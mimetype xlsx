--- v0 (2026-09-07)
+++ v1 (2026-10-28)
@@ -122,64 +122,64 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:K622"/>
+  <dimension ref="A1:K626"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-07 18:53:17</t>
+          <t>Exported on: 2026-10-28 05:59:15</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: CHHATARPUR</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -3396,98 +3396,98 @@
       <c r="J76" s="3" t="n">
         <v>44385</v>
       </c>
       <c r="K76" s="3" t="n">
         <v>45149</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="77">
       <c r="A77" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C77" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D77" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E77" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F77" s="1" t="inlineStr">
         <is>
           <t>1708004056/IF/22012034799122 — KHET TALAB NIRMAN UMA SINGH YADAV</t>
         </is>
       </c>
       <c r="G77" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H77" s="2" t="n">
         <v>337715.44</v>
       </c>
       <c r="I77" s="2" t="n">
         <v>60276</v>
       </c>
       <c r="J77" s="3" t="n">
         <v>44573</v>
       </c>
       <c r="K77" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="78">
       <c r="A78" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C78" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D78" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E78" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F78" s="1" t="inlineStr">
         <is>
           <t>1708004056/IF/22012034799127 — KHET TALAB NIRMAN RAMKISHOR SINGH</t>
         </is>
       </c>
       <c r="G78" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H78" s="2" t="n">
         <v>337715.44</v>
       </c>
       <c r="I78" s="2" t="n">
         <v>76224</v>
       </c>
       <c r="J78" s="3" t="n">
         <v>44523</v>
@@ -3537,51 +3537,51 @@
         <v>0</v>
       </c>
       <c r="J79" s="3" t="n">
         <v>44287</v>
       </c>
       <c r="K79" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="80">
       <c r="A80" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C80" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D80" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E80" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F80" s="1" t="inlineStr">
         <is>
           <t>1708004056/IF/22012034799157 — KHET TALAB NIRMAN KAMAL SING YADAV</t>
         </is>
       </c>
       <c r="G80" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H80" s="2" t="n">
         <v>337715.44</v>
       </c>
       <c r="I80" s="2" t="n">
         <v>32952</v>
       </c>
       <c r="J80" s="3" t="n">
         <v>44523</v>
@@ -4728,51 +4728,51 @@
         <v>0</v>
       </c>
       <c r="J104" s="3" t="n">
         <v>44471</v>
       </c>
       <c r="K104" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="105">
       <c r="A105" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C105" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D105" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E105" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F105" s="1" t="inlineStr">
         <is>
           <t>1708004056/IF/22012034954002 — KAPIL DHARA KOOP NIRMAN SHEELA KONDAR</t>
         </is>
       </c>
       <c r="G105" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H105" s="2" t="n">
         <v>402078.01</v>
       </c>
       <c r="I105" s="2" t="n">
         <v>51408</v>
       </c>
       <c r="J105" s="3" t="n">
         <v>44693</v>
@@ -4871,51 +4871,51 @@
         <v>3672</v>
       </c>
       <c r="J107" s="3" t="n">
         <v>44693</v>
       </c>
       <c r="K107" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="108">
       <c r="A108" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C108" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D108" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E108" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F108" s="1" t="inlineStr">
         <is>
           <t>1708004056/IF/22012034954005 — KAPIL DHARA KOOP NIRMAN PIYARE LAL PRAJPATI</t>
         </is>
       </c>
       <c r="G108" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H108" s="2" t="n">
         <v>401938.15</v>
       </c>
       <c r="I108" s="2" t="n">
         <v>42024</v>
       </c>
       <c r="J108" s="3" t="n">
         <v>44695</v>
@@ -5202,51 +5202,51 @@
         <v>0</v>
       </c>
       <c r="J114" s="3" t="n">
         <v>44706</v>
       </c>
       <c r="K114" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="115">
       <c r="A115" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C115" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D115" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E115" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F115" s="1" t="inlineStr">
         <is>
           <t>1708004056/IF/22012034975236 — KAPILDHARA KOOP NIRMAN KARYA BRAJENDRA SINGH /DINESH SINGH YADAV</t>
         </is>
       </c>
       <c r="G115" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H115" s="2" t="n">
         <v>399930.34</v>
       </c>
       <c r="I115" s="2" t="n">
         <v>72624</v>
       </c>
       <c r="J115" s="3" t="n">
         <v>44706</v>
@@ -5345,51 +5345,51 @@
       <c r="J117" s="3" t="n">
         <v>44706</v>
       </c>
       <c r="K117" s="3" t="n">
         <v>45545</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="118">
       <c r="A118" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B118" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C118" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D118" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E118" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F118" s="1" t="inlineStr">
         <is>
           <t>1708004056/IF/22012034989629 — KHET TALAB NIRMAN KARY SHANTOSH SINGH</t>
         </is>
       </c>
       <c r="G118" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H118" s="2" t="n">
         <v>356340.1</v>
       </c>
       <c r="I118" s="2" t="n">
         <v>19584</v>
       </c>
       <c r="J118" s="3" t="n">
         <v>44706</v>
@@ -7284,51 +7284,51 @@
       <c r="J158" s="3" t="n">
         <v>45670</v>
       </c>
       <c r="K158" s="3" t="n">
         <v>45798</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="159">
       <c r="A159" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B159" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C159" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D159" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E159" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F159" s="1" t="inlineStr">
         <is>
           <t>1708004056/IF/22012035265940 — खेत तालाब निर्माण कन्नू यादव / टंटा यादव</t>
         </is>
       </c>
       <c r="G159" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H159" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I159" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J159" s="3" t="n">
         <v>45575</v>
@@ -7380,98 +7380,98 @@
       <c r="J160" s="3" t="n">
         <v>45635</v>
       </c>
       <c r="K160" s="3" t="n">
         <v>45765</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="161">
       <c r="A161" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B161" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C161" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D161" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E161" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F161" s="1" t="inlineStr">
         <is>
           <t>1708004056/IF/22012035348662 — खेत तालाब निर्माण कार्य जगदीश/निरपत सिंह</t>
         </is>
       </c>
       <c r="G161" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H161" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I161" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J161" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K161" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="162">
       <c r="A162" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B162" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C162" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D162" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E162" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F162" s="1" t="inlineStr">
         <is>
           <t>1708004056/IF/22012035348681 — खेत तालाब निर्माण कार्य जहान सिंह/निरपत सिंह</t>
         </is>
       </c>
       <c r="G162" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H162" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I162" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J162" s="3" t="n">
         <v>45748</v>
@@ -7766,145 +7766,145 @@
       <c r="J168" s="3" t="n">
         <v>45813</v>
       </c>
       <c r="K168" s="3" t="n">
         <v>46127</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="169">
       <c r="A169" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B169" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C169" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D169" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E169" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F169" s="1" t="inlineStr">
         <is>
           <t>1708004056/IF/22012035465365 — KHET TALAB NIRMAN KARYA BADDAN SINGH YADAV</t>
         </is>
       </c>
       <c r="G169" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H169" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I169" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J169" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K169" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="170">
       <c r="A170" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B170" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C170" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D170" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E170" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F170" s="1" t="inlineStr">
         <is>
           <t>1708004056/IF/22012035465390 — KHET TALAB NIRMAN KARYA TRILOK SINGH YADAV</t>
         </is>
       </c>
       <c r="G170" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H170" s="2" t="n">
         <v>219774.43</v>
       </c>
       <c r="I170" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J170" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K170" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="171">
       <c r="A171" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B171" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C171" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D171" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E171" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F171" s="1" t="inlineStr">
         <is>
           <t>1708004056/IF/22012035465406 — KHET TALAB NIRMAN KARYA SHIVCHARAN YADAV/NIRPAT SINGH YADAV</t>
         </is>
       </c>
       <c r="G171" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H171" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I171" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J171" s="3" t="n">
         <v>45748</v>
@@ -8054,51 +8054,51 @@
       <c r="J174" s="3" t="n">
         <v>45818</v>
       </c>
       <c r="K174" s="3" t="n">
         <v>46092</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="175">
       <c r="A175" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B175" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C175" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D175" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E175" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F175" s="1" t="inlineStr">
         <is>
           <t>1708004056/IF/22012035492250 — Dugwell recharge pit nirman karya Parwata aadiwasi</t>
         </is>
       </c>
       <c r="G175" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H175" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I175" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J175" s="3" t="n">
         <v>45748</v>
@@ -13381,98 +13381,98 @@
       <c r="J283" s="3" t="n">
         <v>42893</v>
       </c>
       <c r="K283" s="3" t="n">
         <v>43295</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="284">
       <c r="A284" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B284" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C284" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D284" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E284" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F284" s="1" t="inlineStr">
         <is>
           <t>1708004056/IF/IAY/3244534 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP2400587</t>
         </is>
       </c>
       <c r="G284" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H284" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I284" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J284" s="3" t="n">
         <v>44478</v>
       </c>
       <c r="K284" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="285">
       <c r="A285" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B285" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C285" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D285" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E285" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F285" s="1" t="inlineStr">
         <is>
           <t>1708004056/IF/IAY/3244541 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP2416296</t>
         </is>
       </c>
       <c r="G285" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H285" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I285" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J285" s="3" t="n">
         <v>44478</v>
@@ -16070,98 +16070,98 @@
       <c r="J338" s="3" t="n">
         <v>42809</v>
       </c>
       <c r="K338" s="3" t="n">
         <v>43846</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="339">
       <c r="A339" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B339" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C339" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D339" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E339" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F339" s="1" t="inlineStr">
         <is>
           <t>1708004056/IF/IAY/44777 — Construction of IAY House -IAY REG. NO. MP-08-004-056-001/10357</t>
         </is>
       </c>
       <c r="G339" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H339" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I339" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J339" s="3" t="n">
         <v>42338</v>
       </c>
       <c r="K339" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="340">
       <c r="A340" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B340" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C340" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D340" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E340" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F340" s="1" t="inlineStr">
         <is>
           <t>1708004056/IF/IAY/4577481 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118756286</t>
         </is>
       </c>
       <c r="G340" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H340" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I340" s="2" t="n">
         <v>17523</v>
       </c>
       <c r="J340" s="3" t="n">
         <v>45713</v>
@@ -16311,51 +16311,51 @@
       <c r="J343" s="3" t="n">
         <v>45641</v>
       </c>
       <c r="K343" s="3" t="n">
         <v>45895</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="344">
       <c r="A344" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B344" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C344" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D344" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E344" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F344" s="1" t="inlineStr">
         <is>
           <t>1708004056/IF/IAY/4601219 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123431668</t>
         </is>
       </c>
       <c r="G344" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H344" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I344" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J344" s="3" t="n">
         <v>45551</v>
@@ -16603,51 +16603,51 @@
       <c r="J349" s="3" t="n">
         <v>45641</v>
       </c>
       <c r="K349" s="3" t="n">
         <v>45979</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="350">
       <c r="A350" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B350" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C350" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D350" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E350" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F350" s="1" t="inlineStr">
         <is>
           <t>1708004056/IF/IAY/4626490 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126715082</t>
         </is>
       </c>
       <c r="G350" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H350" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I350" s="2" t="n">
         <v>243</v>
       </c>
       <c r="J350" s="3" t="n">
         <v>45664</v>
@@ -16748,98 +16748,98 @@
       <c r="J352" s="3" t="n">
         <v>45674</v>
       </c>
       <c r="K352" s="3" t="n">
         <v>46061</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="353">
       <c r="A353" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B353" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C353" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D353" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E353" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F353" s="1" t="inlineStr">
         <is>
           <t>1708004056/IF/IAY/4707813 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123530880</t>
         </is>
       </c>
       <c r="G353" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H353" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I353" s="2" t="n">
         <v>20196</v>
       </c>
       <c r="J353" s="3" t="n">
         <v>45664</v>
       </c>
       <c r="K353" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="354">
       <c r="A354" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B354" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C354" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D354" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E354" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F354" s="1" t="inlineStr">
         <is>
           <t>1708004056/IF/IAY/4889435 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118596690</t>
         </is>
       </c>
       <c r="G354" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H354" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I354" s="2" t="n">
         <v>2871</v>
       </c>
       <c r="J354" s="3" t="n">
         <v>45931</v>
@@ -16891,145 +16891,145 @@
       <c r="J355" s="3" t="n">
         <v>44937</v>
       </c>
       <c r="K355" s="3" t="n">
         <v>45443</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="356">
       <c r="A356" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B356" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C356" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D356" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E356" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F356" s="1" t="inlineStr">
         <is>
           <t>1708004056/IF/IAY/5146518 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123535680</t>
         </is>
       </c>
       <c r="G356" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H356" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I356" s="2" t="n">
         <v>3915</v>
       </c>
       <c r="J356" s="3" t="n">
         <v>45867</v>
       </c>
       <c r="K356" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="357">
       <c r="A357" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B357" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C357" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D357" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E357" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F357" s="1" t="inlineStr">
         <is>
           <t>1708004056/IF/IAY/5176945 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123860537</t>
         </is>
       </c>
       <c r="G357" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H357" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I357" s="2" t="n">
         <v>9918</v>
       </c>
       <c r="J357" s="3" t="n">
         <v>45782</v>
       </c>
       <c r="K357" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="358">
       <c r="A358" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B358" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C358" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D358" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E358" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F358" s="1" t="inlineStr">
         <is>
           <t>1708004056/IF/IAY/5179742 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123463935</t>
         </is>
       </c>
       <c r="G358" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H358" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I358" s="2" t="n">
         <v>16965</v>
       </c>
       <c r="J358" s="3" t="n">
         <v>46120</v>
@@ -17179,98 +17179,98 @@
       <c r="J361" s="3" t="n">
         <v>45712</v>
       </c>
       <c r="K361" s="3" t="n">
         <v>46131</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="362">
       <c r="A362" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B362" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C362" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D362" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E362" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F362" s="1" t="inlineStr">
         <is>
           <t>1708004056/IF/IAY/5854291 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119927855</t>
         </is>
       </c>
       <c r="G362" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H362" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I362" s="2" t="n">
         <v>783</v>
       </c>
       <c r="J362" s="3" t="n">
         <v>45974</v>
       </c>
       <c r="K362" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="363">
       <c r="A363" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B363" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C363" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D363" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E363" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F363" s="1" t="inlineStr">
         <is>
           <t>1708004056/IF/IAY/5854296 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124443517</t>
         </is>
       </c>
       <c r="G363" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H363" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I363" s="2" t="n">
         <v>783</v>
       </c>
       <c r="J363" s="3" t="n">
         <v>45974</v>
@@ -17322,98 +17322,98 @@
       <c r="J364" s="3" t="n">
         <v>45974</v>
       </c>
       <c r="K364" s="3" t="n">
         <v>46072</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="365">
       <c r="A365" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B365" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C365" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D365" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E365" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F365" s="1" t="inlineStr">
         <is>
           <t>1708004056/IF/IAY/5854402 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121634240</t>
         </is>
       </c>
       <c r="G365" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H365" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I365" s="2" t="n">
         <v>1566</v>
       </c>
       <c r="J365" s="3" t="n">
         <v>45974</v>
       </c>
       <c r="K365" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="366">
       <c r="A366" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B366" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C366" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D366" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E366" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F366" s="1" t="inlineStr">
         <is>
           <t>1708004056/IF/IAY/5854440 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123494647</t>
         </is>
       </c>
       <c r="G366" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H366" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I366" s="2" t="n">
         <v>5481</v>
       </c>
       <c r="J366" s="3" t="n">
         <v>45974</v>
@@ -17465,1414 +17465,1414 @@
       <c r="J367" s="3" t="n">
         <v>45974</v>
       </c>
       <c r="K367" s="3" t="n">
         <v>46159</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="368">
       <c r="A368" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B368" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C368" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D368" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E368" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F368" s="1" t="inlineStr">
         <is>
           <t>1708004056/IF/IAY/5854606 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127167839</t>
         </is>
       </c>
       <c r="G368" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H368" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I368" s="2" t="n">
         <v>783</v>
       </c>
       <c r="J368" s="3" t="n">
         <v>45974</v>
       </c>
       <c r="K368" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="369">
       <c r="A369" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B369" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C369" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D369" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E369" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F369" s="1" t="inlineStr">
         <is>
           <t>1708004056/IF/IAY/5854773 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122813949</t>
         </is>
       </c>
       <c r="G369" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H369" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I369" s="2" t="n">
         <v>8091</v>
       </c>
       <c r="J369" s="3" t="n">
         <v>45974</v>
       </c>
       <c r="K369" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="370">
       <c r="A370" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B370" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C370" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D370" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E370" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F370" s="1" t="inlineStr">
         <is>
           <t>1708004056/IF/IAY/5854796 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123507227</t>
         </is>
       </c>
       <c r="G370" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H370" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I370" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J370" s="3" t="n">
         <v>45974</v>
       </c>
       <c r="K370" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="371">
       <c r="A371" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B371" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C371" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D371" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E371" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F371" s="1" t="inlineStr">
         <is>
           <t>1708004056/IF/IAY/5854823 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126719495</t>
         </is>
       </c>
       <c r="G371" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H371" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I371" s="2" t="n">
         <v>783</v>
       </c>
       <c r="J371" s="3" t="n">
         <v>45974</v>
       </c>
       <c r="K371" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="372">
       <c r="A372" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B372" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C372" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D372" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E372" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F372" s="1" t="inlineStr">
         <is>
           <t>1708004056/IF/IAY/5854909 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122068848</t>
         </is>
       </c>
       <c r="G372" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H372" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I372" s="2" t="n">
         <v>783</v>
       </c>
       <c r="J372" s="3" t="n">
         <v>45974</v>
       </c>
       <c r="K372" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="373">
       <c r="A373" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B373" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C373" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D373" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E373" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F373" s="1" t="inlineStr">
         <is>
           <t>1708004056/IF/IAY/5855004 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123849219</t>
         </is>
       </c>
       <c r="G373" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H373" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I373" s="2" t="n">
         <v>783</v>
       </c>
       <c r="J373" s="3" t="n">
         <v>45974</v>
       </c>
       <c r="K373" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="374">
       <c r="A374" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B374" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C374" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D374" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E374" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F374" s="1" t="inlineStr">
         <is>
           <t>1708004056/IF/IAY/5976591 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118286986</t>
         </is>
       </c>
       <c r="G374" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H374" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I374" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J374" s="3" t="n">
         <v>46078</v>
       </c>
       <c r="K374" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="375">
       <c r="A375" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B375" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C375" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D375" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E375" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F375" s="1" t="inlineStr">
         <is>
           <t>1708004056/IF/IAY/5977459 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP120916025</t>
         </is>
       </c>
       <c r="G375" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H375" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I375" s="2" t="n">
-        <v>8400</v>
+        <v>12600</v>
       </c>
       <c r="J375" s="3" t="n">
         <v>46078</v>
       </c>
       <c r="K375" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="376">
       <c r="A376" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B376" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C376" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D376" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E376" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F376" s="1" t="inlineStr">
         <is>
           <t>1708004056/IF/IAY/5977969 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118608821</t>
         </is>
       </c>
       <c r="G376" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H376" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I376" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J376" s="3" t="n">
         <v>46078</v>
       </c>
       <c r="K376" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="377">
       <c r="A377" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B377" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C377" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D377" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E377" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F377" s="1" t="inlineStr">
         <is>
           <t>1708004056/IF/IAY/5979090 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP120913777</t>
         </is>
       </c>
       <c r="G377" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H377" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I377" s="2" t="n">
-        <v>8400</v>
+        <v>12600</v>
       </c>
       <c r="J377" s="3" t="n">
         <v>46078</v>
       </c>
       <c r="K377" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="378">
       <c r="A378" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B378" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C378" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D378" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E378" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F378" s="1" t="inlineStr">
         <is>
           <t>1708004056/IF/IAY/5979371 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118116319</t>
         </is>
       </c>
       <c r="G378" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H378" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I378" s="2" t="n">
-        <v>8400</v>
+        <v>12600</v>
       </c>
       <c r="J378" s="3" t="n">
         <v>46078</v>
       </c>
       <c r="K378" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="379">
       <c r="A379" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B379" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C379" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D379" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E379" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F379" s="1" t="inlineStr">
         <is>
           <t>1708004056/IF/IAY/5979983 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP120909252</t>
         </is>
       </c>
       <c r="G379" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H379" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I379" s="2" t="n">
         <v>12600</v>
       </c>
       <c r="J379" s="3" t="n">
         <v>46078</v>
       </c>
       <c r="K379" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="380">
       <c r="A380" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B380" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C380" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D380" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E380" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F380" s="1" t="inlineStr">
         <is>
           <t>1708004056/IF/IAY/5980123 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121645131</t>
         </is>
       </c>
       <c r="G380" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H380" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I380" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J380" s="3" t="n">
         <v>46078</v>
       </c>
       <c r="K380" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="381">
       <c r="A381" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B381" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C381" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D381" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E381" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F381" s="1" t="inlineStr">
         <is>
           <t>1708004056/IF/IAY/5981032 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125276031</t>
         </is>
       </c>
       <c r="G381" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H381" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I381" s="2" t="n">
         <v>15660</v>
       </c>
       <c r="J381" s="3" t="n">
         <v>46161</v>
       </c>
       <c r="K381" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="382">
       <c r="A382" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B382" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C382" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D382" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E382" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F382" s="1" t="inlineStr">
         <is>
           <t>1708004056/IF/IAY/5981834 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125279990</t>
         </is>
       </c>
       <c r="G382" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H382" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I382" s="2" t="n">
         <v>15660</v>
       </c>
       <c r="J382" s="3" t="n">
         <v>46162</v>
       </c>
       <c r="K382" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="383">
       <c r="A383" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B383" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C383" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D383" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E383" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F383" s="1" t="inlineStr">
         <is>
           <t>1708004056/IF/IAY/5982093 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP120920249</t>
         </is>
       </c>
       <c r="G383" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H383" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I383" s="2" t="n">
-        <v>8400</v>
+        <v>12600</v>
       </c>
       <c r="J383" s="3" t="n">
         <v>46078</v>
       </c>
       <c r="K383" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="384">
       <c r="A384" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B384" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C384" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D384" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E384" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F384" s="1" t="inlineStr">
         <is>
           <t>1708004056/IF/IAY/5983080 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP120918081</t>
         </is>
       </c>
       <c r="G384" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H384" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I384" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J384" s="3" t="n">
         <v>46078</v>
       </c>
       <c r="K384" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="385">
       <c r="A385" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B385" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C385" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D385" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E385" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F385" s="1" t="inlineStr">
         <is>
           <t>1708004056/IF/IAY/5983122 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118132102</t>
         </is>
       </c>
       <c r="G385" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H385" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I385" s="2" t="n">
         <v>8352</v>
       </c>
       <c r="J385" s="3" t="n">
         <v>46182</v>
       </c>
       <c r="K385" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="386">
       <c r="A386" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B386" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C386" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D386" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E386" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F386" s="1" t="inlineStr">
         <is>
           <t>1708004056/IF/IAY/5983548 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118554646</t>
         </is>
       </c>
       <c r="G386" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H386" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I386" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J386" s="3" t="n">
         <v>46078</v>
       </c>
       <c r="K386" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="387">
       <c r="A387" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B387" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C387" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D387" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E387" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F387" s="1" t="inlineStr">
         <is>
           <t>1708004056/IF/IAY/5984052 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123825496</t>
         </is>
       </c>
       <c r="G387" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H387" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I387" s="2" t="n">
-        <v>8400</v>
+        <v>16800</v>
       </c>
       <c r="J387" s="3" t="n">
         <v>46078</v>
       </c>
       <c r="K387" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="388">
       <c r="A388" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B388" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C388" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D388" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E388" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F388" s="1" t="inlineStr">
         <is>
           <t>1708004056/IF/IAY/5986191 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118379796</t>
         </is>
       </c>
       <c r="G388" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H388" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I388" s="2" t="n">
         <v>4200</v>
       </c>
       <c r="J388" s="3" t="n">
         <v>46078</v>
       </c>
       <c r="K388" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="389">
       <c r="A389" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B389" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C389" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D389" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E389" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F389" s="1" t="inlineStr">
         <is>
           <t>1708004056/IF/IAY/5986417 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP136789974</t>
         </is>
       </c>
       <c r="G389" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H389" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I389" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J389" s="3" t="n">
         <v>46078</v>
       </c>
       <c r="K389" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="390">
       <c r="A390" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B390" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C390" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D390" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E390" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F390" s="1" t="inlineStr">
         <is>
           <t>1708004056/IF/IAY/5986418 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP136789997</t>
         </is>
       </c>
       <c r="G390" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H390" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I390" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J390" s="3" t="n">
         <v>46078</v>
       </c>
       <c r="K390" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="391">
       <c r="A391" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B391" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C391" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D391" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E391" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F391" s="1" t="inlineStr">
         <is>
           <t>1708004056/IF/IAY/6012156 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123484533</t>
         </is>
       </c>
       <c r="G391" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H391" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I391" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J391" s="3" t="n">
         <v>46078</v>
       </c>
       <c r="K391" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="392">
       <c r="A392" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B392" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C392" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D392" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E392" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F392" s="1" t="inlineStr">
         <is>
           <t>1708004056/IF/IAY/6012655 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124464804</t>
         </is>
       </c>
       <c r="G392" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H392" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I392" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J392" s="3" t="n">
         <v>46083</v>
       </c>
       <c r="K392" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="393">
       <c r="A393" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B393" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C393" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D393" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E393" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F393" s="1" t="inlineStr">
         <is>
           <t>1708004056/IF/IAY/6023691 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123888462</t>
         </is>
       </c>
       <c r="G393" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H393" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I393" s="2" t="n">
         <v>4200</v>
       </c>
       <c r="J393" s="3" t="n">
         <v>46083</v>
       </c>
       <c r="K393" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="394">
       <c r="A394" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B394" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C394" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D394" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E394" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F394" s="1" t="inlineStr">
         <is>
           <t>1708004056/IF/IAY/6038285 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118813227</t>
         </is>
       </c>
       <c r="G394" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H394" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I394" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J394" s="3" t="n">
         <v>46092</v>
       </c>
       <c r="K394" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="395">
       <c r="A395" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B395" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C395" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D395" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E395" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F395" s="1" t="inlineStr">
         <is>
           <t>1708004056/IF/IAY/6038478 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118319569</t>
         </is>
       </c>
       <c r="G395" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H395" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I395" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J395" s="3" t="n">
         <v>46092</v>
       </c>
       <c r="K395" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="396">
       <c r="A396" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B396" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C396" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D396" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E396" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F396" s="1" t="inlineStr">
         <is>
           <t>1708004056/IF/IAY/6039213 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118371965</t>
         </is>
       </c>
       <c r="G396" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H396" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I396" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J396" s="3" t="n">
         <v>46092</v>
       </c>
       <c r="K396" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="397">
       <c r="A397" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B397" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C397" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D397" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E397" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F397" s="1" t="inlineStr">
         <is>
           <t>1708004056/IF/IAY/6039227 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP120925052</t>
         </is>
       </c>
       <c r="G397" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H397" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I397" s="2" t="n">
         <v>4200</v>
       </c>
       <c r="J397" s="3" t="n">
         <v>46092</v>
@@ -18914,10777 +18914,10965 @@
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H398" s="2" t="n">
         <v>14310</v>
       </c>
       <c r="I398" s="2" t="n">
         <v>12530</v>
       </c>
       <c r="J398" s="3" t="n">
         <v>42368</v>
       </c>
       <c r="K398" s="3" t="n">
         <v>43258</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="399">
       <c r="A399" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B399" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C399" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D399" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E399" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F399" s="1" t="inlineStr">
         <is>
-          <t>1708004056/IF/IAY/629430 — Construction of IAY House -IAY REG. NO. MP2574403</t>
+          <t>1708004056/IF/IAY/6262757 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124857440</t>
         </is>
       </c>
       <c r="G399" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H399" s="2" t="n">
-        <v>15030</v>
+        <v>27000</v>
       </c>
       <c r="I399" s="2" t="n">
-        <v>15080</v>
+        <v>0</v>
       </c>
       <c r="J399" s="3" t="n">
-        <v>42928</v>
-[...3 lines deleted...]
-      </c>
+        <v>46106</v>
+      </c>
+      <c r="K399" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="400">
       <c r="A400" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B400" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C400" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D400" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E400" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F400" s="1" t="inlineStr">
         <is>
-          <t>1708004056/IF/IAY/642052 — Construction of IAY House -IAY REG. NO. MP1116701</t>
+          <t>1708004056/IF/IAY/629430 — Construction of IAY House -IAY REG. NO. MP2574403</t>
         </is>
       </c>
       <c r="G400" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H400" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I400" s="2" t="n">
-        <v>15480</v>
+        <v>15080</v>
       </c>
       <c r="J400" s="3" t="n">
-        <v>42914</v>
+        <v>42928</v>
       </c>
       <c r="K400" s="3" t="n">
-        <v>43301</v>
+        <v>43719</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="401">
       <c r="A401" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B401" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C401" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D401" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E401" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F401" s="1" t="inlineStr">
         <is>
-          <t>1708004056/IF/IAY/652306 — Construction of IAY House -IAY REG. NO. MP1288663</t>
+          <t>1708004056/IF/IAY/6307728 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124947446</t>
         </is>
       </c>
       <c r="G401" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H401" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I401" s="2" t="n">
-        <v>16281</v>
+        <v>0</v>
       </c>
       <c r="J401" s="3" t="n">
-        <v>45674</v>
-[...3 lines deleted...]
-      </c>
+        <v>46106</v>
+      </c>
+      <c r="K401" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="402">
       <c r="A402" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B402" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C402" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D402" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E402" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F402" s="1" t="inlineStr">
         <is>
-          <t>1708004056/IF/IAY/783872 — Construction of IAY House -IAY REG. NO. MP1406596</t>
+          <t>1708004056/IF/IAY/6366438 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125784295</t>
         </is>
       </c>
       <c r="G402" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H402" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I402" s="2" t="n">
-        <v>15480</v>
+        <v>0</v>
       </c>
       <c r="J402" s="3" t="n">
-        <v>42900</v>
-[...3 lines deleted...]
-      </c>
+        <v>46078</v>
+      </c>
+      <c r="K402" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="403">
       <c r="A403" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B403" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C403" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D403" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E403" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F403" s="1" t="inlineStr">
         <is>
-          <t>1708004056/IF/IAY/788924 — Construction of IAY House -IAY REG. NO. MP1717383</t>
+          <t>1708004056/IF/IAY/6403180 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125093619</t>
         </is>
       </c>
       <c r="G403" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H403" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I403" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J403" s="3" t="n">
-        <v>42829</v>
+        <v>46205</v>
       </c>
       <c r="K403" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="404">
       <c r="A404" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B404" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C404" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D404" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E404" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F404" s="1" t="inlineStr">
         <is>
-          <t>1708004056/IF/IAY/797370 — Construction of IAY House -IAY REG. NO. MP2348058</t>
+          <t>1708004056/IF/IAY/642052 — Construction of IAY House -IAY REG. NO. MP1116701</t>
         </is>
       </c>
       <c r="G404" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H404" s="2" t="n">
+        <v>15030</v>
+      </c>
+      <c r="I404" s="2" t="n">
         <v>15480</v>
       </c>
-      <c r="I404" s="2" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="J404" s="3" t="n">
-        <v>43313</v>
+        <v>42914</v>
       </c>
       <c r="K404" s="3" t="n">
-        <v>43446</v>
+        <v>43301</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="405">
       <c r="A405" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B405" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C405" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D405" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E405" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F405" s="1" t="inlineStr">
         <is>
-          <t>1708004056/IF/IAY/797371 — Construction of IAY House -IAY REG. NO. MP2348088</t>
+          <t>1708004056/IF/IAY/652306 — Construction of IAY House -IAY REG. NO. MP1288663</t>
         </is>
       </c>
       <c r="G405" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H405" s="2" t="n">
-        <v>15480</v>
+        <v>23490</v>
       </c>
       <c r="I405" s="2" t="n">
-        <v>15336</v>
+        <v>16281</v>
       </c>
       <c r="J405" s="3" t="n">
-        <v>42914</v>
+        <v>45674</v>
       </c>
       <c r="K405" s="3" t="n">
-        <v>43295</v>
+        <v>45852</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="406">
       <c r="A406" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B406" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C406" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D406" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E406" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F406" s="1" t="inlineStr">
         <is>
-          <t>1708004056/IF/IAY/797545 — Construction of IAY House -IAY REG. NO. MP2360604</t>
+          <t>1708004056/IF/IAY/783872 — Construction of IAY House -IAY REG. NO. MP1406596</t>
         </is>
       </c>
       <c r="G406" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H406" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I406" s="2" t="n">
-        <v>15660</v>
+        <v>15480</v>
       </c>
       <c r="J406" s="3" t="n">
-        <v>43278</v>
+        <v>42900</v>
       </c>
       <c r="K406" s="3" t="n">
-        <v>43352</v>
+        <v>43258</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="407">
       <c r="A407" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B407" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C407" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D407" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E407" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F407" s="1" t="inlineStr">
         <is>
-          <t>1708004056/IF/IAY/798064 — Construction of IAY House -IAY REG. NO. MP2393907</t>
+          <t>1708004056/IF/IAY/788924 — Construction of IAY House -IAY REG. NO. MP1717383</t>
         </is>
       </c>
       <c r="G407" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H407" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I407" s="2" t="n">
-        <v>15544</v>
+        <v>0</v>
       </c>
       <c r="J407" s="3" t="n">
-        <v>43376</v>
-[...3 lines deleted...]
-      </c>
+        <v>42829</v>
+      </c>
+      <c r="K407" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="408">
       <c r="A408" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B408" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C408" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D408" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E408" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F408" s="1" t="inlineStr">
         <is>
-          <t>1708004056/IF/IAY/798235 — Construction of IAY House -IAY REG. NO. MP2409388</t>
+          <t>1708004056/IF/IAY/797370 — Construction of IAY House -IAY REG. NO. MP2348058</t>
         </is>
       </c>
       <c r="G408" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H408" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I408" s="2" t="n">
-        <v>15480</v>
+        <v>15660</v>
       </c>
       <c r="J408" s="3" t="n">
-        <v>43054</v>
+        <v>43313</v>
       </c>
       <c r="K408" s="3" t="n">
-        <v>43258</v>
+        <v>43446</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="409">
       <c r="A409" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B409" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C409" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D409" s="1" t="inlineStr">
         <is>
-          <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E409" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F409" s="1" t="inlineStr">
         <is>
-          <t>1708004056/LD/22012034235103 — MED BANDHAN KARY SHYAM SINGH YADAV</t>
+          <t>1708004056/IF/IAY/797371 — Construction of IAY House -IAY REG. NO. MP2348088</t>
         </is>
       </c>
       <c r="G409" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H409" s="2" t="n">
-        <v>51000</v>
+        <v>15480</v>
       </c>
       <c r="I409" s="2" t="n">
-        <v>39411.6</v>
+        <v>15336</v>
       </c>
       <c r="J409" s="3" t="n">
-        <v>42305</v>
+        <v>42914</v>
       </c>
       <c r="K409" s="3" t="n">
-        <v>42520</v>
+        <v>43295</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="410">
       <c r="A410" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B410" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C410" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D410" s="1" t="inlineStr">
         <is>
-          <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E410" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F410" s="1" t="inlineStr">
         <is>
-          <t>1708004056/LD/22012034235991 — MEDBANDHAN KARYA SUMITRA YADAV</t>
+          <t>1708004056/IF/IAY/797545 — Construction of IAY House -IAY REG. NO. MP2360604</t>
         </is>
       </c>
       <c r="G410" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H410" s="2" t="n">
-        <v>51000</v>
+        <v>15480</v>
       </c>
       <c r="I410" s="2" t="n">
-        <v>40627.2</v>
+        <v>15660</v>
       </c>
       <c r="J410" s="3" t="n">
-        <v>42312</v>
+        <v>43278</v>
       </c>
       <c r="K410" s="3" t="n">
-        <v>42769</v>
+        <v>43352</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="411">
       <c r="A411" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B411" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C411" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D411" s="1" t="inlineStr">
         <is>
-          <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E411" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F411" s="1" t="inlineStr">
         <is>
-          <t>1708004056/LD/22012034236012 — MED BANDHAN KARYA PARWATA KONDAR</t>
+          <t>1708004056/IF/IAY/798064 — Construction of IAY House -IAY REG. NO. MP2393907</t>
         </is>
       </c>
       <c r="G411" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H411" s="2" t="n">
-        <v>0</v>
+        <v>15480</v>
       </c>
       <c r="I411" s="2" t="n">
-        <v>0</v>
+        <v>15544</v>
       </c>
       <c r="J411" s="3" t="n">
-        <v>42249</v>
-[...1 lines deleted...]
-      <c r="K411" s="3"/>
+        <v>43376</v>
+      </c>
+      <c r="K411" s="3" t="n">
+        <v>43711</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="412">
       <c r="A412" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B412" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C412" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D412" s="1" t="inlineStr">
         <is>
-          <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E412" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F412" s="1" t="inlineStr">
         <is>
-          <t>1708004056/LD/22012034236017 — MED BANDHAN PARVATA KONDAR</t>
+          <t>1708004056/IF/IAY/798235 — Construction of IAY House -IAY REG. NO. MP2409388</t>
         </is>
       </c>
       <c r="G412" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H412" s="2" t="n">
-        <v>51000</v>
+        <v>15480</v>
       </c>
       <c r="I412" s="2" t="n">
-        <v>17802</v>
+        <v>15480</v>
       </c>
       <c r="J412" s="3" t="n">
-        <v>42312</v>
+        <v>43054</v>
       </c>
       <c r="K412" s="3" t="n">
-        <v>42517</v>
+        <v>43258</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="413">
       <c r="A413" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B413" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C413" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D413" s="1" t="inlineStr">
         <is>
           <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
         </is>
       </c>
       <c r="E413" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F413" s="1" t="inlineStr">
         <is>
-          <t>1708004056/LD/22012034236020 — MED BANDHAN KARYA BANSIYA AHIRWAR</t>
+          <t>1708004056/LD/22012034235103 — MED BANDHAN KARY SHYAM SINGH YADAV</t>
         </is>
       </c>
       <c r="G413" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H413" s="2" t="n">
         <v>51000</v>
       </c>
       <c r="I413" s="2" t="n">
-        <v>11211</v>
+        <v>39411.6</v>
       </c>
       <c r="J413" s="3" t="n">
-        <v>42312</v>
+        <v>42305</v>
       </c>
       <c r="K413" s="3" t="n">
-        <v>42517</v>
+        <v>42520</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="414">
       <c r="A414" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B414" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C414" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D414" s="1" t="inlineStr">
         <is>
           <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
         </is>
       </c>
       <c r="E414" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F414" s="1" t="inlineStr">
         <is>
-          <t>1708004056/LD/22012034236537 — MED BANDHAN KARYA KAMMODA AHIRWAR</t>
+          <t>1708004056/LD/22012034235991 — MEDBANDHAN KARYA SUMITRA YADAV</t>
         </is>
       </c>
       <c r="G414" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H414" s="2" t="n">
         <v>51000</v>
       </c>
       <c r="I414" s="2" t="n">
-        <v>80</v>
+        <v>40627.2</v>
       </c>
       <c r="J414" s="3" t="n">
         <v>42312</v>
       </c>
       <c r="K414" s="3" t="n">
-        <v>42520</v>
+        <v>42769</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="415">
       <c r="A415" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B415" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C415" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D415" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
         </is>
       </c>
       <c r="E415" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F415" s="1" t="inlineStr">
         <is>
-          <t>1708004056/LD/22012034255845 — MUKTIDHAM CHHAPAR</t>
+          <t>1708004056/LD/22012034236012 — MED BANDHAN KARYA PARWATA KONDAR</t>
         </is>
       </c>
       <c r="G415" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H415" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I415" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J415" s="3" t="n">
-        <v>42395</v>
+        <v>42249</v>
       </c>
       <c r="K415" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="416">
       <c r="A416" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B416" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C416" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D416" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
         </is>
       </c>
       <c r="E416" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F416" s="1" t="inlineStr">
         <is>
-          <t>1708004056/LD/22012034255846 — KHEL MAIDHAN CHHAPAR</t>
+          <t>1708004056/LD/22012034236017 — MED BANDHAN PARVATA KONDAR</t>
         </is>
       </c>
       <c r="G416" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H416" s="2" t="n">
-        <v>0</v>
+        <v>51000</v>
       </c>
       <c r="I416" s="2" t="n">
-        <v>0</v>
+        <v>17802</v>
       </c>
       <c r="J416" s="3" t="n">
-        <v>42395</v>
-[...1 lines deleted...]
-      <c r="K416" s="3"/>
+        <v>42312</v>
+      </c>
+      <c r="K416" s="3" t="n">
+        <v>42517</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="417">
       <c r="A417" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B417" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C417" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D417" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
         </is>
       </c>
       <c r="E417" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F417" s="1" t="inlineStr">
         <is>
-          <t>1708004056/LD/22012034266917 — MED BANDHAN RAGHURAJ SINGH CHHAPAR</t>
+          <t>1708004056/LD/22012034236020 — MED BANDHAN KARYA BANSIYA AHIRWAR</t>
         </is>
       </c>
       <c r="G417" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H417" s="2" t="n">
-        <v>0</v>
+        <v>51000</v>
       </c>
       <c r="I417" s="2" t="n">
-        <v>0</v>
+        <v>11211</v>
       </c>
       <c r="J417" s="3" t="n">
-        <v>42395</v>
-[...1 lines deleted...]
-      <c r="K417" s="3"/>
+        <v>42312</v>
+      </c>
+      <c r="K417" s="3" t="n">
+        <v>42517</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="418">
       <c r="A418" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B418" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C418" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D418" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
         </is>
       </c>
       <c r="E418" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F418" s="1" t="inlineStr">
         <is>
-          <t>1708004056/LD/22012034266918 — MED BANDHAN RAMMILAN YADAV CHHAPAR</t>
+          <t>1708004056/LD/22012034236537 — MED BANDHAN KARYA KAMMODA AHIRWAR</t>
         </is>
       </c>
       <c r="G418" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H418" s="2" t="n">
-        <v>0</v>
+        <v>51000</v>
       </c>
       <c r="I418" s="2" t="n">
-        <v>0</v>
+        <v>80</v>
       </c>
       <c r="J418" s="3" t="n">
-        <v>42395</v>
-[...1 lines deleted...]
-      <c r="K418" s="3"/>
+        <v>42312</v>
+      </c>
+      <c r="K418" s="3" t="n">
+        <v>42520</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="419">
       <c r="A419" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B419" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C419" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D419" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E419" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F419" s="1" t="inlineStr">
         <is>
-          <t>1708004056/LD/22012034266919 — MED BANDHAN DHEER  SINGH CHHAPAR</t>
+          <t>1708004056/LD/22012034255845 — MUKTIDHAM CHHAPAR</t>
         </is>
       </c>
       <c r="G419" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H419" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I419" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J419" s="3" t="n">
         <v>42395</v>
       </c>
       <c r="K419" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="420">
       <c r="A420" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B420" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C420" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D420" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E420" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F420" s="1" t="inlineStr">
         <is>
-          <t>1708004056/LD/22012034266920 — MED BANDHAN KAMAL SINGH CHHAPAR</t>
+          <t>1708004056/LD/22012034255846 — KHEL MAIDHAN CHHAPAR</t>
         </is>
       </c>
       <c r="G420" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H420" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I420" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J420" s="3" t="n">
         <v>42395</v>
       </c>
       <c r="K420" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="421">
       <c r="A421" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B421" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C421" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D421" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E421" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F421" s="1" t="inlineStr">
         <is>
-          <t>1708004056/LD/22012034266921 — MED BANDHAN JALAM SINGH CHHAPAR</t>
+          <t>1708004056/LD/22012034266917 — MED BANDHAN RAGHURAJ SINGH CHHAPAR</t>
         </is>
       </c>
       <c r="G421" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H421" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I421" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J421" s="3" t="n">
         <v>42395</v>
       </c>
       <c r="K421" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="422">
       <c r="A422" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B422" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C422" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D422" s="1" t="inlineStr">
         <is>
-          <t>Land Leveling / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E422" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F422" s="1" t="inlineStr">
         <is>
-          <t>1708004056/LD/22012034306845 — MUKTI DHAAM NIRMAAN CHHAPAR</t>
+          <t>1708004056/LD/22012034266918 — MED BANDHAN RAMMILAN YADAV CHHAPAR</t>
         </is>
       </c>
       <c r="G422" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H422" s="2" t="n">
-        <v>245000</v>
+        <v>0</v>
       </c>
       <c r="I422" s="2" t="n">
-        <v>167</v>
+        <v>0</v>
       </c>
       <c r="J422" s="3" t="n">
-        <v>42816</v>
-[...3 lines deleted...]
-      </c>
+        <v>42395</v>
+      </c>
+      <c r="K422" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="423">
       <c r="A423" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B423" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C423" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D423" s="1" t="inlineStr">
         <is>
-          <t>Earthen Bunding / Construction of Earthen peripheral/farm/field Bund for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E423" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F423" s="1" t="inlineStr">
         <is>
-          <t>1708004056/LD/22012034308734 — Shanti Dham Nirmad Kary Kuwarpura</t>
+          <t>1708004056/LD/22012034266919 — MED BANDHAN DHEER  SINGH CHHAPAR</t>
         </is>
       </c>
       <c r="G423" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H423" s="2" t="n">
-        <v>180000</v>
+        <v>0</v>
       </c>
       <c r="I423" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J423" s="3" t="n">
-        <v>42824</v>
+        <v>42395</v>
       </c>
       <c r="K423" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="424">
       <c r="A424" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B424" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C424" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D424" s="1" t="inlineStr">
         <is>
-          <t>Constr of Stone peripheral Bund for Community / Construction of Stone peripheral/farm/field Bund for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E424" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F424" s="1" t="inlineStr">
         <is>
-          <t>1708004056/LD/22012034959124 — स्टोन पेरीफेरल बंड का निर्माण बब्‍बा जू मंदिर परिसर टहरोली</t>
+          <t>1708004056/LD/22012034266920 — MED BANDHAN KAMAL SINGH CHHAPAR</t>
         </is>
       </c>
       <c r="G424" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H424" s="2" t="n">
-        <v>980978.85</v>
+        <v>0</v>
       </c>
       <c r="I424" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J424" s="3" t="n">
-        <v>45885</v>
+        <v>42395</v>
       </c>
       <c r="K424" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="425">
       <c r="A425" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B425" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C425" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D425" s="1" t="inlineStr">
         <is>
-          <t>Constr of Stone peripheral Bund for Community / Construction of Stone peripheral/farm/field Bund for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E425" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F425" s="1" t="inlineStr">
         <is>
-          <t>1708004056/LD/22012034959125 — स्टोन पेरीफेरल बंड का निर्माण ग्‍वालबाबा परिसर कुवंरपुरा</t>
+          <t>1708004056/LD/22012034266921 — MED BANDHAN JALAM SINGH CHHAPAR</t>
         </is>
       </c>
       <c r="G425" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H425" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I425" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J425" s="3" t="n">
-        <v>45885</v>
+        <v>42395</v>
       </c>
       <c r="K425" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="426">
       <c r="A426" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B426" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C426" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D426" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Land Leveling / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E426" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F426" s="1" t="inlineStr">
         <is>
-          <t>1708004056/LD/65 — basket bol meanad prathmik shala</t>
+          <t>1708004056/LD/22012034306845 — MUKTI DHAAM NIRMAAN CHHAPAR</t>
         </is>
       </c>
       <c r="G426" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H426" s="2" t="n">
-        <v>177000</v>
+        <v>245000</v>
       </c>
       <c r="I426" s="2" t="n">
-        <v>126298</v>
+        <v>167</v>
       </c>
       <c r="J426" s="3" t="n">
-        <v>40988</v>
+        <v>42816</v>
       </c>
       <c r="K426" s="3" t="n">
-        <v>41654</v>
+        <v>43749</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="427">
       <c r="A427" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B427" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C427" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D427" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Earthen Bunding / Construction of Earthen peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E427" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F427" s="1" t="inlineStr">
         <is>
-          <t>1708004056/LD/96 — sukhi bolder dibal nirman bangra pahade मडनपुरा छापर</t>
+          <t>1708004056/LD/22012034308734 — Shanti Dham Nirmad Kary Kuwarpura</t>
         </is>
       </c>
       <c r="G427" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H427" s="2" t="n">
-        <v>491000</v>
+        <v>180000</v>
       </c>
       <c r="I427" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J427" s="3" t="n">
-        <v>40818</v>
+        <v>42824</v>
       </c>
       <c r="K427" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="428">
       <c r="A428" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B428" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C428" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D428" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Constr of Stone peripheral Bund for Community / Construction of Stone peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E428" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F428" s="1" t="inlineStr">
         <is>
-          <t>1708004056/LD/97 — C.P.T  nirman bangra pahade मडनपुरा छापर</t>
+          <t>1708004056/LD/22012034959124 — स्टोन पेरीफेरल बंड का निर्माण बब्‍बा जू मंदिर परिसर टहरोली</t>
         </is>
       </c>
       <c r="G428" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H428" s="2" t="n">
-        <v>168000</v>
+        <v>980978.85</v>
       </c>
       <c r="I428" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J428" s="3" t="n">
-        <v>40818</v>
+        <v>45885</v>
       </c>
       <c r="K428" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="429">
       <c r="A429" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B429" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C429" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Play Ground</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D429" s="1" t="inlineStr">
         <is>
-          <t>Play Ground / Construction of Play field for Community</t>
+          <t>Constr of Stone peripheral Bund for Community / Construction of Stone peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E429" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F429" s="1" t="inlineStr">
         <is>
-          <t>1708004056/PG/22012034303689 — Khel maidan Kary Kuwarpura</t>
+          <t>1708004056/LD/22012034959125 — स्टोन पेरीफेरल बंड का निर्माण ग्‍वालबाबा परिसर कुवंरपुरा</t>
         </is>
       </c>
       <c r="G429" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H429" s="2" t="n">
-        <v>186000</v>
+        <v>0</v>
       </c>
       <c r="I429" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J429" s="3" t="n">
-        <v>42822</v>
+        <v>45885</v>
       </c>
       <c r="K429" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="430">
       <c r="A430" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B430" s="1" t="inlineStr">
         <is>
-          <t>2006-2007</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C430" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D430" s="1" t="inlineStr">
         <is>
-          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E430" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F430" s="1" t="inlineStr">
         <is>
-          <t>1708004056/RC/145 — nffw gadoya purva se candele  मिटटीमुरमी करण कार्य मार्ग पर छापर</t>
+          <t>1708004056/LD/65 — basket bol meanad prathmik shala</t>
         </is>
       </c>
       <c r="G430" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H430" s="2" t="n">
-        <v>263000</v>
+        <v>177000</v>
       </c>
       <c r="I430" s="2" t="n">
-        <v>263000</v>
+        <v>126298</v>
       </c>
       <c r="J430" s="3" t="n">
-        <v>38813</v>
+        <v>40988</v>
       </c>
       <c r="K430" s="3" t="n">
-        <v>38732</v>
+        <v>41654</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="431">
       <c r="A431" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B431" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C431" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D431" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E431" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F431" s="1" t="inlineStr">
         <is>
-          <t>1708004056/RC/22012034186360 — सी सी रोड नाली सहित धरमदास के मकान से मल्‍थु के मक</t>
+          <t>1708004056/LD/96 — sukhi bolder dibal nirman bangra pahade मडनपुरा छापर</t>
         </is>
       </c>
       <c r="G431" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H431" s="2" t="n">
-        <v>125000</v>
+        <v>491000</v>
       </c>
       <c r="I431" s="2" t="n">
-        <v>121158.16</v>
+        <v>0</v>
       </c>
       <c r="J431" s="3" t="n">
-        <v>41549</v>
-[...3 lines deleted...]
-      </c>
+        <v>40818</v>
+      </c>
+      <c r="K431" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="432">
       <c r="A432" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B432" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C432" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D432" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E432" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F432" s="1" t="inlineStr">
         <is>
-          <t>1708004056/RC/22012034187589 — सी सी रोड नाली लक्ष्‍मन रैकवार के राधाचरन अहिरवार</t>
+          <t>1708004056/LD/97 — C.P.T  nirman bangra pahade मडनपुरा छापर</t>
         </is>
       </c>
       <c r="G432" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H432" s="2" t="n">
-        <v>125000</v>
+        <v>168000</v>
       </c>
       <c r="I432" s="2" t="n">
-        <v>121829.8</v>
+        <v>0</v>
       </c>
       <c r="J432" s="3" t="n">
-        <v>41549</v>
-[...3 lines deleted...]
-      </c>
+        <v>40818</v>
+      </c>
+      <c r="K432" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="433">
       <c r="A433" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B433" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C433" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>D--RURAL INFRASTUCTURE / Play Ground</t>
         </is>
       </c>
       <c r="D433" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Play Ground / Construction of Play field for Community</t>
         </is>
       </c>
       <c r="E433" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F433" s="1" t="inlineStr">
         <is>
-          <t>1708004056/RC/22012034212204 — C C Road Nirmad Chhapar Road Se P S LAkhapurwa Tak</t>
+          <t>1708004056/PG/22012034303689 — Khel maidan Kary Kuwarpura</t>
         </is>
       </c>
       <c r="G433" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H433" s="2" t="n">
-        <v>91000</v>
+        <v>186000</v>
       </c>
       <c r="I433" s="2" t="n">
-        <v>88360.74</v>
+        <v>0</v>
       </c>
       <c r="J433" s="3" t="n">
-        <v>41703</v>
-[...3 lines deleted...]
-      </c>
+        <v>42822</v>
+      </c>
+      <c r="K433" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="434">
       <c r="A434" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B434" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2006-2007</t>
         </is>
       </c>
       <c r="C434" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D434" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E434" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F434" s="1" t="inlineStr">
         <is>
-          <t>1708004056/RC/22012034213155 — C C Road Nali Nirmad Kalla Ke Makan Se Dango Mohal</t>
+          <t>1708004056/RC/145 — nffw gadoya purva se candele  मिटटीमुरमी करण कार्य मार्ग पर छापर</t>
         </is>
       </c>
       <c r="G434" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H434" s="2" t="n">
-        <v>155000</v>
+        <v>263000</v>
       </c>
       <c r="I434" s="2" t="n">
-        <v>146440.69</v>
+        <v>263000</v>
       </c>
       <c r="J434" s="3" t="n">
-        <v>41710</v>
+        <v>38813</v>
       </c>
       <c r="K434" s="3" t="n">
-        <v>41967</v>
+        <v>38732</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="435">
       <c r="A435" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B435" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C435" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D435" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E435" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F435" s="1" t="inlineStr">
         <is>
-          <t>1708004056/RC/22012034229609 — CC road nali nirman</t>
+          <t>1708004056/RC/22012034186360 — सी सी रोड नाली सहित धरमदास के मकान से मल्‍थु के मक</t>
         </is>
       </c>
       <c r="G435" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H435" s="2" t="n">
-        <v>154000</v>
+        <v>125000</v>
       </c>
       <c r="I435" s="2" t="n">
-        <v>740.1</v>
+        <v>121158.16</v>
       </c>
       <c r="J435" s="3" t="n">
-        <v>41913</v>
+        <v>41549</v>
       </c>
       <c r="K435" s="3" t="n">
-        <v>42541</v>
+        <v>41661</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="436">
       <c r="A436" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B436" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C436" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D436" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E436" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F436" s="1" t="inlineStr">
         <is>
-          <t>1708004056/RC/22012034229699 — CC ROAD NIRMAN MATA MANDIR SE SAMSHAN GHAT KI</t>
+          <t>1708004056/RC/22012034187589 — सी सी रोड नाली लक्ष्‍मन रैकवार के राधाचरन अहिरवार</t>
         </is>
       </c>
       <c r="G436" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H436" s="2" t="n">
-        <v>76000</v>
+        <v>125000</v>
       </c>
       <c r="I436" s="2" t="n">
-        <v>74056.8</v>
+        <v>121829.8</v>
       </c>
       <c r="J436" s="3" t="n">
-        <v>41906</v>
+        <v>41549</v>
       </c>
       <c r="K436" s="3" t="n">
-        <v>42517</v>
+        <v>42142</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="437">
       <c r="A437" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B437" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C437" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D437" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E437" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F437" s="1" t="inlineStr">
         <is>
-          <t>1708004056/RC/22012034298979 — SUDOUR KHETH YOJNA  CHANDOLI GAO SE VIJAYPUR KI OR</t>
+          <t>1708004056/RC/22012034212204 — C C Road Nirmad Chhapar Road Se P S LAkhapurwa Tak</t>
         </is>
       </c>
       <c r="G437" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H437" s="2" t="n">
-        <v>1488000</v>
+        <v>91000</v>
       </c>
       <c r="I437" s="2" t="n">
-        <v>0</v>
+        <v>88360.74</v>
       </c>
       <c r="J437" s="3" t="n">
-        <v>42418</v>
-[...1 lines deleted...]
-      <c r="K437" s="3"/>
+        <v>41703</v>
+      </c>
+      <c r="K437" s="3" t="n">
+        <v>42040</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="438">
       <c r="A438" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B438" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C438" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D438" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E438" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F438" s="1" t="inlineStr">
         <is>
-          <t>1708004056/RC/22012034299746 — CC RODE NIRMAN BASATA MARG SE PATHWAPURWA TAK CHHAPAR</t>
+          <t>1708004056/RC/22012034213155 — C C Road Nali Nirmad Kalla Ke Makan Se Dango Mohal</t>
         </is>
       </c>
       <c r="G438" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H438" s="2" t="n">
-        <v>0</v>
+        <v>155000</v>
       </c>
       <c r="I438" s="2" t="n">
-        <v>0</v>
+        <v>146440.69</v>
       </c>
       <c r="J438" s="3" t="n">
-        <v>42395</v>
-[...1 lines deleted...]
-      <c r="K438" s="3"/>
+        <v>41710</v>
+      </c>
+      <c r="K438" s="3" t="n">
+        <v>41967</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="439">
       <c r="A439" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B439" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C439" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D439" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E439" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F439" s="1" t="inlineStr">
         <is>
-          <t>1708004056/RC/22012034299747 — CC RODE NIRMAN  GADUWA PURWA SE SETELITE SCHOOL TAK CHHAPAR</t>
+          <t>1708004056/RC/22012034229609 — CC road nali nirman</t>
         </is>
       </c>
       <c r="G439" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H439" s="2" t="n">
-        <v>0</v>
+        <v>154000</v>
       </c>
       <c r="I439" s="2" t="n">
-        <v>0</v>
+        <v>740.1</v>
       </c>
       <c r="J439" s="3" t="n">
-        <v>42395</v>
-[...1 lines deleted...]
-      <c r="K439" s="3"/>
+        <v>41913</v>
+      </c>
+      <c r="K439" s="3" t="n">
+        <v>42541</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="440">
       <c r="A440" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B440" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C440" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D440" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E440" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F440" s="1" t="inlineStr">
         <is>
-          <t>1708004056/RC/22012034299748 — CC RODE NIRMAN BASATHA MARG PARAMLAL KE MAKHAN TAK CHHAPAR</t>
+          <t>1708004056/RC/22012034229699 — CC ROAD NIRMAN MATA MANDIR SE SAMSHAN GHAT KI</t>
         </is>
       </c>
       <c r="G440" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H440" s="2" t="n">
-        <v>0</v>
+        <v>76000</v>
       </c>
       <c r="I440" s="2" t="n">
-        <v>0</v>
+        <v>74056.8</v>
       </c>
       <c r="J440" s="3" t="n">
-        <v>42395</v>
-[...1 lines deleted...]
-      <c r="K440" s="3"/>
+        <v>41906</v>
+      </c>
+      <c r="K440" s="3" t="n">
+        <v>42517</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="441">
       <c r="A441" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B441" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C441" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D441" s="1" t="inlineStr">
         <is>
           <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E441" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F441" s="1" t="inlineStr">
         <is>
-          <t>1708004056/RC/22012034299749 — SUDUR KHET NIRMAN STAPDAM SE SARHAD KE OR MADANPURA HAAR CHHAPAR</t>
+          <t>1708004056/RC/22012034298979 — SUDOUR KHETH YOJNA  CHANDOLI GAO SE VIJAYPUR KI OR</t>
         </is>
       </c>
       <c r="G441" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H441" s="2" t="n">
-        <v>0</v>
+        <v>1488000</v>
       </c>
       <c r="I441" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J441" s="3" t="n">
-        <v>42395</v>
+        <v>42418</v>
       </c>
       <c r="K441" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="442">
       <c r="A442" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B442" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C442" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D442" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E442" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F442" s="1" t="inlineStr">
         <is>
-          <t>1708004056/RC/22012034299750 — SUDUR KHET NIRMAN CANDELINALA SE GADUWAPURWA TAK CHHAPAR</t>
+          <t>1708004056/RC/22012034299746 — CC RODE NIRMAN BASATA MARG SE PATHWAPURWA TAK CHHAPAR</t>
         </is>
       </c>
       <c r="G442" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H442" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I442" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J442" s="3" t="n">
         <v>42395</v>
       </c>
       <c r="K442" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="443">
       <c r="A443" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B443" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C443" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D443" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mitti Murram Roads for Community / Construction of Mitti Murram Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E443" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F443" s="1" t="inlineStr">
         <is>
-          <t>1708004056/RC/22012034319448 — SUDURE SADAK YOJANA CHHAPAR BASAATAA PAHUCH MARG SE CHANDERI PURWA KEE OOR</t>
+          <t>1708004056/RC/22012034299747 — CC RODE NIRMAN  GADUWA PURWA SE SETELITE SCHOOL TAK CHHAPAR</t>
         </is>
       </c>
       <c r="G443" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H443" s="2" t="n">
-        <v>1197000</v>
+        <v>0</v>
       </c>
       <c r="I443" s="2" t="n">
-        <v>403394.74</v>
+        <v>0</v>
       </c>
       <c r="J443" s="3" t="n">
-        <v>42739</v>
-[...3 lines deleted...]
-      </c>
+        <v>42395</v>
+      </c>
+      <c r="K443" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="444">
       <c r="A444" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B444" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C444" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D444" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E444" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F444" s="1" t="inlineStr">
         <is>
-          <t>1708004056/RC/22012034347110 — C.C. ROAD NIRMAN SITARAM RAJPOOT KE MAKAN SE MAMTA RAJPOOT TAK</t>
+          <t>1708004056/RC/22012034299748 — CC RODE NIRMAN BASATHA MARG PARAMLAL KE MAKHAN TAK CHHAPAR</t>
         </is>
       </c>
       <c r="G444" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H444" s="2" t="n">
-        <v>68212</v>
+        <v>0</v>
       </c>
       <c r="I444" s="2" t="n">
-        <v>66494.4</v>
+        <v>0</v>
       </c>
       <c r="J444" s="3" t="n">
-        <v>42963</v>
-[...3 lines deleted...]
-      </c>
+        <v>42395</v>
+      </c>
+      <c r="K444" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="445">
       <c r="A445" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B445" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C445" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D445" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E445" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F445" s="1" t="inlineStr">
         <is>
-          <t>1708004056/RC/22012034347111 — C.C. ROAD NIRMAN SHIVCHARAN RAJPOOT KE MAKAN SE IMLI KE PED TAK</t>
+          <t>1708004056/RC/22012034299749 — SUDUR KHET NIRMAN STAPDAM SE SARHAD KE OR MADANPURA HAAR CHHAPAR</t>
         </is>
       </c>
       <c r="G445" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H445" s="2" t="n">
-        <v>72225</v>
+        <v>0</v>
       </c>
       <c r="I445" s="2" t="n">
-        <v>69411</v>
+        <v>0</v>
       </c>
       <c r="J445" s="3" t="n">
-        <v>42949</v>
-[...3 lines deleted...]
-      </c>
+        <v>42395</v>
+      </c>
+      <c r="K445" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="446">
       <c r="A446" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B446" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C446" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D446" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E446" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F446" s="1" t="inlineStr">
         <is>
-          <t>1708004056/RC/22012034360507 — C.C. ROAD NIRMAN NALI SAHIT BHUMANIDEEN RAJPOOT KE MAKAN SE C.C. ROAD TAK</t>
+          <t>1708004056/RC/22012034299750 — SUDUR KHET NIRMAN CANDELINALA SE GADUWAPURWA TAK CHHAPAR</t>
         </is>
       </c>
       <c r="G446" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H446" s="2" t="n">
-        <v>54168</v>
+        <v>0</v>
       </c>
       <c r="I446" s="2" t="n">
-        <v>54008</v>
+        <v>0</v>
       </c>
       <c r="J446" s="3" t="n">
-        <v>42998</v>
-[...3 lines deleted...]
-      </c>
+        <v>42395</v>
+      </c>
+      <c r="K446" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="447">
       <c r="A447" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B447" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C447" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D447" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Construction of Mitti Murram Roads for Community / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E447" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F447" s="1" t="inlineStr">
         <is>
-          <t>1708004056/RC/22012034360553 — C.C. ROAD NIRMAN NALI SAHIT RAMMILAN AHIRWAR KE MAKAN SE SETELITE SCHOOL TAK</t>
+          <t>1708004056/RC/22012034319448 — SUDURE SADAK YOJANA CHHAPAR BASAATAA PAHUCH MARG SE CHANDERI PURWA KEE OOR</t>
         </is>
       </c>
       <c r="G447" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H447" s="2" t="n">
-        <v>92925</v>
+        <v>1197000</v>
       </c>
       <c r="I447" s="2" t="n">
-        <v>0</v>
+        <v>403394.74</v>
       </c>
       <c r="J447" s="3" t="n">
-        <v>42901</v>
-[...1 lines deleted...]
-      <c r="K447" s="3"/>
+        <v>42739</v>
+      </c>
+      <c r="K447" s="3" t="n">
+        <v>44196</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="448">
       <c r="A448" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B448" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C448" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D448" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E448" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F448" s="1" t="inlineStr">
         <is>
-          <t>1708004056/RC/22012034360554 — C.C. ROAD NIRMAN NALI SAHIT IMLI KE PED SE BHAGWANDAS RAJPOOT</t>
+          <t>1708004056/RC/22012034347110 — C.C. ROAD NIRMAN SITARAM RAJPOOT KE MAKAN SE MAMTA RAJPOOT TAK</t>
         </is>
       </c>
       <c r="G448" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H448" s="2" t="n">
-        <v>100000</v>
+        <v>68212</v>
       </c>
       <c r="I448" s="2" t="n">
-        <v>99416</v>
+        <v>66494.4</v>
       </c>
       <c r="J448" s="3" t="n">
-        <v>43054</v>
+        <v>42963</v>
       </c>
       <c r="K448" s="3" t="n">
-        <v>45093</v>
+        <v>43504</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="449">
       <c r="A449" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B449" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C449" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D449" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E449" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F449" s="1" t="inlineStr">
         <is>
-          <t>1708004056/RC/22012034376151 — Cc road nali sahit nala se pajan singh ki ore</t>
+          <t>1708004056/RC/22012034347111 — C.C. ROAD NIRMAN SHIVCHARAN RAJPOOT KE MAKAN SE IMLI KE PED TAK</t>
         </is>
       </c>
       <c r="G449" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H449" s="2" t="n">
-        <v>0</v>
+        <v>72225</v>
       </c>
       <c r="I449" s="2" t="n">
-        <v>0</v>
+        <v>69411</v>
       </c>
       <c r="J449" s="3" t="n">
-        <v>43010</v>
-[...1 lines deleted...]
-      <c r="K449" s="3"/>
+        <v>42949</v>
+      </c>
+      <c r="K449" s="3" t="n">
+        <v>43702</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="450">
       <c r="A450" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B450" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C450" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D450" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E450" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F450" s="1" t="inlineStr">
         <is>
-          <t>1708004056/RC/22012034376153 — Cc road nali sahit nala se shivraj singh ki ore</t>
+          <t>1708004056/RC/22012034360507 — C.C. ROAD NIRMAN NALI SAHIT BHUMANIDEEN RAJPOOT KE MAKAN SE C.C. ROAD TAK</t>
         </is>
       </c>
       <c r="G450" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H450" s="2" t="n">
-        <v>0</v>
+        <v>54168</v>
       </c>
       <c r="I450" s="2" t="n">
-        <v>0</v>
+        <v>54008</v>
       </c>
       <c r="J450" s="3" t="n">
-        <v>43010</v>
-[...1 lines deleted...]
-      <c r="K450" s="3"/>
+        <v>42998</v>
+      </c>
+      <c r="K450" s="3" t="n">
+        <v>43504</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="451">
       <c r="A451" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B451" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C451" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D451" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E451" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F451" s="1" t="inlineStr">
         <is>
-          <t>1708004056/RC/22012034397202 — C.C.ROAD EVAM NALI NIRMAN KARY RAMCHARAN SAHU KE MAKAN SE BRAJRAJ YADAV KI OR</t>
+          <t>1708004056/RC/22012034360553 — C.C. ROAD NIRMAN NALI SAHIT RAMMILAN AHIRWAR KE MAKAN SE SETELITE SCHOOL TAK</t>
         </is>
       </c>
       <c r="G451" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H451" s="2" t="n">
-        <v>60000</v>
+        <v>92925</v>
       </c>
       <c r="I451" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J451" s="3" t="n">
-        <v>43327</v>
+        <v>42901</v>
       </c>
       <c r="K451" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="452">
       <c r="A452" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B452" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C452" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D452" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E452" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F452" s="1" t="inlineStr">
         <is>
-          <t>1708004056/RC/22012034397210 — C.C.ROAD EVAM NALI NIRMAN KARY ANGANVADI SE HALKE RAJA KI OR</t>
+          <t>1708004056/RC/22012034360554 — C.C. ROAD NIRMAN NALI SAHIT IMLI KE PED SE BHAGWANDAS RAJPOOT</t>
         </is>
       </c>
       <c r="G452" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H452" s="2" t="n">
-        <v>60150</v>
+        <v>100000</v>
       </c>
       <c r="I452" s="2" t="n">
-        <v>57768</v>
+        <v>99416</v>
       </c>
       <c r="J452" s="3" t="n">
-        <v>43512</v>
+        <v>43054</v>
       </c>
       <c r="K452" s="3" t="n">
-        <v>43969</v>
+        <v>45093</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="453">
       <c r="A453" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B453" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C453" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D453" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E453" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F453" s="1" t="inlineStr">
         <is>
-          <t>1708004056/RC/22012034462792 — C.C.ROAD NIRMAN KARY HARI RAJPOOT KE MAKAN SE ANTULAL AHIRWAR KE MAKAN KI OOR</t>
+          <t>1708004056/RC/22012034376151 — Cc road nali sahit nala se pajan singh ki ore</t>
         </is>
       </c>
       <c r="G453" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H453" s="2" t="n">
-        <v>68850</v>
+        <v>0</v>
       </c>
       <c r="I453" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J453" s="3" t="n">
-        <v>43491</v>
+        <v>43010</v>
       </c>
       <c r="K453" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="454">
       <c r="A454" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B454" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C454" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D454" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E454" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F454" s="1" t="inlineStr">
         <is>
-          <t>1708004056/RC/22012034481490 — C.C.ROAD EVAM NALI NIRMAN KARY KAILASH RAJPOOT KE MAKAN SE CHHAPAR BASATA MARG KI OR</t>
+          <t>1708004056/RC/22012034376153 — Cc road nali sahit nala se shivraj singh ki ore</t>
         </is>
       </c>
       <c r="G454" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H454" s="2" t="n">
-        <v>83700</v>
+        <v>0</v>
       </c>
       <c r="I454" s="2" t="n">
-        <v>61452</v>
+        <v>0</v>
       </c>
       <c r="J454" s="3" t="n">
-        <v>43875</v>
-[...3 lines deleted...]
-      </c>
+        <v>43010</v>
+      </c>
+      <c r="K454" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="455">
       <c r="A455" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B455" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C455" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D455" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E455" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F455" s="1" t="inlineStr">
         <is>
-          <t>1708004056/RC/22012034543223 — cc rode niman nali sahit nala se shivraj singh yadav tak</t>
+          <t>1708004056/RC/22012034397202 — C.C.ROAD EVAM NALI NIRMAN KARY RAMCHARAN SAHU KE MAKAN SE BRAJRAJ YADAV KI OR</t>
         </is>
       </c>
       <c r="G455" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H455" s="2" t="n">
-        <v>215000</v>
+        <v>60000</v>
       </c>
       <c r="I455" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J455" s="3" t="n">
-        <v>44073</v>
+        <v>43327</v>
       </c>
       <c r="K455" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="456">
       <c r="A456" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B456" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C456" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D456" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E456" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F456" s="1" t="inlineStr">
         <is>
-          <t>1708004056/RC/22012034543460 — CC ROAD NALI NIRMAN KARY NALA SE SHIVRAM YADAV KE MAKAN TAK</t>
+          <t>1708004056/RC/22012034397210 — C.C.ROAD EVAM NALI NIRMAN KARY ANGANVADI SE HALKE RAJA KI OR</t>
         </is>
       </c>
       <c r="G456" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H456" s="2" t="n">
-        <v>116000</v>
+        <v>60150</v>
       </c>
       <c r="I456" s="2" t="n">
-        <v>1496</v>
+        <v>57768</v>
       </c>
       <c r="J456" s="3" t="n">
-        <v>44167</v>
-[...1 lines deleted...]
-      <c r="K456" s="3"/>
+        <v>43512</v>
+      </c>
+      <c r="K456" s="3" t="n">
+        <v>43969</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="457">
       <c r="A457" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B457" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C457" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D457" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E457" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F457" s="1" t="inlineStr">
         <is>
-          <t>1708004056/RC/22012034558401 — CC ROAD &amp; NALI NIRMAN SUDUR SUDOR SE MATA NIMDER KI AOR</t>
+          <t>1708004056/RC/22012034462792 — C.C.ROAD NIRMAN KARY HARI RAJPOOT KE MAKAN SE ANTULAL AHIRWAR KE MAKAN KI OOR</t>
         </is>
       </c>
       <c r="G457" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H457" s="2" t="n">
-        <v>37000</v>
+        <v>68850</v>
       </c>
       <c r="I457" s="2" t="n">
-        <v>38896</v>
+        <v>0</v>
       </c>
       <c r="J457" s="3" t="n">
-        <v>44232</v>
-[...3 lines deleted...]
-      </c>
+        <v>43491</v>
+      </c>
+      <c r="K457" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="458">
       <c r="A458" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B458" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C458" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D458" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E458" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F458" s="1" t="inlineStr">
         <is>
-          <t>1708004056/RC/22012034562810 — cc rode niman bhagwandas adiwashi se hakku adiwashi ke ghar tak</t>
+          <t>1708004056/RC/22012034481490 — C.C.ROAD EVAM NALI NIRMAN KARY KAILASH RAJPOOT KE MAKAN SE CHHAPAR BASATA MARG KI OR</t>
         </is>
       </c>
       <c r="G458" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H458" s="2" t="n">
-        <v>96000</v>
+        <v>83700</v>
       </c>
       <c r="I458" s="2" t="n">
-        <v>760</v>
+        <v>61452</v>
       </c>
       <c r="J458" s="3" t="n">
-        <v>44269</v>
-[...1 lines deleted...]
-      <c r="K458" s="3"/>
+        <v>43875</v>
+      </c>
+      <c r="K458" s="3" t="n">
+        <v>45093</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="459">
       <c r="A459" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B459" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C459" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D459" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E459" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F459" s="1" t="inlineStr">
         <is>
-          <t>1708004056/RC/22012034562836 — cc rode nali sahit parvata adiwashi se nala ke pass hoty hye samudayibhavan tak</t>
+          <t>1708004056/RC/22012034543223 — cc rode niman nali sahit nala se shivraj singh yadav tak</t>
         </is>
       </c>
       <c r="G459" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H459" s="2" t="n">
-        <v>96000</v>
+        <v>215000</v>
       </c>
       <c r="I459" s="2" t="n">
-        <v>190</v>
+        <v>0</v>
       </c>
       <c r="J459" s="3" t="n">
-        <v>44269</v>
+        <v>44073</v>
       </c>
       <c r="K459" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="460">
       <c r="A460" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B460" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C460" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D460" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Gravel Road Roads for Comm / Repair and maintenance of Gravel Road Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E460" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Road</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F460" s="1" t="inlineStr">
         <is>
-          <t>1708004056/RC/22012034637155 — sudur sadak gaduwa purwa se pajan singh yadav ke makan ki or</t>
+          <t>1708004056/RC/22012034543460 — CC ROAD NALI NIRMAN KARY NALA SE SHIVRAM YADAV KE MAKAN TAK</t>
         </is>
       </c>
       <c r="G460" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H460" s="2" t="n">
-        <v>0</v>
+        <v>116000</v>
       </c>
       <c r="I460" s="2" t="n">
-        <v>0</v>
+        <v>1496</v>
       </c>
       <c r="J460" s="3" t="n">
-        <v>45030</v>
+        <v>44167</v>
       </c>
       <c r="K460" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="461">
       <c r="A461" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B461" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C461" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D461" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E461" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F461" s="1" t="inlineStr">
         <is>
-          <t>1708004056/RC/22012034670085 — C.C. ROAD NIRMAN KARYA KAMMOD SINGH YADAV SE BADDAN SINGH KE MAKAN TAK</t>
+          <t>1708004056/RC/22012034558401 — CC ROAD &amp; NALI NIRMAN SUDUR SUDOR SE MATA NIMDER KI AOR</t>
         </is>
       </c>
       <c r="G461" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H461" s="2" t="n">
-        <v>30618</v>
+        <v>37000</v>
       </c>
       <c r="I461" s="2" t="n">
-        <v>27216</v>
+        <v>38896</v>
       </c>
       <c r="J461" s="3" t="n">
-        <v>45383</v>
+        <v>44232</v>
       </c>
       <c r="K461" s="3" t="n">
-        <v>45418</v>
+        <v>45093</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="462">
       <c r="A462" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B462" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C462" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D462" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E462" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F462" s="1" t="inlineStr">
         <is>
-          <t>1708004056/RC/22012034829846 — CC ROAD NIRMAN KARY HARDYAL RAJPOOT KE MAKAN SE BHUPAT RAJPOOT KE MAKAN KI OR</t>
+          <t>1708004056/RC/22012034562810 — cc rode niman bhagwandas adiwashi se hakku adiwashi ke ghar tak</t>
         </is>
       </c>
       <c r="G462" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H462" s="2" t="n">
-        <v>43000</v>
+        <v>96000</v>
       </c>
       <c r="I462" s="2" t="n">
-        <v>43000.05</v>
+        <v>760</v>
       </c>
       <c r="J462" s="3" t="n">
-        <v>45631</v>
-[...3 lines deleted...]
-      </c>
+        <v>44269</v>
+      </c>
+      <c r="K462" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="463">
       <c r="A463" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B463" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C463" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D463" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E463" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F463" s="1" t="inlineStr">
         <is>
-          <t>1708004056/RC/22012034842641 — CC ROAD NIRMAN KARY MUNU BANSAL KE MAKAN SE SHYAMLAL PRAJPATI KE GHAR KI OR</t>
+          <t>1708004056/RC/22012034562836 — cc rode nali sahit parvata adiwashi se nala ke pass hoty hye samudayibhavan tak</t>
         </is>
       </c>
       <c r="G463" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H463" s="2" t="n">
-        <v>164000</v>
+        <v>96000</v>
       </c>
       <c r="I463" s="2" t="n">
-        <v>0</v>
+        <v>190</v>
       </c>
       <c r="J463" s="3" t="n">
-        <v>45761</v>
+        <v>44269</v>
       </c>
       <c r="K463" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="464">
       <c r="A464" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B464" s="1" t="inlineStr">
         <is>
-          <t>2006-2007</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C464" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D464" s="1" t="inlineStr">
         <is>
-          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
+          <t>Repair &amp; maint of Gravel Road Roads for Comm / Repair and maintenance of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E464" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Repair &amp; maint of Road</t>
         </is>
       </c>
       <c r="F464" s="1" t="inlineStr">
         <is>
-          <t>1708004056/RC/3 — मिटटी मुरम कार्य,कुवंरपुरा में</t>
+          <t>1708004056/RC/22012034637155 — sudur sadak gaduwa purwa se pajan singh yadav ke makan ki or</t>
         </is>
       </c>
       <c r="G464" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H464" s="2" t="n">
-        <v>252350</v>
+        <v>0</v>
       </c>
       <c r="I464" s="2" t="n">
-        <v>254594</v>
+        <v>0</v>
       </c>
       <c r="J464" s="3" t="n">
-        <v>38918</v>
-[...3 lines deleted...]
-      </c>
+        <v>45030</v>
+      </c>
+      <c r="K464" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="465">
       <c r="A465" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B465" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C465" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D465" s="1" t="inlineStr">
         <is>
-          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E465" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F465" s="1" t="inlineStr">
         <is>
-          <t>1708004056/RC/418 — 1708004056/RC/418</t>
+          <t>1708004056/RC/22012034670085 — C.C. ROAD NIRMAN KARYA KAMMOD SINGH YADAV SE BADDAN SINGH KE MAKAN TAK</t>
         </is>
       </c>
       <c r="G465" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H465" s="2" t="n">
-        <v>124000</v>
+        <v>30618</v>
       </c>
       <c r="I465" s="2" t="n">
-        <v>44810</v>
+        <v>27216</v>
       </c>
       <c r="J465" s="3" t="n">
-        <v>41319</v>
+        <v>45383</v>
       </c>
       <c r="K465" s="3" t="n">
-        <v>41726</v>
+        <v>45418</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="466">
       <c r="A466" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B466" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C466" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D466" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E466" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F466" s="1" t="inlineStr">
         <is>
-          <t>1708004056/RC/471 — सी सी रोड निर्माण एवं नाली निर्माण (nrega+MLA)  छापर</t>
+          <t>1708004056/RC/22012034829846 — CC ROAD NIRMAN KARY HARDYAL RAJPOOT KE MAKAN SE BHUPAT RAJPOOT KE MAKAN KI OR</t>
         </is>
       </c>
       <c r="G466" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H466" s="2" t="n">
-        <v>73427</v>
+        <v>43000</v>
       </c>
       <c r="I466" s="2" t="n">
-        <v>75968</v>
+        <v>43000.05</v>
       </c>
       <c r="J466" s="3" t="n">
-        <v>41040</v>
+        <v>45631</v>
       </c>
       <c r="K466" s="3" t="n">
-        <v>41090</v>
+        <v>45720</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="467">
       <c r="A467" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B467" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C467" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D467" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E467" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F467" s="1" t="inlineStr">
         <is>
-          <t>1708004056/RC/498 — 1708004056/RC/498</t>
+          <t>1708004056/RC/22012034842641 — CC ROAD NIRMAN KARY MUNU BANSAL KE MAKAN SE SHYAMLAL PRAJPATI KE GHAR KI OR</t>
         </is>
       </c>
       <c r="G467" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H467" s="2" t="n">
-        <v>125000</v>
+        <v>164000</v>
       </c>
       <c r="I467" s="2" t="n">
-        <v>78864</v>
+        <v>22500</v>
       </c>
       <c r="J467" s="3" t="n">
-        <v>41240</v>
-[...3 lines deleted...]
-      </c>
+        <v>45761</v>
+      </c>
+      <c r="K467" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="468">
       <c r="A468" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B468" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2006-2007</t>
         </is>
       </c>
       <c r="C468" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D468" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E468" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F468" s="1" t="inlineStr">
         <is>
-          <t>1708004056/RC/516 — 1708004056/RC/516</t>
+          <t>1708004056/RC/3 — मिटटी मुरम कार्य,कुवंरपुरा में</t>
         </is>
       </c>
       <c r="G468" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H468" s="2" t="n">
-        <v>84000</v>
+        <v>252350</v>
       </c>
       <c r="I468" s="2" t="n">
-        <v>82490</v>
+        <v>254594</v>
       </c>
       <c r="J468" s="3" t="n">
-        <v>41317</v>
+        <v>38918</v>
       </c>
       <c r="K468" s="3" t="n">
-        <v>41364</v>
+        <v>39276</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="469">
       <c r="A469" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B469" s="1" t="inlineStr">
         <is>
-          <t>2006-2007</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C469" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D469" s="1" t="inlineStr">
         <is>
-          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
+          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E469" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F469" s="1" t="inlineStr">
         <is>
-          <t>1708004056/RC/7 — मिटटीमुरमी करण कार्य , लखा से बसाटा मार्ग पर</t>
+          <t>1708004056/RC/418 — 1708004056/RC/418</t>
         </is>
       </c>
       <c r="G469" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H469" s="2" t="n">
-        <v>252350</v>
+        <v>124000</v>
       </c>
       <c r="I469" s="2" t="n">
-        <v>304000</v>
+        <v>44810</v>
       </c>
       <c r="J469" s="3" t="n">
-        <v>38835</v>
+        <v>41319</v>
       </c>
       <c r="K469" s="3" t="n">
-        <v>39322</v>
+        <v>41726</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="470">
       <c r="A470" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B470" s="1" t="inlineStr">
         <is>
-          <t>2006-2007</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C470" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D470" s="1" t="inlineStr">
         <is>
-          <t>Metal Second coat / Construction of WBM Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E470" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F470" s="1" t="inlineStr">
         <is>
-          <t>1708004056/RC/9 — मिटटी एवं मुरम छापर से अतरार मार्ग p.w.d.-छापर</t>
+          <t>1708004056/RC/471 — सी सी रोड निर्माण एवं नाली निर्माण (nrega+MLA)  छापर</t>
         </is>
       </c>
       <c r="G470" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H470" s="2" t="n">
-        <v>2879000</v>
+        <v>73427</v>
       </c>
       <c r="I470" s="2" t="n">
-        <v>947670</v>
+        <v>75968</v>
       </c>
       <c r="J470" s="3" t="n">
-        <v>38900</v>
+        <v>41040</v>
       </c>
       <c r="K470" s="3" t="n">
-        <v>39171</v>
+        <v>41090</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="471">
       <c r="A471" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B471" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C471" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D471" s="1" t="inlineStr">
         <is>
-          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E471" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F471" s="1" t="inlineStr">
         <is>
-          <t>1708004056/RS/22012034426586 — SBM SOCHALAY NIRMAN ARJUN SINGH YADAV</t>
+          <t>1708004056/RC/498 — 1708004056/RC/498</t>
         </is>
       </c>
       <c r="G471" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H471" s="2" t="n">
-        <v>12000</v>
+        <v>125000</v>
       </c>
       <c r="I471" s="2" t="n">
-        <v>0</v>
+        <v>78864</v>
       </c>
       <c r="J471" s="3" t="n">
-        <v>43204</v>
-[...1 lines deleted...]
-      <c r="K471" s="3"/>
+        <v>41240</v>
+      </c>
+      <c r="K471" s="3" t="n">
+        <v>41726</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="472">
       <c r="A472" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B472" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C472" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D472" s="1" t="inlineStr">
         <is>
-          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E472" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F472" s="1" t="inlineStr">
         <is>
-          <t>1708004056/RS/22012034426588 — SBM SOCHALAY NIRMAN HARINDRA SINGH YADAV</t>
+          <t>1708004056/RC/516 — 1708004056/RC/516</t>
         </is>
       </c>
       <c r="G472" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H472" s="2" t="n">
-        <v>12000</v>
+        <v>84000</v>
       </c>
       <c r="I472" s="2" t="n">
-        <v>0</v>
+        <v>82490</v>
       </c>
       <c r="J472" s="3" t="n">
-        <v>43204</v>
-[...1 lines deleted...]
-      <c r="K472" s="3"/>
+        <v>41317</v>
+      </c>
+      <c r="K472" s="3" t="n">
+        <v>41364</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="473">
       <c r="A473" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B473" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2006-2007</t>
         </is>
       </c>
       <c r="C473" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D473" s="1" t="inlineStr">
         <is>
-          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
+          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E473" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F473" s="1" t="inlineStr">
         <is>
-          <t>1708004056/RS/22012034426591 — SBM SOCHALAY NIRMAN DANGAL YADAV</t>
+          <t>1708004056/RC/7 — मिटटीमुरमी करण कार्य , लखा से बसाटा मार्ग पर</t>
         </is>
       </c>
       <c r="G473" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H473" s="2" t="n">
-        <v>12000</v>
+        <v>252350</v>
       </c>
       <c r="I473" s="2" t="n">
-        <v>12020</v>
+        <v>304000</v>
       </c>
       <c r="J473" s="3" t="n">
-        <v>43708</v>
+        <v>38835</v>
       </c>
       <c r="K473" s="3" t="n">
-        <v>45093</v>
+        <v>39322</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="474">
       <c r="A474" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B474" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2006-2007</t>
         </is>
       </c>
       <c r="C474" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D474" s="1" t="inlineStr">
         <is>
-          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
+          <t>Metal Second coat / Construction of WBM Roads for Community</t>
         </is>
       </c>
       <c r="E474" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F474" s="1" t="inlineStr">
         <is>
-          <t>1708004056/RS/22012034426592 — SBM SOCHALAY NIRMAN BABULAL RAIKWAR</t>
+          <t>1708004056/RC/9 — मिटटी एवं मुरम छापर से अतरार मार्ग p.w.d.-छापर</t>
         </is>
       </c>
       <c r="G474" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H474" s="2" t="n">
-        <v>12000</v>
+        <v>2879000</v>
       </c>
       <c r="I474" s="2" t="n">
-        <v>12020</v>
+        <v>947670</v>
       </c>
       <c r="J474" s="3" t="n">
-        <v>43817</v>
+        <v>38900</v>
       </c>
       <c r="K474" s="3" t="n">
-        <v>45093</v>
+        <v>39171</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="475">
       <c r="A475" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B475" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C475" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D475" s="1" t="inlineStr">
         <is>
           <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E475" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F475" s="1" t="inlineStr">
         <is>
-          <t>1708004056/RS/22012034426593 — SBM SOCHALAY NIRMAN RAMKISHAN VISHWAKARMA</t>
+          <t>1708004056/RS/22012034426586 — SBM SOCHALAY NIRMAN ARJUN SINGH YADAV</t>
         </is>
       </c>
       <c r="G475" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H475" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I475" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J475" s="3" t="n">
-        <v>43202</v>
+        <v>43204</v>
       </c>
       <c r="K475" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="476">
       <c r="A476" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B476" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C476" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D476" s="1" t="inlineStr">
         <is>
           <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E476" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F476" s="1" t="inlineStr">
         <is>
-          <t>1708004056/RS/22012034426594 — SBM SOCHALAY NIRMAN MUNNA RAIKWAR</t>
+          <t>1708004056/RS/22012034426588 — SBM SOCHALAY NIRMAN HARINDRA SINGH YADAV</t>
         </is>
       </c>
       <c r="G476" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H476" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I476" s="2" t="n">
-        <v>12020</v>
+        <v>0</v>
       </c>
       <c r="J476" s="3" t="n">
-        <v>43707</v>
-[...3 lines deleted...]
-      </c>
+        <v>43204</v>
+      </c>
+      <c r="K476" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="477">
       <c r="A477" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B477" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C477" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D477" s="1" t="inlineStr">
         <is>
           <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E477" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F477" s="1" t="inlineStr">
         <is>
-          <t>1708004056/RS/22012034426595 — SBM SOCHALAY NIRMAN KARY KALYAN SINGH YADAV</t>
+          <t>1708004056/RS/22012034426591 — SBM SOCHALAY NIRMAN DANGAL YADAV</t>
         </is>
       </c>
       <c r="G477" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H477" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I477" s="2" t="n">
-        <v>11980</v>
+        <v>12020</v>
       </c>
       <c r="J477" s="3" t="n">
-        <v>43533</v>
+        <v>43708</v>
       </c>
       <c r="K477" s="3" t="n">
-        <v>43978</v>
+        <v>45093</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="478">
       <c r="A478" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B478" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C478" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D478" s="1" t="inlineStr">
         <is>
           <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E478" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F478" s="1" t="inlineStr">
         <is>
-          <t>1708004056/RS/22012034426614 — SBM SOCHALAY NIRMAN RAMMAHESH YADAV</t>
+          <t>1708004056/RS/22012034426592 — SBM SOCHALAY NIRMAN BABULAL RAIKWAR</t>
         </is>
       </c>
       <c r="G478" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H478" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I478" s="2" t="n">
-        <v>2464</v>
+        <v>12020</v>
       </c>
       <c r="J478" s="3" t="n">
-        <v>43707</v>
+        <v>43817</v>
       </c>
       <c r="K478" s="3" t="n">
-        <v>45681</v>
+        <v>45093</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="479">
       <c r="A479" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B479" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C479" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D479" s="1" t="inlineStr">
         <is>
           <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E479" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F479" s="1" t="inlineStr">
         <is>
-          <t>1708004056/RS/22012034426615 — SBM SOCHALAY NIRMAN LAKHAN SINGH YADAV</t>
+          <t>1708004056/RS/22012034426593 — SBM SOCHALAY NIRMAN RAMKISHAN VISHWAKARMA</t>
         </is>
       </c>
       <c r="G479" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H479" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I479" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J479" s="3" t="n">
-        <v>43204</v>
+        <v>43202</v>
       </c>
       <c r="K479" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="480">
       <c r="A480" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B480" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C480" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D480" s="1" t="inlineStr">
         <is>
           <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E480" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F480" s="1" t="inlineStr">
         <is>
-          <t>1708004056/RS/22012034426616 — SBM SOCHALAY NIRMAN KAMMOD YADAV</t>
+          <t>1708004056/RS/22012034426594 — SBM SOCHALAY NIRMAN MUNNA RAIKWAR</t>
         </is>
       </c>
       <c r="G480" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H480" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I480" s="2" t="n">
-        <v>0</v>
+        <v>12020</v>
       </c>
       <c r="J480" s="3" t="n">
-        <v>43204</v>
-[...1 lines deleted...]
-      <c r="K480" s="3"/>
+        <v>43707</v>
+      </c>
+      <c r="K480" s="3" t="n">
+        <v>45093</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="481">
       <c r="A481" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B481" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C481" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D481" s="1" t="inlineStr">
         <is>
           <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E481" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F481" s="1" t="inlineStr">
         <is>
-          <t>1708004056/RS/22012034426617 — SBM SOCHALAY NIRMAN CHHUTTAN YADAV</t>
+          <t>1708004056/RS/22012034426595 — SBM SOCHALAY NIRMAN KARY KALYAN SINGH YADAV</t>
         </is>
       </c>
       <c r="G481" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H481" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I481" s="2" t="n">
-        <v>0</v>
+        <v>11980</v>
       </c>
       <c r="J481" s="3" t="n">
-        <v>43204</v>
-[...1 lines deleted...]
-      <c r="K481" s="3"/>
+        <v>43533</v>
+      </c>
+      <c r="K481" s="3" t="n">
+        <v>43978</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="482">
       <c r="A482" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B482" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C482" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D482" s="1" t="inlineStr">
         <is>
           <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E482" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F482" s="1" t="inlineStr">
         <is>
-          <t>1708004056/RS/22012034426619 — SBM SOCHALAY NIRMAN RAMBABU YADAV</t>
+          <t>1708004056/RS/22012034426614 — SBM SOCHALAY NIRMAN RAMMAHESH YADAV</t>
         </is>
       </c>
       <c r="G482" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H482" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I482" s="2" t="n">
-        <v>0</v>
+        <v>2464</v>
       </c>
       <c r="J482" s="3" t="n">
-        <v>43204</v>
-[...1 lines deleted...]
-      <c r="K482" s="3"/>
+        <v>43707</v>
+      </c>
+      <c r="K482" s="3" t="n">
+        <v>45681</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="483">
       <c r="A483" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B483" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C483" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D483" s="1" t="inlineStr">
         <is>
           <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E483" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F483" s="1" t="inlineStr">
         <is>
-          <t>1708004056/RS/22012034426620 — SBM SOCHALAY NIRMAN BHAGVAT TIWARI</t>
+          <t>1708004056/RS/22012034426615 — SBM SOCHALAY NIRMAN LAKHAN SINGH YADAV</t>
         </is>
       </c>
       <c r="G483" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H483" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I483" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J483" s="3" t="n">
         <v>43204</v>
       </c>
       <c r="K483" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="484">
       <c r="A484" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B484" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C484" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D484" s="1" t="inlineStr">
         <is>
           <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E484" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F484" s="1" t="inlineStr">
         <is>
-          <t>1708004056/RS/22012034426621 — SBM SOCHALAY NIRMAN ARVINDRA YADAV</t>
+          <t>1708004056/RS/22012034426616 — SBM SOCHALAY NIRMAN KAMMOD YADAV</t>
         </is>
       </c>
       <c r="G484" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H484" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I484" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J484" s="3" t="n">
         <v>43204</v>
       </c>
       <c r="K484" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="485">
       <c r="A485" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B485" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C485" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D485" s="1" t="inlineStr">
         <is>
           <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E485" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F485" s="1" t="inlineStr">
         <is>
-          <t>1708004056/RS/22012034426622 — SBM SOCHALAY NIRMAN SAVANT SINGH YADAV</t>
+          <t>1708004056/RS/22012034426617 — SBM SOCHALAY NIRMAN CHHUTTAN YADAV</t>
         </is>
       </c>
       <c r="G485" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H485" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I485" s="2" t="n">
-        <v>12020</v>
+        <v>0</v>
       </c>
       <c r="J485" s="3" t="n">
-        <v>43707</v>
-[...3 lines deleted...]
-      </c>
+        <v>43204</v>
+      </c>
+      <c r="K485" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="486">
       <c r="A486" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B486" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C486" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D486" s="1" t="inlineStr">
         <is>
           <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E486" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F486" s="1" t="inlineStr">
         <is>
-          <t>1708004056/RS/22012034426623 — SBM SOCHALAY NIRMAN RAJESH PRAJAPATI</t>
+          <t>1708004056/RS/22012034426619 — SBM SOCHALAY NIRMAN RAMBABU YADAV</t>
         </is>
       </c>
       <c r="G486" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H486" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I486" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J486" s="3" t="n">
         <v>43204</v>
       </c>
       <c r="K486" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="487">
       <c r="A487" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B487" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C487" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D487" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex</t>
+          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E487" s="1" t="inlineStr">
         <is>
-          <t>Community Sanitary Complex</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F487" s="1" t="inlineStr">
         <is>
-          <t>1708004056/RS/22012034497011 — SAMUDYAK SOCHALAY NIRMAN KARY PANCHYAT BHAWAN KE PASS</t>
+          <t>1708004056/RS/22012034426620 — SBM SOCHALAY NIRMAN BHAGVAT TIWARI</t>
         </is>
       </c>
       <c r="G487" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H487" s="2" t="n">
-        <v>44000</v>
+        <v>12000</v>
       </c>
       <c r="I487" s="2" t="n">
-        <v>33114</v>
+        <v>0</v>
       </c>
       <c r="J487" s="3" t="n">
-        <v>44107</v>
-[...3 lines deleted...]
-      </c>
+        <v>43204</v>
+      </c>
+      <c r="K487" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="488">
       <c r="A488" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B488" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C488" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D488" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E488" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F488" s="1" t="inlineStr">
         <is>
-          <t>1708004056/RS/22012034528814 — NALI NIRMAN KARY BHAGWANDAS KE MAKAN SE SAMUDYAK BHAWAN NALA  KI OR</t>
+          <t>1708004056/RS/22012034426621 — SBM SOCHALAY NIRMAN ARVINDRA YADAV</t>
         </is>
       </c>
       <c r="G488" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H488" s="2" t="n">
-        <v>80000</v>
+        <v>12000</v>
       </c>
       <c r="I488" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J488" s="3" t="n">
-        <v>44300</v>
+        <v>43204</v>
       </c>
       <c r="K488" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="489">
       <c r="A489" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B489" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C489" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D489" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
+          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E489" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F489" s="1" t="inlineStr">
         <is>
-          <t>1708004056/RS/22012034566266 — nadeep nirman balkishuan joshi</t>
+          <t>1708004056/RS/22012034426622 — SBM SOCHALAY NIRMAN SAVANT SINGH YADAV</t>
         </is>
       </c>
       <c r="G489" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H489" s="2" t="n">
-        <v>0</v>
+        <v>12000</v>
       </c>
       <c r="I489" s="2" t="n">
-        <v>0</v>
+        <v>12020</v>
       </c>
       <c r="J489" s="3" t="n">
-        <v>44423</v>
-[...1 lines deleted...]
-      <c r="K489" s="3"/>
+        <v>43707</v>
+      </c>
+      <c r="K489" s="3" t="n">
+        <v>45093</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="490">
       <c r="A490" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B490" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C490" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D490" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
+          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E490" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F490" s="1" t="inlineStr">
         <is>
-          <t>1708004056/RS/22012034566270 — vyakyigat nadep nirman karya 5nag parshu rajppot hardayal balkishun santosh bagat rajpoot</t>
+          <t>1708004056/RS/22012034426623 — SBM SOCHALAY NIRMAN RAJESH PRAJAPATI</t>
         </is>
       </c>
       <c r="G490" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H490" s="2" t="n">
-        <v>0</v>
+        <v>12000</v>
       </c>
       <c r="I490" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J490" s="3" t="n">
-        <v>44423</v>
+        <v>43204</v>
       </c>
       <c r="K490" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="491">
       <c r="A491" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B491" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C491" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D491" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
+          <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex</t>
         </is>
       </c>
       <c r="E491" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Community Sanitary Complex</t>
         </is>
       </c>
       <c r="F491" s="1" t="inlineStr">
         <is>
-          <t>1708004056/RS/22012034566271 — vyakyigat nadep nirman karya 5nag mukesh rajppot bhaiyan ratiram motilal sitaram rajpoot</t>
+          <t>1708004056/RS/22012034497011 — SAMUDYAK SOCHALAY NIRMAN KARY PANCHYAT BHAWAN KE PASS</t>
         </is>
       </c>
       <c r="G491" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H491" s="2" t="n">
-        <v>0</v>
+        <v>44000</v>
       </c>
       <c r="I491" s="2" t="n">
-        <v>0</v>
+        <v>33114</v>
       </c>
       <c r="J491" s="3" t="n">
-        <v>44423</v>
-[...1 lines deleted...]
-      <c r="K491" s="3"/>
+        <v>44107</v>
+      </c>
+      <c r="K491" s="3" t="n">
+        <v>45681</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="492">
       <c r="A492" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B492" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C492" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D492" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E492" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F492" s="1" t="inlineStr">
         <is>
-          <t>1708004056/RS/22012034566272 — vyakyigat nadep nirman karya 5nag milan paramlal mohan adiwashi raju ghanshu adiwashi</t>
+          <t>1708004056/RS/22012034528814 — NALI NIRMAN KARY BHAGWANDAS KE MAKAN SE SAMUDYAK BHAWAN NALA  KI OR</t>
         </is>
       </c>
       <c r="G492" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H492" s="2" t="n">
-        <v>0</v>
+        <v>80000</v>
       </c>
       <c r="I492" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J492" s="3" t="n">
-        <v>44423</v>
+        <v>44300</v>
       </c>
       <c r="K492" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="493">
       <c r="A493" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B493" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C493" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D493" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
         </is>
       </c>
       <c r="E493" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F493" s="1" t="inlineStr">
         <is>
-          <t>1708004056/RS/22012034566273 — vyakyigat nadep nirman karya 7nag bhagwat kamlesh arjun bhagirath  bhupat ramkali hargovind rajpoot</t>
+          <t>1708004056/RS/22012034566266 — nadeep nirman balkishuan joshi</t>
         </is>
       </c>
       <c r="G493" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H493" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I493" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J493" s="3" t="n">
         <v>44423</v>
       </c>
       <c r="K493" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="494">
       <c r="A494" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B494" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C494" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D494" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Open/Covered Grey_Water for Comm / Repair and maintenance of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
         </is>
       </c>
       <c r="E494" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F494" s="1" t="inlineStr">
         <is>
-          <t>1708004056/RS/22012034604752 — NALI NIRMAN LAKHAPURWA BABULAL GHAR SE PANCHYAT BHAWAN KEE OOR G.P. CHHAPAR</t>
+          <t>1708004056/RS/22012034566270 — vyakyigat nadep nirman karya 5nag parshu rajppot hardayal balkishun santosh bagat rajpoot</t>
         </is>
       </c>
       <c r="G494" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H494" s="2" t="n">
-        <v>92000</v>
+        <v>0</v>
       </c>
       <c r="I494" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J494" s="3" t="n">
-        <v>44509</v>
+        <v>44423</v>
       </c>
       <c r="K494" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="495">
       <c r="A495" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B495" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C495" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Bharat Nirman Sewa Kendra</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D495" s="1" t="inlineStr">
         <is>
-          <t>New Construction / Construction of Gram Panchayat/Panchayat Bhavan Building for Community</t>
+          <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
         </is>
       </c>
       <c r="E495" s="1" t="inlineStr">
         <is>
-          <t>Constr of GP Bhawan</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F495" s="1" t="inlineStr">
         <is>
-          <t>1708004056/SK/9993647518 — Bharat Nirman Rajeev Gandhi Sewa Kendra,CHHAPAR</t>
+          <t>1708004056/RS/22012034566271 — vyakyigat nadep nirman karya 5nag mukesh rajppot bhaiyan ratiram motilal sitaram rajpoot</t>
         </is>
       </c>
       <c r="G495" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H495" s="2" t="n">
-        <v>1285000</v>
+        <v>0</v>
       </c>
       <c r="I495" s="2" t="n">
-        <v>958927.18</v>
+        <v>0</v>
       </c>
       <c r="J495" s="3" t="n">
-        <v>42172</v>
-[...3 lines deleted...]
-      </c>
+        <v>44423</v>
+      </c>
+      <c r="K495" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="496">
       <c r="A496" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B496" s="1" t="inlineStr">
         <is>
-          <t>2006-2007</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C496" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D496" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
         </is>
       </c>
       <c r="E496" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F496" s="1" t="inlineStr">
         <is>
-          <t>1708004056/WC/01 — कुंवरपुरा स्‍टापडेम काम काजवे सर्वे अनुसंधान संभाग</t>
+          <t>1708004056/RS/22012034566272 — vyakyigat nadep nirman karya 5nag milan paramlal mohan adiwashi raju ghanshu adiwashi</t>
         </is>
       </c>
       <c r="G496" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H496" s="2" t="n">
-        <v>2000000</v>
+        <v>0</v>
       </c>
       <c r="I496" s="2" t="n">
-        <v>1839974</v>
+        <v>0</v>
       </c>
       <c r="J496" s="3" t="n">
-        <v>38908</v>
-[...3 lines deleted...]
-      </c>
+        <v>44423</v>
+      </c>
+      <c r="K496" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="497">
       <c r="A497" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B497" s="1" t="inlineStr">
         <is>
-          <t>2006-2007</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C497" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D497" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
         </is>
       </c>
       <c r="E497" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F497" s="1" t="inlineStr">
         <is>
-          <t>1708004056/WC/016 — सिचाई कूप निर्माण बिहारी/पलुवा छापर</t>
+          <t>1708004056/RS/22012034566273 — vyakyigat nadep nirman karya 7nag bhagwat kamlesh arjun bhagirath  bhupat ramkali hargovind rajpoot</t>
         </is>
       </c>
       <c r="G497" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H497" s="2" t="n">
-        <v>99500</v>
+        <v>0</v>
       </c>
       <c r="I497" s="2" t="n">
-        <v>36600</v>
+        <v>0</v>
       </c>
       <c r="J497" s="3" t="n">
-        <v>39157</v>
-[...3 lines deleted...]
-      </c>
+        <v>44423</v>
+      </c>
+      <c r="K497" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="498">
       <c r="A498" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B498" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C498" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D498" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Repair &amp; maint of Open/Covered Grey_Water for Comm / Repair and maintenance of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E498" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F498" s="1" t="inlineStr">
         <is>
-          <t>1708004056/WC/02 — खेत तालाब निर्माण गोकुल /लच्‍छू अहिरवार छापर</t>
+          <t>1708004056/RS/22012034604752 — NALI NIRMAN LAKHAPURWA BABULAL GHAR SE PANCHYAT BHAWAN KEE OOR G.P. CHHAPAR</t>
         </is>
       </c>
       <c r="G498" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H498" s="2" t="n">
-        <v>32700</v>
+        <v>92000</v>
       </c>
       <c r="I498" s="2" t="n">
-        <v>11010</v>
+        <v>0</v>
       </c>
       <c r="J498" s="3" t="n">
-        <v>39243</v>
-[...3 lines deleted...]
-      </c>
+        <v>44509</v>
+      </c>
+      <c r="K498" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="499">
       <c r="A499" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B499" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C499" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Bharat Nirman Sewa Kendra</t>
         </is>
       </c>
       <c r="D499" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>New Construction / Construction of Gram Panchayat/Panchayat Bhavan Building for Community</t>
         </is>
       </c>
       <c r="E499" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Constr of GP Bhawan</t>
         </is>
       </c>
       <c r="F499" s="1" t="inlineStr">
         <is>
-          <t>1708004056/WC/021 — तालाब घाट निर्माण छापर</t>
+          <t>1708004056/SK/9993647518 — Bharat Nirman Rajeev Gandhi Sewa Kendra,CHHAPAR</t>
         </is>
       </c>
       <c r="G499" s="1" t="inlineStr">
         <is>
-          <t>Suspended</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H499" s="2" t="n">
-        <v>1753000</v>
+        <v>1285000</v>
       </c>
       <c r="I499" s="2" t="n">
-        <v>121560</v>
+        <v>958927.18</v>
       </c>
       <c r="J499" s="3" t="n">
-        <v>39224</v>
-[...1 lines deleted...]
-      <c r="K499" s="3"/>
+        <v>42172</v>
+      </c>
+      <c r="K499" s="3" t="n">
+        <v>42562</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="500">
       <c r="A500" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B500" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2006-2007</t>
         </is>
       </c>
       <c r="C500" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D500" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E500" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F500" s="1" t="inlineStr">
         <is>
-          <t>1708004056/WC/03 — कूप निर्माण कार्य कपिल धारा - गोकल/लछदू अहिरवार - छापर</t>
+          <t>1708004056/WC/01 — कुंवरपुरा स्‍टापडेम काम काजवे सर्वे अनुसंधान संभाग</t>
         </is>
       </c>
       <c r="G500" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H500" s="2" t="n">
-        <v>135000</v>
+        <v>2000000</v>
       </c>
       <c r="I500" s="2" t="n">
-        <v>93646</v>
+        <v>1839974</v>
       </c>
       <c r="J500" s="3" t="n">
-        <v>39451</v>
+        <v>38908</v>
       </c>
       <c r="K500" s="3" t="n">
-        <v>39081</v>
+        <v>42034</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="501">
       <c r="A501" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B501" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2006-2007</t>
         </is>
       </c>
       <c r="C501" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D501" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E501" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F501" s="1" t="inlineStr">
         <is>
-          <t>1708004056/WC/04 — कपिल धारा कूप निर्माण गडुआ/ भरोसा अहिरवार छापर</t>
+          <t>1708004056/WC/016 — सिचाई कूप निर्माण बिहारी/पलुवा छापर</t>
         </is>
       </c>
       <c r="G501" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H501" s="2" t="n">
         <v>99500</v>
       </c>
       <c r="I501" s="2" t="n">
-        <v>74966</v>
+        <v>36600</v>
       </c>
       <c r="J501" s="3" t="n">
-        <v>39223</v>
+        <v>39157</v>
       </c>
       <c r="K501" s="3" t="n">
         <v>39081</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="502">
       <c r="A502" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B502" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C502" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D502" s="1" t="inlineStr">
         <is>
-          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E502" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F502" s="1" t="inlineStr">
         <is>
-          <t>1708004056/WC/06 — सार्वजनिक कूप बगराजन मुहल्‍ला छापर</t>
+          <t>1708004056/WC/02 — खेत तालाब निर्माण गोकुल /लच्‍छू अहिरवार छापर</t>
         </is>
       </c>
       <c r="G502" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H502" s="2" t="n">
-        <v>218000</v>
+        <v>32700</v>
       </c>
       <c r="I502" s="2" t="n">
-        <v>137496</v>
+        <v>11010</v>
       </c>
       <c r="J502" s="3" t="n">
-        <v>39450</v>
+        <v>39243</v>
       </c>
       <c r="K502" s="3" t="n">
-        <v>42584</v>
+        <v>39918</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="503">
       <c r="A503" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B503" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C503" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D503" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E503" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F503" s="1" t="inlineStr">
         <is>
-          <t>1708004056/WC/069 — खेत तालाब निर्माण्‍ा भगवानदास /नंदू कोंदर छापर</t>
+          <t>1708004056/WC/021 — तालाब घाट निर्माण छापर</t>
         </is>
       </c>
       <c r="G503" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Suspended</t>
         </is>
       </c>
       <c r="H503" s="2" t="n">
-        <v>0</v>
+        <v>1753000</v>
       </c>
       <c r="I503" s="2" t="n">
-        <v>0</v>
+        <v>121560</v>
       </c>
       <c r="J503" s="3" t="n">
-        <v>42591</v>
-[...3 lines deleted...]
-      </c>
+        <v>39224</v>
+      </c>
+      <c r="K503" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="504">
       <c r="A504" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B504" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C504" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D504" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E504" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F504" s="1" t="inlineStr">
         <is>
-          <t>1708004056/WC/10 — कपिल धारा कूप निर्माण आनन्‍द सिह छापर</t>
+          <t>1708004056/WC/03 — कूप निर्माण कार्य कपिल धारा - गोकल/लछदू अहिरवार - छापर</t>
         </is>
       </c>
       <c r="G504" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H504" s="2" t="n">
         <v>135000</v>
       </c>
       <c r="I504" s="2" t="n">
-        <v>78872</v>
+        <v>93646</v>
       </c>
       <c r="J504" s="3" t="n">
         <v>39451</v>
       </c>
       <c r="K504" s="3" t="n">
-        <v>39309</v>
+        <v>39081</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="505">
       <c r="A505" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B505" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C505" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D505" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E505" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F505" s="1" t="inlineStr">
         <is>
-          <t>1708004056/WC/11 — सार्वजनिक पेयजल कूप निर्माण कार्य bsoranmohalla  छापर, छापर</t>
+          <t>1708004056/WC/04 — कपिल धारा कूप निर्माण गडुआ/ भरोसा अहिरवार छापर</t>
         </is>
       </c>
       <c r="G505" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H505" s="2" t="n">
-        <v>241000</v>
+        <v>99500</v>
       </c>
       <c r="I505" s="2" t="n">
-        <v>166228</v>
+        <v>74966</v>
       </c>
       <c r="J505" s="3" t="n">
-        <v>39673</v>
+        <v>39223</v>
       </c>
       <c r="K505" s="3" t="n">
-        <v>39377</v>
+        <v>39081</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="506">
       <c r="A506" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B506" s="1" t="inlineStr">
         <is>
-          <t>2006-2007</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C506" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D506" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E506" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F506" s="1" t="inlineStr">
         <is>
-          <t>1708004056/WC/12 — खेत तालाब निर्माण कार्य मनसुका / उदेता कोदंर छापर A.G.</t>
+          <t>1708004056/WC/06 — सार्वजनिक कूप बगराजन मुहल्‍ला छापर</t>
         </is>
       </c>
       <c r="G506" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H506" s="2" t="n">
-        <v>13080</v>
+        <v>218000</v>
       </c>
       <c r="I506" s="2" t="n">
-        <v>15520</v>
+        <v>137496</v>
       </c>
       <c r="J506" s="3" t="n">
-        <v>38949</v>
+        <v>39450</v>
       </c>
       <c r="K506" s="3" t="n">
-        <v>39918</v>
+        <v>42584</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="507">
       <c r="A507" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B507" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C507" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D507" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
         </is>
       </c>
       <c r="E507" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F507" s="1" t="inlineStr">
         <is>
-          <t>1708004056/WC/1438 — खेत तालाब गोरेलाल / धन्‍नी अहिरवार छापर</t>
+          <t>1708004056/WC/069 — खेत तालाब निर्माण्‍ा भगवानदास /नंदू कोंदर छापर</t>
         </is>
       </c>
       <c r="G507" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H507" s="2" t="n">
-        <v>32700</v>
+        <v>0</v>
       </c>
       <c r="I507" s="2" t="n">
-        <v>32240</v>
+        <v>0</v>
       </c>
       <c r="J507" s="3" t="n">
-        <v>39288</v>
+        <v>42591</v>
       </c>
       <c r="K507" s="3" t="n">
-        <v>39918</v>
+        <v>42591</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="508">
       <c r="A508" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B508" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C508" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D508" s="1" t="inlineStr">
         <is>
-          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E508" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F508" s="1" t="inlineStr">
         <is>
-          <t>1708004056/WC/15 — सार्वजनिक कूप निर्माण कुंवरपुरा - छापर</t>
+          <t>1708004056/WC/10 — कपिल धारा कूप निर्माण आनन्‍द सिह छापर</t>
         </is>
       </c>
       <c r="G508" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H508" s="2" t="n">
-        <v>306000</v>
+        <v>135000</v>
       </c>
       <c r="I508" s="2" t="n">
-        <v>32770</v>
+        <v>78872</v>
       </c>
       <c r="J508" s="3" t="n">
-        <v>39483</v>
+        <v>39451</v>
       </c>
       <c r="K508" s="3" t="n">
-        <v>42553</v>
+        <v>39309</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="509">
       <c r="A509" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B509" s="1" t="inlineStr">
         <is>
-          <t>2006-2007</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C509" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D509" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E509" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F509" s="1" t="inlineStr">
         <is>
-          <t>1708004056/WC/16 — खेत तालाब निर्माण कार्य अर्जुन / पिचका कौदंर  छापर A.G.</t>
+          <t>1708004056/WC/11 — सार्वजनिक पेयजल कूप निर्माण कार्य bsoranmohalla  छापर, छापर</t>
         </is>
       </c>
       <c r="G509" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H509" s="2" t="n">
-        <v>13080</v>
+        <v>241000</v>
       </c>
       <c r="I509" s="2" t="n">
-        <v>17400</v>
+        <v>166228</v>
       </c>
       <c r="J509" s="3" t="n">
-        <v>38971</v>
+        <v>39673</v>
       </c>
       <c r="K509" s="3" t="n">
-        <v>39918</v>
+        <v>39377</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="510">
       <c r="A510" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B510" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2006-2007</t>
         </is>
       </c>
       <c r="C510" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D510" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E510" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F510" s="1" t="inlineStr">
         <is>
-          <t>1708004056/WC/1625 — कपिल धारा कूप निर्माण कार्य rateram rajpot  छापर</t>
+          <t>1708004056/WC/12 — खेत तालाब निर्माण कार्य मनसुका / उदेता कोदंर छापर A.G.</t>
         </is>
       </c>
       <c r="G510" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H510" s="2" t="n">
-        <v>140000</v>
+        <v>13080</v>
       </c>
       <c r="I510" s="2" t="n">
-        <v>178475</v>
+        <v>15520</v>
       </c>
       <c r="J510" s="3" t="n">
-        <v>39499</v>
+        <v>38949</v>
       </c>
       <c r="K510" s="3" t="n">
-        <v>39407</v>
+        <v>39918</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="511">
       <c r="A511" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B511" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C511" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D511" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E511" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F511" s="1" t="inlineStr">
         <is>
-          <t>1708004056/WC/1626 — कपिल धारा कूप निर्माण कार्य munnaramnarayan sing  छापर</t>
+          <t>1708004056/WC/1438 — खेत तालाब गोरेलाल / धन्‍नी अहिरवार छापर</t>
         </is>
       </c>
       <c r="G511" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H511" s="2" t="n">
-        <v>140000</v>
+        <v>32700</v>
       </c>
       <c r="I511" s="2" t="n">
-        <v>234366</v>
+        <v>32240</v>
       </c>
       <c r="J511" s="3" t="n">
-        <v>39522</v>
+        <v>39288</v>
       </c>
       <c r="K511" s="3" t="n">
-        <v>39309</v>
+        <v>39918</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="512">
       <c r="A512" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B512" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C512" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D512" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E512" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F512" s="1" t="inlineStr">
         <is>
-          <t>1708004056/WC/1627 — कपिल धारा कूप निर्माण कार्य achey lalrajpot छापर</t>
+          <t>1708004056/WC/15 — सार्वजनिक कूप निर्माण कुंवरपुरा - छापर</t>
         </is>
       </c>
       <c r="G512" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H512" s="2" t="n">
-        <v>140000</v>
+        <v>306000</v>
       </c>
       <c r="I512" s="2" t="n">
-        <v>238916</v>
+        <v>32770</v>
       </c>
       <c r="J512" s="3" t="n">
-        <v>39532</v>
+        <v>39483</v>
       </c>
       <c r="K512" s="3" t="n">
-        <v>39462</v>
+        <v>42553</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="513">
       <c r="A513" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B513" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2006-2007</t>
         </is>
       </c>
       <c r="C513" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D513" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E513" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F513" s="1" t="inlineStr">
         <is>
-          <t>1708004056/WC/1628 — सार्वजनिक पेयजल कूप निर्माण कार्य athaimohalla छापर</t>
+          <t>1708004056/WC/16 — खेत तालाब निर्माण कार्य अर्जुन / पिचका कौदंर  छापर A.G.</t>
         </is>
       </c>
       <c r="G513" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H513" s="2" t="n">
-        <v>240000</v>
+        <v>13080</v>
       </c>
       <c r="I513" s="2" t="n">
-        <v>159008</v>
+        <v>17400</v>
       </c>
       <c r="J513" s="3" t="n">
-        <v>39532</v>
+        <v>38971</v>
       </c>
       <c r="K513" s="3" t="n">
-        <v>39081</v>
+        <v>39918</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="514">
       <c r="A514" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B514" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C514" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D514" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E514" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F514" s="1" t="inlineStr">
         <is>
-          <t>1708004056/WC/1631 — कपिल धारा कूप निर्माण कार्य ratebai rajpot छापर</t>
+          <t>1708004056/WC/1625 — कपिल धारा कूप निर्माण कार्य rateram rajpot  छापर</t>
         </is>
       </c>
       <c r="G514" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H514" s="2" t="n">
         <v>140000</v>
       </c>
       <c r="I514" s="2" t="n">
-        <v>80641.8</v>
+        <v>178475</v>
       </c>
       <c r="J514" s="3" t="n">
-        <v>39600</v>
+        <v>39499</v>
       </c>
       <c r="K514" s="3" t="n">
         <v>39407</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="515">
       <c r="A515" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B515" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C515" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D515" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E515" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F515" s="1" t="inlineStr">
         <is>
-          <t>1708004056/WC/1664 — खेत तालाब निर्माण कार्य हीरासेटी  कौदंर छापर</t>
+          <t>1708004056/WC/1626 — कपिल धारा कूप निर्माण कार्य munnaramnarayan sing  छापर</t>
         </is>
       </c>
       <c r="G515" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H515" s="2" t="n">
-        <v>32700</v>
+        <v>140000</v>
       </c>
       <c r="I515" s="2" t="n">
-        <v>26498</v>
+        <v>234366</v>
       </c>
       <c r="J515" s="3" t="n">
-        <v>39243</v>
+        <v>39522</v>
       </c>
       <c r="K515" s="3" t="n">
-        <v>39918</v>
+        <v>39309</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="516">
       <c r="A516" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B516" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C516" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D516" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E516" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F516" s="1" t="inlineStr">
         <is>
-          <t>1708004056/WC/1665 — खेत तालाब निर्माण कार्य सुकला उदेता  कौदंर छापर</t>
+          <t>1708004056/WC/1627 — कपिल धारा कूप निर्माण कार्य achey lalrajpot छापर</t>
         </is>
       </c>
       <c r="G516" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H516" s="2" t="n">
-        <v>32700</v>
+        <v>140000</v>
       </c>
       <c r="I516" s="2" t="n">
-        <v>32734</v>
+        <v>238916</v>
       </c>
       <c r="J516" s="3" t="n">
-        <v>39227</v>
+        <v>39532</v>
       </c>
       <c r="K516" s="3" t="n">
-        <v>39918</v>
+        <v>39462</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="517">
       <c r="A517" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B517" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C517" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D517" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E517" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F517" s="1" t="inlineStr">
         <is>
-          <t>1708004056/WC/1666 — खेत तालाब निर्माण कार्य पर्वतवा/हरजुवा कौदंर छापर</t>
+          <t>1708004056/WC/1628 — सार्वजनिक पेयजल कूप निर्माण कार्य athaimohalla छापर</t>
         </is>
       </c>
       <c r="G517" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H517" s="2" t="n">
-        <v>32700</v>
+        <v>240000</v>
       </c>
       <c r="I517" s="2" t="n">
-        <v>32880</v>
+        <v>159008</v>
       </c>
       <c r="J517" s="3" t="n">
-        <v>39214</v>
+        <v>39532</v>
       </c>
       <c r="K517" s="3" t="n">
-        <v>39918</v>
+        <v>39081</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="518">
       <c r="A518" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B518" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C518" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D518" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E518" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F518" s="1" t="inlineStr">
         <is>
-          <t>1708004056/WC/1673 — KHET TALAB BASIYA /KISHORA AHIRWAR</t>
+          <t>1708004056/WC/1631 — कपिल धारा कूप निर्माण कार्य ratebai rajpot छापर</t>
         </is>
       </c>
       <c r="G518" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H518" s="2" t="n">
-        <v>33000</v>
+        <v>140000</v>
       </c>
       <c r="I518" s="2" t="n">
-        <v>34577</v>
+        <v>80641.8</v>
       </c>
       <c r="J518" s="3" t="n">
-        <v>39274</v>
+        <v>39600</v>
       </c>
       <c r="K518" s="3" t="n">
-        <v>39918</v>
+        <v>39407</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="519">
       <c r="A519" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B519" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C519" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D519" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E519" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F519" s="1" t="inlineStr">
         <is>
-          <t>1708004056/WC/1675 — KHET TALAB NIMAD MIJAJI / SETTDHI KONDAR CHHAPAR</t>
+          <t>1708004056/WC/1664 — खेत तालाब निर्माण कार्य हीरासेटी  कौदंर छापर</t>
         </is>
       </c>
       <c r="G519" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H519" s="2" t="n">
-        <v>33080</v>
+        <v>32700</v>
       </c>
       <c r="I519" s="2" t="n">
-        <v>33100</v>
+        <v>26498</v>
       </c>
       <c r="J519" s="3" t="n">
-        <v>39198</v>
+        <v>39243</v>
       </c>
       <c r="K519" s="3" t="n">
         <v>39918</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="520">
       <c r="A520" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B520" s="1" t="inlineStr">
         <is>
-          <t>2006-2007</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C520" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D520" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E520" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F520" s="1" t="inlineStr">
         <is>
-          <t>1708004056/WC/18 — खेत तालाब निर्माण कार्य मुन्‍ना लाल / धनुवा कुम्‍हार छापर A.G.</t>
+          <t>1708004056/WC/1665 — खेत तालाब निर्माण कार्य सुकला उदेता  कौदंर छापर</t>
         </is>
       </c>
       <c r="G520" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H520" s="2" t="n">
-        <v>13080</v>
+        <v>32700</v>
       </c>
       <c r="I520" s="2" t="n">
-        <v>19370</v>
+        <v>32734</v>
       </c>
       <c r="J520" s="3" t="n">
-        <v>38963</v>
+        <v>39227</v>
       </c>
       <c r="K520" s="3" t="n">
         <v>39918</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="521">
       <c r="A521" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B521" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C521" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D521" s="1" t="inlineStr">
         <is>
-          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E521" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F521" s="1" t="inlineStr">
         <is>
-          <t>1708004056/WC/1827 — sichai koop babu lal prajapati</t>
+          <t>1708004056/WC/1666 — खेत तालाब निर्माण कार्य पर्वतवा/हरजुवा कौदंर छापर</t>
         </is>
       </c>
       <c r="G521" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H521" s="2" t="n">
-        <v>180000</v>
+        <v>32700</v>
       </c>
       <c r="I521" s="2" t="n">
-        <v>9180</v>
+        <v>32880</v>
       </c>
       <c r="J521" s="3" t="n">
-        <v>40164</v>
+        <v>39214</v>
       </c>
       <c r="K521" s="3" t="n">
-        <v>42584</v>
+        <v>39918</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="522">
       <c r="A522" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B522" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C522" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D522" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E522" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F522" s="1" t="inlineStr">
         <is>
-          <t>1708004056/WC/1828 — sichai koop nrapat singh yadav  chhapar</t>
+          <t>1708004056/WC/1673 — KHET TALAB BASIYA /KISHORA AHIRWAR</t>
         </is>
       </c>
       <c r="G522" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H522" s="2" t="n">
-        <v>180000</v>
+        <v>33000</v>
       </c>
       <c r="I522" s="2" t="n">
-        <v>245875</v>
+        <v>34577</v>
       </c>
       <c r="J522" s="3" t="n">
-        <v>40217</v>
+        <v>39274</v>
       </c>
       <c r="K522" s="3" t="n">
-        <v>40078</v>
+        <v>39918</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="523">
       <c r="A523" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B523" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C523" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D523" s="1" t="inlineStr">
         <is>
-          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E523" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F523" s="1" t="inlineStr">
         <is>
-          <t>1708004056/WC/1829 — sichai koop hardev/ pooran singh yadav</t>
+          <t>1708004056/WC/1675 — KHET TALAB NIMAD MIJAJI / SETTDHI KONDAR CHHAPAR</t>
         </is>
       </c>
       <c r="G523" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H523" s="2" t="n">
-        <v>180000</v>
+        <v>33080</v>
       </c>
       <c r="I523" s="2" t="n">
-        <v>11050.92</v>
+        <v>33100</v>
       </c>
       <c r="J523" s="3" t="n">
-        <v>40168</v>
+        <v>39198</v>
       </c>
       <c r="K523" s="3" t="n">
-        <v>42584</v>
+        <v>39918</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="524">
       <c r="A524" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B524" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2006-2007</t>
         </is>
       </c>
       <c r="C524" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D524" s="1" t="inlineStr">
         <is>
-          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E524" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F524" s="1" t="inlineStr">
         <is>
-          <t>1708004056/WC/1830 — sichai koop pyare lal prajapati</t>
+          <t>1708004056/WC/18 — खेत तालाब निर्माण कार्य मुन्‍ना लाल / धनुवा कुम्‍हार छापर A.G.</t>
         </is>
       </c>
       <c r="G524" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H524" s="2" t="n">
-        <v>180000</v>
+        <v>13080</v>
       </c>
       <c r="I524" s="2" t="n">
-        <v>8880</v>
+        <v>19370</v>
       </c>
       <c r="J524" s="3" t="n">
-        <v>40163</v>
+        <v>38963</v>
       </c>
       <c r="K524" s="3" t="n">
-        <v>42584</v>
+        <v>39918</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="525">
       <c r="A525" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B525" s="1" t="inlineStr">
         <is>
           <t>2009-2010</t>
         </is>
       </c>
       <c r="C525" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D525" s="1" t="inlineStr">
         <is>
           <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E525" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F525" s="1" t="inlineStr">
         <is>
-          <t>1708004056/WC/1831 — sichai koop mukhiya prajapati chhapar</t>
+          <t>1708004056/WC/1827 — sichai koop babu lal prajapati</t>
         </is>
       </c>
       <c r="G525" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H525" s="2" t="n">
         <v>180000</v>
       </c>
       <c r="I525" s="2" t="n">
-        <v>7644</v>
+        <v>9180</v>
       </c>
       <c r="J525" s="3" t="n">
-        <v>40163</v>
+        <v>40164</v>
       </c>
       <c r="K525" s="3" t="n">
-        <v>42642</v>
+        <v>42584</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="526">
       <c r="A526" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B526" s="1" t="inlineStr">
         <is>
           <t>2009-2010</t>
         </is>
       </c>
       <c r="C526" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D526" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E526" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F526" s="1" t="inlineStr">
         <is>
-          <t>1708004056/WC/1832 — कपिल धारा कूप शैलेन्‍द्र सिहं यादव निमार्ण छापर</t>
+          <t>1708004056/WC/1828 — sichai koop nrapat singh yadav  chhapar</t>
         </is>
       </c>
       <c r="G526" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H526" s="2" t="n">
         <v>180000</v>
       </c>
       <c r="I526" s="2" t="n">
-        <v>140772</v>
+        <v>245875</v>
       </c>
       <c r="J526" s="3" t="n">
-        <v>40184</v>
+        <v>40217</v>
       </c>
       <c r="K526" s="3" t="n">
         <v>40078</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="527">
       <c r="A527" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B527" s="1" t="inlineStr">
         <is>
           <t>2009-2010</t>
         </is>
       </c>
       <c r="C527" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D527" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E527" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F527" s="1" t="inlineStr">
         <is>
-          <t>1708004056/WC/1837 — कपिल धारा कूप निर्माण भईयन राजपूत छापर</t>
+          <t>1708004056/WC/1829 — sichai koop hardev/ pooran singh yadav</t>
         </is>
       </c>
       <c r="G527" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H527" s="2" t="n">
         <v>180000</v>
       </c>
       <c r="I527" s="2" t="n">
-        <v>232493</v>
+        <v>11050.92</v>
       </c>
       <c r="J527" s="3" t="n">
-        <v>40161</v>
+        <v>40168</v>
       </c>
       <c r="K527" s="3" t="n">
-        <v>40745</v>
+        <v>42584</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="528">
       <c r="A528" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B528" s="1" t="inlineStr">
         <is>
-          <t>2006-2007</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C528" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D528" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E528" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F528" s="1" t="inlineStr">
         <is>
-          <t>1708004056/WC/20 — रामलाल के खेत में खेत तालाब निर्माण कार्य छापर A.G.</t>
+          <t>1708004056/WC/1830 — sichai koop pyare lal prajapati</t>
         </is>
       </c>
       <c r="G528" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H528" s="2" t="n">
-        <v>13080</v>
+        <v>180000</v>
       </c>
       <c r="I528" s="2" t="n">
-        <v>30434</v>
+        <v>8880</v>
       </c>
       <c r="J528" s="3" t="n">
-        <v>39037</v>
+        <v>40163</v>
       </c>
       <c r="K528" s="3" t="n">
-        <v>39462</v>
+        <v>42584</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="529">
       <c r="A529" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B529" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C529" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D529" s="1" t="inlineStr">
         <is>
           <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E529" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F529" s="1" t="inlineStr">
         <is>
-          <t>1708004056/WC/2074 — सार्वजनिक कूप candeliy पुरवा छापर</t>
+          <t>1708004056/WC/1831 — sichai koop mukhiya prajapati chhapar</t>
         </is>
       </c>
       <c r="G529" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H529" s="2" t="n">
-        <v>306000</v>
+        <v>180000</v>
       </c>
       <c r="I529" s="2" t="n">
-        <v>310364</v>
+        <v>7644</v>
       </c>
       <c r="J529" s="3" t="n">
-        <v>40299</v>
+        <v>40163</v>
       </c>
       <c r="K529" s="3" t="n">
-        <v>42354</v>
+        <v>42642</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="530">
       <c r="A530" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B530" s="1" t="inlineStr">
         <is>
-          <t>2006-2007</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C530" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D530" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E530" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F530" s="1" t="inlineStr">
         <is>
-          <t>1708004056/WC/21 — खेत तालाब निर्माण कल्‍ला/बंदरा अहिरवार छापर</t>
+          <t>1708004056/WC/1832 — कपिल धारा कूप शैलेन्‍द्र सिहं यादव निमार्ण छापर</t>
         </is>
       </c>
       <c r="G530" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H530" s="2" t="n">
-        <v>32700</v>
+        <v>180000</v>
       </c>
       <c r="I530" s="2" t="n">
-        <v>32875</v>
+        <v>140772</v>
       </c>
       <c r="J530" s="3" t="n">
-        <v>38938</v>
+        <v>40184</v>
       </c>
       <c r="K530" s="3" t="n">
-        <v>39918</v>
+        <v>40078</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="531">
       <c r="A531" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B531" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C531" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D531" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E531" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F531" s="1" t="inlineStr">
         <is>
-          <t>1708004056/WC/2130 — सार्वजनिक कूप मडनपुरा छापर</t>
+          <t>1708004056/WC/1837 — कपिल धारा कूप निर्माण भईयन राजपूत छापर</t>
         </is>
       </c>
       <c r="G531" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H531" s="2" t="n">
-        <v>306000</v>
+        <v>180000</v>
       </c>
       <c r="I531" s="2" t="n">
-        <v>300418.71</v>
+        <v>232493</v>
       </c>
       <c r="J531" s="3" t="n">
-        <v>40589</v>
+        <v>40161</v>
       </c>
       <c r="K531" s="3" t="n">
-        <v>41136</v>
+        <v>40745</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="532">
       <c r="A532" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B532" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2006-2007</t>
         </is>
       </c>
       <c r="C532" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D532" s="1" t="inlineStr">
         <is>
-          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E532" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F532" s="1" t="inlineStr">
         <is>
-          <t>1708004056/WC/2177 — सार्वजनिक कूप निर्माण कुंवरपुरा Basti छापर</t>
+          <t>1708004056/WC/20 — रामलाल के खेत में खेत तालाब निर्माण कार्य छापर A.G.</t>
         </is>
       </c>
       <c r="G532" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H532" s="2" t="n">
-        <v>380000</v>
+        <v>13080</v>
       </c>
       <c r="I532" s="2" t="n">
-        <v>353950.4</v>
+        <v>30434</v>
       </c>
       <c r="J532" s="3" t="n">
-        <v>41010</v>
+        <v>39037</v>
       </c>
       <c r="K532" s="3" t="n">
-        <v>42354</v>
+        <v>39462</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="533">
       <c r="A533" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B533" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C533" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D533" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
+          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E533" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F533" s="1" t="inlineStr">
         <is>
-          <t>1708004056/WC/22012034383505 — नवीन तालाब निर्माण कार्य छापर</t>
+          <t>1708004056/WC/2074 — सार्वजनिक कूप candeliy पुरवा छापर</t>
         </is>
       </c>
       <c r="G533" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H533" s="2" t="n">
-        <v>0</v>
+        <v>306000</v>
       </c>
       <c r="I533" s="2" t="n">
-        <v>0</v>
+        <v>310364</v>
       </c>
       <c r="J533" s="3" t="n">
-        <v>43010</v>
-[...1 lines deleted...]
-      <c r="K533" s="3"/>
+        <v>40299</v>
+      </c>
+      <c r="K533" s="3" t="n">
+        <v>42354</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="534">
       <c r="A534" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B534" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2006-2007</t>
         </is>
       </c>
       <c r="C534" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D534" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E534" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F534" s="1" t="inlineStr">
         <is>
-          <t>1708004056/WC/22012034383507 — तालाब गहरीकरण कार्य छापर</t>
+          <t>1708004056/WC/21 — खेत तालाब निर्माण कल्‍ला/बंदरा अहिरवार छापर</t>
         </is>
       </c>
       <c r="G534" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H534" s="2" t="n">
-        <v>0</v>
+        <v>32700</v>
       </c>
       <c r="I534" s="2" t="n">
-        <v>0</v>
+        <v>32875</v>
       </c>
       <c r="J534" s="3" t="n">
-        <v>43010</v>
-[...1 lines deleted...]
-      <c r="K534" s="3"/>
+        <v>38938</v>
+      </c>
+      <c r="K534" s="3" t="n">
+        <v>39918</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="535">
       <c r="A535" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B535" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C535" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D535" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E535" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F535" s="1" t="inlineStr">
         <is>
-          <t>1708004056/WC/22012034426971 — SARVJANIK KOOP NIRMAN KARY KETHIPURA CHHAPAR</t>
+          <t>1708004056/WC/2130 — सार्वजनिक कूप मडनपुरा छापर</t>
         </is>
       </c>
       <c r="G535" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H535" s="2" t="n">
-        <v>535000</v>
+        <v>306000</v>
       </c>
       <c r="I535" s="2" t="n">
-        <v>0</v>
+        <v>300418.71</v>
       </c>
       <c r="J535" s="3" t="n">
-        <v>43535</v>
-[...1 lines deleted...]
-      <c r="K535" s="3"/>
+        <v>40589</v>
+      </c>
+      <c r="K535" s="3" t="n">
+        <v>41136</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="536">
       <c r="A536" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B536" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C536" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D536" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E536" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F536" s="1" t="inlineStr">
         <is>
-          <t>1708004056/WC/22012034426973 — SARVJANIK KOOP NIRMAN KARY PATHWAPURWA CHHAPAR</t>
+          <t>1708004056/WC/2177 — सार्वजनिक कूप निर्माण कुंवरपुरा Basti छापर</t>
         </is>
       </c>
       <c r="G536" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H536" s="2" t="n">
-        <v>535000</v>
+        <v>380000</v>
       </c>
       <c r="I536" s="2" t="n">
-        <v>0</v>
+        <v>353950.4</v>
       </c>
       <c r="J536" s="3" t="n">
-        <v>43534</v>
-[...1 lines deleted...]
-      <c r="K536" s="3"/>
+        <v>41010</v>
+      </c>
+      <c r="K536" s="3" t="n">
+        <v>42354</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="537">
       <c r="A537" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B537" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C537" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D537" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
         </is>
       </c>
       <c r="E537" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F537" s="1" t="inlineStr">
         <is>
-          <t>1708004056/WC/22012034501015 — KHET TALAB NIRMAN KARY RAMMILAN AHIRWAR</t>
+          <t>1708004056/WC/22012034383505 — नवीन तालाब निर्माण कार्य छापर</t>
         </is>
       </c>
       <c r="G537" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H537" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I537" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J537" s="3" t="n">
-        <v>43692</v>
+        <v>43010</v>
       </c>
       <c r="K537" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="538">
       <c r="A538" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B538" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C538" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D538" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
         </is>
       </c>
       <c r="E538" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F538" s="1" t="inlineStr">
         <is>
-          <t>1708004056/WC/22012034501146 — KHET TALAB NIRMAN KARY MOHAN LODHI</t>
+          <t>1708004056/WC/22012034383507 — तालाब गहरीकरण कार्य छापर</t>
         </is>
       </c>
       <c r="G538" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H538" s="2" t="n">
-        <v>310386.65</v>
+        <v>0</v>
       </c>
       <c r="I538" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J538" s="3" t="n">
-        <v>43692</v>
+        <v>43010</v>
       </c>
       <c r="K538" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="539">
       <c r="A539" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B539" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C539" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D539" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
         </is>
       </c>
       <c r="E539" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F539" s="1" t="inlineStr">
         <is>
-          <t>1708004056/WC/22012034501877 — KHET TALAB NIRMAN KARY DEER SINGH S/O GANGA PRASAD YADAV</t>
+          <t>1708004056/WC/22012034426971 — SARVJANIK KOOP NIRMAN KARY KETHIPURA CHHAPAR</t>
         </is>
       </c>
       <c r="G539" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H539" s="2" t="n">
-        <v>310386.65</v>
+        <v>535000</v>
       </c>
       <c r="I539" s="2" t="n">
-        <v>104680</v>
+        <v>0</v>
       </c>
       <c r="J539" s="3" t="n">
-        <v>43875</v>
-[...3 lines deleted...]
-      </c>
+        <v>43535</v>
+      </c>
+      <c r="K539" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="540">
       <c r="A540" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B540" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C540" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D540" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
         </is>
       </c>
       <c r="E540" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F540" s="1" t="inlineStr">
         <is>
-          <t>1708004056/WC/22012034501878 — KHET TALAB NIRMAN KARY BABULAL S/O RAMDAYAL RAJPOOT</t>
+          <t>1708004056/WC/22012034426973 — SARVJANIK KOOP NIRMAN KARY PATHWAPURWA CHHAPAR</t>
         </is>
       </c>
       <c r="G540" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H540" s="2" t="n">
-        <v>0</v>
+        <v>535000</v>
       </c>
       <c r="I540" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J540" s="3" t="n">
-        <v>43692</v>
+        <v>43534</v>
       </c>
       <c r="K540" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="541">
       <c r="A541" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B541" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C541" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D541" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E541" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F541" s="1" t="inlineStr">
         <is>
-          <t>1708004056/WC/22012034501881 — KHET TALAB NIRMAN KARY SANTOSH S/O PURAN SINGH YADAV</t>
+          <t>1708004056/WC/22012034501015 — KHET TALAB NIRMAN KARY RAMMILAN AHIRWAR</t>
         </is>
       </c>
       <c r="G541" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H541" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I541" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J541" s="3" t="n">
         <v>43692</v>
       </c>
       <c r="K541" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="542">
       <c r="A542" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B542" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C542" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D542" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E542" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F542" s="1" t="inlineStr">
         <is>
-          <t>1708004056/WC/22012034501883 — KHET TALAB NIRMAN KARY PURAN SINGH S/O NATTHU SINGH YADAV</t>
+          <t>1708004056/WC/22012034501146 — KHET TALAB NIRMAN KARY MOHAN LODHI</t>
         </is>
       </c>
       <c r="G542" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H542" s="2" t="n">
-        <v>0</v>
+        <v>310386.65</v>
       </c>
       <c r="I542" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J542" s="3" t="n">
         <v>43692</v>
       </c>
       <c r="K542" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="543">
       <c r="A543" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B543" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C543" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D543" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E543" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F543" s="1" t="inlineStr">
         <is>
-          <t>1708004056/WC/22012034501884 — KHET TALAB NIRMAN KARY JAHAR SINGH S/O PURAN SINGH YADAV</t>
+          <t>1708004056/WC/22012034501877 — KHET TALAB NIRMAN KARY DEER SINGH S/O GANGA PRASAD YADAV</t>
         </is>
       </c>
       <c r="G543" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H543" s="2" t="n">
-        <v>0</v>
+        <v>310386.65</v>
       </c>
       <c r="I543" s="2" t="n">
-        <v>0</v>
+        <v>104680</v>
       </c>
       <c r="J543" s="3" t="n">
-        <v>43692</v>
-[...1 lines deleted...]
-      <c r="K543" s="3"/>
+        <v>43875</v>
+      </c>
+      <c r="K543" s="3" t="n">
+        <v>45602</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="544">
       <c r="A544" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B544" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C544" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D544" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E544" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F544" s="1" t="inlineStr">
         <is>
-          <t>1708004056/WC/22012034501885 — KHET TALAB NIRMAN KARY HARDEV S/O PURAN SINGH YADAV</t>
+          <t>1708004056/WC/22012034501878 — KHET TALAB NIRMAN KARY BABULAL S/O RAMDAYAL RAJPOOT</t>
         </is>
       </c>
       <c r="G544" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H544" s="2" t="n">
-        <v>310386.65</v>
+        <v>0</v>
       </c>
       <c r="I544" s="2" t="n">
-        <v>180313</v>
+        <v>0</v>
       </c>
       <c r="J544" s="3" t="n">
-        <v>43896</v>
-[...3 lines deleted...]
-      </c>
+        <v>43692</v>
+      </c>
+      <c r="K544" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="545">
       <c r="A545" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B545" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C545" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D545" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E545" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F545" s="1" t="inlineStr">
         <is>
-          <t>1708004056/WC/22012034502309 — KHET TALAB NIRMAN KARY PARVATI YADAV</t>
+          <t>1708004056/WC/22012034501881 — KHET TALAB NIRMAN KARY SANTOSH S/O PURAN SINGH YADAV</t>
         </is>
       </c>
       <c r="G545" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H545" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I545" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J545" s="3" t="n">
-        <v>43740</v>
+        <v>43692</v>
       </c>
       <c r="K545" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="546">
       <c r="A546" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B546" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C546" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D546" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E546" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F546" s="1" t="inlineStr">
         <is>
-          <t>1708004056/WC/22012034502310 — KHET TALAB NIRMAN KARY PYARELAL RAJPOOT S/O NANNE RAJPOOT</t>
+          <t>1708004056/WC/22012034501883 — KHET TALAB NIRMAN KARY PURAN SINGH S/O NATTHU SINGH YADAV</t>
         </is>
       </c>
       <c r="G546" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H546" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I546" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J546" s="3" t="n">
-        <v>43740</v>
+        <v>43692</v>
       </c>
       <c r="K546" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="547">
       <c r="A547" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B547" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C547" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D547" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E547" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F547" s="1" t="inlineStr">
         <is>
-          <t>1708004056/WC/22012034508747 — KHET TALAB NIRMAN KARY BARJOR SINGH S/O BHUJBAL SINGH</t>
+          <t>1708004056/WC/22012034501884 — KHET TALAB NIRMAN KARY JAHAR SINGH S/O PURAN SINGH YADAV</t>
         </is>
       </c>
       <c r="G547" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H547" s="2" t="n">
-        <v>310386.65</v>
+        <v>0</v>
       </c>
       <c r="I547" s="2" t="n">
-        <v>181740</v>
+        <v>0</v>
       </c>
       <c r="J547" s="3" t="n">
-        <v>43896</v>
-[...3 lines deleted...]
-      </c>
+        <v>43692</v>
+      </c>
+      <c r="K547" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="548">
       <c r="A548" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B548" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C548" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D548" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E548" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F548" s="1" t="inlineStr">
         <is>
-          <t>1708004056/WC/22012034508748 — KHET TALAB NIRMAN KARY SUDAMA YADAV W/O SHIVRAJ SINGH</t>
+          <t>1708004056/WC/22012034501885 — KHET TALAB NIRMAN KARY HARDEV S/O PURAN SINGH YADAV</t>
         </is>
       </c>
       <c r="G548" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H548" s="2" t="n">
         <v>310386.65</v>
       </c>
       <c r="I548" s="2" t="n">
-        <v>0</v>
+        <v>180313</v>
       </c>
       <c r="J548" s="3" t="n">
-        <v>43740</v>
-[...1 lines deleted...]
-      <c r="K548" s="3"/>
+        <v>43896</v>
+      </c>
+      <c r="K548" s="3" t="n">
+        <v>46141</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="549">
       <c r="A549" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B549" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C549" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D549" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E549" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F549" s="1" t="inlineStr">
         <is>
-          <t>1708004056/WC/22012034511875 — KHET TALAB NIRMAN KARY PARVATA ADIWASI</t>
+          <t>1708004056/WC/22012034502309 — KHET TALAB NIRMAN KARY PARVATI YADAV</t>
         </is>
       </c>
       <c r="G549" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H549" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I549" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J549" s="3" t="n">
         <v>43740</v>
       </c>
       <c r="K549" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="550">
       <c r="A550" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B550" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C550" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D550" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E550" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F550" s="1" t="inlineStr">
         <is>
-          <t>1708004056/WC/22012034518227 — KHET TALAB NIRMAN KARY SHEELA KODAR W/O MOHAN KODAR</t>
+          <t>1708004056/WC/22012034502310 — KHET TALAB NIRMAN KARY PYARELAL RAJPOOT S/O NANNE RAJPOOT</t>
         </is>
       </c>
       <c r="G550" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H550" s="2" t="n">
-        <v>310386.65</v>
+        <v>0</v>
       </c>
       <c r="I550" s="2" t="n">
-        <v>114865</v>
+        <v>0</v>
       </c>
       <c r="J550" s="3" t="n">
-        <v>43892</v>
-[...3 lines deleted...]
-      </c>
+        <v>43740</v>
+      </c>
+      <c r="K550" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="551">
       <c r="A551" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B551" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C551" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D551" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E551" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F551" s="1" t="inlineStr">
         <is>
-          <t>1708004056/WC/22012034528739 — KHET TALAB NIRMAN KARYA SARMAN RAIKWAR S/O GULLI RAIKWAR</t>
+          <t>1708004056/WC/22012034508747 — KHET TALAB NIRMAN KARY BARJOR SINGH S/O BHUJBAL SINGH</t>
         </is>
       </c>
       <c r="G551" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H551" s="2" t="n">
         <v>310386.65</v>
       </c>
       <c r="I551" s="2" t="n">
-        <v>207726</v>
+        <v>181740</v>
       </c>
       <c r="J551" s="3" t="n">
-        <v>44630</v>
+        <v>43896</v>
       </c>
       <c r="K551" s="3" t="n">
-        <v>45591</v>
+        <v>45545</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="552">
       <c r="A552" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B552" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C552" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D552" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E552" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F552" s="1" t="inlineStr">
         <is>
-          <t>1708004056/WC/22012034528741 — KHET TALAB NIRMAN KARYA PRABHA  YADAV W/O ANANT YADAV</t>
+          <t>1708004056/WC/22012034508748 — KHET TALAB NIRMAN KARY SUDAMA YADAV W/O SHIVRAJ SINGH</t>
         </is>
       </c>
       <c r="G552" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H552" s="2" t="n">
         <v>310386.65</v>
       </c>
       <c r="I552" s="2" t="n">
-        <v>241989</v>
+        <v>0</v>
       </c>
       <c r="J552" s="3" t="n">
-        <v>44630</v>
-[...3 lines deleted...]
-      </c>
+        <v>43740</v>
+      </c>
+      <c r="K552" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="553">
       <c r="A553" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B553" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C553" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D553" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Fisheries Ponds for Comm / Repair and maintenance of Fisheries Ponds for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E553" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F553" s="1" t="inlineStr">
         <is>
-          <t>1708004056/WC/22012034642184 — KHET TALAB NIRMAN KARY KARAN SINGH BUNDELA</t>
+          <t>1708004056/WC/22012034511875 — KHET TALAB NIRMAN KARY PARVATA ADIWASI</t>
         </is>
       </c>
       <c r="G553" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H553" s="2" t="n">
-        <v>337715.44</v>
+        <v>0</v>
       </c>
       <c r="I553" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J553" s="3" t="n">
-        <v>44289</v>
+        <v>43740</v>
       </c>
       <c r="K553" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="554">
       <c r="A554" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B554" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C554" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D554" s="1" t="inlineStr">
         <is>
-          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E554" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F554" s="1" t="inlineStr">
         <is>
-          <t>1708004056/WC/22012034996030 — CONTOUR TRENCH NIRMAN KARYA LAL KAKORIYAN TORIYA CHHAPAR</t>
+          <t>1708004056/WC/22012034518227 — KHET TALAB NIRMAN KARY SHEELA KODAR W/O MOHAN KODAR</t>
         </is>
       </c>
       <c r="G554" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H554" s="2" t="n">
-        <v>238450.64</v>
+        <v>310386.65</v>
       </c>
       <c r="I554" s="2" t="n">
-        <v>2448</v>
+        <v>114865</v>
       </c>
       <c r="J554" s="3" t="n">
-        <v>44891</v>
-[...1 lines deleted...]
-      <c r="K554" s="3"/>
+        <v>43892</v>
+      </c>
+      <c r="K554" s="3" t="n">
+        <v>44583</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="555">
       <c r="A555" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B555" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C555" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D555" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E555" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F555" s="1" t="inlineStr">
         <is>
-          <t>1708004056/WC/22012035003219 — AMRAT SAROVAR TALAB NIRMAN KARYA MATAR HAR CHANDELIPURWA</t>
+          <t>1708004056/WC/22012034528739 — KHET TALAB NIRMAN KARYA SARMAN RAIKWAR S/O GULLI RAIKWAR</t>
         </is>
       </c>
       <c r="G555" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H555" s="2" t="n">
-        <v>0</v>
+        <v>310386.65</v>
       </c>
       <c r="I555" s="2" t="n">
-        <v>0</v>
+        <v>207726</v>
       </c>
       <c r="J555" s="3" t="n">
-        <v>44789</v>
-[...1 lines deleted...]
-      <c r="K555" s="3"/>
+        <v>44630</v>
+      </c>
+      <c r="K555" s="3" t="n">
+        <v>45591</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="556">
       <c r="A556" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B556" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C556" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D556" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E556" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F556" s="1" t="inlineStr">
         <is>
-          <t>1708004056/WC/22012035003220 — SARWAJANIK KOOP NIRMAN KARYA MATAR HAR CHANDELIPURWA</t>
+          <t>1708004056/WC/22012034528741 — KHET TALAB NIRMAN KARYA PRABHA  YADAV W/O ANANT YADAV</t>
         </is>
       </c>
       <c r="G556" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H556" s="2" t="n">
-        <v>0</v>
+        <v>310386.65</v>
       </c>
       <c r="I556" s="2" t="n">
-        <v>0</v>
+        <v>241989</v>
       </c>
       <c r="J556" s="3" t="n">
-        <v>44789</v>
-[...1 lines deleted...]
-      <c r="K556" s="3"/>
+        <v>44630</v>
+      </c>
+      <c r="K556" s="3" t="n">
+        <v>45620</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="557">
       <c r="A557" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B557" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C557" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D557" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Repair &amp; maint of Fisheries Ponds for Comm / Repair and maintenance of Fisheries Ponds for Community</t>
         </is>
       </c>
       <c r="E557" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F557" s="1" t="inlineStr">
         <is>
-          <t>1708004056/WC/22012035003339 — SAMUDAIK KHET TALAB NIRMAN MATAR HAR AASHRAM KE PAAS CHANDELIPURWA</t>
+          <t>1708004056/WC/22012034642184 — KHET TALAB NIRMAN KARY KARAN SINGH BUNDELA</t>
         </is>
       </c>
       <c r="G557" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H557" s="2" t="n">
-        <v>0</v>
+        <v>337715.44</v>
       </c>
       <c r="I557" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J557" s="3" t="n">
-        <v>44789</v>
+        <v>44289</v>
       </c>
       <c r="K557" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="558">
       <c r="A558" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B558" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C558" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D558" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E558" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F558" s="1" t="inlineStr">
         <is>
-          <t>1708004056/WC/22012035007522 — AMRAT SAROVAR TALAB NIRMAN KARYA MATAR HAR CHANDELIPURWA</t>
+          <t>1708004056/WC/22012034996030 — CONTOUR TRENCH NIRMAN KARYA LAL KAKORIYAN TORIYA CHHAPAR</t>
         </is>
       </c>
       <c r="G558" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H558" s="2" t="n">
-        <v>0</v>
+        <v>238450.64</v>
       </c>
       <c r="I558" s="2" t="n">
-        <v>0</v>
+        <v>2448</v>
       </c>
       <c r="J558" s="3" t="n">
-        <v>44846</v>
+        <v>44891</v>
       </c>
       <c r="K558" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="559">
       <c r="A559" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B559" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C559" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D559" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E559" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F559" s="1" t="inlineStr">
         <is>
-          <t>1708004056/WC/22012035007523 — SARWAJANIK KOOP NIRMAN KARYA MATAR HAR CHANDELIPURWA</t>
+          <t>1708004056/WC/22012035003219 — AMRAT SAROVAR TALAB NIRMAN KARYA MATAR HAR CHANDELIPURWA</t>
         </is>
       </c>
       <c r="G559" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H559" s="2" t="n">
-        <v>540143.99</v>
+        <v>0</v>
       </c>
       <c r="I559" s="2" t="n">
-        <v>537416</v>
+        <v>0</v>
       </c>
       <c r="J559" s="3" t="n">
-        <v>44899</v>
-[...3 lines deleted...]
-      </c>
+        <v>44789</v>
+      </c>
+      <c r="K559" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="560">
       <c r="A560" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B560" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C560" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D560" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
         </is>
       </c>
       <c r="E560" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F560" s="1" t="inlineStr">
         <is>
-          <t>1708004056/WC/22012035007524 — SAMUDAIK KHET TALAB NIRMAN MATAR HAR AASHRAM KE PAAS CHANDELIPURWA</t>
+          <t>1708004056/WC/22012035003220 — SARWAJANIK KOOP NIRMAN KARYA MATAR HAR CHANDELIPURWA</t>
         </is>
       </c>
       <c r="G560" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H560" s="2" t="n">
-        <v>356340.1</v>
+        <v>0</v>
       </c>
       <c r="I560" s="2" t="n">
-        <v>339219.98</v>
+        <v>0</v>
       </c>
       <c r="J560" s="3" t="n">
-        <v>44896</v>
-[...3 lines deleted...]
-      </c>
+        <v>44789</v>
+      </c>
+      <c r="K560" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="561">
       <c r="A561" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B561" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C561" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D561" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E561" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F561" s="1" t="inlineStr">
         <is>
-          <t>1708004056/WC/22012035008635 — AMRIT SAROWAR TALAB CHANDLI PURWA CHHAPAR</t>
+          <t>1708004056/WC/22012035003339 — SAMUDAIK KHET TALAB NIRMAN MATAR HAR AASHRAM KE PAAS CHANDELIPURWA</t>
         </is>
       </c>
       <c r="G561" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H561" s="2" t="n">
-        <v>1602000</v>
+        <v>0</v>
       </c>
       <c r="I561" s="2" t="n">
-        <v>1600259.26</v>
+        <v>0</v>
       </c>
       <c r="J561" s="3" t="n">
-        <v>44874</v>
-[...3 lines deleted...]
-      </c>
+        <v>44789</v>
+      </c>
+      <c r="K561" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="562">
       <c r="A562" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B562" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C562" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D562" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E562" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F562" s="1" t="inlineStr">
         <is>
-          <t>1708004056/WC/22012035030666 — SARVJANIK KOOP NIRMAN KARYA LARWAPURWA</t>
+          <t>1708004056/WC/22012035007522 — AMRAT SAROVAR TALAB NIRMAN KARYA MATAR HAR CHANDELIPURWA</t>
         </is>
       </c>
       <c r="G562" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H562" s="2" t="n">
-        <v>592794.96</v>
+        <v>0</v>
       </c>
       <c r="I562" s="2" t="n">
-        <v>453582.46</v>
+        <v>0</v>
       </c>
       <c r="J562" s="3" t="n">
-        <v>45205</v>
+        <v>44846</v>
       </c>
       <c r="K562" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="563">
       <c r="A563" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B563" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C563" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D563" s="1" t="inlineStr">
         <is>
           <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
         </is>
       </c>
       <c r="E563" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F563" s="1" t="inlineStr">
         <is>
-          <t>1708004056/WC/22012035030668 — SARVJANIK KOOP NIRMAN KARYA GANDHI CHABUTRA</t>
+          <t>1708004056/WC/22012035007523 — SARWAJANIK KOOP NIRMAN KARYA MATAR HAR CHANDELIPURWA</t>
         </is>
       </c>
       <c r="G563" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H563" s="2" t="n">
-        <v>0</v>
+        <v>540143.99</v>
       </c>
       <c r="I563" s="2" t="n">
-        <v>0</v>
+        <v>537416</v>
       </c>
       <c r="J563" s="3" t="n">
-        <v>44836</v>
-[...1 lines deleted...]
-      <c r="K563" s="3"/>
+        <v>44899</v>
+      </c>
+      <c r="K563" s="3" t="n">
+        <v>45194</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="564">
       <c r="A564" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B564" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C564" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D564" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E564" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F564" s="1" t="inlineStr">
         <is>
-          <t>1708004056/WC/22012035030671 — SARVJANIK KOOP NIRMAN KARYA PAJAN SINGH MOHALLA</t>
+          <t>1708004056/WC/22012035007524 — SAMUDAIK KHET TALAB NIRMAN MATAR HAR AASHRAM KE PAAS CHANDELIPURWA</t>
         </is>
       </c>
       <c r="G564" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H564" s="2" t="n">
-        <v>592722.26</v>
+        <v>356340.1</v>
       </c>
       <c r="I564" s="2" t="n">
-        <v>524526.37</v>
+        <v>339219.98</v>
       </c>
       <c r="J564" s="3" t="n">
-        <v>45204</v>
-[...1 lines deleted...]
-      <c r="K564" s="3"/>
+        <v>44896</v>
+      </c>
+      <c r="K564" s="3" t="n">
+        <v>45343</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="565">
       <c r="A565" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B565" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C565" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D565" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E565" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F565" s="1" t="inlineStr">
         <is>
-          <t>1708004056/WC/22012035030676 — SARVJANIK KOOP NIRMAN KARYA NAYAA TALAA</t>
+          <t>1708004056/WC/22012035008635 — AMRIT SAROWAR TALAB CHANDLI PURWA CHHAPAR</t>
         </is>
       </c>
       <c r="G565" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H565" s="2" t="n">
-        <v>0</v>
+        <v>1602000</v>
       </c>
       <c r="I565" s="2" t="n">
-        <v>0</v>
+        <v>1600259.26</v>
       </c>
       <c r="J565" s="3" t="n">
-        <v>44836</v>
-[...1 lines deleted...]
-      <c r="K565" s="3"/>
+        <v>44874</v>
+      </c>
+      <c r="K565" s="3" t="n">
+        <v>45194</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="566">
       <c r="A566" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B566" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C566" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D566" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
         </is>
       </c>
       <c r="E566" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F566" s="1" t="inlineStr">
         <is>
-          <t>1708004056/WC/22012035030680 — GAVIYAN SANRACHANA KARYA DHOLL BAJA KA NALA No.-01</t>
+          <t>1708004056/WC/22012035030666 — SARVJANIK KOOP NIRMAN KARYA LARWAPURWA</t>
         </is>
       </c>
       <c r="G566" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H566" s="2" t="n">
-        <v>0</v>
+        <v>592794.96</v>
       </c>
       <c r="I566" s="2" t="n">
-        <v>0</v>
+        <v>453582.46</v>
       </c>
       <c r="J566" s="3" t="n">
-        <v>44836</v>
+        <v>45205</v>
       </c>
       <c r="K566" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="567">
       <c r="A567" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B567" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C567" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D567" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
         </is>
       </c>
       <c r="E567" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F567" s="1" t="inlineStr">
         <is>
-          <t>1708004056/WC/22012035030683 — ANICUT NIRMAN KARYA PICHOR KA NALA NO.-01</t>
+          <t>1708004056/WC/22012035030668 — SARVJANIK KOOP NIRMAN KARYA GANDHI CHABUTRA</t>
         </is>
       </c>
       <c r="G567" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H567" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I567" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J567" s="3" t="n">
         <v>44836</v>
       </c>
       <c r="K567" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="568">
       <c r="A568" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B568" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C568" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D568" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
         </is>
       </c>
       <c r="E568" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F568" s="1" t="inlineStr">
         <is>
-          <t>1708004056/WC/22012035030688 — ANICUT NIRMAN KARYA PICHOR KA NALA NO.-02</t>
+          <t>1708004056/WC/22012035030671 — SARVJANIK KOOP NIRMAN KARYA PAJAN SINGH MOHALLA</t>
         </is>
       </c>
       <c r="G568" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H568" s="2" t="n">
-        <v>0</v>
+        <v>592722.26</v>
       </c>
       <c r="I568" s="2" t="n">
-        <v>0</v>
+        <v>524526.37</v>
       </c>
       <c r="J568" s="3" t="n">
-        <v>44836</v>
+        <v>45204</v>
       </c>
       <c r="K568" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="569">
       <c r="A569" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B569" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C569" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D569" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
         </is>
       </c>
       <c r="E569" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F569" s="1" t="inlineStr">
         <is>
-          <t>1708004056/WC/22012035030708 — ANICUT NIRMAN KARYA PICHOR KA NALA NO.-03</t>
+          <t>1708004056/WC/22012035030676 — SARVJANIK KOOP NIRMAN KARYA NAYAA TALAA</t>
         </is>
       </c>
       <c r="G569" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H569" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I569" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J569" s="3" t="n">
         <v>44836</v>
       </c>
       <c r="K569" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="570">
       <c r="A570" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B570" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C570" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D570" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
         </is>
       </c>
       <c r="E570" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F570" s="1" t="inlineStr">
         <is>
-          <t>1708004056/WC/22012035030711 — ANICUT NIRMAN KARYA PICHOR KA NALA NO.-04</t>
+          <t>1708004056/WC/22012035030680 — GAVIYAN SANRACHANA KARYA DHOLL BAJA KA NALA No.-01</t>
         </is>
       </c>
       <c r="G570" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H570" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I570" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J570" s="3" t="n">
         <v>44836</v>
       </c>
       <c r="K570" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="571">
       <c r="A571" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B571" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C571" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D571" s="1" t="inlineStr">
         <is>
           <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E571" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F571" s="1" t="inlineStr">
         <is>
-          <t>1708004056/WC/22012035030713 — ANICUT NIRMAN KARYA PICHOR KA NALA NO.-05</t>
+          <t>1708004056/WC/22012035030683 — ANICUT NIRMAN KARYA PICHOR KA NALA NO.-01</t>
         </is>
       </c>
       <c r="G571" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H571" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I571" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J571" s="3" t="n">
         <v>44836</v>
       </c>
       <c r="K571" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="572">
       <c r="A572" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B572" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C572" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D572" s="1" t="inlineStr">
         <is>
           <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E572" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F572" s="1" t="inlineStr">
         <is>
-          <t>1708004056/WC/22012035030717 — GAVIYAN SANRACHANA KARYA DHOLL BAJA KA NALA No.-02</t>
+          <t>1708004056/WC/22012035030688 — ANICUT NIRMAN KARYA PICHOR KA NALA NO.-02</t>
         </is>
       </c>
       <c r="G572" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H572" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I572" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J572" s="3" t="n">
         <v>44836</v>
       </c>
       <c r="K572" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="573">
       <c r="A573" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B573" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C573" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D573" s="1" t="inlineStr">
         <is>
           <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E573" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F573" s="1" t="inlineStr">
         <is>
-          <t>1708004056/WC/22012035030720 — GAVIYAN SANRACHANA KARYA DHOLL BAJA KA NALA No.-03</t>
+          <t>1708004056/WC/22012035030708 — ANICUT NIRMAN KARYA PICHOR KA NALA NO.-03</t>
         </is>
       </c>
       <c r="G573" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H573" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I573" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J573" s="3" t="n">
         <v>44836</v>
       </c>
       <c r="K573" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="574">
       <c r="A574" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B574" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C574" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D574" s="1" t="inlineStr">
         <is>
           <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E574" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F574" s="1" t="inlineStr">
         <is>
-          <t>1708004056/WC/22012035030725 — GAVIYAN SANRACHANA KARYA DHOLL BAJA KA NALA No.-04</t>
+          <t>1708004056/WC/22012035030711 — ANICUT NIRMAN KARYA PICHOR KA NALA NO.-04</t>
         </is>
       </c>
       <c r="G574" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H574" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I574" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J574" s="3" t="n">
         <v>44836</v>
       </c>
       <c r="K574" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="575">
       <c r="A575" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B575" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C575" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D575" s="1" t="inlineStr">
         <is>
           <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E575" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F575" s="1" t="inlineStr">
         <is>
-          <t>1708004056/WC/22012035030735 — GAVIYAN SANRACHANA KARYA DHOLL BAJA KA NALA No.-05</t>
+          <t>1708004056/WC/22012035030713 — ANICUT NIRMAN KARYA PICHOR KA NALA NO.-05</t>
         </is>
       </c>
       <c r="G575" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H575" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I575" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J575" s="3" t="n">
         <v>44836</v>
       </c>
       <c r="K575" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="576">
       <c r="A576" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B576" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C576" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D576" s="1" t="inlineStr">
         <is>
           <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E576" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F576" s="1" t="inlineStr">
         <is>
-          <t>1708004056/WC/22012035030736 — GAVIYAN SANRACHANA KARYA DHOLL BAJA KA NALA No.-05</t>
+          <t>1708004056/WC/22012035030717 — GAVIYAN SANRACHANA KARYA DHOLL BAJA KA NALA No.-02</t>
         </is>
       </c>
       <c r="G576" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H576" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I576" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J576" s="3" t="n">
         <v>44836</v>
       </c>
       <c r="K576" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="577">
       <c r="A577" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B577" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C577" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D577" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E577" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F577" s="1" t="inlineStr">
         <is>
-          <t>1708004056/WC/22012035054157 — SARVAJANIK KOOP NIRMAN KARYA GANDHI CHABUTRA KE PAAS</t>
+          <t>1708004056/WC/22012035030720 — GAVIYAN SANRACHANA KARYA DHOLL BAJA KA NALA No.-03</t>
         </is>
       </c>
       <c r="G577" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H577" s="2" t="n">
-        <v>600374.71</v>
+        <v>0</v>
       </c>
       <c r="I577" s="2" t="n">
-        <v>596689.74</v>
+        <v>0</v>
       </c>
       <c r="J577" s="3" t="n">
-        <v>45208</v>
-[...3 lines deleted...]
-      </c>
+        <v>44836</v>
+      </c>
+      <c r="K577" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="578">
       <c r="A578" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B578" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C578" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D578" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E578" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F578" s="1" t="inlineStr">
         <is>
-          <t>1708004056/WC/22012035054176 — SARVAJANIK KOOP NIRMAN KARYA NAYATALA MOHALLA CHHAPAR</t>
+          <t>1708004056/WC/22012035030725 — GAVIYAN SANRACHANA KARYA DHOLL BAJA KA NALA No.-04</t>
         </is>
       </c>
       <c r="G578" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H578" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I578" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J578" s="3" t="n">
-        <v>45018</v>
+        <v>44836</v>
       </c>
       <c r="K578" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="579">
       <c r="A579" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B579" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C579" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D579" s="1" t="inlineStr">
         <is>
           <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E579" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F579" s="1" t="inlineStr">
         <is>
-          <t>1708004056/WC/22012035054177 — ANICUT NIRMAN KARYA PICHOR KA NALA CHHAPAR NO.-01</t>
+          <t>1708004056/WC/22012035030735 — GAVIYAN SANRACHANA KARYA DHOLL BAJA KA NALA No.-05</t>
         </is>
       </c>
       <c r="G579" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H579" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I579" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J579" s="3" t="n">
-        <v>45018</v>
+        <v>44836</v>
       </c>
       <c r="K579" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="580">
       <c r="A580" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B580" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C580" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D580" s="1" t="inlineStr">
         <is>
           <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E580" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F580" s="1" t="inlineStr">
         <is>
-          <t>1708004056/WC/22012035054185 — ANICUT NIRMAN KARYA PICHOR KA NALA CHHAPAR NO.-02</t>
+          <t>1708004056/WC/22012035030736 — GAVIYAN SANRACHANA KARYA DHOLL BAJA KA NALA No.-05</t>
         </is>
       </c>
       <c r="G580" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H580" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I580" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J580" s="3" t="n">
-        <v>45018</v>
+        <v>44836</v>
       </c>
       <c r="K580" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="581">
       <c r="A581" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B581" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C581" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D581" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
         </is>
       </c>
       <c r="E581" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F581" s="1" t="inlineStr">
         <is>
-          <t>1708004056/WC/22012035054195 — ANICUT NIRMAN KARYA PICHOR KA NALA CHHAPAR NO.-03</t>
+          <t>1708004056/WC/22012035054157 — SARVAJANIK KOOP NIRMAN KARYA GANDHI CHABUTRA KE PAAS</t>
         </is>
       </c>
       <c r="G581" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H581" s="2" t="n">
-        <v>0</v>
+        <v>600374.71</v>
       </c>
       <c r="I581" s="2" t="n">
-        <v>0</v>
+        <v>596689.74</v>
       </c>
       <c r="J581" s="3" t="n">
-        <v>45018</v>
-[...1 lines deleted...]
-      <c r="K581" s="3"/>
+        <v>45208</v>
+      </c>
+      <c r="K581" s="3" t="n">
+        <v>45587</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="582">
       <c r="A582" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B582" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C582" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D582" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
         </is>
       </c>
       <c r="E582" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F582" s="1" t="inlineStr">
         <is>
-          <t>1708004056/WC/22012035054197 — ANICUT NIRMAN KARYA PICHOR KA NALA CHHAPAR NO.-04</t>
+          <t>1708004056/WC/22012035054176 — SARVAJANIK KOOP NIRMAN KARYA NAYATALA MOHALLA CHHAPAR</t>
         </is>
       </c>
       <c r="G582" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H582" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I582" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J582" s="3" t="n">
         <v>45018</v>
       </c>
       <c r="K582" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="583">
       <c r="A583" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B583" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C583" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D583" s="1" t="inlineStr">
         <is>
           <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E583" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F583" s="1" t="inlineStr">
         <is>
-          <t>1708004056/WC/22012035054200 — ANICUT NIRMAN KARYA PICHOR KA NALA CHHAPAR NO.-05</t>
+          <t>1708004056/WC/22012035054177 — ANICUT NIRMAN KARYA PICHOR KA NALA CHHAPAR NO.-01</t>
         </is>
       </c>
       <c r="G583" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H583" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I583" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J583" s="3" t="n">
         <v>45018</v>
       </c>
       <c r="K583" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="584">
       <c r="A584" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B584" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C584" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D584" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E584" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F584" s="1" t="inlineStr">
         <is>
-          <t>1708004056/WC/22012035054208 — GAVIYAN SANRACHANA KARYA DHOL BAJA KA NALA No.-01</t>
+          <t>1708004056/WC/22012035054185 — ANICUT NIRMAN KARYA PICHOR KA NALA CHHAPAR NO.-02</t>
         </is>
       </c>
       <c r="G584" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H584" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I584" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J584" s="3" t="n">
         <v>45018</v>
       </c>
       <c r="K584" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="585">
       <c r="A585" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B585" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C585" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D585" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E585" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F585" s="1" t="inlineStr">
         <is>
-          <t>1708004056/WC/22012035054216 — GAVIYAN SANRACHANA KARYA DHOL BAJA KA NALA No.-02</t>
+          <t>1708004056/WC/22012035054195 — ANICUT NIRMAN KARYA PICHOR KA NALA CHHAPAR NO.-03</t>
         </is>
       </c>
       <c r="G585" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H585" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I585" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J585" s="3" t="n">
         <v>45018</v>
       </c>
       <c r="K585" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="586">
       <c r="A586" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B586" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C586" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D586" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E586" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F586" s="1" t="inlineStr">
         <is>
-          <t>1708004056/WC/22012035054217 — GAVIYAN SANRACHANA KARYA DHOL BAJA KA NALA No.-03</t>
+          <t>1708004056/WC/22012035054197 — ANICUT NIRMAN KARYA PICHOR KA NALA CHHAPAR NO.-04</t>
         </is>
       </c>
       <c r="G586" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H586" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I586" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J586" s="3" t="n">
         <v>45018</v>
       </c>
       <c r="K586" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="587">
       <c r="A587" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B587" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C587" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D587" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E587" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F587" s="1" t="inlineStr">
         <is>
-          <t>1708004056/WC/22012035054220 — GAVIYAN SANRACHANA KARYA DHOL BAJA KA NALA No.-04</t>
+          <t>1708004056/WC/22012035054200 — ANICUT NIRMAN KARYA PICHOR KA NALA CHHAPAR NO.-05</t>
         </is>
       </c>
       <c r="G587" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H587" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I587" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J587" s="3" t="n">
         <v>45018</v>
       </c>
       <c r="K587" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="588">
       <c r="A588" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B588" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C588" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D588" s="1" t="inlineStr">
         <is>
           <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
         </is>
       </c>
       <c r="E588" s="1" t="inlineStr">
         <is>
           <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F588" s="1" t="inlineStr">
         <is>
-          <t>1708004056/WC/22012035054223 — GAVIYAN SANRACHANA KARYA DHOL BAJA KA NALA No.-05</t>
+          <t>1708004056/WC/22012035054208 — GAVIYAN SANRACHANA KARYA DHOL BAJA KA NALA No.-01</t>
         </is>
       </c>
       <c r="G588" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H588" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I588" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J588" s="3" t="n">
         <v>45018</v>
       </c>
       <c r="K588" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="589">
       <c r="A589" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B589" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C589" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D589" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
         </is>
       </c>
       <c r="E589" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F589" s="1" t="inlineStr">
         <is>
-          <t>1708004056/WC/22012035079652 — SARVAJANIK KHET TALAB KARAIYA HAR</t>
+          <t>1708004056/WC/22012035054216 — GAVIYAN SANRACHANA KARYA DHOL BAJA KA NALA No.-02</t>
         </is>
       </c>
       <c r="G589" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H589" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I589" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J589" s="3" t="n">
-        <v>45048</v>
+        <v>45018</v>
       </c>
       <c r="K589" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="590">
       <c r="A590" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B590" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C590" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D590" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
         </is>
       </c>
       <c r="E590" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F590" s="1" t="inlineStr">
         <is>
-          <t>1708004056/WC/22012035079654 — SARVAJANIK KHET TALAB KUDI HAR</t>
+          <t>1708004056/WC/22012035054217 — GAVIYAN SANRACHANA KARYA DHOL BAJA KA NALA No.-03</t>
         </is>
       </c>
       <c r="G590" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H590" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I590" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J590" s="3" t="n">
-        <v>45048</v>
+        <v>45018</v>
       </c>
       <c r="K590" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="591">
       <c r="A591" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B591" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C591" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D591" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
         </is>
       </c>
       <c r="E591" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F591" s="1" t="inlineStr">
         <is>
-          <t>1708004056/WC/22012035091316 — ANICUT NIRMAN KARYA PACHHOR NALA PR CHHAPAR</t>
+          <t>1708004056/WC/22012035054220 — GAVIYAN SANRACHANA KARYA DHOL BAJA KA NALA No.-04</t>
         </is>
       </c>
       <c r="G591" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H591" s="2" t="n">
-        <v>49000</v>
+        <v>0</v>
       </c>
       <c r="I591" s="2" t="n">
-        <v>45968</v>
+        <v>0</v>
       </c>
       <c r="J591" s="3" t="n">
-        <v>45135</v>
-[...3 lines deleted...]
-      </c>
+        <v>45018</v>
+      </c>
+      <c r="K591" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="592">
       <c r="A592" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B592" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C592" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D592" s="1" t="inlineStr">
         <is>
-          <t>Constr of Pebble peripheral Bund for Community / Construction of Pebble peripheral/farm/field Bund for Community</t>
+          <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
         </is>
       </c>
       <c r="E592" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F592" s="1" t="inlineStr">
         <is>
-          <t>1708004056/WC/22012035092328 — STONE BUND NIRMAN KARYA CHANDELI AASHRAM</t>
+          <t>1708004056/WC/22012035054223 — GAVIYAN SANRACHANA KARYA DHOL BAJA KA NALA No.-05</t>
         </is>
       </c>
       <c r="G592" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H592" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I592" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J592" s="3" t="n">
-        <v>45108</v>
+        <v>45018</v>
       </c>
       <c r="K592" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="593">
       <c r="A593" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B593" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C593" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D593" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E593" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F593" s="1" t="inlineStr">
         <is>
-          <t>1708004056/WC/22012035145449 — परकुलेशन टैंक करईया हार छापर</t>
+          <t>1708004056/WC/22012035079652 — SARVAJANIK KHET TALAB KARAIYA HAR</t>
         </is>
       </c>
       <c r="G593" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H593" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I593" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J593" s="3" t="n">
-        <v>45170</v>
+        <v>45048</v>
       </c>
       <c r="K593" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="594">
       <c r="A594" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B594" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C594" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D594" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E594" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F594" s="1" t="inlineStr">
         <is>
-          <t>1708004056/WC/22012035145473 — परकुलेशन टैंक कुंवरपुराहार</t>
+          <t>1708004056/WC/22012035079654 — SARVAJANIK KHET TALAB KUDI HAR</t>
         </is>
       </c>
       <c r="G594" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H594" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I594" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J594" s="3" t="n">
-        <v>45170</v>
+        <v>45048</v>
       </c>
       <c r="K594" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="595">
       <c r="A595" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B595" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C595" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D595" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E595" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F595" s="1" t="inlineStr">
         <is>
-          <t>1708004056/WC/22012035145474 — परकुलेशन टैंक कुड़ी हार छापर</t>
+          <t>1708004056/WC/22012035091316 — ANICUT NIRMAN KARYA PACHHOR NALA PR CHHAPAR</t>
         </is>
       </c>
       <c r="G595" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H595" s="2" t="n">
-        <v>0</v>
+        <v>49000</v>
       </c>
       <c r="I595" s="2" t="n">
-        <v>0</v>
+        <v>45968</v>
       </c>
       <c r="J595" s="3" t="n">
-        <v>45170</v>
-[...1 lines deleted...]
-      <c r="K595" s="3"/>
+        <v>45135</v>
+      </c>
+      <c r="K595" s="3" t="n">
+        <v>45268</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="596">
       <c r="A596" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B596" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C596" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D596" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Constr of Pebble peripheral Bund for Community / Construction of Pebble peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E596" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F596" s="1" t="inlineStr">
         <is>
-          <t>1708004056/WC/22012035173019 — मिनी परकोलेशन टैंक छापर</t>
+          <t>1708004056/WC/22012035092328 — STONE BUND NIRMAN KARYA CHANDELI AASHRAM</t>
         </is>
       </c>
       <c r="G596" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H596" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I596" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J596" s="3" t="n">
-        <v>45140</v>
+        <v>45108</v>
       </c>
       <c r="K596" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="597">
       <c r="A597" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B597" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C597" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D597" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E597" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F597" s="1" t="inlineStr">
         <is>
-          <t>1708004056/WC/22012035198385 — ABY NAVEEN TALAB NIRMAN KARY KAREYAHAR NALA PAR</t>
+          <t>1708004056/WC/22012035145449 — परकुलेशन टैंक करईया हार छापर</t>
         </is>
       </c>
       <c r="G597" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H597" s="2" t="n">
-        <v>695000</v>
+        <v>0</v>
       </c>
       <c r="I597" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J597" s="3" t="n">
-        <v>45153</v>
+        <v>45170</v>
       </c>
       <c r="K597" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="598">
       <c r="A598" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B598" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C598" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D598" s="1" t="inlineStr">
         <is>
-          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E598" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F598" s="1" t="inlineStr">
         <is>
-          <t>1708004056/WC/22012035198523 — ABY नवीन तालाब निर्माण कार्य करैयाहार नाला पर</t>
+          <t>1708004056/WC/22012035145473 — परकुलेशन टैंक कुंवरपुराहार</t>
         </is>
       </c>
       <c r="G598" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H598" s="2" t="n">
-        <v>695000</v>
+        <v>0</v>
       </c>
       <c r="I598" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J598" s="3" t="n">
-        <v>45156</v>
+        <v>45170</v>
       </c>
       <c r="K598" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="599">
       <c r="A599" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B599" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C599" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D599" s="1" t="inlineStr">
         <is>
-          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E599" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F599" s="1" t="inlineStr">
         <is>
-          <t>1708004056/WC/22012035216378 — GRAVIYAN NIRMAN KARYA PACHHOR NALA PAR NO 1</t>
+          <t>1708004056/WC/22012035145474 — परकुलेशन टैंक कुड़ी हार छापर</t>
         </is>
       </c>
       <c r="G599" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H599" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I599" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J599" s="3" t="n">
-        <v>45468</v>
+        <v>45170</v>
       </c>
       <c r="K599" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="600">
       <c r="A600" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B600" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C600" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D600" s="1" t="inlineStr">
         <is>
-          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E600" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F600" s="1" t="inlineStr">
         <is>
-          <t>1708004056/WC/22012035216379 — GRAVIYAN NIRMAN KARYA PACHHOR NALA NO 2</t>
+          <t>1708004056/WC/22012035173019 — मिनी परकोलेशन टैंक छापर</t>
         </is>
       </c>
       <c r="G600" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H600" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I600" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J600" s="3" t="n">
-        <v>45468</v>
+        <v>45140</v>
       </c>
       <c r="K600" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="601">
       <c r="A601" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B601" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C601" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D601" s="1" t="inlineStr">
         <is>
-          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E601" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F601" s="1" t="inlineStr">
         <is>
-          <t>1708004056/WC/22012035216381 — GRAVIYAN NIRMAN KARYA LAKHA NALA PAR NO 01</t>
+          <t>1708004056/WC/22012035198385 — ABY NAVEEN TALAB NIRMAN KARY KAREYAHAR NALA PAR</t>
         </is>
       </c>
       <c r="G601" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H601" s="2" t="n">
-        <v>0</v>
+        <v>695000</v>
       </c>
       <c r="I601" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J601" s="3" t="n">
-        <v>45468</v>
+        <v>45153</v>
       </c>
       <c r="K601" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="602">
       <c r="A602" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B602" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C602" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D602" s="1" t="inlineStr">
         <is>
-          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
         </is>
       </c>
       <c r="E602" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F602" s="1" t="inlineStr">
         <is>
-          <t>1708004056/WC/22012035216382 — GRAVIYAN NIRMAN KARYA LAKAHA NALA PAR NO 2</t>
+          <t>1708004056/WC/22012035198523 — ABY नवीन तालाब निर्माण कार्य करैयाहार नाला पर</t>
         </is>
       </c>
       <c r="G602" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H602" s="2" t="n">
-        <v>0</v>
+        <v>695000</v>
       </c>
       <c r="I602" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J602" s="3" t="n">
-        <v>45468</v>
+        <v>45156</v>
       </c>
       <c r="K602" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="603">
       <c r="A603" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B603" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C603" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D603" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry Check Dam for Community</t>
         </is>
       </c>
       <c r="E603" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F603" s="1" t="inlineStr">
         <is>
-          <t>1708004056/WC/22012035246610 — SARVJANIK PARCULATION TANK NIRMAN KARYA PATPARA HAR CHHAPAR</t>
+          <t>1708004056/WC/22012035216378 — GRAVIYAN NIRMAN KARYA PACHHOR NALA PAR NO 1</t>
         </is>
       </c>
       <c r="G603" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H603" s="2" t="n">
-        <v>450195.81</v>
+        <v>0</v>
       </c>
       <c r="I603" s="2" t="n">
-        <v>349061.29</v>
+        <v>0</v>
       </c>
       <c r="J603" s="3" t="n">
-        <v>45721</v>
-[...3 lines deleted...]
-      </c>
+        <v>45468</v>
+      </c>
+      <c r="K603" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="604">
       <c r="A604" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B604" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C604" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D604" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry Check Dam for Community</t>
         </is>
       </c>
       <c r="E604" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F604" s="1" t="inlineStr">
         <is>
-          <t>1708004056/WC/22012035246611 — SARVJANIK PARCULATION TANK NIRMAN KARYA MANME NALA PAR</t>
+          <t>1708004056/WC/22012035216379 — GRAVIYAN NIRMAN KARYA PACHHOR NALA NO 2</t>
         </is>
       </c>
       <c r="G604" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H604" s="2" t="n">
-        <v>450195.81</v>
+        <v>0</v>
       </c>
       <c r="I604" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J604" s="3" t="n">
-        <v>45682</v>
+        <v>45468</v>
       </c>
       <c r="K604" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="605">
       <c r="A605" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B605" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C605" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D605" s="1" t="inlineStr">
         <is>
-          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
+          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry Check Dam for Community</t>
         </is>
       </c>
       <c r="E605" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F605" s="1" t="inlineStr">
         <is>
-          <t>1708004056/WC/22012035265156 — सार्वजनिक मिनी परकोलेशन टेंक निर्माण भगवान दास के खेत के पास</t>
+          <t>1708004056/WC/22012035216381 — GRAVIYAN NIRMAN KARYA LAKHA NALA PAR NO 01</t>
         </is>
       </c>
       <c r="G605" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H605" s="2" t="n">
-        <v>449905.5</v>
+        <v>0</v>
       </c>
       <c r="I605" s="2" t="n">
-        <v>138852</v>
+        <v>0</v>
       </c>
       <c r="J605" s="3" t="n">
-        <v>45775</v>
-[...3 lines deleted...]
-      </c>
+        <v>45468</v>
+      </c>
+      <c r="K605" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="606">
       <c r="A606" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B606" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C606" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D606" s="1" t="inlineStr">
         <is>
-          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
+          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry Check Dam for Community</t>
         </is>
       </c>
       <c r="E606" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F606" s="1" t="inlineStr">
         <is>
-          <t>1708004056/WC/22012035265243 — सार्वजनिक मिनी परकोलेशन टेंक निर्माण कुवंर‍पुरा</t>
+          <t>1708004056/WC/22012035216382 — GRAVIYAN NIRMAN KARYA LAKAHA NALA PAR NO 2</t>
         </is>
       </c>
       <c r="G606" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H606" s="2" t="n">
-        <v>449905.5</v>
+        <v>0</v>
       </c>
       <c r="I606" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J606" s="3" t="n">
-        <v>45748</v>
+        <v>45468</v>
       </c>
       <c r="K606" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="607">
       <c r="A607" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B607" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C607" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D607" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E607" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F607" s="1" t="inlineStr">
         <is>
-          <t>1708004056/WC/22012035284773 — AMRIT SAROVAR NIRMAN KARY MANME NALA KACHARHAR CHHAPAR</t>
+          <t>1708004056/WC/22012035246610 — SARVJANIK PARCULATION TANK NIRMAN KARYA PATPARA HAR CHHAPAR</t>
         </is>
       </c>
       <c r="G607" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H607" s="2" t="n">
-        <v>1775000</v>
+        <v>450195.81</v>
       </c>
       <c r="I607" s="2" t="n">
-        <v>1160145</v>
+        <v>349061.29</v>
       </c>
       <c r="J607" s="3" t="n">
-        <v>45799</v>
-[...1 lines deleted...]
-      <c r="K607" s="3"/>
+        <v>45721</v>
+      </c>
+      <c r="K607" s="3" t="n">
+        <v>45823</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="608">
       <c r="A608" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B608" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C608" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D608" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E608" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F608" s="1" t="inlineStr">
         <is>
-          <t>1708004056/WC/22012035296069 — SARVJANIK KHET TALAB NIRMAN KARYA AJAY SINGH KE KHET KE PAAS CHHAPAR</t>
+          <t>1708004056/WC/22012035246611 — SARVJANIK PARCULATION TANK NIRMAN KARYA MANME NALA PAR</t>
         </is>
       </c>
       <c r="G608" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H608" s="2" t="n">
-        <v>0</v>
+        <v>450195.81</v>
       </c>
       <c r="I608" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J608" s="3" t="n">
-        <v>45748</v>
+        <v>45682</v>
       </c>
       <c r="K608" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="609">
       <c r="A609" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B609" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C609" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D609" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E609" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F609" s="1" t="inlineStr">
         <is>
-          <t>1708004056/WC/22012035298455 — Dugwell recharge pit nirman karya sarvjank koop chandelipura</t>
+          <t>1708004056/WC/22012035265156 — सार्वजनिक मिनी परकोलेशन टेंक निर्माण भगवान दास के खेत के पास</t>
         </is>
       </c>
       <c r="G609" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H609" s="2" t="n">
-        <v>25899.46</v>
+        <v>449905.5</v>
       </c>
       <c r="I609" s="2" t="n">
-        <v>0</v>
+        <v>138852</v>
       </c>
       <c r="J609" s="3" t="n">
-        <v>45748</v>
-[...1 lines deleted...]
-      <c r="K609" s="3"/>
+        <v>45775</v>
+      </c>
+      <c r="K609" s="3" t="n">
+        <v>46089</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="610">
       <c r="A610" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B610" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C610" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D610" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E610" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F610" s="1" t="inlineStr">
         <is>
-          <t>1708004056/WC/22012035301363 — Dugwell recharge pit Sarvjanik koop lakhapurwa</t>
+          <t>1708004056/WC/22012035265243 — सार्वजनिक मिनी परकोलेशन टेंक निर्माण कुवंर‍पुरा</t>
         </is>
       </c>
       <c r="G610" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H610" s="2" t="n">
-        <v>25899.46</v>
+        <v>449905.5</v>
       </c>
       <c r="I610" s="2" t="n">
-        <v>1044</v>
+        <v>0</v>
       </c>
       <c r="J610" s="3" t="n">
-        <v>45827</v>
-[...3 lines deleted...]
-      </c>
+        <v>45748</v>
+      </c>
+      <c r="K610" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="611">
       <c r="A611" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B611" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C611" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D611" s="1" t="inlineStr">
         <is>
-          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E611" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F611" s="1" t="inlineStr">
         <is>
-          <t>1708004056/WC/28 — सार्वजनिक कूप निर्माण कार्य लाखा पुरवा, छापर</t>
+          <t>1708004056/WC/22012035284773 — AMRIT SAROVAR NIRMAN KARY MANME NALA KACHARHAR CHHAPAR</t>
         </is>
       </c>
       <c r="G611" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H611" s="2" t="n">
-        <v>241000</v>
+        <v>1775000</v>
       </c>
       <c r="I611" s="2" t="n">
-        <v>186144</v>
+        <v>1161945</v>
       </c>
       <c r="J611" s="3" t="n">
-        <v>39510</v>
-[...3 lines deleted...]
-      </c>
+        <v>45799</v>
+      </c>
+      <c r="K611" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="612">
       <c r="A612" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B612" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C612" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D612" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E612" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F612" s="1" t="inlineStr">
         <is>
-          <t>1708004056/WC/3 — तालाब गहरीकरण कार्य छापर</t>
+          <t>1708004056/WC/22012035296069 — SARVJANIK KHET TALAB NIRMAN KARYA AJAY SINGH KE KHET KE PAAS CHHAPAR</t>
         </is>
       </c>
       <c r="G612" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H612" s="2" t="n">
-        <v>198000</v>
+        <v>0</v>
       </c>
       <c r="I612" s="2" t="n">
-        <v>281629</v>
+        <v>0</v>
       </c>
       <c r="J612" s="3" t="n">
-        <v>39566</v>
-[...3 lines deleted...]
-      </c>
+        <v>45748</v>
+      </c>
+      <c r="K612" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="613">
       <c r="A613" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B613" s="1" t="inlineStr">
         <is>
-          <t>2006-2007</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C613" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D613" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E613" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F613" s="1" t="inlineStr">
         <is>
-          <t>1708004056/WC/7 — सिचाई कूप निर्माण दीनदयाल/झिल्‍ला अहिरवार छापर</t>
+          <t>1708004056/WC/22012035298455 — Dugwell recharge pit nirman karya sarvjank koop chandelipura</t>
         </is>
       </c>
       <c r="G613" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H613" s="2" t="n">
-        <v>99500</v>
+        <v>25899.46</v>
       </c>
       <c r="I613" s="2" t="n">
-        <v>91054</v>
+        <v>0</v>
       </c>
       <c r="J613" s="3" t="n">
-        <v>39150</v>
-[...3 lines deleted...]
-      </c>
+        <v>45748</v>
+      </c>
+      <c r="K613" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="614">
       <c r="A614" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B614" s="1" t="inlineStr">
         <is>
-          <t>2006-2007</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C614" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D614" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E614" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F614" s="1" t="inlineStr">
         <is>
-          <t>1708004056/WC/89 — खेत तालाब निर्माण्‍ा भगवान दास / नंदू कोदर छापर</t>
+          <t>1708004056/WC/22012035301363 — Dugwell recharge pit Sarvjanik koop lakhapurwa</t>
         </is>
       </c>
       <c r="G614" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H614" s="2" t="n">
-        <v>32700</v>
+        <v>25899.46</v>
       </c>
       <c r="I614" s="2" t="n">
-        <v>42402</v>
+        <v>1044</v>
       </c>
       <c r="J614" s="3" t="n">
-        <v>39126</v>
+        <v>45827</v>
       </c>
       <c r="K614" s="3" t="n">
-        <v>39918</v>
+        <v>46042</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="615">
       <c r="A615" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B615" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C615" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D615" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E615" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F615" s="1" t="inlineStr">
         <is>
-          <t>1708004056/WC/9 — सार्वजनिक कूप निर्माण कार्य पठापुरva</t>
+          <t>1708004056/WC/28 — सार्वजनिक कूप निर्माण कार्य लाखा पुरवा, छापर</t>
         </is>
       </c>
       <c r="G615" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H615" s="2" t="n">
-        <v>218000</v>
+        <v>241000</v>
       </c>
       <c r="I615" s="2" t="n">
-        <v>261782</v>
+        <v>186144</v>
       </c>
       <c r="J615" s="3" t="n">
-        <v>39450</v>
+        <v>39510</v>
       </c>
       <c r="K615" s="3" t="n">
-        <v>39444</v>
+        <v>41979</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="616">
       <c r="A616" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B616" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C616" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D616" s="1" t="inlineStr">
         <is>
-          <t>Earthen Dam / Construction of Earthen Check Dam for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E616" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F616" s="1" t="inlineStr">
         <is>
-          <t>1708004056/WC/9993667257 — NAVEEN TALAB NIRMAN BHATARAN HAAR CHHAPAR</t>
+          <t>1708004056/WC/3 — तालाब गहरीकरण कार्य छापर</t>
         </is>
       </c>
       <c r="G616" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H616" s="2" t="n">
-        <v>0</v>
+        <v>198000</v>
       </c>
       <c r="I616" s="2" t="n">
-        <v>0</v>
+        <v>281629</v>
       </c>
       <c r="J616" s="3" t="n">
-        <v>42395</v>
-[...1 lines deleted...]
-      <c r="K616" s="3"/>
+        <v>39566</v>
+      </c>
+      <c r="K616" s="3" t="n">
+        <v>39555</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="617">
       <c r="A617" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B617" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2006-2007</t>
         </is>
       </c>
       <c r="C617" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D617" s="1" t="inlineStr">
         <is>
-          <t>Earthen Bunding / Construction of Earthen peripheral/farm/field Bund for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E617" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F617" s="1" t="inlineStr">
         <is>
-          <t>1708004056/WC/9993667259 — NAVEEN TALAB NIRMAN BARAMDEV NALA PANCHYAT BHAVAN SE KUWARPURA MARG PAR  CHHAPAR</t>
+          <t>1708004056/WC/7 — सिचाई कूप निर्माण दीनदयाल/झिल्‍ला अहिरवार छापर</t>
         </is>
       </c>
       <c r="G617" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H617" s="2" t="n">
-        <v>0</v>
+        <v>99500</v>
       </c>
       <c r="I617" s="2" t="n">
-        <v>0</v>
+        <v>91054</v>
       </c>
       <c r="J617" s="3" t="n">
-        <v>42395</v>
-[...1 lines deleted...]
-      <c r="K617" s="3"/>
+        <v>39150</v>
+      </c>
+      <c r="K617" s="3" t="n">
+        <v>39081</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="618">
       <c r="A618" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B618" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2006-2007</t>
         </is>
       </c>
       <c r="C618" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D618" s="1" t="inlineStr">
         <is>
-          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E618" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F618" s="1" t="inlineStr">
         <is>
-          <t>1708004056/WC/9993667261 — SARWJANIK  BASATHA MARG PATHWA CHHAPAR</t>
+          <t>1708004056/WC/89 — खेत तालाब निर्माण्‍ा भगवान दास / नंदू कोदर छापर</t>
         </is>
       </c>
       <c r="G618" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H618" s="2" t="n">
-        <v>0</v>
+        <v>32700</v>
       </c>
       <c r="I618" s="2" t="n">
-        <v>0</v>
+        <v>42402</v>
       </c>
       <c r="J618" s="3" t="n">
-        <v>42395</v>
-[...1 lines deleted...]
-      <c r="K618" s="3"/>
+        <v>39126</v>
+      </c>
+      <c r="K618" s="3" t="n">
+        <v>39918</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="619">
       <c r="A619" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B619" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C619" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D619" s="1" t="inlineStr">
         <is>
-          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E619" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F619" s="1" t="inlineStr">
         <is>
-          <t>1708004056/WC/9993667262 — SARWJANIK  LAKHA PURWA CHHAPAR</t>
+          <t>1708004056/WC/9 — सार्वजनिक कूप निर्माण कार्य पठापुरva</t>
         </is>
       </c>
       <c r="G619" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H619" s="2" t="n">
-        <v>0</v>
+        <v>218000</v>
       </c>
       <c r="I619" s="2" t="n">
-        <v>0</v>
+        <v>261782</v>
       </c>
       <c r="J619" s="3" t="n">
-        <v>42395</v>
-[...1 lines deleted...]
-      <c r="K619" s="3"/>
+        <v>39450</v>
+      </c>
+      <c r="K619" s="3" t="n">
+        <v>39444</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="620">
       <c r="A620" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B620" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C620" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D620" s="1" t="inlineStr">
         <is>
-          <t>Renovation / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Earthen Dam / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E620" s="1" t="inlineStr">
         <is>
-          <t>Renovation of traditional water bodies</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F620" s="1" t="inlineStr">
         <is>
-          <t>1708004056/WH/19957264 — TALAAB GAHRIKARAN GAAD NIKAALANA KARYA CHHAPAR TALAAB</t>
+          <t>1708004056/WC/9993667257 — NAVEEN TALAB NIRMAN BHATARAN HAAR CHHAPAR</t>
         </is>
       </c>
       <c r="G620" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H620" s="2" t="n">
-        <v>186000</v>
+        <v>0</v>
       </c>
       <c r="I620" s="2" t="n">
-        <v>61669.95</v>
+        <v>0</v>
       </c>
       <c r="J620" s="3" t="n">
-        <v>42529</v>
-[...3 lines deleted...]
-      </c>
+        <v>42395</v>
+      </c>
+      <c r="K620" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="621">
       <c r="A621" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B621" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C621" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D621" s="1" t="inlineStr">
         <is>
-          <t>Desilting / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Earthen Bunding / Construction of Earthen peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E621" s="1" t="inlineStr">
         <is>
-          <t>Renovation of traditional water bodies</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F621" s="1" t="inlineStr">
         <is>
-          <t>1708004056/WH/19957314 — TALAB GAHRIKARAN GAD NIKALNA KARYA CHHAPAR</t>
+          <t>1708004056/WC/9993667259 — NAVEEN TALAB NIRMAN BARAMDEV NALA PANCHYAT BHAVAN SE KUWARPURA MARG PAR  CHHAPAR</t>
         </is>
       </c>
       <c r="G621" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H621" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I621" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J621" s="3" t="n">
-        <v>42474</v>
+        <v>42395</v>
       </c>
       <c r="K621" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="622">
       <c r="A622" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B622" s="1" t="inlineStr">
         <is>
+          <t>2015-2016</t>
+        </is>
+      </c>
+      <c r="C622" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D622" s="1" t="inlineStr">
+        <is>
+          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
+        </is>
+      </c>
+      <c r="E622" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Trench</t>
+        </is>
+      </c>
+      <c r="F622" s="1" t="inlineStr">
+        <is>
+          <t>1708004056/WC/9993667261 — SARWJANIK  BASATHA MARG PATHWA CHHAPAR</t>
+        </is>
+      </c>
+      <c r="G622" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H622" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I622" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J622" s="3" t="n">
+        <v>42395</v>
+      </c>
+      <c r="K622" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="623">
+      <c r="A623" s="1" t="inlineStr">
+        <is>
+          <t>CHHATARPUR</t>
+        </is>
+      </c>
+      <c r="B623" s="1" t="inlineStr">
+        <is>
+          <t>2015-2016</t>
+        </is>
+      </c>
+      <c r="C623" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D623" s="1" t="inlineStr">
+        <is>
+          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
+        </is>
+      </c>
+      <c r="E623" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Trench</t>
+        </is>
+      </c>
+      <c r="F623" s="1" t="inlineStr">
+        <is>
+          <t>1708004056/WC/9993667262 — SARWJANIK  LAKHA PURWA CHHAPAR</t>
+        </is>
+      </c>
+      <c r="G623" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H623" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I623" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J623" s="3" t="n">
+        <v>42395</v>
+      </c>
+      <c r="K623" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="624">
+      <c r="A624" s="1" t="inlineStr">
+        <is>
+          <t>CHHATARPUR</t>
+        </is>
+      </c>
+      <c r="B624" s="1" t="inlineStr">
+        <is>
           <t>2016-2017</t>
         </is>
       </c>
-      <c r="C622" s="1" t="inlineStr">
+      <c r="C624" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
-      <c r="D622" s="1" t="inlineStr">
+      <c r="D624" s="1" t="inlineStr">
         <is>
           <t>Renovation / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
-      <c r="E622" s="1" t="inlineStr">
+      <c r="E624" s="1" t="inlineStr">
         <is>
           <t>Renovation of traditional water bodies</t>
         </is>
       </c>
-      <c r="F622" s="1" t="inlineStr">
+      <c r="F624" s="1" t="inlineStr">
+        <is>
+          <t>1708004056/WH/19957264 — TALAAB GAHRIKARAN GAAD NIKAALANA KARYA CHHAPAR TALAAB</t>
+        </is>
+      </c>
+      <c r="G624" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H624" s="2" t="n">
+        <v>186000</v>
+      </c>
+      <c r="I624" s="2" t="n">
+        <v>61669.95</v>
+      </c>
+      <c r="J624" s="3" t="n">
+        <v>42529</v>
+      </c>
+      <c r="K624" s="3" t="n">
+        <v>42641</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="625">
+      <c r="A625" s="1" t="inlineStr">
+        <is>
+          <t>CHHATARPUR</t>
+        </is>
+      </c>
+      <c r="B625" s="1" t="inlineStr">
+        <is>
+          <t>2016-2017</t>
+        </is>
+      </c>
+      <c r="C625" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+        </is>
+      </c>
+      <c r="D625" s="1" t="inlineStr">
+        <is>
+          <t>Desilting / Renovation of Community Water Harvesting Ponds for Community</t>
+        </is>
+      </c>
+      <c r="E625" s="1" t="inlineStr">
+        <is>
+          <t>Renovation of traditional water bodies</t>
+        </is>
+      </c>
+      <c r="F625" s="1" t="inlineStr">
+        <is>
+          <t>1708004056/WH/19957314 — TALAB GAHRIKARAN GAD NIKALNA KARYA CHHAPAR</t>
+        </is>
+      </c>
+      <c r="G625" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H625" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I625" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J625" s="3" t="n">
+        <v>42474</v>
+      </c>
+      <c r="K625" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="626">
+      <c r="A626" s="1" t="inlineStr">
+        <is>
+          <t>CHHATARPUR</t>
+        </is>
+      </c>
+      <c r="B626" s="1" t="inlineStr">
+        <is>
+          <t>2016-2017</t>
+        </is>
+      </c>
+      <c r="C626" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+        </is>
+      </c>
+      <c r="D626" s="1" t="inlineStr">
+        <is>
+          <t>Renovation / Renovation of Community Water Harvesting Ponds for Community</t>
+        </is>
+      </c>
+      <c r="E626" s="1" t="inlineStr">
+        <is>
+          <t>Renovation of traditional water bodies</t>
+        </is>
+      </c>
+      <c r="F626" s="1" t="inlineStr">
         <is>
           <t>1708004056/WH/19957315 — SARVAJANIK KOOP GAHRIKARAN ATHAI MOHALLA</t>
         </is>
       </c>
-      <c r="G622" s="1" t="inlineStr">
+      <c r="G626" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
-      <c r="H622" s="2" t="n">
-[...5 lines deleted...]
-      <c r="J622" s="3" t="n">
+      <c r="H626" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I626" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J626" s="3" t="n">
         <v>42474</v>
       </c>
-      <c r="K622" s="3"/>
+      <c r="K626" s="3"/>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>
   <dc:subject/>
   <dc:creator/>