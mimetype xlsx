--- v0 (2026-09-05)
+++ v1 (2026-10-27)
@@ -122,64 +122,64 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:K402"/>
+  <dimension ref="A1:K403"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-05 18:49:54</t>
+          <t>Exported on: 2026-10-27 19:16:52</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: CHHATARPUR</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -3129,51 +3129,51 @@
         <v>0</v>
       </c>
       <c r="J71" s="3" t="n">
         <v>44836</v>
       </c>
       <c r="K71" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="72">
       <c r="A72" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C72" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D72" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E72" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F72" s="1" t="inlineStr">
         <is>
           <t>1708004058/IF/22012035051968 — KAPILDHARA KOOP NIRMAN KARYA HARIDAS AHIRWAR</t>
         </is>
       </c>
       <c r="G72" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H72" s="2" t="n">
         <v>396210.26</v>
       </c>
       <c r="I72" s="2" t="n">
         <v>106472.4</v>
       </c>
       <c r="J72" s="3" t="n">
         <v>45276</v>
@@ -3223,51 +3223,51 @@
         <v>0</v>
       </c>
       <c r="J73" s="3" t="n">
         <v>44836</v>
       </c>
       <c r="K73" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="74">
       <c r="A74" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C74" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D74" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E74" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F74" s="1" t="inlineStr">
         <is>
           <t>1708004058/IF/22012035066580 — HITESHI KAPILDHARA KOOP NIRMAN KAISHVINDRA PRATAP SINGH BUNDELA</t>
         </is>
       </c>
       <c r="G74" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H74" s="2" t="n">
         <v>401905.45</v>
       </c>
       <c r="I74" s="2" t="n">
         <v>352353.87</v>
       </c>
       <c r="J74" s="3" t="n">
         <v>45338</v>
@@ -3319,73 +3319,73 @@
       <c r="J75" s="3" t="n">
         <v>45363</v>
       </c>
       <c r="K75" s="3" t="n">
         <v>46145</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="76">
       <c r="A76" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C76" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D76" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Farm Forestry-Fields Individuals / Block Plantation of Farm Forestry Trees in Fields for Individuals</t>
+          <t>Block Plantation-Farm Forestry-Fields Individuals / Agro Forestry Block Plantation for Individual</t>
         </is>
       </c>
       <c r="E76" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F76" s="1" t="inlineStr">
         <is>
           <t>1708004058/IF/22012035139271 — NANDAN FLODHYAN KARY DEEN DAYAL KUSHWAHA KALANI</t>
         </is>
       </c>
       <c r="G76" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H76" s="2" t="n">
         <v>133212.69</v>
       </c>
       <c r="I76" s="2" t="n">
-        <v>112585.66</v>
+        <v>123085.66</v>
       </c>
       <c r="J76" s="3" t="n">
         <v>45207</v>
       </c>
       <c r="K76" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="77">
       <c r="A77" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C77" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D77" s="1" t="inlineStr">
         <is>
           <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
@@ -3652,51 +3652,51 @@
       <c r="J82" s="3" t="n">
         <v>45799</v>
       </c>
       <c r="K82" s="3" t="n">
         <v>46157</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="83">
       <c r="A83" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C83" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D83" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E83" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F83" s="1" t="inlineStr">
         <is>
           <t>1708004058/IF/22012035309926 — KHET TALAB NIRMAN KARYA NARESH CHATURVEDI</t>
         </is>
       </c>
       <c r="G83" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H83" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I83" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J83" s="3" t="n">
         <v>45682</v>
@@ -4091,51 +4091,51 @@
       <c r="J91" s="3" t="n">
         <v>45803</v>
       </c>
       <c r="K91" s="3" t="n">
         <v>46113</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="92">
       <c r="A92" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C92" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D92" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E92" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F92" s="1" t="inlineStr">
         <is>
           <t>1708004058/IF/22012035556620 — KAPIL DHARA KOOP NIRMAN KARYA RAGVENDRA SINGH SO MAJBOOT SINGH</t>
         </is>
       </c>
       <c r="G92" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H92" s="2" t="n">
         <v>402553.43</v>
       </c>
       <c r="I92" s="2" t="n">
         <v>261.03</v>
       </c>
       <c r="J92" s="3" t="n">
         <v>46104</v>
@@ -4279,51 +4279,51 @@
         <v>261</v>
       </c>
       <c r="J95" s="3" t="n">
         <v>46065</v>
       </c>
       <c r="K95" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="96">
       <c r="A96" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C96" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D96" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E96" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F96" s="1" t="inlineStr">
         <is>
           <t>1708004058/IF/22012035659160 — kapildhara koop nirman karya pavan kumar chaturvedi</t>
         </is>
       </c>
       <c r="G96" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H96" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I96" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J96" s="3" t="n">
         <v>45870</v>
@@ -8144,51 +8144,51 @@
       <c r="J174" s="3" t="n">
         <v>45643</v>
       </c>
       <c r="K174" s="3" t="n">
         <v>45877</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="175">
       <c r="A175" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B175" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C175" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D175" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E175" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F175" s="1" t="inlineStr">
         <is>
           <t>1708004058/IF/IAY/4856139 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125964497</t>
         </is>
       </c>
       <c r="G175" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H175" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I175" s="2" t="n">
         <v>6804</v>
       </c>
       <c r="J175" s="3" t="n">
         <v>45685</v>
@@ -8338,51 +8338,51 @@
       <c r="J178" s="3" t="n">
         <v>45769</v>
       </c>
       <c r="K178" s="3" t="n">
         <v>45868</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="179">
       <c r="A179" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B179" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C179" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D179" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E179" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F179" s="1" t="inlineStr">
         <is>
           <t>1708004058/IF/IAY/4959534 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123825376</t>
         </is>
       </c>
       <c r="G179" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H179" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I179" s="2" t="n">
         <v>15921</v>
       </c>
       <c r="J179" s="3" t="n">
         <v>45774</v>
@@ -8581,51 +8581,51 @@
       <c r="J183" s="3" t="n">
         <v>45795</v>
       </c>
       <c r="K183" s="3" t="n">
         <v>46084</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="184">
       <c r="A184" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B184" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C184" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D184" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E184" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F184" s="1" t="inlineStr">
         <is>
           <t>1708004058/IF/IAY/4960593 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124879630</t>
         </is>
       </c>
       <c r="G184" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H184" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I184" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J184" s="3" t="n">
         <v>45703</v>
@@ -8726,51 +8726,51 @@
       <c r="J186" s="3" t="n">
         <v>45774</v>
       </c>
       <c r="K186" s="3" t="n">
         <v>45924</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="187">
       <c r="A187" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B187" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C187" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D187" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E187" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F187" s="1" t="inlineStr">
         <is>
           <t>1708004058/IF/IAY/4961213 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125532139</t>
         </is>
       </c>
       <c r="G187" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H187" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I187" s="2" t="n">
         <v>18270</v>
       </c>
       <c r="J187" s="3" t="n">
         <v>45866</v>
@@ -8920,51 +8920,51 @@
       <c r="J190" s="3" t="n">
         <v>45757</v>
       </c>
       <c r="K190" s="3" t="n">
         <v>45821</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="191">
       <c r="A191" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B191" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C191" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D191" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E191" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F191" s="1" t="inlineStr">
         <is>
           <t>1708004058/IF/IAY/4963100 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126245614</t>
         </is>
       </c>
       <c r="G191" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H191" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I191" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J191" s="3" t="n">
         <v>45727</v>
@@ -9114,51 +9114,51 @@
       <c r="J194" s="3" t="n">
         <v>45782</v>
       </c>
       <c r="K194" s="3" t="n">
         <v>45909</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="195">
       <c r="A195" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B195" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C195" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D195" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E195" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F195" s="1" t="inlineStr">
         <is>
           <t>1708004058/IF/IAY/5356197 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126019120</t>
         </is>
       </c>
       <c r="G195" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H195" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I195" s="2" t="n">
         <v>17226</v>
       </c>
       <c r="J195" s="3" t="n">
         <v>46054</v>
@@ -9308,51 +9308,51 @@
       <c r="J198" s="3" t="n">
         <v>45795</v>
       </c>
       <c r="K198" s="3" t="n">
         <v>45933</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="199">
       <c r="A199" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B199" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C199" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D199" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E199" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F199" s="1" t="inlineStr">
         <is>
           <t>1708004058/IF/IAY/5854287 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123192809</t>
         </is>
       </c>
       <c r="G199" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H199" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I199" s="2" t="n">
         <v>19314</v>
       </c>
       <c r="J199" s="3" t="n">
         <v>46034</v>
@@ -9404,51 +9404,51 @@
       <c r="J200" s="3" t="n">
         <v>45976</v>
       </c>
       <c r="K200" s="3" t="n">
         <v>46076</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="201">
       <c r="A201" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B201" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C201" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D201" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E201" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F201" s="1" t="inlineStr">
         <is>
           <t>1708004058/IF/IAY/5854386 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123889214</t>
         </is>
       </c>
       <c r="G201" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H201" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I201" s="2" t="n">
         <v>3654</v>
       </c>
       <c r="J201" s="3" t="n">
         <v>46185</v>
@@ -9500,73 +9500,73 @@
       <c r="J202" s="3" t="n">
         <v>45967</v>
       </c>
       <c r="K202" s="3" t="n">
         <v>46071</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="203">
       <c r="A203" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B203" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C203" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D203" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E203" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F203" s="1" t="inlineStr">
         <is>
           <t>1708004058/IF/IAY/5854411 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123893510</t>
         </is>
       </c>
       <c r="G203" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H203" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I203" s="2" t="n">
-        <v>22824</v>
+        <v>24924</v>
       </c>
       <c r="J203" s="3" t="n">
         <v>45967</v>
       </c>
       <c r="K203" s="3" t="n">
         <v>46257</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="204">
       <c r="A204" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B204" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C204" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D204" s="1" t="inlineStr">
@@ -9598,51 +9598,51 @@
       <c r="J204" s="3" t="n">
         <v>45967</v>
       </c>
       <c r="K204" s="3" t="n">
         <v>46071</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="205">
       <c r="A205" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B205" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C205" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D205" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E205" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F205" s="1" t="inlineStr">
         <is>
           <t>1708004058/IF/IAY/5854473 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126243936</t>
         </is>
       </c>
       <c r="G205" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H205" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I205" s="2" t="n">
         <v>17226</v>
       </c>
       <c r="J205" s="3" t="n">
         <v>46053</v>
@@ -9841,51 +9841,51 @@
       <c r="J209" s="3" t="n">
         <v>45985</v>
       </c>
       <c r="K209" s="3" t="n">
         <v>46098</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="210">
       <c r="A210" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B210" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C210" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D210" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E210" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F210" s="1" t="inlineStr">
         <is>
           <t>1708004058/IF/IAY/5854819 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124881864</t>
         </is>
       </c>
       <c r="G210" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H210" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I210" s="2" t="n">
         <v>18270</v>
       </c>
       <c r="J210" s="3" t="n">
         <v>46068</v>
@@ -9986,78 +9986,80 @@
       <c r="J212" s="3" t="n">
         <v>45985</v>
       </c>
       <c r="K212" s="3" t="n">
         <v>46096</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="213">
       <c r="A213" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B213" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C213" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D213" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E213" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F213" s="1" t="inlineStr">
         <is>
           <t>1708004058/IF/IAY/5854895 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123892360</t>
         </is>
       </c>
       <c r="G213" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H213" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I213" s="2" t="n">
         <v>14616</v>
       </c>
       <c r="J213" s="3" t="n">
         <v>46081</v>
       </c>
-      <c r="K213" s="3"/>
+      <c r="K213" s="3" t="n">
+        <v>46313</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="214">
       <c r="A214" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B214" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C214" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D214" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E214" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
@@ -10180,51 +10182,51 @@
       <c r="J216" s="3" t="n">
         <v>45968</v>
       </c>
       <c r="K216" s="3" t="n">
         <v>46098</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="217">
       <c r="A217" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B217" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C217" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D217" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E217" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F217" s="1" t="inlineStr">
         <is>
           <t>1708004058/IF/IAY/5854970 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126018686</t>
         </is>
       </c>
       <c r="G217" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H217" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I217" s="2" t="n">
         <v>21402</v>
       </c>
       <c r="J217" s="3" t="n">
         <v>46054</v>
@@ -10423,8736 +10425,8783 @@
       <c r="J221" s="3" t="n">
         <v>45967</v>
       </c>
       <c r="K221" s="3" t="n">
         <v>46076</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="222">
       <c r="A222" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B222" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C222" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D222" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E222" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F222" s="1" t="inlineStr">
         <is>
           <t>1708004058/IF/IAY/5935826 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125182763</t>
         </is>
       </c>
       <c r="G222" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H222" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I222" s="2" t="n">
-        <v>12300</v>
+        <v>21300</v>
       </c>
       <c r="J222" s="3" t="n">
         <v>46076</v>
       </c>
       <c r="K222" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="223">
       <c r="A223" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B223" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C223" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D223" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E223" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F223" s="1" t="inlineStr">
         <is>
           <t>1708004058/IF/IAY/5936711 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124747607</t>
         </is>
       </c>
       <c r="G223" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H223" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I223" s="2" t="n">
-        <v>20358</v>
+        <v>22158</v>
       </c>
       <c r="J223" s="3" t="n">
         <v>46152</v>
       </c>
       <c r="K223" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="224">
       <c r="A224" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B224" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C224" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D224" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E224" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F224" s="1" t="inlineStr">
         <is>
           <t>1708004058/IF/IAY/5938318 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125180244</t>
         </is>
       </c>
       <c r="G224" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H224" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I224" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J224" s="3" t="n">
         <v>46063</v>
       </c>
       <c r="K224" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="225">
       <c r="A225" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B225" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C225" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D225" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E225" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F225" s="1" t="inlineStr">
         <is>
           <t>1708004058/IF/IAY/5939507 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127122108</t>
         </is>
       </c>
       <c r="G225" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H225" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I225" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J225" s="3" t="n">
         <v>46076</v>
       </c>
       <c r="K225" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="226">
       <c r="A226" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B226" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C226" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D226" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E226" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F226" s="1" t="inlineStr">
         <is>
           <t>1708004058/IF/IAY/5939946 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125167775</t>
         </is>
       </c>
       <c r="G226" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H226" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I226" s="2" t="n">
-        <v>8400</v>
+        <v>18300</v>
       </c>
       <c r="J226" s="3" t="n">
         <v>46063</v>
       </c>
       <c r="K226" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="227">
       <c r="A227" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B227" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C227" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D227" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E227" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F227" s="1" t="inlineStr">
         <is>
           <t>1708004058/IF/IAY/5941614 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123807117</t>
         </is>
       </c>
       <c r="G227" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H227" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I227" s="2" t="n">
         <v>19836</v>
       </c>
       <c r="J227" s="3" t="n">
         <v>46133</v>
       </c>
       <c r="K227" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="228">
       <c r="A228" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B228" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C228" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D228" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E228" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F228" s="1" t="inlineStr">
         <is>
           <t>1708004058/IF/IAY/6019302 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124987093</t>
         </is>
       </c>
       <c r="G228" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H228" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I228" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J228" s="3" t="n">
         <v>46063</v>
       </c>
       <c r="K228" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="229">
       <c r="A229" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B229" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C229" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D229" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E229" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F229" s="1" t="inlineStr">
         <is>
           <t>1708004058/IF/IAY/6020647 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125165986</t>
         </is>
       </c>
       <c r="G229" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H229" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I229" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J229" s="3" t="n">
         <v>46063</v>
       </c>
       <c r="K229" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="230">
       <c r="A230" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B230" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C230" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D230" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E230" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F230" s="1" t="inlineStr">
         <is>
-          <t>1708004058/IF/IAY/844747 — Construction of IAY House -IAY REG. NO. MP1420693</t>
+          <t>1708004058/IF/IAY/6262851 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124980625</t>
         </is>
       </c>
       <c r="G230" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H230" s="2" t="n">
-        <v>17100</v>
+        <v>27000</v>
       </c>
       <c r="I230" s="2" t="n">
-        <v>9282</v>
+        <v>0</v>
       </c>
       <c r="J230" s="3" t="n">
-        <v>43981</v>
-[...3 lines deleted...]
-      </c>
+        <v>46063</v>
+      </c>
+      <c r="K230" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="231">
       <c r="A231" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B231" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C231" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D231" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E231" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F231" s="1" t="inlineStr">
         <is>
-          <t>1708004058/LD/178 — मेड बंधान कार्य Khilaiya / Manpyare ahirwar</t>
+          <t>1708004058/IF/IAY/844747 — Construction of IAY House -IAY REG. NO. MP1420693</t>
         </is>
       </c>
       <c r="G231" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H231" s="2" t="n">
-        <v>55000</v>
+        <v>17100</v>
       </c>
       <c r="I231" s="2" t="n">
-        <v>20592</v>
+        <v>9282</v>
       </c>
       <c r="J231" s="3" t="n">
-        <v>41061</v>
+        <v>43981</v>
       </c>
       <c r="K231" s="3" t="n">
-        <v>41675</v>
+        <v>45685</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="232">
       <c r="A232" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B232" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C232" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D232" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E232" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F232" s="1" t="inlineStr">
         <is>
-          <t>1708004058/LD/179 — मेड बंधान कार्य  Rampyari / Ajuddi सरानी</t>
+          <t>1708004058/LD/178 — मेड बंधान कार्य Khilaiya / Manpyare ahirwar</t>
         </is>
       </c>
       <c r="G232" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H232" s="2" t="n">
         <v>55000</v>
       </c>
       <c r="I232" s="2" t="n">
-        <v>31416</v>
+        <v>20592</v>
       </c>
       <c r="J232" s="3" t="n">
         <v>41061</v>
       </c>
       <c r="K232" s="3" t="n">
         <v>41675</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="233">
       <c r="A233" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B233" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C233" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Land Development</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D233" s="1" t="inlineStr">
         <is>
-          <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E233" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F233" s="1" t="inlineStr">
         <is>
-          <t>1708004058/LD/22012034234631 — Med Bandhan Kary Sushil tiwari</t>
+          <t>1708004058/LD/179 — मेड बंधान कार्य  Rampyari / Ajuddi सरानी</t>
         </is>
       </c>
       <c r="G233" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H233" s="2" t="n">
-        <v>59000</v>
+        <v>55000</v>
       </c>
       <c r="I233" s="2" t="n">
-        <v>59148</v>
+        <v>31416</v>
       </c>
       <c r="J233" s="3" t="n">
-        <v>42305</v>
+        <v>41061</v>
       </c>
       <c r="K233" s="3" t="n">
-        <v>42521</v>
+        <v>41675</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="234">
       <c r="A234" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B234" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C234" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D234" s="1" t="inlineStr">
         <is>
           <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
         </is>
       </c>
       <c r="E234" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F234" s="1" t="inlineStr">
         <is>
-          <t>1708004058/LD/22012034234632 — Med Bandhan Kary Badri Kushwaha</t>
+          <t>1708004058/LD/22012034234631 — Med Bandhan Kary Sushil tiwari</t>
         </is>
       </c>
       <c r="G234" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H234" s="2" t="n">
-        <v>34000</v>
+        <v>59000</v>
       </c>
       <c r="I234" s="2" t="n">
-        <v>36108</v>
+        <v>59148</v>
       </c>
       <c r="J234" s="3" t="n">
         <v>42305</v>
       </c>
       <c r="K234" s="3" t="n">
-        <v>42709</v>
+        <v>42521</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="235">
       <c r="A235" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B235" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C235" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D235" s="1" t="inlineStr">
         <is>
           <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
         </is>
       </c>
       <c r="E235" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F235" s="1" t="inlineStr">
         <is>
-          <t>1708004058/LD/22012034234634 — Med Bandhan Kary Tijwar Ahirwar</t>
+          <t>1708004058/LD/22012034234632 — Med Bandhan Kary Badri Kushwaha</t>
         </is>
       </c>
       <c r="G235" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H235" s="2" t="n">
-        <v>59000</v>
+        <v>34000</v>
       </c>
       <c r="I235" s="2" t="n">
-        <v>47970</v>
+        <v>36108</v>
       </c>
       <c r="J235" s="3" t="n">
         <v>42305</v>
       </c>
       <c r="K235" s="3" t="n">
-        <v>42521</v>
+        <v>42709</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="236">
       <c r="A236" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B236" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C236" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D236" s="1" t="inlineStr">
         <is>
           <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
         </is>
       </c>
       <c r="E236" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F236" s="1" t="inlineStr">
         <is>
-          <t>1708004058/LD/22012034234635 — Med Bandhan Kary Deshraj Ahirwar</t>
+          <t>1708004058/LD/22012034234634 — Med Bandhan Kary Tijwar Ahirwar</t>
         </is>
       </c>
       <c r="G236" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H236" s="2" t="n">
-        <v>61000</v>
+        <v>59000</v>
       </c>
       <c r="I236" s="2" t="n">
-        <v>58327.5</v>
+        <v>47970</v>
       </c>
       <c r="J236" s="3" t="n">
         <v>42305</v>
       </c>
       <c r="K236" s="3" t="n">
-        <v>42515</v>
+        <v>42521</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="237">
       <c r="A237" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B237" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C237" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D237" s="1" t="inlineStr">
         <is>
           <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
         </is>
       </c>
       <c r="E237" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F237" s="1" t="inlineStr">
         <is>
-          <t>1708004058/LD/22012034234636 — Med Bandhan Kary Tulshiya Ahirwar</t>
+          <t>1708004058/LD/22012034234635 — Med Bandhan Kary Deshraj Ahirwar</t>
         </is>
       </c>
       <c r="G237" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H237" s="2" t="n">
-        <v>59000</v>
+        <v>61000</v>
       </c>
       <c r="I237" s="2" t="n">
-        <v>50259.6</v>
+        <v>58327.5</v>
       </c>
       <c r="J237" s="3" t="n">
         <v>42305</v>
       </c>
       <c r="K237" s="3" t="n">
         <v>42515</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="238">
       <c r="A238" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B238" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C238" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D238" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
         </is>
       </c>
       <c r="E238" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F238" s="1" t="inlineStr">
         <is>
-          <t>1708004058/LD/22012034253556 — MED BANDHAN DHANNI AHIRWAR KALANI</t>
+          <t>1708004058/LD/22012034234636 — Med Bandhan Kary Tulshiya Ahirwar</t>
         </is>
       </c>
       <c r="G238" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H238" s="2" t="n">
-        <v>51000</v>
+        <v>59000</v>
       </c>
       <c r="I238" s="2" t="n">
-        <v>49608</v>
+        <v>50259.6</v>
       </c>
       <c r="J238" s="3" t="n">
-        <v>42403</v>
+        <v>42305</v>
       </c>
       <c r="K238" s="3" t="n">
-        <v>42551</v>
+        <v>42515</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="239">
       <c r="A239" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B239" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C239" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D239" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E239" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F239" s="1" t="inlineStr">
         <is>
-          <t>1708004058/LD/22012034253562 — med bandhan langda kushwaha kalani</t>
+          <t>1708004058/LD/22012034253556 — MED BANDHAN DHANNI AHIRWAR KALANI</t>
         </is>
       </c>
       <c r="G239" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H239" s="2" t="n">
         <v>51000</v>
       </c>
       <c r="I239" s="2" t="n">
-        <v>62289</v>
+        <v>49608</v>
       </c>
       <c r="J239" s="3" t="n">
         <v>42403</v>
       </c>
       <c r="K239" s="3" t="n">
-        <v>42709</v>
+        <v>42551</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="240">
       <c r="A240" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B240" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C240" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D240" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E240" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F240" s="1" t="inlineStr">
         <is>
-          <t>1708004058/LD/22012034253564 — med bandhan  paramlal  kushwaha kalani</t>
+          <t>1708004058/LD/22012034253562 — med bandhan langda kushwaha kalani</t>
         </is>
       </c>
       <c r="G240" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H240" s="2" t="n">
         <v>51000</v>
       </c>
       <c r="I240" s="2" t="n">
-        <v>50271</v>
+        <v>62289</v>
       </c>
       <c r="J240" s="3" t="n">
         <v>42403</v>
       </c>
       <c r="K240" s="3" t="n">
         <v>42709</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="241">
       <c r="A241" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B241" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C241" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D241" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E241" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F241" s="1" t="inlineStr">
         <is>
-          <t>1708004058/LD/22012034253565 — med bandhan hari das  ahirwar  kalani</t>
+          <t>1708004058/LD/22012034253564 — med bandhan  paramlal  kushwaha kalani</t>
         </is>
       </c>
       <c r="G241" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H241" s="2" t="n">
         <v>51000</v>
       </c>
       <c r="I241" s="2" t="n">
-        <v>64217.05</v>
+        <v>50271</v>
       </c>
       <c r="J241" s="3" t="n">
         <v>42403</v>
       </c>
       <c r="K241" s="3" t="n">
-        <v>42551</v>
+        <v>42709</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="242">
       <c r="A242" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B242" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C242" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D242" s="1" t="inlineStr">
         <is>
-          <t>Land Leveling / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E242" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F242" s="1" t="inlineStr">
         <is>
-          <t>1708004058/LD/22012034296855 — SHANTI DHAAM NIRMAAN GRAAM PANCHYAT KALAANI</t>
+          <t>1708004058/LD/22012034253565 — med bandhan hari das  ahirwar  kalani</t>
         </is>
       </c>
       <c r="G242" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H242" s="2" t="n">
-        <v>245000</v>
+        <v>51000</v>
       </c>
       <c r="I242" s="2" t="n">
-        <v>200936.74</v>
+        <v>64217.05</v>
       </c>
       <c r="J242" s="3" t="n">
-        <v>42751</v>
+        <v>42403</v>
       </c>
       <c r="K242" s="3" t="n">
-        <v>43238</v>
+        <v>42551</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="243">
       <c r="A243" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B243" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C243" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D243" s="1" t="inlineStr">
         <is>
-          <t>Development of Fallow Land for Community / Development of Fallow Land for Community</t>
+          <t>Land Leveling / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E243" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F243" s="1" t="inlineStr">
         <is>
-          <t>1708004058/LD/22012034368710 — SHANTIDHAM NIRMAN 2 BARIGHAT  KALANI</t>
+          <t>1708004058/LD/22012034296855 — SHANTI DHAAM NIRMAAN GRAAM PANCHYAT KALAANI</t>
         </is>
       </c>
       <c r="G243" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H243" s="2" t="n">
         <v>245000</v>
       </c>
       <c r="I243" s="2" t="n">
-        <v>230743.07</v>
+        <v>200936.74</v>
       </c>
       <c r="J243" s="3" t="n">
-        <v>43329</v>
+        <v>42751</v>
       </c>
       <c r="K243" s="3" t="n">
-        <v>43969</v>
+        <v>43238</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="244">
       <c r="A244" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B244" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C244" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D244" s="1" t="inlineStr">
         <is>
-          <t>Dev of Silvipasture Grassslands for Community / Development of Silvipasture Grassslands for Community</t>
+          <t>Development of Fallow Land for Community / Development of Fallow Land for Community</t>
         </is>
       </c>
       <c r="E244" s="1" t="inlineStr">
         <is>
-          <t>Grass Land Development</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F244" s="1" t="inlineStr">
         <is>
-          <t>1708004058/LD/22012034529612 — CHARAGAAH VIKASH KARYA KALANI</t>
+          <t>1708004058/LD/22012034368710 — SHANTIDHAM NIRMAN 2 BARIGHAT  KALANI</t>
         </is>
       </c>
       <c r="G244" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H244" s="2" t="n">
-        <v>0</v>
+        <v>245000</v>
       </c>
       <c r="I244" s="2" t="n">
-        <v>0</v>
+        <v>230743.07</v>
       </c>
       <c r="J244" s="3" t="n">
-        <v>44058</v>
-[...1 lines deleted...]
-      <c r="K244" s="3"/>
+        <v>43329</v>
+      </c>
+      <c r="K244" s="3" t="n">
+        <v>43969</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="245">
       <c r="A245" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B245" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C245" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D245" s="1" t="inlineStr">
         <is>
           <t>Dev of Silvipasture Grassslands for Community / Development of Silvipasture Grassslands for Community</t>
         </is>
       </c>
       <c r="E245" s="1" t="inlineStr">
         <is>
           <t>Grass Land Development</t>
         </is>
       </c>
       <c r="F245" s="1" t="inlineStr">
         <is>
-          <t>1708004058/LD/22012034592425 — CHARAGAAH VIKASH KARYA GAUSHALA KE PAAS GP KALANI</t>
+          <t>1708004058/LD/22012034529612 — CHARAGAAH VIKASH KARYA KALANI</t>
         </is>
       </c>
       <c r="G245" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H245" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I245" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J245" s="3" t="n">
-        <v>45108</v>
+        <v>44058</v>
       </c>
       <c r="K245" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="246">
       <c r="A246" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B246" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C246" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D246" s="1" t="inlineStr">
         <is>
-          <t>Development of chaur Land for Community / Development of chaur Land for Community</t>
+          <t>Dev of Silvipasture Grassslands for Community / Development of Silvipasture Grassslands for Community</t>
         </is>
       </c>
       <c r="E246" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Grass Land Development</t>
         </is>
       </c>
       <c r="F246" s="1" t="inlineStr">
         <is>
-          <t>1708004058/LD/22012034957601 — चारागाह विकास कार्य गौशाला के पास कलानी</t>
+          <t>1708004058/LD/22012034592425 — CHARAGAAH VIKASH KARYA GAUSHALA KE PAAS GP KALANI</t>
         </is>
       </c>
       <c r="G246" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H246" s="2" t="n">
-        <v>974784.2</v>
+        <v>0</v>
       </c>
       <c r="I246" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J246" s="3" t="n">
-        <v>45761</v>
+        <v>45108</v>
       </c>
       <c r="K246" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="247">
       <c r="A247" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B247" s="1" t="inlineStr">
         <is>
-          <t>2006-2007</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C247" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D247" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Development of chaur Land for Community / Construction of Drainage Works in Waterlogged Land for Community</t>
         </is>
       </c>
       <c r="E247" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F247" s="1" t="inlineStr">
         <is>
-          <t>1708004058/RC/01 — नाली निर्माण कार्य  कलानी</t>
+          <t>1708004058/LD/22012034957601 — चारागाह विकास कार्य गौशाला के पास कलानी</t>
         </is>
       </c>
       <c r="G247" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H247" s="2" t="n">
-        <v>497000</v>
+        <v>974784.2</v>
       </c>
       <c r="I247" s="2" t="n">
-        <v>387459</v>
+        <v>0</v>
       </c>
       <c r="J247" s="3" t="n">
-        <v>39118</v>
-[...3 lines deleted...]
-      </c>
+        <v>45761</v>
+      </c>
+      <c r="K247" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="248">
       <c r="A248" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B248" s="1" t="inlineStr">
         <is>
           <t>2006-2007</t>
         </is>
       </c>
       <c r="C248" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D248" s="1" t="inlineStr">
         <is>
-          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E248" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F248" s="1" t="inlineStr">
         <is>
-          <t>1708004058/RC/04 — सी सी रोड निर्माण हरिजन वस्‍ती कलानी</t>
+          <t>1708004058/RC/01 — नाली निर्माण कार्य  कलानी</t>
         </is>
       </c>
       <c r="G248" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H248" s="2" t="n">
         <v>497000</v>
       </c>
       <c r="I248" s="2" t="n">
-        <v>288332</v>
+        <v>387459</v>
       </c>
       <c r="J248" s="3" t="n">
         <v>39118</v>
       </c>
       <c r="K248" s="3" t="n">
-        <v>38874</v>
+        <v>40183</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="249">
       <c r="A249" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B249" s="1" t="inlineStr">
         <is>
-          <t>2005-2006</t>
+          <t>2006-2007</t>
         </is>
       </c>
       <c r="C249" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D249" s="1" t="inlineStr">
         <is>
-          <t>Village Drain / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E249" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F249" s="1" t="inlineStr">
         <is>
-          <t>1708004058/RC/187 — kalani  se  choki purva  pahuch marg do puliya sah</t>
+          <t>1708004058/RC/04 — सी सी रोड निर्माण हरिजन वस्‍ती कलानी</t>
         </is>
       </c>
       <c r="G249" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H249" s="2" t="n">
-        <v>499000</v>
+        <v>497000</v>
       </c>
       <c r="I249" s="2" t="n">
-        <v>0</v>
+        <v>288332</v>
       </c>
       <c r="J249" s="3" t="n">
-        <v>38748</v>
-[...1 lines deleted...]
-      <c r="K249" s="3"/>
+        <v>39118</v>
+      </c>
+      <c r="K249" s="3" t="n">
+        <v>38874</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="250">
       <c r="A250" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B250" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2005-2006</t>
         </is>
       </c>
       <c r="C250" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D250" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Village Drain / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E250" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F250" s="1" t="inlineStr">
         <is>
-          <t>1708004058/RC/22012034192036 — c.c. road nirman nali sahit nathuram ke ghar se de</t>
+          <t>1708004058/RC/187 — kalani  se  choki purva  pahuch marg do puliya sah</t>
         </is>
       </c>
       <c r="G250" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H250" s="2" t="n">
-        <v>86000</v>
+        <v>499000</v>
       </c>
       <c r="I250" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J250" s="3" t="n">
-        <v>41501</v>
+        <v>38748</v>
       </c>
       <c r="K250" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="251">
       <c r="A251" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B251" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C251" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D251" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E251" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F251" s="1" t="inlineStr">
         <is>
-          <t>1708004058/RC/22012034192566 — C C Road Nali Nirmad  M S And P S se Talab Ki Badh</t>
+          <t>1708004058/RC/22012034192036 — c.c. road nirman nali sahit nathuram ke ghar se de</t>
         </is>
       </c>
       <c r="G251" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H251" s="2" t="n">
-        <v>147000</v>
+        <v>86000</v>
       </c>
       <c r="I251" s="2" t="n">
-        <v>144600</v>
+        <v>0</v>
       </c>
       <c r="J251" s="3" t="n">
-        <v>41617</v>
-[...3 lines deleted...]
-      </c>
+        <v>41501</v>
+      </c>
+      <c r="K251" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="252">
       <c r="A252" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B252" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C252" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D252" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E252" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F252" s="1" t="inlineStr">
         <is>
-          <t>1708004058/RC/22012034218976 — सीसी रोड नाली सहित  नाथुराम के मकान से डयोडी तक कल</t>
+          <t>1708004058/RC/22012034192566 — C C Road Nali Nirmad  M S And P S se Talab Ki Badh</t>
         </is>
       </c>
       <c r="G252" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H252" s="2" t="n">
-        <v>86000</v>
+        <v>147000</v>
       </c>
       <c r="I252" s="2" t="n">
-        <v>79068</v>
+        <v>144600</v>
       </c>
       <c r="J252" s="3" t="n">
-        <v>41785</v>
+        <v>41617</v>
       </c>
       <c r="K252" s="3" t="n">
-        <v>42104</v>
+        <v>41691</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="253">
       <c r="A253" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B253" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C253" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D253" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E253" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F253" s="1" t="inlineStr">
         <is>
-          <t>1708004058/RC/22012034230561 — C C Road Nali Nirmad Barjora Ke Ghar Se Raju Dhobi</t>
+          <t>1708004058/RC/22012034218976 — सीसी रोड नाली सहित  नाथुराम के मकान से डयोडी तक कल</t>
         </is>
       </c>
       <c r="G253" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H253" s="2" t="n">
-        <v>66000</v>
+        <v>86000</v>
       </c>
       <c r="I253" s="2" t="n">
-        <v>60981.6</v>
+        <v>79068</v>
       </c>
       <c r="J253" s="3" t="n">
-        <v>41907</v>
+        <v>41785</v>
       </c>
       <c r="K253" s="3" t="n">
         <v>42104</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="254">
       <c r="A254" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B254" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C254" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D254" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E254" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F254" s="1" t="inlineStr">
         <is>
-          <t>1708004058/RC/22012034230566 — C C Road Nali Nirmad Karabdev SE Sheetaram Ji Mand</t>
+          <t>1708004058/RC/22012034230561 — C C Road Nali Nirmad Barjora Ke Ghar Se Raju Dhobi</t>
         </is>
       </c>
       <c r="G254" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H254" s="2" t="n">
-        <v>87000</v>
+        <v>66000</v>
       </c>
       <c r="I254" s="2" t="n">
-        <v>76729.8</v>
+        <v>60981.6</v>
       </c>
       <c r="J254" s="3" t="n">
         <v>41907</v>
       </c>
       <c r="K254" s="3" t="n">
         <v>42104</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="255">
       <c r="A255" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B255" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C255" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D255" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E255" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F255" s="1" t="inlineStr">
         <is>
-          <t>1708004058/RC/22012034286355 — SUDUR KHETH SADAK YOJNA RAJU PANDIT KE KHET SE JAGNA AHIRWAR KE KHETH TAK</t>
+          <t>1708004058/RC/22012034230566 — C C Road Nali Nirmad Karabdev SE Sheetaram Ji Mand</t>
         </is>
       </c>
       <c r="G255" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H255" s="2" t="n">
-        <v>1470000</v>
+        <v>87000</v>
       </c>
       <c r="I255" s="2" t="n">
-        <v>580447.56</v>
+        <v>76729.8</v>
       </c>
       <c r="J255" s="3" t="n">
-        <v>42291</v>
+        <v>41907</v>
       </c>
       <c r="K255" s="3" t="n">
-        <v>42734</v>
+        <v>42104</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="256">
       <c r="A256" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B256" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C256" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D256" s="1" t="inlineStr">
         <is>
           <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E256" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F256" s="1" t="inlineStr">
         <is>
-          <t>1708004058/RC/22012034300228 — Sudur Sadak Jamna Ahirwar se Chhannu Ahirwar Ke khet tak</t>
+          <t>1708004058/RC/22012034286355 — SUDUR KHETH SADAK YOJNA RAJU PANDIT KE KHET SE JAGNA AHIRWAR KE KHETH TAK</t>
         </is>
       </c>
       <c r="G256" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H256" s="2" t="n">
-        <v>0</v>
+        <v>1470000</v>
       </c>
       <c r="I256" s="2" t="n">
-        <v>0</v>
+        <v>580447.56</v>
       </c>
       <c r="J256" s="3" t="n">
-        <v>42395</v>
-[...1 lines deleted...]
-      <c r="K256" s="3"/>
+        <v>42291</v>
+      </c>
+      <c r="K256" s="3" t="n">
+        <v>42734</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="257">
       <c r="A257" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B257" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C257" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D257" s="1" t="inlineStr">
         <is>
           <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E257" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F257" s="1" t="inlineStr">
         <is>
-          <t>1708004058/RC/22012034300229 — Sudur Sadak NAbla Kushwaha ke Khet Se Balkishan Kushwaha ke Khet tak</t>
+          <t>1708004058/RC/22012034300228 — Sudur Sadak Jamna Ahirwar se Chhannu Ahirwar Ke khet tak</t>
         </is>
       </c>
       <c r="G257" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H257" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I257" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J257" s="3" t="n">
         <v>42395</v>
       </c>
       <c r="K257" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="258">
       <c r="A258" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B258" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C258" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D258" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E258" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F258" s="1" t="inlineStr">
         <is>
-          <t>1708004058/RC/22012034300230 — C C Road Nali Nirmad Awadh Vihari Choubey Se Chandni Parmanand Mishra Tak</t>
+          <t>1708004058/RC/22012034300229 — Sudur Sadak NAbla Kushwaha ke Khet Se Balkishan Kushwaha ke Khet tak</t>
         </is>
       </c>
       <c r="G258" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H258" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I258" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J258" s="3" t="n">
         <v>42395</v>
       </c>
       <c r="K258" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="259">
       <c r="A259" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B259" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C259" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D259" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E259" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F259" s="1" t="inlineStr">
         <is>
-          <t>1708004058/RC/22012034300231 — C C Road Nali Nirmad Mahadev TAlab Se Bobi raja Ke darbaje Tak</t>
+          <t>1708004058/RC/22012034300230 — C C Road Nali Nirmad Awadh Vihari Choubey Se Chandni Parmanand Mishra Tak</t>
         </is>
       </c>
       <c r="G259" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H259" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I259" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J259" s="3" t="n">
         <v>42395</v>
       </c>
       <c r="K259" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="260">
       <c r="A260" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B260" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C260" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D260" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E260" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F260" s="1" t="inlineStr">
         <is>
-          <t>1708004058/RC/22012034300232 — C C road Nali Nirmad School se Kali Mata Mandir Tak</t>
+          <t>1708004058/RC/22012034300231 — C C Road Nali Nirmad Mahadev TAlab Se Bobi raja Ke darbaje Tak</t>
         </is>
       </c>
       <c r="G260" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H260" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I260" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J260" s="3" t="n">
         <v>42395</v>
       </c>
       <c r="K260" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="261">
       <c r="A261" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B261" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C261" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D261" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mitti Murram Roads for Community / Construction of Mitti Murram Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E261" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F261" s="1" t="inlineStr">
         <is>
-          <t>1708004058/RC/22012034319313 — SUDURE GRAAM SAMPARK KAARY SHANTINAGAR KALAANI</t>
+          <t>1708004058/RC/22012034300232 — C C road Nali Nirmad School se Kali Mata Mandir Tak</t>
         </is>
       </c>
       <c r="G261" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H261" s="2" t="n">
-        <v>1204000</v>
+        <v>0</v>
       </c>
       <c r="I261" s="2" t="n">
-        <v>1149176.46</v>
+        <v>0</v>
       </c>
       <c r="J261" s="3" t="n">
-        <v>42758</v>
-[...3 lines deleted...]
-      </c>
+        <v>42395</v>
+      </c>
+      <c r="K261" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="262">
       <c r="A262" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B262" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C262" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D262" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Construction of Mitti Murram Roads for Community / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E262" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F262" s="1" t="inlineStr">
         <is>
-          <t>1708004058/RC/22012034329186 — CC ROAD NIRMAAN KAATKE SE TANTU KUSHWAHA KE GHAR TAK &amp; CC ROAD CHANDNI CHOUK SE RAMPRATAAP SINGH KE</t>
+          <t>1708004058/RC/22012034319313 — SUDURE GRAAM SAMPARK KAARY SHANTINAGAR KALAANI</t>
         </is>
       </c>
       <c r="G262" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H262" s="2" t="n">
-        <v>145765</v>
+        <v>1204000</v>
       </c>
       <c r="I262" s="2" t="n">
-        <v>111253</v>
+        <v>1149176.46</v>
       </c>
       <c r="J262" s="3" t="n">
-        <v>42856</v>
+        <v>42758</v>
       </c>
       <c r="K262" s="3" t="n">
-        <v>43222</v>
+        <v>43966</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="263">
       <c r="A263" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B263" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C263" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D263" s="1" t="inlineStr">
         <is>
           <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E263" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F263" s="1" t="inlineStr">
         <is>
-          <t>1708004058/RC/22012034376864 — SUDOR SADAK KALANI SE RAJAPUR</t>
+          <t>1708004058/RC/22012034329186 — CC ROAD NIRMAAN KAATKE SE TANTU KUSHWAHA KE GHAR TAK &amp; CC ROAD CHANDNI CHOUK SE RAMPRATAAP SINGH KE</t>
         </is>
       </c>
       <c r="G263" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H263" s="2" t="n">
-        <v>0</v>
+        <v>145765</v>
       </c>
       <c r="I263" s="2" t="n">
-        <v>0</v>
+        <v>111253</v>
       </c>
       <c r="J263" s="3" t="n">
-        <v>43010</v>
-[...1 lines deleted...]
-      <c r="K263" s="3"/>
+        <v>42856</v>
+      </c>
+      <c r="K263" s="3" t="n">
+        <v>43222</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="264">
       <c r="A264" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B264" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C264" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D264" s="1" t="inlineStr">
         <is>
           <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E264" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F264" s="1" t="inlineStr">
         <is>
-          <t>1708004058/RC/22012034376865 — SUDOR SADAK KALANI SE POLA MAHUWA SE RAIKWAR MOHALLA</t>
+          <t>1708004058/RC/22012034376864 — SUDOR SADAK KALANI SE RAJAPUR</t>
         </is>
       </c>
       <c r="G264" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H264" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I264" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J264" s="3" t="n">
         <v>43010</v>
       </c>
       <c r="K264" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="265">
       <c r="A265" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B265" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C265" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D265" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E265" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F265" s="1" t="inlineStr">
         <is>
-          <t>1708004058/RC/22012034398188 — cc road nali sahit chaturbhuj se mashan baba tak avam dharam das se manuwa taad</t>
+          <t>1708004058/RC/22012034376865 — SUDOR SADAK KALANI SE POLA MAHUWA SE RAIKWAR MOHALLA</t>
         </is>
       </c>
       <c r="G265" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H265" s="2" t="n">
-        <v>34000</v>
+        <v>0</v>
       </c>
       <c r="I265" s="2" t="n">
-        <v>69264</v>
+        <v>0</v>
       </c>
       <c r="J265" s="3" t="n">
-        <v>43462</v>
-[...3 lines deleted...]
-      </c>
+        <v>43010</v>
+      </c>
+      <c r="K265" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="266">
       <c r="A266" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B266" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C266" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D266" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E266" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F266" s="1" t="inlineStr">
         <is>
-          <t>1708004058/RC/22012034398192 — cc eode nali sahit mohan koishik se bhavanideen raikwar tak</t>
+          <t>1708004058/RC/22012034398188 — cc road nali sahit chaturbhuj se mashan baba tak avam dharam das se manuwa taad</t>
         </is>
       </c>
       <c r="G266" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H266" s="2" t="n">
-        <v>16000</v>
+        <v>34000</v>
       </c>
       <c r="I266" s="2" t="n">
-        <v>31488</v>
+        <v>69264</v>
       </c>
       <c r="J266" s="3" t="n">
         <v>43462</v>
       </c>
       <c r="K266" s="3" t="n">
-        <v>44043</v>
+        <v>45680</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="267">
       <c r="A267" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B267" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C267" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D267" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E267" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F267" s="1" t="inlineStr">
         <is>
-          <t>1708004058/RC/22012034398199 — cc road nali sahit chhironji tiwari se chharuwa kuwa tak</t>
+          <t>1708004058/RC/22012034398192 — cc eode nali sahit mohan koishik se bhavanideen raikwar tak</t>
         </is>
       </c>
       <c r="G267" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H267" s="2" t="n">
-        <v>112000</v>
+        <v>16000</v>
       </c>
       <c r="I267" s="2" t="n">
-        <v>69324</v>
+        <v>31488</v>
       </c>
       <c r="J267" s="3" t="n">
-        <v>43502</v>
+        <v>43462</v>
       </c>
       <c r="K267" s="3" t="n">
-        <v>43969</v>
+        <v>44043</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="268">
       <c r="A268" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B268" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C268" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D268" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E268" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F268" s="1" t="inlineStr">
         <is>
-          <t>1708004058/RC/22012034443516 — CC ROAD NALI NIRMAN KARYA KALANI</t>
+          <t>1708004058/RC/22012034398199 — cc road nali sahit chhironji tiwari se chharuwa kuwa tak</t>
         </is>
       </c>
       <c r="G268" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H268" s="2" t="n">
-        <v>0</v>
+        <v>112000</v>
       </c>
       <c r="I268" s="2" t="n">
-        <v>0</v>
+        <v>69324</v>
       </c>
       <c r="J268" s="3" t="n">
-        <v>43491</v>
-[...1 lines deleted...]
-      <c r="K268" s="3"/>
+        <v>43502</v>
+      </c>
+      <c r="K268" s="3" t="n">
+        <v>43969</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="269">
       <c r="A269" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B269" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C269" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D269" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E269" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F269" s="1" t="inlineStr">
         <is>
-          <t>1708004058/RC/22012034448327 — C.C.ROAD EVAM NALI NIRMAN KAR MADHYAMIK SHALA SE KALIDEVI MANDIR TAK</t>
+          <t>1708004058/RC/22012034443516 — CC ROAD NALI NIRMAN KARYA KALANI</t>
         </is>
       </c>
       <c r="G269" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H269" s="2" t="n">
-        <v>137700</v>
+        <v>0</v>
       </c>
       <c r="I269" s="2" t="n">
-        <v>138932</v>
+        <v>0</v>
       </c>
       <c r="J269" s="3" t="n">
-        <v>43529</v>
-[...3 lines deleted...]
-      </c>
+        <v>43491</v>
+      </c>
+      <c r="K269" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="270">
       <c r="A270" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B270" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C270" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D270" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E270" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F270" s="1" t="inlineStr">
         <is>
-          <t>1708004058/RC/22012034448335 — C.C.ROAD EVAM NALI NIRMAN KARY JANKI RAMAN MANDIR SE JAGDEESH CHOUBE KE MAKAN TAK</t>
+          <t>1708004058/RC/22012034448327 — C.C.ROAD EVAM NALI NIRMAN KAR MADHYAMIK SHALA SE KALIDEVI MANDIR TAK</t>
         </is>
       </c>
       <c r="G270" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H270" s="2" t="n">
-        <v>30000</v>
+        <v>137700</v>
       </c>
       <c r="I270" s="2" t="n">
-        <v>4176</v>
+        <v>138932</v>
       </c>
       <c r="J270" s="3" t="n">
         <v>43529</v>
       </c>
       <c r="K270" s="3" t="n">
-        <v>44182</v>
+        <v>43966</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="271">
       <c r="A271" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B271" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C271" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D271" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E271" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F271" s="1" t="inlineStr">
         <is>
-          <t>1708004058/RC/22012034510553 — C.C.ROAD EVAM NALI NIRMAN KARY HARBAL AHIRWAR KE MAKAN SE RICHHABALE KE MAKAN TAK</t>
+          <t>1708004058/RC/22012034448335 — C.C.ROAD EVAM NALI NIRMAN KARY JANKI RAMAN MANDIR SE JAGDEESH CHOUBE KE MAKAN TAK</t>
         </is>
       </c>
       <c r="G271" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H271" s="2" t="n">
-        <v>101700</v>
+        <v>30000</v>
       </c>
       <c r="I271" s="2" t="n">
-        <v>103488</v>
+        <v>4176</v>
       </c>
       <c r="J271" s="3" t="n">
-        <v>43833</v>
+        <v>43529</v>
       </c>
       <c r="K271" s="3" t="n">
-        <v>43987</v>
+        <v>44182</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="272">
       <c r="A272" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B272" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C272" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D272" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E272" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F272" s="1" t="inlineStr">
         <is>
-          <t>1708004058/RC/22012034510868 — C C Road nali nirmad harbal ahirwar ke ghar se richha wale ke ghar tak</t>
+          <t>1708004058/RC/22012034510553 — C.C.ROAD EVAM NALI NIRMAN KARY HARBAL AHIRWAR KE MAKAN SE RICHHABALE KE MAKAN TAK</t>
         </is>
       </c>
       <c r="G272" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H272" s="2" t="n">
-        <v>0</v>
+        <v>101700</v>
       </c>
       <c r="I272" s="2" t="n">
-        <v>0</v>
+        <v>103488</v>
       </c>
       <c r="J272" s="3" t="n">
-        <v>43740</v>
-[...1 lines deleted...]
-      <c r="K272" s="3"/>
+        <v>43833</v>
+      </c>
+      <c r="K272" s="3" t="n">
+        <v>43987</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="273">
       <c r="A273" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B273" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C273" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D273" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E273" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F273" s="1" t="inlineStr">
         <is>
-          <t>1708004058/RC/22012034527357 — CC ROAD NIRMAN KAARY DEVI KUSHWAHA KE GHAR SE KUSHWAHA SAMAAJ BHAWAN TAK G.P. KALANI</t>
+          <t>1708004058/RC/22012034510868 — C C Road nali nirmad harbal ahirwar ke ghar se richha wale ke ghar tak</t>
         </is>
       </c>
       <c r="G273" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H273" s="2" t="n">
-        <v>24863</v>
+        <v>0</v>
       </c>
       <c r="I273" s="2" t="n">
-        <v>23940</v>
+        <v>0</v>
       </c>
       <c r="J273" s="3" t="n">
-        <v>44028</v>
-[...3 lines deleted...]
-      </c>
+        <v>43740</v>
+      </c>
+      <c r="K273" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="274">
       <c r="A274" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B274" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C274" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D274" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E274" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F274" s="1" t="inlineStr">
         <is>
-          <t>1708004058/RC/22012034527361 — PULIYA NIRMAN RAJAPURA MARG G.P. KALANI</t>
+          <t>1708004058/RC/22012034527357 — CC ROAD NIRMAN KAARY DEVI KUSHWAHA KE GHAR SE KUSHWAHA SAMAAJ BHAWAN TAK G.P. KALANI</t>
         </is>
       </c>
       <c r="G274" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H274" s="2" t="n">
-        <v>70000</v>
+        <v>24863</v>
       </c>
       <c r="I274" s="2" t="n">
-        <v>0</v>
+        <v>23940</v>
       </c>
       <c r="J274" s="3" t="n">
-        <v>43946</v>
-[...1 lines deleted...]
-      <c r="K274" s="3"/>
+        <v>44028</v>
+      </c>
+      <c r="K274" s="3" t="n">
+        <v>45680</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="275">
       <c r="A275" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B275" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C275" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D275" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E275" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F275" s="1" t="inlineStr">
         <is>
-          <t>1708004058/RC/22012034529230 — SUDURE SADAK NIRMAN KAARY KALANI SE RAJAPURWA MAARG TAK G.P. KALANI</t>
+          <t>1708004058/RC/22012034527361 — PULIYA NIRMAN RAJAPURA MARG G.P. KALANI</t>
         </is>
       </c>
       <c r="G275" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H275" s="2" t="n">
-        <v>0</v>
+        <v>70000</v>
       </c>
       <c r="I275" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J275" s="3" t="n">
-        <v>43941</v>
+        <v>43946</v>
       </c>
       <c r="K275" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="276">
       <c r="A276" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B276" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C276" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D276" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E276" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F276" s="1" t="inlineStr">
         <is>
-          <t>1708004058/RC/22012034530565 — CC ROAD NIRMAN KAARY HARI PANDIT SE SHYARA TAK G.P. KALAANI</t>
+          <t>1708004058/RC/22012034529230 — SUDURE SADAK NIRMAN KAARY KALANI SE RAJAPURWA MAARG TAK G.P. KALANI</t>
         </is>
       </c>
       <c r="G276" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H276" s="2" t="n">
-        <v>38250</v>
+        <v>0</v>
       </c>
       <c r="I276" s="2" t="n">
-        <v>38760</v>
+        <v>0</v>
       </c>
       <c r="J276" s="3" t="n">
-        <v>44035</v>
-[...3 lines deleted...]
-      </c>
+        <v>43941</v>
+      </c>
+      <c r="K276" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="277">
       <c r="A277" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B277" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C277" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D277" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E277" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F277" s="1" t="inlineStr">
         <is>
-          <t>1708004058/RC/22012034537699 — CC ROAD &amp; NALI NIRMAN KARY MAIN ROAD SE BASORAN SAMAJ BHAWAN TAK</t>
+          <t>1708004058/RC/22012034530565 — CC ROAD NIRMAN KAARY HARI PANDIT SE SHYARA TAK G.P. KALAANI</t>
         </is>
       </c>
       <c r="G277" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H277" s="2" t="n">
-        <v>90000</v>
+        <v>38250</v>
       </c>
       <c r="I277" s="2" t="n">
-        <v>90060</v>
+        <v>38760</v>
       </c>
       <c r="J277" s="3" t="n">
-        <v>44091</v>
+        <v>44035</v>
       </c>
       <c r="K277" s="3" t="n">
-        <v>44193</v>
+        <v>45680</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="278">
       <c r="A278" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B278" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C278" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D278" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E278" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F278" s="1" t="inlineStr">
         <is>
-          <t>1708004058/RC/22012034563215 — CC ROAD NIRMAN KARY HARI PANDIT KE GHAR SE GAU SHALA TAK</t>
+          <t>1708004058/RC/22012034537699 — CC ROAD &amp; NALI NIRMAN KARY MAIN ROAD SE BASORAN SAMAJ BHAWAN TAK</t>
         </is>
       </c>
       <c r="G278" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H278" s="2" t="n">
-        <v>40000</v>
+        <v>90000</v>
       </c>
       <c r="I278" s="2" t="n">
-        <v>66120</v>
+        <v>90060</v>
       </c>
       <c r="J278" s="3" t="n">
-        <v>44270</v>
+        <v>44091</v>
       </c>
       <c r="K278" s="3" t="n">
-        <v>45685</v>
+        <v>44193</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="279">
       <c r="A279" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B279" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C279" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D279" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E279" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F279" s="1" t="inlineStr">
         <is>
-          <t>1708004058/RC/22012034600471 — C.C. ROAD NIRMAN KARYA GAU SHALA SE MAIN ROAD TAK</t>
+          <t>1708004058/RC/22012034563215 — CC ROAD NIRMAN KARY HARI PANDIT KE GHAR SE GAU SHALA TAK</t>
         </is>
       </c>
       <c r="G279" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H279" s="2" t="n">
-        <v>60000</v>
+        <v>40000</v>
       </c>
       <c r="I279" s="2" t="n">
-        <v>58044</v>
+        <v>66120</v>
       </c>
       <c r="J279" s="3" t="n">
-        <v>44542</v>
+        <v>44270</v>
       </c>
       <c r="K279" s="3" t="n">
-        <v>44671</v>
+        <v>45685</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="280">
       <c r="A280" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B280" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C280" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D280" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E280" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F280" s="1" t="inlineStr">
         <is>
-          <t>1708004058/RC/22012034619087 — CC ROAD NIRMAN KARYA MAIN ROAD SE AADI KUWARI MATA MANDIR KI OOR KALANI</t>
+          <t>1708004058/RC/22012034600471 — C.C. ROAD NIRMAN KARYA GAU SHALA SE MAIN ROAD TAK</t>
         </is>
       </c>
       <c r="G280" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H280" s="2" t="n">
-        <v>0</v>
+        <v>60000</v>
       </c>
       <c r="I280" s="2" t="n">
-        <v>0</v>
+        <v>58044</v>
       </c>
       <c r="J280" s="3" t="n">
-        <v>44665</v>
-[...1 lines deleted...]
-      <c r="K280" s="3"/>
+        <v>44542</v>
+      </c>
+      <c r="K280" s="3" t="n">
+        <v>44671</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="281">
       <c r="A281" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B281" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C281" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D281" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E281" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F281" s="1" t="inlineStr">
         <is>
-          <t>1708004058/RC/22012034619088 — CC ROAD NIRMAN KARYA TANTU KUSHWAHA SE PUSPENDRA SINGH TAK KALANI</t>
+          <t>1708004058/RC/22012034619087 — CC ROAD NIRMAN KARYA MAIN ROAD SE AADI KUWARI MATA MANDIR KI OOR KALANI</t>
         </is>
       </c>
       <c r="G281" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H281" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I281" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J281" s="3" t="n">
         <v>44665</v>
       </c>
       <c r="K281" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="282">
       <c r="A282" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B282" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C282" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D282" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E282" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F282" s="1" t="inlineStr">
         <is>
-          <t>1708004058/RC/22012034619089 — CC ROAD NIRMAN KARYA BALDEV KE MAKAN SE JALAM KUSHWAHA KE MAKAAN TAK KALANI</t>
+          <t>1708004058/RC/22012034619088 — CC ROAD NIRMAN KARYA TANTU KUSHWAHA SE PUSPENDRA SINGH TAK KALANI</t>
         </is>
       </c>
       <c r="G282" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H282" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I282" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J282" s="3" t="n">
         <v>44665</v>
       </c>
       <c r="K282" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="283">
       <c r="A283" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B283" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C283" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D283" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E283" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F283" s="1" t="inlineStr">
         <is>
-          <t>1708004058/RC/22012034619090 — CC ROAD NIRMAN KARYA HARDAS YADAV KE MAKAAN SE ARVIND KUSHWAHA KE MAKAAN TAK KALANI</t>
+          <t>1708004058/RC/22012034619089 — CC ROAD NIRMAN KARYA BALDEV KE MAKAN SE JALAM KUSHWAHA KE MAKAAN TAK KALANI</t>
         </is>
       </c>
       <c r="G283" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H283" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I283" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J283" s="3" t="n">
         <v>44665</v>
       </c>
       <c r="K283" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="284">
       <c r="A284" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B284" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C284" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D284" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E284" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F284" s="1" t="inlineStr">
         <is>
-          <t>1708004058/RC/22012034821024 — सीसी रोड निर्माण कार्य मंजू कुशवाहा से शंकर जी मन्दिर तक कलानी</t>
+          <t>1708004058/RC/22012034619090 — CC ROAD NIRMAN KARYA HARDAS YADAV KE MAKAAN SE ARVIND KUSHWAHA KE MAKAAN TAK KALANI</t>
         </is>
       </c>
       <c r="G284" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H284" s="2" t="n">
-        <v>48000</v>
+        <v>0</v>
       </c>
       <c r="I284" s="2" t="n">
-        <v>41796</v>
+        <v>0</v>
       </c>
       <c r="J284" s="3" t="n">
-        <v>45623</v>
-[...3 lines deleted...]
-      </c>
+        <v>44665</v>
+      </c>
+      <c r="K284" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="285">
       <c r="A285" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B285" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C285" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D285" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E285" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F285" s="1" t="inlineStr">
         <is>
-          <t>1708004058/RC/22012034832716 — CC ROAD NIRMAN KARYA MADHYMIK SHALA SE PRATHMIK SHALA TAK KALANI</t>
+          <t>1708004058/RC/22012034821024 — सीसी रोड निर्माण कार्य मंजू कुशवाहा से शंकर जी मन्दिर तक कलानी</t>
         </is>
       </c>
       <c r="G285" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H285" s="2" t="n">
-        <v>49000</v>
+        <v>48000</v>
       </c>
       <c r="I285" s="2" t="n">
-        <v>37908</v>
+        <v>41796</v>
       </c>
       <c r="J285" s="3" t="n">
-        <v>45687</v>
+        <v>45623</v>
       </c>
       <c r="K285" s="3" t="n">
-        <v>46072</v>
+        <v>46197</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="286">
       <c r="A286" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B286" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C286" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D286" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E286" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F286" s="1" t="inlineStr">
         <is>
-          <t>1708004058/RC/22012034835266 — सी. सी. रोड निर्माण कार्य आंगनवाड़ी से मा0 शाला तक</t>
+          <t>1708004058/RC/22012034832716 — CC ROAD NIRMAN KARYA MADHYMIK SHALA SE PRATHMIK SHALA TAK KALANI</t>
         </is>
       </c>
       <c r="G286" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H286" s="2" t="n">
-        <v>56000</v>
+        <v>49000</v>
       </c>
       <c r="I286" s="2" t="n">
-        <v>54814.35</v>
+        <v>37908</v>
       </c>
       <c r="J286" s="3" t="n">
-        <v>45707</v>
+        <v>45687</v>
       </c>
       <c r="K286" s="3" t="n">
-        <v>46187</v>
+        <v>46072</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="287">
       <c r="A287" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B287" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C287" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D287" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E287" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F287" s="1" t="inlineStr">
         <is>
-          <t>1708004058/RC/436 — सी0 सी0 रोड नाली निर्माण कार्य fatke ke makan se radhy joshi  tak कलानी</t>
+          <t>1708004058/RC/22012034835266 — सी. सी. रोड निर्माण कार्य आंगनवाड़ी से मा0 शाला तक</t>
         </is>
       </c>
       <c r="G287" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H287" s="2" t="n">
-        <v>75000</v>
+        <v>56000</v>
       </c>
       <c r="I287" s="2" t="n">
-        <v>64386</v>
+        <v>54814.35</v>
       </c>
       <c r="J287" s="3" t="n">
-        <v>41204</v>
+        <v>45707</v>
       </c>
       <c r="K287" s="3" t="n">
-        <v>41299</v>
+        <v>46187</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="288">
       <c r="A288" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B288" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C288" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D288" s="1" t="inlineStr">
         <is>
-          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E288" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F288" s="1" t="inlineStr">
         <is>
-          <t>1708004058/RC/50 — कलानी से राजापुरवा रोड मिटटी मुरम कलानी</t>
+          <t>1708004058/RC/436 — सी0 सी0 रोड नाली निर्माण कार्य fatke ke makan se radhy joshi  tak कलानी</t>
         </is>
       </c>
       <c r="G288" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H288" s="2" t="n">
-        <v>484000</v>
+        <v>75000</v>
       </c>
       <c r="I288" s="2" t="n">
-        <v>426237</v>
+        <v>64386</v>
       </c>
       <c r="J288" s="3" t="n">
-        <v>39508</v>
+        <v>41204</v>
       </c>
       <c r="K288" s="3" t="n">
-        <v>39472</v>
+        <v>41299</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="289">
       <c r="A289" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B289" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C289" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D289" s="1" t="inlineStr">
         <is>
           <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E289" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F289" s="1" t="inlineStr">
         <is>
-          <t>1708004058/RC/51 — कलानी से श्‍यामरा रोड मिटटी मुरम कलानी</t>
+          <t>1708004058/RC/50 — कलानी से राजापुरवा रोड मिटटी मुरम कलानी</t>
         </is>
       </c>
       <c r="G289" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H289" s="2" t="n">
-        <v>243000</v>
+        <v>484000</v>
       </c>
       <c r="I289" s="2" t="n">
-        <v>296528</v>
+        <v>426237</v>
       </c>
       <c r="J289" s="3" t="n">
         <v>39508</v>
       </c>
       <c r="K289" s="3" t="n">
         <v>39472</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="290">
       <c r="A290" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B290" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C290" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D290" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex</t>
+          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E290" s="1" t="inlineStr">
         <is>
-          <t>Community Sanitary Complex</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F290" s="1" t="inlineStr">
         <is>
-          <t>1708004058/RS/22012034495278 — SAMUDYAK SOCHALAY NIRMAN KARY HARIJAN SAMAJ BHAWAN</t>
+          <t>1708004058/RC/51 — कलानी से श्‍यामरा रोड मिटटी मुरम कलानी</t>
         </is>
       </c>
       <c r="G290" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H290" s="2" t="n">
-        <v>44000</v>
+        <v>243000</v>
       </c>
       <c r="I290" s="2" t="n">
-        <v>45600</v>
+        <v>296528</v>
       </c>
       <c r="J290" s="3" t="n">
-        <v>44090</v>
+        <v>39508</v>
       </c>
       <c r="K290" s="3" t="n">
-        <v>44193</v>
+        <v>39472</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="291">
       <c r="A291" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B291" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C291" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D291" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex</t>
         </is>
       </c>
       <c r="E291" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Community Sanitary Complex</t>
         </is>
       </c>
       <c r="F291" s="1" t="inlineStr">
         <is>
-          <t>1708004058/RS/22012034511675 — NALI NIRMAN KARY DHUBYANA SE BASOR MUHALLA</t>
+          <t>1708004058/RS/22012034495278 — SAMUDYAK SOCHALAY NIRMAN KARY HARIJAN SAMAJ BHAWAN</t>
         </is>
       </c>
       <c r="G291" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H291" s="2" t="n">
-        <v>42000</v>
+        <v>44000</v>
       </c>
       <c r="I291" s="2" t="n">
-        <v>50160</v>
+        <v>45600</v>
       </c>
       <c r="J291" s="3" t="n">
-        <v>44270</v>
+        <v>44090</v>
       </c>
       <c r="K291" s="3" t="n">
-        <v>45133</v>
+        <v>44193</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="292">
       <c r="A292" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B292" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C292" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D292" s="1" t="inlineStr">
         <is>
-          <t>Construction of Soakage Channel for Community / Construction of Soakage Channel for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E292" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F292" s="1" t="inlineStr">
         <is>
-          <t>1708004058/RS/22012034525742 — SLWM CONSTRUCTION OF WASTE SEGGREGATIONS SHED GAUSHLA KE PASS GP KALANI</t>
+          <t>1708004058/RS/22012034511675 — NALI NIRMAN KARY DHUBYANA SE BASOR MUHALLA</t>
         </is>
       </c>
       <c r="G292" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H292" s="2" t="n">
-        <v>0</v>
+        <v>42000</v>
       </c>
       <c r="I292" s="2" t="n">
-        <v>0</v>
+        <v>50160</v>
       </c>
       <c r="J292" s="3" t="n">
-        <v>44287</v>
-[...1 lines deleted...]
-      <c r="K292" s="3"/>
+        <v>44270</v>
+      </c>
+      <c r="K292" s="3" t="n">
+        <v>45133</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="293">
       <c r="A293" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B293" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C293" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D293" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Construction of Soakage Channel for Community / Construction of Soakage Channel for Community</t>
         </is>
       </c>
       <c r="E293" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F293" s="1" t="inlineStr">
         <is>
-          <t>1708004058/RS/22012034549587 — SAMUDAIK NADEPE NIRMAN KARYA CHAUKIDAR MOHALLA KALANI</t>
+          <t>1708004058/RS/22012034525742 — SLWM CONSTRUCTION OF WASTE SEGGREGATIONS SHED GAUSHLA KE PASS GP KALANI</t>
         </is>
       </c>
       <c r="G293" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H293" s="2" t="n">
-        <v>48894.13</v>
+        <v>0</v>
       </c>
       <c r="I293" s="2" t="n">
-        <v>48695.88</v>
+        <v>0</v>
       </c>
       <c r="J293" s="3" t="n">
-        <v>44478</v>
-[...3 lines deleted...]
-      </c>
+        <v>44287</v>
+      </c>
+      <c r="K293" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="294">
       <c r="A294" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B294" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C294" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D294" s="1" t="inlineStr">
         <is>
           <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E294" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F294" s="1" t="inlineStr">
         <is>
-          <t>1708004058/RS/22012034549589 — SAMUDAIK NADEPE NIRMAN KARYA RAIKWAR MOHALLA KALANI</t>
+          <t>1708004058/RS/22012034549587 — SAMUDAIK NADEPE NIRMAN KARYA CHAUKIDAR MOHALLA KALANI</t>
         </is>
       </c>
       <c r="G294" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H294" s="2" t="n">
         <v>48894.13</v>
       </c>
       <c r="I294" s="2" t="n">
-        <v>45099.88</v>
+        <v>48695.88</v>
       </c>
       <c r="J294" s="3" t="n">
-        <v>44480</v>
+        <v>44478</v>
       </c>
       <c r="K294" s="3" t="n">
-        <v>45133</v>
+        <v>45102</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="295">
       <c r="A295" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B295" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C295" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D295" s="1" t="inlineStr">
         <is>
           <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E295" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F295" s="1" t="inlineStr">
         <is>
-          <t>1708004058/RS/22012034549591 — SAMUDAIK NADEPE NIRMAN KARYA RAJAK MOHALLA KALANI</t>
+          <t>1708004058/RS/22012034549589 — SAMUDAIK NADEPE NIRMAN KARYA RAIKWAR MOHALLA KALANI</t>
         </is>
       </c>
       <c r="G295" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H295" s="2" t="n">
         <v>48894.13</v>
       </c>
       <c r="I295" s="2" t="n">
-        <v>48887.88</v>
+        <v>45099.88</v>
       </c>
       <c r="J295" s="3" t="n">
-        <v>44464</v>
+        <v>44480</v>
       </c>
       <c r="K295" s="3" t="n">
-        <v>45102</v>
+        <v>45133</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="296">
       <c r="A296" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B296" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C296" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D296" s="1" t="inlineStr">
         <is>
           <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E296" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F296" s="1" t="inlineStr">
         <is>
-          <t>1708004058/RS/22012034549593 — SAMUDAIK NADEPE NIRMAN KARYA KACHHYANA MOHALLA KALANI</t>
+          <t>1708004058/RS/22012034549591 — SAMUDAIK NADEPE NIRMAN KARYA RAJAK MOHALLA KALANI</t>
         </is>
       </c>
       <c r="G296" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H296" s="2" t="n">
         <v>48894.13</v>
       </c>
       <c r="I296" s="2" t="n">
-        <v>48695.88</v>
+        <v>48887.88</v>
       </c>
       <c r="J296" s="3" t="n">
-        <v>44473</v>
+        <v>44464</v>
       </c>
       <c r="K296" s="3" t="n">
-        <v>45158</v>
+        <v>45102</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="297">
       <c r="A297" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B297" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C297" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D297" s="1" t="inlineStr">
         <is>
           <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E297" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F297" s="1" t="inlineStr">
         <is>
-          <t>1708004058/RS/22012034549594 — SAMUDAIK NADEPE NIRMAN KARYA CHAUBEY MOHALLA KALANI</t>
+          <t>1708004058/RS/22012034549593 — SAMUDAIK NADEPE NIRMAN KARYA KACHHYANA MOHALLA KALANI</t>
         </is>
       </c>
       <c r="G297" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H297" s="2" t="n">
         <v>48894.13</v>
       </c>
       <c r="I297" s="2" t="n">
         <v>48695.88</v>
       </c>
       <c r="J297" s="3" t="n">
-        <v>44478</v>
+        <v>44473</v>
       </c>
       <c r="K297" s="3" t="n">
-        <v>45102</v>
+        <v>45158</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="298">
       <c r="A298" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B298" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C298" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D298" s="1" t="inlineStr">
         <is>
-          <t>Constr of Anganwadi Multi Unit Toilets for Comm / Construction of Anganwadi Multi Unit Toilets for Community</t>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E298" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F298" s="1" t="inlineStr">
         <is>
-          <t>1708004058/RS/22012034673086 — PULIYA NIRMAN KARYA NAAU NARIYA KALANI</t>
+          <t>1708004058/RS/22012034549594 — SAMUDAIK NADEPE NIRMAN KARYA CHAUBEY MOHALLA KALANI</t>
         </is>
       </c>
       <c r="G298" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H298" s="2" t="n">
-        <v>0</v>
+        <v>48894.13</v>
       </c>
       <c r="I298" s="2" t="n">
-        <v>0</v>
+        <v>48695.88</v>
       </c>
       <c r="J298" s="3" t="n">
-        <v>44665</v>
-[...1 lines deleted...]
-      <c r="K298" s="3"/>
+        <v>44478</v>
+      </c>
+      <c r="K298" s="3" t="n">
+        <v>45102</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="299">
       <c r="A299" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B299" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C299" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D299" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Open/Covered Grey_Water for Comm / Repair and maintenance of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Constr of Anganwadi Multi Unit Toilets for Comm / Construction of Anganwadi Multi Unit Toilets for Community</t>
         </is>
       </c>
       <c r="E299" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F299" s="1" t="inlineStr">
         <is>
-          <t>1708004058/RS/22012035116599 — NALI NIRMAN KARYA HARDAS YADAV SE KACHIYANA TAK KALANI</t>
+          <t>1708004058/RS/22012034673086 — PULIYA NIRMAN KARYA NAAU NARIYA KALANI</t>
         </is>
       </c>
       <c r="G299" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H299" s="2" t="n">
-        <v>37000</v>
+        <v>0</v>
       </c>
       <c r="I299" s="2" t="n">
-        <v>36777</v>
+        <v>0</v>
       </c>
       <c r="J299" s="3" t="n">
-        <v>45219</v>
-[...3 lines deleted...]
-      </c>
+        <v>44665</v>
+      </c>
+      <c r="K299" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="300">
       <c r="A300" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B300" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C300" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D300" s="1" t="inlineStr">
         <is>
-          <t>Constr of Compost Pit for Groups / Construction of Compost Pit for Groups</t>
+          <t>Repair &amp; maint of Open/Covered Grey_Water for Comm / Repair and maintenance of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E300" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F300" s="1" t="inlineStr">
         <is>
-          <t>1708004058/RS/22012035129572 — नाली निर्माण नाथूराम लुहार से चादनी चौक तक कलानी</t>
+          <t>1708004058/RS/22012035116599 — NALI NIRMAN KARYA HARDAS YADAV SE KACHIYANA TAK KALANI</t>
         </is>
       </c>
       <c r="G300" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H300" s="2" t="n">
-        <v>18000</v>
+        <v>37000</v>
       </c>
       <c r="I300" s="2" t="n">
-        <v>17938</v>
+        <v>36777</v>
       </c>
       <c r="J300" s="3" t="n">
-        <v>45518</v>
+        <v>45219</v>
       </c>
       <c r="K300" s="3" t="n">
-        <v>45697</v>
+        <v>45365</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="301">
       <c r="A301" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B301" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C301" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D301" s="1" t="inlineStr">
         <is>
-          <t>Constr of Berkeley Compost Pit for Groups / Construction of Berkeley Compost Pit for Groups</t>
+          <t>Constr of Compost Pit for Groups / Construction of Compost Pit for Groups</t>
         </is>
       </c>
       <c r="E301" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F301" s="1" t="inlineStr">
         <is>
-          <t>1708004058/RS/22012035134935 — NALI NIRMAN KARYA DHUBHIYANA MOHALLA SE HARIJAN KE PULIYA TAK KALANI</t>
+          <t>1708004058/RS/22012035129572 — नाली निर्माण नाथूराम लुहार से चादनी चौक तक कलानी</t>
         </is>
       </c>
       <c r="G301" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H301" s="2" t="n">
         <v>18000</v>
       </c>
       <c r="I301" s="2" t="n">
-        <v>0</v>
+        <v>17938</v>
       </c>
       <c r="J301" s="3" t="n">
-        <v>45567</v>
-[...1 lines deleted...]
-      <c r="K301" s="3"/>
+        <v>45518</v>
+      </c>
+      <c r="K301" s="3" t="n">
+        <v>45697</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="302">
       <c r="A302" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B302" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C302" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D302" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Berkeley Compost Pit for Groups / Construction of Berkeley Compost Pit for Groups</t>
         </is>
       </c>
       <c r="E302" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F302" s="1" t="inlineStr">
         <is>
-          <t>1708004058/WC/017 — कपिल धारा कूप निर्माण बालकिशन,रामप्रसाद/हल्‍लू काछी कलानी</t>
+          <t>1708004058/RS/22012035134935 — NALI NIRMAN KARYA DHUBHIYANA MOHALLA SE HARIJAN KE PULIYA TAK KALANI</t>
         </is>
       </c>
       <c r="G302" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H302" s="2" t="n">
-        <v>140000</v>
+        <v>18000</v>
       </c>
       <c r="I302" s="2" t="n">
-        <v>112343</v>
+        <v>0</v>
       </c>
       <c r="J302" s="3" t="n">
-        <v>39539</v>
-[...3 lines deleted...]
-      </c>
+        <v>45567</v>
+      </c>
+      <c r="K302" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="303">
       <c r="A303" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B303" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C303" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D303" s="1" t="inlineStr">
         <is>
-          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E303" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F303" s="1" t="inlineStr">
         <is>
-          <t>1708004058/WC/02 — नवीन कूप निर्माण जनकू अहिरवार कलानी</t>
+          <t>1708004058/WC/017 — कपिल धारा कूप निर्माण बालकिशन,रामप्रसाद/हल्‍लू काछी कलानी</t>
         </is>
       </c>
       <c r="G303" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H303" s="2" t="n">
-        <v>357000</v>
+        <v>140000</v>
       </c>
       <c r="I303" s="2" t="n">
-        <v>335742.28</v>
+        <v>112343</v>
       </c>
       <c r="J303" s="3" t="n">
-        <v>39424</v>
+        <v>39539</v>
       </c>
       <c r="K303" s="3" t="n">
-        <v>42521</v>
+        <v>39416</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="304">
       <c r="A304" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B304" s="1" t="inlineStr">
         <is>
-          <t>2006-2007</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C304" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D304" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E304" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F304" s="1" t="inlineStr">
         <is>
-          <t>1708004058/WC/033 — agri.   खेत तालाब निर्माण हरिया/हल्‍का अहिरवार  कालानी</t>
+          <t>1708004058/WC/02 — नवीन कूप निर्माण जनकू अहिरवार कलानी</t>
         </is>
       </c>
       <c r="G304" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H304" s="2" t="n">
-        <v>16673.6</v>
+        <v>357000</v>
       </c>
       <c r="I304" s="2" t="n">
-        <v>5860</v>
+        <v>335742.28</v>
       </c>
       <c r="J304" s="3" t="n">
-        <v>39000</v>
+        <v>39424</v>
       </c>
       <c r="K304" s="3" t="n">
-        <v>39918</v>
+        <v>42521</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="305">
       <c r="A305" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B305" s="1" t="inlineStr">
         <is>
           <t>2006-2007</t>
         </is>
       </c>
       <c r="C305" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D305" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E305" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F305" s="1" t="inlineStr">
         <is>
-          <t>1708004058/WC/09 — (R,E.S)स्‍टाप डेम कलानी</t>
+          <t>1708004058/WC/033 — agri.   खेत तालाब निर्माण हरिया/हल्‍का अहिरवार  कालानी</t>
         </is>
       </c>
       <c r="G305" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H305" s="2" t="n">
-        <v>1083000</v>
+        <v>16673.6</v>
       </c>
       <c r="I305" s="2" t="n">
-        <v>568136</v>
+        <v>5860</v>
       </c>
       <c r="J305" s="3" t="n">
-        <v>38969</v>
+        <v>39000</v>
       </c>
       <c r="K305" s="3" t="n">
-        <v>41364</v>
+        <v>39918</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="306">
       <c r="A306" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B306" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2006-2007</t>
         </is>
       </c>
       <c r="C306" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D306" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E306" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F306" s="1" t="inlineStr">
         <is>
-          <t>1708004058/WC/11 — तालाब गहरीकरण कलानी</t>
+          <t>1708004058/WC/09 — (R,E.S)स्‍टाप डेम कलानी</t>
         </is>
       </c>
       <c r="G306" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H306" s="2" t="n">
-        <v>146000</v>
+        <v>1083000</v>
       </c>
       <c r="I306" s="2" t="n">
-        <v>497710</v>
+        <v>568136</v>
       </c>
       <c r="J306" s="3" t="n">
-        <v>39569</v>
+        <v>38969</v>
       </c>
       <c r="K306" s="3" t="n">
-        <v>39552</v>
+        <v>41364</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="307">
       <c r="A307" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B307" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C307" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D307" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E307" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F307" s="1" t="inlineStr">
         <is>
-          <t>1708004058/WC/13 — कपिल धारा कूप निर्माण मदनमोहन,रामकुमार/रामक़्रपाल चौबे कलानी</t>
+          <t>1708004058/WC/11 — तालाब गहरीकरण कलानी</t>
         </is>
       </c>
       <c r="G307" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H307" s="2" t="n">
-        <v>140000</v>
+        <v>146000</v>
       </c>
       <c r="I307" s="2" t="n">
-        <v>107949</v>
+        <v>497710</v>
       </c>
       <c r="J307" s="3" t="n">
-        <v>39838</v>
+        <v>39569</v>
       </c>
       <c r="K307" s="3" t="n">
-        <v>39416</v>
+        <v>39552</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="308">
       <c r="A308" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B308" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C308" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D308" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E308" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F308" s="1" t="inlineStr">
         <is>
-          <t>1708004058/WC/14 — कपिल धारा कूप निर्माण धरमदास/गंगाराम अहिरवार कलानी</t>
+          <t>1708004058/WC/13 — कपिल धारा कूप निर्माण मदनमोहन,रामकुमार/रामक़्रपाल चौबे कलानी</t>
         </is>
       </c>
       <c r="G308" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H308" s="2" t="n">
         <v>140000</v>
       </c>
       <c r="I308" s="2" t="n">
-        <v>117580</v>
+        <v>107949</v>
       </c>
       <c r="J308" s="3" t="n">
         <v>39838</v>
       </c>
       <c r="K308" s="3" t="n">
         <v>39416</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="309">
       <c r="A309" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B309" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C309" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D309" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E309" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F309" s="1" t="inlineStr">
         <is>
-          <t>1708004058/WC/15 — कपिल धारा कूप निर्माण बटउ़/सुल्‍लू काछी कलानी</t>
+          <t>1708004058/WC/14 — कपिल धारा कूप निर्माण धरमदास/गंगाराम अहिरवार कलानी</t>
         </is>
       </c>
       <c r="G309" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H309" s="2" t="n">
         <v>140000</v>
       </c>
       <c r="I309" s="2" t="n">
-        <v>123479</v>
+        <v>117580</v>
       </c>
       <c r="J309" s="3" t="n">
         <v>39838</v>
       </c>
       <c r="K309" s="3" t="n">
         <v>39416</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="310">
       <c r="A310" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B310" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C310" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D310" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E310" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F310" s="1" t="inlineStr">
         <is>
-          <t>1708004058/WC/1524 — कुप निमार्ण मथरा /डरूवा कलानी</t>
+          <t>1708004058/WC/15 — कपिल धारा कूप निर्माण बटउ़/सुल्‍लू काछी कलानी</t>
         </is>
       </c>
       <c r="G310" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H310" s="2" t="n">
         <v>140000</v>
       </c>
       <c r="I310" s="2" t="n">
-        <v>112559</v>
+        <v>123479</v>
       </c>
       <c r="J310" s="3" t="n">
-        <v>39847</v>
+        <v>39838</v>
       </c>
       <c r="K310" s="3" t="n">
         <v>39416</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="311">
       <c r="A311" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B311" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C311" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D311" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E311" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F311" s="1" t="inlineStr">
         <is>
-          <t>1708004058/WC/1525 — कुप निमार्ण नथुवा/सरजुवा कलानी</t>
+          <t>1708004058/WC/1524 — कुप निमार्ण मथरा /डरूवा कलानी</t>
         </is>
       </c>
       <c r="G311" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H311" s="2" t="n">
         <v>140000</v>
       </c>
       <c r="I311" s="2" t="n">
-        <v>99275</v>
+        <v>112559</v>
       </c>
       <c r="J311" s="3" t="n">
-        <v>39618</v>
+        <v>39847</v>
       </c>
       <c r="K311" s="3" t="n">
         <v>39416</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="312">
       <c r="A312" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B312" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C312" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D312" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E312" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F312" s="1" t="inlineStr">
         <is>
-          <t>1708004058/WC/1593 — TAALAB GHAT NIRMAD KALANI</t>
+          <t>1708004058/WC/1525 — कुप निमार्ण नथुवा/सरजुवा कलानी</t>
         </is>
       </c>
       <c r="G312" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H312" s="2" t="n">
-        <v>1303600</v>
+        <v>140000</v>
       </c>
       <c r="I312" s="2" t="n">
-        <v>414235</v>
+        <v>99275</v>
       </c>
       <c r="J312" s="3" t="n">
-        <v>39233</v>
+        <v>39618</v>
       </c>
       <c r="K312" s="3" t="n">
-        <v>41728</v>
+        <v>39416</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="313">
       <c r="A313" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B313" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C313" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D313" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E313" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F313" s="1" t="inlineStr">
         <is>
-          <t>1708004058/WC/16 — कपिल धारा कूप निर्माण पुष्‍पराजा सिह /प्रताप सिह कलानी</t>
+          <t>1708004058/WC/1593 — TAALAB GHAT NIRMAD KALANI</t>
         </is>
       </c>
       <c r="G313" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H313" s="2" t="n">
-        <v>140000</v>
+        <v>1303600</v>
       </c>
       <c r="I313" s="2" t="n">
-        <v>141570.6</v>
+        <v>414235</v>
       </c>
       <c r="J313" s="3" t="n">
-        <v>39838</v>
+        <v>39233</v>
       </c>
       <c r="K313" s="3" t="n">
-        <v>41054</v>
+        <v>41728</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="314">
       <c r="A314" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B314" s="1" t="inlineStr">
         <is>
-          <t>2006-2007</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C314" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D314" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E314" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F314" s="1" t="inlineStr">
         <is>
-          <t>1708004058/WC/17 — खेत तालाब निर्माण कार्य नथुवा/सरजुवा अहिरवार कलानी A.G.</t>
+          <t>1708004058/WC/16 — कपिल धारा कूप निर्माण पुष्‍पराजा सिह /प्रताप सिह कलानी</t>
         </is>
       </c>
       <c r="G314" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H314" s="2" t="n">
-        <v>6680</v>
+        <v>140000</v>
       </c>
       <c r="I314" s="2" t="n">
-        <v>974</v>
+        <v>141570.6</v>
       </c>
       <c r="J314" s="3" t="n">
-        <v>39027</v>
+        <v>39838</v>
       </c>
       <c r="K314" s="3" t="n">
-        <v>39918</v>
+        <v>41054</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="315">
       <c r="A315" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B315" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2006-2007</t>
         </is>
       </c>
       <c r="C315" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D315" s="1" t="inlineStr">
         <is>
-          <t>Earthen Bunding / Construction of Earthen peripheral/farm/field Bund for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E315" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F315" s="1" t="inlineStr">
         <is>
-          <t>1708004058/WC/18 — कपिल धारा कूप निर्माण ललतीबाई /जालम कुशवाहा कलानी</t>
+          <t>1708004058/WC/17 — खेत तालाब निर्माण कार्य नथुवा/सरजुवा अहिरवार कलानी A.G.</t>
         </is>
       </c>
       <c r="G315" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H315" s="2" t="n">
-        <v>140000</v>
+        <v>6680</v>
       </c>
       <c r="I315" s="2" t="n">
-        <v>22386</v>
+        <v>974</v>
       </c>
       <c r="J315" s="3" t="n">
-        <v>39838</v>
+        <v>39027</v>
       </c>
       <c r="K315" s="3" t="n">
-        <v>42521</v>
+        <v>39918</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="316">
       <c r="A316" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B316" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C316" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D316" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Earthen Bunding / Construction of Earthen peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E316" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F316" s="1" t="inlineStr">
         <is>
-          <t>1708004058/WC/19 — कपिल धारा कूप निर्माण रामसेवक/बैजनाथ मिश्रा कलानी</t>
+          <t>1708004058/WC/18 — कपिल धारा कूप निर्माण ललतीबाई /जालम कुशवाहा कलानी</t>
         </is>
       </c>
       <c r="G316" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H316" s="2" t="n">
         <v>140000</v>
       </c>
       <c r="I316" s="2" t="n">
-        <v>140033</v>
+        <v>22386</v>
       </c>
       <c r="J316" s="3" t="n">
-        <v>39570</v>
+        <v>39838</v>
       </c>
       <c r="K316" s="3" t="n">
-        <v>39416</v>
+        <v>42521</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="317">
       <c r="A317" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B317" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C317" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D317" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E317" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F317" s="1" t="inlineStr">
         <is>
-          <t>1708004058/WC/1916 — कपिल धारा कूप निर्माण हरदयाल दूवे कलानी</t>
+          <t>1708004058/WC/19 — कपिल धारा कूप निर्माण रामसेवक/बैजनाथ मिश्रा कलानी</t>
         </is>
       </c>
       <c r="G317" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H317" s="2" t="n">
-        <v>180000</v>
+        <v>140000</v>
       </c>
       <c r="I317" s="2" t="n">
-        <v>176759</v>
+        <v>140033</v>
       </c>
       <c r="J317" s="3" t="n">
-        <v>40255</v>
+        <v>39570</v>
       </c>
       <c r="K317" s="3" t="n">
-        <v>41070</v>
+        <v>39416</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="318">
       <c r="A318" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B318" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C318" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D318" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E318" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F318" s="1" t="inlineStr">
         <is>
-          <t>1708004058/WC/1917 — कपिल धारा कूप निर्माण नीरज मिश्रा कलानी</t>
+          <t>1708004058/WC/1916 — कपिल धारा कूप निर्माण हरदयाल दूवे कलानी</t>
         </is>
       </c>
       <c r="G318" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H318" s="2" t="n">
         <v>180000</v>
       </c>
       <c r="I318" s="2" t="n">
-        <v>225655</v>
+        <v>176759</v>
       </c>
       <c r="J318" s="3" t="n">
-        <v>40280</v>
+        <v>40255</v>
       </c>
       <c r="K318" s="3" t="n">
-        <v>41037</v>
+        <v>41070</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="319">
       <c r="A319" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B319" s="1" t="inlineStr">
         <is>
-          <t>2006-2007</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C319" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D319" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E319" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F319" s="1" t="inlineStr">
         <is>
-          <t>1708004058/WC/2 — खेत तालाब निर्माण कार्य मिटइया/रईंया बसोर कलानी A.G.</t>
+          <t>1708004058/WC/1917 — कपिल धारा कूप निर्माण नीरज मिश्रा कलानी</t>
         </is>
       </c>
       <c r="G319" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H319" s="2" t="n">
-        <v>6680</v>
+        <v>180000</v>
       </c>
       <c r="I319" s="2" t="n">
-        <v>974</v>
+        <v>225655</v>
       </c>
       <c r="J319" s="3" t="n">
-        <v>38982</v>
+        <v>40280</v>
       </c>
       <c r="K319" s="3" t="n">
-        <v>39918</v>
+        <v>41037</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="320">
       <c r="A320" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B320" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2006-2007</t>
         </is>
       </c>
       <c r="C320" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D320" s="1" t="inlineStr">
         <is>
-          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E320" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F320" s="1" t="inlineStr">
         <is>
-          <t>1708004058/WC/22012034384144 — SARWAJANIK KOOP NIRMAN BASHOR MOHALL</t>
+          <t>1708004058/WC/2 — खेत तालाब निर्माण कार्य मिटइया/रईंया बसोर कलानी A.G.</t>
         </is>
       </c>
       <c r="G320" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H320" s="2" t="n">
-        <v>0</v>
+        <v>6680</v>
       </c>
       <c r="I320" s="2" t="n">
-        <v>0</v>
+        <v>974</v>
       </c>
       <c r="J320" s="3" t="n">
-        <v>43010</v>
-[...1 lines deleted...]
-      <c r="K320" s="3"/>
+        <v>38982</v>
+      </c>
+      <c r="K320" s="3" t="n">
+        <v>39918</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="321">
       <c r="A321" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B321" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C321" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D321" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
+          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E321" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F321" s="1" t="inlineStr">
         <is>
-          <t>1708004058/WC/22012034389545 — CHEK DAM NIRMAN 4 BADA NALA KALANI</t>
+          <t>1708004058/WC/22012034384144 — SARWAJANIK KOOP NIRMAN BASHOR MOHALL</t>
         </is>
       </c>
       <c r="G321" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H321" s="2" t="n">
-        <v>296000</v>
+        <v>0</v>
       </c>
       <c r="I321" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J321" s="3" t="n">
-        <v>43204</v>
+        <v>43010</v>
       </c>
       <c r="K321" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="322">
       <c r="A322" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B322" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C322" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D322" s="1" t="inlineStr">
         <is>
           <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
         </is>
       </c>
       <c r="E322" s="1" t="inlineStr">
         <is>
           <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F322" s="1" t="inlineStr">
         <is>
-          <t>1708004058/WC/22012034426413 — GRAVION NIRMAAN BADA NALA PAR</t>
+          <t>1708004058/WC/22012034389545 — CHEK DAM NIRMAN 4 BADA NALA KALANI</t>
         </is>
       </c>
       <c r="G322" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H322" s="2" t="n">
         <v>296000</v>
       </c>
       <c r="I322" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J322" s="3" t="n">
         <v>43204</v>
       </c>
       <c r="K322" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="323">
       <c r="A323" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B323" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C323" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D323" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
         </is>
       </c>
       <c r="E323" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F323" s="1" t="inlineStr">
         <is>
-          <t>1708004058/WC/22012034446108 — NAVEEN TALAB NIRMAN KARY KATAR</t>
+          <t>1708004058/WC/22012034426413 — GRAVION NIRMAAN BADA NALA PAR</t>
         </is>
       </c>
       <c r="G323" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H323" s="2" t="n">
-        <v>1466000</v>
+        <v>296000</v>
       </c>
       <c r="I323" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J323" s="3" t="n">
-        <v>43535</v>
+        <v>43204</v>
       </c>
       <c r="K323" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="324">
       <c r="A324" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B324" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C324" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D324" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E324" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F324" s="1" t="inlineStr">
         <is>
-          <t>1708004058/WC/22012034477482 — KHET TALAB NIRMAN KARY SHIMBHU KUSHWAHA</t>
+          <t>1708004058/WC/22012034446108 — NAVEEN TALAB NIRMAN KARY KATAR</t>
         </is>
       </c>
       <c r="G324" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H324" s="2" t="n">
-        <v>0</v>
+        <v>1466000</v>
       </c>
       <c r="I324" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J324" s="3" t="n">
-        <v>43644</v>
+        <v>43535</v>
       </c>
       <c r="K324" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="325">
       <c r="A325" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B325" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C325" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D325" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E325" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F325" s="1" t="inlineStr">
         <is>
-          <t>1708004058/WC/22012034477483 — KHET TALAB NIRMAN KARY SARMAN MISHRA</t>
+          <t>1708004058/WC/22012034477482 — KHET TALAB NIRMAN KARY SHIMBHU KUSHWAHA</t>
         </is>
       </c>
       <c r="G325" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H325" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I325" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J325" s="3" t="n">
         <v>43644</v>
       </c>
       <c r="K325" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="326">
       <c r="A326" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B326" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C326" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D326" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E326" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F326" s="1" t="inlineStr">
         <is>
-          <t>1708004058/WC/22012034505618 — KHET TALAB NIRMAN KARY SARMAN LAL MISHRA</t>
+          <t>1708004058/WC/22012034477483 — KHET TALAB NIRMAN KARY SARMAN MISHRA</t>
         </is>
       </c>
       <c r="G326" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H326" s="2" t="n">
-        <v>310385.56</v>
+        <v>0</v>
       </c>
       <c r="I326" s="2" t="n">
-        <v>115104</v>
+        <v>0</v>
       </c>
       <c r="J326" s="3" t="n">
-        <v>43833</v>
-[...3 lines deleted...]
-      </c>
+        <v>43644</v>
+      </c>
+      <c r="K326" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="327">
       <c r="A327" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B327" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C327" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D327" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E327" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F327" s="1" t="inlineStr">
         <is>
-          <t>1708004058/WC/22012034505620 — KHET TALAB NIRMAN KARY SHIMBHU KUSHWAHA W/O MANGU KUSHWAHA</t>
+          <t>1708004058/WC/22012034505618 — KHET TALAB NIRMAN KARY SARMAN LAL MISHRA</t>
         </is>
       </c>
       <c r="G327" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H327" s="2" t="n">
-        <v>310386.65</v>
+        <v>310385.56</v>
       </c>
       <c r="I327" s="2" t="n">
-        <v>35664</v>
+        <v>115104</v>
       </c>
       <c r="J327" s="3" t="n">
-        <v>43893</v>
+        <v>43833</v>
       </c>
       <c r="K327" s="3" t="n">
-        <v>44193</v>
+        <v>45133</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="328">
       <c r="A328" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B328" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C328" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D328" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E328" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F328" s="1" t="inlineStr">
         <is>
-          <t>1708004058/WC/22012034505621 — KHET TALAB NIRMAN KARY SUSHIL KUMAR S/O CHIROJI LAL TIWARI</t>
+          <t>1708004058/WC/22012034505620 — KHET TALAB NIRMAN KARY SHIMBHU KUSHWAHA W/O MANGU KUSHWAHA</t>
         </is>
       </c>
       <c r="G328" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H328" s="2" t="n">
-        <v>310385.56</v>
+        <v>310386.65</v>
       </c>
       <c r="I328" s="2" t="n">
-        <v>306783</v>
+        <v>35664</v>
       </c>
       <c r="J328" s="3" t="n">
-        <v>43833</v>
+        <v>43893</v>
       </c>
       <c r="K328" s="3" t="n">
-        <v>44438</v>
+        <v>44193</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="329">
       <c r="A329" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B329" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C329" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D329" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E329" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F329" s="1" t="inlineStr">
         <is>
-          <t>1708004058/WC/22012034561358 — GRIVEAN NIRMAN KATAAR NALA PAR G.P. KALANI 5 NAG</t>
+          <t>1708004058/WC/22012034505621 — KHET TALAB NIRMAN KARY SUSHIL KUMAR S/O CHIROJI LAL TIWARI</t>
         </is>
       </c>
       <c r="G329" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H329" s="2" t="n">
-        <v>556964.24</v>
+        <v>310385.56</v>
       </c>
       <c r="I329" s="2" t="n">
-        <v>496560</v>
+        <v>306783</v>
       </c>
       <c r="J329" s="3" t="n">
-        <v>44079</v>
+        <v>43833</v>
       </c>
       <c r="K329" s="3" t="n">
-        <v>45133</v>
+        <v>44438</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="330">
       <c r="A330" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B330" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C330" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D330" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E330" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F330" s="1" t="inlineStr">
         <is>
-          <t>1708004058/WC/22012034567133 — STAPDEM CUM RIPTAA NIRMAAN BANGAY NALA G.P. KALANI</t>
+          <t>1708004058/WC/22012034561358 — GRIVEAN NIRMAN KATAAR NALA PAR G.P. KALANI 5 NAG</t>
         </is>
       </c>
       <c r="G330" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H330" s="2" t="n">
-        <v>0</v>
+        <v>556964.24</v>
       </c>
       <c r="I330" s="2" t="n">
-        <v>0</v>
+        <v>496560</v>
       </c>
       <c r="J330" s="3" t="n">
-        <v>43941</v>
-[...1 lines deleted...]
-      <c r="K330" s="3"/>
+        <v>44079</v>
+      </c>
+      <c r="K330" s="3" t="n">
+        <v>45133</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="331">
       <c r="A331" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B331" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C331" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D331" s="1" t="inlineStr">
         <is>
-          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E331" s="1" t="inlineStr">
         <is>
-          <t>Roof Water Harvesting on gov/panchayat bldg</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F331" s="1" t="inlineStr">
         <is>
-          <t>1708004058/WC/22012034578181 — ROOF WATER HARVESTING PRATHMIK SHALA &amp; UPSWASTHYA KINDRA GP KALANI</t>
+          <t>1708004058/WC/22012034567133 — STAPDEM CUM RIPTAA NIRMAAN BANGAY NALA G.P. KALANI</t>
         </is>
       </c>
       <c r="G331" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H331" s="2" t="n">
-        <v>9600</v>
+        <v>0</v>
       </c>
       <c r="I331" s="2" t="n">
-        <v>11400</v>
+        <v>0</v>
       </c>
       <c r="J331" s="3" t="n">
-        <v>44072</v>
-[...3 lines deleted...]
-      </c>
+        <v>43941</v>
+      </c>
+      <c r="K331" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="332">
       <c r="A332" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B332" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C332" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D332" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
+          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
         </is>
       </c>
       <c r="E332" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion</t>
+          <t>Roof Water Harvesting on gov/panchayat bldg</t>
         </is>
       </c>
       <c r="F332" s="1" t="inlineStr">
         <is>
-          <t>1708004058/WC/22012034586065 — GEVIYAN SANRACHNA NIRMAN NAU NARIYA MULCHADRA AHIRWAR KHET KE PAAS NO-01</t>
+          <t>1708004058/WC/22012034578181 — ROOF WATER HARVESTING PRATHMIK SHALA &amp; UPSWASTHYA KINDRA GP KALANI</t>
         </is>
       </c>
       <c r="G332" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H332" s="2" t="n">
-        <v>106821.66</v>
+        <v>9600</v>
       </c>
       <c r="I332" s="2" t="n">
-        <v>99475.3</v>
+        <v>11400</v>
       </c>
       <c r="J332" s="3" t="n">
-        <v>44146</v>
+        <v>44072</v>
       </c>
       <c r="K332" s="3" t="n">
-        <v>45133</v>
+        <v>44182</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="333">
       <c r="A333" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B333" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C333" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D333" s="1" t="inlineStr">
         <is>
           <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
         </is>
       </c>
       <c r="E333" s="1" t="inlineStr">
         <is>
           <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F333" s="1" t="inlineStr">
         <is>
-          <t>1708004058/WC/22012034586066 — GEVIYAN SANRACHNA NIRMAN NAU NARIYA DHANNI AHIRWAR KHET KE PAAS NO-02</t>
+          <t>1708004058/WC/22012034586065 — GEVIYAN SANRACHNA NIRMAN NAU NARIYA MULCHADRA AHIRWAR KHET KE PAAS NO-01</t>
         </is>
       </c>
       <c r="G333" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H333" s="2" t="n">
         <v>106821.66</v>
       </c>
       <c r="I333" s="2" t="n">
-        <v>95480.5</v>
+        <v>99475.3</v>
       </c>
       <c r="J333" s="3" t="n">
-        <v>44155</v>
+        <v>44146</v>
       </c>
       <c r="K333" s="3" t="n">
         <v>45133</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="334">
       <c r="A334" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B334" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C334" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D334" s="1" t="inlineStr">
         <is>
           <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
         </is>
       </c>
       <c r="E334" s="1" t="inlineStr">
         <is>
           <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F334" s="1" t="inlineStr">
         <is>
-          <t>1708004058/WC/22012034586067 — GEVIYAN SANRACHNA NIRMAN NAU NARIYA GOPAL AHIRWAR KHET KE PAAS NO-03</t>
+          <t>1708004058/WC/22012034586066 — GEVIYAN SANRACHNA NIRMAN NAU NARIYA DHANNI AHIRWAR KHET KE PAAS NO-02</t>
         </is>
       </c>
       <c r="G334" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H334" s="2" t="n">
-        <v>106807.37</v>
+        <v>106821.66</v>
       </c>
       <c r="I334" s="2" t="n">
-        <v>96313</v>
+        <v>95480.5</v>
       </c>
       <c r="J334" s="3" t="n">
-        <v>44146</v>
+        <v>44155</v>
       </c>
       <c r="K334" s="3" t="n">
-        <v>45146</v>
+        <v>45133</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="335">
       <c r="A335" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B335" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C335" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D335" s="1" t="inlineStr">
         <is>
           <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
         </is>
       </c>
       <c r="E335" s="1" t="inlineStr">
         <is>
           <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F335" s="1" t="inlineStr">
         <is>
-          <t>1708004058/WC/22012034586070 — GEVIYAN SANRACHNA NIRMAN NAU NARIYA ACHRUVA KE KHET KE PAAS NO-04</t>
+          <t>1708004058/WC/22012034586067 — GEVIYAN SANRACHNA NIRMAN NAU NARIYA GOPAL AHIRWAR KHET KE PAAS NO-03</t>
         </is>
       </c>
       <c r="G335" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H335" s="2" t="n">
-        <v>106817.9</v>
+        <v>106807.37</v>
       </c>
       <c r="I335" s="2" t="n">
-        <v>53390</v>
+        <v>96313</v>
       </c>
       <c r="J335" s="3" t="n">
-        <v>44155</v>
+        <v>44146</v>
       </c>
       <c r="K335" s="3" t="n">
-        <v>44369</v>
+        <v>45146</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="336">
       <c r="A336" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B336" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C336" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D336" s="1" t="inlineStr">
         <is>
           <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
         </is>
       </c>
       <c r="E336" s="1" t="inlineStr">
         <is>
           <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F336" s="1" t="inlineStr">
         <is>
-          <t>1708004058/WC/22012034586072 — GEVIYAN SANRACHNA NIRMAN NAU NARIYA DHARAMDAS AHIRWAR KHET KE PAAS NO-05</t>
+          <t>1708004058/WC/22012034586070 — GEVIYAN SANRACHNA NIRMAN NAU NARIYA ACHRUVA KE KHET KE PAAS NO-04</t>
         </is>
       </c>
       <c r="G336" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H336" s="2" t="n">
-        <v>106820.16</v>
+        <v>106817.9</v>
       </c>
       <c r="I336" s="2" t="n">
-        <v>42180</v>
+        <v>53390</v>
       </c>
       <c r="J336" s="3" t="n">
-        <v>44147</v>
+        <v>44155</v>
       </c>
       <c r="K336" s="3" t="n">
-        <v>44358</v>
+        <v>44369</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="337">
       <c r="A337" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B337" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C337" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D337" s="1" t="inlineStr">
         <is>
           <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
         </is>
       </c>
       <c r="E337" s="1" t="inlineStr">
         <is>
           <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F337" s="1" t="inlineStr">
         <is>
-          <t>1708004058/WC/22012034772576 — GEVIYAN SANRACHANA KARYA MUDI PAHADIYA NALA NO.1</t>
+          <t>1708004058/WC/22012034586072 — GEVIYAN SANRACHNA NIRMAN NAU NARIYA DHARAMDAS AHIRWAR KHET KE PAAS NO-05</t>
         </is>
       </c>
       <c r="G337" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H337" s="2" t="n">
-        <v>100496.69</v>
+        <v>106820.16</v>
       </c>
       <c r="I337" s="2" t="n">
-        <v>37056</v>
+        <v>42180</v>
       </c>
       <c r="J337" s="3" t="n">
-        <v>44542</v>
+        <v>44147</v>
       </c>
       <c r="K337" s="3" t="n">
-        <v>45707</v>
+        <v>44358</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="338">
       <c r="A338" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B338" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C338" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D338" s="1" t="inlineStr">
         <is>
           <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
         </is>
       </c>
       <c r="E338" s="1" t="inlineStr">
         <is>
           <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F338" s="1" t="inlineStr">
         <is>
-          <t>1708004058/WC/22012034772580 — GEVIYAN SANRACHANA KARYA MUDI PAHADIYA NALA NO.2</t>
+          <t>1708004058/WC/22012034772576 — GEVIYAN SANRACHANA KARYA MUDI PAHADIYA NALA NO.1</t>
         </is>
       </c>
       <c r="G338" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H338" s="2" t="n">
         <v>100496.69</v>
       </c>
       <c r="I338" s="2" t="n">
-        <v>38214</v>
+        <v>37056</v>
       </c>
       <c r="J338" s="3" t="n">
-        <v>44540</v>
+        <v>44542</v>
       </c>
       <c r="K338" s="3" t="n">
         <v>45707</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="339">
       <c r="A339" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B339" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C339" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D339" s="1" t="inlineStr">
         <is>
-          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
+          <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
         </is>
       </c>
       <c r="E339" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F339" s="1" t="inlineStr">
         <is>
-          <t>1708004058/WC/22012034772656 — CPT NIRMAN KARYA BADI PAHADI</t>
+          <t>1708004058/WC/22012034772580 — GEVIYAN SANRACHANA KARYA MUDI PAHADIYA NALA NO.2</t>
         </is>
       </c>
       <c r="G339" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H339" s="2" t="n">
-        <v>239808.57</v>
+        <v>100496.69</v>
       </c>
       <c r="I339" s="2" t="n">
-        <v>90324</v>
+        <v>38214</v>
       </c>
       <c r="J339" s="3" t="n">
-        <v>44419</v>
+        <v>44540</v>
       </c>
       <c r="K339" s="3" t="n">
-        <v>45695</v>
+        <v>45707</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="340">
       <c r="A340" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B340" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C340" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D340" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
+          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E340" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F340" s="1" t="inlineStr">
         <is>
-          <t>1708004058/WC/22012034887054 — GAVIYAN NIRMAN MUDI PAHADIYA NALA NO.-1</t>
+          <t>1708004058/WC/22012034772656 — CPT NIRMAN KARYA BADI PAHADI</t>
         </is>
       </c>
       <c r="G340" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H340" s="2" t="n">
-        <v>0</v>
+        <v>239808.57</v>
       </c>
       <c r="I340" s="2" t="n">
-        <v>0</v>
+        <v>90324</v>
       </c>
       <c r="J340" s="3" t="n">
-        <v>44426</v>
-[...1 lines deleted...]
-      <c r="K340" s="3"/>
+        <v>44419</v>
+      </c>
+      <c r="K340" s="3" t="n">
+        <v>45695</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="341">
       <c r="A341" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B341" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C341" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D341" s="1" t="inlineStr">
         <is>
-          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
+          <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
         </is>
       </c>
       <c r="E341" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F341" s="1" t="inlineStr">
         <is>
-          <t>1708004058/WC/22012034929493 — TALAAB JIRNODHAAR KARYA NANNE TALAAB</t>
+          <t>1708004058/WC/22012034887054 — GAVIYAN NIRMAN MUDI PAHADIYA NALA NO.-1</t>
         </is>
       </c>
       <c r="G341" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H341" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I341" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J341" s="3" t="n">
-        <v>44585</v>
+        <v>44426</v>
       </c>
       <c r="K341" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="342">
       <c r="A342" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B342" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C342" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D342" s="1" t="inlineStr">
         <is>
-          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
+          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
         </is>
       </c>
       <c r="E342" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F342" s="1" t="inlineStr">
         <is>
-          <t>1708004058/WC/22012034959506 — TALAB JIRNODHAAR KARYA NANNE TALAAB &amp; BADA TALAAB KALANI</t>
+          <t>1708004058/WC/22012034929493 — TALAAB JIRNODHAAR KARYA NANNE TALAAB</t>
         </is>
       </c>
       <c r="G342" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H342" s="2" t="n">
-        <v>99800.56</v>
+        <v>0</v>
       </c>
       <c r="I342" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J342" s="3" t="n">
-        <v>44665</v>
+        <v>44585</v>
       </c>
       <c r="K342" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="343">
       <c r="A343" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B343" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C343" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D343" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
+          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
         </is>
       </c>
       <c r="E343" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F343" s="1" t="inlineStr">
         <is>
-          <t>1708004058/WC/22012035018668 — GAVIYAN SANRACHNA VIKHAND NALA BHAG-01</t>
+          <t>1708004058/WC/22012034959506 — TALAB JIRNODHAAR KARYA NANNE TALAAB &amp; BADA TALAAB KALANI</t>
         </is>
       </c>
       <c r="G343" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H343" s="2" t="n">
-        <v>101209.67</v>
+        <v>99800.56</v>
       </c>
       <c r="I343" s="2" t="n">
-        <v>100138</v>
+        <v>0</v>
       </c>
       <c r="J343" s="3" t="n">
-        <v>44926</v>
-[...3 lines deleted...]
-      </c>
+        <v>44665</v>
+      </c>
+      <c r="K343" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="344">
       <c r="A344" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B344" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C344" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D344" s="1" t="inlineStr">
         <is>
           <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
         </is>
       </c>
       <c r="E344" s="1" t="inlineStr">
         <is>
           <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F344" s="1" t="inlineStr">
         <is>
-          <t>1708004058/WC/22012035018670 — GAVIYAN SANRACHNA VIKHAND NALA BHAG-02</t>
+          <t>1708004058/WC/22012035018668 — GAVIYAN SANRACHNA VIKHAND NALA BHAG-01</t>
         </is>
       </c>
       <c r="G344" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H344" s="2" t="n">
-        <v>101251.21</v>
+        <v>101209.67</v>
       </c>
       <c r="I344" s="2" t="n">
-        <v>100046</v>
+        <v>100138</v>
       </c>
       <c r="J344" s="3" t="n">
         <v>44926</v>
       </c>
       <c r="K344" s="3" t="n">
-        <v>45194</v>
+        <v>45205</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="345">
       <c r="A345" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B345" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C345" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D345" s="1" t="inlineStr">
         <is>
           <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
         </is>
       </c>
       <c r="E345" s="1" t="inlineStr">
         <is>
           <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F345" s="1" t="inlineStr">
         <is>
-          <t>1708004058/WC/22012035018673 — GAVIYAN SANRACHNA VIKHAND NALA BHAG-03</t>
+          <t>1708004058/WC/22012035018670 — GAVIYAN SANRACHNA VIKHAND NALA BHAG-02</t>
         </is>
       </c>
       <c r="G345" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H345" s="2" t="n">
-        <v>102209.67</v>
+        <v>101251.21</v>
       </c>
       <c r="I345" s="2" t="n">
-        <v>100348</v>
+        <v>100046</v>
       </c>
       <c r="J345" s="3" t="n">
         <v>44926</v>
       </c>
       <c r="K345" s="3" t="n">
         <v>45194</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="346">
       <c r="A346" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B346" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C346" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D346" s="1" t="inlineStr">
         <is>
           <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
         </is>
       </c>
       <c r="E346" s="1" t="inlineStr">
         <is>
           <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F346" s="1" t="inlineStr">
         <is>
-          <t>1708004058/WC/22012035018676 — GAVIYAN SANRACHNA VIKHAND NALA BHAG-04</t>
+          <t>1708004058/WC/22012035018673 — GAVIYAN SANRACHNA VIKHAND NALA BHAG-03</t>
         </is>
       </c>
       <c r="G346" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H346" s="2" t="n">
-        <v>101209.67</v>
+        <v>102209.67</v>
       </c>
       <c r="I346" s="2" t="n">
-        <v>98732</v>
+        <v>100348</v>
       </c>
       <c r="J346" s="3" t="n">
         <v>44926</v>
       </c>
       <c r="K346" s="3" t="n">
         <v>45194</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="347">
       <c r="A347" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B347" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C347" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D347" s="1" t="inlineStr">
         <is>
           <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
         </is>
       </c>
       <c r="E347" s="1" t="inlineStr">
         <is>
           <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F347" s="1" t="inlineStr">
         <is>
-          <t>1708004058/WC/22012035018678 — GAVIYAN SANRACHNA VIKHAND NALA BHAG-05</t>
+          <t>1708004058/WC/22012035018676 — GAVIYAN SANRACHNA VIKHAND NALA BHAG-04</t>
         </is>
       </c>
       <c r="G347" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H347" s="2" t="n">
         <v>101209.67</v>
       </c>
       <c r="I347" s="2" t="n">
-        <v>98914</v>
+        <v>98732</v>
       </c>
       <c r="J347" s="3" t="n">
         <v>44926</v>
       </c>
       <c r="K347" s="3" t="n">
         <v>45194</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="348">
       <c r="A348" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B348" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C348" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D348" s="1" t="inlineStr">
         <is>
           <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
         </is>
       </c>
       <c r="E348" s="1" t="inlineStr">
         <is>
           <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F348" s="1" t="inlineStr">
         <is>
-          <t>1708004058/WC/22012035018679 — GAVIYAN SANRACHNA VIKHAND NALA BHAG-06</t>
+          <t>1708004058/WC/22012035018678 — GAVIYAN SANRACHNA VIKHAND NALA BHAG-05</t>
         </is>
       </c>
       <c r="G348" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H348" s="2" t="n">
-        <v>101709.67</v>
+        <v>101209.67</v>
       </c>
       <c r="I348" s="2" t="n">
-        <v>99565</v>
+        <v>98914</v>
       </c>
       <c r="J348" s="3" t="n">
         <v>44926</v>
       </c>
       <c r="K348" s="3" t="n">
         <v>45194</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="349">
       <c r="A349" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B349" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C349" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D349" s="1" t="inlineStr">
         <is>
           <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
         </is>
       </c>
       <c r="E349" s="1" t="inlineStr">
         <is>
           <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F349" s="1" t="inlineStr">
         <is>
-          <t>1708004058/WC/22012035018687 — GAVIYAN SANRACHNA VIKHAND NALA BHAG-07</t>
+          <t>1708004058/WC/22012035018679 — GAVIYAN SANRACHNA VIKHAND NALA BHAG-06</t>
         </is>
       </c>
       <c r="G349" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H349" s="2" t="n">
-        <v>0</v>
+        <v>101709.67</v>
       </c>
       <c r="I349" s="2" t="n">
-        <v>0</v>
+        <v>99565</v>
       </c>
       <c r="J349" s="3" t="n">
-        <v>44836</v>
-[...1 lines deleted...]
-      <c r="K349" s="3"/>
+        <v>44926</v>
+      </c>
+      <c r="K349" s="3" t="n">
+        <v>45194</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="350">
       <c r="A350" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B350" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C350" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D350" s="1" t="inlineStr">
         <is>
           <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
         </is>
       </c>
       <c r="E350" s="1" t="inlineStr">
         <is>
           <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F350" s="1" t="inlineStr">
         <is>
-          <t>1708004058/WC/22012035018700 — GAVIYAN SANRACHNA GUVARYAHAR HAAR NALA BHAG-01</t>
+          <t>1708004058/WC/22012035018687 — GAVIYAN SANRACHNA VIKHAND NALA BHAG-07</t>
         </is>
       </c>
       <c r="G350" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H350" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I350" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J350" s="3" t="n">
         <v>44836</v>
       </c>
       <c r="K350" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="351">
       <c r="A351" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B351" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C351" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D351" s="1" t="inlineStr">
         <is>
           <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
         </is>
       </c>
       <c r="E351" s="1" t="inlineStr">
         <is>
           <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F351" s="1" t="inlineStr">
         <is>
-          <t>1708004058/WC/22012035018703 — GAVIYAN SANRACHNA GUVARYAHAR HAAR NALA BHAG-02</t>
+          <t>1708004058/WC/22012035018700 — GAVIYAN SANRACHNA GUVARYAHAR HAAR NALA BHAG-01</t>
         </is>
       </c>
       <c r="G351" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H351" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I351" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J351" s="3" t="n">
         <v>44836</v>
       </c>
       <c r="K351" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="352">
       <c r="A352" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B352" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C352" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D352" s="1" t="inlineStr">
         <is>
           <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
         </is>
       </c>
       <c r="E352" s="1" t="inlineStr">
         <is>
           <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F352" s="1" t="inlineStr">
         <is>
-          <t>1708004058/WC/22012035018707 — GAVIYAN SANRACHNA GUVARYAHAR HAAR NALA BHAG-03</t>
+          <t>1708004058/WC/22012035018703 — GAVIYAN SANRACHNA GUVARYAHAR HAAR NALA BHAG-02</t>
         </is>
       </c>
       <c r="G352" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H352" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I352" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J352" s="3" t="n">
         <v>44836</v>
       </c>
       <c r="K352" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="353">
       <c r="A353" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B353" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C353" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D353" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
         </is>
       </c>
       <c r="E353" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F353" s="1" t="inlineStr">
         <is>
-          <t>1708004058/WC/22012035128934 — SARVAJANIK KOOP NIRMAN KARYA GAUSHALA KE PASS KALANI</t>
+          <t>1708004058/WC/22012035018707 — GAVIYAN SANRACHNA GUVARYAHAR HAAR NALA BHAG-03</t>
         </is>
       </c>
       <c r="G353" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H353" s="2" t="n">
-        <v>576652.02</v>
+        <v>0</v>
       </c>
       <c r="I353" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J353" s="3" t="n">
-        <v>45030</v>
+        <v>44836</v>
       </c>
       <c r="K353" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="354">
       <c r="A354" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B354" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C354" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D354" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E354" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F354" s="1" t="inlineStr">
         <is>
-          <t>1708004058/WC/22012035128944 — KHET TALAB NIRMAN KARYA HARDAYAL DUBEY HASAI PAHADIYA KE PASS KALANI</t>
+          <t>1708004058/WC/22012035128934 — SARVAJANIK KOOP NIRMAN KARYA GAUSHALA KE PASS KALANI</t>
         </is>
       </c>
       <c r="G354" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H354" s="2" t="n">
-        <v>385261.22</v>
+        <v>576652.02</v>
       </c>
       <c r="I354" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J354" s="3" t="n">
         <v>45030</v>
       </c>
       <c r="K354" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="355">
       <c r="A355" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B355" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C355" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D355" s="1" t="inlineStr">
         <is>
-          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E355" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F355" s="1" t="inlineStr">
         <is>
-          <t>1708004058/WC/22012035170646 — कंटूर ट्रेंच निर्माण हसाईं पहाड़ी कलानी</t>
+          <t>1708004058/WC/22012035128944 — KHET TALAB NIRMAN KARYA HARDAYAL DUBEY HASAI PAHADIYA KE PASS KALANI</t>
         </is>
       </c>
       <c r="G355" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H355" s="2" t="n">
-        <v>0</v>
+        <v>385261.22</v>
       </c>
       <c r="I355" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J355" s="3" t="n">
-        <v>45201</v>
+        <v>45030</v>
       </c>
       <c r="K355" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="356">
       <c r="A356" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B356" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C356" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D356" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E356" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F356" s="1" t="inlineStr">
         <is>
-          <t>1708004058/WC/22012035173157 — सार्वजनिक कूप निर्माण मन्दिर के पास कलानी</t>
+          <t>1708004058/WC/22012035170646 — कंटूर ट्रेंच निर्माण हसाईं पहाड़ी कलानी</t>
         </is>
       </c>
       <c r="G356" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H356" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I356" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J356" s="3" t="n">
-        <v>45140</v>
+        <v>45201</v>
       </c>
       <c r="K356" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="357">
       <c r="A357" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B357" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C357" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D357" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
         </is>
       </c>
       <c r="E357" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F357" s="1" t="inlineStr">
         <is>
-          <t>1708004058/WC/22012035193766 — एनीकट निर्माण कार्य 02 नग सफ़ेद पत्थर नाला</t>
+          <t>1708004058/WC/22012035173157 — सार्वजनिक कूप निर्माण मन्दिर के पास कलानी</t>
         </is>
       </c>
       <c r="G357" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H357" s="2" t="n">
-        <v>47000</v>
+        <v>0</v>
       </c>
       <c r="I357" s="2" t="n">
-        <v>46819</v>
+        <v>0</v>
       </c>
       <c r="J357" s="3" t="n">
-        <v>45419</v>
-[...3 lines deleted...]
-      </c>
+        <v>45140</v>
+      </c>
+      <c r="K357" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="358">
       <c r="A358" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B358" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C358" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D358" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E358" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F358" s="1" t="inlineStr">
         <is>
-          <t>1708004058/WC/22012035198836 — गेवियन निर्माण कार्य भाग-1 रम्मू कुशवाहा के खेत के पास</t>
+          <t>1708004058/WC/22012035193766 — एनीकट निर्माण कार्य 02 नग सफ़ेद पत्थर नाला</t>
         </is>
       </c>
       <c r="G358" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H358" s="2" t="n">
-        <v>0</v>
+        <v>47000</v>
       </c>
       <c r="I358" s="2" t="n">
-        <v>0</v>
+        <v>46819</v>
       </c>
       <c r="J358" s="3" t="n">
-        <v>45318</v>
-[...1 lines deleted...]
-      <c r="K358" s="3"/>
+        <v>45419</v>
+      </c>
+      <c r="K358" s="3" t="n">
+        <v>45547</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="359">
       <c r="A359" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B359" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C359" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D359" s="1" t="inlineStr">
         <is>
           <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
         </is>
       </c>
       <c r="E359" s="1" t="inlineStr">
         <is>
           <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F359" s="1" t="inlineStr">
         <is>
-          <t>1708004058/WC/22012035198843 — गेवियन निर्माण कार्य भाग-2 अमन दुबे के खेत के पास</t>
+          <t>1708004058/WC/22012035198836 — गेवियन निर्माण कार्य भाग-1 रम्मू कुशवाहा के खेत के पास</t>
         </is>
       </c>
       <c r="G359" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H359" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I359" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J359" s="3" t="n">
         <v>45318</v>
       </c>
       <c r="K359" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="360">
       <c r="A360" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B360" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C360" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D360" s="1" t="inlineStr">
         <is>
           <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
         </is>
       </c>
       <c r="E360" s="1" t="inlineStr">
         <is>
           <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F360" s="1" t="inlineStr">
         <is>
-          <t>1708004058/WC/22012035198850 — गेवियन निर्माण कार्य भाग-3 हरदयाल दुबे के खेत के पास</t>
+          <t>1708004058/WC/22012035198843 — गेवियन निर्माण कार्य भाग-2 अमन दुबे के खेत के पास</t>
         </is>
       </c>
       <c r="G360" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H360" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I360" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J360" s="3" t="n">
         <v>45318</v>
       </c>
       <c r="K360" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="361">
       <c r="A361" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B361" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C361" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D361" s="1" t="inlineStr">
         <is>
           <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
         </is>
       </c>
       <c r="E361" s="1" t="inlineStr">
         <is>
           <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F361" s="1" t="inlineStr">
         <is>
-          <t>1708004058/WC/22012035198858 — गेवियन निर्माण कार्य भाग-4 मिजाजी कुशवाहा के खेत के पास</t>
+          <t>1708004058/WC/22012035198850 — गेवियन निर्माण कार्य भाग-3 हरदयाल दुबे के खेत के पास</t>
         </is>
       </c>
       <c r="G361" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H361" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I361" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J361" s="3" t="n">
         <v>45318</v>
       </c>
       <c r="K361" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="362">
       <c r="A362" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B362" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C362" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D362" s="1" t="inlineStr">
         <is>
           <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
         </is>
       </c>
       <c r="E362" s="1" t="inlineStr">
         <is>
           <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F362" s="1" t="inlineStr">
         <is>
-          <t>1708004058/WC/22012035198872 — गेवियन निर्माण कार्य भाग-5 सियाराम यादव के खेत के पास</t>
+          <t>1708004058/WC/22012035198858 — गेवियन निर्माण कार्य भाग-4 मिजाजी कुशवाहा के खेत के पास</t>
         </is>
       </c>
       <c r="G362" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H362" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I362" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J362" s="3" t="n">
         <v>45318</v>
       </c>
       <c r="K362" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="363">
       <c r="A363" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B363" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C363" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D363" s="1" t="inlineStr">
         <is>
-          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Construction of Roof Top Rain Water Harvesting Structure for Community</t>
+          <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
         </is>
       </c>
       <c r="E363" s="1" t="inlineStr">
         <is>
-          <t>Roof Water Harvesting on gov/panchayat bldg</t>
+          <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F363" s="1" t="inlineStr">
         <is>
-          <t>1708004058/WC/22012035278242 — RAIN WATER HARVESTING NIRMAN UPSWAST KINDRA</t>
+          <t>1708004058/WC/22012035198872 — गेवियन निर्माण कार्य भाग-5 सियाराम यादव के खेत के पास</t>
         </is>
       </c>
       <c r="G363" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H363" s="2" t="n">
-        <v>15500</v>
+        <v>0</v>
       </c>
       <c r="I363" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J363" s="3" t="n">
-        <v>45749</v>
+        <v>45318</v>
       </c>
       <c r="K363" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="364">
       <c r="A364" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B364" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C364" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D364" s="1" t="inlineStr">
         <is>
           <t>Roof top rain wat. har. str. in gov/panchayat bldg / Construction of Roof Top Rain Water Harvesting Structure for Community</t>
         </is>
       </c>
       <c r="E364" s="1" t="inlineStr">
         <is>
           <t>Roof Water Harvesting on gov/panchayat bldg</t>
         </is>
       </c>
       <c r="F364" s="1" t="inlineStr">
         <is>
-          <t>1708004058/WC/22012035278264 — RAIN WATER HARVESTING NIRMAN PRATHMIK SHALA</t>
+          <t>1708004058/WC/22012035278242 — RAIN WATER HARVESTING NIRMAN UPSWAST KINDRA</t>
         </is>
       </c>
       <c r="G364" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H364" s="2" t="n">
         <v>15500</v>
       </c>
       <c r="I364" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J364" s="3" t="n">
         <v>45749</v>
       </c>
       <c r="K364" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="365">
       <c r="A365" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B365" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C365" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D365" s="1" t="inlineStr">
         <is>
           <t>Roof top rain wat. har. str. in gov/panchayat bldg / Construction of Roof Top Rain Water Harvesting Structure for Community</t>
         </is>
       </c>
       <c r="E365" s="1" t="inlineStr">
         <is>
           <t>Roof Water Harvesting on gov/panchayat bldg</t>
         </is>
       </c>
       <c r="F365" s="1" t="inlineStr">
         <is>
-          <t>1708004058/WC/22012035278295 — RAIN WATER HARVESTING MADHYAMIK SHALA BHAWAN</t>
+          <t>1708004058/WC/22012035278264 — RAIN WATER HARVESTING NIRMAN PRATHMIK SHALA</t>
         </is>
       </c>
       <c r="G365" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H365" s="2" t="n">
         <v>15500</v>
       </c>
       <c r="I365" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J365" s="3" t="n">
         <v>45749</v>
       </c>
       <c r="K365" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="366">
       <c r="A366" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B366" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C366" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D366" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Construction of Roof Top Rain Water Harvesting Structure for Community</t>
         </is>
       </c>
       <c r="E366" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Roof Water Harvesting on gov/panchayat bldg</t>
         </is>
       </c>
       <c r="F366" s="1" t="inlineStr">
         <is>
-          <t>1708004058/WC/22012035278318 — SAMUDAYAK SOKPIT NIRMAN DHARAM KUSHWAHA KE GHAR KE PASS</t>
+          <t>1708004058/WC/22012035278295 — RAIN WATER HARVESTING MADHYAMIK SHALA BHAWAN</t>
         </is>
       </c>
       <c r="G366" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H366" s="2" t="n">
-        <v>12000</v>
+        <v>15500</v>
       </c>
       <c r="I366" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J366" s="3" t="n">
         <v>45749</v>
       </c>
       <c r="K366" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="367">
       <c r="A367" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B367" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C367" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D367" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E367" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F367" s="1" t="inlineStr">
         <is>
-          <t>1708004058/WC/22012035278347 — SAMUDAYAK SOKPIT NIRMAN KACHIYANA MUHLLA HENDPUMP</t>
+          <t>1708004058/WC/22012035278318 — SAMUDAYAK SOKPIT NIRMAN DHARAM KUSHWAHA KE GHAR KE PASS</t>
         </is>
       </c>
       <c r="G367" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H367" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I367" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J367" s="3" t="n">
         <v>45749</v>
       </c>
       <c r="K367" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="368">
       <c r="A368" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B368" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C368" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D368" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E368" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F368" s="1" t="inlineStr">
         <is>
-          <t>1708004058/WC/22012035280083 — ROOF WATER HARVESTING NIRMAAN PRATHMIK SHALA BHAWAN KALANI</t>
+          <t>1708004058/WC/22012035278347 — SAMUDAYAK SOKPIT NIRMAN KACHIYANA MUHLLA HENDPUMP</t>
         </is>
       </c>
       <c r="G368" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H368" s="2" t="n">
-        <v>15000</v>
+        <v>12000</v>
       </c>
       <c r="I368" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J368" s="3" t="n">
-        <v>45761</v>
+        <v>45749</v>
       </c>
       <c r="K368" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="369">
       <c r="A369" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B369" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C369" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D369" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E369" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F369" s="1" t="inlineStr">
         <is>
-          <t>1708004058/WC/22012035280090 — ROOF WATER HARVESTING NIRMAAN MADHYAMIK SHALA BHAWAN KALANI</t>
+          <t>1708004058/WC/22012035280083 — ROOF WATER HARVESTING NIRMAAN PRATHMIK SHALA BHAWAN KALANI</t>
         </is>
       </c>
       <c r="G369" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H369" s="2" t="n">
         <v>15000</v>
       </c>
       <c r="I369" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J369" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K369" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="370">
       <c r="A370" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B370" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C370" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D370" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E370" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F370" s="1" t="inlineStr">
         <is>
-          <t>1708004058/WC/22012035280104 — SAMUDAYIK SOKPIT NIRMAN KARYA KACHIYAAN MOHALLA HANDPUMP KE PAAS KALANI</t>
+          <t>1708004058/WC/22012035280090 — ROOF WATER HARVESTING NIRMAAN MADHYAMIK SHALA BHAWAN KALANI</t>
         </is>
       </c>
       <c r="G370" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H370" s="2" t="n">
-        <v>12000</v>
+        <v>15000</v>
       </c>
       <c r="I370" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J370" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K370" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="371">
       <c r="A371" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B371" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C371" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D371" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E371" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F371" s="1" t="inlineStr">
         <is>
-          <t>1708004058/WC/22012035280108 — ROOF WATER HARVESTING NIRMAN UPSWASTHA KENDRA KALANI</t>
+          <t>1708004058/WC/22012035280104 — SAMUDAYIK SOKPIT NIRMAN KARYA KACHIYAAN MOHALLA HANDPUMP KE PAAS KALANI</t>
         </is>
       </c>
       <c r="G371" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H371" s="2" t="n">
-        <v>15000</v>
+        <v>12000</v>
       </c>
       <c r="I371" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J371" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K371" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="372">
       <c r="A372" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B372" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C372" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D372" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E372" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F372" s="1" t="inlineStr">
         <is>
-          <t>1708004058/WC/22012035280113 — SAMUDAYIK SOKPIT NIRMAN KARYA KUSHWAHA KE GHAR KE PASS KALANI</t>
+          <t>1708004058/WC/22012035280108 — ROOF WATER HARVESTING NIRMAN UPSWASTHA KENDRA KALANI</t>
         </is>
       </c>
       <c r="G372" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H372" s="2" t="n">
-        <v>12000</v>
+        <v>15000</v>
       </c>
       <c r="I372" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J372" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K372" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="373">
       <c r="A373" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B373" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C373" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D373" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E373" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F373" s="1" t="inlineStr">
         <is>
-          <t>1708004058/WC/22012035323533 — SARVAJANIK KOOP NIRMAN KARYA GAUSHALA TIGADDA PR KALANI</t>
+          <t>1708004058/WC/22012035280113 — SAMUDAYIK SOKPIT NIRMAN KARYA KUSHWAHA KE GHAR KE PASS KALANI</t>
         </is>
       </c>
       <c r="G373" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H373" s="2" t="n">
-        <v>600238.83</v>
+        <v>12000</v>
       </c>
       <c r="I373" s="2" t="n">
-        <v>142506</v>
+        <v>0</v>
       </c>
       <c r="J373" s="3" t="n">
-        <v>46061</v>
+        <v>45761</v>
       </c>
       <c r="K373" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="374">
       <c r="A374" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B374" s="1" t="inlineStr">
         <is>
-          <t>2006-2007</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C374" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D374" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E374" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F374" s="1" t="inlineStr">
         <is>
-          <t>1708004058/WC/3 — खेत तालाब निर्माण कार्य अर्जुन/ मोती अहिरवार कलानी A.G.</t>
+          <t>1708004058/WC/22012035323533 — SARVAJANIK KOOP NIRMAN KARYA GAUSHALA TIGADDA PR KALANI</t>
         </is>
       </c>
       <c r="G374" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H374" s="2" t="n">
-        <v>6680</v>
+        <v>600238.83</v>
       </c>
       <c r="I374" s="2" t="n">
-        <v>5974</v>
+        <v>142506</v>
       </c>
       <c r="J374" s="3" t="n">
-        <v>38968</v>
-[...3 lines deleted...]
-      </c>
+        <v>46061</v>
+      </c>
+      <c r="K374" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="375">
       <c r="A375" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B375" s="1" t="inlineStr">
         <is>
           <t>2006-2007</t>
         </is>
       </c>
       <c r="C375" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D375" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E375" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F375" s="1" t="inlineStr">
         <is>
-          <t>1708004058/WC/33 — agri.   खेत तालाब निर्माण   कालानी</t>
+          <t>1708004058/WC/3 — खेत तालाब निर्माण कार्य अर्जुन/ मोती अहिरवार कलानी A.G.</t>
         </is>
       </c>
       <c r="G375" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H375" s="2" t="n">
-        <v>16974</v>
+        <v>6680</v>
       </c>
       <c r="I375" s="2" t="n">
-        <v>11545</v>
+        <v>5974</v>
       </c>
       <c r="J375" s="3" t="n">
-        <v>39034</v>
+        <v>38968</v>
       </c>
       <c r="K375" s="3" t="n">
         <v>39918</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="376">
       <c r="A376" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B376" s="1" t="inlineStr">
         <is>
           <t>2006-2007</t>
         </is>
       </c>
       <c r="C376" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D376" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E376" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F376" s="1" t="inlineStr">
         <is>
-          <t>1708004058/WC/5 — खेत तालाब निर्माण कार्य अच्‍छु/जानकी कलानी A.G.</t>
+          <t>1708004058/WC/33 — agri.   खेत तालाब निर्माण   कालानी</t>
         </is>
       </c>
       <c r="G376" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H376" s="2" t="n">
-        <v>6680</v>
+        <v>16974</v>
       </c>
       <c r="I376" s="2" t="n">
-        <v>974</v>
+        <v>11545</v>
       </c>
       <c r="J376" s="3" t="n">
-        <v>39012</v>
+        <v>39034</v>
       </c>
       <c r="K376" s="3" t="n">
         <v>39918</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="377">
       <c r="A377" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B377" s="1" t="inlineStr">
         <is>
           <t>2006-2007</t>
         </is>
       </c>
       <c r="C377" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D377" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E377" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F377" s="1" t="inlineStr">
         <is>
-          <t>1708004058/WC/7 — खेत तालाब निर्माण कार्य बिन्‍दा/सरजुवा कलानी A.G.</t>
+          <t>1708004058/WC/5 — खेत तालाब निर्माण कार्य अच्‍छु/जानकी कलानी A.G.</t>
         </is>
       </c>
       <c r="G377" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H377" s="2" t="n">
         <v>6680</v>
       </c>
       <c r="I377" s="2" t="n">
-        <v>3974</v>
+        <v>974</v>
       </c>
       <c r="J377" s="3" t="n">
-        <v>38998</v>
+        <v>39012</v>
       </c>
       <c r="K377" s="3" t="n">
         <v>39918</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="378">
       <c r="A378" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B378" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2006-2007</t>
         </is>
       </c>
       <c r="C378" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D378" s="1" t="inlineStr">
         <is>
-          <t>Renovation / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E378" s="1" t="inlineStr">
         <is>
-          <t>Renovation of traditional water bodies</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F378" s="1" t="inlineStr">
         <is>
-          <t>1708004058/WH/19956664 — SARWJANIK KOOP GAHRIKARAN &amp; MARRAMAT HARIJAN BASTI CHAMROUA MOHALLA</t>
+          <t>1708004058/WC/7 — खेत तालाब निर्माण कार्य बिन्‍दा/सरजुवा कलानी A.G.</t>
         </is>
       </c>
       <c r="G378" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H378" s="2" t="n">
-        <v>35000</v>
+        <v>6680</v>
       </c>
       <c r="I378" s="2" t="n">
-        <v>5624.37</v>
+        <v>3974</v>
       </c>
       <c r="J378" s="3" t="n">
-        <v>42522</v>
+        <v>38998</v>
       </c>
       <c r="K378" s="3" t="n">
-        <v>42553</v>
+        <v>39918</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="379">
       <c r="A379" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B379" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C379" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D379" s="1" t="inlineStr">
         <is>
           <t>Renovation / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E379" s="1" t="inlineStr">
         <is>
           <t>Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="F379" s="1" t="inlineStr">
         <is>
-          <t>1708004058/WH/19956669 — SARWJANIK KOOP GAHRIKARAN &amp; MARRAMAT AAGANWADI BHAWAN KE PASS</t>
+          <t>1708004058/WH/19956664 — SARWJANIK KOOP GAHRIKARAN &amp; MARRAMAT HARIJAN BASTI CHAMROUA MOHALLA</t>
         </is>
       </c>
       <c r="G379" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H379" s="2" t="n">
-        <v>38000</v>
+        <v>35000</v>
       </c>
       <c r="I379" s="2" t="n">
-        <v>5852</v>
+        <v>5624.37</v>
       </c>
       <c r="J379" s="3" t="n">
-        <v>42515</v>
+        <v>42522</v>
       </c>
       <c r="K379" s="3" t="n">
         <v>42553</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="380">
       <c r="A380" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B380" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C380" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D380" s="1" t="inlineStr">
         <is>
           <t>Renovation / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E380" s="1" t="inlineStr">
         <is>
           <t>Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="F380" s="1" t="inlineStr">
         <is>
-          <t>1708004058/WH/19956671 — SARWJANIK KOOP GAHRIKARAN &amp; MARRAMAT YADAV MOHALLA</t>
+          <t>1708004058/WH/19956669 — SARWJANIK KOOP GAHRIKARAN &amp; MARRAMAT AAGANWADI BHAWAN KE PASS</t>
         </is>
       </c>
       <c r="G380" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H380" s="2" t="n">
         <v>38000</v>
       </c>
       <c r="I380" s="2" t="n">
-        <v>7900.5</v>
+        <v>5852</v>
       </c>
       <c r="J380" s="3" t="n">
-        <v>42522</v>
+        <v>42515</v>
       </c>
       <c r="K380" s="3" t="n">
         <v>42553</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="381">
       <c r="A381" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B381" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C381" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D381" s="1" t="inlineStr">
         <is>
           <t>Renovation / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E381" s="1" t="inlineStr">
         <is>
           <t>Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="F381" s="1" t="inlineStr">
         <is>
-          <t>1708004058/WH/19956861 — TALAAB GAHRIKARAN KARYA KISHOR SAGAR TALAAB</t>
+          <t>1708004058/WH/19956671 — SARWJANIK KOOP GAHRIKARAN &amp; MARRAMAT YADAV MOHALLA</t>
         </is>
       </c>
       <c r="G381" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H381" s="2" t="n">
-        <v>372000</v>
+        <v>38000</v>
       </c>
       <c r="I381" s="2" t="n">
-        <v>0</v>
+        <v>7900.5</v>
       </c>
       <c r="J381" s="3" t="n">
-        <v>42513</v>
-[...1 lines deleted...]
-      <c r="K381" s="3"/>
+        <v>42522</v>
+      </c>
+      <c r="K381" s="3" t="n">
+        <v>42553</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="382">
       <c r="A382" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B382" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C382" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D382" s="1" t="inlineStr">
         <is>
           <t>Renovation / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E382" s="1" t="inlineStr">
         <is>
           <t>Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="F382" s="1" t="inlineStr">
         <is>
-          <t>1708004058/WH/19961222 — JHIN JHIN TALIYA MARAMMAT KALANI</t>
+          <t>1708004058/WH/19956861 — TALAAB GAHRIKARAN KARYA KISHOR SAGAR TALAAB</t>
         </is>
       </c>
       <c r="G382" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H382" s="2" t="n">
-        <v>359000</v>
+        <v>372000</v>
       </c>
       <c r="I382" s="2" t="n">
-        <v>285128</v>
+        <v>0</v>
       </c>
       <c r="J382" s="3" t="n">
-        <v>42880</v>
-[...3 lines deleted...]
-      </c>
+        <v>42513</v>
+      </c>
+      <c r="K382" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="383">
       <c r="A383" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B383" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C383" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D383" s="1" t="inlineStr">
         <is>
-          <t>Renovation of Fisheries Ponds for Community / Renovation of Fisheries Ponds for Community</t>
+          <t>Renovation / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E383" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="F383" s="1" t="inlineStr">
         <is>
-          <t>1708004058/WH/22012034452438 — TALAAB GIRNODAAR KARYA KALANI</t>
+          <t>1708004058/WH/19961222 — JHIN JHIN TALIYA MARAMMAT KALANI</t>
         </is>
       </c>
       <c r="G383" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H383" s="2" t="n">
-        <v>0</v>
+        <v>359000</v>
       </c>
       <c r="I383" s="2" t="n">
-        <v>0</v>
+        <v>285128</v>
       </c>
       <c r="J383" s="3" t="n">
-        <v>44471</v>
-[...1 lines deleted...]
-      <c r="K383" s="3"/>
+        <v>42880</v>
+      </c>
+      <c r="K383" s="3" t="n">
+        <v>43705</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="384">
       <c r="A384" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B384" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C384" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D384" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation in fields-Horticulture-Community / Fields Block Plantation of Horticulture Trees for Community</t>
+          <t>Renovation of Fisheries Ponds for Community / Renovation of Fisheries Ponds for Community</t>
         </is>
       </c>
       <c r="E384" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F384" s="1" t="inlineStr">
         <is>
-          <t>1708004/DP/22012034424492 — Plantation Of Munga</t>
+          <t>1708004058/WH/22012034452438 — TALAAB GIRNODAAR KARYA KALANI</t>
         </is>
       </c>
       <c r="G384" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H384" s="2" t="n">
-        <v>138000</v>
+        <v>0</v>
       </c>
       <c r="I384" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J384" s="3" t="n">
-        <v>43375</v>
+        <v>44471</v>
       </c>
       <c r="K384" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="385">
       <c r="A385" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B385" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C385" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D385" s="1" t="inlineStr">
         <is>
           <t>Block Plantation in fields-Horticulture-Community / Fields Block Plantation of Horticulture Trees for Community</t>
         </is>
       </c>
       <c r="E385" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F385" s="1" t="inlineStr">
         <is>
-          <t>1708004/DP/22012034424495 — plantation of munga matadeen ahirwar s/o pyarelal</t>
+          <t>1708004/DP/22012034424492 — Plantation Of Munga</t>
         </is>
       </c>
       <c r="G385" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H385" s="2" t="n">
         <v>138000</v>
       </c>
       <c r="I385" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J385" s="3" t="n">
-        <v>43482</v>
+        <v>43375</v>
       </c>
       <c r="K385" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="386">
       <c r="A386" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B386" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C386" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D386" s="1" t="inlineStr">
         <is>
           <t>Block Plantation in fields-Horticulture-Community / Fields Block Plantation of Horticulture Trees for Community</t>
         </is>
       </c>
       <c r="E386" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F386" s="1" t="inlineStr">
         <is>
-          <t>1708004/DP/22012034424496 — Plantation Of Munga</t>
+          <t>1708004/DP/22012034424495 — plantation of munga matadeen ahirwar s/o pyarelal</t>
         </is>
       </c>
       <c r="G386" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H386" s="2" t="n">
         <v>138000</v>
       </c>
       <c r="I386" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J386" s="3" t="n">
-        <v>43375</v>
+        <v>43482</v>
       </c>
       <c r="K386" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="387">
       <c r="A387" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B387" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C387" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D387" s="1" t="inlineStr">
         <is>
           <t>Block Plantation in fields-Horticulture-Community / Fields Block Plantation of Horticulture Trees for Community</t>
         </is>
       </c>
       <c r="E387" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F387" s="1" t="inlineStr">
         <is>
-          <t>1708004/DP/22012034424498 — Plantation Of Munga</t>
+          <t>1708004/DP/22012034424496 — Plantation Of Munga</t>
         </is>
       </c>
       <c r="G387" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H387" s="2" t="n">
         <v>138000</v>
       </c>
       <c r="I387" s="2" t="n">
-        <v>67894.5</v>
+        <v>0</v>
       </c>
       <c r="J387" s="3" t="n">
-        <v>43377</v>
-[...3 lines deleted...]
-      </c>
+        <v>43375</v>
+      </c>
+      <c r="K387" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="388">
       <c r="A388" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B388" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C388" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D388" s="1" t="inlineStr">
         <is>
           <t>Block Plantation in fields-Horticulture-Community / Fields Block Plantation of Horticulture Trees for Community</t>
         </is>
       </c>
       <c r="E388" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F388" s="1" t="inlineStr">
         <is>
-          <t>1708004/DP/22012034424500 — Plantation Of Munga</t>
+          <t>1708004/DP/22012034424498 — Plantation Of Munga</t>
         </is>
       </c>
       <c r="G388" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H388" s="2" t="n">
         <v>138000</v>
       </c>
       <c r="I388" s="2" t="n">
-        <v>0</v>
+        <v>67894.5</v>
       </c>
       <c r="J388" s="3" t="n">
-        <v>43375</v>
-[...1 lines deleted...]
-      <c r="K388" s="3"/>
+        <v>43377</v>
+      </c>
+      <c r="K388" s="3" t="n">
+        <v>45680</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="389">
       <c r="A389" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B389" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C389" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D389" s="1" t="inlineStr">
         <is>
           <t>Block Plantation in fields-Horticulture-Community / Fields Block Plantation of Horticulture Trees for Community</t>
         </is>
       </c>
       <c r="E389" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F389" s="1" t="inlineStr">
         <is>
-          <t>1708004/DP/22012034424595 — plantation of munga plant</t>
+          <t>1708004/DP/22012034424500 — Plantation Of Munga</t>
         </is>
       </c>
       <c r="G389" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H389" s="2" t="n">
         <v>138000</v>
       </c>
       <c r="I389" s="2" t="n">
-        <v>68444</v>
+        <v>0</v>
       </c>
       <c r="J389" s="3" t="n">
-        <v>43368</v>
-[...3 lines deleted...]
-      </c>
+        <v>43375</v>
+      </c>
+      <c r="K389" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="390">
       <c r="A390" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B390" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C390" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D390" s="1" t="inlineStr">
         <is>
           <t>Block Plantation in fields-Horticulture-Community / Fields Block Plantation of Horticulture Trees for Community</t>
         </is>
       </c>
       <c r="E390" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F390" s="1" t="inlineStr">
         <is>
-          <t>1708004/DP/22012034424597 — plantation of munga plant</t>
+          <t>1708004/DP/22012034424595 — plantation of munga plant</t>
         </is>
       </c>
       <c r="G390" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H390" s="2" t="n">
         <v>138000</v>
       </c>
       <c r="I390" s="2" t="n">
-        <v>0</v>
+        <v>68444</v>
       </c>
       <c r="J390" s="3" t="n">
-        <v>43375</v>
-[...1 lines deleted...]
-      <c r="K390" s="3"/>
+        <v>43368</v>
+      </c>
+      <c r="K390" s="3" t="n">
+        <v>45680</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="391">
       <c r="A391" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B391" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C391" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D391" s="1" t="inlineStr">
         <is>
           <t>Block Plantation in fields-Horticulture-Community / Fields Block Plantation of Horticulture Trees for Community</t>
         </is>
       </c>
       <c r="E391" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F391" s="1" t="inlineStr">
         <is>
-          <t>1708004/DP/22012034424600 — plantation of munga plant</t>
+          <t>1708004/DP/22012034424597 — plantation of munga plant</t>
         </is>
       </c>
       <c r="G391" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H391" s="2" t="n">
         <v>138000</v>
       </c>
       <c r="I391" s="2" t="n">
-        <v>81240.5</v>
+        <v>0</v>
       </c>
       <c r="J391" s="3" t="n">
-        <v>43461</v>
-[...3 lines deleted...]
-      </c>
+        <v>43375</v>
+      </c>
+      <c r="K391" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="392">
       <c r="A392" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B392" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C392" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D392" s="1" t="inlineStr">
         <is>
           <t>Block Plantation in fields-Horticulture-Community / Fields Block Plantation of Horticulture Trees for Community</t>
         </is>
       </c>
       <c r="E392" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F392" s="1" t="inlineStr">
         <is>
-          <t>1708004/DP/22012034424604 — plantation of munga plant</t>
+          <t>1708004/DP/22012034424600 — plantation of munga plant</t>
         </is>
       </c>
       <c r="G392" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H392" s="2" t="n">
         <v>138000</v>
       </c>
       <c r="I392" s="2" t="n">
-        <v>70432</v>
+        <v>81240.5</v>
       </c>
       <c r="J392" s="3" t="n">
-        <v>43369</v>
+        <v>43461</v>
       </c>
       <c r="K392" s="3" t="n">
         <v>43977</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="393">
       <c r="A393" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B393" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C393" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D393" s="1" t="inlineStr">
         <is>
           <t>Block Plantation in fields-Horticulture-Community / Fields Block Plantation of Horticulture Trees for Community</t>
         </is>
       </c>
       <c r="E393" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F393" s="1" t="inlineStr">
         <is>
-          <t>1708004/DP/22012034424609 — plantation of munga plant</t>
+          <t>1708004/DP/22012034424604 — plantation of munga plant</t>
         </is>
       </c>
       <c r="G393" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H393" s="2" t="n">
         <v>138000</v>
       </c>
       <c r="I393" s="2" t="n">
-        <v>0</v>
+        <v>70432</v>
       </c>
       <c r="J393" s="3" t="n">
-        <v>43375</v>
-[...1 lines deleted...]
-      <c r="K393" s="3"/>
+        <v>43369</v>
+      </c>
+      <c r="K393" s="3" t="n">
+        <v>43977</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="394">
       <c r="A394" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B394" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C394" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D394" s="1" t="inlineStr">
         <is>
           <t>Block Plantation in fields-Horticulture-Community / Fields Block Plantation of Horticulture Trees for Community</t>
         </is>
       </c>
       <c r="E394" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F394" s="1" t="inlineStr">
         <is>
-          <t>1708004/DP/22012034424611 — plantation of munga plant</t>
+          <t>1708004/DP/22012034424609 — plantation of munga plant</t>
         </is>
       </c>
       <c r="G394" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H394" s="2" t="n">
         <v>138000</v>
       </c>
       <c r="I394" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J394" s="3" t="n">
         <v>43375</v>
       </c>
       <c r="K394" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="395">
       <c r="A395" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B395" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C395" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D395" s="1" t="inlineStr">
         <is>
           <t>Block Plantation in fields-Horticulture-Community / Fields Block Plantation of Horticulture Trees for Community</t>
         </is>
       </c>
       <c r="E395" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F395" s="1" t="inlineStr">
         <is>
-          <t>1708004/DP/22012034424615 — plantation of munga plant</t>
+          <t>1708004/DP/22012034424611 — plantation of munga plant</t>
         </is>
       </c>
       <c r="G395" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H395" s="2" t="n">
         <v>138000</v>
       </c>
       <c r="I395" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J395" s="3" t="n">
         <v>43375</v>
       </c>
       <c r="K395" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="396">
       <c r="A396" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B396" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C396" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D396" s="1" t="inlineStr">
         <is>
           <t>Block Plantation in fields-Horticulture-Community / Fields Block Plantation of Horticulture Trees for Community</t>
         </is>
       </c>
       <c r="E396" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F396" s="1" t="inlineStr">
         <is>
-          <t>1708004/DP/22012034424620 — plantation of munga plant pramod s/o ramkripal chaubey</t>
+          <t>1708004/DP/22012034424615 — plantation of munga plant</t>
         </is>
       </c>
       <c r="G396" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H396" s="2" t="n">
         <v>138000</v>
       </c>
       <c r="I396" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J396" s="3" t="n">
         <v>43375</v>
       </c>
       <c r="K396" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="397">
       <c r="A397" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B397" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C397" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D397" s="1" t="inlineStr">
         <is>
           <t>Block Plantation in fields-Horticulture-Community / Fields Block Plantation of Horticulture Trees for Community</t>
         </is>
       </c>
       <c r="E397" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F397" s="1" t="inlineStr">
         <is>
-          <t>1708004/DP/22012034424622 — Plantation of munga plants jayhind singh s/o hardev singh bundela</t>
+          <t>1708004/DP/22012034424620 — plantation of munga plant pramod s/o ramkripal chaubey</t>
         </is>
       </c>
       <c r="G397" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H397" s="2" t="n">
-        <v>0</v>
+        <v>138000</v>
       </c>
       <c r="I397" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J397" s="3" t="n">
-        <v>43204</v>
+        <v>43375</v>
       </c>
       <c r="K397" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="398">
       <c r="A398" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B398" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C398" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D398" s="1" t="inlineStr">
         <is>
           <t>Block Plantation in fields-Horticulture-Community / Fields Block Plantation of Horticulture Trees for Community</t>
         </is>
       </c>
       <c r="E398" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F398" s="1" t="inlineStr">
         <is>
-          <t>1708004/DP/22012034424671 — plamtation of munga plant</t>
+          <t>1708004/DP/22012034424622 — Plantation of munga plants jayhind singh s/o hardev singh bundela</t>
         </is>
       </c>
       <c r="G398" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H398" s="2" t="n">
-        <v>138000</v>
+        <v>0</v>
       </c>
       <c r="I398" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J398" s="3" t="n">
-        <v>43375</v>
+        <v>43204</v>
       </c>
       <c r="K398" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="399">
       <c r="A399" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B399" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C399" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D399" s="1" t="inlineStr">
         <is>
           <t>Block Plantation in fields-Horticulture-Community / Fields Block Plantation of Horticulture Trees for Community</t>
         </is>
       </c>
       <c r="E399" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F399" s="1" t="inlineStr">
         <is>
-          <t>1708004/DP/22012034424672 — plantation munga plant</t>
+          <t>1708004/DP/22012034424671 — plamtation of munga plant</t>
         </is>
       </c>
       <c r="G399" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H399" s="2" t="n">
         <v>138000</v>
       </c>
       <c r="I399" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J399" s="3" t="n">
-        <v>43204</v>
+        <v>43375</v>
       </c>
       <c r="K399" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="400">
       <c r="A400" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B400" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C400" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D400" s="1" t="inlineStr">
         <is>
           <t>Block Plantation in fields-Horticulture-Community / Fields Block Plantation of Horticulture Trees for Community</t>
         </is>
       </c>
       <c r="E400" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F400" s="1" t="inlineStr">
         <is>
-          <t>1708004/DP/22012034424681 — plantation bof munga plant</t>
+          <t>1708004/DP/22012034424672 — plantation munga plant</t>
         </is>
       </c>
       <c r="G400" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H400" s="2" t="n">
         <v>138000</v>
       </c>
       <c r="I400" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J400" s="3" t="n">
-        <v>43375</v>
+        <v>43204</v>
       </c>
       <c r="K400" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="401">
       <c r="A401" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B401" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C401" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D401" s="1" t="inlineStr">
         <is>
           <t>Block Plantation in fields-Horticulture-Community / Fields Block Plantation of Horticulture Trees for Community</t>
         </is>
       </c>
       <c r="E401" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F401" s="1" t="inlineStr">
         <is>
-          <t>1708004/DP/22012034424686 — plantatio of munga plant</t>
+          <t>1708004/DP/22012034424681 — plantation bof munga plant</t>
         </is>
       </c>
       <c r="G401" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H401" s="2" t="n">
         <v>138000</v>
       </c>
       <c r="I401" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J401" s="3" t="n">
         <v>43375</v>
       </c>
       <c r="K401" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="402">
       <c r="A402" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B402" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C402" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D402" s="1" t="inlineStr">
         <is>
           <t>Block Plantation in fields-Horticulture-Community / Fields Block Plantation of Horticulture Trees for Community</t>
         </is>
       </c>
       <c r="E402" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F402" s="1" t="inlineStr">
         <is>
-          <t>1708004/DP/22012034424711 — plantation of munga plant</t>
+          <t>1708004/DP/22012034424686 — plantatio of munga plant</t>
         </is>
       </c>
       <c r="G402" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H402" s="2" t="n">
         <v>138000</v>
       </c>
       <c r="I402" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J402" s="3" t="n">
+        <v>43375</v>
+      </c>
+      <c r="K402" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="403">
+      <c r="A403" s="1" t="inlineStr">
+        <is>
+          <t>CHHATARPUR</t>
+        </is>
+      </c>
+      <c r="B403" s="1" t="inlineStr">
+        <is>
+          <t>2018-2019</t>
+        </is>
+      </c>
+      <c r="C403" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
+        </is>
+      </c>
+      <c r="D403" s="1" t="inlineStr">
+        <is>
+          <t>Block Plantation in fields-Horticulture-Community / Fields Block Plantation of Horticulture Trees for Community</t>
+        </is>
+      </c>
+      <c r="E403" s="1" t="inlineStr">
+        <is>
+          <t>Plantation</t>
+        </is>
+      </c>
+      <c r="F403" s="1" t="inlineStr">
+        <is>
+          <t>1708004/DP/22012034424711 — plantation of munga plant</t>
+        </is>
+      </c>
+      <c r="G403" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H403" s="2" t="n">
+        <v>138000</v>
+      </c>
+      <c r="I403" s="2" t="n">
         <v>32984</v>
       </c>
-      <c r="J402" s="3" t="n">
+      <c r="J403" s="3" t="n">
         <v>43369</v>
       </c>
-      <c r="K402" s="3" t="n">
+      <c r="K403" s="3" t="n">
         <v>43977</v>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>