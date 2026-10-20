--- v0 (2026-09-02)
+++ v1 (2026-10-20)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K821"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-02 07:13:21</t>
+          <t>Exported on: 2026-10-20 10:36:07</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: CHHATARPUR</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -273,51 +273,51 @@
       </c>
       <c r="K11" s="3" t="inlineStr">
         <is>
           <t>Work Completed Date</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>Constr of Anganwadi for community / Construction of Anganwadi Building for Community</t>
+          <t>Constr of Anganwadi for community / Construction of Anganwadi Centre Building for Community</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
           <t>Constr of Aganwadi</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
           <t>1708004072/AV/22012034375277 — Anganwadi bhavan nirman kanti</t>
         </is>
       </c>
       <c r="G12" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H12" s="2" t="n">
         <v>180000</v>
       </c>
       <c r="I12" s="2" t="n">
         <v>177547.23</v>
       </c>
       <c r="J12" s="3" t="n">
         <v>43378</v>
@@ -8242,51 +8242,51 @@
         <v>0</v>
       </c>
       <c r="J178" s="3" t="n">
         <v>44287</v>
       </c>
       <c r="K178" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="179">
       <c r="A179" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B179" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C179" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D179" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E179" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F179" s="1" t="inlineStr">
         <is>
           <t>1708004072/IF/22012034951298 — hiteshi koop nirman kary jeetendra vyas</t>
         </is>
       </c>
       <c r="G179" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H179" s="2" t="n">
         <v>375190.08</v>
       </c>
       <c r="I179" s="2" t="n">
         <v>318007.15</v>
       </c>
       <c r="J179" s="3" t="n">
         <v>44700</v>
@@ -8338,51 +8338,51 @@
       <c r="J180" s="3" t="n">
         <v>44708</v>
       </c>
       <c r="K180" s="3" t="n">
         <v>45622</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="181">
       <c r="A181" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B181" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C181" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D181" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E181" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F181" s="1" t="inlineStr">
         <is>
           <t>1708004072/IF/22012034978755 — hiteshi koop nirman kary bhagchandra kushwaha</t>
         </is>
       </c>
       <c r="G181" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H181" s="2" t="n">
         <v>399930.34</v>
       </c>
       <c r="I181" s="2" t="n">
         <v>78179.46</v>
       </c>
       <c r="J181" s="3" t="n">
         <v>44708</v>
@@ -8532,51 +8532,51 @@
       <c r="J184" s="3" t="n">
         <v>44708</v>
       </c>
       <c r="K184" s="3" t="n">
         <v>46140</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="185">
       <c r="A185" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B185" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C185" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D185" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E185" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F185" s="1" t="inlineStr">
         <is>
           <t>1708004072/IF/22012034978769 — hiteshi koop govindas kushwaha</t>
         </is>
       </c>
       <c r="G185" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H185" s="2" t="n">
         <v>399930.34</v>
       </c>
       <c r="I185" s="2" t="n">
         <v>37783.08</v>
       </c>
       <c r="J185" s="3" t="n">
         <v>44708</v>
@@ -9239,51 +9239,51 @@
         <v>0</v>
       </c>
       <c r="J199" s="3" t="n">
         <v>45318</v>
       </c>
       <c r="K199" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="200">
       <c r="A200" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B200" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C200" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D200" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E200" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F200" s="1" t="inlineStr">
         <is>
           <t>1708004072/IF/22012035274644 — kapil dhara koop lachchhu kushwaha</t>
         </is>
       </c>
       <c r="G200" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H200" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I200" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J200" s="3" t="n">
         <v>45567</v>
@@ -9333,51 +9333,51 @@
         <v>0</v>
       </c>
       <c r="J201" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K201" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="202">
       <c r="A202" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B202" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C202" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D202" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E202" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F202" s="1" t="inlineStr">
         <is>
           <t>1708004072/IF/22012035274667 — kapil dhara koop nirman kary Gilla kushwaha</t>
         </is>
       </c>
       <c r="G202" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H202" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I202" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J202" s="3" t="n">
         <v>45567</v>
@@ -25179,51 +25179,51 @@
       <c r="J525" s="3" t="n">
         <v>45783</v>
       </c>
       <c r="K525" s="3" t="n">
         <v>45936</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="526">
       <c r="A526" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B526" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C526" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D526" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E526" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F526" s="1" t="inlineStr">
         <is>
           <t>1708004072/IF/IAY/4788481 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP134176479</t>
         </is>
       </c>
       <c r="G526" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H526" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I526" s="2" t="n">
         <v>6408</v>
       </c>
       <c r="J526" s="3" t="n">
         <v>45721</v>
@@ -26500,51 +26500,51 @@
       <c r="J552" s="3" t="n">
         <v>45776</v>
       </c>
       <c r="K552" s="3" t="n">
         <v>45874</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="553">
       <c r="A553" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B553" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C553" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D553" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E553" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F553" s="1" t="inlineStr">
         <is>
           <t>1708004072/IF/IAY/5262357 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125624409</t>
         </is>
       </c>
       <c r="G553" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H553" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I553" s="2" t="n">
         <v>14355</v>
       </c>
       <c r="J553" s="3" t="n">
         <v>46043</v>
@@ -26596,73 +26596,73 @@
       <c r="J554" s="3" t="n">
         <v>45780</v>
       </c>
       <c r="K554" s="3" t="n">
         <v>46091</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="555">
       <c r="A555" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B555" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C555" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D555" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E555" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F555" s="1" t="inlineStr">
         <is>
           <t>1708004072/IF/IAY/5403356 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125607499</t>
         </is>
       </c>
       <c r="G555" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H555" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I555" s="2" t="n">
-        <v>11880</v>
+        <v>14280</v>
       </c>
       <c r="J555" s="3" t="n">
         <v>45783</v>
       </c>
       <c r="K555" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="556">
       <c r="A556" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B556" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C556" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D556" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -26986,51 +26986,51 @@
       <c r="J562" s="3" t="n">
         <v>45827</v>
       </c>
       <c r="K562" s="3" t="n">
         <v>46163</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="563">
       <c r="A563" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B563" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C563" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D563" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E563" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F563" s="1" t="inlineStr">
         <is>
           <t>1708004072/IF/IAY/5628220 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP141340921</t>
         </is>
       </c>
       <c r="G563" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H563" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I563" s="2" t="n">
         <v>6525</v>
       </c>
       <c r="J563" s="3" t="n">
         <v>46043</v>
@@ -27180,1273 +27180,1273 @@
       <c r="J566" s="3" t="n">
         <v>45926</v>
       </c>
       <c r="K566" s="3" t="n">
         <v>46135</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="567">
       <c r="A567" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B567" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C567" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D567" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E567" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F567" s="1" t="inlineStr">
         <is>
           <t>1708004072/IF/IAY/5899533 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125504574</t>
         </is>
       </c>
       <c r="G567" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H567" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I567" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J567" s="3" t="n">
         <v>46076</v>
       </c>
       <c r="K567" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="568">
       <c r="A568" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B568" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C568" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D568" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E568" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F568" s="1" t="inlineStr">
         <is>
           <t>1708004072/IF/IAY/5899676 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP128312455</t>
         </is>
       </c>
       <c r="G568" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H568" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I568" s="2" t="n">
-        <v>2100</v>
+        <v>15900</v>
       </c>
       <c r="J568" s="3" t="n">
         <v>46076</v>
       </c>
       <c r="K568" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="569">
       <c r="A569" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B569" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C569" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D569" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E569" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F569" s="1" t="inlineStr">
         <is>
           <t>1708004072/IF/IAY/5899742 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP134176540</t>
         </is>
       </c>
       <c r="G569" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H569" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I569" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J569" s="3" t="n">
         <v>46076</v>
       </c>
       <c r="K569" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="570">
       <c r="A570" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B570" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C570" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D570" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E570" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F570" s="1" t="inlineStr">
         <is>
           <t>1708004072/IF/IAY/5899744 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP141336284</t>
         </is>
       </c>
       <c r="G570" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H570" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I570" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J570" s="3" t="n">
         <v>46076</v>
       </c>
       <c r="K570" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="571">
       <c r="A571" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B571" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C571" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D571" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E571" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F571" s="1" t="inlineStr">
         <is>
           <t>1708004072/IF/IAY/5899745 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP141336374</t>
         </is>
       </c>
       <c r="G571" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H571" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I571" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J571" s="3" t="n">
         <v>46076</v>
       </c>
       <c r="K571" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="572">
       <c r="A572" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B572" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C572" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D572" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E572" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F572" s="1" t="inlineStr">
         <is>
           <t>1708004072/IF/IAY/5899747 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP128310743</t>
         </is>
       </c>
       <c r="G572" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H572" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I572" s="2" t="n">
-        <v>2100</v>
+        <v>12600</v>
       </c>
       <c r="J572" s="3" t="n">
         <v>46076</v>
       </c>
       <c r="K572" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="573">
       <c r="A573" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B573" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C573" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D573" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E573" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F573" s="1" t="inlineStr">
         <is>
           <t>1708004072/IF/IAY/5899801 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125590316</t>
         </is>
       </c>
       <c r="G573" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H573" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I573" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J573" s="3" t="n">
         <v>46076</v>
       </c>
       <c r="K573" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="574">
       <c r="A574" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B574" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C574" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D574" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E574" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F574" s="1" t="inlineStr">
         <is>
           <t>1708004072/IF/IAY/5899831 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP141349242</t>
         </is>
       </c>
       <c r="G574" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H574" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I574" s="2" t="n">
-        <v>0</v>
+        <v>4200</v>
       </c>
       <c r="J574" s="3" t="n">
         <v>46076</v>
       </c>
       <c r="K574" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="575">
       <c r="A575" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B575" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C575" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D575" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E575" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F575" s="1" t="inlineStr">
         <is>
           <t>1708004072/IF/IAY/5899962 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP129361433</t>
         </is>
       </c>
       <c r="G575" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H575" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I575" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J575" s="3" t="n">
         <v>46076</v>
       </c>
       <c r="K575" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="576">
       <c r="A576" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B576" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C576" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D576" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E576" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F576" s="1" t="inlineStr">
         <is>
           <t>1708004072/IF/IAY/5899992 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP141349634</t>
         </is>
       </c>
       <c r="G576" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H576" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I576" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J576" s="3" t="n">
         <v>46076</v>
       </c>
       <c r="K576" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="577">
       <c r="A577" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B577" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C577" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D577" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E577" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F577" s="1" t="inlineStr">
         <is>
           <t>1708004072/IF/IAY/5900014 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP141333308</t>
         </is>
       </c>
       <c r="G577" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H577" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I577" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J577" s="3" t="n">
         <v>46076</v>
       </c>
       <c r="K577" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="578">
       <c r="A578" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B578" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C578" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D578" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E578" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F578" s="1" t="inlineStr">
         <is>
           <t>1708004072/IF/IAY/5900015 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP141333327</t>
         </is>
       </c>
       <c r="G578" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H578" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I578" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J578" s="3" t="n">
         <v>46076</v>
       </c>
       <c r="K578" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="579">
       <c r="A579" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B579" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C579" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D579" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E579" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F579" s="1" t="inlineStr">
         <is>
           <t>1708004072/IF/IAY/5900016 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP141333340</t>
         </is>
       </c>
       <c r="G579" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H579" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I579" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J579" s="3" t="n">
         <v>46076</v>
       </c>
       <c r="K579" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="580">
       <c r="A580" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B580" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C580" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D580" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E580" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F580" s="1" t="inlineStr">
         <is>
           <t>1708004072/IF/IAY/5900017 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP141333359</t>
         </is>
       </c>
       <c r="G580" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H580" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I580" s="2" t="n">
-        <v>2100</v>
+        <v>15900</v>
       </c>
       <c r="J580" s="3" t="n">
         <v>46076</v>
       </c>
       <c r="K580" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="581">
       <c r="A581" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B581" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C581" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D581" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E581" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F581" s="1" t="inlineStr">
         <is>
           <t>1708004072/IF/IAY/5976935 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP141333226</t>
         </is>
       </c>
       <c r="G581" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H581" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I581" s="2" t="n">
-        <v>4200</v>
+        <v>22800</v>
       </c>
       <c r="J581" s="3" t="n">
         <v>46076</v>
       </c>
       <c r="K581" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="582">
       <c r="A582" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B582" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C582" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D582" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E582" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F582" s="1" t="inlineStr">
         <is>
           <t>1708004072/IF/IAY/5976936 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP141333253</t>
         </is>
       </c>
       <c r="G582" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H582" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I582" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J582" s="3" t="n">
         <v>46081</v>
       </c>
       <c r="K582" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="583">
       <c r="A583" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B583" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C583" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D583" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E583" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F583" s="1" t="inlineStr">
         <is>
           <t>1708004072/IF/IAY/5976937 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP141333320</t>
         </is>
       </c>
       <c r="G583" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H583" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I583" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J583" s="3" t="n">
         <v>46076</v>
       </c>
       <c r="K583" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="584">
       <c r="A584" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B584" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C584" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D584" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E584" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F584" s="1" t="inlineStr">
         <is>
           <t>1708004072/IF/IAY/5982552 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP134176490</t>
         </is>
       </c>
       <c r="G584" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H584" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I584" s="2" t="n">
-        <v>0</v>
+        <v>13800</v>
       </c>
       <c r="J584" s="3" t="n">
         <v>46076</v>
       </c>
       <c r="K584" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="585">
       <c r="A585" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B585" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C585" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D585" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E585" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F585" s="1" t="inlineStr">
         <is>
           <t>1708004072/IF/IAY/5982553 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP129361274</t>
         </is>
       </c>
       <c r="G585" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H585" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I585" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J585" s="3" t="n">
         <v>46076</v>
       </c>
       <c r="K585" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="586">
       <c r="A586" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B586" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C586" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D586" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E586" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F586" s="1" t="inlineStr">
         <is>
           <t>1708004072/IF/IAY/5982855 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125596136</t>
         </is>
       </c>
       <c r="G586" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H586" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I586" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J586" s="3" t="n">
         <v>46076</v>
       </c>
       <c r="K586" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="587">
       <c r="A587" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B587" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C587" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D587" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E587" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F587" s="1" t="inlineStr">
         <is>
           <t>1708004072/IF/IAY/5982856 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125599149</t>
         </is>
       </c>
       <c r="G587" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H587" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I587" s="2" t="n">
-        <v>0</v>
+        <v>11700</v>
       </c>
       <c r="J587" s="3" t="n">
         <v>46076</v>
       </c>
       <c r="K587" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="588">
       <c r="A588" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B588" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C588" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D588" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E588" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F588" s="1" t="inlineStr">
         <is>
           <t>1708004072/IF/IAY/5983637 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125603318</t>
         </is>
       </c>
       <c r="G588" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H588" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I588" s="2" t="n">
-        <v>2100</v>
+        <v>14100</v>
       </c>
       <c r="J588" s="3" t="n">
         <v>46081</v>
       </c>
       <c r="K588" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="589">
       <c r="A589" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B589" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C589" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D589" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E589" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F589" s="1" t="inlineStr">
         <is>
           <t>1708004072/IF/IAY/6015758 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP129360128</t>
         </is>
       </c>
       <c r="G589" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H589" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I589" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J589" s="3" t="n">
         <v>46081</v>
       </c>
       <c r="K589" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="590">
       <c r="A590" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B590" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C590" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D590" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E590" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F590" s="1" t="inlineStr">
         <is>
           <t>1708004072/IF/IAY/6016900 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP134176460</t>
         </is>
       </c>
       <c r="G590" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H590" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I590" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J590" s="3" t="n">
         <v>46081</v>
       </c>
       <c r="K590" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="591">
       <c r="A591" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B591" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C591" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D591" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E591" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F591" s="1" t="inlineStr">
         <is>
           <t>1708004072/IF/IAY/6037998 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP141336274</t>
         </is>
       </c>
       <c r="G591" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H591" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I591" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J591" s="3" t="n">
         <v>46090</v>
       </c>
       <c r="K591" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="592">
       <c r="A592" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B592" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C592" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D592" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E592" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F592" s="1" t="inlineStr">
         <is>
           <t>1708004072/IF/IAY/6039677 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP129369216</t>
         </is>
       </c>
       <c r="G592" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H592" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I592" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J592" s="3" t="n">
         <v>46090</v>
       </c>
       <c r="K592" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="593">
       <c r="A593" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B593" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C593" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D593" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E593" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F593" s="1" t="inlineStr">
         <is>
           <t>1708004072/IF/IAY/6360197 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125539633</t>
         </is>
       </c>
       <c r="G593" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H593" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I593" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J593" s="3" t="n">
         <v>46230</v>
@@ -34639,51 +34639,51 @@
       <c r="J721" s="3" t="n">
         <v>44699</v>
       </c>
       <c r="K721" s="3" t="n">
         <v>45800</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="722">
       <c r="A722" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B722" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C722" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D722" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Open/Covered Grey_Water for Comm / Repair and maintenance of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Repair &amp; maint of Open/Covered Grey_Water for Comm / Repair &amp; Maintenance of Storm Water Drain for Community</t>
         </is>
       </c>
       <c r="E722" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F722" s="1" t="inlineStr">
         <is>
           <t>1708004072/RS/22012034632147 — NALI NIRMAN KARYA MAIN ROAD SCHOOL SE HOTE HUYE CHOTE RAJA KE GHAR KE PAAS</t>
         </is>
       </c>
       <c r="G722" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H722" s="2" t="n">
         <v>963000</v>
       </c>
       <c r="I722" s="2" t="n">
         <v>50558</v>
       </c>
       <c r="J722" s="3" t="n">
         <v>44708</v>
@@ -38574,51 +38574,51 @@
       <c r="J802" s="3" t="n">
         <v>45783</v>
       </c>
       <c r="K802" s="3" t="n">
         <v>46175</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="803">
       <c r="A803" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B803" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C803" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D803" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E803" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F803" s="1" t="inlineStr">
         <is>
           <t>1708004072/WC/22012035231636 — khet talab nirman karysheetal prasad /bhaiyan kanti</t>
         </is>
       </c>
       <c r="G803" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H803" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I803" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J803" s="3" t="n">
         <v>45567</v>
@@ -39099,98 +39099,98 @@
       <c r="J813" s="3" t="n">
         <v>45789</v>
       </c>
       <c r="K813" s="3" t="n">
         <v>45995</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="814">
       <c r="A814" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B814" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C814" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D814" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E814" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F814" s="1" t="inlineStr">
         <is>
           <t>1708004072/WC/22012035293717 — Khet talab nirman chhoe raja gopalpura</t>
         </is>
       </c>
       <c r="G814" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H814" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I814" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J814" s="3" t="n">
         <v>45779</v>
       </c>
       <c r="K814" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="815">
       <c r="A815" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B815" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C815" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D815" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E815" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F815" s="1" t="inlineStr">
         <is>
           <t>1708004072/WC/22012035322416 — NAVEN TALAB NIRMAN KARY RATGHANA HAR KANTI</t>
         </is>
       </c>
       <c r="G815" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H815" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I815" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J815" s="3" t="n">
         <v>45871</v>