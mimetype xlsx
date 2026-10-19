--- v0 (2026-09-03)
+++ v1 (2026-10-19)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K43"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-03 03:11:33</t>
+          <t>Exported on: 2026-10-19 22:45:51</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: CHHATARPUR</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -273,850 +273,850 @@
       </c>
       <c r="K11" s="3" t="inlineStr">
         <is>
           <t>Work Completed Date</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
           <t>C--COMMON INFRASTRUCTURE FOR NRLM COMPLIANT SELF HELP GROUPS / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>Constr of workshed for Livelihood activity (Grps) / Construction of workshed for Livelihood activity for Groups</t>
+          <t>Constr of workshed for Livelihood activity (Grps) / Construction of Workshed for SHG for Community</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
           <t>Construction of building/workshed for SHG</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
           <t>1708004080/AV/22012034591153 — SEGREGATION SHED NIRMAN KARY NEGUWA</t>
         </is>
       </c>
       <c r="G12" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H12" s="2" t="n">
         <v>700445.97</v>
       </c>
       <c r="I12" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="n">
         <v>44448</v>
       </c>
       <c r="K12" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
-          <t>DUGWELLS / Construction of Irrigation Open Well for Individuals</t>
+          <t>DUGWELLS / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
           <t>1708004080/IF/22012034330953 — KAPILDHARA KOOP RAJESH PATEL</t>
         </is>
       </c>
       <c r="G13" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H13" s="2" t="n">
         <v>230000</v>
       </c>
       <c r="I13" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="n">
         <v>42884</v>
       </c>
       <c r="K13" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
           <t>1708004080/IF/22012034410732 — HITAISHI KAPIL DHARA KOOP NIRMAN MULLI KUSHWAHA</t>
         </is>
       </c>
       <c r="G14" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H14" s="2" t="n">
         <v>210000</v>
       </c>
       <c r="I14" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="n">
         <v>43270</v>
       </c>
       <c r="K14" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
           <t>1708004080/IF/22012034634051 — HITESHI KAPILDHARA KOOP NIRMAN JANKI SEN</t>
         </is>
       </c>
       <c r="G15" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H15" s="2" t="n">
         <v>247659.26</v>
       </c>
       <c r="I15" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="n">
         <v>44182</v>
       </c>
       <c r="K15" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
           <t>1708004080/IF/22012034939752 — KAIPAL DHARA KOOP NIRMAN RAKESH SEN</t>
         </is>
       </c>
       <c r="G16" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H16" s="2" t="n">
         <v>394343.82</v>
       </c>
       <c r="I16" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="n">
         <v>44621</v>
       </c>
       <c r="K16" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
           <t>1708004080/IF/22012034944018 — KAIPAL DHARA KOOP NIRMAN RAJU AHIRWAR</t>
         </is>
       </c>
       <c r="G17" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H17" s="2" t="n">
         <v>394343.82</v>
       </c>
       <c r="I17" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="n">
         <v>44621</v>
       </c>
       <c r="K17" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
           <t>1708004080/IF/22012034944019 — KAIPAL DHARA KOOP NIRMAN LALLA NATH</t>
         </is>
       </c>
       <c r="G18" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H18" s="2" t="n">
         <v>394343.82</v>
       </c>
       <c r="I18" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="n">
         <v>44637</v>
       </c>
       <c r="K18" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
           <t>1708004080/IF/22012034955934 — KAPIL DHARA KOOP NIRMAN GANGAPRASAD SHUKLA</t>
         </is>
       </c>
       <c r="G19" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H19" s="2" t="n">
         <v>394529.18</v>
       </c>
       <c r="I19" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J19" s="3" t="n">
         <v>44664</v>
       </c>
       <c r="K19" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
           <t>1708004080/IF/22012034971372 — KAPIL DHARA KOOP NIRMAN PIYARIBAI SAHU</t>
         </is>
       </c>
       <c r="G20" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H20" s="2" t="n">
         <v>402078.01</v>
       </c>
       <c r="I20" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J20" s="3" t="n">
         <v>44687</v>
       </c>
       <c r="K20" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>Line Plntation(Wasteland)-Farm Forestry individual / Wasteland Line Plantation of Farm Forestry Trees for Individuals</t>
+          <t>Line Plntation(Wasteland)-Farm Forestry individual / Line Plantation of Forestry Trees for Individual</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
           <t>1708004080/IF/22012035029954 — NANDAN PHALODHYAN KARYA GOVERDHAN DUBEY</t>
         </is>
       </c>
       <c r="G21" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H21" s="2" t="n">
         <v>124684.2</v>
       </c>
       <c r="I21" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J21" s="3" t="n">
         <v>44916</v>
       </c>
       <c r="K21" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C22" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D22" s="1" t="inlineStr">
         <is>
-          <t>Drainage of chaur/waterlogged Land for Indiv / Drainage of chaur or waterlogged areas Land for Individuals</t>
+          <t>Drainage of chaur/waterlogged Land for Indiv / Construction of Drainage Works in Waterlogged Land for Individual</t>
         </is>
       </c>
       <c r="E22" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F22" s="1" t="inlineStr">
         <is>
           <t>1708004080/IF/22012035249482 — NANDAN FALOUDHYAN NIRMAN KARY SMT KUSHUM DEVI SINGH NAIGUWA</t>
         </is>
       </c>
       <c r="G22" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H22" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I22" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J22" s="3" t="n">
         <v>45397</v>
       </c>
       <c r="K22" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C23" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D23" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E23" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F23" s="1" t="inlineStr">
         <is>
           <t>1708004080/IF/22012035443952 — Dugwell Recharge Ramkumar Dubey</t>
         </is>
       </c>
       <c r="G23" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H23" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I23" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J23" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K23" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C24" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D24" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E24" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F24" s="1" t="inlineStr">
         <is>
           <t>1708004080/IF/22012035443954 — Dugwell Recharge Ramkumar Dubey</t>
         </is>
       </c>
       <c r="G24" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H24" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I24" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J24" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K24" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C25" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D25" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E25" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F25" s="1" t="inlineStr">
         <is>
           <t>1708004080/IF/22012035455002 — Dugwell recharge pit nirman ghanshu / Basanta ahirwar</t>
         </is>
       </c>
       <c r="G25" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H25" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I25" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J25" s="3" t="n">
         <v>45781</v>
       </c>
       <c r="K25" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C26" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D26" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E26" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F26" s="1" t="inlineStr">
         <is>
           <t>1708004080/IF/22012035455101 — Dugwell recharge pit nirman ratna/laxman ahirwar</t>
         </is>
       </c>
       <c r="G26" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H26" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I26" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J26" s="3" t="n">
         <v>45781</v>
       </c>
       <c r="K26" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C27" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D27" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E27" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F27" s="1" t="inlineStr">
         <is>
           <t>1708004080/IF/22012035455162 — Dugwell recharge pit nirman girja/chintu pal</t>
         </is>
       </c>
       <c r="G27" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H27" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I27" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J27" s="3" t="n">
         <v>45781</v>
       </c>
       <c r="K27" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C28" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D28" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E28" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F28" s="1" t="inlineStr">
         <is>
           <t>1708004080/IF/22012035455205 — Dugwell recharge pit nirman Badri Prasad/lakhan Pandey</t>
         </is>
       </c>
       <c r="G28" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H28" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I28" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J28" s="3" t="n">
         <v>45781</v>
       </c>
       <c r="K28" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C29" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D29" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E29" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F29" s="1" t="inlineStr">
         <is>
           <t>1708004080/IF/22012035455237 — Dugwell recharge pit nirman pyaribai /amna sahu</t>
         </is>
       </c>
       <c r="G29" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H29" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I29" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J29" s="3" t="n">
         <v>45781</v>
@@ -1166,474 +1166,474 @@
         <v>0</v>
       </c>
       <c r="J30" s="3" t="n">
         <v>45801</v>
       </c>
       <c r="K30" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C31" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D31" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E31" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F31" s="1" t="inlineStr">
         <is>
           <t>1708004080/IF/22012035496885 — खेत तालाब निर्माण रमेश पिता मुन्नीलाल पटेल नेगुवां</t>
         </is>
       </c>
       <c r="G31" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H31" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I31" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J31" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K31" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C32" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D32" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E32" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F32" s="1" t="inlineStr">
         <is>
           <t>1708004080/IF/22012035652721 — हितेषी खेत तालाब निमार्ण कार्य जमुना प्रसाद पटेल</t>
         </is>
       </c>
       <c r="G32" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H32" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I32" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J32" s="3" t="n">
         <v>45932</v>
       </c>
       <c r="K32" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C33" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D33" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E33" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F33" s="1" t="inlineStr">
         <is>
           <t>1708004080/IF/IAY/4410181 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP150232968</t>
         </is>
       </c>
       <c r="G33" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H33" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I33" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J33" s="3" t="n">
         <v>44755</v>
       </c>
       <c r="K33" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C34" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D34" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E34" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F34" s="1" t="inlineStr">
         <is>
           <t>1708004080/RC/22012034826942 — सीसी रोड नाली निर्माण कार्य नीलकण्ठZ के घर से नाला तक नैगुवा</t>
         </is>
       </c>
       <c r="G34" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H34" s="2" t="n">
         <v>32000</v>
       </c>
       <c r="I34" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J34" s="3" t="n">
         <v>45469</v>
       </c>
       <c r="K34" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C35" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D35" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E35" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F35" s="1" t="inlineStr">
         <is>
           <t>1708004080/RC/22012034847409 — CC ROAD NIRMAN KARYA RAMSHANKAR PAL KE MAKAAN SE PAPPU PAL KE MAKAAN TAK NEGUWA</t>
         </is>
       </c>
       <c r="G35" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H35" s="2" t="n">
         <v>59000</v>
       </c>
       <c r="I35" s="2" t="n">
-        <v>8100</v>
+        <v>58500</v>
       </c>
       <c r="J35" s="3" t="n">
         <v>46216</v>
       </c>
       <c r="K35" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
       <c r="A36" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C36" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D36" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E36" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F36" s="1" t="inlineStr">
         <is>
           <t>1708004080/RC/22012034847410 — CC ROAD NIRMAN LAKHAN KUSHWAHA KE MAKAAN SE HARCHARAN KUSHWAHA KE MAKAAN TAK NEGUWA</t>
         </is>
       </c>
       <c r="G36" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H36" s="2" t="n">
         <v>116000</v>
       </c>
       <c r="I36" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J36" s="3" t="n">
         <v>46216</v>
       </c>
       <c r="K36" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
       <c r="A37" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C37" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D37" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Masonry Greywater Drain for Community</t>
         </is>
       </c>
       <c r="E37" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F37" s="1" t="inlineStr">
         <is>
           <t>1708004080/RS/22012035130460 — नाली निर्माण कार्य धनीराम अहिरवार के मकान  से शिव मंदिर तक</t>
         </is>
       </c>
       <c r="G37" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H37" s="2" t="n">
         <v>19000</v>
       </c>
       <c r="I37" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J37" s="3" t="n">
         <v>45451</v>
       </c>
       <c r="K37" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
       <c r="A38" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C38" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D38" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
         </is>
       </c>
       <c r="E38" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F38" s="1" t="inlineStr">
         <is>
           <t>1708004080/WC/22012035006960 — SARWAJANIK KOOP NIRMAN KARYA NO.-1 BASTI KE PAAS DUBEY MOHALLA</t>
         </is>
       </c>
       <c r="G38" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H38" s="2" t="n">
         <v>540434.44</v>
       </c>
       <c r="I38" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J38" s="3" t="n">
         <v>44918</v>
       </c>
       <c r="K38" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
       <c r="A39" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C39" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D39" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
         </is>
       </c>
       <c r="E39" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F39" s="1" t="inlineStr">
         <is>
           <t>1708004080/WC/22012035006964 — SARWAJANIK KOOP NIRMAN KARYA NO.- 2 GADRIYANPURWA</t>
         </is>
       </c>
       <c r="G39" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H39" s="2" t="n">
         <v>540129.61</v>
       </c>
       <c r="I39" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J39" s="3" t="n">
         <v>44918</v>
       </c>
       <c r="K39" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
       <c r="A40" s="1" t="inlineStr">
         <is>
           <t>CHHATARPUR</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C40" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D40" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E40" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F40" s="1" t="inlineStr">
         <is>
           <t>1708004080/WC/22012035173113 — मिनी परकोलेशन टैंक का निर्माण नैगुवां</t>
         </is>
       </c>
       <c r="G40" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H40" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I40" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J40" s="3" t="n">
         <v>45317</v>