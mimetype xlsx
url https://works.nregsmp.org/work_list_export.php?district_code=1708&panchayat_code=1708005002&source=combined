--- v0 (2026-09-02)
+++ v1 (2026-10-22)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K545"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-02 00:50:55</t>
+          <t>Exported on: 2026-10-22 03:18:54</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: CHHATARPUR</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -753,51 +753,51 @@
       <c r="J21" s="3" t="n">
         <v>44520</v>
       </c>
       <c r="K21" s="3" t="n">
         <v>45438</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="1" t="inlineStr">
         <is>
           <t>RAJNAGAR</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C22" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D22" s="1" t="inlineStr">
         <is>
-          <t>Constr of Kitchen Shed / Construction of Kitchen shed Building for Community</t>
+          <t>Constr of Kitchen Shed / Construction of Kitchen Shed for Government School for Community</t>
         </is>
       </c>
       <c r="E22" s="1" t="inlineStr">
         <is>
           <t>Constr of Kitchen Shed</t>
         </is>
       </c>
       <c r="F22" s="1" t="inlineStr">
         <is>
           <t>1708005002/AV/22012034594499 — DINING BENCH NIRMAN KARYA  NMS LAKHRAWAN</t>
         </is>
       </c>
       <c r="G22" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H22" s="2" t="n">
         <v>6210</v>
       </c>
       <c r="I22" s="2" t="n">
         <v>6369</v>
       </c>
       <c r="J22" s="3" t="n">
         <v>44471</v>
@@ -1329,98 +1329,98 @@
         <v>0</v>
       </c>
       <c r="J33" s="3" t="n">
         <v>43531</v>
       </c>
       <c r="K33" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="1" t="inlineStr">
         <is>
           <t>RAJNAGAR</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C34" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Drought Proofing</t>
         </is>
       </c>
       <c r="D34" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E34" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F34" s="1" t="inlineStr">
         <is>
           <t>1708005002/DP/22012034524295 — SARVJANIK KOOP SHANKAR JI KE MANDIR KE PASS KOTA</t>
         </is>
       </c>
       <c r="G34" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H34" s="2" t="n">
         <v>567610.07</v>
       </c>
       <c r="I34" s="2" t="n">
         <v>409001.3</v>
       </c>
       <c r="J34" s="3" t="n">
         <v>44270</v>
       </c>
       <c r="K34" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="1" t="inlineStr">
         <is>
           <t>RAJNAGAR</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C35" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D35" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation of Forestry-in Fields-Community / Block Plantation of Forestry Trees in Fields for Community</t>
+          <t>Block Plantation of Forestry-in Fields-Community / Block Plantation of Forestry Trees in fields for Community</t>
         </is>
       </c>
       <c r="E35" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F35" s="1" t="inlineStr">
         <is>
           <t>1708005002/DP/22012034592613 — बसुधा बंदन अमृत वाटिका निर्माण कोटा तालाब किनारे</t>
         </is>
       </c>
       <c r="G35" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H35" s="2" t="n">
         <v>55847.4</v>
       </c>
       <c r="I35" s="2" t="n">
         <v>13840</v>
       </c>
       <c r="J35" s="3" t="n">
         <v>45174</v>
@@ -4659,51 +4659,51 @@
       <c r="J103" s="3" t="n">
         <v>44311</v>
       </c>
       <c r="K103" s="3" t="n">
         <v>44513</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="104">
       <c r="A104" s="1" t="inlineStr">
         <is>
           <t>RAJNAGAR</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C104" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D104" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E104" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F104" s="1" t="inlineStr">
         <is>
           <t>1708005002/IF/22012034661987 — HITESHI KAPILDHARA KOOP NIRMAN KARYA PRAGI/HALKE PAL</t>
         </is>
       </c>
       <c r="G104" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H104" s="2" t="n">
         <v>247659.26</v>
       </c>
       <c r="I104" s="2" t="n">
         <v>100476</v>
       </c>
       <c r="J104" s="3" t="n">
         <v>44270</v>
@@ -5599,333 +5599,333 @@
         <v>0</v>
       </c>
       <c r="J123" s="3" t="n">
         <v>45317</v>
       </c>
       <c r="K123" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="124">
       <c r="A124" s="1" t="inlineStr">
         <is>
           <t>RAJNAGAR</t>
         </is>
       </c>
       <c r="B124" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C124" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D124" s="1" t="inlineStr">
         <is>
-          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individuals</t>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
         </is>
       </c>
       <c r="E124" s="1" t="inlineStr">
         <is>
           <t>Cattle Shed</t>
         </is>
       </c>
       <c r="F124" s="1" t="inlineStr">
         <is>
           <t>1708005002/IF/22012035245880 — पशुशेड निर्माण कार्य भारती/ अनंतराम अग्निहोत्री</t>
         </is>
       </c>
       <c r="G124" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H124" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I124" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J124" s="3" t="n">
         <v>45451</v>
       </c>
       <c r="K124" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="125">
       <c r="A125" s="1" t="inlineStr">
         <is>
           <t>RAJNAGAR</t>
         </is>
       </c>
       <c r="B125" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C125" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D125" s="1" t="inlineStr">
         <is>
-          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individuals</t>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
         </is>
       </c>
       <c r="E125" s="1" t="inlineStr">
         <is>
           <t>Cattle Shed</t>
         </is>
       </c>
       <c r="F125" s="1" t="inlineStr">
         <is>
           <t>1708005002/IF/22012035245890 — पशुशेड निर्माण कार्य रामदेवी / प्रमोद अग्निहोत्री</t>
         </is>
       </c>
       <c r="G125" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H125" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I125" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J125" s="3" t="n">
         <v>45451</v>
       </c>
       <c r="K125" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="126">
       <c r="A126" s="1" t="inlineStr">
         <is>
           <t>RAJNAGAR</t>
         </is>
       </c>
       <c r="B126" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C126" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D126" s="1" t="inlineStr">
         <is>
-          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individuals</t>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
         </is>
       </c>
       <c r="E126" s="1" t="inlineStr">
         <is>
           <t>Cattle Shed</t>
         </is>
       </c>
       <c r="F126" s="1" t="inlineStr">
         <is>
           <t>1708005002/IF/22012035245901 — पशुशेड निर्माण कार्य पार्वती / वृन्‍द्रावन अग्निहोत्री</t>
         </is>
       </c>
       <c r="G126" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H126" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I126" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J126" s="3" t="n">
         <v>45451</v>
       </c>
       <c r="K126" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="127">
       <c r="A127" s="1" t="inlineStr">
         <is>
           <t>RAJNAGAR</t>
         </is>
       </c>
       <c r="B127" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C127" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D127" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E127" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F127" s="1" t="inlineStr">
         <is>
           <t>1708005002/IF/22012035262624 — खेत तालाब निर्माण कार्य गिरजा पटेल / राजाराम पटेल</t>
         </is>
       </c>
       <c r="G127" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H127" s="2" t="n">
         <v>382892.97</v>
       </c>
       <c r="I127" s="2" t="n">
         <v>63225</v>
       </c>
       <c r="J127" s="3" t="n">
         <v>45604</v>
       </c>
       <c r="K127" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="128">
       <c r="A128" s="1" t="inlineStr">
         <is>
           <t>RAJNAGAR</t>
         </is>
       </c>
       <c r="B128" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C128" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D128" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E128" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F128" s="1" t="inlineStr">
         <is>
           <t>1708005002/IF/22012035265863 — कपिलधारा कूप  निर्माण कार्य शिवराज सिंह / जाहर सिंह</t>
         </is>
       </c>
       <c r="G128" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H128" s="2" t="n">
         <v>381960.27</v>
       </c>
       <c r="I128" s="2" t="n">
         <v>116640</v>
       </c>
       <c r="J128" s="3" t="n">
         <v>45621</v>
       </c>
       <c r="K128" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="129">
       <c r="A129" s="1" t="inlineStr">
         <is>
           <t>RAJNAGAR</t>
         </is>
       </c>
       <c r="B129" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C129" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D129" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E129" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F129" s="1" t="inlineStr">
         <is>
           <t>1708005002/IF/22012035266379 — खेत तालाब निर्माण कार्य  नत्‍थू / अवीर सिंह</t>
         </is>
       </c>
       <c r="G129" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H129" s="2" t="n">
         <v>381392.97</v>
       </c>
       <c r="I129" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J129" s="3" t="n">
         <v>45520</v>
       </c>
       <c r="K129" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="130">
       <c r="A130" s="1" t="inlineStr">
         <is>
           <t>RAJNAGAR</t>
         </is>
       </c>
       <c r="B130" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C130" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D130" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E130" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F130" s="1" t="inlineStr">
         <is>
           <t>1708005002/IF/22012035266380 — खेत तालाब निर्माण कार्य  लखनलाल/ दुर्जन यादव</t>
         </is>
       </c>
       <c r="G130" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H130" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I130" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J130" s="3" t="n">
         <v>45520</v>
@@ -5975,51 +5975,51 @@
         <v>0</v>
       </c>
       <c r="J131" s="3" t="n">
         <v>45519</v>
       </c>
       <c r="K131" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="132">
       <c r="A132" s="1" t="inlineStr">
         <is>
           <t>RAJNAGAR</t>
         </is>
       </c>
       <c r="B132" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C132" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D132" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E132" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F132" s="1" t="inlineStr">
         <is>
           <t>1708005002/IF/22012035268974 — हितेषी कपिल धार कूप निर्माण कार्य बेटू / गंगू पटेल</t>
         </is>
       </c>
       <c r="G132" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H132" s="2" t="n">
         <v>393741.99</v>
       </c>
       <c r="I132" s="2" t="n">
         <v>59508</v>
       </c>
       <c r="J132" s="3" t="n">
         <v>45804</v>
@@ -6071,98 +6071,98 @@
       <c r="J133" s="3" t="n">
         <v>45685</v>
       </c>
       <c r="K133" s="3" t="n">
         <v>46122</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="134">
       <c r="A134" s="1" t="inlineStr">
         <is>
           <t>RAJNAGAR</t>
         </is>
       </c>
       <c r="B134" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C134" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D134" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E134" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F134" s="1" t="inlineStr">
         <is>
           <t>1708005002/IF/22012035288519 — खेत तलाब निर्माण कार्य पप्‍पू / सुन्‍दर पटेल</t>
         </is>
       </c>
       <c r="G134" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H134" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I134" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J134" s="3" t="n">
         <v>45519</v>
       </c>
       <c r="K134" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="135">
       <c r="A135" s="1" t="inlineStr">
         <is>
           <t>RAJNAGAR</t>
         </is>
       </c>
       <c r="B135" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C135" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D135" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E135" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F135" s="1" t="inlineStr">
         <is>
           <t>1708005002/IF/22012035288521 — खेत तलाब निर्माण कार्य शंकर / गग्‍गू पटेल</t>
         </is>
       </c>
       <c r="G135" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H135" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I135" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J135" s="3" t="n">
         <v>45519</v>
@@ -6214,145 +6214,145 @@
       <c r="J136" s="3" t="n">
         <v>45777</v>
       </c>
       <c r="K136" s="3" t="n">
         <v>46165</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="137">
       <c r="A137" s="1" t="inlineStr">
         <is>
           <t>RAJNAGAR</t>
         </is>
       </c>
       <c r="B137" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C137" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D137" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E137" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F137" s="1" t="inlineStr">
         <is>
           <t>1708005002/IF/22012035306366 — कपिल धारा कूप निर्माण कार्य भूरा / मैयादीन पाल</t>
         </is>
       </c>
       <c r="G137" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H137" s="2" t="n">
         <v>407916.26</v>
       </c>
       <c r="I137" s="2" t="n">
         <v>51678</v>
       </c>
       <c r="J137" s="3" t="n">
         <v>45787</v>
       </c>
       <c r="K137" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="138">
       <c r="A138" s="1" t="inlineStr">
         <is>
           <t>RAJNAGAR</t>
         </is>
       </c>
       <c r="B138" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C138" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D138" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E138" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F138" s="1" t="inlineStr">
         <is>
           <t>1708005002/IF/22012035322396 — हितेशी कपिल धारा कूप निर्माण कार्य पावर्ती वेवा ब्रंदावन</t>
         </is>
       </c>
       <c r="G138" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H138" s="2" t="n">
         <v>408518.18</v>
       </c>
       <c r="I138" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J138" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K138" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="139">
       <c r="A139" s="1" t="inlineStr">
         <is>
           <t>RAJNAGAR</t>
         </is>
       </c>
       <c r="B139" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C139" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D139" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E139" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F139" s="1" t="inlineStr">
         <is>
           <t>1708005002/IF/22012035324957 — पशुु सेट  निर्माण  कार्य मलखान / शोभालाल  पाल</t>
         </is>
       </c>
       <c r="G139" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H139" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I139" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J139" s="3" t="n">
         <v>45748</v>
@@ -6551,380 +6551,380 @@
       <c r="J143" s="3" t="n">
         <v>45775</v>
       </c>
       <c r="K143" s="3" t="n">
         <v>46179</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="144">
       <c r="A144" s="1" t="inlineStr">
         <is>
           <t>RAJNAGAR</t>
         </is>
       </c>
       <c r="B144" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C144" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D144" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E144" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F144" s="1" t="inlineStr">
         <is>
           <t>1708005002/IF/22012035387218 — खेत तालाब निर्माण कार्य बहादुर सिंह / मुलायम सिंह</t>
         </is>
       </c>
       <c r="G144" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H144" s="2" t="n">
         <v>410274.35</v>
       </c>
       <c r="I144" s="2" t="n">
         <v>261</v>
       </c>
       <c r="J144" s="3" t="n">
         <v>45773</v>
       </c>
       <c r="K144" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="145">
       <c r="A145" s="1" t="inlineStr">
         <is>
           <t>RAJNAGAR</t>
         </is>
       </c>
       <c r="B145" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C145" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D145" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E145" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F145" s="1" t="inlineStr">
         <is>
           <t>1708005002/IF/22012035435700 — खेेत तालाब निर्माण कार्य मुन्‍ना चौबे / देवीदीन चौबे</t>
         </is>
       </c>
       <c r="G145" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H145" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I145" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J145" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K145" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="146">
       <c r="A146" s="1" t="inlineStr">
         <is>
           <t>RAJNAGAR</t>
         </is>
       </c>
       <c r="B146" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C146" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D146" s="1" t="inlineStr">
         <is>
-          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individuals</t>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
         </is>
       </c>
       <c r="E146" s="1" t="inlineStr">
         <is>
           <t>Cattle Shed</t>
         </is>
       </c>
       <c r="F146" s="1" t="inlineStr">
         <is>
           <t>1708005002/IF/22012035435987 — पशु शेड निर्माण कार्य अचर्ना पटेल /गंंगाप्रसाद पटेेल</t>
         </is>
       </c>
       <c r="G146" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H146" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I146" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J146" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K146" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="147">
       <c r="A147" s="1" t="inlineStr">
         <is>
           <t>RAJNAGAR</t>
         </is>
       </c>
       <c r="B147" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C147" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D147" s="1" t="inlineStr">
         <is>
-          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individuals</t>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
         </is>
       </c>
       <c r="E147" s="1" t="inlineStr">
         <is>
           <t>Cattle Shed</t>
         </is>
       </c>
       <c r="F147" s="1" t="inlineStr">
         <is>
           <t>1708005002/IF/22012035435995 — पशु शेड निर्माण कार्य रामेश्‍वर  / सोभालाल पाल</t>
         </is>
       </c>
       <c r="G147" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H147" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I147" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J147" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K147" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="148">
       <c r="A148" s="1" t="inlineStr">
         <is>
           <t>RAJNAGAR</t>
         </is>
       </c>
       <c r="B148" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C148" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D148" s="1" t="inlineStr">
         <is>
-          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individuals</t>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
         </is>
       </c>
       <c r="E148" s="1" t="inlineStr">
         <is>
           <t>Cattle Shed</t>
         </is>
       </c>
       <c r="F148" s="1" t="inlineStr">
         <is>
           <t>1708005002/IF/22012035436005 — पशु शेड निर्माण कार्य सूना / सोभालाल पाल</t>
         </is>
       </c>
       <c r="G148" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H148" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I148" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J148" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K148" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="149">
       <c r="A149" s="1" t="inlineStr">
         <is>
           <t>RAJNAGAR</t>
         </is>
       </c>
       <c r="B149" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C149" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D149" s="1" t="inlineStr">
         <is>
-          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individuals</t>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
         </is>
       </c>
       <c r="E149" s="1" t="inlineStr">
         <is>
           <t>Cattle Shed</t>
         </is>
       </c>
       <c r="F149" s="1" t="inlineStr">
         <is>
           <t>1708005002/IF/22012035436012 — पशु शेड निर्माण कार्य महेन्‍द्र पटेल / किशोरी पटेल</t>
         </is>
       </c>
       <c r="G149" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H149" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I149" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J149" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K149" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="150">
       <c r="A150" s="1" t="inlineStr">
         <is>
           <t>RAJNAGAR</t>
         </is>
       </c>
       <c r="B150" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C150" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D150" s="1" t="inlineStr">
         <is>
-          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individuals</t>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
         </is>
       </c>
       <c r="E150" s="1" t="inlineStr">
         <is>
           <t>Cattle Shed</t>
         </is>
       </c>
       <c r="F150" s="1" t="inlineStr">
         <is>
           <t>1708005002/IF/22012035436038 — पशु शेड निर्माण कार्य द्रोपती / गिरजा पटेल</t>
         </is>
       </c>
       <c r="G150" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H150" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I150" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J150" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K150" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="151">
       <c r="A151" s="1" t="inlineStr">
         <is>
           <t>RAJNAGAR</t>
         </is>
       </c>
       <c r="B151" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C151" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D151" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E151" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F151" s="1" t="inlineStr">
         <is>
           <t>1708005002/IF/22012035543959 — खेत तालाब निर्माण कार्य रामदयाल / हरीशंकर पटेल</t>
         </is>
       </c>
       <c r="G151" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H151" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I151" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J151" s="3" t="n">
         <v>45761</v>
@@ -7137,51 +7137,51 @@
       </c>
       <c r="D156" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E156" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F156" s="1" t="inlineStr">
         <is>
           <t>1708005002/IF/22012035659957 — एक बगिया मां के नाम प्रेमिला / हरगोविद अवस्थी भूस्वामी पेमिला अवस्थी पात्रता लघुसीमांत कृषक</t>
         </is>
       </c>
       <c r="G156" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H156" s="2" t="n">
         <v>266578.64</v>
       </c>
       <c r="I156" s="2" t="n">
-        <v>37094</v>
+        <v>40694</v>
       </c>
       <c r="J156" s="3" t="n">
         <v>46064</v>
       </c>
       <c r="K156" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="157">
       <c r="A157" s="1" t="inlineStr">
         <is>
           <t>RAJNAGAR</t>
         </is>
       </c>
       <c r="B157" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C157" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D157" s="1" t="inlineStr">
         <is>
           <t>Well / Construction of Irrigation Open Well for Individuals</t>
@@ -10690,51 +10690,51 @@
       <c r="J228" s="3" t="n">
         <v>45614</v>
       </c>
       <c r="K228" s="3" t="n">
         <v>45737</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="229">
       <c r="A229" s="1" t="inlineStr">
         <is>
           <t>RAJNAGAR</t>
         </is>
       </c>
       <c r="B229" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C229" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D229" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E229" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F229" s="1" t="inlineStr">
         <is>
           <t>1708005002/IF/IAY/4764638 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122363403</t>
         </is>
       </c>
       <c r="G229" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H229" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I229" s="2" t="n">
         <v>17892</v>
       </c>
       <c r="J229" s="3" t="n">
         <v>45703</v>
@@ -11374,78 +11374,80 @@
       <c r="J242" s="3" t="n">
         <v>46029</v>
       </c>
       <c r="K242" s="3" t="n">
         <v>46096</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="243">
       <c r="A243" s="1" t="inlineStr">
         <is>
           <t>RAJNAGAR</t>
         </is>
       </c>
       <c r="B243" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C243" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D243" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E243" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F243" s="1" t="inlineStr">
         <is>
           <t>1708005002/IF/IAY/6062048 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123170052</t>
         </is>
       </c>
       <c r="G243" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H243" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I243" s="2" t="n">
-        <v>7854</v>
+        <v>24054</v>
       </c>
       <c r="J243" s="3" t="n">
         <v>46155</v>
       </c>
-      <c r="K243" s="3"/>
+      <c r="K243" s="3" t="n">
+        <v>46299</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="244">
       <c r="A244" s="1" t="inlineStr">
         <is>
           <t>RAJNAGAR</t>
         </is>
       </c>
       <c r="B244" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C244" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D244" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E244" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
@@ -13351,51 +13353,51 @@
       <c r="J283" s="3" t="n">
         <v>45208</v>
       </c>
       <c r="K283" s="3" t="n">
         <v>45360</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="284">
       <c r="A284" s="1" t="inlineStr">
         <is>
           <t>RAJNAGAR</t>
         </is>
       </c>
       <c r="B284" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C284" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D284" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E284" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F284" s="1" t="inlineStr">
         <is>
           <t>1708005002/RC/22012034821194 — सीसी रोड मनसुख पटेल के घर से खेरे की की ओर कोटा</t>
         </is>
       </c>
       <c r="G284" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H284" s="2" t="n">
         <v>83160</v>
       </c>
       <c r="I284" s="2" t="n">
         <v>10935</v>
       </c>
       <c r="J284" s="3" t="n">
         <v>45510</v>
@@ -14617,51 +14619,51 @@
       <c r="J309" s="3" t="n">
         <v>44454</v>
       </c>
       <c r="K309" s="3" t="n">
         <v>44835</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="310">
       <c r="A310" s="1" t="inlineStr">
         <is>
           <t>RAJNAGAR</t>
         </is>
       </c>
       <c r="B310" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C310" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D310" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost Pit for Community</t>
         </is>
       </c>
       <c r="E310" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F310" s="1" t="inlineStr">
         <is>
           <t>1708005002/RS/22012034568204 — KACHRA SANGRAHAN KENDRA LAKHRAWAN</t>
         </is>
       </c>
       <c r="G310" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H310" s="2" t="n">
         <v>693809.93</v>
       </c>
       <c r="I310" s="2" t="n">
         <v>157900</v>
       </c>
       <c r="J310" s="3" t="n">
         <v>44471</v>
@@ -15747,51 +15749,51 @@
       <c r="J333" s="3" t="n">
         <v>44846</v>
       </c>
       <c r="K333" s="3" t="n">
         <v>45109</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="334">
       <c r="A334" s="1" t="inlineStr">
         <is>
           <t>RAJNAGAR</t>
         </is>
       </c>
       <c r="B334" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C334" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D334" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Masonry Greywater Drain for Community</t>
         </is>
       </c>
       <c r="E334" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F334" s="1" t="inlineStr">
         <is>
           <t>1708005002/RS/22012034692994 — नाली निर्माण कार्य नंदी अहिरवार के घर से मनोज पटेल के घर की ओर</t>
         </is>
       </c>
       <c r="G334" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H334" s="2" t="n">
         <v>57970</v>
       </c>
       <c r="I334" s="2" t="n">
         <v>17238</v>
       </c>
       <c r="J334" s="3" t="n">
         <v>45141</v>
@@ -17882,51 +17884,51 @@
         <v>0</v>
       </c>
       <c r="J378" s="3" t="n">
         <v>44223</v>
       </c>
       <c r="K378" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="379">
       <c r="A379" s="1" t="inlineStr">
         <is>
           <t>RAJNAGAR</t>
         </is>
       </c>
       <c r="B379" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C379" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D379" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E379" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F379" s="1" t="inlineStr">
         <is>
           <t>1708005002/WC/22012034623066 — SARVAJANIK KHET TALAB NIRMAN KARYA NADYA SEEMA KE PASS</t>
         </is>
       </c>
       <c r="G379" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H379" s="2" t="n">
         <v>332962.02</v>
       </c>
       <c r="I379" s="2" t="n">
         <v>58752</v>
       </c>
       <c r="J379" s="3" t="n">
         <v>44678</v>
@@ -23248,51 +23250,51 @@
       <c r="J492" s="3" t="n">
         <v>45534</v>
       </c>
       <c r="K492" s="3" t="n">
         <v>46028</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="493">
       <c r="A493" s="1" t="inlineStr">
         <is>
           <t>RAJNAGAR</t>
         </is>
       </c>
       <c r="B493" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C493" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D493" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E493" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F493" s="1" t="inlineStr">
         <is>
           <t>1708005002/WC/22012035218374 — सोकपिट निर्माण कार्य 10 से 20 नग कोटा</t>
         </is>
       </c>
       <c r="G493" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H493" s="2" t="n">
         <v>29000</v>
       </c>
       <c r="I493" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J493" s="3" t="n">
         <v>45452</v>
@@ -23342,98 +23344,98 @@
         <v>0</v>
       </c>
       <c r="J494" s="3" t="n">
         <v>45520</v>
       </c>
       <c r="K494" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="495">
       <c r="A495" s="1" t="inlineStr">
         <is>
           <t>RAJNAGAR</t>
         </is>
       </c>
       <c r="B495" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C495" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D495" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E495" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F495" s="1" t="inlineStr">
         <is>
           <t>1708005002/WC/22012035232113 — लूज बोल्डर निर्माण 1 से 25 तक तलैया  झुहार नरिया लखरावन</t>
         </is>
       </c>
       <c r="G495" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H495" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I495" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J495" s="3" t="n">
         <v>45519</v>
       </c>
       <c r="K495" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="496">
       <c r="A496" s="1" t="inlineStr">
         <is>
           <t>RAJNAGAR</t>
         </is>
       </c>
       <c r="B496" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C496" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D496" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E496" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F496" s="1" t="inlineStr">
         <is>
           <t>1708005002/WC/22012035232114 — लूज बोल्डर निर्माण 26 से 50 तलैया झुहार नरिया लखरावन</t>
         </is>
       </c>
       <c r="G496" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H496" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I496" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J496" s="3" t="n">
         <v>45519</v>
@@ -23581,98 +23583,98 @@
       <c r="J499" s="3" t="n">
         <v>45793</v>
       </c>
       <c r="K499" s="3" t="n">
         <v>46134</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="500">
       <c r="A500" s="1" t="inlineStr">
         <is>
           <t>RAJNAGAR</t>
         </is>
       </c>
       <c r="B500" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C500" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D500" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
         </is>
       </c>
       <c r="E500" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F500" s="1" t="inlineStr">
         <is>
           <t>1708005002/WC/22012035306160 — JGSA 2025 Dug Well Rechage Pit Nirmad Karya विष्‍णु मंदिर के पास हरिजन बस्‍ती</t>
         </is>
       </c>
       <c r="G500" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H500" s="2" t="n">
         <v>4200</v>
       </c>
       <c r="I500" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J500" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K500" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="501">
       <c r="A501" s="1" t="inlineStr">
         <is>
           <t>RAJNAGAR</t>
         </is>
       </c>
       <c r="B501" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C501" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D501" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
         </is>
       </c>
       <c r="E501" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F501" s="1" t="inlineStr">
         <is>
           <t>1708005002/WC/22012035306186 — JGSA 2025 Dug Well Rechage Pit Nirmad Karya हरिजन बस्‍ती कोटा</t>
         </is>
       </c>
       <c r="G501" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H501" s="2" t="n">
         <v>4200</v>
       </c>
       <c r="I501" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J501" s="3" t="n">
         <v>45761</v>