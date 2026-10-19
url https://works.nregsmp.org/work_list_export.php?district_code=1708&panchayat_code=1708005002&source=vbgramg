--- v0 (2026-09-02)
+++ v1 (2026-10-19)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K55"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-02 23:40:14</t>
+          <t>Exported on: 2026-10-19 23:37:41</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: CHHATARPUR</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -273,51 +273,51 @@
       </c>
       <c r="K11" s="3" t="inlineStr">
         <is>
           <t>Work Completed Date</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>RAJNAGAR</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>Constr of Kitchen Shed / Construction of Kitchen shed Building for Community</t>
+          <t>Constr of Kitchen Shed / Construction of Kitchen Shed for Government School for Community</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
           <t>Constr of Kitchen Shed</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
           <t>1708005002/AV/22012034594499 — DINING BENCH NIRMAN KARYA  NMS LAKHRAWAN</t>
         </is>
       </c>
       <c r="G12" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H12" s="2" t="n">
         <v>6210</v>
       </c>
       <c r="I12" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="n">
         <v>44471</v>
@@ -414,1132 +414,1132 @@
         <v>0</v>
       </c>
       <c r="J14" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K14" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>RAJNAGAR</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Drought Proofing</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
           <t>1708005002/DP/22012034524295 — SARVJANIK KOOP SHANKAR JI KE MANDIR KE PASS KOTA</t>
         </is>
       </c>
       <c r="G15" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H15" s="2" t="n">
         <v>567610.07</v>
       </c>
       <c r="I15" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="n">
         <v>44270</v>
       </c>
       <c r="K15" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>RAJNAGAR</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation of Forestry-in Fields-Community / Block Plantation of Forestry Trees in Fields for Community</t>
+          <t>Block Plantation of Forestry-in Fields-Community / Block Plantation of Forestry Trees in fields for Community</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
           <t>1708005002/DP/22012034592613 — बसुधा बंदन अमृत वाटिका निर्माण कोटा तालाब किनारे</t>
         </is>
       </c>
       <c r="G16" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H16" s="2" t="n">
         <v>55847.4</v>
       </c>
       <c r="I16" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="n">
         <v>45174</v>
       </c>
       <c r="K16" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
           <t>RAJNAGAR</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
           <t>1708005002/IF/22012034661987 — HITESHI KAPILDHARA KOOP NIRMAN KARYA PRAGI/HALKE PAL</t>
         </is>
       </c>
       <c r="G17" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H17" s="2" t="n">
         <v>247659.26</v>
       </c>
       <c r="I17" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="n">
         <v>44270</v>
       </c>
       <c r="K17" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
           <t>RAJNAGAR</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individuals</t>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
           <t>Cattle Shed</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
           <t>1708005002/IF/22012035245880 — पशुशेड निर्माण कार्य भारती/ अनंतराम अग्निहोत्री</t>
         </is>
       </c>
       <c r="G18" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H18" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I18" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="n">
         <v>45451</v>
       </c>
       <c r="K18" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
           <t>RAJNAGAR</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individuals</t>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
           <t>Cattle Shed</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
           <t>1708005002/IF/22012035245890 — पशुशेड निर्माण कार्य रामदेवी / प्रमोद अग्निहोत्री</t>
         </is>
       </c>
       <c r="G19" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H19" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I19" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J19" s="3" t="n">
         <v>45451</v>
       </c>
       <c r="K19" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
           <t>RAJNAGAR</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individuals</t>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
           <t>Cattle Shed</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
           <t>1708005002/IF/22012035245901 — पशुशेड निर्माण कार्य पार्वती / वृन्‍द्रावन अग्निहोत्री</t>
         </is>
       </c>
       <c r="G20" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H20" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I20" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J20" s="3" t="n">
         <v>45451</v>
       </c>
       <c r="K20" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
           <t>RAJNAGAR</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
           <t>1708005002/IF/22012035262624 — खेत तालाब निर्माण कार्य गिरजा पटेल / राजाराम पटेल</t>
         </is>
       </c>
       <c r="G21" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H21" s="2" t="n">
         <v>382892.97</v>
       </c>
       <c r="I21" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J21" s="3" t="n">
         <v>45604</v>
       </c>
       <c r="K21" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="1" t="inlineStr">
         <is>
           <t>RAJNAGAR</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C22" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D22" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E22" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F22" s="1" t="inlineStr">
         <is>
           <t>1708005002/IF/22012035265863 — कपिलधारा कूप  निर्माण कार्य शिवराज सिंह / जाहर सिंह</t>
         </is>
       </c>
       <c r="G22" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H22" s="2" t="n">
         <v>381960.27</v>
       </c>
       <c r="I22" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J22" s="3" t="n">
         <v>45621</v>
       </c>
       <c r="K22" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="1" t="inlineStr">
         <is>
           <t>RAJNAGAR</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C23" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D23" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E23" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F23" s="1" t="inlineStr">
         <is>
           <t>1708005002/IF/22012035266379 — खेत तालाब निर्माण कार्य  नत्‍थू / अवीर सिंह</t>
         </is>
       </c>
       <c r="G23" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H23" s="2" t="n">
         <v>381392.97</v>
       </c>
       <c r="I23" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J23" s="3" t="n">
         <v>45520</v>
       </c>
       <c r="K23" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="1" t="inlineStr">
         <is>
           <t>RAJNAGAR</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C24" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D24" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E24" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F24" s="1" t="inlineStr">
         <is>
           <t>1708005002/IF/22012035266380 — खेत तालाब निर्माण कार्य  लखनलाल/ दुर्जन यादव</t>
         </is>
       </c>
       <c r="G24" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H24" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I24" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J24" s="3" t="n">
         <v>45520</v>
       </c>
       <c r="K24" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="1" t="inlineStr">
         <is>
           <t>RAJNAGAR</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C25" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D25" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E25" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F25" s="1" t="inlineStr">
         <is>
           <t>1708005002/IF/22012035268974 — हितेषी कपिल धार कूप निर्माण कार्य बेटू / गंगू पटेल</t>
         </is>
       </c>
       <c r="G25" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H25" s="2" t="n">
         <v>393741.99</v>
       </c>
       <c r="I25" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J25" s="3" t="n">
         <v>45804</v>
       </c>
       <c r="K25" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="1" t="inlineStr">
         <is>
           <t>RAJNAGAR</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C26" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D26" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E26" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F26" s="1" t="inlineStr">
         <is>
           <t>1708005002/IF/22012035288519 — खेत तलाब निर्माण कार्य पप्‍पू / सुन्‍दर पटेल</t>
         </is>
       </c>
       <c r="G26" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H26" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I26" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J26" s="3" t="n">
         <v>45519</v>
       </c>
       <c r="K26" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="1" t="inlineStr">
         <is>
           <t>RAJNAGAR</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C27" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D27" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E27" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F27" s="1" t="inlineStr">
         <is>
           <t>1708005002/IF/22012035288521 — खेत तलाब निर्माण कार्य शंकर / गग्‍गू पटेल</t>
         </is>
       </c>
       <c r="G27" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H27" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I27" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J27" s="3" t="n">
         <v>45519</v>
       </c>
       <c r="K27" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="1" t="inlineStr">
         <is>
           <t>RAJNAGAR</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C28" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D28" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E28" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F28" s="1" t="inlineStr">
         <is>
           <t>1708005002/IF/22012035306366 — कपिल धारा कूप निर्माण कार्य भूरा / मैयादीन पाल</t>
         </is>
       </c>
       <c r="G28" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H28" s="2" t="n">
         <v>407916.26</v>
       </c>
       <c r="I28" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J28" s="3" t="n">
         <v>45787</v>
       </c>
       <c r="K28" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="1" t="inlineStr">
         <is>
           <t>RAJNAGAR</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C29" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D29" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E29" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F29" s="1" t="inlineStr">
         <is>
           <t>1708005002/IF/22012035322396 — हितेशी कपिल धारा कूप निर्माण कार्य पावर्ती वेवा ब्रंदावन</t>
         </is>
       </c>
       <c r="G29" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H29" s="2" t="n">
         <v>408518.18</v>
       </c>
       <c r="I29" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J29" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K29" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="1" t="inlineStr">
         <is>
           <t>RAJNAGAR</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C30" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D30" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E30" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F30" s="1" t="inlineStr">
         <is>
           <t>1708005002/IF/22012035324957 — पशुु सेट  निर्माण  कार्य मलखान / शोभालाल  पाल</t>
         </is>
       </c>
       <c r="G30" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H30" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I30" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J30" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K30" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="1" t="inlineStr">
         <is>
           <t>RAJNAGAR</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C31" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D31" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E31" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F31" s="1" t="inlineStr">
         <is>
           <t>1708005002/IF/22012035387218 — खेत तालाब निर्माण कार्य बहादुर सिंह / मुलायम सिंह</t>
         </is>
       </c>
       <c r="G31" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H31" s="2" t="n">
         <v>410274.35</v>
       </c>
       <c r="I31" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J31" s="3" t="n">
         <v>45773</v>
       </c>
       <c r="K31" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="1" t="inlineStr">
         <is>
           <t>RAJNAGAR</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C32" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D32" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E32" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F32" s="1" t="inlineStr">
         <is>
           <t>1708005002/IF/22012035435700 — खेेत तालाब निर्माण कार्य मुन्‍ना चौबे / देवीदीन चौबे</t>
         </is>
       </c>
       <c r="G32" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H32" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I32" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J32" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K32" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="1" t="inlineStr">
         <is>
           <t>RAJNAGAR</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C33" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D33" s="1" t="inlineStr">
         <is>
-          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individuals</t>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
         </is>
       </c>
       <c r="E33" s="1" t="inlineStr">
         <is>
           <t>Cattle Shed</t>
         </is>
       </c>
       <c r="F33" s="1" t="inlineStr">
         <is>
           <t>1708005002/IF/22012035435987 — पशु शेड निर्माण कार्य अचर्ना पटेल /गंंगाप्रसाद पटेेल</t>
         </is>
       </c>
       <c r="G33" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H33" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I33" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J33" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K33" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="1" t="inlineStr">
         <is>
           <t>RAJNAGAR</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C34" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D34" s="1" t="inlineStr">
         <is>
-          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individuals</t>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
         </is>
       </c>
       <c r="E34" s="1" t="inlineStr">
         <is>
           <t>Cattle Shed</t>
         </is>
       </c>
       <c r="F34" s="1" t="inlineStr">
         <is>
           <t>1708005002/IF/22012035435995 — पशु शेड निर्माण कार्य रामेश्‍वर  / सोभालाल पाल</t>
         </is>
       </c>
       <c r="G34" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H34" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I34" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J34" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K34" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="1" t="inlineStr">
         <is>
           <t>RAJNAGAR</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C35" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D35" s="1" t="inlineStr">
         <is>
-          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individuals</t>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
         </is>
       </c>
       <c r="E35" s="1" t="inlineStr">
         <is>
           <t>Cattle Shed</t>
         </is>
       </c>
       <c r="F35" s="1" t="inlineStr">
         <is>
           <t>1708005002/IF/22012035436005 — पशु शेड निर्माण कार्य सूना / सोभालाल पाल</t>
         </is>
       </c>
       <c r="G35" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H35" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I35" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J35" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K35" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
       <c r="A36" s="1" t="inlineStr">
         <is>
           <t>RAJNAGAR</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C36" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D36" s="1" t="inlineStr">
         <is>
-          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individuals</t>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
         </is>
       </c>
       <c r="E36" s="1" t="inlineStr">
         <is>
           <t>Cattle Shed</t>
         </is>
       </c>
       <c r="F36" s="1" t="inlineStr">
         <is>
           <t>1708005002/IF/22012035436012 — पशु शेड निर्माण कार्य महेन्‍द्र पटेल / किशोरी पटेल</t>
         </is>
       </c>
       <c r="G36" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H36" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I36" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J36" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K36" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
       <c r="A37" s="1" t="inlineStr">
         <is>
           <t>RAJNAGAR</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C37" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D37" s="1" t="inlineStr">
         <is>
-          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individuals</t>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
         </is>
       </c>
       <c r="E37" s="1" t="inlineStr">
         <is>
           <t>Cattle Shed</t>
         </is>
       </c>
       <c r="F37" s="1" t="inlineStr">
         <is>
           <t>1708005002/IF/22012035436038 — पशु शेड निर्माण कार्य द्रोपती / गिरजा पटेल</t>
         </is>
       </c>
       <c r="G37" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H37" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I37" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J37" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K37" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
       <c r="A38" s="1" t="inlineStr">
         <is>
           <t>RAJNAGAR</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C38" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D38" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E38" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F38" s="1" t="inlineStr">
         <is>
           <t>1708005002/IF/22012035543959 — खेत तालाब निर्माण कार्य रामदयाल / हरीशंकर पटेल</t>
         </is>
       </c>
       <c r="G38" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H38" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I38" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J38" s="3" t="n">
         <v>45761</v>
@@ -1752,311 +1752,313 @@
       </c>
       <c r="D43" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E43" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F43" s="1" t="inlineStr">
         <is>
           <t>1708005002/IF/22012035659957 — एक बगिया मां के नाम प्रेमिला / हरगोविद अवस्थी भूस्वामी पेमिला अवस्थी पात्रता लघुसीमांत कृषक</t>
         </is>
       </c>
       <c r="G43" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H43" s="2" t="n">
         <v>266578.64</v>
       </c>
       <c r="I43" s="2" t="n">
-        <v>0</v>
+        <v>3600</v>
       </c>
       <c r="J43" s="3" t="n">
         <v>46064</v>
       </c>
       <c r="K43" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="44">
       <c r="A44" s="1" t="inlineStr">
         <is>
           <t>RAJNAGAR</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C44" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D44" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E44" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F44" s="1" t="inlineStr">
         <is>
           <t>1708005002/IF/IAY/4764638 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122363403</t>
         </is>
       </c>
       <c r="G44" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H44" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I44" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J44" s="3" t="n">
         <v>45703</v>
       </c>
       <c r="K44" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="45">
       <c r="A45" s="1" t="inlineStr">
         <is>
           <t>RAJNAGAR</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C45" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D45" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E45" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F45" s="1" t="inlineStr">
         <is>
           <t>1708005002/IF/IAY/6062048 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123170052</t>
         </is>
       </c>
       <c r="G45" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H45" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I45" s="2" t="n">
-        <v>4200</v>
+        <v>20400</v>
       </c>
       <c r="J45" s="3" t="n">
         <v>46155</v>
       </c>
-      <c r="K45" s="3"/>
+      <c r="K45" s="3" t="n">
+        <v>46299</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="46">
       <c r="A46" s="1" t="inlineStr">
         <is>
           <t>RAJNAGAR</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C46" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D46" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E46" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F46" s="1" t="inlineStr">
         <is>
           <t>1708005002/RC/22012034821194 — सीसी रोड मनसुख पटेल के घर से खेरे की की ओर कोटा</t>
         </is>
       </c>
       <c r="G46" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H46" s="2" t="n">
         <v>83160</v>
       </c>
       <c r="I46" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J46" s="3" t="n">
         <v>45510</v>
       </c>
       <c r="K46" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="47">
       <c r="A47" s="1" t="inlineStr">
         <is>
           <t>RAJNAGAR</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C47" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D47" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost Pit for Community</t>
         </is>
       </c>
       <c r="E47" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F47" s="1" t="inlineStr">
         <is>
           <t>1708005002/RS/22012034568204 — KACHRA SANGRAHAN KENDRA LAKHRAWAN</t>
         </is>
       </c>
       <c r="G47" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H47" s="2" t="n">
         <v>693809.93</v>
       </c>
       <c r="I47" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J47" s="3" t="n">
         <v>44471</v>
       </c>
       <c r="K47" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="48">
       <c r="A48" s="1" t="inlineStr">
         <is>
           <t>RAJNAGAR</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C48" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D48" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Masonry Greywater Drain for Community</t>
         </is>
       </c>
       <c r="E48" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F48" s="1" t="inlineStr">
         <is>
           <t>1708005002/RS/22012034692994 — नाली निर्माण कार्य नंदी अहिरवार के घर से मनोज पटेल के घर की ओर</t>
         </is>
       </c>
       <c r="G48" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H48" s="2" t="n">
         <v>57970</v>
       </c>
       <c r="I48" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J48" s="3" t="n">
         <v>45141</v>
       </c>
       <c r="K48" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="49">
       <c r="A49" s="1" t="inlineStr">
         <is>
           <t>RAJNAGAR</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C49" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D49" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E49" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F49" s="1" t="inlineStr">
         <is>
           <t>1708005002/WC/22012034623066 — SARVAJANIK KHET TALAB NIRMAN KARYA NADYA SEEMA KE PASS</t>
         </is>
       </c>
       <c r="G49" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H49" s="2" t="n">
         <v>332962.02</v>
       </c>
       <c r="I49" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J49" s="3" t="n">
         <v>44678</v>
@@ -2106,239 +2108,239 @@
         <v>0</v>
       </c>
       <c r="J50" s="3" t="n">
         <v>45208</v>
       </c>
       <c r="K50" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="51">
       <c r="A51" s="1" t="inlineStr">
         <is>
           <t>RAJNAGAR</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C51" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D51" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E51" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F51" s="1" t="inlineStr">
         <is>
           <t>1708005002/WC/22012035218374 — सोकपिट निर्माण कार्य 10 से 20 नग कोटा</t>
         </is>
       </c>
       <c r="G51" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H51" s="2" t="n">
         <v>29000</v>
       </c>
       <c r="I51" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J51" s="3" t="n">
         <v>45452</v>
       </c>
       <c r="K51" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="52">
       <c r="A52" s="1" t="inlineStr">
         <is>
           <t>RAJNAGAR</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C52" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D52" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E52" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F52" s="1" t="inlineStr">
         <is>
           <t>1708005002/WC/22012035232113 — लूज बोल्डर निर्माण 1 से 25 तक तलैया  झुहार नरिया लखरावन</t>
         </is>
       </c>
       <c r="G52" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H52" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I52" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J52" s="3" t="n">
         <v>45519</v>
       </c>
       <c r="K52" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="53">
       <c r="A53" s="1" t="inlineStr">
         <is>
           <t>RAJNAGAR</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C53" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D53" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E53" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F53" s="1" t="inlineStr">
         <is>
           <t>1708005002/WC/22012035232114 — लूज बोल्डर निर्माण 26 से 50 तलैया झुहार नरिया लखरावन</t>
         </is>
       </c>
       <c r="G53" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H53" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I53" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J53" s="3" t="n">
         <v>45519</v>
       </c>
       <c r="K53" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="54">
       <c r="A54" s="1" t="inlineStr">
         <is>
           <t>RAJNAGAR</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C54" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D54" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
         </is>
       </c>
       <c r="E54" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F54" s="1" t="inlineStr">
         <is>
           <t>1708005002/WC/22012035306160 — JGSA 2025 Dug Well Rechage Pit Nirmad Karya विष्‍णु मंदिर के पास हरिजन बस्‍ती</t>
         </is>
       </c>
       <c r="G54" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H54" s="2" t="n">
         <v>4200</v>
       </c>
       <c r="I54" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J54" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K54" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="55">
       <c r="A55" s="1" t="inlineStr">
         <is>
           <t>RAJNAGAR</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C55" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D55" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
         </is>
       </c>
       <c r="E55" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F55" s="1" t="inlineStr">
         <is>
           <t>1708005002/WC/22012035306186 — JGSA 2025 Dug Well Rechage Pit Nirmad Karya हरिजन बस्‍ती कोटा</t>
         </is>
       </c>
       <c r="G55" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H55" s="2" t="n">
         <v>4200</v>
       </c>
       <c r="I55" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J55" s="3" t="n">
         <v>45761</v>