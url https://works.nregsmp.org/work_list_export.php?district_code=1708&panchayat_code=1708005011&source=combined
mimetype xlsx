--- v0 (2026-09-04)
+++ v1 (2026-10-27)
@@ -122,64 +122,64 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:K569"/>
+  <dimension ref="A1:K582"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-04 21:30:53</t>
+          <t>Exported on: 2026-10-27 19:26:25</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: CHHATARPUR</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -1991,167 +1991,167 @@
       <c r="J47" s="3" t="n">
         <v>45163</v>
       </c>
       <c r="K47" s="3" t="n">
         <v>45416</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="48">
       <c r="A48" s="1" t="inlineStr">
         <is>
           <t>RAJNAGAR</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C48" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D48" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Farm Forestry in fields for Comm / Block Plantation of Farm Forestry Trees in fields for Community</t>
+          <t>Block Plantation-Farm Forestry in fields for Comm / Agro Forestry Block Plantation for Community</t>
         </is>
       </c>
       <c r="E48" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F48" s="1" t="inlineStr">
         <is>
           <t>1708005011/DP/22012034628477 — सार्वजनिक ब्रक्षारोपण कार्य चुरयारी</t>
         </is>
       </c>
       <c r="G48" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H48" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I48" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J48" s="3" t="n">
         <v>45520</v>
       </c>
       <c r="K48" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="49">
       <c r="A49" s="1" t="inlineStr">
         <is>
           <t>RAJNAGAR</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C49" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D49" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Farm Forestry in fields for Comm / Block Plantation of Farm Forestry Trees in fields for Community</t>
+          <t>Block Plantation-Farm Forestry in fields for Comm / Agro Forestry Block Plantation for Community</t>
         </is>
       </c>
       <c r="E49" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F49" s="1" t="inlineStr">
         <is>
           <t>1708005011/DP/22012034628478 — सार्वजनिक ब्रक्षारोपण कार्य हनुमान मंदिर</t>
         </is>
       </c>
       <c r="G49" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H49" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I49" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J49" s="3" t="n">
         <v>45520</v>
       </c>
       <c r="K49" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="50">
       <c r="A50" s="1" t="inlineStr">
         <is>
           <t>RAJNAGAR</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C50" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D50" s="1" t="inlineStr">
         <is>
-          <t>Canal Line Plantation-Horticulture - Community / Canal Line Plantation of Horticulture Trees for Community</t>
+          <t>Canal Line Plantation-Horticulture - Community / Canal Line Plantation for Community</t>
         </is>
       </c>
       <c r="E50" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F50" s="1" t="inlineStr">
         <is>
           <t>1708005011/DP/22012034629173 — ब्रक्षरोपण कार्य बाबा मंदिर परिसर</t>
         </is>
       </c>
       <c r="G50" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H50" s="2" t="n">
         <v>382188.09</v>
       </c>
       <c r="I50" s="2" t="n">
-        <v>209071.8</v>
+        <v>252460.85</v>
       </c>
       <c r="J50" s="3" t="n">
         <v>45969</v>
       </c>
       <c r="K50" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="51">
       <c r="A51" s="1" t="inlineStr">
         <is>
           <t>RAJNAGAR</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C51" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D51" s="1" t="inlineStr">
         <is>
           <t>Afforestation / Along the coast Afforestation using forestry Trees for Community</t>
@@ -4087,145 +4087,145 @@
         <v>0</v>
       </c>
       <c r="J91" s="3" t="n">
         <v>44300</v>
       </c>
       <c r="K91" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="92">
       <c r="A92" s="1" t="inlineStr">
         <is>
           <t>RAJNAGAR</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C92" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D92" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E92" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F92" s="1" t="inlineStr">
         <is>
           <t>1708005011/IF/22012035327745 — हितेशी कपिल धारा कूूप निर्माण कार्य द्वारका प्रसाद / दरियार दुबे</t>
         </is>
       </c>
       <c r="G92" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H92" s="2" t="n">
         <v>397761.99</v>
       </c>
       <c r="I92" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J92" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K92" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="93">
       <c r="A93" s="1" t="inlineStr">
         <is>
           <t>RAJNAGAR</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C93" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D93" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E93" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F93" s="1" t="inlineStr">
         <is>
           <t>1708005011/IF/22012035327766 — हितेशी कपिल धारा कूूप निर्माण कार्य बंदा / हरप्रसाद सेन</t>
         </is>
       </c>
       <c r="G93" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H93" s="2" t="n">
         <v>397761.99</v>
       </c>
       <c r="I93" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J93" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K93" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="94">
       <c r="A94" s="1" t="inlineStr">
         <is>
           <t>RAJNAGAR</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C94" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D94" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E94" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F94" s="1" t="inlineStr">
         <is>
           <t>1708005011/IF/22012035327776 — हितेशी कपिल धारा कूूप निर्माण कार्य मिहीलाल / व्रंदा यादव</t>
         </is>
       </c>
       <c r="G94" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H94" s="2" t="n">
         <v>397761.99</v>
       </c>
       <c r="I94" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J94" s="3" t="n">
         <v>45748</v>
@@ -4277,51 +4277,51 @@
       <c r="J95" s="3" t="n">
         <v>45777</v>
       </c>
       <c r="K95" s="3" t="n">
         <v>46114</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="96">
       <c r="A96" s="1" t="inlineStr">
         <is>
           <t>RAJNAGAR</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C96" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D96" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E96" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F96" s="1" t="inlineStr">
         <is>
           <t>1708005011/IF/22012035502264 — खेत तालाब निर्माण कार्य मुनिया / जोगड़ा अहिरवार</t>
         </is>
       </c>
       <c r="G96" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H96" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I96" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J96" s="3" t="n">
         <v>45761</v>
@@ -4346,98 +4346,98 @@
       </c>
       <c r="D97" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E97" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F97" s="1" t="inlineStr">
         <is>
           <t>1708005011/IF/22012035605626 — एक बगिया माँ के नाम भारती /राजकुमार दुबे (भूस्वामी द्वारका प्रसाद दुबे ससुर )पात्रता लघु सीमांत कृषक</t>
         </is>
       </c>
       <c r="G97" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H97" s="2" t="n">
         <v>280319.19</v>
       </c>
       <c r="I97" s="2" t="n">
-        <v>151690</v>
+        <v>157690</v>
       </c>
       <c r="J97" s="3" t="n">
         <v>45914</v>
       </c>
       <c r="K97" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="98">
       <c r="A98" s="1" t="inlineStr">
         <is>
           <t>RAJNAGAR</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C98" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D98" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E98" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F98" s="1" t="inlineStr">
         <is>
           <t>1708005011/IF/22012035619554 — एक बगिया मां के नाम कपूरी कुशवाहा /ग्यादीन कुशवाहा भू स्वामी ग्यादीन कुशवाहा पति पात्रता लघु सीमांत</t>
         </is>
       </c>
       <c r="G98" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H98" s="2" t="n">
         <v>280319.19</v>
       </c>
       <c r="I98" s="2" t="n">
-        <v>91033</v>
+        <v>123568</v>
       </c>
       <c r="J98" s="3" t="n">
         <v>45914</v>
       </c>
       <c r="K98" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="99">
       <c r="A99" s="1" t="inlineStr">
         <is>
           <t>RAJNAGAR</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C99" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D99" s="1" t="inlineStr">
         <is>
           <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
@@ -13234,51 +13234,51 @@
       <c r="J278" s="3" t="n">
         <v>45613</v>
       </c>
       <c r="K278" s="3" t="n">
         <v>45718</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="279">
       <c r="A279" s="1" t="inlineStr">
         <is>
           <t>RAJNAGAR</t>
         </is>
       </c>
       <c r="B279" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C279" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D279" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E279" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F279" s="1" t="inlineStr">
         <is>
           <t>1708005011/IF/IAY/4593813 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122223129</t>
         </is>
       </c>
       <c r="G279" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H279" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I279" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J279" s="3" t="n">
         <v>45614</v>
@@ -14114,51 +14114,51 @@
       <c r="J296" s="3" t="n">
         <v>45910</v>
       </c>
       <c r="K296" s="3" t="n">
         <v>45960</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="297">
       <c r="A297" s="1" t="inlineStr">
         <is>
           <t>RAJNAGAR</t>
         </is>
       </c>
       <c r="B297" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C297" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D297" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E297" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F297" s="1" t="inlineStr">
         <is>
           <t>1708005011/IF/IAY/5735655 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP120029200</t>
         </is>
       </c>
       <c r="G297" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H297" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I297" s="2" t="n">
         <v>23229</v>
       </c>
       <c r="J297" s="3" t="n">
         <v>45923</v>
@@ -14212,51 +14212,51 @@
       <c r="J298" s="3" t="n">
         <v>45905</v>
       </c>
       <c r="K298" s="3" t="n">
         <v>46107</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="299">
       <c r="A299" s="1" t="inlineStr">
         <is>
           <t>RAJNAGAR</t>
         </is>
       </c>
       <c r="B299" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C299" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D299" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E299" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F299" s="1" t="inlineStr">
         <is>
           <t>1708005011/IF/IAY/5735663 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP120087641</t>
         </is>
       </c>
       <c r="G299" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H299" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I299" s="2" t="n">
         <v>21924</v>
       </c>
       <c r="J299" s="3" t="n">
         <v>45923</v>
@@ -14308,98 +14308,100 @@
       <c r="J300" s="3" t="n">
         <v>45923</v>
       </c>
       <c r="K300" s="3" t="n">
         <v>45973</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="301">
       <c r="A301" s="1" t="inlineStr">
         <is>
           <t>RAJNAGAR</t>
         </is>
       </c>
       <c r="B301" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C301" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D301" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E301" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F301" s="1" t="inlineStr">
         <is>
           <t>1708005011/IF/IAY/5735665 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP120089084</t>
         </is>
       </c>
       <c r="G301" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H301" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I301" s="2" t="n">
         <v>20097</v>
       </c>
       <c r="J301" s="3" t="n">
         <v>45905</v>
       </c>
-      <c r="K301" s="3"/>
+      <c r="K301" s="3" t="n">
+        <v>46299</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="302">
       <c r="A302" s="1" t="inlineStr">
         <is>
           <t>RAJNAGAR</t>
         </is>
       </c>
       <c r="B302" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C302" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D302" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E302" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F302" s="1" t="inlineStr">
         <is>
           <t>1708005011/IF/IAY/5735666 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP120090382</t>
         </is>
       </c>
       <c r="G302" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H302" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I302" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J302" s="3" t="n">
         <v>45548</v>
@@ -14451,51 +14453,51 @@
       <c r="J303" s="3" t="n">
         <v>45910</v>
       </c>
       <c r="K303" s="3" t="n">
         <v>46107</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="304">
       <c r="A304" s="1" t="inlineStr">
         <is>
           <t>RAJNAGAR</t>
         </is>
       </c>
       <c r="B304" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C304" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D304" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E304" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F304" s="1" t="inlineStr">
         <is>
           <t>1708005011/IF/IAY/5736189 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP120014933</t>
         </is>
       </c>
       <c r="G304" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H304" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I304" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J304" s="3" t="n">
         <v>45702</v>
@@ -14596,51 +14598,51 @@
       <c r="J306" s="3" t="n">
         <v>45910</v>
       </c>
       <c r="K306" s="3" t="n">
         <v>45964</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="307">
       <c r="A307" s="1" t="inlineStr">
         <is>
           <t>RAJNAGAR</t>
         </is>
       </c>
       <c r="B307" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C307" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D307" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E307" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F307" s="1" t="inlineStr">
         <is>
           <t>1708005011/IF/IAY/5738877 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121032137</t>
         </is>
       </c>
       <c r="G307" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H307" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I307" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J307" s="3" t="n">
         <v>45706</v>
@@ -14790,51 +14792,51 @@
       <c r="J310" s="3" t="n">
         <v>45910</v>
       </c>
       <c r="K310" s="3" t="n">
         <v>45964</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="311">
       <c r="A311" s="1" t="inlineStr">
         <is>
           <t>RAJNAGAR</t>
         </is>
       </c>
       <c r="B311" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C311" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D311" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E311" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F311" s="1" t="inlineStr">
         <is>
           <t>1708005011/IF/IAY/5739501 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121033466</t>
         </is>
       </c>
       <c r="G311" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H311" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I311" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J311" s="3" t="n">
         <v>45702</v>
@@ -14886,51 +14888,51 @@
       <c r="J312" s="3" t="n">
         <v>45910</v>
       </c>
       <c r="K312" s="3" t="n">
         <v>45964</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="313">
       <c r="A313" s="1" t="inlineStr">
         <is>
           <t>RAJNAGAR</t>
         </is>
       </c>
       <c r="B313" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C313" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D313" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E313" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F313" s="1" t="inlineStr">
         <is>
           <t>1708005011/IF/IAY/5740567 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121895067</t>
         </is>
       </c>
       <c r="G313" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H313" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I313" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J313" s="3" t="n">
         <v>45644</v>
@@ -14982,51 +14984,51 @@
       <c r="J314" s="3" t="n">
         <v>45923</v>
       </c>
       <c r="K314" s="3" t="n">
         <v>45960</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="315">
       <c r="A315" s="1" t="inlineStr">
         <is>
           <t>RAJNAGAR</t>
         </is>
       </c>
       <c r="B315" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C315" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D315" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E315" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F315" s="1" t="inlineStr">
         <is>
           <t>1708005011/IF/IAY/5740756 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122755626</t>
         </is>
       </c>
       <c r="G315" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H315" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I315" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J315" s="3" t="n">
         <v>45735</v>
@@ -15225,98 +15227,98 @@
       <c r="J319" s="3" t="n">
         <v>45916</v>
       </c>
       <c r="K319" s="3" t="n">
         <v>45960</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="320">
       <c r="A320" s="1" t="inlineStr">
         <is>
           <t>RAJNAGAR</t>
         </is>
       </c>
       <c r="B320" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C320" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D320" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E320" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F320" s="1" t="inlineStr">
         <is>
           <t>1708005011/IF/IAY/5866954 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123184988</t>
         </is>
       </c>
       <c r="G320" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H320" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I320" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J320" s="3" t="n">
         <v>45702</v>
       </c>
       <c r="K320" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="321">
       <c r="A321" s="1" t="inlineStr">
         <is>
           <t>RAJNAGAR</t>
         </is>
       </c>
       <c r="B321" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C321" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D321" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E321" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F321" s="1" t="inlineStr">
         <is>
           <t>1708005011/IF/IAY/5866966 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121854358</t>
         </is>
       </c>
       <c r="G321" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H321" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I321" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J321" s="3" t="n">
         <v>45702</v>
@@ -15368,11900 +15370,12511 @@
       <c r="J322" s="3" t="n">
         <v>45735</v>
       </c>
       <c r="K322" s="3" t="n">
         <v>46096</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="323">
       <c r="A323" s="1" t="inlineStr">
         <is>
           <t>RAJNAGAR</t>
         </is>
       </c>
       <c r="B323" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C323" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D323" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E323" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F323" s="1" t="inlineStr">
         <is>
           <t>1708005011/IF/IAY/5867036 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122755923</t>
         </is>
       </c>
       <c r="G323" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H323" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I323" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J323" s="3" t="n">
         <v>45754</v>
       </c>
       <c r="K323" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="324">
       <c r="A324" s="1" t="inlineStr">
         <is>
           <t>RAJNAGAR</t>
         </is>
       </c>
       <c r="B324" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C324" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D324" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E324" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F324" s="1" t="inlineStr">
         <is>
           <t>1708005011/IF/IAY/5950860 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121034464</t>
         </is>
       </c>
       <c r="G324" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H324" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I324" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J324" s="3" t="n">
         <v>46064</v>
       </c>
       <c r="K324" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="325">
       <c r="A325" s="1" t="inlineStr">
         <is>
           <t>RAJNAGAR</t>
         </is>
       </c>
       <c r="B325" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C325" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D325" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E325" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F325" s="1" t="inlineStr">
         <is>
           <t>1708005011/IF/IAY/5965900 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP120088289</t>
         </is>
       </c>
       <c r="G325" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H325" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I325" s="2" t="n">
-        <v>0</v>
+        <v>4200</v>
       </c>
       <c r="J325" s="3" t="n">
         <v>46070</v>
       </c>
       <c r="K325" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="326">
       <c r="A326" s="1" t="inlineStr">
         <is>
           <t>RAJNAGAR</t>
         </is>
       </c>
       <c r="B326" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C326" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D326" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E326" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F326" s="1" t="inlineStr">
         <is>
           <t>1708005011/IF/IAY/6037226 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127316974</t>
         </is>
       </c>
       <c r="G326" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H326" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I326" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J326" s="3" t="n">
         <v>46083</v>
       </c>
       <c r="K326" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="327">
       <c r="A327" s="1" t="inlineStr">
         <is>
           <t>RAJNAGAR</t>
         </is>
       </c>
       <c r="B327" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C327" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D327" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E327" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F327" s="1" t="inlineStr">
         <is>
           <t>1708005011/IF/IAY/6037448 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121893362</t>
         </is>
       </c>
       <c r="G327" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H327" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I327" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J327" s="3" t="n">
         <v>46064</v>
       </c>
       <c r="K327" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="328">
       <c r="A328" s="1" t="inlineStr">
         <is>
           <t>RAJNAGAR</t>
         </is>
       </c>
       <c r="B328" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C328" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D328" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E328" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F328" s="1" t="inlineStr">
         <is>
           <t>1708005011/IF/IAY/6039911 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP120012958</t>
         </is>
       </c>
       <c r="G328" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H328" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I328" s="2" t="n">
-        <v>0</v>
+        <v>4200</v>
       </c>
       <c r="J328" s="3" t="n">
         <v>46064</v>
       </c>
       <c r="K328" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="329">
       <c r="A329" s="1" t="inlineStr">
         <is>
           <t>RAJNAGAR</t>
         </is>
       </c>
       <c r="B329" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C329" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D329" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E329" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F329" s="1" t="inlineStr">
         <is>
           <t>1708005011/IF/IAY/6081619 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121896394</t>
         </is>
       </c>
       <c r="G329" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H329" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I329" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J329" s="3" t="n">
         <v>46094</v>
       </c>
       <c r="K329" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="330">
       <c r="A330" s="1" t="inlineStr">
         <is>
           <t>RAJNAGAR</t>
         </is>
       </c>
       <c r="B330" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C330" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D330" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E330" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F330" s="1" t="inlineStr">
         <is>
-          <t>1708005011/IF/IAY/784402 — Construction of IAY House -IAY REG. NO. MP1438455</t>
+          <t>1708005011/IF/IAY/6407871 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP120082577</t>
         </is>
       </c>
       <c r="G330" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H330" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I330" s="2" t="n">
-        <v>15100</v>
+        <v>0</v>
       </c>
       <c r="J330" s="3" t="n">
-        <v>43038</v>
-[...3 lines deleted...]
-      </c>
+        <v>46064</v>
+      </c>
+      <c r="K330" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="331">
       <c r="A331" s="1" t="inlineStr">
         <is>
           <t>RAJNAGAR</t>
         </is>
       </c>
       <c r="B331" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C331" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D331" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E331" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F331" s="1" t="inlineStr">
         <is>
-          <t>1708005011/IF/IAY/787673 — Construction of IAY House -IAY REG. NO. MP1637318</t>
+          <t>1708005011/IF/IAY/6407874 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121091265</t>
         </is>
       </c>
       <c r="G331" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H331" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I331" s="2" t="n">
-        <v>15260</v>
+        <v>0</v>
       </c>
       <c r="J331" s="3" t="n">
-        <v>43038</v>
-[...3 lines deleted...]
-      </c>
+        <v>46064</v>
+      </c>
+      <c r="K331" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="332">
       <c r="A332" s="1" t="inlineStr">
         <is>
           <t>RAJNAGAR</t>
         </is>
       </c>
       <c r="B332" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C332" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D332" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E332" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F332" s="1" t="inlineStr">
         <is>
-          <t>1708005011/IF/IAY/787786 — Construction of IAY House -IAY REG. NO. MP1644045</t>
+          <t>1708005011/IF/IAY/6410199 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP120002524</t>
         </is>
       </c>
       <c r="G332" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H332" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I332" s="2" t="n">
-        <v>14946</v>
+        <v>0</v>
       </c>
       <c r="J332" s="3" t="n">
-        <v>43038</v>
-[...3 lines deleted...]
-      </c>
+        <v>46064</v>
+      </c>
+      <c r="K332" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="333">
       <c r="A333" s="1" t="inlineStr">
         <is>
           <t>RAJNAGAR</t>
         </is>
       </c>
       <c r="B333" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C333" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D333" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E333" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F333" s="1" t="inlineStr">
         <is>
-          <t>1708005011/IF/IAY/792842 — Construction of IAY House -IAY REG. NO. MP1997578</t>
+          <t>1708005011/IF/IAY/6411532 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP120002748</t>
         </is>
       </c>
       <c r="G333" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H333" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I333" s="2" t="n">
-        <v>16684</v>
+        <v>0</v>
       </c>
       <c r="J333" s="3" t="n">
-        <v>43010</v>
-[...3 lines deleted...]
-      </c>
+        <v>46070</v>
+      </c>
+      <c r="K333" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="334">
       <c r="A334" s="1" t="inlineStr">
         <is>
           <t>RAJNAGAR</t>
         </is>
       </c>
       <c r="B334" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C334" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D334" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E334" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F334" s="1" t="inlineStr">
         <is>
-          <t>1708005011/IF/IAY/793880 — Construction of IAY House -IAY REG. NO. MP2074569</t>
+          <t>1708005011/IF/IAY/6412136 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP120027450</t>
         </is>
       </c>
       <c r="G334" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H334" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I334" s="2" t="n">
-        <v>14604</v>
+        <v>0</v>
       </c>
       <c r="J334" s="3" t="n">
-        <v>43152</v>
-[...3 lines deleted...]
-      </c>
+        <v>46083</v>
+      </c>
+      <c r="K334" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="335">
       <c r="A335" s="1" t="inlineStr">
         <is>
           <t>RAJNAGAR</t>
         </is>
       </c>
       <c r="B335" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C335" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D335" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E335" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F335" s="1" t="inlineStr">
         <is>
-          <t>1708005011/IF/IAY/801555 — Construction of IAY House -IAY REG. NO. MP2828086</t>
+          <t>1708005011/IF/IAY/6412607 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP120014530</t>
         </is>
       </c>
       <c r="G335" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H335" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I335" s="2" t="n">
-        <v>14568</v>
+        <v>0</v>
       </c>
       <c r="J335" s="3" t="n">
-        <v>43038</v>
-[...3 lines deleted...]
-      </c>
+        <v>46064</v>
+      </c>
+      <c r="K335" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="336">
       <c r="A336" s="1" t="inlineStr">
         <is>
           <t>RAJNAGAR</t>
         </is>
       </c>
       <c r="B336" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C336" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D336" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E336" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F336" s="1" t="inlineStr">
         <is>
-          <t>1708005011/IF/IAY/806714 — Construction of IAY House -IAY REG. NO. MP3654682</t>
+          <t>1708005011/IF/IAY/6413025 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106986871</t>
         </is>
       </c>
       <c r="G336" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H336" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I336" s="2" t="n">
-        <v>15612</v>
+        <v>0</v>
       </c>
       <c r="J336" s="3" t="n">
-        <v>43038</v>
-[...3 lines deleted...]
-      </c>
+        <v>46070</v>
+      </c>
+      <c r="K336" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="337">
       <c r="A337" s="1" t="inlineStr">
         <is>
           <t>RAJNAGAR</t>
         </is>
       </c>
       <c r="B337" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C337" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D337" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E337" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F337" s="1" t="inlineStr">
         <is>
-          <t>1708005011/IF/IAY/807314 — Construction of IAY House -IAY REG. NO. MP3812287</t>
+          <t>1708005011/IF/IAY/6413039 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP120026934</t>
         </is>
       </c>
       <c r="G337" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H337" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I337" s="2" t="n">
-        <v>15438</v>
+        <v>0</v>
       </c>
       <c r="J337" s="3" t="n">
-        <v>43038</v>
-[...3 lines deleted...]
-      </c>
+        <v>46064</v>
+      </c>
+      <c r="K337" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="338">
       <c r="A338" s="1" t="inlineStr">
         <is>
           <t>RAJNAGAR</t>
         </is>
       </c>
       <c r="B338" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C338" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D338" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E338" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F338" s="1" t="inlineStr">
         <is>
-          <t>1708005011/IF/IAY/807423 — Construction of IAY House -IAY REG. NO. MP3835603</t>
+          <t>1708005011/IF/IAY/6413875 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118483015</t>
         </is>
       </c>
       <c r="G338" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H338" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I338" s="2" t="n">
-        <v>15696</v>
+        <v>0</v>
       </c>
       <c r="J338" s="3" t="n">
-        <v>43038</v>
-[...3 lines deleted...]
-      </c>
+        <v>46064</v>
+      </c>
+      <c r="K338" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="339">
       <c r="A339" s="1" t="inlineStr">
         <is>
           <t>RAJNAGAR</t>
         </is>
       </c>
       <c r="B339" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C339" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D339" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E339" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F339" s="1" t="inlineStr">
         <is>
-          <t>1708005011/IF/IAY/812942 — Construction of IAY House -IAY REG. NO. MP1623407</t>
+          <t>1708005011/IF/IAY/6415806 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121895738</t>
         </is>
       </c>
       <c r="G339" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H339" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I339" s="2" t="n">
-        <v>15022</v>
+        <v>0</v>
       </c>
       <c r="J339" s="3" t="n">
-        <v>43024</v>
-[...3 lines deleted...]
-      </c>
+        <v>46089</v>
+      </c>
+      <c r="K339" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="340">
       <c r="A340" s="1" t="inlineStr">
         <is>
           <t>RAJNAGAR</t>
         </is>
       </c>
       <c r="B340" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C340" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D340" s="1" t="inlineStr">
         <is>
-          <t>Crematorium / Construction of Crematorium for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E340" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F340" s="1" t="inlineStr">
         <is>
-          <t>1708005011/LD/22012034240578 — SHANTIDHAM NIRMAN BANDNI</t>
+          <t>1708005011/IF/IAY/6422065 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119830857</t>
         </is>
       </c>
       <c r="G340" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H340" s="2" t="n">
-        <v>500000</v>
+        <v>27000</v>
       </c>
       <c r="I340" s="2" t="n">
-        <v>487929</v>
+        <v>0</v>
       </c>
       <c r="J340" s="3" t="n">
-        <v>42520</v>
-[...3 lines deleted...]
-      </c>
+        <v>46064</v>
+      </c>
+      <c r="K340" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="341">
       <c r="A341" s="1" t="inlineStr">
         <is>
           <t>RAJNAGAR</t>
         </is>
       </c>
       <c r="B341" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C341" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Play Ground</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D341" s="1" t="inlineStr">
         <is>
-          <t>Play Ground / Construction of Play field for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E341" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F341" s="1" t="inlineStr">
         <is>
-          <t>1708005011/LD/22012034240579 — KHEL MAIDAN NIRMAN BANDNI</t>
+          <t>1708005011/IF/IAY/784402 — Construction of IAY House -IAY REG. NO. MP1438455</t>
         </is>
       </c>
       <c r="G341" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H341" s="2" t="n">
-        <v>500000</v>
+        <v>15480</v>
       </c>
       <c r="I341" s="2" t="n">
-        <v>328519.16</v>
+        <v>15100</v>
       </c>
       <c r="J341" s="3" t="n">
-        <v>42523</v>
+        <v>43038</v>
       </c>
       <c r="K341" s="3" t="n">
-        <v>43514</v>
+        <v>43582</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="342">
       <c r="A342" s="1" t="inlineStr">
         <is>
           <t>RAJNAGAR</t>
         </is>
       </c>
       <c r="B342" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C342" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D342" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E342" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F342" s="1" t="inlineStr">
         <is>
-          <t>1708005011/LD/22012034300184 — SHANTIDHAM NIRMAN JWANA</t>
+          <t>1708005011/IF/IAY/787673 — Construction of IAY House -IAY REG. NO. MP1637318</t>
         </is>
       </c>
       <c r="G342" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H342" s="2" t="n">
-        <v>564000</v>
+        <v>15480</v>
       </c>
       <c r="I342" s="2" t="n">
-        <v>278586</v>
+        <v>15260</v>
       </c>
       <c r="J342" s="3" t="n">
-        <v>42793</v>
+        <v>43038</v>
       </c>
       <c r="K342" s="3" t="n">
-        <v>44075</v>
+        <v>43582</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="343">
       <c r="A343" s="1" t="inlineStr">
         <is>
           <t>RAJNAGAR</t>
         </is>
       </c>
       <c r="B343" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C343" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D343" s="1" t="inlineStr">
         <is>
-          <t>Constr of Stone peripheral Bund for Community / Construction of Stone peripheral/farm/field Bund for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E343" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F343" s="1" t="inlineStr">
         <is>
-          <t>1708005011/LD/22012034940020 — पत्‍थर दिवाल किचारया के बब्‍बा जू ग्राम ज्‍वाना</t>
+          <t>1708005011/IF/IAY/787786 — Construction of IAY House -IAY REG. NO. MP1644045</t>
         </is>
       </c>
       <c r="G343" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H343" s="2" t="n">
-        <v>0</v>
+        <v>15480</v>
       </c>
       <c r="I343" s="2" t="n">
-        <v>0</v>
+        <v>14946</v>
       </c>
       <c r="J343" s="3" t="n">
-        <v>45450</v>
-[...1 lines deleted...]
-      <c r="K343" s="3"/>
+        <v>43038</v>
+      </c>
+      <c r="K343" s="3" t="n">
+        <v>43753</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="344">
       <c r="A344" s="1" t="inlineStr">
         <is>
           <t>RAJNAGAR</t>
         </is>
       </c>
       <c r="B344" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C344" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D344" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen peripheral Bund for Community / Construction of Earthen peripheral/farm/field Bund for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E344" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F344" s="1" t="inlineStr">
         <is>
-          <t>1708005011/LD/22012034945915 — स्‍टान बाउंड्री केचरिया के बाबाजू</t>
+          <t>1708005011/IF/IAY/792842 — Construction of IAY House -IAY REG. NO. MP1997578</t>
         </is>
       </c>
       <c r="G344" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H344" s="2" t="n">
-        <v>0</v>
+        <v>15480</v>
       </c>
       <c r="I344" s="2" t="n">
-        <v>0</v>
+        <v>16684</v>
       </c>
       <c r="J344" s="3" t="n">
-        <v>45568</v>
-[...1 lines deleted...]
-      <c r="K344" s="3"/>
+        <v>43010</v>
+      </c>
+      <c r="K344" s="3" t="n">
+        <v>43211</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="345">
       <c r="A345" s="1" t="inlineStr">
         <is>
           <t>RAJNAGAR</t>
         </is>
       </c>
       <c r="B345" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C345" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D345" s="1" t="inlineStr">
         <is>
-          <t>Constr of Stone peripheral Bund for Community / Construction of Stone peripheral/farm/field Bund for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E345" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F345" s="1" t="inlineStr">
         <is>
-          <t>1708005011/LD/22012034945916 — रिटर्निंग बाल निर्माण कार्य प्राथमिक शाला के पीछे नरवानाला</t>
+          <t>1708005011/IF/IAY/793880 — Construction of IAY House -IAY REG. NO. MP2074569</t>
         </is>
       </c>
       <c r="G345" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H345" s="2" t="n">
-        <v>0</v>
+        <v>15480</v>
       </c>
       <c r="I345" s="2" t="n">
-        <v>0</v>
+        <v>14604</v>
       </c>
       <c r="J345" s="3" t="n">
-        <v>45568</v>
-[...1 lines deleted...]
-      <c r="K345" s="3"/>
+        <v>43152</v>
+      </c>
+      <c r="K345" s="3" t="n">
+        <v>43515</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="346">
       <c r="A346" s="1" t="inlineStr">
         <is>
           <t>RAJNAGAR</t>
         </is>
       </c>
       <c r="B346" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C346" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D346" s="1" t="inlineStr">
         <is>
-          <t>Development of chaur Land for Community / Development of chaur Land for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E346" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F346" s="1" t="inlineStr">
         <is>
-          <t>1708005011/LD/22012034946568 — पेरिफरल बंड बोलडर्स निर्माण कार्य प्राथमिक शाला के पीछे नरवानाला</t>
+          <t>1708005011/IF/IAY/801555 — Construction of IAY House -IAY REG. NO. MP2828086</t>
         </is>
       </c>
       <c r="G346" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H346" s="2" t="n">
-        <v>407370.34</v>
+        <v>15480</v>
       </c>
       <c r="I346" s="2" t="n">
-        <v>323163</v>
+        <v>14568</v>
       </c>
       <c r="J346" s="3" t="n">
-        <v>45669</v>
+        <v>43038</v>
       </c>
       <c r="K346" s="3" t="n">
-        <v>46120</v>
+        <v>43515</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="347">
       <c r="A347" s="1" t="inlineStr">
         <is>
           <t>RAJNAGAR</t>
         </is>
       </c>
       <c r="B347" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C347" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D347" s="1" t="inlineStr">
         <is>
-          <t>Development of chaur Land for Community / Development of chaur Land for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E347" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F347" s="1" t="inlineStr">
         <is>
-          <t>1708005011/LD/22012034946569 — पेरिफरल बंड बोलडर्स निर्माण कार्य शांति धाम बंदनी मेंन रोड</t>
+          <t>1708005011/IF/IAY/806714 — Construction of IAY House -IAY REG. NO. MP3654682</t>
         </is>
       </c>
       <c r="G347" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H347" s="2" t="n">
-        <v>792350.4</v>
+        <v>15480</v>
       </c>
       <c r="I347" s="2" t="n">
-        <v>751981</v>
+        <v>15612</v>
       </c>
       <c r="J347" s="3" t="n">
-        <v>45669</v>
+        <v>43038</v>
       </c>
       <c r="K347" s="3" t="n">
-        <v>46120</v>
+        <v>43446</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="348">
       <c r="A348" s="1" t="inlineStr">
         <is>
           <t>RAJNAGAR</t>
         </is>
       </c>
       <c r="B348" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C348" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D348" s="1" t="inlineStr">
         <is>
-          <t>Development of chaur Land for Community / Development of chaur Land for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E348" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F348" s="1" t="inlineStr">
         <is>
-          <t>1708005011/LD/22012034946570 — गेबियन निर्माण कार्य ज्वाना एवं बंदनी</t>
+          <t>1708005011/IF/IAY/807314 — Construction of IAY House -IAY REG. NO. MP3812287</t>
         </is>
       </c>
       <c r="G348" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H348" s="2" t="n">
-        <v>0</v>
+        <v>15480</v>
       </c>
       <c r="I348" s="2" t="n">
-        <v>0</v>
+        <v>15438</v>
       </c>
       <c r="J348" s="3" t="n">
-        <v>45396</v>
-[...1 lines deleted...]
-      <c r="K348" s="3"/>
+        <v>43038</v>
+      </c>
+      <c r="K348" s="3" t="n">
+        <v>43537</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="349">
       <c r="A349" s="1" t="inlineStr">
         <is>
           <t>RAJNAGAR</t>
         </is>
       </c>
       <c r="B349" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C349" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D349" s="1" t="inlineStr">
         <is>
-          <t>Constr of Stone peripheral Bund for Community / Construction of Stone peripheral/farm/field Bund for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E349" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F349" s="1" t="inlineStr">
         <is>
-          <t>1708005011/LD/22012034956844 — फेरिफरल बंड बादंनी से गुडपरा रोड के नाला किनारे</t>
+          <t>1708005011/IF/IAY/807423 — Construction of IAY House -IAY REG. NO. MP3835603</t>
         </is>
       </c>
       <c r="G349" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H349" s="2" t="n">
-        <v>967630.32</v>
+        <v>15480</v>
       </c>
       <c r="I349" s="2" t="n">
-        <v>621976.92</v>
+        <v>15696</v>
       </c>
       <c r="J349" s="3" t="n">
-        <v>46030</v>
+        <v>43038</v>
       </c>
       <c r="K349" s="3" t="n">
-        <v>46172</v>
+        <v>43627</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="350">
       <c r="A350" s="1" t="inlineStr">
         <is>
           <t>RAJNAGAR</t>
         </is>
       </c>
       <c r="B350" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C350" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D350" s="1" t="inlineStr">
         <is>
-          <t>Constr of Stone peripheral Bund for Community / Construction of Stone peripheral/farm/field Bund for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E350" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F350" s="1" t="inlineStr">
         <is>
-          <t>1708005011/LD/22012034958649 — स्टोनबंड सुरक्षा दिवाल निर्माण कार्य  ग्राम पंचायत बाँदनी से ग्राम गुडपारा रास्ता मार्ग पर नरवानाला</t>
+          <t>1708005011/IF/IAY/812942 — Construction of IAY House -IAY REG. NO. MP1623407</t>
         </is>
       </c>
       <c r="G350" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H350" s="2" t="n">
-        <v>1498199.31</v>
+        <v>15480</v>
       </c>
       <c r="I350" s="2" t="n">
-        <v>810071.91</v>
+        <v>15022</v>
       </c>
       <c r="J350" s="3" t="n">
-        <v>45988</v>
+        <v>43024</v>
       </c>
       <c r="K350" s="3" t="n">
-        <v>46181</v>
+        <v>43405</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="351">
       <c r="A351" s="1" t="inlineStr">
         <is>
           <t>RAJNAGAR</t>
         </is>
       </c>
       <c r="B351" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C351" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D351" s="1" t="inlineStr">
         <is>
-          <t>Constr of Pebble peripheral Bund for Community / Construction of Pebble peripheral/farm/field Bund for Community</t>
+          <t>Crematorium / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E351" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F351" s="1" t="inlineStr">
         <is>
-          <t>1708005011/LD/22012034958650 — पेरिफेरल बंड निर्माण कार्य ग्राम पंचायत  बाँदनी ग्राम ज्वाना भोने के बाबाजू</t>
+          <t>1708005011/LD/22012034240578 — SHANTIDHAM NIRMAN BANDNI</t>
         </is>
       </c>
       <c r="G351" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H351" s="2" t="n">
-        <v>979500.04</v>
+        <v>500000</v>
       </c>
       <c r="I351" s="2" t="n">
-        <v>777857.53</v>
+        <v>487929</v>
       </c>
       <c r="J351" s="3" t="n">
-        <v>45945</v>
+        <v>42520</v>
       </c>
       <c r="K351" s="3" t="n">
-        <v>46186</v>
+        <v>43013</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="352">
       <c r="A352" s="1" t="inlineStr">
         <is>
           <t>RAJNAGAR</t>
         </is>
       </c>
       <c r="B352" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C352" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>D--RURAL INFRASTUCTURE / Play Ground</t>
         </is>
       </c>
       <c r="D352" s="1" t="inlineStr">
         <is>
-          <t>Constr of Pebble peripheral Bund for Community / Construction of Pebble peripheral/farm/field Bund for Community</t>
+          <t>Play Ground / Construction of Play field for Community</t>
         </is>
       </c>
       <c r="E352" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F352" s="1" t="inlineStr">
         <is>
-          <t>1708005011/LD/22012034960959 — पेरीफेरल बंड पप्पू प्रजापति के गुडपारा मार्ग पर बोतल वाले कुंआ की ओर</t>
+          <t>1708005011/LD/22012034240579 — KHEL MAIDAN NIRMAN BANDNI</t>
         </is>
       </c>
       <c r="G352" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H352" s="2" t="n">
-        <v>929252.46</v>
+        <v>500000</v>
       </c>
       <c r="I352" s="2" t="n">
-        <v>727152</v>
+        <v>328519.16</v>
       </c>
       <c r="J352" s="3" t="n">
-        <v>46064</v>
+        <v>42523</v>
       </c>
       <c r="K352" s="3" t="n">
-        <v>46168</v>
+        <v>43514</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="353">
       <c r="A353" s="1" t="inlineStr">
         <is>
           <t>RAJNAGAR</t>
         </is>
       </c>
       <c r="B353" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C353" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D353" s="1" t="inlineStr">
         <is>
-          <t>Constr of Pebble peripheral Bund for Community / Construction of Pebble peripheral/farm/field Bund for Community</t>
+          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E353" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F353" s="1" t="inlineStr">
         <is>
-          <t>1708005011/LD/22012034960960 — पेरीफेरल बंड रामतलैया से सगुनिया अहिरवार के कुआं की ओर की ओर</t>
+          <t>1708005011/LD/22012034300184 — SHANTIDHAM NIRMAN JWANA</t>
         </is>
       </c>
       <c r="G353" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H353" s="2" t="n">
-        <v>0</v>
+        <v>564000</v>
       </c>
       <c r="I353" s="2" t="n">
-        <v>0</v>
+        <v>278586</v>
       </c>
       <c r="J353" s="3" t="n">
-        <v>45761</v>
-[...1 lines deleted...]
-      <c r="K353" s="3"/>
+        <v>42793</v>
+      </c>
+      <c r="K353" s="3" t="n">
+        <v>44075</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="354">
       <c r="A354" s="1" t="inlineStr">
         <is>
           <t>RAJNAGAR</t>
         </is>
       </c>
       <c r="B354" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C354" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D354" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Stone peripheral Bund for Community / Construction of Stone peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E354" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F354" s="1" t="inlineStr">
         <is>
-          <t>1708005011/RC/22012034173347 — C.C.ROAD AND NALI NIRMAN BASANTA AHIRWAR KE MAKAN</t>
+          <t>1708005011/LD/22012034940020 — पत्‍थर दिवाल किचारया के बब्‍बा जू ग्राम ज्‍वाना</t>
         </is>
       </c>
       <c r="G354" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H354" s="2" t="n">
-        <v>126017</v>
+        <v>0</v>
       </c>
       <c r="I354" s="2" t="n">
-        <v>117112</v>
+        <v>0</v>
       </c>
       <c r="J354" s="3" t="n">
-        <v>41457</v>
-[...3 lines deleted...]
-      </c>
+        <v>45450</v>
+      </c>
+      <c r="K354" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="355">
       <c r="A355" s="1" t="inlineStr">
         <is>
           <t>RAJNAGAR</t>
         </is>
       </c>
       <c r="B355" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C355" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D355" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Earthen peripheral Bund for Community / Construction of Earthen peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E355" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F355" s="1" t="inlineStr">
         <is>
-          <t>1708005011/RC/22012034197974 — सी सी रोड और नाली निर्माण bhagda se school ki or</t>
+          <t>1708005011/LD/22012034945915 — स्‍टान बाउंड्री केचरिया के बाबाजू</t>
         </is>
       </c>
       <c r="G355" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H355" s="2" t="n">
-        <v>160000</v>
+        <v>0</v>
       </c>
       <c r="I355" s="2" t="n">
-        <v>148208</v>
+        <v>0</v>
       </c>
       <c r="J355" s="3" t="n">
-        <v>41642</v>
-[...3 lines deleted...]
-      </c>
+        <v>45568</v>
+      </c>
+      <c r="K355" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="356">
       <c r="A356" s="1" t="inlineStr">
         <is>
           <t>RAJNAGAR</t>
         </is>
       </c>
       <c r="B356" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C356" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D356" s="1" t="inlineStr">
         <is>
-          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+          <t>Constr of Stone peripheral Bund for Community / Construction of Stone peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E356" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F356" s="1" t="inlineStr">
         <is>
-          <t>1708005011/RC/22012034203747 — Sudoor Gram Sampark Main Road Se Hanuman Mandir-Ba</t>
+          <t>1708005011/LD/22012034945916 — रिटर्निंग बाल निर्माण कार्य प्राथमिक शाला के पीछे नरवानाला</t>
         </is>
       </c>
       <c r="G356" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H356" s="2" t="n">
-        <v>1441000</v>
+        <v>0</v>
       </c>
       <c r="I356" s="2" t="n">
-        <v>522452</v>
+        <v>0</v>
       </c>
       <c r="J356" s="3" t="n">
-        <v>41680</v>
-[...3 lines deleted...]
-      </c>
+        <v>45568</v>
+      </c>
+      <c r="K356" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="357">
       <c r="A357" s="1" t="inlineStr">
         <is>
           <t>RAJNAGAR</t>
         </is>
       </c>
       <c r="B357" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C357" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D357" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Development of chaur Land for Community / Development of chaur Land for Community</t>
         </is>
       </c>
       <c r="E357" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F357" s="1" t="inlineStr">
         <is>
-          <t>1708005011/RC/22012034208713 — SUDUR GRAM SAMPARK SADAK  MANSHARAM KUSHWAHA KE KH</t>
+          <t>1708005011/LD/22012034946568 — पेरिफरल बंड बोलडर्स निर्माण कार्य प्राथमिक शाला के पीछे नरवानाला</t>
         </is>
       </c>
       <c r="G357" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H357" s="2" t="n">
-        <v>1407000</v>
+        <v>407370.34</v>
       </c>
       <c r="I357" s="2" t="n">
-        <v>343984</v>
+        <v>323163</v>
       </c>
       <c r="J357" s="3" t="n">
-        <v>41696</v>
+        <v>45669</v>
       </c>
       <c r="K357" s="3" t="n">
-        <v>42555</v>
+        <v>46120</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="358">
       <c r="A358" s="1" t="inlineStr">
         <is>
           <t>RAJNAGAR</t>
         </is>
       </c>
       <c r="B358" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C358" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D358" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Development of chaur Land for Community / Development of chaur Land for Community</t>
         </is>
       </c>
       <c r="E358" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F358" s="1" t="inlineStr">
         <is>
-          <t>1708005011/RC/22012034217063 — CC ROAD NIRMAD Madhyamik Shala  Prathmik shala -J</t>
+          <t>1708005011/LD/22012034946569 — पेरिफरल बंड बोलडर्स निर्माण कार्य शांति धाम बंदनी मेंन रोड</t>
         </is>
       </c>
       <c r="G358" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H358" s="2" t="n">
-        <v>148000</v>
+        <v>792350.4</v>
       </c>
       <c r="I358" s="2" t="n">
-        <v>126381</v>
+        <v>751981</v>
       </c>
       <c r="J358" s="3" t="n">
-        <v>41757</v>
+        <v>45669</v>
       </c>
       <c r="K358" s="3" t="n">
-        <v>42032</v>
+        <v>46120</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="359">
       <c r="A359" s="1" t="inlineStr">
         <is>
           <t>RAJNAGAR</t>
         </is>
       </c>
       <c r="B359" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C359" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D359" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Development of chaur Land for Community / Construction of Drainage Works in Waterlogged Land for Community</t>
         </is>
       </c>
       <c r="E359" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F359" s="1" t="inlineStr">
         <is>
-          <t>1708005011/RC/22012034290687 — CC ROAD NIRMAN SARJU KUSHWAHA KE GHAR SE HANUMAN JI KE MANDIR KI ORE</t>
+          <t>1708005011/LD/22012034946570 — गेबियन निर्माण कार्य ज्वाना एवं बंदनी</t>
         </is>
       </c>
       <c r="G359" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H359" s="2" t="n">
-        <v>42000</v>
+        <v>0</v>
       </c>
       <c r="I359" s="2" t="n">
-        <v>65085</v>
+        <v>0</v>
       </c>
       <c r="J359" s="3" t="n">
-        <v>42338</v>
-[...3 lines deleted...]
-      </c>
+        <v>45396</v>
+      </c>
+      <c r="K359" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="360">
       <c r="A360" s="1" t="inlineStr">
         <is>
           <t>RAJNAGAR</t>
         </is>
       </c>
       <c r="B360" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C360" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D360" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Stone peripheral Bund for Community / Construction of Stone peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E360" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F360" s="1" t="inlineStr">
         <is>
-          <t>1708005011/RC/22012034308025 — CC ROAD  SARJU KUSHWAHA KE GHAR SE HANUMAN MANDIR KI ORE KA SESH BHAG</t>
+          <t>1708005011/LD/22012034956844 — फेरिफरल बंड बादंनी से गुडपरा रोड के नाला किनारे</t>
         </is>
       </c>
       <c r="G360" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H360" s="2" t="n">
-        <v>61000</v>
+        <v>967630.32</v>
       </c>
       <c r="I360" s="2" t="n">
-        <v>14310</v>
+        <v>621976.92</v>
       </c>
       <c r="J360" s="3" t="n">
-        <v>42464</v>
+        <v>46030</v>
       </c>
       <c r="K360" s="3" t="n">
-        <v>42613</v>
+        <v>46172</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="361">
       <c r="A361" s="1" t="inlineStr">
         <is>
           <t>RAJNAGAR</t>
         </is>
       </c>
       <c r="B361" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C361" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D361" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Stone peripheral Bund for Community / Construction of Stone peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E361" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F361" s="1" t="inlineStr">
         <is>
-          <t>1708005011/RC/22012034311871 — CC ROAD EVAM NALI PANCHAYAT BHAWAN SE MAIN ROAD KI ORE</t>
+          <t>1708005011/LD/22012034958649 — स्टोनबंड सुरक्षा दिवाल निर्माण कार्य  ग्राम पंचायत बाँदनी से ग्राम गुडपारा रास्ता मार्ग पर नरवानाला</t>
         </is>
       </c>
       <c r="G361" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H361" s="2" t="n">
-        <v>45000</v>
+        <v>1498199.31</v>
       </c>
       <c r="I361" s="2" t="n">
-        <v>27889</v>
+        <v>810071.91</v>
       </c>
       <c r="J361" s="3" t="n">
-        <v>42611</v>
+        <v>45988</v>
       </c>
       <c r="K361" s="3" t="n">
-        <v>43514</v>
+        <v>46181</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="362">
       <c r="A362" s="1" t="inlineStr">
         <is>
           <t>RAJNAGAR</t>
         </is>
       </c>
       <c r="B362" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C362" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D362" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Pebble peripheral Bund for Community / Construction of Pebble peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E362" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F362" s="1" t="inlineStr">
         <is>
-          <t>1708005011/RC/22012034314637 — cc road evam nali salim k ghar se main road &amp; gubanda kushwaha k ghar se main road ki ore</t>
+          <t>1708005011/LD/22012034958650 — पेरिफेरल बंड निर्माण कार्य ग्राम पंचायत  बाँदनी ग्राम ज्वाना भोने के बाबाजू</t>
         </is>
       </c>
       <c r="G362" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H362" s="2" t="n">
-        <v>114400</v>
+        <v>979500.04</v>
       </c>
       <c r="I362" s="2" t="n">
-        <v>113305</v>
+        <v>777857.53</v>
       </c>
       <c r="J362" s="3" t="n">
-        <v>42618</v>
+        <v>45945</v>
       </c>
       <c r="K362" s="3" t="n">
-        <v>43514</v>
+        <v>46186</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="363">
       <c r="A363" s="1" t="inlineStr">
         <is>
           <t>RAJNAGAR</t>
         </is>
       </c>
       <c r="B363" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C363" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D363" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Constr of Pebble peripheral Bund for Community / Construction of Pebble peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E363" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F363" s="1" t="inlineStr">
         <is>
-          <t>1708005011/RC/22012034323791 — SUDUR SADAK BHATIYA MOHALLA SE AAMKHERE TAK</t>
+          <t>1708005011/LD/22012034960959 — पेरीफेरल बंड पप्पू प्रजापति के गुडपारा मार्ग पर बोतल वाले कुंआ की ओर</t>
         </is>
       </c>
       <c r="G363" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H363" s="2" t="n">
-        <v>1194000</v>
+        <v>929252.46</v>
       </c>
       <c r="I363" s="2" t="n">
-        <v>1183594.94</v>
+        <v>727152</v>
       </c>
       <c r="J363" s="3" t="n">
-        <v>42772</v>
+        <v>46064</v>
       </c>
       <c r="K363" s="3" t="n">
-        <v>44049</v>
+        <v>46168</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="364">
       <c r="A364" s="1" t="inlineStr">
         <is>
           <t>RAJNAGAR</t>
         </is>
       </c>
       <c r="B364" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C364" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D364" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Pebble peripheral Bund for Community / Construction of Pebble peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E364" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F364" s="1" t="inlineStr">
         <is>
-          <t>1708005011/RC/22012034324459 — Sudoor Sadak nirmad karya</t>
+          <t>1708005011/LD/22012034960960 — पेरीफेरल बंड रामतलैया से सगुनिया अहिरवार के कुआं की ओर की ओर</t>
         </is>
       </c>
       <c r="G364" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H364" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I364" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J364" s="3" t="n">
-        <v>42761</v>
+        <v>45761</v>
       </c>
       <c r="K364" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="365">
       <c r="A365" s="1" t="inlineStr">
         <is>
           <t>RAJNAGAR</t>
         </is>
       </c>
       <c r="B365" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C365" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D365" s="1" t="inlineStr">
         <is>
-          <t>Village Drain / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E365" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F365" s="1" t="inlineStr">
         <is>
-          <t>1708005011/RC/22012034330136 — naali nirman prath. shala se chaupra ki ore</t>
+          <t>1708005011/RC/22012034173347 — C.C.ROAD AND NALI NIRMAN BASANTA AHIRWAR KE MAKAN</t>
         </is>
       </c>
       <c r="G365" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H365" s="2" t="n">
-        <v>365000</v>
+        <v>126017</v>
       </c>
       <c r="I365" s="2" t="n">
-        <v>335520</v>
+        <v>117112</v>
       </c>
       <c r="J365" s="3" t="n">
-        <v>42800</v>
+        <v>41457</v>
       </c>
       <c r="K365" s="3" t="n">
-        <v>43028</v>
+        <v>41631</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="366">
       <c r="A366" s="1" t="inlineStr">
         <is>
           <t>RAJNAGAR</t>
         </is>
       </c>
       <c r="B366" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C366" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D366" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E366" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F366" s="1" t="inlineStr">
         <is>
-          <t>1708005011/RC/22012034332316 — cc road evam naali kanhaiya se halke evam siyaram se mansharam ke ghar ki ore,jwana</t>
+          <t>1708005011/RC/22012034197974 — सी सी रोड और नाली निर्माण bhagda se school ki or</t>
         </is>
       </c>
       <c r="G366" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H366" s="2" t="n">
-        <v>166520</v>
+        <v>160000</v>
       </c>
       <c r="I366" s="2" t="n">
-        <v>163056</v>
+        <v>148208</v>
       </c>
       <c r="J366" s="3" t="n">
-        <v>42814</v>
+        <v>41642</v>
       </c>
       <c r="K366" s="3" t="n">
-        <v>43514</v>
+        <v>41728</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="367">
       <c r="A367" s="1" t="inlineStr">
         <is>
           <t>RAJNAGAR</t>
         </is>
       </c>
       <c r="B367" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C367" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D367" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E367" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F367" s="1" t="inlineStr">
         <is>
-          <t>1708005011/RC/22012034338361 — cc road evam nali nirman rajaram prajapati ke ghar se dasai kushwaha ke ghar tak</t>
+          <t>1708005011/RC/22012034203747 — Sudoor Gram Sampark Main Road Se Hanuman Mandir-Ba</t>
         </is>
       </c>
       <c r="G367" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H367" s="2" t="n">
-        <v>1185900</v>
+        <v>1441000</v>
       </c>
       <c r="I367" s="2" t="n">
-        <v>97008</v>
+        <v>522452</v>
       </c>
       <c r="J367" s="3" t="n">
-        <v>42962</v>
+        <v>41680</v>
       </c>
       <c r="K367" s="3" t="n">
-        <v>43514</v>
+        <v>42506</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="368">
       <c r="A368" s="1" t="inlineStr">
         <is>
           <t>RAJNAGAR</t>
         </is>
       </c>
       <c r="B368" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C368" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D368" s="1" t="inlineStr">
         <is>
           <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E368" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F368" s="1" t="inlineStr">
         <is>
-          <t>1708005011/RC/22012034338638 — Sudoor Sadak Sankar ji ke Mandir ke Bagal se Mansaram ke Ghar tak</t>
+          <t>1708005011/RC/22012034208713 — SUDUR GRAM SAMPARK SADAK  MANSHARAM KUSHWAHA KE KH</t>
         </is>
       </c>
       <c r="G368" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H368" s="2" t="n">
-        <v>1194000</v>
+        <v>1407000</v>
       </c>
       <c r="I368" s="2" t="n">
-        <v>850625.98</v>
+        <v>343984</v>
       </c>
       <c r="J368" s="3" t="n">
-        <v>42879</v>
+        <v>41696</v>
       </c>
       <c r="K368" s="3" t="n">
-        <v>43511</v>
+        <v>42555</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="369">
       <c r="A369" s="1" t="inlineStr">
         <is>
           <t>RAJNAGAR</t>
         </is>
       </c>
       <c r="B369" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C369" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D369" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E369" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F369" s="1" t="inlineStr">
         <is>
-          <t>1708005011/RC/22012034373585 — cc road evam naali nirman govind kushwaha ke ghar se yushuf khan ke ghar ki ore</t>
+          <t>1708005011/RC/22012034217063 — CC ROAD NIRMAD Madhyamik Shala  Prathmik shala -J</t>
         </is>
       </c>
       <c r="G369" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H369" s="2" t="n">
-        <v>100715</v>
+        <v>148000</v>
       </c>
       <c r="I369" s="2" t="n">
-        <v>48504</v>
+        <v>126381</v>
       </c>
       <c r="J369" s="3" t="n">
-        <v>43081</v>
+        <v>41757</v>
       </c>
       <c r="K369" s="3" t="n">
-        <v>43717</v>
+        <v>42032</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="370">
       <c r="A370" s="1" t="inlineStr">
         <is>
           <t>RAJNAGAR</t>
         </is>
       </c>
       <c r="B370" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C370" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D370" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E370" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F370" s="1" t="inlineStr">
         <is>
-          <t>1708005011/RC/22012034393327 — cc road evam naali chhota kori ke ghar se devideen kondar ke ghar tak</t>
+          <t>1708005011/RC/22012034290687 — CC ROAD NIRMAN SARJU KUSHWAHA KE GHAR SE HANUMAN JI KE MANDIR KI ORE</t>
         </is>
       </c>
       <c r="G370" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H370" s="2" t="n">
-        <v>102320</v>
+        <v>42000</v>
       </c>
       <c r="I370" s="2" t="n">
-        <v>58464</v>
+        <v>65085</v>
       </c>
       <c r="J370" s="3" t="n">
-        <v>43346</v>
+        <v>42338</v>
       </c>
       <c r="K370" s="3" t="n">
-        <v>43717</v>
+        <v>42613</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="371">
       <c r="A371" s="1" t="inlineStr">
         <is>
           <t>RAJNAGAR</t>
         </is>
       </c>
       <c r="B371" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C371" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D371" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E371" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F371" s="1" t="inlineStr">
         <is>
-          <t>1708005011/RC/22012034395423 — cc road evam naali nirman babulal kushwaha ke ghar se kuryane mohalla tak</t>
+          <t>1708005011/RC/22012034308025 — CC ROAD  SARJU KUSHWAHA KE GHAR SE HANUMAN MANDIR KI ORE KA SESH BHAG</t>
         </is>
       </c>
       <c r="G371" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H371" s="2" t="n">
-        <v>100710</v>
+        <v>61000</v>
       </c>
       <c r="I371" s="2" t="n">
-        <v>95016</v>
+        <v>14310</v>
       </c>
       <c r="J371" s="3" t="n">
-        <v>43533</v>
+        <v>42464</v>
       </c>
       <c r="K371" s="3" t="n">
-        <v>43717</v>
+        <v>42613</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="372">
       <c r="A372" s="1" t="inlineStr">
         <is>
           <t>RAJNAGAR</t>
         </is>
       </c>
       <c r="B372" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C372" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D372" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E372" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F372" s="1" t="inlineStr">
         <is>
-          <t>1708005011/RC/22012034468793 — CC ROAD NIRMAN ARUAAPURA</t>
+          <t>1708005011/RC/22012034311871 — CC ROAD EVAM NALI PANCHAYAT BHAWAN SE MAIN ROAD KI ORE</t>
         </is>
       </c>
       <c r="G372" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H372" s="2" t="n">
-        <v>0</v>
+        <v>45000</v>
       </c>
       <c r="I372" s="2" t="n">
-        <v>0</v>
+        <v>27889</v>
       </c>
       <c r="J372" s="3" t="n">
-        <v>43569</v>
-[...1 lines deleted...]
-      <c r="K372" s="3"/>
+        <v>42611</v>
+      </c>
+      <c r="K372" s="3" t="n">
+        <v>43514</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="373">
       <c r="A373" s="1" t="inlineStr">
         <is>
           <t>RAJNAGAR</t>
         </is>
       </c>
       <c r="B373" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C373" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D373" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E373" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F373" s="1" t="inlineStr">
         <is>
-          <t>1708005011/RC/22012034468794 — CC ROAD NIRMAN HARIJAN BASTI</t>
+          <t>1708005011/RC/22012034314637 — cc road evam nali salim k ghar se main road &amp; gubanda kushwaha k ghar se main road ki ore</t>
         </is>
       </c>
       <c r="G373" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H373" s="2" t="n">
-        <v>0</v>
+        <v>114400</v>
       </c>
       <c r="I373" s="2" t="n">
-        <v>0</v>
+        <v>113305</v>
       </c>
       <c r="J373" s="3" t="n">
-        <v>43569</v>
-[...1 lines deleted...]
-      <c r="K373" s="3"/>
+        <v>42618</v>
+      </c>
+      <c r="K373" s="3" t="n">
+        <v>43514</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="374">
       <c r="A374" s="1" t="inlineStr">
         <is>
           <t>RAJNAGAR</t>
         </is>
       </c>
       <c r="B374" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C374" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D374" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E374" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F374" s="1" t="inlineStr">
         <is>
-          <t>1708005011/RC/22012034468804 — SUDOOR SADAK NIRMAN SHANKAR JI KE MANDER SE AAMKHER KI OOR JWANA</t>
+          <t>1708005011/RC/22012034323791 — SUDUR SADAK BHATIYA MOHALLA SE AAMKHERE TAK</t>
         </is>
       </c>
       <c r="G374" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H374" s="2" t="n">
-        <v>0</v>
+        <v>1194000</v>
       </c>
       <c r="I374" s="2" t="n">
-        <v>0</v>
+        <v>1183594.94</v>
       </c>
       <c r="J374" s="3" t="n">
-        <v>43569</v>
-[...1 lines deleted...]
-      <c r="K374" s="3"/>
+        <v>42772</v>
+      </c>
+      <c r="K374" s="3" t="n">
+        <v>44049</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="375">
       <c r="A375" s="1" t="inlineStr">
         <is>
           <t>RAJNAGAR</t>
         </is>
       </c>
       <c r="B375" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C375" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D375" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E375" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F375" s="1" t="inlineStr">
         <is>
-          <t>1708005011/RC/22012034468805 — SUDOOR SADAK NIRMAN BARISH SHAH KE GHAR SE KABRYA KI OOR JWANA</t>
+          <t>1708005011/RC/22012034324459 — Sudoor Sadak nirmad karya</t>
         </is>
       </c>
       <c r="G375" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H375" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I375" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J375" s="3" t="n">
-        <v>43569</v>
+        <v>42761</v>
       </c>
       <c r="K375" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="376">
       <c r="A376" s="1" t="inlineStr">
         <is>
           <t>RAJNAGAR</t>
         </is>
       </c>
       <c r="B376" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C376" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D376" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Village Drain / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E376" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F376" s="1" t="inlineStr">
         <is>
-          <t>1708005011/RC/22012034525380 — cc road evam naali nirman baaris ke ghar se kabristan tak</t>
+          <t>1708005011/RC/22012034330136 — naali nirman prath. shala se chaupra ki ore</t>
         </is>
       </c>
       <c r="G376" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H376" s="2" t="n">
-        <v>103200</v>
+        <v>365000</v>
       </c>
       <c r="I376" s="2" t="n">
-        <v>94620</v>
+        <v>335520</v>
       </c>
       <c r="J376" s="3" t="n">
-        <v>44065</v>
+        <v>42800</v>
       </c>
       <c r="K376" s="3" t="n">
-        <v>44370</v>
+        <v>43028</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="377">
       <c r="A377" s="1" t="inlineStr">
         <is>
           <t>RAJNAGAR</t>
         </is>
       </c>
       <c r="B377" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C377" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D377" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E377" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F377" s="1" t="inlineStr">
         <is>
-          <t>1708005011/RC/22012034539844 — cc road nirman karya baris ke ghar se kabristan ki ore</t>
+          <t>1708005011/RC/22012034332316 — cc road evam naali kanhaiya se halke evam siyaram se mansharam ke ghar ki ore,jwana</t>
         </is>
       </c>
       <c r="G377" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H377" s="2" t="n">
-        <v>66300</v>
+        <v>166520</v>
       </c>
       <c r="I377" s="2" t="n">
-        <v>52440</v>
+        <v>163056</v>
       </c>
       <c r="J377" s="3" t="n">
-        <v>44149</v>
+        <v>42814</v>
       </c>
       <c r="K377" s="3" t="n">
-        <v>44203</v>
+        <v>43514</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="378">
       <c r="A378" s="1" t="inlineStr">
         <is>
           <t>RAJNAGAR</t>
         </is>
       </c>
       <c r="B378" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C378" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D378" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E378" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F378" s="1" t="inlineStr">
         <is>
-          <t>1708005011/RC/22012034574737 — naali nirman karya shankar mandir kuti ke nal ke paas</t>
+          <t>1708005011/RC/22012034338361 — cc road evam nali nirman rajaram prajapati ke ghar se dasai kushwaha ke ghar tak</t>
         </is>
       </c>
       <c r="G378" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H378" s="2" t="n">
-        <v>33300</v>
+        <v>1185900</v>
       </c>
       <c r="I378" s="2" t="n">
-        <v>0</v>
+        <v>97008</v>
       </c>
       <c r="J378" s="3" t="n">
-        <v>44290</v>
-[...1 lines deleted...]
-      <c r="K378" s="3"/>
+        <v>42962</v>
+      </c>
+      <c r="K378" s="3" t="n">
+        <v>43514</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="379">
       <c r="A379" s="1" t="inlineStr">
         <is>
           <t>RAJNAGAR</t>
         </is>
       </c>
       <c r="B379" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C379" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D379" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E379" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F379" s="1" t="inlineStr">
         <is>
-          <t>1708005011/RC/22012034578092 — naali nirman karya ghariya se talaiya ki ore</t>
+          <t>1708005011/RC/22012034338638 — Sudoor Sadak Sankar ji ke Mandir ke Bagal se Mansaram ke Ghar tak</t>
         </is>
       </c>
       <c r="G379" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H379" s="2" t="n">
-        <v>33300</v>
+        <v>1194000</v>
       </c>
       <c r="I379" s="2" t="n">
-        <v>32424</v>
+        <v>850625.98</v>
       </c>
       <c r="J379" s="3" t="n">
-        <v>44467</v>
+        <v>42879</v>
       </c>
       <c r="K379" s="3" t="n">
-        <v>44849</v>
+        <v>43511</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="380">
       <c r="A380" s="1" t="inlineStr">
         <is>
           <t>RAJNAGAR</t>
         </is>
       </c>
       <c r="B380" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C380" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D380" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E380" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F380" s="1" t="inlineStr">
         <is>
-          <t>1708005011/RC/22012034579757 — naali nirman karya lakhan lal ke ghar se mahesh badai ki ore</t>
+          <t>1708005011/RC/22012034373585 — cc road evam naali nirman govind kushwaha ke ghar se yushuf khan ke ghar ki ore</t>
         </is>
       </c>
       <c r="G380" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H380" s="2" t="n">
-        <v>21150</v>
+        <v>100715</v>
       </c>
       <c r="I380" s="2" t="n">
-        <v>0</v>
+        <v>48504</v>
       </c>
       <c r="J380" s="3" t="n">
-        <v>44290</v>
-[...1 lines deleted...]
-      <c r="K380" s="3"/>
+        <v>43081</v>
+      </c>
+      <c r="K380" s="3" t="n">
+        <v>43717</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="381">
       <c r="A381" s="1" t="inlineStr">
         <is>
           <t>RAJNAGAR</t>
         </is>
       </c>
       <c r="B381" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C381" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D381" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E381" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F381" s="1" t="inlineStr">
         <is>
-          <t>1708005011/RC/22012034579760 — naali nirman karya balram adiwasi ke ghar se tej khan ke ghar ki ore</t>
+          <t>1708005011/RC/22012034393327 — cc road evam naali chhota kori ke ghar se devideen kondar ke ghar tak</t>
         </is>
       </c>
       <c r="G381" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H381" s="2" t="n">
-        <v>96600</v>
+        <v>102320</v>
       </c>
       <c r="I381" s="2" t="n">
-        <v>95535</v>
+        <v>58464</v>
       </c>
       <c r="J381" s="3" t="n">
-        <v>44454</v>
+        <v>43346</v>
       </c>
       <c r="K381" s="3" t="n">
-        <v>44849</v>
+        <v>43717</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="382">
       <c r="A382" s="1" t="inlineStr">
         <is>
           <t>RAJNAGAR</t>
         </is>
       </c>
       <c r="B382" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C382" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D382" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mitti Murram Roads for Community / Construction of Mitti Murram Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E382" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F382" s="1" t="inlineStr">
         <is>
-          <t>1708005011/RC/22012034629217 — सुदुर सडक निर्माण कार्य बादनी से पारवा राेड की ओर</t>
+          <t>1708005011/RC/22012034395423 — cc road evam naali nirman babulal kushwaha ke ghar se kuryane mohalla tak</t>
         </is>
       </c>
       <c r="G382" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H382" s="2" t="n">
-        <v>0</v>
+        <v>100710</v>
       </c>
       <c r="I382" s="2" t="n">
-        <v>0</v>
+        <v>95016</v>
       </c>
       <c r="J382" s="3" t="n">
-        <v>44952</v>
-[...1 lines deleted...]
-      <c r="K382" s="3"/>
+        <v>43533</v>
+      </c>
+      <c r="K382" s="3" t="n">
+        <v>43717</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="383">
       <c r="A383" s="1" t="inlineStr">
         <is>
           <t>RAJNAGAR</t>
         </is>
       </c>
       <c r="B383" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C383" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D383" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mitti Murram Roads for Community / Construction of Mitti Murram Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E383" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F383" s="1" t="inlineStr">
         <is>
-          <t>1708005011/RC/22012034629221 — सुदुर सडक निर्माण कार्य बांदनी से गुडपारा रोड की ओर</t>
+          <t>1708005011/RC/22012034468793 — CC ROAD NIRMAN ARUAAPURA</t>
         </is>
       </c>
       <c r="G383" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H383" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I383" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J383" s="3" t="n">
-        <v>44952</v>
+        <v>43569</v>
       </c>
       <c r="K383" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="384">
       <c r="A384" s="1" t="inlineStr">
         <is>
           <t>RAJNAGAR</t>
         </is>
       </c>
       <c r="B384" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C384" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D384" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E384" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F384" s="1" t="inlineStr">
         <is>
-          <t>1708005011/RC/22012034834918 — सुदूर सड़क कार्य ग्राम पंचायत बाँदनी से ग्राम गुड़पारा की ओर</t>
+          <t>1708005011/RC/22012034468794 — CC ROAD NIRMAN HARIJAN BASTI</t>
         </is>
       </c>
       <c r="G384" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H384" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I384" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J384" s="3" t="n">
-        <v>45519</v>
+        <v>43569</v>
       </c>
       <c r="K384" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="385">
       <c r="A385" s="1" t="inlineStr">
         <is>
           <t>RAJNAGAR</t>
         </is>
       </c>
       <c r="B385" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C385" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D385" s="1" t="inlineStr">
         <is>
           <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E385" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F385" s="1" t="inlineStr">
         <is>
-          <t>1708005011/RC/22012034841672 — सुदूर सडक निर्माण कार्य बांदनी मुख्‍य मार्ग से गुडपारा की ओर</t>
+          <t>1708005011/RC/22012034468804 — SUDOOR SADAK NIRMAN SHANKAR JI KE MANDER SE AAMKHER KI OOR JWANA</t>
         </is>
       </c>
       <c r="G385" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H385" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I385" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J385" s="3" t="n">
-        <v>45748</v>
+        <v>43569</v>
       </c>
       <c r="K385" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="386">
       <c r="A386" s="1" t="inlineStr">
         <is>
           <t>RAJNAGAR</t>
         </is>
       </c>
       <c r="B386" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C386" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D386" s="1" t="inlineStr">
         <is>
-          <t>Construction of WBM Roads for Community / Construction of WBM Roads for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E386" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F386" s="1" t="inlineStr">
         <is>
-          <t>1708005011/RC/22012034841820 — सुदूर सड़क निर्माण कार्य बांदनी मुख्‍य मार्ग से गुड़पारा की ओर बांदनी</t>
+          <t>1708005011/RC/22012034468805 — SUDOOR SADAK NIRMAN BARISH SHAH KE GHAR SE KABRYA KI OOR JWANA</t>
         </is>
       </c>
       <c r="G386" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H386" s="2" t="n">
-        <v>2147000</v>
+        <v>0</v>
       </c>
       <c r="I386" s="2" t="n">
-        <v>1796978.97</v>
+        <v>0</v>
       </c>
       <c r="J386" s="3" t="n">
-        <v>45791</v>
-[...3 lines deleted...]
-      </c>
+        <v>43569</v>
+      </c>
+      <c r="K386" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="387">
       <c r="A387" s="1" t="inlineStr">
         <is>
           <t>RAJNAGAR</t>
         </is>
       </c>
       <c r="B387" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C387" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D387" s="1" t="inlineStr">
         <is>
-          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E387" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F387" s="1" t="inlineStr">
         <is>
-          <t>1708005011/RC/9027 — ज्‍वाना से सांदनी रोड पर पुलिया एवं स्‍टाप डेम निर्माण</t>
+          <t>1708005011/RC/22012034525380 — cc road evam naali nirman baaris ke ghar se kabristan tak</t>
         </is>
       </c>
       <c r="G387" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H387" s="2" t="n">
-        <v>0</v>
+        <v>103200</v>
       </c>
       <c r="I387" s="2" t="n">
-        <v>488900</v>
+        <v>94620</v>
       </c>
       <c r="J387" s="3" t="n">
-        <v>39934</v>
+        <v>44065</v>
       </c>
       <c r="K387" s="3" t="n">
-        <v>40037</v>
+        <v>44370</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="388">
       <c r="A388" s="1" t="inlineStr">
         <is>
           <t>RAJNAGAR</t>
         </is>
       </c>
       <c r="B388" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C388" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D388" s="1" t="inlineStr">
         <is>
-          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E388" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F388" s="1" t="inlineStr">
         <is>
-          <t>1708005011/RC/9181 — ज्‍वाना से सादनी पहुच मार्ग</t>
+          <t>1708005011/RC/22012034539844 — cc road nirman karya baris ke ghar se kabristan ki ore</t>
         </is>
       </c>
       <c r="G388" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H388" s="2" t="n">
-        <v>396000</v>
+        <v>66300</v>
       </c>
       <c r="I388" s="2" t="n">
-        <v>0</v>
+        <v>52440</v>
       </c>
       <c r="J388" s="3" t="n">
-        <v>39218</v>
+        <v>44149</v>
       </c>
       <c r="K388" s="3" t="n">
-        <v>39438</v>
+        <v>44203</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="389">
       <c r="A389" s="1" t="inlineStr">
         <is>
           <t>RAJNAGAR</t>
         </is>
       </c>
       <c r="B389" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C389" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D389" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E389" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F389" s="1" t="inlineStr">
         <is>
-          <t>1708005011/RC/9319 — CCroad and Nali Nirmad Jagat kushwaha  k  ghar se</t>
+          <t>1708005011/RC/22012034574737 — naali nirman karya shankar mandir kuti ke nal ke paas</t>
         </is>
       </c>
       <c r="G389" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H389" s="2" t="n">
-        <v>82000</v>
+        <v>33300</v>
       </c>
       <c r="I389" s="2" t="n">
-        <v>81896</v>
+        <v>0</v>
       </c>
       <c r="J389" s="3" t="n">
-        <v>41234</v>
-[...3 lines deleted...]
-      </c>
+        <v>44290</v>
+      </c>
+      <c r="K389" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="390">
       <c r="A390" s="1" t="inlineStr">
         <is>
           <t>RAJNAGAR</t>
         </is>
       </c>
       <c r="B390" s="1" t="inlineStr">
         <is>
-          <t>2006-2007</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C390" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D390" s="1" t="inlineStr">
         <is>
-          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E390" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F390" s="1" t="inlineStr">
         <is>
-          <t>1708005011/RC/ ज्‍वाना 4 — ज्‍वाना से रामपुरा रोड निर्माण एवं रोलिग 4</t>
+          <t>1708005011/RC/22012034578092 — naali nirman karya ghariya se talaiya ki ore</t>
         </is>
       </c>
       <c r="G390" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H390" s="2" t="n">
-        <v>0</v>
+        <v>33300</v>
       </c>
       <c r="I390" s="2" t="n">
-        <v>0</v>
+        <v>32424</v>
       </c>
       <c r="J390" s="3" t="n">
-        <v>38943</v>
+        <v>44467</v>
       </c>
       <c r="K390" s="3" t="n">
-        <v>39580</v>
+        <v>44849</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="391">
       <c r="A391" s="1" t="inlineStr">
         <is>
           <t>RAJNAGAR</t>
         </is>
       </c>
       <c r="B391" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C391" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D391" s="1" t="inlineStr">
         <is>
-          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E391" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F391" s="1" t="inlineStr">
         <is>
-          <t>1708005011/RC/ बांदनी/////////////////////////500 — बांदनी से पारवा पहुंच मार्ग</t>
+          <t>1708005011/RC/22012034579757 — naali nirman karya lakhan lal ke ghar se mahesh badai ki ore</t>
         </is>
       </c>
       <c r="G391" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H391" s="2" t="n">
-        <v>276000</v>
+        <v>21150</v>
       </c>
       <c r="I391" s="2" t="n">
-        <v>129160</v>
+        <v>0</v>
       </c>
       <c r="J391" s="3" t="n">
-        <v>39195</v>
-[...3 lines deleted...]
-      </c>
+        <v>44290</v>
+      </c>
+      <c r="K391" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="392">
       <c r="A392" s="1" t="inlineStr">
         <is>
           <t>RAJNAGAR</t>
         </is>
       </c>
       <c r="B392" s="1" t="inlineStr">
         <is>
-          <t>2006-2007</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C392" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D392" s="1" t="inlineStr">
         <is>
-          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E392" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F392" s="1" t="inlineStr">
         <is>
-          <t>1708005011/RC/बंादनी 7 — ज्‍वाना से सिलावट रोड निमार्ण ज्‍वाना से सिलावट</t>
+          <t>1708005011/RC/22012034579760 — naali nirman karya balram adiwasi ke ghar se tej khan ke ghar ki ore</t>
         </is>
       </c>
       <c r="G392" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H392" s="2" t="n">
-        <v>0</v>
+        <v>96600</v>
       </c>
       <c r="I392" s="2" t="n">
-        <v>217500</v>
+        <v>95535</v>
       </c>
       <c r="J392" s="3" t="n">
-        <v>39080</v>
+        <v>44454</v>
       </c>
       <c r="K392" s="3" t="n">
-        <v>39187</v>
+        <v>44849</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="393">
       <c r="A393" s="1" t="inlineStr">
         <is>
           <t>RAJNAGAR</t>
         </is>
       </c>
       <c r="B393" s="1" t="inlineStr">
         <is>
-          <t>2006-2007</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C393" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D393" s="1" t="inlineStr">
         <is>
-          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
+          <t>Construction of Mitti Murram Roads for Community / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E393" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F393" s="1" t="inlineStr">
         <is>
-          <t>1708005011/RC/वादनी 5 — वादनी से  गुडपारा रोड निर्माण</t>
+          <t>1708005011/RC/22012034629217 — सुदुर सडक निर्माण कार्य बादनी से पारवा राेड की ओर</t>
         </is>
       </c>
       <c r="G393" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H393" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I393" s="2" t="n">
-        <v>94500</v>
+        <v>0</v>
       </c>
       <c r="J393" s="3" t="n">
-        <v>38856</v>
-[...3 lines deleted...]
-      </c>
+        <v>44952</v>
+      </c>
+      <c r="K393" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="394">
       <c r="A394" s="1" t="inlineStr">
         <is>
           <t>RAJNAGAR</t>
         </is>
       </c>
       <c r="B394" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C394" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D394" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Construction of Mitti Murram Roads for Community / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E394" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F394" s="1" t="inlineStr">
         <is>
-          <t>1708005011/RS/22012034343068 — shauchalay nirman nijam khan</t>
+          <t>1708005011/RC/22012034629221 — सुदुर सडक निर्माण कार्य बांदनी से गुडपारा रोड की ओर</t>
         </is>
       </c>
       <c r="G394" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H394" s="2" t="n">
-        <v>12000</v>
+        <v>0</v>
       </c>
       <c r="I394" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J394" s="3" t="n">
-        <v>42825</v>
+        <v>44952</v>
       </c>
       <c r="K394" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="395">
       <c r="A395" s="1" t="inlineStr">
         <is>
           <t>RAJNAGAR</t>
         </is>
       </c>
       <c r="B395" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C395" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D395" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E395" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F395" s="1" t="inlineStr">
         <is>
-          <t>1708005011/RS/22012034343069 — shauchalay nirman nonibai / ayodhya prasad dubey</t>
+          <t>1708005011/RC/22012034834918 — सुदूर सड़क कार्य ग्राम पंचायत बाँदनी से ग्राम गुड़पारा की ओर</t>
         </is>
       </c>
       <c r="G395" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H395" s="2" t="n">
-        <v>12000</v>
+        <v>0</v>
       </c>
       <c r="I395" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J395" s="3" t="n">
-        <v>42825</v>
+        <v>45519</v>
       </c>
       <c r="K395" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="396">
       <c r="A396" s="1" t="inlineStr">
         <is>
           <t>RAJNAGAR</t>
         </is>
       </c>
       <c r="B396" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C396" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D396" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E396" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F396" s="1" t="inlineStr">
         <is>
-          <t>1708005011/RS/22012034343070 — shauchalay nirman anisa / habib khan</t>
+          <t>1708005011/RC/22012034841672 — सुदूर सडक निर्माण कार्य बांदनी मुख्‍य मार्ग से गुडपारा की ओर</t>
         </is>
       </c>
       <c r="G396" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H396" s="2" t="n">
-        <v>12000</v>
+        <v>0</v>
       </c>
       <c r="I396" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J396" s="3" t="n">
-        <v>42825</v>
+        <v>45748</v>
       </c>
       <c r="K396" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="397">
       <c r="A397" s="1" t="inlineStr">
         <is>
           <t>RAJNAGAR</t>
         </is>
       </c>
       <c r="B397" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C397" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D397" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Construction of WBM Roads for Community / Construction of WBM Roads for Community</t>
         </is>
       </c>
       <c r="E397" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F397" s="1" t="inlineStr">
         <is>
-          <t>1708005011/RS/22012034343071 — shauchalay nirman yusuf khan</t>
+          <t>1708005011/RC/22012034841820 — सुदूर सड़क निर्माण कार्य बांदनी मुख्‍य मार्ग से गुड़पारा की ओर बांदनी</t>
         </is>
       </c>
       <c r="G397" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H397" s="2" t="n">
-        <v>12000</v>
+        <v>2147000</v>
       </c>
       <c r="I397" s="2" t="n">
-        <v>0</v>
+        <v>1796978.97</v>
       </c>
       <c r="J397" s="3" t="n">
-        <v>42825</v>
-[...1 lines deleted...]
-      <c r="K397" s="3"/>
+        <v>45791</v>
+      </c>
+      <c r="K397" s="3" t="n">
+        <v>46192</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="398">
       <c r="A398" s="1" t="inlineStr">
         <is>
           <t>RAJNAGAR</t>
         </is>
       </c>
       <c r="B398" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C398" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D398" s="1" t="inlineStr">
         <is>
-          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
+          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E398" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F398" s="1" t="inlineStr">
         <is>
-          <t>1708005011/RS/22012034425992 — shauchalay nirman motilal yadav</t>
+          <t>1708005011/RC/9027 — ज्‍वाना से सांदनी रोड पर पुलिया एवं स्‍टाप डेम निर्माण</t>
         </is>
       </c>
       <c r="G398" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H398" s="2" t="n">
-        <v>12000</v>
+        <v>0</v>
       </c>
       <c r="I398" s="2" t="n">
-        <v>11952</v>
+        <v>488900</v>
       </c>
       <c r="J398" s="3" t="n">
-        <v>43402</v>
+        <v>39934</v>
       </c>
       <c r="K398" s="3" t="n">
-        <v>43704</v>
+        <v>40037</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="399">
       <c r="A399" s="1" t="inlineStr">
         <is>
           <t>RAJNAGAR</t>
         </is>
       </c>
       <c r="B399" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C399" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D399" s="1" t="inlineStr">
         <is>
-          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
+          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E399" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F399" s="1" t="inlineStr">
         <is>
-          <t>1708005011/RS/22012034431697 — shauchalay nirman hannu / shankar ahirwar</t>
+          <t>1708005011/RC/9181 — ज्‍वाना से सादनी पहुच मार्ग</t>
         </is>
       </c>
       <c r="G399" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H399" s="2" t="n">
-        <v>12000</v>
+        <v>396000</v>
       </c>
       <c r="I399" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J399" s="3" t="n">
-        <v>43204</v>
-[...1 lines deleted...]
-      <c r="K399" s="3"/>
+        <v>39218</v>
+      </c>
+      <c r="K399" s="3" t="n">
+        <v>39438</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="400">
       <c r="A400" s="1" t="inlineStr">
         <is>
           <t>RAJNAGAR</t>
         </is>
       </c>
       <c r="B400" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C400" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D400" s="1" t="inlineStr">
         <is>
-          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E400" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F400" s="1" t="inlineStr">
         <is>
-          <t>1708005011/RS/22012034431698 — shauchalay nirman ramdas / manka ahairwar</t>
+          <t>1708005011/RC/9319 — CCroad and Nali Nirmad Jagat kushwaha  k  ghar se</t>
         </is>
       </c>
       <c r="G400" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H400" s="2" t="n">
-        <v>12000</v>
+        <v>82000</v>
       </c>
       <c r="I400" s="2" t="n">
-        <v>0</v>
+        <v>81896</v>
       </c>
       <c r="J400" s="3" t="n">
-        <v>43204</v>
-[...1 lines deleted...]
-      <c r="K400" s="3"/>
+        <v>41234</v>
+      </c>
+      <c r="K400" s="3" t="n">
+        <v>41361</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="401">
       <c r="A401" s="1" t="inlineStr">
         <is>
           <t>RAJNAGAR</t>
         </is>
       </c>
       <c r="B401" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C401" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D401" s="1" t="inlineStr">
         <is>
-          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel / Mitti Murram Road for Community</t>
         </is>
       </c>
       <c r="E401" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F401" s="1" t="inlineStr">
         <is>
-          <t>1708005011/RS/22012034431699 — shauchalay nirman kadora / dhamua ahirwar</t>
+          <t>1708005011/RC/VB/YD/22012034855582 — Construction of Gravel Road Roads Juwana Se Rampur Pahuch Marg</t>
         </is>
       </c>
       <c r="G401" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H401" s="2" t="n">
-        <v>12000</v>
+        <v>0</v>
       </c>
       <c r="I401" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J401" s="3" t="n">
-        <v>43569</v>
+        <v>46249</v>
       </c>
       <c r="K401" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="402">
       <c r="A402" s="1" t="inlineStr">
         <is>
           <t>RAJNAGAR</t>
         </is>
       </c>
       <c r="B402" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2006-2007</t>
         </is>
       </c>
       <c r="C402" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D402" s="1" t="inlineStr">
         <is>
-          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
+          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E402" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F402" s="1" t="inlineStr">
         <is>
-          <t>1708005011/RS/22012034431700 — shauchalay nirman mangna / durjna ahirwar</t>
+          <t>1708005011/RC/ ज्‍वाना 4 — ज्‍वाना से रामपुरा रोड निर्माण एवं रोलिग 4</t>
         </is>
       </c>
       <c r="G402" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H402" s="2" t="n">
-        <v>12000</v>
+        <v>0</v>
       </c>
       <c r="I402" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J402" s="3" t="n">
-        <v>43204</v>
-[...1 lines deleted...]
-      <c r="K402" s="3"/>
+        <v>38943</v>
+      </c>
+      <c r="K402" s="3" t="n">
+        <v>39580</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="403">
       <c r="A403" s="1" t="inlineStr">
         <is>
           <t>RAJNAGAR</t>
         </is>
       </c>
       <c r="B403" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C403" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D403" s="1" t="inlineStr">
         <is>
-          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
+          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E403" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F403" s="1" t="inlineStr">
         <is>
-          <t>1708005011/RS/22012034441822 — SOCHALAY NIRMAN RAMPRAKASH / TULSHI SAHU</t>
+          <t>1708005011/RC/ बांदनी/////////////////////////500 — बांदनी से पारवा पहुंच मार्ग</t>
         </is>
       </c>
       <c r="G403" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H403" s="2" t="n">
-        <v>0</v>
+        <v>276000</v>
       </c>
       <c r="I403" s="2" t="n">
-        <v>0</v>
+        <v>129160</v>
       </c>
       <c r="J403" s="3" t="n">
-        <v>43569</v>
-[...1 lines deleted...]
-      <c r="K403" s="3"/>
+        <v>39195</v>
+      </c>
+      <c r="K403" s="3" t="n">
+        <v>40158</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="404">
       <c r="A404" s="1" t="inlineStr">
         <is>
           <t>RAJNAGAR</t>
         </is>
       </c>
       <c r="B404" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2006-2007</t>
         </is>
       </c>
       <c r="C404" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D404" s="1" t="inlineStr">
         <is>
-          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
+          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E404" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F404" s="1" t="inlineStr">
         <is>
-          <t>1708005011/RS/22012034441823 — SOCHALAY NIRMAN PYARIBAI / PUNTU AHIRWAR</t>
+          <t>1708005011/RC/बंादनी 7 — ज्‍वाना से सिलावट रोड निमार्ण ज्‍वाना से सिलावट</t>
         </is>
       </c>
       <c r="G404" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H404" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I404" s="2" t="n">
-        <v>0</v>
+        <v>217500</v>
       </c>
       <c r="J404" s="3" t="n">
-        <v>43569</v>
-[...1 lines deleted...]
-      <c r="K404" s="3"/>
+        <v>39080</v>
+      </c>
+      <c r="K404" s="3" t="n">
+        <v>39187</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="405">
       <c r="A405" s="1" t="inlineStr">
         <is>
           <t>RAJNAGAR</t>
         </is>
       </c>
       <c r="B405" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2006-2007</t>
         </is>
       </c>
       <c r="C405" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D405" s="1" t="inlineStr">
         <is>
-          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
+          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E405" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F405" s="1" t="inlineStr">
         <is>
-          <t>1708005011/RS/22012034441824 — SOCHALAY NIRMAN SHEKHLAL / PARMA AHIRWAR</t>
+          <t>1708005011/RC/वादनी 5 — वादनी से  गुडपारा रोड निर्माण</t>
         </is>
       </c>
       <c r="G405" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H405" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I405" s="2" t="n">
-        <v>0</v>
+        <v>94500</v>
       </c>
       <c r="J405" s="3" t="n">
-        <v>43569</v>
-[...1 lines deleted...]
-      <c r="K405" s="3"/>
+        <v>38856</v>
+      </c>
+      <c r="K405" s="3" t="n">
+        <v>38896</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="406">
       <c r="A406" s="1" t="inlineStr">
         <is>
           <t>RAJNAGAR</t>
         </is>
       </c>
       <c r="B406" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C406" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D406" s="1" t="inlineStr">
         <is>
-          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E406" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F406" s="1" t="inlineStr">
         <is>
-          <t>1708005011/RS/22012034441825 — SOCHALAY NIRMAN CHURAMAN / PYARELAL AHIRWAR</t>
+          <t>1708005011/RS/22012034343068 — shauchalay nirman nijam khan</t>
         </is>
       </c>
       <c r="G406" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H406" s="2" t="n">
-        <v>0</v>
+        <v>12000</v>
       </c>
       <c r="I406" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J406" s="3" t="n">
-        <v>43569</v>
+        <v>42825</v>
       </c>
       <c r="K406" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="407">
       <c r="A407" s="1" t="inlineStr">
         <is>
           <t>RAJNAGAR</t>
         </is>
       </c>
       <c r="B407" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C407" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D407" s="1" t="inlineStr">
         <is>
-          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E407" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F407" s="1" t="inlineStr">
         <is>
-          <t>1708005011/RS/22012034441826 — SOCHALAY NIRMAN CHANDU / BHAGWANDAS AHIRWAR</t>
+          <t>1708005011/RS/22012034343069 — shauchalay nirman nonibai / ayodhya prasad dubey</t>
         </is>
       </c>
       <c r="G407" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H407" s="2" t="n">
-        <v>0</v>
+        <v>12000</v>
       </c>
       <c r="I407" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J407" s="3" t="n">
-        <v>43569</v>
+        <v>42825</v>
       </c>
       <c r="K407" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="408">
       <c r="A408" s="1" t="inlineStr">
         <is>
           <t>RAJNAGAR</t>
         </is>
       </c>
       <c r="B408" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C408" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D408" s="1" t="inlineStr">
         <is>
-          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E408" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F408" s="1" t="inlineStr">
         <is>
-          <t>1708005011/RS/22012034441827 — SOCHALAY NIRMAN RAJESH / BIHARI SAHU</t>
+          <t>1708005011/RS/22012034343070 — shauchalay nirman anisa / habib khan</t>
         </is>
       </c>
       <c r="G408" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H408" s="2" t="n">
-        <v>0</v>
+        <v>12000</v>
       </c>
       <c r="I408" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J408" s="3" t="n">
-        <v>43569</v>
+        <v>42825</v>
       </c>
       <c r="K408" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="409">
       <c r="A409" s="1" t="inlineStr">
         <is>
           <t>RAJNAGAR</t>
         </is>
       </c>
       <c r="B409" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C409" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D409" s="1" t="inlineStr">
         <is>
-          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E409" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F409" s="1" t="inlineStr">
         <is>
-          <t>1708005011/RS/22012034441828 — SOCHALAY NIRMAN KATTU / GANSU KUSHWAHA</t>
+          <t>1708005011/RS/22012034343071 — shauchalay nirman yusuf khan</t>
         </is>
       </c>
       <c r="G409" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H409" s="2" t="n">
-        <v>0</v>
+        <v>12000</v>
       </c>
       <c r="I409" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J409" s="3" t="n">
-        <v>43569</v>
+        <v>42825</v>
       </c>
       <c r="K409" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="410">
       <c r="A410" s="1" t="inlineStr">
         <is>
           <t>RAJNAGAR</t>
         </is>
       </c>
       <c r="B410" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C410" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D410" s="1" t="inlineStr">
         <is>
           <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E410" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F410" s="1" t="inlineStr">
         <is>
-          <t>1708005011/RS/22012034441829 — SOCHALAY NIRMAN JAGGU / BANDI KUSHWAHA</t>
+          <t>1708005011/RS/22012034425992 — shauchalay nirman motilal yadav</t>
         </is>
       </c>
       <c r="G410" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H410" s="2" t="n">
-        <v>0</v>
+        <v>12000</v>
       </c>
       <c r="I410" s="2" t="n">
-        <v>0</v>
+        <v>11952</v>
       </c>
       <c r="J410" s="3" t="n">
-        <v>43569</v>
-[...1 lines deleted...]
-      <c r="K410" s="3"/>
+        <v>43402</v>
+      </c>
+      <c r="K410" s="3" t="n">
+        <v>43704</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="411">
       <c r="A411" s="1" t="inlineStr">
         <is>
           <t>RAJNAGAR</t>
         </is>
       </c>
       <c r="B411" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C411" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D411" s="1" t="inlineStr">
         <is>
           <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E411" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F411" s="1" t="inlineStr">
         <is>
-          <t>1708005011/RS/22012034441830 — SOCHALAY NIRMAN SANTOBAI / ACHHELAL YADEV</t>
+          <t>1708005011/RS/22012034431697 — shauchalay nirman hannu / shankar ahirwar</t>
         </is>
       </c>
       <c r="G411" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H411" s="2" t="n">
-        <v>0</v>
+        <v>12000</v>
       </c>
       <c r="I411" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J411" s="3" t="n">
-        <v>43569</v>
+        <v>43204</v>
       </c>
       <c r="K411" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="412">
       <c r="A412" s="1" t="inlineStr">
         <is>
           <t>RAJNAGAR</t>
         </is>
       </c>
       <c r="B412" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C412" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D412" s="1" t="inlineStr">
         <is>
           <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E412" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F412" s="1" t="inlineStr">
         <is>
-          <t>1708005011/RS/22012034441831 — SOCHALAY NIRMAN KISHAN / BASNTA</t>
+          <t>1708005011/RS/22012034431698 — shauchalay nirman ramdas / manka ahairwar</t>
         </is>
       </c>
       <c r="G412" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H412" s="2" t="n">
-        <v>0</v>
+        <v>12000</v>
       </c>
       <c r="I412" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J412" s="3" t="n">
-        <v>43569</v>
+        <v>43204</v>
       </c>
       <c r="K412" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="413">
       <c r="A413" s="1" t="inlineStr">
         <is>
           <t>RAJNAGAR</t>
         </is>
       </c>
       <c r="B413" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C413" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D413" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E413" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F413" s="1" t="inlineStr">
         <is>
-          <t>1708005011/RS/22012034491488 — NADEP NIRMAN ADIWASI WASTI BANDNI</t>
+          <t>1708005011/RS/22012034431699 — shauchalay nirman kadora / dhamua ahirwar</t>
         </is>
       </c>
       <c r="G413" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H413" s="2" t="n">
-        <v>0</v>
+        <v>12000</v>
       </c>
       <c r="I413" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J413" s="3" t="n">
-        <v>43935</v>
+        <v>43569</v>
       </c>
       <c r="K413" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="414">
       <c r="A414" s="1" t="inlineStr">
         <is>
           <t>RAJNAGAR</t>
         </is>
       </c>
       <c r="B414" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C414" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D414" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E414" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F414" s="1" t="inlineStr">
         <is>
-          <t>1708005011/RS/22012034491489 — NADEP NIRMAN HARIJAN WASTI ME</t>
+          <t>1708005011/RS/22012034431700 — shauchalay nirman mangna / durjna ahirwar</t>
         </is>
       </c>
       <c r="G414" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H414" s="2" t="n">
-        <v>0</v>
+        <v>12000</v>
       </c>
       <c r="I414" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J414" s="3" t="n">
-        <v>43935</v>
+        <v>43204</v>
       </c>
       <c r="K414" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="415">
       <c r="A415" s="1" t="inlineStr">
         <is>
           <t>RAJNAGAR</t>
         </is>
       </c>
       <c r="B415" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C415" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D415" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E415" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F415" s="1" t="inlineStr">
         <is>
-          <t>1708005011/RS/22012034491490 — NADEP NIRMAN PATNAYAU MUHALLA ME</t>
+          <t>1708005011/RS/22012034441822 — SOCHALAY NIRMAN RAMPRAKASH / TULSHI SAHU</t>
         </is>
       </c>
       <c r="G415" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H415" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I415" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J415" s="3" t="n">
-        <v>43935</v>
+        <v>43569</v>
       </c>
       <c r="K415" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="416">
       <c r="A416" s="1" t="inlineStr">
         <is>
           <t>RAJNAGAR</t>
         </is>
       </c>
       <c r="B416" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C416" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D416" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E416" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F416" s="1" t="inlineStr">
         <is>
-          <t>1708005011/RS/22012034491491 — NADEP NIRMAN  AURWA MUHALLA JWANA</t>
+          <t>1708005011/RS/22012034441823 — SOCHALAY NIRMAN PYARIBAI / PUNTU AHIRWAR</t>
         </is>
       </c>
       <c r="G416" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H416" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I416" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J416" s="3" t="n">
-        <v>43935</v>
+        <v>43569</v>
       </c>
       <c r="K416" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="417">
       <c r="A417" s="1" t="inlineStr">
         <is>
           <t>RAJNAGAR</t>
         </is>
       </c>
       <c r="B417" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C417" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D417" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E417" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F417" s="1" t="inlineStr">
         <is>
-          <t>1708005011/RS/22012034491492 — NADEP NIRMAN MADIYA MUHALLA JWANA</t>
+          <t>1708005011/RS/22012034441824 — SOCHALAY NIRMAN SHEKHLAL / PARMA AHIRWAR</t>
         </is>
       </c>
       <c r="G417" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H417" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I417" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J417" s="3" t="n">
-        <v>43935</v>
+        <v>43569</v>
       </c>
       <c r="K417" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="418">
       <c r="A418" s="1" t="inlineStr">
         <is>
           <t>RAJNAGAR</t>
         </is>
       </c>
       <c r="B418" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C418" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D418" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E418" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F418" s="1" t="inlineStr">
         <is>
-          <t>1708005011/RS/22012034491493 — NADEP NIRMAN KACHHIYANE MUHALLA ME</t>
+          <t>1708005011/RS/22012034441825 — SOCHALAY NIRMAN CHURAMAN / PYARELAL AHIRWAR</t>
         </is>
       </c>
       <c r="G418" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H418" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I418" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J418" s="3" t="n">
-        <v>43935</v>
+        <v>43569</v>
       </c>
       <c r="K418" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="419">
       <c r="A419" s="1" t="inlineStr">
         <is>
           <t>RAJNAGAR</t>
         </is>
       </c>
       <c r="B419" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C419" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D419" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E419" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F419" s="1" t="inlineStr">
         <is>
-          <t>1708005011/RS/22012034535173 — SLWM KACHRA SANGRAHAN KENDA GHARIYARI MUHALLA MAIN ROAD KE KINARE</t>
+          <t>1708005011/RS/22012034441826 — SOCHALAY NIRMAN CHANDU / BHAGWANDAS AHIRWAR</t>
         </is>
       </c>
       <c r="G419" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H419" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I419" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J419" s="3" t="n">
-        <v>44300</v>
+        <v>43569</v>
       </c>
       <c r="K419" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="420">
       <c r="A420" s="1" t="inlineStr">
         <is>
           <t>RAJNAGAR</t>
         </is>
       </c>
       <c r="B420" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C420" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D420" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E420" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F420" s="1" t="inlineStr">
         <is>
-          <t>1708005011/RS/22012034535174 — SLWM KACHRA SANGRAHAN KENDA GHARIYARI MUHALLA MAIN ROAD KE KINARE</t>
+          <t>1708005011/RS/22012034441827 — SOCHALAY NIRMAN RAJESH / BIHARI SAHU</t>
         </is>
       </c>
       <c r="G420" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H420" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I420" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J420" s="3" t="n">
-        <v>44300</v>
+        <v>43569</v>
       </c>
       <c r="K420" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="421">
       <c r="A421" s="1" t="inlineStr">
         <is>
           <t>RAJNAGAR</t>
         </is>
       </c>
       <c r="B421" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C421" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D421" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E421" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F421" s="1" t="inlineStr">
         <is>
-          <t>1708005011/RS/22012034535175 — SLWM KACHRA SANGRAHAN KENDA GHARIYARI MUHALLA MAIN ROAD KE KINARE</t>
+          <t>1708005011/RS/22012034441828 — SOCHALAY NIRMAN KATTU / GANSU KUSHWAHA</t>
         </is>
       </c>
       <c r="G421" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H421" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I421" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J421" s="3" t="n">
-        <v>44300</v>
+        <v>43569</v>
       </c>
       <c r="K421" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="422">
       <c r="A422" s="1" t="inlineStr">
         <is>
           <t>RAJNAGAR</t>
         </is>
       </c>
       <c r="B422" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C422" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D422" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E422" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F422" s="1" t="inlineStr">
         <is>
-          <t>1708005011/RS/22012034535178 — SLWM SAMUDAYAK NADEP NIRMAN ARUWA MOHALLA JAWANA ME</t>
+          <t>1708005011/RS/22012034441829 — SOCHALAY NIRMAN JAGGU / BANDI KUSHWAHA</t>
         </is>
       </c>
       <c r="G422" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H422" s="2" t="n">
-        <v>27089.88</v>
+        <v>0</v>
       </c>
       <c r="I422" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J422" s="3" t="n">
-        <v>44300</v>
+        <v>43569</v>
       </c>
       <c r="K422" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="423">
       <c r="A423" s="1" t="inlineStr">
         <is>
           <t>RAJNAGAR</t>
         </is>
       </c>
       <c r="B423" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C423" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D423" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E423" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F423" s="1" t="inlineStr">
         <is>
-          <t>1708005011/RS/22012034535181 — SLWM SAMUDAYAK NADEP NIRMAN SANKAR JI KE MANDIR JU KE AANGE</t>
+          <t>1708005011/RS/22012034441830 — SOCHALAY NIRMAN SANTOBAI / ACHHELAL YADEV</t>
         </is>
       </c>
       <c r="G423" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H423" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I423" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J423" s="3" t="n">
-        <v>44300</v>
+        <v>43569</v>
       </c>
       <c r="K423" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="424">
       <c r="A424" s="1" t="inlineStr">
         <is>
           <t>RAJNAGAR</t>
         </is>
       </c>
       <c r="B424" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C424" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D424" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E424" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F424" s="1" t="inlineStr">
         <is>
-          <t>1708005011/RS/22012034535182 — SLWM SAMUDAYAK NADEP NIRMAN  HARIJAN WASTI SANKAR PURWA ME</t>
+          <t>1708005011/RS/22012034441831 — SOCHALAY NIRMAN KISHAN / BASNTA</t>
         </is>
       </c>
       <c r="G424" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H424" s="2" t="n">
-        <v>28015.4</v>
+        <v>0</v>
       </c>
       <c r="I424" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J424" s="3" t="n">
-        <v>44300</v>
+        <v>43569</v>
       </c>
       <c r="K424" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="425">
       <c r="A425" s="1" t="inlineStr">
         <is>
           <t>RAJNAGAR</t>
         </is>
       </c>
       <c r="B425" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C425" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D425" s="1" t="inlineStr">
         <is>
           <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E425" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F425" s="1" t="inlineStr">
         <is>
-          <t>1708005011/RS/22012034535185 — SLWM SAMUDAYAK NADEP NIRMAN ADIWASHI WASTI GHADARIYA MOHALLA</t>
+          <t>1708005011/RS/22012034491488 — NADEP NIRMAN ADIWASI WASTI BANDNI</t>
         </is>
       </c>
       <c r="G425" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H425" s="2" t="n">
-        <v>27798.36</v>
+        <v>0</v>
       </c>
       <c r="I425" s="2" t="n">
-        <v>2316</v>
+        <v>0</v>
       </c>
       <c r="J425" s="3" t="n">
-        <v>44424</v>
-[...3 lines deleted...]
-      </c>
+        <v>43935</v>
+      </c>
+      <c r="K425" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="426">
       <c r="A426" s="1" t="inlineStr">
         <is>
           <t>RAJNAGAR</t>
         </is>
       </c>
       <c r="B426" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C426" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D426" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex</t>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E426" s="1" t="inlineStr">
         <is>
-          <t>Community Sanitary Complex</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F426" s="1" t="inlineStr">
         <is>
-          <t>1708005011/RS/22012034558127 — SAMUDAYIK SWCHCHHTA PARISAR NIRMAN BUS STAND KE PAAS</t>
+          <t>1708005011/RS/22012034491489 — NADEP NIRMAN HARIJAN WASTI ME</t>
         </is>
       </c>
       <c r="G426" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H426" s="2" t="n">
-        <v>44000</v>
+        <v>0</v>
       </c>
       <c r="I426" s="2" t="n">
-        <v>43206</v>
+        <v>0</v>
       </c>
       <c r="J426" s="3" t="n">
-        <v>44626</v>
-[...3 lines deleted...]
-      </c>
+        <v>43935</v>
+      </c>
+      <c r="K426" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="427">
       <c r="A427" s="1" t="inlineStr">
         <is>
           <t>RAJNAGAR</t>
         </is>
       </c>
       <c r="B427" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C427" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D427" s="1" t="inlineStr">
         <is>
-          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E427" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F427" s="1" t="inlineStr">
         <is>
-          <t>1708005011/RS/22012034632278 — SARVJANIK SOKPIT NIRMAN KARY BANDNI</t>
+          <t>1708005011/RS/22012034491490 — NADEP NIRMAN PATNAYAU MUHALLA ME</t>
         </is>
       </c>
       <c r="G427" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H427" s="2" t="n">
-        <v>18415.57</v>
+        <v>0</v>
       </c>
       <c r="I427" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J427" s="3" t="n">
-        <v>44424</v>
+        <v>43935</v>
       </c>
       <c r="K427" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="428">
       <c r="A428" s="1" t="inlineStr">
         <is>
           <t>RAJNAGAR</t>
         </is>
       </c>
       <c r="B428" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C428" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D428" s="1" t="inlineStr">
         <is>
-          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E428" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F428" s="1" t="inlineStr">
         <is>
-          <t>1708005011/RS/22012034632279 — SARVJANIK SOKPIT NIRMAN  KARY JAWANA</t>
+          <t>1708005011/RS/22012034491491 — NADEP NIRMAN  AURWA MUHALLA JWANA</t>
         </is>
       </c>
       <c r="G428" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H428" s="2" t="n">
-        <v>18415.57</v>
+        <v>0</v>
       </c>
       <c r="I428" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J428" s="3" t="n">
-        <v>44424</v>
+        <v>43935</v>
       </c>
       <c r="K428" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="429">
       <c r="A429" s="1" t="inlineStr">
         <is>
           <t>RAJNAGAR</t>
         </is>
       </c>
       <c r="B429" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C429" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D429" s="1" t="inlineStr">
         <is>
-          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E429" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F429" s="1" t="inlineStr">
         <is>
-          <t>1708005011/RS/22012034644440 — Sarvajanik sokta gadda nirman samaj bhawan ke pass</t>
+          <t>1708005011/RS/22012034491492 — NADEP NIRMAN MADIYA MUHALLA JWANA</t>
         </is>
       </c>
       <c r="G429" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H429" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I429" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J429" s="3" t="n">
-        <v>44300</v>
+        <v>43935</v>
       </c>
       <c r="K429" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="430">
       <c r="A430" s="1" t="inlineStr">
         <is>
           <t>RAJNAGAR</t>
         </is>
       </c>
       <c r="B430" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C430" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D430" s="1" t="inlineStr">
         <is>
-          <t>Constr of Compost Pit for Groups / Construction of Compost Pit for Groups</t>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E430" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F430" s="1" t="inlineStr">
         <is>
-          <t>1708005011/RS/22012034666624 — KACHRA KENDRA NIRMAN KARYA BANDNIL</t>
+          <t>1708005011/RS/22012034491493 — NADEP NIRMAN KACHHIYANE MUHALLA ME</t>
         </is>
       </c>
       <c r="G430" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H430" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I430" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J430" s="3" t="n">
-        <v>44675</v>
+        <v>43935</v>
       </c>
       <c r="K430" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="431">
       <c r="A431" s="1" t="inlineStr">
         <is>
           <t>RAJNAGAR</t>
         </is>
       </c>
       <c r="B431" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C431" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D431" s="1" t="inlineStr">
         <is>
           <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E431" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F431" s="1" t="inlineStr">
         <is>
-          <t>1708005011/RS/22012034668021 — नाडिप निर्माण कार्य  6  नग ग्राम वांदनी</t>
+          <t>1708005011/RS/22012034535173 — SLWM KACHRA SANGRAHAN KENDA GHARIYARI MUHALLA MAIN ROAD KE KINARE</t>
         </is>
       </c>
       <c r="G431" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H431" s="2" t="n">
-        <v>180477.52</v>
+        <v>0</v>
       </c>
       <c r="I431" s="2" t="n">
-        <v>179938.41</v>
+        <v>0</v>
       </c>
       <c r="J431" s="3" t="n">
-        <v>44848</v>
-[...3 lines deleted...]
-      </c>
+        <v>44300</v>
+      </c>
+      <c r="K431" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="432">
       <c r="A432" s="1" t="inlineStr">
         <is>
           <t>RAJNAGAR</t>
         </is>
       </c>
       <c r="B432" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C432" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D432" s="1" t="inlineStr">
         <is>
           <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E432" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F432" s="1" t="inlineStr">
         <is>
-          <t>1708005011/RS/22012034668023 — नाडिप निर्माण कार्य  6  नग ग्राम ज्‍वाना</t>
+          <t>1708005011/RS/22012034535174 — SLWM KACHRA SANGRAHAN KENDA GHARIYARI MUHALLA MAIN ROAD KE KINARE</t>
         </is>
       </c>
       <c r="G432" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H432" s="2" t="n">
-        <v>180477.52</v>
+        <v>0</v>
       </c>
       <c r="I432" s="2" t="n">
-        <v>162395.07</v>
+        <v>0</v>
       </c>
       <c r="J432" s="3" t="n">
-        <v>44848</v>
-[...3 lines deleted...]
-      </c>
+        <v>44300</v>
+      </c>
+      <c r="K432" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="433">
       <c r="A433" s="1" t="inlineStr">
         <is>
           <t>RAJNAGAR</t>
         </is>
       </c>
       <c r="B433" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C433" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D433" s="1" t="inlineStr">
         <is>
-          <t>Constr of Compost Pit for Community / Construction of Compost Pit structure for Community</t>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E433" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F433" s="1" t="inlineStr">
         <is>
-          <t>1708005011/RS/22012034668025 — शोक पिट निर्माण कार्य  6  नग ग्राम वांदनी</t>
+          <t>1708005011/RS/22012034535175 — SLWM KACHRA SANGRAHAN KENDA GHARIYARI MUHALLA MAIN ROAD KE KINARE</t>
         </is>
       </c>
       <c r="G433" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H433" s="2" t="n">
-        <v>121725.11</v>
+        <v>0</v>
       </c>
       <c r="I433" s="2" t="n">
-        <v>118919</v>
+        <v>0</v>
       </c>
       <c r="J433" s="3" t="n">
-        <v>44848</v>
-[...3 lines deleted...]
-      </c>
+        <v>44300</v>
+      </c>
+      <c r="K433" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="434">
       <c r="A434" s="1" t="inlineStr">
         <is>
           <t>RAJNAGAR</t>
         </is>
       </c>
       <c r="B434" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C434" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D434" s="1" t="inlineStr">
         <is>
-          <t>Constr of Compost Pit for Community / Construction of Compost Pit structure for Community</t>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E434" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F434" s="1" t="inlineStr">
         <is>
-          <t>1708005011/RS/22012034668027 — शोक पिट निर्माण कार्य  4 नग ग्राम ज्‍वाना</t>
+          <t>1708005011/RS/22012034535178 — SLWM SAMUDAYAK NADEP NIRMAN ARUWA MOHALLA JAWANA ME</t>
         </is>
       </c>
       <c r="G434" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H434" s="2" t="n">
-        <v>81662.26</v>
+        <v>27089.88</v>
       </c>
       <c r="I434" s="2" t="n">
-        <v>80208.03</v>
+        <v>0</v>
       </c>
       <c r="J434" s="3" t="n">
-        <v>44876</v>
-[...3 lines deleted...]
-      </c>
+        <v>44300</v>
+      </c>
+      <c r="K434" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="435">
       <c r="A435" s="1" t="inlineStr">
         <is>
           <t>RAJNAGAR</t>
         </is>
       </c>
       <c r="B435" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C435" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D435" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E435" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F435" s="1" t="inlineStr">
         <is>
-          <t>1708005011/RS/22012034672982 — नाली निर्माण कार्य मेन रोड इमाम चौक से पुलिया की ओर</t>
+          <t>1708005011/RS/22012034535181 — SLWM SAMUDAYAK NADEP NIRMAN SANKAR JI KE MANDIR JU KE AANGE</t>
         </is>
       </c>
       <c r="G435" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H435" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I435" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J435" s="3" t="n">
-        <v>44789</v>
+        <v>44300</v>
       </c>
       <c r="K435" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="436">
       <c r="A436" s="1" t="inlineStr">
         <is>
           <t>RAJNAGAR</t>
         </is>
       </c>
       <c r="B436" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C436" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D436" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E436" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F436" s="1" t="inlineStr">
         <is>
-          <t>1708005011/RS/22012034672983 — नाली निर्माण कार्य अरूवा मोहल्ला से पुलिया की ओर ग्राम ज्‍वाना</t>
+          <t>1708005011/RS/22012034535182 — SLWM SAMUDAYAK NADEP NIRMAN  HARIJAN WASTI SANKAR PURWA ME</t>
         </is>
       </c>
       <c r="G436" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H436" s="2" t="n">
-        <v>0</v>
+        <v>28015.4</v>
       </c>
       <c r="I436" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J436" s="3" t="n">
-        <v>44789</v>
+        <v>44300</v>
       </c>
       <c r="K436" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="437">
       <c r="A437" s="1" t="inlineStr">
         <is>
           <t>RAJNAGAR</t>
         </is>
       </c>
       <c r="B437" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C437" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D437" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E437" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F437" s="1" t="inlineStr">
         <is>
-          <t>1708005011/RS/22012034677422 — grey water drainage (naali) nirman mihilal yadav ke ghar se puliya ki ore</t>
+          <t>1708005011/RS/22012034535185 — SLWM SAMUDAYAK NADEP NIRMAN ADIWASHI WASTI GHADARIYA MOHALLA</t>
         </is>
       </c>
       <c r="G437" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H437" s="2" t="n">
-        <v>1200000</v>
+        <v>27798.36</v>
       </c>
       <c r="I437" s="2" t="n">
-        <v>1195834</v>
+        <v>2316</v>
       </c>
       <c r="J437" s="3" t="n">
-        <v>44888</v>
+        <v>44424</v>
       </c>
       <c r="K437" s="3" t="n">
-        <v>45318</v>
+        <v>45082</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="438">
       <c r="A438" s="1" t="inlineStr">
         <is>
           <t>RAJNAGAR</t>
         </is>
       </c>
       <c r="B438" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C438" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D438" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex</t>
         </is>
       </c>
       <c r="E438" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Community Sanitary Complex</t>
         </is>
       </c>
       <c r="F438" s="1" t="inlineStr">
         <is>
-          <t>1708005011/RS/22012034677423 — grey water drainage (naali) nirman stand mohalla se puliya ki ore</t>
+          <t>1708005011/RS/22012034558127 — SAMUDAYIK SWCHCHHTA PARISAR NIRMAN BUS STAND KE PAAS</t>
         </is>
       </c>
       <c r="G438" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H438" s="2" t="n">
-        <v>1150000</v>
+        <v>44000</v>
       </c>
       <c r="I438" s="2" t="n">
-        <v>1149448</v>
+        <v>43206</v>
       </c>
       <c r="J438" s="3" t="n">
-        <v>44888</v>
+        <v>44626</v>
       </c>
       <c r="K438" s="3" t="n">
-        <v>45156</v>
+        <v>45107</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="439">
       <c r="A439" s="1" t="inlineStr">
         <is>
           <t>RAJNAGAR</t>
         </is>
       </c>
       <c r="B439" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C439" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D439" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E439" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F439" s="1" t="inlineStr">
         <is>
-          <t>1708005011/RS/22012035137693 — सोक पिट निर्माण कार्य 7 हितग्राही बांदनी</t>
+          <t>1708005011/RS/22012034632278 — SARVJANIK SOKPIT NIRMAN KARY BANDNI</t>
         </is>
       </c>
       <c r="G439" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H439" s="2" t="n">
-        <v>0</v>
+        <v>18415.57</v>
       </c>
       <c r="I439" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J439" s="3" t="n">
-        <v>45761</v>
+        <v>44424</v>
       </c>
       <c r="K439" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="440">
       <c r="A440" s="1" t="inlineStr">
         <is>
           <t>RAJNAGAR</t>
         </is>
       </c>
       <c r="B440" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C440" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Bharat Nirman Sewa Kendra</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D440" s="1" t="inlineStr">
         <is>
-          <t>New Construction / Construction of Gram Panchayat/Panchayat Bhavan Building for Community</t>
+          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E440" s="1" t="inlineStr">
         <is>
-          <t>Constr of GP Bhawan</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F440" s="1" t="inlineStr">
         <is>
-          <t>1708005011/SK/9993647703 — Bharat Nirman Rajeev Gandhi Sewa Kendra,BANDNI</t>
+          <t>1708005011/RS/22012034632279 — SARVJANIK SOKPIT NIRMAN  KARY JAWANA</t>
         </is>
       </c>
       <c r="G440" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H440" s="2" t="n">
-        <v>1285000</v>
+        <v>18415.57</v>
       </c>
       <c r="I440" s="2" t="n">
-        <v>994678</v>
+        <v>0</v>
       </c>
       <c r="J440" s="3" t="n">
-        <v>42219</v>
-[...3 lines deleted...]
-      </c>
+        <v>44424</v>
+      </c>
+      <c r="K440" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="441">
       <c r="A441" s="1" t="inlineStr">
         <is>
           <t>RAJNAGAR</t>
         </is>
       </c>
       <c r="B441" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C441" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D441" s="1" t="inlineStr">
         <is>
-          <t>Mini Percolation tank / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E441" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F441" s="1" t="inlineStr">
         <is>
-          <t>1708005011/WC/22012034293998 — TALAB VISTAR EVAM GAAD NIKALNE KA KARYA RAM TALAIYA GURPARA ROAD PAR</t>
+          <t>1708005011/RS/22012034644440 — Sarvajanik sokta gadda nirman samaj bhawan ke pass</t>
         </is>
       </c>
       <c r="G441" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H441" s="2" t="n">
-        <v>458000</v>
+        <v>0</v>
       </c>
       <c r="I441" s="2" t="n">
-        <v>451077</v>
+        <v>0</v>
       </c>
       <c r="J441" s="3" t="n">
-        <v>42511</v>
-[...3 lines deleted...]
-      </c>
+        <v>44300</v>
+      </c>
+      <c r="K441" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="442">
       <c r="A442" s="1" t="inlineStr">
         <is>
           <t>RAJNAGAR</t>
         </is>
       </c>
       <c r="B442" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C442" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D442" s="1" t="inlineStr">
         <is>
-          <t>Mini Percolation tank / Construction of Mini Percolation Tank for Community</t>
+          <t>Constr of Compost Pit for Groups / Construction of Compost Pit for Groups</t>
         </is>
       </c>
       <c r="E442" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F442" s="1" t="inlineStr">
         <is>
-          <t>1708005011/WC/22012034294000 — TALAB VISTAR EVAM GAAD NIKALNE KA KARYA RAM TALAIYA JWANA</t>
+          <t>1708005011/RS/22012034666624 — KACHRA KENDRA NIRMAN KARYA BANDNIL</t>
         </is>
       </c>
       <c r="G442" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H442" s="2" t="n">
-        <v>470000</v>
+        <v>0</v>
       </c>
       <c r="I442" s="2" t="n">
-        <v>467907</v>
+        <v>0</v>
       </c>
       <c r="J442" s="3" t="n">
-        <v>42512</v>
-[...3 lines deleted...]
-      </c>
+        <v>44675</v>
+      </c>
+      <c r="K442" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="443">
       <c r="A443" s="1" t="inlineStr">
         <is>
           <t>RAJNAGAR</t>
         </is>
       </c>
       <c r="B443" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C443" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D443" s="1" t="inlineStr">
         <is>
-          <t>Mini Percolation tank / Construction of Mini Percolation Tank for Community</t>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E443" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F443" s="1" t="inlineStr">
         <is>
-          <t>1708005011/WC/22012034325300 — TALAB MARAMMAT KARYA RAMGADHA KI TALAIYA</t>
+          <t>1708005011/RS/22012034668021 — नाडिप निर्माण कार्य  6  नग ग्राम वांदनी</t>
         </is>
       </c>
       <c r="G443" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H443" s="2" t="n">
-        <v>315000</v>
+        <v>180477.52</v>
       </c>
       <c r="I443" s="2" t="n">
-        <v>243700</v>
+        <v>179938.41</v>
       </c>
       <c r="J443" s="3" t="n">
-        <v>42879</v>
+        <v>44848</v>
       </c>
       <c r="K443" s="3" t="n">
-        <v>42918</v>
+        <v>45145</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="444">
       <c r="A444" s="1" t="inlineStr">
         <is>
           <t>RAJNAGAR</t>
         </is>
       </c>
       <c r="B444" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C444" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D444" s="1" t="inlineStr">
         <is>
-          <t>Mini Percolation tank / Construction of Mini Percolation Tank for Community</t>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E444" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F444" s="1" t="inlineStr">
         <is>
-          <t>1708005011/WC/22012034325301 — TALAB MARAMMAT KARYA PRATH.SHALA KE SAMNE TALAB</t>
+          <t>1708005011/RS/22012034668023 — नाडिप निर्माण कार्य  6  नग ग्राम ज्‍वाना</t>
         </is>
       </c>
       <c r="G444" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H444" s="2" t="n">
-        <v>303000</v>
+        <v>180477.52</v>
       </c>
       <c r="I444" s="2" t="n">
-        <v>199430</v>
+        <v>162395.07</v>
       </c>
       <c r="J444" s="3" t="n">
-        <v>42877</v>
+        <v>44848</v>
       </c>
       <c r="K444" s="3" t="n">
-        <v>42918</v>
+        <v>45105</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="445">
       <c r="A445" s="1" t="inlineStr">
         <is>
           <t>RAJNAGAR</t>
         </is>
       </c>
       <c r="B445" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C445" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D445" s="1" t="inlineStr">
         <is>
-          <t>Mini Percolation tank / Construction of Mini Percolation Tank for Community</t>
+          <t>Constr of Compost Pit for Community / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E445" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F445" s="1" t="inlineStr">
         <is>
-          <t>1708005011/WC/22012034326703 — TALAB MARAMMAT KARYA HORIGURAIYA TALAIYA</t>
+          <t>1708005011/RS/22012034668025 — शोक पिट निर्माण कार्य  6  नग ग्राम वांदनी</t>
         </is>
       </c>
       <c r="G445" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H445" s="2" t="n">
-        <v>365000</v>
+        <v>121725.11</v>
       </c>
       <c r="I445" s="2" t="n">
-        <v>268148</v>
+        <v>118919</v>
       </c>
       <c r="J445" s="3" t="n">
-        <v>42877</v>
+        <v>44848</v>
       </c>
       <c r="K445" s="3" t="n">
-        <v>42918</v>
+        <v>45082</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="446">
       <c r="A446" s="1" t="inlineStr">
         <is>
           <t>RAJNAGAR</t>
         </is>
       </c>
       <c r="B446" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C446" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D446" s="1" t="inlineStr">
         <is>
-          <t>Mini Percolation tank / Construction of Mini Percolation Tank for Community</t>
+          <t>Constr of Compost Pit for Community / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E446" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F446" s="1" t="inlineStr">
         <is>
-          <t>1708005011/WC/22012034326704 — TALAB MARAMMAT KARYA BADI BHATIYA KI TALAIYA</t>
+          <t>1708005011/RS/22012034668027 — शोक पिट निर्माण कार्य  4 नग ग्राम ज्‍वाना</t>
         </is>
       </c>
       <c r="G446" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H446" s="2" t="n">
-        <v>407000</v>
+        <v>81662.26</v>
       </c>
       <c r="I446" s="2" t="n">
-        <v>311333</v>
+        <v>80208.03</v>
       </c>
       <c r="J446" s="3" t="n">
-        <v>42877</v>
+        <v>44876</v>
       </c>
       <c r="K446" s="3" t="n">
-        <v>42918</v>
+        <v>45105</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="447">
       <c r="A447" s="1" t="inlineStr">
         <is>
           <t>RAJNAGAR</t>
         </is>
       </c>
       <c r="B447" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C447" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D447" s="1" t="inlineStr">
         <is>
-          <t>Mini Percolation tank / Construction of Mini Percolation Tank for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E447" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F447" s="1" t="inlineStr">
         <is>
-          <t>1708005011/WC/22012034326705 — TALAB MARAMMAT KARYA KATKAARI KI TALAIYA</t>
+          <t>1708005011/RS/22012034672982 — नाली निर्माण कार्य मेन रोड इमाम चौक से पुलिया की ओर</t>
         </is>
       </c>
       <c r="G447" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H447" s="2" t="n">
-        <v>412000</v>
+        <v>0</v>
       </c>
       <c r="I447" s="2" t="n">
-        <v>308357</v>
+        <v>0</v>
       </c>
       <c r="J447" s="3" t="n">
-        <v>42877</v>
-[...3 lines deleted...]
-      </c>
+        <v>44789</v>
+      </c>
+      <c r="K447" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="448">
       <c r="A448" s="1" t="inlineStr">
         <is>
           <t>RAJNAGAR</t>
         </is>
       </c>
       <c r="B448" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C448" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D448" s="1" t="inlineStr">
         <is>
-          <t>Mini Percolation tank / Construction of Mini Percolation Tank for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E448" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F448" s="1" t="inlineStr">
         <is>
-          <t>1708005011/WC/22012034326708 — TALAB MARAMMAT KARYA RAM TALAIYA</t>
+          <t>1708005011/RS/22012034672983 — नाली निर्माण कार्य अरूवा मोहल्ला से पुलिया की ओर ग्राम ज्‍वाना</t>
         </is>
       </c>
       <c r="G448" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H448" s="2" t="n">
-        <v>325000</v>
+        <v>0</v>
       </c>
       <c r="I448" s="2" t="n">
-        <v>214179</v>
+        <v>0</v>
       </c>
       <c r="J448" s="3" t="n">
-        <v>42877</v>
-[...3 lines deleted...]
-      </c>
+        <v>44789</v>
+      </c>
+      <c r="K448" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="449">
       <c r="A449" s="1" t="inlineStr">
         <is>
           <t>RAJNAGAR</t>
         </is>
       </c>
       <c r="B449" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C449" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D449" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E449" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F449" s="1" t="inlineStr">
         <is>
-          <t>1708005011/WC/22012034357467 — WATER CONSERVATION MISSION KHET TALAB MANMOHAN YADAV</t>
+          <t>1708005011/RS/22012034677422 — grey water drainage (naali) nirman mihilal yadav ke ghar se puliya ki ore</t>
         </is>
       </c>
       <c r="G449" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H449" s="2" t="n">
-        <v>398000</v>
+        <v>1200000</v>
       </c>
       <c r="I449" s="2" t="n">
-        <v>0</v>
+        <v>1195834</v>
       </c>
       <c r="J449" s="3" t="n">
-        <v>43015</v>
-[...1 lines deleted...]
-      <c r="K449" s="3"/>
+        <v>44888</v>
+      </c>
+      <c r="K449" s="3" t="n">
+        <v>45318</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="450">
       <c r="A450" s="1" t="inlineStr">
         <is>
           <t>RAJNAGAR</t>
         </is>
       </c>
       <c r="B450" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C450" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D450" s="1" t="inlineStr">
         <is>
-          <t>Staggered Trench / Construction of Staggered Trench for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E450" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F450" s="1" t="inlineStr">
         <is>
-          <t>1708005011/WC/22012034357471 — WATER CONSERVATION MISSION CONTOUR TRENCH BANDHA KE UPAR</t>
+          <t>1708005011/RS/22012034677423 — grey water drainage (naali) nirman stand mohalla se puliya ki ore</t>
         </is>
       </c>
       <c r="G450" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H450" s="2" t="n">
-        <v>242000</v>
+        <v>1150000</v>
       </c>
       <c r="I450" s="2" t="n">
-        <v>0</v>
+        <v>1149448</v>
       </c>
       <c r="J450" s="3" t="n">
-        <v>43015</v>
-[...1 lines deleted...]
-      <c r="K450" s="3"/>
+        <v>44888</v>
+      </c>
+      <c r="K450" s="3" t="n">
+        <v>45156</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="451">
       <c r="A451" s="1" t="inlineStr">
         <is>
           <t>RAJNAGAR</t>
         </is>
       </c>
       <c r="B451" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C451" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D451" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E451" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F451" s="1" t="inlineStr">
         <is>
-          <t>1708005011/WC/22012034357476 — WATER CONSERVATION MISSION KHET TALAB ACHCHHELAL KUSHWAHA</t>
+          <t>1708005011/RS/22012035137693 — सोक पिट निर्माण कार्य 7 हितग्राही बांदनी</t>
         </is>
       </c>
       <c r="G451" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H451" s="2" t="n">
-        <v>300000</v>
+        <v>0</v>
       </c>
       <c r="I451" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J451" s="3" t="n">
-        <v>43015</v>
+        <v>45761</v>
       </c>
       <c r="K451" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="452">
       <c r="A452" s="1" t="inlineStr">
         <is>
           <t>RAJNAGAR</t>
         </is>
       </c>
       <c r="B452" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C452" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Bharat Nirman Sewa Kendra</t>
         </is>
       </c>
       <c r="D452" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>New Construction / Construction of Gram Panchayat/Panchayat Bhavan Building for Community</t>
         </is>
       </c>
       <c r="E452" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Constr of GP Bhawan</t>
         </is>
       </c>
       <c r="F452" s="1" t="inlineStr">
         <is>
-          <t>1708005011/WC/22012034444447 — NAVEEN TALAB NIRMAN KARYA GULLAN NAALA PAR</t>
+          <t>1708005011/SK/9993647703 — Bharat Nirman Rajeev Gandhi Sewa Kendra,BANDNI</t>
         </is>
       </c>
       <c r="G452" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H452" s="2" t="n">
-        <v>1366000</v>
+        <v>1285000</v>
       </c>
       <c r="I452" s="2" t="n">
-        <v>1132750.25</v>
+        <v>994678</v>
       </c>
       <c r="J452" s="3" t="n">
-        <v>43529</v>
+        <v>42219</v>
       </c>
       <c r="K452" s="3" t="n">
-        <v>44370</v>
+        <v>42613</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="453">
       <c r="A453" s="1" t="inlineStr">
         <is>
           <t>RAJNAGAR</t>
         </is>
       </c>
       <c r="B453" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C453" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D453" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen peripheral Bund for Community / Construction of Earthen peripheral/farm/field Bund for Community</t>
+          <t>Mini Percolation tank / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E453" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F453" s="1" t="inlineStr">
         <is>
-          <t>1708005011/WC/22012034471171 — BORI BANDHAN NIRMAN NO.1</t>
+          <t>1708005011/WC/22012034293998 — TALAB VISTAR EVAM GAAD NIKALNE KA KARYA RAM TALAIYA GURPARA ROAD PAR</t>
         </is>
       </c>
       <c r="G453" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H453" s="2" t="n">
-        <v>0</v>
+        <v>458000</v>
       </c>
       <c r="I453" s="2" t="n">
-        <v>0</v>
+        <v>451077</v>
       </c>
       <c r="J453" s="3" t="n">
-        <v>43569</v>
-[...1 lines deleted...]
-      <c r="K453" s="3"/>
+        <v>42511</v>
+      </c>
+      <c r="K453" s="3" t="n">
+        <v>42689</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="454">
       <c r="A454" s="1" t="inlineStr">
         <is>
           <t>RAJNAGAR</t>
         </is>
       </c>
       <c r="B454" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C454" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D454" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen peripheral Bund for Community / Construction of Earthen peripheral/farm/field Bund for Community</t>
+          <t>Mini Percolation tank / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E454" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F454" s="1" t="inlineStr">
         <is>
-          <t>1708005011/WC/22012034471172 — BORI BANDHAN NIRMAN NO.2</t>
+          <t>1708005011/WC/22012034294000 — TALAB VISTAR EVAM GAAD NIKALNE KA KARYA RAM TALAIYA JWANA</t>
         </is>
       </c>
       <c r="G454" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H454" s="2" t="n">
-        <v>0</v>
+        <v>470000</v>
       </c>
       <c r="I454" s="2" t="n">
-        <v>0</v>
+        <v>467907</v>
       </c>
       <c r="J454" s="3" t="n">
-        <v>43569</v>
-[...1 lines deleted...]
-      <c r="K454" s="3"/>
+        <v>42512</v>
+      </c>
+      <c r="K454" s="3" t="n">
+        <v>42689</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="455">
       <c r="A455" s="1" t="inlineStr">
         <is>
           <t>RAJNAGAR</t>
         </is>
       </c>
       <c r="B455" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C455" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D455" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen peripheral Bund for Community / Construction of Earthen peripheral/farm/field Bund for Community</t>
+          <t>Mini Percolation tank / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E455" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F455" s="1" t="inlineStr">
         <is>
-          <t>1708005011/WC/22012034471173 — MITTI BANDHAN NIRMAN NO.1</t>
+          <t>1708005011/WC/22012034325300 — TALAB MARAMMAT KARYA RAMGADHA KI TALAIYA</t>
         </is>
       </c>
       <c r="G455" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H455" s="2" t="n">
-        <v>0</v>
+        <v>315000</v>
       </c>
       <c r="I455" s="2" t="n">
-        <v>0</v>
+        <v>243700</v>
       </c>
       <c r="J455" s="3" t="n">
-        <v>43569</v>
-[...1 lines deleted...]
-      <c r="K455" s="3"/>
+        <v>42879</v>
+      </c>
+      <c r="K455" s="3" t="n">
+        <v>42918</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="456">
       <c r="A456" s="1" t="inlineStr">
         <is>
           <t>RAJNAGAR</t>
         </is>
       </c>
       <c r="B456" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C456" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D456" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen peripheral Bund for Community / Construction of Earthen peripheral/farm/field Bund for Community</t>
+          <t>Mini Percolation tank / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E456" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F456" s="1" t="inlineStr">
         <is>
-          <t>1708005011/WC/22012034471174 — MITTI BANDHAN NIRMAN NO.2</t>
+          <t>1708005011/WC/22012034325301 — TALAB MARAMMAT KARYA PRATH.SHALA KE SAMNE TALAB</t>
         </is>
       </c>
       <c r="G456" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H456" s="2" t="n">
-        <v>0</v>
+        <v>303000</v>
       </c>
       <c r="I456" s="2" t="n">
-        <v>0</v>
+        <v>199430</v>
       </c>
       <c r="J456" s="3" t="n">
-        <v>43569</v>
-[...1 lines deleted...]
-      <c r="K456" s="3"/>
+        <v>42877</v>
+      </c>
+      <c r="K456" s="3" t="n">
+        <v>42918</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="457">
       <c r="A457" s="1" t="inlineStr">
         <is>
           <t>RAJNAGAR</t>
         </is>
       </c>
       <c r="B457" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C457" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D457" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Mini Percolation tank / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E457" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F457" s="1" t="inlineStr">
         <is>
-          <t>1708005011/WC/22012034545459 — SARVJANIK KHET TALAB NIRMAN REKNA</t>
+          <t>1708005011/WC/22012034326703 — TALAB MARAMMAT KARYA HORIGURAIYA TALAIYA</t>
         </is>
       </c>
       <c r="G457" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H457" s="2" t="n">
-        <v>332572.21</v>
+        <v>365000</v>
       </c>
       <c r="I457" s="2" t="n">
-        <v>245964</v>
+        <v>268148</v>
       </c>
       <c r="J457" s="3" t="n">
-        <v>43976</v>
+        <v>42877</v>
       </c>
       <c r="K457" s="3" t="n">
-        <v>44431</v>
+        <v>42918</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="458">
       <c r="A458" s="1" t="inlineStr">
         <is>
           <t>RAJNAGAR</t>
         </is>
       </c>
       <c r="B458" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C458" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D458" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Mini Percolation tank / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E458" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F458" s="1" t="inlineStr">
         <is>
-          <t>1708005011/WC/22012034651039 — TALAB GAHRIKARAN SILAWAT ROAD</t>
+          <t>1708005011/WC/22012034326704 — TALAB MARAMMAT KARYA BADI BHATIYA KI TALAIYA</t>
         </is>
       </c>
       <c r="G458" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H458" s="2" t="n">
-        <v>0</v>
+        <v>407000</v>
       </c>
       <c r="I458" s="2" t="n">
-        <v>0</v>
+        <v>311333</v>
       </c>
       <c r="J458" s="3" t="n">
-        <v>44290</v>
-[...1 lines deleted...]
-      <c r="K458" s="3"/>
+        <v>42877</v>
+      </c>
+      <c r="K458" s="3" t="n">
+        <v>42918</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="459">
       <c r="A459" s="1" t="inlineStr">
         <is>
           <t>RAJNAGAR</t>
         </is>
       </c>
       <c r="B459" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C459" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D459" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Mini Percolation tank / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E459" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F459" s="1" t="inlineStr">
         <is>
-          <t>1708005011/WC/22012034651045 — TALAB GAHRIKARAN GUDPARA ROAD</t>
+          <t>1708005011/WC/22012034326705 — TALAB MARAMMAT KARYA KATKAARI KI TALAIYA</t>
         </is>
       </c>
       <c r="G459" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H459" s="2" t="n">
-        <v>0</v>
+        <v>412000</v>
       </c>
       <c r="I459" s="2" t="n">
-        <v>0</v>
+        <v>308357</v>
       </c>
       <c r="J459" s="3" t="n">
-        <v>44290</v>
-[...1 lines deleted...]
-      <c r="K459" s="3"/>
+        <v>42877</v>
+      </c>
+      <c r="K459" s="3" t="n">
+        <v>42918</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="460">
       <c r="A460" s="1" t="inlineStr">
         <is>
           <t>RAJNAGAR</t>
         </is>
       </c>
       <c r="B460" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C460" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D460" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Mini Percolation tank / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E460" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F460" s="1" t="inlineStr">
         <is>
-          <t>1708005011/WC/22012034706495 — SARVAJANIK KHET TALAB NIRMAN THEKKE KA TALAB JWANA</t>
+          <t>1708005011/WC/22012034326708 — TALAB MARAMMAT KARYA RAM TALAIYA</t>
         </is>
       </c>
       <c r="G460" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H460" s="2" t="n">
-        <v>338902.57</v>
+        <v>325000</v>
       </c>
       <c r="I460" s="2" t="n">
-        <v>0</v>
+        <v>214179</v>
       </c>
       <c r="J460" s="3" t="n">
-        <v>44300</v>
-[...1 lines deleted...]
-      <c r="K460" s="3"/>
+        <v>42877</v>
+      </c>
+      <c r="K460" s="3" t="n">
+        <v>42918</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="461">
       <c r="A461" s="1" t="inlineStr">
         <is>
           <t>RAJNAGAR</t>
         </is>
       </c>
       <c r="B461" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C461" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D461" s="1" t="inlineStr">
         <is>
-          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
+          <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
         </is>
       </c>
       <c r="E461" s="1" t="inlineStr">
         <is>
-          <t>Roof Water Harvesting on gov/panchayat bldg</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F461" s="1" t="inlineStr">
         <is>
-          <t>1708005011/WC/22012034723243 — ROOF TOP RAIN WATER HARVESTING SYSTEM NO.1</t>
+          <t>1708005011/WC/22012034357467 — WATER CONSERVATION MISSION KHET TALAB MANMOHAN YADAV</t>
         </is>
       </c>
       <c r="G461" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H461" s="2" t="n">
-        <v>0</v>
+        <v>398000</v>
       </c>
       <c r="I461" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J461" s="3" t="n">
-        <v>44300</v>
+        <v>43015</v>
       </c>
       <c r="K461" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="462">
       <c r="A462" s="1" t="inlineStr">
         <is>
           <t>RAJNAGAR</t>
         </is>
       </c>
       <c r="B462" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C462" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D462" s="1" t="inlineStr">
         <is>
-          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
+          <t>Staggered Trench / Construction of Staggered Trench for Community</t>
         </is>
       </c>
       <c r="E462" s="1" t="inlineStr">
         <is>
-          <t>Roof Water Harvesting on gov/panchayat bldg</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F462" s="1" t="inlineStr">
         <is>
-          <t>1708005011/WC/22012034723247 — ROOF TOP RAIN WATER HARVESTING SYSTEM NO.2</t>
+          <t>1708005011/WC/22012034357471 — WATER CONSERVATION MISSION CONTOUR TRENCH BANDHA KE UPAR</t>
         </is>
       </c>
       <c r="G462" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H462" s="2" t="n">
-        <v>0</v>
+        <v>242000</v>
       </c>
       <c r="I462" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J462" s="3" t="n">
-        <v>44300</v>
+        <v>43015</v>
       </c>
       <c r="K462" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="463">
       <c r="A463" s="1" t="inlineStr">
         <is>
           <t>RAJNAGAR</t>
         </is>
       </c>
       <c r="B463" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C463" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D463" s="1" t="inlineStr">
         <is>
-          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
+          <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
         </is>
       </c>
       <c r="E463" s="1" t="inlineStr">
         <is>
-          <t>Roof Water Harvesting on gov/panchayat bldg</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F463" s="1" t="inlineStr">
         <is>
-          <t>1708005011/WC/22012034723251 — ROOF TOP RAIN WATER HARVESTING SYSTEM NO.3</t>
+          <t>1708005011/WC/22012034357476 — WATER CONSERVATION MISSION KHET TALAB ACHCHHELAL KUSHWAHA</t>
         </is>
       </c>
       <c r="G463" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H463" s="2" t="n">
-        <v>0</v>
+        <v>300000</v>
       </c>
       <c r="I463" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J463" s="3" t="n">
-        <v>44300</v>
+        <v>43015</v>
       </c>
       <c r="K463" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="464">
       <c r="A464" s="1" t="inlineStr">
         <is>
           <t>RAJNAGAR</t>
         </is>
       </c>
       <c r="B464" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C464" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D464" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E464" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F464" s="1" t="inlineStr">
         <is>
-          <t>1708005011/WC/22012034790387 — SOKTA GADDA NIRMAN KARYA MAIN ROAD KE KINARE HANDPUMP</t>
+          <t>1708005011/WC/22012034444447 — NAVEEN TALAB NIRMAN KARYA GULLAN NAALA PAR</t>
         </is>
       </c>
       <c r="G464" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H464" s="2" t="n">
-        <v>17712.19</v>
+        <v>1366000</v>
       </c>
       <c r="I464" s="2" t="n">
-        <v>9792</v>
+        <v>1132750.25</v>
       </c>
       <c r="J464" s="3" t="n">
-        <v>44393</v>
+        <v>43529</v>
       </c>
       <c r="K464" s="3" t="n">
-        <v>45145</v>
+        <v>44370</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="465">
       <c r="A465" s="1" t="inlineStr">
         <is>
           <t>RAJNAGAR</t>
         </is>
       </c>
       <c r="B465" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C465" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D465" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Constr of Earthen peripheral Bund for Community / Construction of Earthen peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E465" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F465" s="1" t="inlineStr">
         <is>
-          <t>1708005011/WC/22012034790388 — SOKTA GADDA NIRMAN KARYA MAIN ROAD SHANKAR TIGADDA HANDPUMP</t>
+          <t>1708005011/WC/22012034471171 — BORI BANDHAN NIRMAN NO.1</t>
         </is>
       </c>
       <c r="G465" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H465" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I465" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J465" s="3" t="n">
-        <v>44300</v>
+        <v>43569</v>
       </c>
       <c r="K465" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="466">
       <c r="A466" s="1" t="inlineStr">
         <is>
           <t>RAJNAGAR</t>
         </is>
       </c>
       <c r="B466" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C466" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D466" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Constr of Earthen peripheral Bund for Community / Construction of Earthen peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E466" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F466" s="1" t="inlineStr">
         <is>
-          <t>1708005011/WC/22012034790391 — SOKTA GADDA NIRMAN KARYA JEEVAN YADAV KE KUWA KI MOD WALE HANDPUMP</t>
+          <t>1708005011/WC/22012034471172 — BORI BANDHAN NIRMAN NO.2</t>
         </is>
       </c>
       <c r="G466" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H466" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I466" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J466" s="3" t="n">
-        <v>44300</v>
+        <v>43569</v>
       </c>
       <c r="K466" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="467">
       <c r="A467" s="1" t="inlineStr">
         <is>
           <t>RAJNAGAR</t>
         </is>
       </c>
       <c r="B467" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C467" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D467" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Constr of Earthen peripheral Bund for Community / Construction of Earthen peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E467" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F467" s="1" t="inlineStr">
         <is>
-          <t>1708005011/WC/22012034790392 — SOKTA GADDA NIRMAN KARYA KARODA PRAJAPATI KE GHAR SE SAMNE HANDPUMP</t>
+          <t>1708005011/WC/22012034471173 — MITTI BANDHAN NIRMAN NO.1</t>
         </is>
       </c>
       <c r="G467" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H467" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I467" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J467" s="3" t="n">
-        <v>44300</v>
+        <v>43569</v>
       </c>
       <c r="K467" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="468">
       <c r="A468" s="1" t="inlineStr">
         <is>
           <t>RAJNAGAR</t>
         </is>
       </c>
       <c r="B468" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C468" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D468" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Constr of Earthen peripheral Bund for Community / Construction of Earthen peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E468" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F468" s="1" t="inlineStr">
         <is>
-          <t>1708005011/WC/22012034790393 — SOKTA GADDA NIRMAN KARYA ARUWA MOHALLA KE HANDPUMP</t>
+          <t>1708005011/WC/22012034471174 — MITTI BANDHAN NIRMAN NO.2</t>
         </is>
       </c>
       <c r="G468" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H468" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I468" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J468" s="3" t="n">
-        <v>44300</v>
+        <v>43569</v>
       </c>
       <c r="K468" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="469">
       <c r="A469" s="1" t="inlineStr">
         <is>
           <t>RAJNAGAR</t>
         </is>
       </c>
       <c r="B469" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C469" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D469" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E469" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F469" s="1" t="inlineStr">
         <is>
-          <t>1708005011/WC/22012034886849 — TALAB JIRNODDHAR NIRMAN KARY JAWANA  RAMTALAIYA</t>
+          <t>1708005011/WC/22012034545459 — SARVJANIK KHET TALAB NIRMAN REKNA</t>
         </is>
       </c>
       <c r="G469" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H469" s="2" t="n">
-        <v>0</v>
+        <v>332572.21</v>
       </c>
       <c r="I469" s="2" t="n">
-        <v>0</v>
+        <v>245964</v>
       </c>
       <c r="J469" s="3" t="n">
-        <v>44424</v>
-[...1 lines deleted...]
-      <c r="K469" s="3"/>
+        <v>43976</v>
+      </c>
+      <c r="K469" s="3" t="n">
+        <v>44431</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="470">
       <c r="A470" s="1" t="inlineStr">
         <is>
           <t>RAJNAGAR</t>
         </is>
       </c>
       <c r="B470" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C470" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D470" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E470" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F470" s="1" t="inlineStr">
         <is>
-          <t>1708005011/WC/22012034974012 — SARWAJANIK TALAB SILAWAT ROAD NALA JWANA</t>
+          <t>1708005011/WC/22012034651039 — TALAB GAHRIKARAN SILAWAT ROAD</t>
         </is>
       </c>
       <c r="G470" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H470" s="2" t="n">
-        <v>447372.38</v>
+        <v>0</v>
       </c>
       <c r="I470" s="2" t="n">
-        <v>313820</v>
+        <v>0</v>
       </c>
       <c r="J470" s="3" t="n">
-        <v>45035</v>
-[...3 lines deleted...]
-      </c>
+        <v>44290</v>
+      </c>
+      <c r="K470" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="471">
       <c r="A471" s="1" t="inlineStr">
         <is>
           <t>RAJNAGAR</t>
         </is>
       </c>
       <c r="B471" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C471" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D471" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E471" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F471" s="1" t="inlineStr">
         <is>
-          <t>1708005011/WC/22012034974015 — SARWAJANIK TALAB NUNIYA WALE KE PASS BANDANI</t>
+          <t>1708005011/WC/22012034651045 — TALAB GAHRIKARAN GUDPARA ROAD</t>
         </is>
       </c>
       <c r="G471" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H471" s="2" t="n">
-        <v>447372.38</v>
+        <v>0</v>
       </c>
       <c r="I471" s="2" t="n">
-        <v>153204</v>
+        <v>0</v>
       </c>
       <c r="J471" s="3" t="n">
-        <v>44715</v>
-[...3 lines deleted...]
-      </c>
+        <v>44290</v>
+      </c>
+      <c r="K471" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="472">
       <c r="A472" s="1" t="inlineStr">
         <is>
           <t>RAJNAGAR</t>
         </is>
       </c>
       <c r="B472" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C472" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D472" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E472" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F472" s="1" t="inlineStr">
         <is>
-          <t>1708005011/WC/22012034974021 — SARWAJANIK TALAB AAMKHERE KE PASS JWANA</t>
+          <t>1708005011/WC/22012034706495 — SARVAJANIK KHET TALAB NIRMAN THEKKE KA TALAB JWANA</t>
         </is>
       </c>
       <c r="G472" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H472" s="2" t="n">
-        <v>447372.38</v>
+        <v>338902.57</v>
       </c>
       <c r="I472" s="2" t="n">
-        <v>234434.91</v>
+        <v>0</v>
       </c>
       <c r="J472" s="3" t="n">
-        <v>44708</v>
-[...3 lines deleted...]
-      </c>
+        <v>44300</v>
+      </c>
+      <c r="K472" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="473">
       <c r="A473" s="1" t="inlineStr">
         <is>
           <t>RAJNAGAR</t>
         </is>
       </c>
       <c r="B473" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C473" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D473" s="1" t="inlineStr">
         <is>
-          <t>Coastal Block Plantation of Forestry-Community / Along the coast Block Plantation of Forestry Trees for Community</t>
+          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
         </is>
       </c>
       <c r="E473" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Roof Water Harvesting on gov/panchayat bldg</t>
         </is>
       </c>
       <c r="F473" s="1" t="inlineStr">
         <is>
-          <t>1708005011/WC/22012034981686 — PLANTATION KARYA HANUMAN JI KE MANDIR KE PASS</t>
+          <t>1708005011/WC/22012034723243 — ROOF TOP RAIN WATER HARVESTING SYSTEM NO.1</t>
         </is>
       </c>
       <c r="G473" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H473" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I473" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J473" s="3" t="n">
-        <v>44665</v>
+        <v>44300</v>
       </c>
       <c r="K473" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="474">
       <c r="A474" s="1" t="inlineStr">
         <is>
           <t>RAJNAGAR</t>
         </is>
       </c>
       <c r="B474" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C474" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D474" s="1" t="inlineStr">
         <is>
-          <t>Coastal Block Plantation - Farm Forestry-Community / Along the coast Block Plantation of Farm Forestry Trees for Community</t>
+          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
         </is>
       </c>
       <c r="E474" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Roof Water Harvesting on gov/panchayat bldg</t>
         </is>
       </c>
       <c r="F474" s="1" t="inlineStr">
         <is>
-          <t>1708005011/WC/22012034981692 — PLANTATION KARYA RAM TALAIYA</t>
+          <t>1708005011/WC/22012034723247 — ROOF TOP RAIN WATER HARVESTING SYSTEM NO.2</t>
         </is>
       </c>
       <c r="G474" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H474" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I474" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J474" s="3" t="n">
-        <v>44665</v>
+        <v>44300</v>
       </c>
       <c r="K474" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="475">
       <c r="A475" s="1" t="inlineStr">
         <is>
           <t>RAJNAGAR</t>
         </is>
       </c>
       <c r="B475" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C475" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D475" s="1" t="inlineStr">
         <is>
-          <t>Coastal Block Plantation of Forestry-Community / Along the coast Block Plantation of Forestry Trees for Community</t>
+          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
         </is>
       </c>
       <c r="E475" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Roof Water Harvesting on gov/panchayat bldg</t>
         </is>
       </c>
       <c r="F475" s="1" t="inlineStr">
         <is>
-          <t>1708005011/WC/22012034981699 — PLANTATION KARYA GULLAN KI TALAIYA JWANA</t>
+          <t>1708005011/WC/22012034723251 — ROOF TOP RAIN WATER HARVESTING SYSTEM NO.3</t>
         </is>
       </c>
       <c r="G475" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H475" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I475" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J475" s="3" t="n">
-        <v>44665</v>
+        <v>44300</v>
       </c>
       <c r="K475" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="476">
       <c r="A476" s="1" t="inlineStr">
         <is>
           <t>RAJNAGAR</t>
         </is>
       </c>
       <c r="B476" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C476" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D476" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E476" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F476" s="1" t="inlineStr">
         <is>
-          <t>1708005011/WC/22012034983558 — PERCOLATION TANK BADAR KUWALA BANDANI</t>
+          <t>1708005011/WC/22012034790387 — SOKTA GADDA NIRMAN KARYA MAIN ROAD KE KINARE HANDPUMP</t>
         </is>
       </c>
       <c r="G476" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H476" s="2" t="n">
-        <v>447372.38</v>
+        <v>17712.19</v>
       </c>
       <c r="I476" s="2" t="n">
-        <v>177852</v>
+        <v>9792</v>
       </c>
       <c r="J476" s="3" t="n">
-        <v>44709</v>
+        <v>44393</v>
       </c>
       <c r="K476" s="3" t="n">
-        <v>45416</v>
+        <v>45145</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="477">
       <c r="A477" s="1" t="inlineStr">
         <is>
           <t>RAJNAGAR</t>
         </is>
       </c>
       <c r="B477" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C477" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D477" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E477" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F477" s="1" t="inlineStr">
         <is>
-          <t>1708005011/WC/22012035001636 — परकोलेशन तालाब माखन के कुआं के बगल में</t>
+          <t>1708005011/WC/22012034790388 — SOKTA GADDA NIRMAN KARYA MAIN ROAD SHANKAR TIGADDA HANDPUMP</t>
         </is>
       </c>
       <c r="G477" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H477" s="2" t="n">
-        <v>449372.38</v>
+        <v>0</v>
       </c>
       <c r="I477" s="2" t="n">
-        <v>172006.27</v>
+        <v>0</v>
       </c>
       <c r="J477" s="3" t="n">
-        <v>44889</v>
-[...3 lines deleted...]
-      </c>
+        <v>44300</v>
+      </c>
+      <c r="K477" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="478">
       <c r="A478" s="1" t="inlineStr">
         <is>
           <t>RAJNAGAR</t>
         </is>
       </c>
       <c r="B478" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C478" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D478" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E478" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F478" s="1" t="inlineStr">
         <is>
-          <t>1708005011/WC/22012035001638 — एनीकट निर्माण कार्य नरोवा नाला भुजबल प्रजापति के बगल में</t>
+          <t>1708005011/WC/22012034790391 — SOKTA GADDA NIRMAN KARYA JEEVAN YADAV KE KUWA KI MOD WALE HANDPUMP</t>
         </is>
       </c>
       <c r="G478" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H478" s="2" t="n">
-        <v>334422.33</v>
+        <v>0</v>
       </c>
       <c r="I478" s="2" t="n">
-        <v>330056.41</v>
+        <v>0</v>
       </c>
       <c r="J478" s="3" t="n">
-        <v>44857</v>
-[...3 lines deleted...]
-      </c>
+        <v>44300</v>
+      </c>
+      <c r="K478" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="479">
       <c r="A479" s="1" t="inlineStr">
         <is>
           <t>RAJNAGAR</t>
         </is>
       </c>
       <c r="B479" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C479" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D479" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E479" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F479" s="1" t="inlineStr">
         <is>
-          <t>1708005011/WC/22012035002600 — बेस्‍टवियर निर्माण कार्य रामतलैया तालाब ग्राम ज्‍वाना</t>
+          <t>1708005011/WC/22012034790392 — SOKTA GADDA NIRMAN KARYA KARODA PRAJAPATI KE GHAR SE SAMNE HANDPUMP</t>
         </is>
       </c>
       <c r="G479" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H479" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I479" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J479" s="3" t="n">
-        <v>44789</v>
+        <v>44300</v>
       </c>
       <c r="K479" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="480">
       <c r="A480" s="1" t="inlineStr">
         <is>
           <t>RAJNAGAR</t>
         </is>
       </c>
       <c r="B480" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C480" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D480" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E480" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F480" s="1" t="inlineStr">
         <is>
-          <t>1708005011/WC/22012035007521 — एनीकट निर्माण कार्य बाबा की नरिया में अर्जुन के कुआं के बगल में</t>
+          <t>1708005011/WC/22012034790393 — SOKTA GADDA NIRMAN KARYA ARUWA MOHALLA KE HANDPUMP</t>
         </is>
       </c>
       <c r="G480" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H480" s="2" t="n">
-        <v>333362.46</v>
+        <v>0</v>
       </c>
       <c r="I480" s="2" t="n">
-        <v>329547.56</v>
+        <v>0</v>
       </c>
       <c r="J480" s="3" t="n">
-        <v>44957</v>
-[...3 lines deleted...]
-      </c>
+        <v>44300</v>
+      </c>
+      <c r="K480" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="481">
       <c r="A481" s="1" t="inlineStr">
         <is>
           <t>RAJNAGAR</t>
         </is>
       </c>
       <c r="B481" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C481" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D481" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E481" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F481" s="1" t="inlineStr">
         <is>
-          <t>1708005011/WC/22012035031793 — ANICUT NIRMAN KARYA KITWA KI NARYA</t>
+          <t>1708005011/WC/22012034886849 — TALAB JIRNODDHAR NIRMAN KARY JAWANA  RAMTALAIYA</t>
         </is>
       </c>
       <c r="G481" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H481" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I481" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J481" s="3" t="n">
-        <v>44836</v>
+        <v>44424</v>
       </c>
       <c r="K481" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="482">
       <c r="A482" s="1" t="inlineStr">
         <is>
           <t>RAJNAGAR</t>
         </is>
       </c>
       <c r="B482" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C482" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D482" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E482" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F482" s="1" t="inlineStr">
         <is>
-          <t>1708005011/WC/22012035041966 — ANICUT NIRMAN KARYA GAURI SHANKAR KE KUA KE BAGAL ME NARWA NALA</t>
+          <t>1708005011/WC/22012034974012 — SARWAJANIK TALAB SILAWAT ROAD NALA JWANA</t>
         </is>
       </c>
       <c r="G482" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H482" s="2" t="n">
-        <v>0</v>
+        <v>447372.38</v>
       </c>
       <c r="I482" s="2" t="n">
-        <v>0</v>
+        <v>313820</v>
       </c>
       <c r="J482" s="3" t="n">
-        <v>44836</v>
-[...1 lines deleted...]
-      <c r="K482" s="3"/>
+        <v>45035</v>
+      </c>
+      <c r="K482" s="3" t="n">
+        <v>45145</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="483">
       <c r="A483" s="1" t="inlineStr">
         <is>
           <t>RAJNAGAR</t>
         </is>
       </c>
       <c r="B483" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C483" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D483" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E483" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F483" s="1" t="inlineStr">
         <is>
-          <t>1708005011/WC/22012035041968 — ANICUT NIRMAN KARYA ONE KI NARIYA KE KUA KE BAGAL ME</t>
+          <t>1708005011/WC/22012034974015 — SARWAJANIK TALAB NUNIYA WALE KE PASS BANDANI</t>
         </is>
       </c>
       <c r="G483" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H483" s="2" t="n">
-        <v>0</v>
+        <v>447372.38</v>
       </c>
       <c r="I483" s="2" t="n">
-        <v>0</v>
+        <v>153204</v>
       </c>
       <c r="J483" s="3" t="n">
-        <v>44836</v>
-[...1 lines deleted...]
-      <c r="K483" s="3"/>
+        <v>44715</v>
+      </c>
+      <c r="K483" s="3" t="n">
+        <v>45416</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="484">
       <c r="A484" s="1" t="inlineStr">
         <is>
           <t>RAJNAGAR</t>
         </is>
       </c>
       <c r="B484" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C484" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D484" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E484" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F484" s="1" t="inlineStr">
         <is>
-          <t>1708005011/WC/22012035051624 — एनीकट निर्माण कार्य मेड के नरिया सिलावट रोड ज्‍वाना</t>
+          <t>1708005011/WC/22012034974021 — SARWAJANIK TALAB AAMKHERE KE PASS JWANA</t>
         </is>
       </c>
       <c r="G484" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H484" s="2" t="n">
-        <v>0</v>
+        <v>447372.38</v>
       </c>
       <c r="I484" s="2" t="n">
-        <v>0</v>
+        <v>234434.91</v>
       </c>
       <c r="J484" s="3" t="n">
-        <v>44836</v>
-[...1 lines deleted...]
-      <c r="K484" s="3"/>
+        <v>44708</v>
+      </c>
+      <c r="K484" s="3" t="n">
+        <v>45416</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="485">
       <c r="A485" s="1" t="inlineStr">
         <is>
           <t>RAJNAGAR</t>
         </is>
       </c>
       <c r="B485" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C485" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D485" s="1" t="inlineStr">
         <is>
-          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Coastal Block Plantation of Forestry-Community / Along the coast Block Plantation of Forestry Trees for Community</t>
         </is>
       </c>
       <c r="E485" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F485" s="1" t="inlineStr">
         <is>
-          <t>1708005011/WC/22012035054751 — anicut nirman kary jwana mede ki nariya</t>
+          <t>1708005011/WC/22012034981686 — PLANTATION KARYA HANUMAN JI KE MANDIR KE PASS</t>
         </is>
       </c>
       <c r="G485" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H485" s="2" t="n">
-        <v>354279.34</v>
+        <v>0</v>
       </c>
       <c r="I485" s="2" t="n">
-        <v>297562.03</v>
+        <v>0</v>
       </c>
       <c r="J485" s="3" t="n">
-        <v>45057</v>
-[...3 lines deleted...]
-      </c>
+        <v>44665</v>
+      </c>
+      <c r="K485" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="486">
       <c r="A486" s="1" t="inlineStr">
         <is>
           <t>RAJNAGAR</t>
         </is>
       </c>
       <c r="B486" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C486" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D486" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Fisheries Ponds for Comm / Repair and maintenance of Fisheries Ponds for Community</t>
+          <t>Coastal Block Plantation - Farm Forestry-Community / Along the coast Block Plantation of Farm Forestry Trees for Community</t>
         </is>
       </c>
       <c r="E486" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F486" s="1" t="inlineStr">
         <is>
-          <t>1708005011/WC/22012035054754 — sarvjaniktalaiya nirman kary jwana mede mehalkekushwaha ke khet ke pas</t>
+          <t>1708005011/WC/22012034981692 — PLANTATION KARYA RAM TALAIYA</t>
         </is>
       </c>
       <c r="G486" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H486" s="2" t="n">
-        <v>375087.47</v>
+        <v>0</v>
       </c>
       <c r="I486" s="2" t="n">
-        <v>143340</v>
+        <v>0</v>
       </c>
       <c r="J486" s="3" t="n">
-        <v>45322</v>
-[...3 lines deleted...]
-      </c>
+        <v>44665</v>
+      </c>
+      <c r="K486" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="487">
       <c r="A487" s="1" t="inlineStr">
         <is>
           <t>RAJNAGAR</t>
         </is>
       </c>
       <c r="B487" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C487" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D487" s="1" t="inlineStr">
         <is>
-          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
+          <t>Coastal Block Plantation of Forestry-Community / Along the coast Block Plantation of Forestry Trees for Community</t>
         </is>
       </c>
       <c r="E487" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F487" s="1" t="inlineStr">
         <is>
-          <t>1708005011/WC/22012035054758 — sarvjanik talaiya nirman jwanaramswarupkushwaha ke bagal me</t>
+          <t>1708005011/WC/22012034981699 — PLANTATION KARYA GULLAN KI TALAIYA JWANA</t>
         </is>
       </c>
       <c r="G487" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H487" s="2" t="n">
-        <v>375087.47</v>
+        <v>0</v>
       </c>
       <c r="I487" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J487" s="3" t="n">
-        <v>44952</v>
+        <v>44665</v>
       </c>
       <c r="K487" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="488">
       <c r="A488" s="1" t="inlineStr">
         <is>
           <t>RAJNAGAR</t>
         </is>
       </c>
       <c r="B488" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C488" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D488" s="1" t="inlineStr">
         <is>
-          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E488" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F488" s="1" t="inlineStr">
         <is>
-          <t>1708005011/WC/22012035066450 — ANICUT NIRMAN KARYA NARWA NALA BALKISHAN KE BAGAL ME</t>
+          <t>1708005011/WC/22012034983558 — PERCOLATION TANK BADAR KUWALA BANDANI</t>
         </is>
       </c>
       <c r="G488" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H488" s="2" t="n">
-        <v>358730.03</v>
+        <v>447372.38</v>
       </c>
       <c r="I488" s="2" t="n">
-        <v>344286.91</v>
+        <v>177852</v>
       </c>
       <c r="J488" s="3" t="n">
-        <v>45075</v>
+        <v>44709</v>
       </c>
       <c r="K488" s="3" t="n">
-        <v>45138</v>
+        <v>45416</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="489">
       <c r="A489" s="1" t="inlineStr">
         <is>
           <t>RAJNAGAR</t>
         </is>
       </c>
       <c r="B489" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C489" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D489" s="1" t="inlineStr">
         <is>
-          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E489" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F489" s="1" t="inlineStr">
         <is>
-          <t>1708005011/WC/22012035066451 — ANICUT NIRMAN KARYA DURATIYA NALA</t>
+          <t>1708005011/WC/22012035001636 — परकोलेशन तालाब माखन के कुआं के बगल में</t>
         </is>
       </c>
       <c r="G489" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H489" s="2" t="n">
-        <v>357003</v>
+        <v>449372.38</v>
       </c>
       <c r="I489" s="2" t="n">
-        <v>350307.62</v>
+        <v>172006.27</v>
       </c>
       <c r="J489" s="3" t="n">
-        <v>45106</v>
+        <v>44889</v>
       </c>
       <c r="K489" s="3" t="n">
-        <v>45138</v>
+        <v>45416</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="490">
       <c r="A490" s="1" t="inlineStr">
         <is>
           <t>RAJNAGAR</t>
         </is>
       </c>
       <c r="B490" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C490" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D490" s="1" t="inlineStr">
         <is>
-          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E490" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F490" s="1" t="inlineStr">
         <is>
-          <t>1708005011/WC/22012035066458 — ANICUT NIRMAN KARYA NARWALA RUDAN KE BAGAL ME</t>
+          <t>1708005011/WC/22012035001638 — एनीकट निर्माण कार्य नरोवा नाला भुजबल प्रजापति के बगल में</t>
         </is>
       </c>
       <c r="G490" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H490" s="2" t="n">
-        <v>374023.19</v>
+        <v>334422.33</v>
       </c>
       <c r="I490" s="2" t="n">
-        <v>372769.3</v>
+        <v>330056.41</v>
       </c>
       <c r="J490" s="3" t="n">
-        <v>45095</v>
+        <v>44857</v>
       </c>
       <c r="K490" s="3" t="n">
-        <v>45145</v>
+        <v>45138</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="491">
       <c r="A491" s="1" t="inlineStr">
         <is>
           <t>RAJNAGAR</t>
         </is>
       </c>
       <c r="B491" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C491" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D491" s="1" t="inlineStr">
         <is>
-          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E491" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F491" s="1" t="inlineStr">
         <is>
-          <t>1708005011/WC/22012035079293 — अटल भूजल एनीकट निर्माण कार्य नरवा नाला,कुंआ के पास</t>
+          <t>1708005011/WC/22012035002600 — बेस्‍टवियर निर्माण कार्य रामतलैया तालाब ग्राम ज्‍वाना</t>
         </is>
       </c>
       <c r="G491" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H491" s="2" t="n">
-        <v>62000</v>
+        <v>0</v>
       </c>
       <c r="I491" s="2" t="n">
-        <v>45305</v>
+        <v>0</v>
       </c>
       <c r="J491" s="3" t="n">
-        <v>45117</v>
-[...3 lines deleted...]
-      </c>
+        <v>44789</v>
+      </c>
+      <c r="K491" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="492">
       <c r="A492" s="1" t="inlineStr">
         <is>
           <t>RAJNAGAR</t>
         </is>
       </c>
       <c r="B492" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C492" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D492" s="1" t="inlineStr">
         <is>
-          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
         </is>
       </c>
       <c r="E492" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F492" s="1" t="inlineStr">
         <is>
-          <t>1708005011/WC/22012035086251 — एनीकट निर्माण सददू आदिवासी के खेत के बगल में मेडे की नरिया</t>
+          <t>1708005011/WC/22012035007521 — एनीकट निर्माण कार्य बाबा की नरिया में अर्जुन के कुआं के बगल में</t>
         </is>
       </c>
       <c r="G492" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H492" s="2" t="n">
-        <v>366984.99</v>
+        <v>333362.46</v>
       </c>
       <c r="I492" s="2" t="n">
-        <v>358002</v>
+        <v>329547.56</v>
       </c>
       <c r="J492" s="3" t="n">
-        <v>45206</v>
+        <v>44957</v>
       </c>
       <c r="K492" s="3" t="n">
-        <v>45587</v>
+        <v>45138</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="493">
       <c r="A493" s="1" t="inlineStr">
         <is>
           <t>RAJNAGAR</t>
         </is>
       </c>
       <c r="B493" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C493" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D493" s="1" t="inlineStr">
         <is>
-          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
         </is>
       </c>
       <c r="E493" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F493" s="1" t="inlineStr">
         <is>
-          <t>1708005011/WC/22012035086252 — एनीकट निर्माण शंकर कोदर के बगल में मेडे की नरिया</t>
+          <t>1708005011/WC/22012035031793 — ANICUT NIRMAN KARYA KITWA KI NARYA</t>
         </is>
       </c>
       <c r="G493" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H493" s="2" t="n">
-        <v>306195.98</v>
+        <v>0</v>
       </c>
       <c r="I493" s="2" t="n">
-        <v>305817.63</v>
+        <v>0</v>
       </c>
       <c r="J493" s="3" t="n">
-        <v>45104</v>
-[...3 lines deleted...]
-      </c>
+        <v>44836</v>
+      </c>
+      <c r="K493" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="494">
       <c r="A494" s="1" t="inlineStr">
         <is>
           <t>RAJNAGAR</t>
         </is>
       </c>
       <c r="B494" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C494" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D494" s="1" t="inlineStr">
         <is>
-          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E494" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F494" s="1" t="inlineStr">
         <is>
-          <t>1708005011/WC/22012035086253 — एनीकट निर्माण नरवा नाला मोहन कुशवाहा के बगल मे</t>
+          <t>1708005011/WC/22012035041966 — ANICUT NIRMAN KARYA GAURI SHANKAR KE KUA KE BAGAL ME NARWA NALA</t>
         </is>
       </c>
       <c r="G494" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H494" s="2" t="n">
-        <v>306195.98</v>
+        <v>0</v>
       </c>
       <c r="I494" s="2" t="n">
-        <v>303931</v>
+        <v>0</v>
       </c>
       <c r="J494" s="3" t="n">
-        <v>45205</v>
-[...3 lines deleted...]
-      </c>
+        <v>44836</v>
+      </c>
+      <c r="K494" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="495">
       <c r="A495" s="1" t="inlineStr">
         <is>
           <t>RAJNAGAR</t>
         </is>
       </c>
       <c r="B495" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C495" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D495" s="1" t="inlineStr">
         <is>
-          <t>Constr of Wire crate (gabion) Spur for Comm / Construction of Wire crate (gabion) Spur for Community</t>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E495" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F495" s="1" t="inlineStr">
         <is>
-          <t>1708005011/WC/22012035091120 — गेवियन निर्माण कार्य क्रमांक 01 से 10 तक</t>
+          <t>1708005011/WC/22012035041968 — ANICUT NIRMAN KARYA ONE KI NARIYA KE KUA KE BAGAL ME</t>
         </is>
       </c>
       <c r="G495" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H495" s="2" t="n">
-        <v>809134.93</v>
+        <v>0</v>
       </c>
       <c r="I495" s="2" t="n">
-        <v>803552</v>
+        <v>0</v>
       </c>
       <c r="J495" s="3" t="n">
-        <v>45138</v>
-[...3 lines deleted...]
-      </c>
+        <v>44836</v>
+      </c>
+      <c r="K495" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="496">
       <c r="A496" s="1" t="inlineStr">
         <is>
           <t>RAJNAGAR</t>
         </is>
       </c>
       <c r="B496" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C496" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D496" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E496" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F496" s="1" t="inlineStr">
         <is>
-          <t>1708005011/WC/22012035099728 — गेवियन निर्माण कार्य 6 नग ज्‍वाना</t>
+          <t>1708005011/WC/22012035051624 — एनीकट निर्माण कार्य मेड के नरिया सिलावट रोड ज्‍वाना</t>
         </is>
       </c>
       <c r="G496" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H496" s="2" t="n">
-        <v>576443.3</v>
+        <v>0</v>
       </c>
       <c r="I496" s="2" t="n">
-        <v>568982</v>
+        <v>0</v>
       </c>
       <c r="J496" s="3" t="n">
-        <v>45190</v>
-[...3 lines deleted...]
-      </c>
+        <v>44836</v>
+      </c>
+      <c r="K496" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="497">
       <c r="A497" s="1" t="inlineStr">
         <is>
           <t>RAJNAGAR</t>
         </is>
       </c>
       <c r="B497" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C497" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D497" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E497" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F497" s="1" t="inlineStr">
         <is>
-          <t>1708005011/WC/22012035150433 — एनीकट निर्माण कार्य रमतलइया के बगल में</t>
+          <t>1708005011/WC/22012035054751 — anicut nirman kary jwana mede ki nariya</t>
         </is>
       </c>
       <c r="G497" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H497" s="2" t="n">
-        <v>0</v>
+        <v>354279.34</v>
       </c>
       <c r="I497" s="2" t="n">
-        <v>0</v>
+        <v>297562.03</v>
       </c>
       <c r="J497" s="3" t="n">
-        <v>45030</v>
-[...1 lines deleted...]
-      <c r="K497" s="3"/>
+        <v>45057</v>
+      </c>
+      <c r="K497" s="3" t="n">
+        <v>45138</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="498">
       <c r="A498" s="1" t="inlineStr">
         <is>
           <t>RAJNAGAR</t>
         </is>
       </c>
       <c r="B498" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C498" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D498" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
+          <t>Repair &amp; maint of Fisheries Ponds for Comm / Repair and maintenance of Fisheries Ponds for Community</t>
         </is>
       </c>
       <c r="E498" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion</t>
+          <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F498" s="1" t="inlineStr">
         <is>
-          <t>1708005011/WC/22012035150434 — एनीकट निर्माण कार्य छन्‍नू कुशवाहा के कुआ के बगल मे नाला में</t>
+          <t>1708005011/WC/22012035054754 — sarvjaniktalaiya nirman kary jwana mede mehalkekushwaha ke khet ke pas</t>
         </is>
       </c>
       <c r="G498" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H498" s="2" t="n">
-        <v>361894.45</v>
+        <v>375087.47</v>
       </c>
       <c r="I498" s="2" t="n">
-        <v>358069</v>
+        <v>143340</v>
       </c>
       <c r="J498" s="3" t="n">
-        <v>45367</v>
+        <v>45322</v>
       </c>
       <c r="K498" s="3" t="n">
-        <v>45765</v>
+        <v>45706</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="499">
       <c r="A499" s="1" t="inlineStr">
         <is>
           <t>RAJNAGAR</t>
         </is>
       </c>
       <c r="B499" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C499" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D499" s="1" t="inlineStr">
         <is>
-          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
         </is>
       </c>
       <c r="E499" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F499" s="1" t="inlineStr">
         <is>
-          <t>1708005011/WC/22012035150435 — एनीकट निर्माण कार्य अचनिया के बगल मे नाला में बांदनी</t>
+          <t>1708005011/WC/22012035054758 — sarvjanik talaiya nirman jwanaramswarupkushwaha ke bagal me</t>
         </is>
       </c>
       <c r="G499" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H499" s="2" t="n">
-        <v>348336.52</v>
+        <v>375087.47</v>
       </c>
       <c r="I499" s="2" t="n">
-        <v>331672</v>
+        <v>0</v>
       </c>
       <c r="J499" s="3" t="n">
-        <v>45367</v>
-[...3 lines deleted...]
-      </c>
+        <v>44952</v>
+      </c>
+      <c r="K499" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="500">
       <c r="A500" s="1" t="inlineStr">
         <is>
           <t>RAJNAGAR</t>
         </is>
       </c>
       <c r="B500" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C500" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D500" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E500" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F500" s="1" t="inlineStr">
         <is>
-          <t>1708005011/WC/22012035150438 — एनीकट निर्माण कार्य करोडा कुमार के कुआ के बगल मे नाला मे</t>
+          <t>1708005011/WC/22012035066450 — ANICUT NIRMAN KARYA NARWA NALA BALKISHAN KE BAGAL ME</t>
         </is>
       </c>
       <c r="G500" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H500" s="2" t="n">
-        <v>0</v>
+        <v>358730.03</v>
       </c>
       <c r="I500" s="2" t="n">
-        <v>0</v>
+        <v>344286.91</v>
       </c>
       <c r="J500" s="3" t="n">
-        <v>45030</v>
-[...1 lines deleted...]
-      <c r="K500" s="3"/>
+        <v>45075</v>
+      </c>
+      <c r="K500" s="3" t="n">
+        <v>45138</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="501">
       <c r="A501" s="1" t="inlineStr">
         <is>
           <t>RAJNAGAR</t>
         </is>
       </c>
       <c r="B501" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C501" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D501" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E501" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F501" s="1" t="inlineStr">
         <is>
-          <t>1708005011/WC/22012035150439 — एनीकट निर्माण कार्य दयाशंकर कुशवाहा के कुआ के बगल मे नाला मे</t>
+          <t>1708005011/WC/22012035066451 — ANICUT NIRMAN KARYA DURATIYA NALA</t>
         </is>
       </c>
       <c r="G501" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H501" s="2" t="n">
-        <v>0</v>
+        <v>357003</v>
       </c>
       <c r="I501" s="2" t="n">
-        <v>0</v>
+        <v>350307.62</v>
       </c>
       <c r="J501" s="3" t="n">
-        <v>45030</v>
-[...1 lines deleted...]
-      <c r="K501" s="3"/>
+        <v>45106</v>
+      </c>
+      <c r="K501" s="3" t="n">
+        <v>45138</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="502">
       <c r="A502" s="1" t="inlineStr">
         <is>
           <t>RAJNAGAR</t>
         </is>
       </c>
       <c r="B502" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C502" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D502" s="1" t="inlineStr">
         <is>
-          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
+          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E502" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F502" s="1" t="inlineStr">
         <is>
-          <t>1708005011/WC/22012035153169 — ग्रेवीयन निर्माण कार्य बांदनी 6 नग</t>
+          <t>1708005011/WC/22012035066458 — ANICUT NIRMAN KARYA NARWALA RUDAN KE BAGAL ME</t>
         </is>
       </c>
       <c r="G502" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H502" s="2" t="n">
-        <v>0</v>
+        <v>374023.19</v>
       </c>
       <c r="I502" s="2" t="n">
-        <v>0</v>
+        <v>372769.3</v>
       </c>
       <c r="J502" s="3" t="n">
-        <v>45030</v>
-[...1 lines deleted...]
-      <c r="K502" s="3"/>
+        <v>45095</v>
+      </c>
+      <c r="K502" s="3" t="n">
+        <v>45145</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="503">
       <c r="A503" s="1" t="inlineStr">
         <is>
           <t>RAJNAGAR</t>
         </is>
       </c>
       <c r="B503" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C503" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D503" s="1" t="inlineStr">
         <is>
-          <t>Constr of Pebble peripheral Bund for Community / Construction of Pebble peripheral/farm/field Bund for Community</t>
+          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E503" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F503" s="1" t="inlineStr">
         <is>
-          <t>1708005011/WC/22012035153185 — बेस्‍टवियर एंव पेचिंग निमार्ण कार्य  राम तलैया सिलावाट राड</t>
+          <t>1708005011/WC/22012035079293 — अटल भूजल एनीकट निर्माण कार्य नरवा नाला,कुंआ के पास</t>
         </is>
       </c>
       <c r="G503" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H503" s="2" t="n">
-        <v>0</v>
+        <v>62000</v>
       </c>
       <c r="I503" s="2" t="n">
-        <v>0</v>
+        <v>45305</v>
       </c>
       <c r="J503" s="3" t="n">
-        <v>45030</v>
-[...1 lines deleted...]
-      <c r="K503" s="3"/>
+        <v>45117</v>
+      </c>
+      <c r="K503" s="3" t="n">
+        <v>45145</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="504">
       <c r="A504" s="1" t="inlineStr">
         <is>
           <t>RAJNAGAR</t>
         </is>
       </c>
       <c r="B504" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C504" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D504" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E504" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F504" s="1" t="inlineStr">
         <is>
-          <t>1708005011/WC/22012035153430 — सार्वजनिक खेत तालाब निर्माण गंजवागुल्‍ला ज्‍वाना</t>
+          <t>1708005011/WC/22012035086251 — एनीकट निर्माण सददू आदिवासी के खेत के बगल में मेडे की नरिया</t>
         </is>
       </c>
       <c r="G504" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H504" s="2" t="n">
-        <v>0</v>
+        <v>366984.99</v>
       </c>
       <c r="I504" s="2" t="n">
-        <v>0</v>
+        <v>358002</v>
       </c>
       <c r="J504" s="3" t="n">
-        <v>45201</v>
-[...1 lines deleted...]
-      <c r="K504" s="3"/>
+        <v>45206</v>
+      </c>
+      <c r="K504" s="3" t="n">
+        <v>45587</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="505">
       <c r="A505" s="1" t="inlineStr">
         <is>
           <t>RAJNAGAR</t>
         </is>
       </c>
       <c r="B505" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C505" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D505" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E505" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F505" s="1" t="inlineStr">
         <is>
-          <t>1708005011/WC/22012035164800 — एनीकट निर्माण कार्य बााबा की नचनिया के बगल में बंदनी क्रं 1</t>
+          <t>1708005011/WC/22012035086252 — एनीकट निर्माण शंकर कोदर के बगल में मेडे की नरिया</t>
         </is>
       </c>
       <c r="G505" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H505" s="2" t="n">
-        <v>0</v>
+        <v>306195.98</v>
       </c>
       <c r="I505" s="2" t="n">
-        <v>0</v>
+        <v>305817.63</v>
       </c>
       <c r="J505" s="3" t="n">
-        <v>45030</v>
-[...1 lines deleted...]
-      <c r="K505" s="3"/>
+        <v>45104</v>
+      </c>
+      <c r="K505" s="3" t="n">
+        <v>45605</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="506">
       <c r="A506" s="1" t="inlineStr">
         <is>
           <t>RAJNAGAR</t>
         </is>
       </c>
       <c r="B506" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C506" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D506" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E506" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F506" s="1" t="inlineStr">
         <is>
-          <t>1708005011/WC/22012035164801 — एनीकट निर्माण कार्य कडोरा के बगल में बंदनी</t>
+          <t>1708005011/WC/22012035086253 — एनीकट निर्माण नरवा नाला मोहन कुशवाहा के बगल मे</t>
         </is>
       </c>
       <c r="G506" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H506" s="2" t="n">
-        <v>0</v>
+        <v>306195.98</v>
       </c>
       <c r="I506" s="2" t="n">
-        <v>0</v>
+        <v>303931</v>
       </c>
       <c r="J506" s="3" t="n">
-        <v>45030</v>
-[...1 lines deleted...]
-      <c r="K506" s="3"/>
+        <v>45205</v>
+      </c>
+      <c r="K506" s="3" t="n">
+        <v>45765</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="507">
       <c r="A507" s="1" t="inlineStr">
         <is>
           <t>RAJNAGAR</t>
         </is>
       </c>
       <c r="B507" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C507" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D507" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
+          <t>Constr of Wire crate (gabion) Spur for Comm / Construction of Wire crate (gabion) Spur for Community</t>
         </is>
       </c>
       <c r="E507" s="1" t="inlineStr">
         <is>
           <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F507" s="1" t="inlineStr">
         <is>
-          <t>1708005011/WC/22012035172777 — Anicut nirman karya</t>
+          <t>1708005011/WC/22012035091120 — गेवियन निर्माण कार्य क्रमांक 01 से 10 तक</t>
         </is>
       </c>
       <c r="G507" s="1" t="inlineStr">
         <is>
-          <t>New</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H507" s="2" t="n">
-        <v>0</v>
+        <v>809134.93</v>
       </c>
       <c r="I507" s="2" t="n">
-        <v>0</v>
+        <v>803552</v>
       </c>
       <c r="J507" s="3" t="n">
-        <v>45317</v>
-[...1 lines deleted...]
-      <c r="K507" s="3"/>
+        <v>45138</v>
+      </c>
+      <c r="K507" s="3" t="n">
+        <v>45288</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="508">
       <c r="A508" s="1" t="inlineStr">
         <is>
           <t>RAJNAGAR</t>
         </is>
       </c>
       <c r="B508" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C508" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D508" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
         </is>
       </c>
       <c r="E508" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F508" s="1" t="inlineStr">
         <is>
-          <t>1708005011/WC/22012035183567 — एनीकट निर्माण कार्य ढाका ना के बगल में नर्व नाल</t>
+          <t>1708005011/WC/22012035099728 — गेवियन निर्माण कार्य 6 नग ज्‍वाना</t>
         </is>
       </c>
       <c r="G508" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H508" s="2" t="n">
-        <v>0</v>
+        <v>576443.3</v>
       </c>
       <c r="I508" s="2" t="n">
-        <v>0</v>
+        <v>568982</v>
       </c>
       <c r="J508" s="3" t="n">
-        <v>45317</v>
-[...1 lines deleted...]
-      <c r="K508" s="3"/>
+        <v>45190</v>
+      </c>
+      <c r="K508" s="3" t="n">
+        <v>45435</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="509">
       <c r="A509" s="1" t="inlineStr">
         <is>
           <t>RAJNAGAR</t>
         </is>
       </c>
       <c r="B509" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C509" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D509" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E509" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F509" s="1" t="inlineStr">
         <is>
-          <t>1708005011/WC/22012035201066 — एनिकट निर्माण कार्य पहाड के नाला में वांदनी</t>
+          <t>1708005011/WC/22012035150433 — एनीकट निर्माण कार्य रमतलइया के बगल में</t>
         </is>
       </c>
       <c r="G509" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H509" s="2" t="n">
-        <v>444678.4</v>
+        <v>0</v>
       </c>
       <c r="I509" s="2" t="n">
-        <v>427842.94</v>
+        <v>0</v>
       </c>
       <c r="J509" s="3" t="n">
-        <v>45483</v>
-[...3 lines deleted...]
-      </c>
+        <v>45030</v>
+      </c>
+      <c r="K509" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="510">
       <c r="A510" s="1" t="inlineStr">
         <is>
           <t>RAJNAGAR</t>
         </is>
       </c>
       <c r="B510" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C510" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D510" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
         </is>
       </c>
       <c r="E510" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F510" s="1" t="inlineStr">
         <is>
-          <t>1708005011/WC/22012035201067 — एनिकट निर्माण कार्य नरवा नाला कुशवाहा के कुआ के बगल में कछरिया बांदनी</t>
+          <t>1708005011/WC/22012035150434 — एनीकट निर्माण कार्य छन्‍नू कुशवाहा के कुआ के बगल मे नाला में</t>
         </is>
       </c>
       <c r="G510" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H510" s="2" t="n">
-        <v>499230.59</v>
+        <v>361894.45</v>
       </c>
       <c r="I510" s="2" t="n">
-        <v>480828</v>
+        <v>358069</v>
       </c>
       <c r="J510" s="3" t="n">
-        <v>45483</v>
+        <v>45367</v>
       </c>
       <c r="K510" s="3" t="n">
-        <v>45587</v>
+        <v>45765</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="511">
       <c r="A511" s="1" t="inlineStr">
         <is>
           <t>RAJNAGAR</t>
         </is>
       </c>
       <c r="B511" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C511" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D511" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
+          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E511" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F511" s="1" t="inlineStr">
         <is>
-          <t>1708005011/WC/22012035201075 — गेवियन निर्माण कार्य 6 नग बांदनी एवं ज्‍वाना</t>
+          <t>1708005011/WC/22012035150435 — एनीकट निर्माण कार्य अचनिया के बगल मे नाला में बांदनी</t>
         </is>
       </c>
       <c r="G511" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H511" s="2" t="n">
-        <v>592048.66</v>
+        <v>348336.52</v>
       </c>
       <c r="I511" s="2" t="n">
-        <v>587849.96</v>
+        <v>331672</v>
       </c>
       <c r="J511" s="3" t="n">
-        <v>45636</v>
+        <v>45367</v>
       </c>
       <c r="K511" s="3" t="n">
-        <v>45945</v>
+        <v>45587</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="512">
       <c r="A512" s="1" t="inlineStr">
         <is>
           <t>RAJNAGAR</t>
         </is>
       </c>
       <c r="B512" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C512" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D512" s="1" t="inlineStr">
         <is>
-          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E512" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F512" s="1" t="inlineStr">
         <is>
-          <t>1708005011/WC/22012035208635 — एनीकट निर्माण कार्य पटपरा के नाला में ग्राम जवाना</t>
+          <t>1708005011/WC/22012035150438 — एनीकट निर्माण कार्य करोडा कुमार के कुआ के बगल मे नाला मे</t>
         </is>
       </c>
       <c r="G512" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H512" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I512" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J512" s="3" t="n">
-        <v>45451</v>
+        <v>45030</v>
       </c>
       <c r="K512" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="513">
       <c r="A513" s="1" t="inlineStr">
         <is>
           <t>RAJNAGAR</t>
         </is>
       </c>
       <c r="B513" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C513" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D513" s="1" t="inlineStr">
         <is>
-          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Construction of Roof Top Rain Water Harvesting Structure for Community</t>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E513" s="1" t="inlineStr">
         <is>
-          <t>Roof Water Harvesting on gov/panchayat bldg</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F513" s="1" t="inlineStr">
         <is>
-          <t>1708005011/WC/22012035226151 — एनीकट निर्माण कार्य नाऊ बारे की नरिया</t>
+          <t>1708005011/WC/22012035150439 — एनीकट निर्माण कार्य दयाशंकर कुशवाहा के कुआ के बगल मे नाला मे</t>
         </is>
       </c>
       <c r="G513" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H513" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I513" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J513" s="3" t="n">
-        <v>45396</v>
+        <v>45030</v>
       </c>
       <c r="K513" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="514">
       <c r="A514" s="1" t="inlineStr">
         <is>
           <t>RAJNAGAR</t>
         </is>
       </c>
       <c r="B514" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C514" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D514" s="1" t="inlineStr">
         <is>
-          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Construction of Roof Top Rain Water Harvesting Structure for Community</t>
+          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
         </is>
       </c>
       <c r="E514" s="1" t="inlineStr">
         <is>
-          <t>Roof Water Harvesting on gov/panchayat bldg</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F514" s="1" t="inlineStr">
         <is>
-          <t>1708005011/WC/22012035226154 — एनीकट निर्माण कार्य ज्वाना नर्सरी की नरिया</t>
+          <t>1708005011/WC/22012035153169 — ग्रेवीयन निर्माण कार्य बांदनी 6 नग</t>
         </is>
       </c>
       <c r="G514" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H514" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I514" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J514" s="3" t="n">
-        <v>45396</v>
+        <v>45030</v>
       </c>
       <c r="K514" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="515">
       <c r="A515" s="1" t="inlineStr">
         <is>
           <t>RAJNAGAR</t>
         </is>
       </c>
       <c r="B515" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C515" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D515" s="1" t="inlineStr">
         <is>
-          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Construction of Roof Top Rain Water Harvesting Structure for Community</t>
+          <t>Constr of Pebble peripheral Bund for Community / Construction of Pebble peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E515" s="1" t="inlineStr">
         <is>
-          <t>Roof Water Harvesting on gov/panchayat bldg</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F515" s="1" t="inlineStr">
         <is>
-          <t>1708005011/WC/22012035226156 — एनीकट निर्माण कार्य ज्वाना पढ़ाई की नरिया</t>
+          <t>1708005011/WC/22012035153185 — बेस्‍टवियर एंव पेचिंग निमार्ण कार्य  राम तलैया सिलावाट राड</t>
         </is>
       </c>
       <c r="G515" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H515" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I515" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J515" s="3" t="n">
-        <v>45396</v>
+        <v>45030</v>
       </c>
       <c r="K515" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="516">
       <c r="A516" s="1" t="inlineStr">
         <is>
           <t>RAJNAGAR</t>
         </is>
       </c>
       <c r="B516" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C516" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D516" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E516" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F516" s="1" t="inlineStr">
         <is>
-          <t>1708005011/WC/22012035237079 — लूज बोल्‍डर निर्माण ज्‍वाना एवं बांदनी</t>
+          <t>1708005011/WC/22012035153430 — सार्वजनिक खेत तालाब निर्माण गंजवागुल्‍ला ज्‍वाना</t>
         </is>
       </c>
       <c r="G516" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H516" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I516" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J516" s="3" t="n">
-        <v>45649</v>
+        <v>45201</v>
       </c>
       <c r="K516" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="517">
       <c r="A517" s="1" t="inlineStr">
         <is>
           <t>RAJNAGAR</t>
         </is>
       </c>
       <c r="B517" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C517" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D517" s="1" t="inlineStr">
         <is>
-          <t>Construction of Earthen graded Bund for Community / Construction of Earthen graded Bund for Community</t>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E517" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F517" s="1" t="inlineStr">
         <is>
-          <t>1708005011/WC/22012035259917 — तालाब  बंड विस्तार बेस्ट बीयर एवं पिचिंग कार्य श्मशान घाट ज्वाना के बगल में</t>
+          <t>1708005011/WC/22012035164800 — एनीकट निर्माण कार्य बााबा की नचनिया के बगल में बंदनी क्रं 1</t>
         </is>
       </c>
       <c r="G517" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H517" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I517" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J517" s="3" t="n">
-        <v>45748</v>
+        <v>45030</v>
       </c>
       <c r="K517" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="518">
       <c r="A518" s="1" t="inlineStr">
         <is>
           <t>RAJNAGAR</t>
         </is>
       </c>
       <c r="B518" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C518" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D518" s="1" t="inlineStr">
         <is>
-          <t>Construction of Earthen graded Bund for Community / Construction of Earthen graded Bund for Community</t>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E518" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F518" s="1" t="inlineStr">
         <is>
-          <t>1708005011/WC/22012035259921 — सार्वजनिक तालाब गजब गुलला ज्‍वाना</t>
+          <t>1708005011/WC/22012035164801 — एनीकट निर्माण कार्य कडोरा के बगल में बंदनी</t>
         </is>
       </c>
       <c r="G518" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H518" s="2" t="n">
-        <v>537139.69</v>
+        <v>0</v>
       </c>
       <c r="I518" s="2" t="n">
-        <v>338316</v>
+        <v>0</v>
       </c>
       <c r="J518" s="3" t="n">
-        <v>45790</v>
-[...3 lines deleted...]
-      </c>
+        <v>45030</v>
+      </c>
+      <c r="K518" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="519">
       <c r="A519" s="1" t="inlineStr">
         <is>
           <t>RAJNAGAR</t>
         </is>
       </c>
       <c r="B519" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C519" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D519" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
         </is>
       </c>
       <c r="E519" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F519" s="1" t="inlineStr">
         <is>
-          <t>1708005011/WC/22012035280576 — पेरिफरल बंड बोलडर्स निर्माण कार्य हनुमान मंदिर ज्‍वाना</t>
+          <t>1708005011/WC/22012035172777 — Anicut nirman karya</t>
         </is>
       </c>
       <c r="G519" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>New</t>
         </is>
       </c>
       <c r="H519" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I519" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J519" s="3" t="n">
-        <v>45748</v>
+        <v>45317</v>
       </c>
       <c r="K519" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="520">
       <c r="A520" s="1" t="inlineStr">
         <is>
           <t>RAJNAGAR</t>
         </is>
       </c>
       <c r="B520" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C520" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D520" s="1" t="inlineStr">
         <is>
-          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E520" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F520" s="1" t="inlineStr">
         <is>
-          <t>1708005011/WC/22012035281723 — चैक डैम निर्माण कार्य ज्‍वाना नदिया रामदयाल के कुआ के बगल में</t>
+          <t>1708005011/WC/22012035183567 — एनीकट निर्माण कार्य ढाका ना के बगल में नर्व नाल</t>
         </is>
       </c>
       <c r="G520" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H520" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I520" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J520" s="3" t="n">
-        <v>45761</v>
+        <v>45317</v>
       </c>
       <c r="K520" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="521">
       <c r="A521" s="1" t="inlineStr">
         <is>
           <t>RAJNAGAR</t>
         </is>
       </c>
       <c r="B521" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C521" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D521" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E521" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F521" s="1" t="inlineStr">
         <is>
-          <t>1708005011/WC/22012035284130 — पेरिफरल बंड बोलडर्स निर्माण कार्य शंकर जी मंदिर ज्‍वाना</t>
+          <t>1708005011/WC/22012035201066 — एनिकट निर्माण कार्य पहाड के नाला में वांदनी</t>
         </is>
       </c>
       <c r="G521" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H521" s="2" t="n">
-        <v>861783.74</v>
+        <v>444678.4</v>
       </c>
       <c r="I521" s="2" t="n">
-        <v>329325.35</v>
+        <v>427842.94</v>
       </c>
       <c r="J521" s="3" t="n">
-        <v>45988</v>
+        <v>45483</v>
       </c>
       <c r="K521" s="3" t="n">
-        <v>46192</v>
+        <v>45587</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="522">
       <c r="A522" s="1" t="inlineStr">
         <is>
           <t>RAJNAGAR</t>
         </is>
       </c>
       <c r="B522" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C522" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D522" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-Borewell recharge for Comm / Construction of Sand filter for borewell recharge for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E522" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F522" s="1" t="inlineStr">
         <is>
-          <t>1708005011/WC/22012035302999 — JGSA 2025 Dug Well Rechage पिट पंचा कुशवाहा</t>
+          <t>1708005011/WC/22012035201067 — एनिकट निर्माण कार्य नरवा नाला कुशवाहा के कुआ के बगल में कछरिया बांदनी</t>
         </is>
       </c>
       <c r="G522" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H522" s="2" t="n">
-        <v>30257.16</v>
+        <v>499230.59</v>
       </c>
       <c r="I522" s="2" t="n">
-        <v>24788.51</v>
+        <v>480828</v>
       </c>
       <c r="J522" s="3" t="n">
-        <v>45792</v>
+        <v>45483</v>
       </c>
       <c r="K522" s="3" t="n">
-        <v>46062</v>
+        <v>45587</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="523">
       <c r="A523" s="1" t="inlineStr">
         <is>
           <t>RAJNAGAR</t>
         </is>
       </c>
       <c r="B523" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C523" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D523" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-Borewell recharge for Comm / Construction of Sand filter for borewell recharge for Community</t>
+          <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
         </is>
       </c>
       <c r="E523" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F523" s="1" t="inlineStr">
         <is>
-          <t>1708005011/WC/22012035303002 — JGSA 2025 Dug Well Rechage पिट नंदकिशोर विश्वकर्मा</t>
+          <t>1708005011/WC/22012035201075 — गेवियन निर्माण कार्य 6 नग बांदनी एवं ज्‍वाना</t>
         </is>
       </c>
       <c r="G523" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H523" s="2" t="n">
-        <v>29787</v>
+        <v>592048.66</v>
       </c>
       <c r="I523" s="2" t="n">
-        <v>26259.25</v>
+        <v>587849.96</v>
       </c>
       <c r="J523" s="3" t="n">
-        <v>45792</v>
+        <v>45636</v>
       </c>
       <c r="K523" s="3" t="n">
-        <v>46132</v>
+        <v>45945</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="524">
       <c r="A524" s="1" t="inlineStr">
         <is>
           <t>RAJNAGAR</t>
         </is>
       </c>
       <c r="B524" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C524" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D524" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-Borewell recharge for Comm / Construction of Sand filter for borewell recharge for Community</t>
+          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry Check Dam for Community</t>
         </is>
       </c>
       <c r="E524" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F524" s="1" t="inlineStr">
         <is>
-          <t>1708005011/WC/22012035303004 — JGSA 2025 Dug Well Rechage पिट पुष्पेंद्र पांडे / अशोक</t>
+          <t>1708005011/WC/22012035208635 — एनीकट निर्माण कार्य पटपरा के नाला में ग्राम जवाना</t>
         </is>
       </c>
       <c r="G524" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H524" s="2" t="n">
-        <v>29787</v>
+        <v>0</v>
       </c>
       <c r="I524" s="2" t="n">
-        <v>28608.25</v>
+        <v>0</v>
       </c>
       <c r="J524" s="3" t="n">
-        <v>45793</v>
-[...3 lines deleted...]
-      </c>
+        <v>45451</v>
+      </c>
+      <c r="K524" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="525">
       <c r="A525" s="1" t="inlineStr">
         <is>
           <t>RAJNAGAR</t>
         </is>
       </c>
       <c r="B525" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C525" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D525" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-Borewell recharge for Comm / Construction of Sand filter for borewell recharge for Community</t>
+          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Construction of Roof Top Rain Water Harvesting Structure for Community</t>
         </is>
       </c>
       <c r="E525" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Roof Water Harvesting on gov/panchayat bldg</t>
         </is>
       </c>
       <c r="F525" s="1" t="inlineStr">
         <is>
-          <t>1708005011/WC/22012035303007 — JGSA 2025 Dug Well Rechage पिट हरलाल / अशोक कुशवाहा</t>
+          <t>1708005011/WC/22012035226151 — एनीकट निर्माण कार्य नाऊ बारे की नरिया</t>
         </is>
       </c>
       <c r="G525" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H525" s="2" t="n">
-        <v>29787</v>
+        <v>0</v>
       </c>
       <c r="I525" s="2" t="n">
-        <v>28703.49</v>
+        <v>0</v>
       </c>
       <c r="J525" s="3" t="n">
-        <v>45793</v>
-[...3 lines deleted...]
-      </c>
+        <v>45396</v>
+      </c>
+      <c r="K525" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="526">
       <c r="A526" s="1" t="inlineStr">
         <is>
           <t>RAJNAGAR</t>
         </is>
       </c>
       <c r="B526" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C526" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D526" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-Borewell recharge for Comm / Construction of Sand filter for borewell recharge for Community</t>
+          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Construction of Roof Top Rain Water Harvesting Structure for Community</t>
         </is>
       </c>
       <c r="E526" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Roof Water Harvesting on gov/panchayat bldg</t>
         </is>
       </c>
       <c r="F526" s="1" t="inlineStr">
         <is>
-          <t>1708005011/WC/22012035303009 — JGSA 2025 Dug Well Rechage पिट चंदू अहिरवार</t>
+          <t>1708005011/WC/22012035226154 — एनीकट निर्माण कार्य ज्वाना नर्सरी की नरिया</t>
         </is>
       </c>
       <c r="G526" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H526" s="2" t="n">
-        <v>29787</v>
+        <v>0</v>
       </c>
       <c r="I526" s="2" t="n">
-        <v>28608.25</v>
+        <v>0</v>
       </c>
       <c r="J526" s="3" t="n">
-        <v>45793</v>
-[...3 lines deleted...]
-      </c>
+        <v>45396</v>
+      </c>
+      <c r="K526" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="527">
       <c r="A527" s="1" t="inlineStr">
         <is>
           <t>RAJNAGAR</t>
         </is>
       </c>
       <c r="B527" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C527" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D527" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-Borewell recharge for Comm / Construction of Sand filter for borewell recharge for Community</t>
+          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Construction of Roof Top Rain Water Harvesting Structure for Community</t>
         </is>
       </c>
       <c r="E527" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Roof Water Harvesting on gov/panchayat bldg</t>
         </is>
       </c>
       <c r="F527" s="1" t="inlineStr">
         <is>
-          <t>1708005011/WC/22012035303010 — JGSA 2025 Dug Well Rechage पिट तुलसी साहू</t>
+          <t>1708005011/WC/22012035226156 — एनीकट निर्माण कार्य ज्वाना पढ़ाई की नरिया</t>
         </is>
       </c>
       <c r="G527" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H527" s="2" t="n">
-        <v>29787</v>
+        <v>0</v>
       </c>
       <c r="I527" s="2" t="n">
-        <v>28608.25</v>
+        <v>0</v>
       </c>
       <c r="J527" s="3" t="n">
-        <v>45793</v>
-[...3 lines deleted...]
-      </c>
+        <v>45396</v>
+      </c>
+      <c r="K527" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="528">
       <c r="A528" s="1" t="inlineStr">
         <is>
           <t>RAJNAGAR</t>
         </is>
       </c>
       <c r="B528" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C528" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D528" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-Borewell recharge for Comm / Construction of Sand filter for borewell recharge for Community</t>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E528" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F528" s="1" t="inlineStr">
         <is>
-          <t>1708005011/WC/22012035303014 — JGSA 2025 Dug Well Rechage पिट मेन रोड नल के बगल में</t>
+          <t>1708005011/WC/22012035237079 — लूज बोल्‍डर निर्माण ज्‍वाना एवं बांदनी</t>
         </is>
       </c>
       <c r="G528" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H528" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I528" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J528" s="3" t="n">
-        <v>45761</v>
+        <v>45649</v>
       </c>
       <c r="K528" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="529">
       <c r="A529" s="1" t="inlineStr">
         <is>
           <t>RAJNAGAR</t>
         </is>
       </c>
       <c r="B529" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C529" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D529" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-Borewell recharge for Comm / Construction of Sand filter for borewell recharge for Community</t>
+          <t>Construction of Earthen graded Bund for Community / Construction of Earthen graded Bund for Community</t>
         </is>
       </c>
       <c r="E529" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F529" s="1" t="inlineStr">
         <is>
-          <t>1708005011/WC/22012035303015 — JGSA 2025 Dug Well Rechage पिट प्राथमिक शाला के नल के पास</t>
+          <t>1708005011/WC/22012035259917 — तालाब  बंड विस्तार बेस्ट बीयर एवं पिचिंग कार्य श्मशान घाट ज्वाना के बगल में</t>
         </is>
       </c>
       <c r="G529" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H529" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I529" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J529" s="3" t="n">
-        <v>45761</v>
+        <v>45748</v>
       </c>
       <c r="K529" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="530">
       <c r="A530" s="1" t="inlineStr">
         <is>
           <t>RAJNAGAR</t>
         </is>
       </c>
       <c r="B530" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C530" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D530" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-Borewell recharge for Comm / Construction of Sand filter for borewell recharge for Community</t>
+          <t>Construction of Earthen graded Bund for Community / Construction of Earthen graded Bund for Community</t>
         </is>
       </c>
       <c r="E530" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F530" s="1" t="inlineStr">
         <is>
-          <t>1708005011/WC/22012035303017 — JGSA 2025 Dug Well Rechage पिट बब्बाजू के नल के पास</t>
+          <t>1708005011/WC/22012035259921 — सार्वजनिक तालाब गजब गुलला ज्‍वाना</t>
         </is>
       </c>
       <c r="G530" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H530" s="2" t="n">
-        <v>0</v>
+        <v>537139.69</v>
       </c>
       <c r="I530" s="2" t="n">
-        <v>0</v>
+        <v>338316</v>
       </c>
       <c r="J530" s="3" t="n">
-        <v>45761</v>
-[...1 lines deleted...]
-      <c r="K530" s="3"/>
+        <v>45790</v>
+      </c>
+      <c r="K530" s="3" t="n">
+        <v>46181</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="531">
       <c r="A531" s="1" t="inlineStr">
         <is>
           <t>RAJNAGAR</t>
         </is>
       </c>
       <c r="B531" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C531" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D531" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-Borewell recharge for Comm / Construction of Sand filter for borewell recharge for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E531" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F531" s="1" t="inlineStr">
         <is>
-          <t>1708005011/WC/22012035303029 — JGSA 2025 Dug Well Rechage पिटण परवा रास्‍ता शोक पेेट निर्माण</t>
+          <t>1708005011/WC/22012035280576 — पेरिफरल बंड बोलडर्स निर्माण कार्य हनुमान मंदिर ज्‍वाना</t>
         </is>
       </c>
       <c r="G531" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H531" s="2" t="n">
-        <v>27973.06</v>
+        <v>0</v>
       </c>
       <c r="I531" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J531" s="3" t="n">
-        <v>45761</v>
+        <v>45748</v>
       </c>
       <c r="K531" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="532">
       <c r="A532" s="1" t="inlineStr">
         <is>
           <t>RAJNAGAR</t>
         </is>
       </c>
       <c r="B532" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C532" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D532" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-Borewell recharge for Comm / Construction of Sand filter for borewell recharge for Community</t>
+          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry Check Dam for Community</t>
         </is>
       </c>
       <c r="E532" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F532" s="1" t="inlineStr">
         <is>
-          <t>1708005011/WC/22012035304153 — JGAS 2025 Dug Well Rechage पिट रामदास अहिरवार</t>
+          <t>1708005011/WC/22012035281723 — चैक डैम निर्माण कार्य ज्‍वाना नदिया रामदयाल के कुआ के बगल में</t>
         </is>
       </c>
       <c r="G532" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H532" s="2" t="n">
-        <v>29787</v>
+        <v>0</v>
       </c>
       <c r="I532" s="2" t="n">
-        <v>24160.21</v>
+        <v>0</v>
       </c>
       <c r="J532" s="3" t="n">
-        <v>45797</v>
-[...3 lines deleted...]
-      </c>
+        <v>45761</v>
+      </c>
+      <c r="K532" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="533">
       <c r="A533" s="1" t="inlineStr">
         <is>
           <t>RAJNAGAR</t>
         </is>
       </c>
       <c r="B533" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C533" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D533" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-Borewell recharge for Comm / Construction of Sand filter for borewell recharge for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E533" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F533" s="1" t="inlineStr">
         <is>
-          <t>1708005011/WC/22012035304155 — JGAS 2025 Rechage पिट देवी मंदिर नल</t>
+          <t>1708005011/WC/22012035284130 — पेरिफरल बंड बोलडर्स निर्माण कार्य शंकर जी मंदिर ज्‍वाना</t>
         </is>
       </c>
       <c r="G533" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H533" s="2" t="n">
-        <v>0</v>
+        <v>861783.74</v>
       </c>
       <c r="I533" s="2" t="n">
-        <v>0</v>
+        <v>329325.35</v>
       </c>
       <c r="J533" s="3" t="n">
-        <v>45761</v>
-[...1 lines deleted...]
-      <c r="K533" s="3"/>
+        <v>45988</v>
+      </c>
+      <c r="K533" s="3" t="n">
+        <v>46192</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="534">
       <c r="A534" s="1" t="inlineStr">
         <is>
           <t>RAJNAGAR</t>
         </is>
       </c>
       <c r="B534" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C534" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D534" s="1" t="inlineStr">
         <is>
           <t>Constr of Sand filter-Borewell recharge for Comm / Construction of Sand filter for borewell recharge for Community</t>
         </is>
       </c>
       <c r="E534" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F534" s="1" t="inlineStr">
         <is>
-          <t>1708005011/WC/22012035304808 — JGSA 2025 Rechage पिट मेन रोड नल के बगल में</t>
+          <t>1708005011/WC/22012035302999 — JGSA 2025 Dug Well Rechage पिट पंचा कुशवाहा</t>
         </is>
       </c>
       <c r="G534" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H534" s="2" t="n">
-        <v>27634.47</v>
+        <v>30257.16</v>
       </c>
       <c r="I534" s="2" t="n">
-        <v>14616</v>
+        <v>24788.51</v>
       </c>
       <c r="J534" s="3" t="n">
-        <v>45797</v>
+        <v>45792</v>
       </c>
       <c r="K534" s="3" t="n">
-        <v>46061</v>
+        <v>46062</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="535">
       <c r="A535" s="1" t="inlineStr">
         <is>
           <t>RAJNAGAR</t>
         </is>
       </c>
       <c r="B535" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C535" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D535" s="1" t="inlineStr">
         <is>
           <t>Constr of Sand filter-Borewell recharge for Comm / Construction of Sand filter for borewell recharge for Community</t>
         </is>
       </c>
       <c r="E535" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F535" s="1" t="inlineStr">
         <is>
-          <t>1708005011/WC/22012035304810 — JGSA 2025 Rechage पिट बब्बाजू के नल के पास</t>
+          <t>1708005011/WC/22012035303002 — JGSA 2025 Dug Well Rechage पिट नंदकिशोर विश्वकर्मा</t>
         </is>
       </c>
       <c r="G535" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H535" s="2" t="n">
-        <v>29139.06</v>
+        <v>29787</v>
       </c>
       <c r="I535" s="2" t="n">
-        <v>12260.49</v>
+        <v>26259.25</v>
       </c>
       <c r="J535" s="3" t="n">
-        <v>45797</v>
+        <v>45792</v>
       </c>
       <c r="K535" s="3" t="n">
         <v>46132</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="536">
       <c r="A536" s="1" t="inlineStr">
         <is>
           <t>RAJNAGAR</t>
         </is>
       </c>
       <c r="B536" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C536" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D536" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Constr of Sand filter-Borewell recharge for Comm / Construction of Sand filter for borewell recharge for Community</t>
         </is>
       </c>
       <c r="E536" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F536" s="1" t="inlineStr">
         <is>
-          <t>1708005011/WC/22012035304812 — JGSA 2025 शोक पिट Rechage  परवा रास्‍ता नाली</t>
+          <t>1708005011/WC/22012035303004 — JGSA 2025 Dug Well Rechage पिट पुष्पेंद्र पांडे / अशोक</t>
         </is>
       </c>
       <c r="G536" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H536" s="2" t="n">
-        <v>0</v>
+        <v>29787</v>
       </c>
       <c r="I536" s="2" t="n">
-        <v>0</v>
+        <v>28608.25</v>
       </c>
       <c r="J536" s="3" t="n">
-        <v>45761</v>
-[...1 lines deleted...]
-      <c r="K536" s="3"/>
+        <v>45793</v>
+      </c>
+      <c r="K536" s="3" t="n">
+        <v>46018</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="537">
       <c r="A537" s="1" t="inlineStr">
         <is>
           <t>RAJNAGAR</t>
         </is>
       </c>
       <c r="B537" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C537" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D537" s="1" t="inlineStr">
         <is>
           <t>Constr of Sand filter-Borewell recharge for Comm / Construction of Sand filter for borewell recharge for Community</t>
         </is>
       </c>
       <c r="E537" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F537" s="1" t="inlineStr">
         <is>
-          <t>1708005011/WC/22012035304813 — JGSA 2025 Rechage पिट प्राथमिक शाला के नल के पास</t>
+          <t>1708005011/WC/22012035303007 — JGSA 2025 Dug Well Rechage पिट हरलाल / अशोक कुशवाहा</t>
         </is>
       </c>
       <c r="G537" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H537" s="2" t="n">
-        <v>29082.09</v>
+        <v>29787</v>
       </c>
       <c r="I537" s="2" t="n">
-        <v>22866.25</v>
+        <v>28703.49</v>
       </c>
       <c r="J537" s="3" t="n">
-        <v>45797</v>
+        <v>45793</v>
       </c>
       <c r="K537" s="3" t="n">
-        <v>46061</v>
+        <v>46018</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="538">
       <c r="A538" s="1" t="inlineStr">
         <is>
           <t>RAJNAGAR</t>
         </is>
       </c>
       <c r="B538" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C538" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D538" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Sand filter-Borewell recharge for Comm / Construction of Sand filter for borewell recharge for Community</t>
         </is>
       </c>
       <c r="E538" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F538" s="1" t="inlineStr">
         <is>
-          <t>1708005011/WC/-----------------223 — कपिलधारा कूप निर्माण लछिया अहिरवार</t>
+          <t>1708005011/WC/22012035303009 — JGSA 2025 Dug Well Rechage पिट चंदू अहिरवार</t>
         </is>
       </c>
       <c r="G538" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H538" s="2" t="n">
-        <v>0</v>
+        <v>29787</v>
       </c>
       <c r="I538" s="2" t="n">
-        <v>207776</v>
+        <v>28608.25</v>
       </c>
       <c r="J538" s="3" t="n">
-        <v>39542</v>
+        <v>45793</v>
       </c>
       <c r="K538" s="3" t="n">
-        <v>40193</v>
+        <v>46018</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="539">
       <c r="A539" s="1" t="inlineStr">
         <is>
           <t>RAJNAGAR</t>
         </is>
       </c>
       <c r="B539" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C539" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D539" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Sand filter-Borewell recharge for Comm / Construction of Sand filter for borewell recharge for Community</t>
         </is>
       </c>
       <c r="E539" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F539" s="1" t="inlineStr">
         <is>
-          <t>1708005011/WC/6998 — तालाब गहरीकरण</t>
+          <t>1708005011/WC/22012035303010 — JGSA 2025 Dug Well Rechage पिट तुलसी साहू</t>
         </is>
       </c>
       <c r="G539" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H539" s="2" t="n">
-        <v>0</v>
+        <v>29787</v>
       </c>
       <c r="I539" s="2" t="n">
-        <v>39254</v>
+        <v>28608.25</v>
       </c>
       <c r="J539" s="3" t="n">
-        <v>39598</v>
+        <v>45793</v>
       </c>
       <c r="K539" s="3" t="n">
-        <v>39941</v>
+        <v>46018</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="540">
       <c r="A540" s="1" t="inlineStr">
         <is>
           <t>RAJNAGAR</t>
         </is>
       </c>
       <c r="B540" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C540" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D540" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Sand filter-Borewell recharge for Comm / Construction of Sand filter for borewell recharge for Community</t>
         </is>
       </c>
       <c r="E540" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F540" s="1" t="inlineStr">
         <is>
-          <t>1708005011/WC/7390 — कपिल धारा कूप निर्माण मनमोहन /0 भरोसा कुशवाहा</t>
+          <t>1708005011/WC/22012035303014 — JGSA 2025 Dug Well Rechage पिट मेन रोड नल के बगल में</t>
         </is>
       </c>
       <c r="G540" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H540" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I540" s="2" t="n">
-        <v>248596</v>
+        <v>0</v>
       </c>
       <c r="J540" s="3" t="n">
-        <v>39925</v>
-[...3 lines deleted...]
-      </c>
+        <v>45761</v>
+      </c>
+      <c r="K540" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="541">
       <c r="A541" s="1" t="inlineStr">
         <is>
           <t>RAJNAGAR</t>
         </is>
       </c>
       <c r="B541" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C541" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D541" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Sand filter-Borewell recharge for Comm / Construction of Sand filter for borewell recharge for Community</t>
         </is>
       </c>
       <c r="E541" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F541" s="1" t="inlineStr">
         <is>
-          <t>1708005011/WC/7391 — कपिल धारा कूप निर्माण मोहम्‍मद शाह S/0 भूरे शाह</t>
+          <t>1708005011/WC/22012035303015 — JGSA 2025 Dug Well Rechage पिट प्राथमिक शाला के नल के पास</t>
         </is>
       </c>
       <c r="G541" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H541" s="2" t="n">
-        <v>164000</v>
+        <v>0</v>
       </c>
       <c r="I541" s="2" t="n">
-        <v>206264</v>
+        <v>0</v>
       </c>
       <c r="J541" s="3" t="n">
-        <v>39980</v>
-[...3 lines deleted...]
-      </c>
+        <v>45761</v>
+      </c>
+      <c r="K541" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="542">
       <c r="A542" s="1" t="inlineStr">
         <is>
           <t>RAJNAGAR</t>
         </is>
       </c>
       <c r="B542" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C542" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D542" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Sand filter-Borewell recharge for Comm / Construction of Sand filter for borewell recharge for Community</t>
         </is>
       </c>
       <c r="E542" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F542" s="1" t="inlineStr">
         <is>
-          <t>1708005011/WC/7392 — कपिल धारा कूप निर्माण परमलाल /0 भग्‍गू साहू</t>
+          <t>1708005011/WC/22012035303017 — JGSA 2025 Dug Well Rechage पिट बब्बाजू के नल के पास</t>
         </is>
       </c>
       <c r="G542" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H542" s="2" t="n">
-        <v>164000</v>
+        <v>0</v>
       </c>
       <c r="I542" s="2" t="n">
-        <v>159738</v>
+        <v>0</v>
       </c>
       <c r="J542" s="3" t="n">
-        <v>39925</v>
-[...3 lines deleted...]
-      </c>
+        <v>45761</v>
+      </c>
+      <c r="K542" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="543">
       <c r="A543" s="1" t="inlineStr">
         <is>
           <t>RAJNAGAR</t>
         </is>
       </c>
       <c r="B543" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C543" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D543" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Sand filter-Borewell recharge for Comm / Construction of Sand filter for borewell recharge for Community</t>
         </is>
       </c>
       <c r="E543" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F543" s="1" t="inlineStr">
         <is>
-          <t>1708005011/WC/8056 — Boldar chaikdam nirman Hathnitor ki nariya</t>
+          <t>1708005011/WC/22012035303029 — JGSA 2025 Dug Well Rechage पिटण परवा रास्‍ता शोक पेेट निर्माण</t>
         </is>
       </c>
       <c r="G543" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H543" s="2" t="n">
-        <v>114000</v>
+        <v>27973.06</v>
       </c>
       <c r="I543" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J543" s="3" t="n">
-        <v>41013</v>
+        <v>45761</v>
       </c>
       <c r="K543" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="544">
       <c r="A544" s="1" t="inlineStr">
         <is>
           <t>RAJNAGAR</t>
         </is>
       </c>
       <c r="B544" s="1" t="inlineStr">
         <is>
-          <t>2006-2007</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C544" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D544" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Sand filter-Borewell recharge for Comm / Construction of Sand filter for borewell recharge for Community</t>
         </is>
       </c>
       <c r="E544" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F544" s="1" t="inlineStr">
         <is>
-          <t>1708005011/WC/जमुनिया बादनी 6 — कपिल धारा कूप निर्माण  जमुनिया बादनी 6</t>
+          <t>1708005011/WC/22012035304153 — JGAS 2025 Dug Well Rechage पिट रामदास अहिरवार</t>
         </is>
       </c>
       <c r="G544" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H544" s="2" t="n">
-        <v>0</v>
+        <v>29787</v>
       </c>
       <c r="I544" s="2" t="n">
-        <v>39000</v>
+        <v>24160.21</v>
       </c>
       <c r="J544" s="3" t="n">
-        <v>39099</v>
+        <v>45797</v>
       </c>
       <c r="K544" s="3" t="n">
-        <v>39385</v>
+        <v>46061</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="545">
       <c r="A545" s="1" t="inlineStr">
         <is>
           <t>RAJNAGAR</t>
         </is>
       </c>
       <c r="B545" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C545" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D545" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Sand filter-Borewell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Borewell for Community</t>
         </is>
       </c>
       <c r="E545" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F545" s="1" t="inlineStr">
         <is>
-          <t>1708005011/WC/बंमारी,,,,,,,,,,,,,,,4000 — कपिल धारा कूप निर्माण बलराम तनय धनुआ कौदर</t>
+          <t>1708005011/WC/22012035304155 — JGAS 2025 Rechage पिट देवी मंदिर नल</t>
         </is>
       </c>
       <c r="G545" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H545" s="2" t="n">
-        <v>100000</v>
+        <v>0</v>
       </c>
       <c r="I545" s="2" t="n">
-        <v>47300</v>
+        <v>0</v>
       </c>
       <c r="J545" s="3" t="n">
-        <v>39241</v>
-[...3 lines deleted...]
-      </c>
+        <v>45761</v>
+      </c>
+      <c r="K545" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="546">
       <c r="A546" s="1" t="inlineStr">
         <is>
           <t>RAJNAGAR</t>
         </is>
       </c>
       <c r="B546" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C546" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D546" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Sand filter-Borewell recharge for Comm / Construction of Sand filter for borewell recharge for Community</t>
         </is>
       </c>
       <c r="E546" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F546" s="1" t="inlineStr">
         <is>
-          <t>1708005011/WC/बांदनी *******************125 — रमतलइयां गहरीकरण</t>
+          <t>1708005011/WC/22012035304808 — JGSA 2025 Rechage पिट मेन रोड नल के बगल में</t>
         </is>
       </c>
       <c r="G546" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H546" s="2" t="n">
-        <v>0</v>
+        <v>27634.47</v>
       </c>
       <c r="I546" s="2" t="n">
-        <v>97340</v>
+        <v>14616</v>
       </c>
       <c r="J546" s="3" t="n">
-        <v>39596</v>
+        <v>45797</v>
       </c>
       <c r="K546" s="3" t="n">
-        <v>39941</v>
+        <v>46061</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="547">
       <c r="A547" s="1" t="inlineStr">
         <is>
           <t>RAJNAGAR</t>
         </is>
       </c>
       <c r="B547" s="1" t="inlineStr">
         <is>
-          <t>2006-2007</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C547" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D547" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Sand filter-Borewell recharge for Comm / Construction of Sand filter for borewell recharge for Community</t>
         </is>
       </c>
       <c r="E547" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F547" s="1" t="inlineStr">
         <is>
-          <t>1708005011/WC/ बांदनी////////////////////200 — सार्वजनिक कूप निर्माण बांदनी</t>
+          <t>1708005011/WC/22012035304810 — JGSA 2025 Rechage पिट बब्बाजू के नल के पास</t>
         </is>
       </c>
       <c r="G547" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H547" s="2" t="n">
-        <v>0</v>
+        <v>29139.06</v>
       </c>
       <c r="I547" s="2" t="n">
-        <v>88600</v>
+        <v>12260.49</v>
       </c>
       <c r="J547" s="3" t="n">
-        <v>39126</v>
+        <v>45797</v>
       </c>
       <c r="K547" s="3" t="n">
-        <v>39383</v>
+        <v>46132</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="548">
       <c r="A548" s="1" t="inlineStr">
         <is>
           <t>RAJNAGAR</t>
         </is>
       </c>
       <c r="B548" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C548" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D548" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E548" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F548" s="1" t="inlineStr">
         <is>
-          <t>1708005011/WC/बांदनी ------------------224 — कपिलधारा कूप निर्माण लछुआ कोरी</t>
+          <t>1708005011/WC/22012035304812 — JGSA 2025 शोक पिट Rechage  परवा रास्‍ता नाली</t>
         </is>
       </c>
       <c r="G548" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H548" s="2" t="n">
-        <v>161000</v>
+        <v>0</v>
       </c>
       <c r="I548" s="2" t="n">
-        <v>37700</v>
+        <v>0</v>
       </c>
       <c r="J548" s="3" t="n">
-        <v>39542</v>
-[...3 lines deleted...]
-      </c>
+        <v>45761</v>
+      </c>
+      <c r="K548" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="549">
       <c r="A549" s="1" t="inlineStr">
         <is>
           <t>RAJNAGAR</t>
         </is>
       </c>
       <c r="B549" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C549" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D549" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Sand filter-Borewell recharge for Comm / Construction of Sand filter for borewell recharge for Community</t>
         </is>
       </c>
       <c r="E549" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F549" s="1" t="inlineStr">
         <is>
-          <t>1708005011/WC/बांदनी ---------------225 — कपिलधारा कूप निर्माण धन्‍नी अहिरवार</t>
+          <t>1708005011/WC/22012035304813 — JGSA 2025 Rechage पिट प्राथमिक शाला के नल के पास</t>
         </is>
       </c>
       <c r="G549" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H549" s="2" t="n">
-        <v>0</v>
+        <v>29082.09</v>
       </c>
       <c r="I549" s="2" t="n">
-        <v>68480</v>
+        <v>22866.25</v>
       </c>
       <c r="J549" s="3" t="n">
-        <v>39542</v>
+        <v>45797</v>
       </c>
       <c r="K549" s="3" t="n">
-        <v>40472</v>
+        <v>46061</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="550">
       <c r="A550" s="1" t="inlineStr">
         <is>
           <t>RAJNAGAR</t>
         </is>
       </c>
       <c r="B550" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C550" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D550" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E550" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F550" s="1" t="inlineStr">
         <is>
-          <t>1708005011/WC/बांदनी ----------------226 — कपिलधारा कूप निर्माण दरबारी भग्‍गू सुकरता किल्‍लू</t>
+          <t>1708005011/WC/-----------------223 — कपिलधारा कूप निर्माण लछिया अहिरवार</t>
         </is>
       </c>
       <c r="G550" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H550" s="2" t="n">
-        <v>161000</v>
+        <v>0</v>
       </c>
       <c r="I550" s="2" t="n">
-        <v>154026</v>
+        <v>207776</v>
       </c>
       <c r="J550" s="3" t="n">
-        <v>39927</v>
+        <v>39542</v>
       </c>
       <c r="K550" s="3" t="n">
-        <v>40472</v>
+        <v>40193</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="551">
       <c r="A551" s="1" t="inlineStr">
         <is>
           <t>RAJNAGAR</t>
         </is>
       </c>
       <c r="B551" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C551" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D551" s="1" t="inlineStr">
         <is>
-          <t>Anicut / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E551" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F551" s="1" t="inlineStr">
         <is>
-          <t>1708005011/WC/बादनी ------------------------227 — सार्वजनिक कूप निर्माण हरिजन मुहल्‍ला बा्दनी</t>
+          <t>1708005011/WC/6998 — तालाब गहरीकरण</t>
         </is>
       </c>
       <c r="G551" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H551" s="2" t="n">
-        <v>226000</v>
+        <v>0</v>
       </c>
       <c r="I551" s="2" t="n">
-        <v>175744</v>
+        <v>39254</v>
       </c>
       <c r="J551" s="3" t="n">
-        <v>39542</v>
+        <v>39598</v>
       </c>
       <c r="K551" s="3" t="n">
-        <v>41361</v>
+        <v>39941</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="552">
       <c r="A552" s="1" t="inlineStr">
         <is>
           <t>RAJNAGAR</t>
         </is>
       </c>
       <c r="B552" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C552" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D552" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E552" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F552" s="1" t="inlineStr">
         <is>
-          <t>1708005011/WC/बांदनी -----------------228 — सार्वजनिक कूप निर्माण यादव मुहल्‍ला</t>
+          <t>1708005011/WC/7390 — कपिल धारा कूप निर्माण मनमोहन /0 भरोसा कुशवाहा</t>
         </is>
       </c>
       <c r="G552" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H552" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I552" s="2" t="n">
-        <v>128300</v>
+        <v>248596</v>
       </c>
       <c r="J552" s="3" t="n">
-        <v>39542</v>
+        <v>39925</v>
       </c>
       <c r="K552" s="3" t="n">
-        <v>40138</v>
+        <v>40947</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="553">
       <c r="A553" s="1" t="inlineStr">
         <is>
           <t>RAJNAGAR</t>
         </is>
       </c>
       <c r="B553" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C553" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D553" s="1" t="inlineStr">
         <is>
-          <t>Anicut / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E553" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F553" s="1" t="inlineStr">
         <is>
-          <t>1708005011/WC/बांदनी ----------------229 — कपिलधारा कूप निर्माण कुरेशा मुश्‍ताक</t>
+          <t>1708005011/WC/7391 — कपिल धारा कूप निर्माण मोहम्‍मद शाह S/0 भूरे शाह</t>
         </is>
       </c>
       <c r="G553" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H553" s="2" t="n">
-        <v>161000</v>
+        <v>164000</v>
       </c>
       <c r="I553" s="2" t="n">
-        <v>0</v>
+        <v>206264</v>
       </c>
       <c r="J553" s="3" t="n">
-        <v>39542</v>
+        <v>39980</v>
       </c>
       <c r="K553" s="3" t="n">
-        <v>42404</v>
+        <v>40330</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="554">
       <c r="A554" s="1" t="inlineStr">
         <is>
           <t>RAJNAGAR</t>
         </is>
       </c>
       <c r="B554" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C554" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D554" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E554" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F554" s="1" t="inlineStr">
         <is>
-          <t>1708005011/WC/बांदनी -----------------230 — कपिलधारा कूप निर्माण मैयादीन अहिरवार</t>
+          <t>1708005011/WC/7392 — कपिल धारा कूप निर्माण परमलाल /0 भग्‍गू साहू</t>
         </is>
       </c>
       <c r="G554" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H554" s="2" t="n">
-        <v>0</v>
+        <v>164000</v>
       </c>
       <c r="I554" s="2" t="n">
-        <v>80080</v>
+        <v>159738</v>
       </c>
       <c r="J554" s="3" t="n">
-        <v>39542</v>
+        <v>39925</v>
       </c>
       <c r="K554" s="3" t="n">
-        <v>40472</v>
+        <v>40066</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="555">
       <c r="A555" s="1" t="inlineStr">
         <is>
           <t>RAJNAGAR</t>
         </is>
       </c>
       <c r="B555" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C555" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D555" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E555" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F555" s="1" t="inlineStr">
         <is>
-          <t>1708005011/WC/बादनी ------------------------231 — सार्वजनिक कूप निर्माण अरुवा मुहल्‍ला</t>
+          <t>1708005011/WC/8056 — Boldar chaikdam nirman Hathnitor ki nariya</t>
         </is>
       </c>
       <c r="G555" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H555" s="2" t="n">
-        <v>0</v>
+        <v>114000</v>
       </c>
       <c r="I555" s="2" t="n">
-        <v>130536</v>
+        <v>0</v>
       </c>
       <c r="J555" s="3" t="n">
-        <v>39542</v>
-[...3 lines deleted...]
-      </c>
+        <v>41013</v>
+      </c>
+      <c r="K555" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="556">
       <c r="A556" s="1" t="inlineStr">
         <is>
           <t>RAJNAGAR</t>
         </is>
       </c>
       <c r="B556" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C556" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D556" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E556" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F556" s="1" t="inlineStr">
         <is>
-          <t>1708005011/WC/बांदनी ----------------232 — कपिलधारा कूप निर्माण ननुआ परशू बरेठी वाले</t>
+          <t>1708005011/WC/VB/YD/22012035337689 — Anicut Nirman Karya Baba Ki Nariya</t>
         </is>
       </c>
       <c r="G556" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H556" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I556" s="2" t="n">
-        <v>32200</v>
+        <v>0</v>
       </c>
       <c r="J556" s="3" t="n">
-        <v>39542</v>
-[...3 lines deleted...]
-      </c>
+        <v>46249</v>
+      </c>
+      <c r="K556" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="557">
       <c r="A557" s="1" t="inlineStr">
         <is>
           <t>RAJNAGAR</t>
         </is>
       </c>
       <c r="B557" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2006-2007</t>
         </is>
       </c>
       <c r="C557" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D557" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E557" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F557" s="1" t="inlineStr">
         <is>
-          <t>1708005011/WC/बादनी ----------------------233 — सार्वजनिक कूप निर्माण ज्‍वाना रोड पर</t>
+          <t>1708005011/WC/जमुनिया बादनी 6 — कपिल धारा कूप निर्माण  जमुनिया बादनी 6</t>
         </is>
       </c>
       <c r="G557" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H557" s="2" t="n">
-        <v>226000</v>
+        <v>0</v>
       </c>
       <c r="I557" s="2" t="n">
-        <v>136100</v>
+        <v>39000</v>
       </c>
       <c r="J557" s="3" t="n">
-        <v>39542</v>
+        <v>39099</v>
       </c>
       <c r="K557" s="3" t="n">
-        <v>40168</v>
+        <v>39385</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="558">
       <c r="A558" s="1" t="inlineStr">
         <is>
           <t>RAJNAGAR</t>
         </is>
       </c>
       <c r="B558" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C558" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D558" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E558" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F558" s="1" t="inlineStr">
         <is>
-          <t>1708005011/WC/बादनी ------------------236 — कपिल धारा कूप निर्माण दस्‍सू साहू</t>
+          <t>1708005011/WC/बंमारी,,,,,,,,,,,,,,,4000 — कपिल धारा कूप निर्माण बलराम तनय धनुआ कौदर</t>
         </is>
       </c>
       <c r="G558" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H558" s="2" t="n">
-        <v>161000</v>
+        <v>100000</v>
       </c>
       <c r="I558" s="2" t="n">
-        <v>46020</v>
+        <v>47300</v>
       </c>
       <c r="J558" s="3" t="n">
-        <v>39542</v>
+        <v>39241</v>
       </c>
       <c r="K558" s="3" t="n">
-        <v>40471</v>
+        <v>39340</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="559">
       <c r="A559" s="1" t="inlineStr">
         <is>
           <t>RAJNAGAR</t>
         </is>
       </c>
       <c r="B559" s="1" t="inlineStr">
         <is>
-          <t>2006-2007</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C559" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D559" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E559" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F559" s="1" t="inlineStr">
         <is>
-          <t>1708005011/WC/ बादनी 4 — कपिल धारा कूप निर्माण किशनलाल</t>
+          <t>1708005011/WC/बांदनी *******************125 — रमतलइयां गहरीकरण</t>
         </is>
       </c>
       <c r="G559" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H559" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I559" s="2" t="n">
-        <v>60660</v>
+        <v>97340</v>
       </c>
       <c r="J559" s="3" t="n">
-        <v>39099</v>
+        <v>39596</v>
       </c>
       <c r="K559" s="3" t="n">
-        <v>39441</v>
+        <v>39941</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="560">
       <c r="A560" s="1" t="inlineStr">
         <is>
           <t>RAJNAGAR</t>
         </is>
       </c>
       <c r="B560" s="1" t="inlineStr">
         <is>
           <t>2006-2007</t>
         </is>
       </c>
       <c r="C560" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D560" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E560" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F560" s="1" t="inlineStr">
         <is>
-          <t>1708005011/WC/ बादनी 7 — कपिलधारा कूप निर्माण रामदास</t>
+          <t>1708005011/WC/ बांदनी////////////////////200 — सार्वजनिक कूप निर्माण बांदनी</t>
         </is>
       </c>
       <c r="G560" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H560" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I560" s="2" t="n">
-        <v>38000</v>
+        <v>88600</v>
       </c>
       <c r="J560" s="3" t="n">
-        <v>39099</v>
+        <v>39126</v>
       </c>
       <c r="K560" s="3" t="n">
-        <v>39438</v>
+        <v>39383</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="561">
       <c r="A561" s="1" t="inlineStr">
         <is>
           <t>RAJNAGAR</t>
         </is>
       </c>
       <c r="B561" s="1" t="inlineStr">
         <is>
-          <t>2006-2007</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C561" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D561" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E561" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F561" s="1" t="inlineStr">
         <is>
-          <t>1708005011/WC/ बांदनी 8 — कपिल धारा कुप निमार्ण राम प्रसाद</t>
+          <t>1708005011/WC/बांदनी ------------------224 — कपिलधारा कूप निर्माण लछुआ कोरी</t>
         </is>
       </c>
       <c r="G561" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H561" s="2" t="n">
-        <v>0</v>
+        <v>161000</v>
       </c>
       <c r="I561" s="2" t="n">
-        <v>0</v>
+        <v>37700</v>
       </c>
       <c r="J561" s="3" t="n">
-        <v>39099</v>
+        <v>39542</v>
       </c>
       <c r="K561" s="3" t="n">
-        <v>39438</v>
+        <v>40473</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="562">
       <c r="A562" s="1" t="inlineStr">
         <is>
           <t>RAJNAGAR</t>
         </is>
       </c>
       <c r="B562" s="1" t="inlineStr">
         <is>
-          <t>2006-2007</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C562" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D562" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E562" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F562" s="1" t="inlineStr">
         <is>
-          <t>1708005011/WC/भुमानी वाई 8 — कपिल धारा कूप निर्माण बांदनी भुमानी वाई 8</t>
+          <t>1708005011/WC/बांदनी ---------------225 — कपिलधारा कूप निर्माण धन्‍नी अहिरवार</t>
         </is>
       </c>
       <c r="G562" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H562" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I562" s="2" t="n">
-        <v>2200</v>
+        <v>68480</v>
       </c>
       <c r="J562" s="3" t="n">
-        <v>39099</v>
+        <v>39542</v>
       </c>
       <c r="K562" s="3" t="n">
-        <v>39391</v>
+        <v>40472</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="563">
       <c r="A563" s="1" t="inlineStr">
         <is>
           <t>RAJNAGAR</t>
         </is>
       </c>
       <c r="B563" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C563" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D563" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E563" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F563" s="1" t="inlineStr">
         <is>
-          <t>1708005011/WH/22012034945360 — BUND MARAMMAT EVAM WESTWEAR PICHING KARY USRA TALAB BANDNI</t>
+          <t>1708005011/WC/बांदनी ----------------226 — कपिलधारा कूप निर्माण दरबारी भग्‍गू सुकरता किल्‍लू</t>
         </is>
       </c>
       <c r="G563" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H563" s="2" t="n">
-        <v>830000</v>
+        <v>161000</v>
       </c>
       <c r="I563" s="2" t="n">
-        <v>627095.95</v>
+        <v>154026</v>
       </c>
       <c r="J563" s="3" t="n">
-        <v>45838</v>
+        <v>39927</v>
       </c>
       <c r="K563" s="3" t="n">
-        <v>46114</v>
+        <v>40472</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="564">
       <c r="A564" s="1" t="inlineStr">
         <is>
           <t>RAJNAGAR</t>
         </is>
       </c>
       <c r="B564" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C564" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D564" s="1" t="inlineStr">
         <is>
-          <t>Well / Construction of Irrigation Open Well for Individuals</t>
+          <t>Anicut / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E564" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F564" s="1" t="inlineStr">
         <is>
-          <t>1708005067/IF/507 — कपिल धारा कूप निर्माण रामलाल अरिहवार S/O श्‍यामलाल</t>
+          <t>1708005011/WC/बादनी ------------------------227 — सार्वजनिक कूप निर्माण हरिजन मुहल्‍ला बा्दनी</t>
         </is>
       </c>
       <c r="G564" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H564" s="2" t="n">
-        <v>213000</v>
+        <v>226000</v>
       </c>
       <c r="I564" s="2" t="n">
-        <v>240291</v>
+        <v>175744</v>
       </c>
       <c r="J564" s="3" t="n">
-        <v>40711</v>
+        <v>39542</v>
       </c>
       <c r="K564" s="3" t="n">
-        <v>41867</v>
+        <v>41361</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="565">
       <c r="A565" s="1" t="inlineStr">
         <is>
           <t>RAJNAGAR</t>
         </is>
       </c>
       <c r="B565" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C565" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D565" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individuals</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E565" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F565" s="1" t="inlineStr">
         <is>
-          <t>1708005/IF/22012034427722 — Plantation Of Munga Dassu/Mulua Ahirwar</t>
+          <t>1708005011/WC/बांदनी -----------------228 — सार्वजनिक कूप निर्माण यादव मुहल्‍ला</t>
         </is>
       </c>
       <c r="G565" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H565" s="2" t="n">
-        <v>138000</v>
+        <v>0</v>
       </c>
       <c r="I565" s="2" t="n">
-        <v>0</v>
+        <v>128300</v>
       </c>
       <c r="J565" s="3" t="n">
-        <v>43204</v>
-[...1 lines deleted...]
-      <c r="K565" s="3"/>
+        <v>39542</v>
+      </c>
+      <c r="K565" s="3" t="n">
+        <v>40138</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="566">
       <c r="A566" s="1" t="inlineStr">
         <is>
           <t>RAJNAGAR</t>
         </is>
       </c>
       <c r="B566" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C566" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D566" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individuals</t>
+          <t>Anicut / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E566" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F566" s="1" t="inlineStr">
         <is>
-          <t>1708005/IF/22012034427954 — plantation of munga plants/saddu/khurra ahirwar</t>
+          <t>1708005011/WC/बांदनी ----------------229 — कपिलधारा कूप निर्माण कुरेशा मुश्‍ताक</t>
         </is>
       </c>
       <c r="G566" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H566" s="2" t="n">
-        <v>138000</v>
+        <v>161000</v>
       </c>
       <c r="I566" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J566" s="3" t="n">
-        <v>43204</v>
-[...1 lines deleted...]
-      <c r="K566" s="3"/>
+        <v>39542</v>
+      </c>
+      <c r="K566" s="3" t="n">
+        <v>42404</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="567">
       <c r="A567" s="1" t="inlineStr">
         <is>
           <t>RAJNAGAR</t>
         </is>
       </c>
       <c r="B567" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C567" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D567" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individuals</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E567" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F567" s="1" t="inlineStr">
         <is>
-          <t>1708005/IF/22012034428126 — plantation of munga plant ramdas s/o manka ahirwar</t>
+          <t>1708005011/WC/बांदनी -----------------230 — कपिलधारा कूप निर्माण मैयादीन अहिरवार</t>
         </is>
       </c>
       <c r="G567" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H567" s="2" t="n">
-        <v>138000</v>
+        <v>0</v>
       </c>
       <c r="I567" s="2" t="n">
-        <v>0</v>
+        <v>80080</v>
       </c>
       <c r="J567" s="3" t="n">
-        <v>43205</v>
-[...1 lines deleted...]
-      <c r="K567" s="3"/>
+        <v>39542</v>
+      </c>
+      <c r="K567" s="3" t="n">
+        <v>40472</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="568">
       <c r="A568" s="1" t="inlineStr">
         <is>
           <t>RAJNAGAR</t>
         </is>
       </c>
       <c r="B568" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C568" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D568" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individuals</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E568" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F568" s="1" t="inlineStr">
         <is>
-          <t>1708005/IF/22012034428130 — plantation of munga plant beni w/o govindi ahirwar</t>
+          <t>1708005011/WC/बादनी ------------------------231 — सार्वजनिक कूप निर्माण अरुवा मुहल्‍ला</t>
         </is>
       </c>
       <c r="G568" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H568" s="2" t="n">
-        <v>138000</v>
+        <v>0</v>
       </c>
       <c r="I568" s="2" t="n">
-        <v>0</v>
+        <v>130536</v>
       </c>
       <c r="J568" s="3" t="n">
-        <v>43204</v>
-[...1 lines deleted...]
-      <c r="K568" s="3"/>
+        <v>39542</v>
+      </c>
+      <c r="K568" s="3" t="n">
+        <v>40138</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="569">
       <c r="A569" s="1" t="inlineStr">
         <is>
           <t>RAJNAGAR</t>
         </is>
       </c>
       <c r="B569" s="1" t="inlineStr">
         <is>
+          <t>2008-2009</t>
+        </is>
+      </c>
+      <c r="C569" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D569" s="1" t="inlineStr">
+        <is>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E569" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F569" s="1" t="inlineStr">
+        <is>
+          <t>1708005011/WC/बांदनी ----------------232 — कपिलधारा कूप निर्माण ननुआ परशू बरेठी वाले</t>
+        </is>
+      </c>
+      <c r="G569" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H569" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I569" s="2" t="n">
+        <v>32200</v>
+      </c>
+      <c r="J569" s="3" t="n">
+        <v>39542</v>
+      </c>
+      <c r="K569" s="3" t="n">
+        <v>40472</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="570">
+      <c r="A570" s="1" t="inlineStr">
+        <is>
+          <t>RAJNAGAR</t>
+        </is>
+      </c>
+      <c r="B570" s="1" t="inlineStr">
+        <is>
+          <t>2008-2009</t>
+        </is>
+      </c>
+      <c r="C570" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D570" s="1" t="inlineStr">
+        <is>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E570" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F570" s="1" t="inlineStr">
+        <is>
+          <t>1708005011/WC/बादनी ----------------------233 — सार्वजनिक कूप निर्माण ज्‍वाना रोड पर</t>
+        </is>
+      </c>
+      <c r="G570" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H570" s="2" t="n">
+        <v>226000</v>
+      </c>
+      <c r="I570" s="2" t="n">
+        <v>136100</v>
+      </c>
+      <c r="J570" s="3" t="n">
+        <v>39542</v>
+      </c>
+      <c r="K570" s="3" t="n">
+        <v>40168</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="571">
+      <c r="A571" s="1" t="inlineStr">
+        <is>
+          <t>RAJNAGAR</t>
+        </is>
+      </c>
+      <c r="B571" s="1" t="inlineStr">
+        <is>
+          <t>2008-2009</t>
+        </is>
+      </c>
+      <c r="C571" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D571" s="1" t="inlineStr">
+        <is>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E571" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F571" s="1" t="inlineStr">
+        <is>
+          <t>1708005011/WC/बादनी ------------------236 — कपिल धारा कूप निर्माण दस्‍सू साहू</t>
+        </is>
+      </c>
+      <c r="G571" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H571" s="2" t="n">
+        <v>161000</v>
+      </c>
+      <c r="I571" s="2" t="n">
+        <v>46020</v>
+      </c>
+      <c r="J571" s="3" t="n">
+        <v>39542</v>
+      </c>
+      <c r="K571" s="3" t="n">
+        <v>40471</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="572">
+      <c r="A572" s="1" t="inlineStr">
+        <is>
+          <t>RAJNAGAR</t>
+        </is>
+      </c>
+      <c r="B572" s="1" t="inlineStr">
+        <is>
+          <t>2006-2007</t>
+        </is>
+      </c>
+      <c r="C572" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D572" s="1" t="inlineStr">
+        <is>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E572" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F572" s="1" t="inlineStr">
+        <is>
+          <t>1708005011/WC/ बादनी 4 — कपिल धारा कूप निर्माण किशनलाल</t>
+        </is>
+      </c>
+      <c r="G572" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H572" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I572" s="2" t="n">
+        <v>60660</v>
+      </c>
+      <c r="J572" s="3" t="n">
+        <v>39099</v>
+      </c>
+      <c r="K572" s="3" t="n">
+        <v>39441</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="573">
+      <c r="A573" s="1" t="inlineStr">
+        <is>
+          <t>RAJNAGAR</t>
+        </is>
+      </c>
+      <c r="B573" s="1" t="inlineStr">
+        <is>
+          <t>2006-2007</t>
+        </is>
+      </c>
+      <c r="C573" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D573" s="1" t="inlineStr">
+        <is>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E573" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F573" s="1" t="inlineStr">
+        <is>
+          <t>1708005011/WC/ बादनी 7 — कपिलधारा कूप निर्माण रामदास</t>
+        </is>
+      </c>
+      <c r="G573" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H573" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I573" s="2" t="n">
+        <v>38000</v>
+      </c>
+      <c r="J573" s="3" t="n">
+        <v>39099</v>
+      </c>
+      <c r="K573" s="3" t="n">
+        <v>39438</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="574">
+      <c r="A574" s="1" t="inlineStr">
+        <is>
+          <t>RAJNAGAR</t>
+        </is>
+      </c>
+      <c r="B574" s="1" t="inlineStr">
+        <is>
+          <t>2006-2007</t>
+        </is>
+      </c>
+      <c r="C574" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D574" s="1" t="inlineStr">
+        <is>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E574" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F574" s="1" t="inlineStr">
+        <is>
+          <t>1708005011/WC/ बांदनी 8 — कपिल धारा कुप निमार्ण राम प्रसाद</t>
+        </is>
+      </c>
+      <c r="G574" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H574" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I574" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J574" s="3" t="n">
+        <v>39099</v>
+      </c>
+      <c r="K574" s="3" t="n">
+        <v>39438</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="575">
+      <c r="A575" s="1" t="inlineStr">
+        <is>
+          <t>RAJNAGAR</t>
+        </is>
+      </c>
+      <c r="B575" s="1" t="inlineStr">
+        <is>
+          <t>2006-2007</t>
+        </is>
+      </c>
+      <c r="C575" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D575" s="1" t="inlineStr">
+        <is>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E575" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F575" s="1" t="inlineStr">
+        <is>
+          <t>1708005011/WC/भुमानी वाई 8 — कपिल धारा कूप निर्माण बांदनी भुमानी वाई 8</t>
+        </is>
+      </c>
+      <c r="G575" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H575" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I575" s="2" t="n">
+        <v>2200</v>
+      </c>
+      <c r="J575" s="3" t="n">
+        <v>39099</v>
+      </c>
+      <c r="K575" s="3" t="n">
+        <v>39391</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="576">
+      <c r="A576" s="1" t="inlineStr">
+        <is>
+          <t>RAJNAGAR</t>
+        </is>
+      </c>
+      <c r="B576" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C576" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+        </is>
+      </c>
+      <c r="D576" s="1" t="inlineStr">
+        <is>
+          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+        </is>
+      </c>
+      <c r="E576" s="1" t="inlineStr">
+        <is>
+          <t>Repair &amp; maint of Pond/ Tank</t>
+        </is>
+      </c>
+      <c r="F576" s="1" t="inlineStr">
+        <is>
+          <t>1708005011/WH/22012034945360 — BUND MARAMMAT EVAM WESTWEAR PICHING KARY USRA TALAB BANDNI</t>
+        </is>
+      </c>
+      <c r="G576" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H576" s="2" t="n">
+        <v>830000</v>
+      </c>
+      <c r="I576" s="2" t="n">
+        <v>627095.95</v>
+      </c>
+      <c r="J576" s="3" t="n">
+        <v>45838</v>
+      </c>
+      <c r="K576" s="3" t="n">
+        <v>46114</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="577">
+      <c r="A577" s="1" t="inlineStr">
+        <is>
+          <t>RAJNAGAR</t>
+        </is>
+      </c>
+      <c r="B577" s="1" t="inlineStr">
+        <is>
+          <t>2011-2012</t>
+        </is>
+      </c>
+      <c r="C577" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D577" s="1" t="inlineStr">
+        <is>
+          <t>Well / Construction of Irrigation Open Well for Individuals</t>
+        </is>
+      </c>
+      <c r="E577" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Well</t>
+        </is>
+      </c>
+      <c r="F577" s="1" t="inlineStr">
+        <is>
+          <t>1708005067/IF/507 — कपिल धारा कूप निर्माण रामलाल अरिहवार S/O श्‍यामलाल</t>
+        </is>
+      </c>
+      <c r="G577" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H577" s="2" t="n">
+        <v>213000</v>
+      </c>
+      <c r="I577" s="2" t="n">
+        <v>240291</v>
+      </c>
+      <c r="J577" s="3" t="n">
+        <v>40711</v>
+      </c>
+      <c r="K577" s="3" t="n">
+        <v>41867</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="578">
+      <c r="A578" s="1" t="inlineStr">
+        <is>
+          <t>RAJNAGAR</t>
+        </is>
+      </c>
+      <c r="B578" s="1" t="inlineStr">
+        <is>
           <t>2018-2019</t>
         </is>
       </c>
-      <c r="C569" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="D569" s="1" t="inlineStr">
+      <c r="C578" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D578" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individuals</t>
         </is>
       </c>
-      <c r="E569" s="1" t="inlineStr">
+      <c r="E578" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
-      <c r="F569" s="1" t="inlineStr">
+      <c r="F578" s="1" t="inlineStr">
+        <is>
+          <t>1708005/IF/22012034427722 — Plantation Of Munga Dassu/Mulua Ahirwar</t>
+        </is>
+      </c>
+      <c r="G578" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H578" s="2" t="n">
+        <v>138000</v>
+      </c>
+      <c r="I578" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J578" s="3" t="n">
+        <v>43204</v>
+      </c>
+      <c r="K578" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="579">
+      <c r="A579" s="1" t="inlineStr">
+        <is>
+          <t>RAJNAGAR</t>
+        </is>
+      </c>
+      <c r="B579" s="1" t="inlineStr">
+        <is>
+          <t>2018-2019</t>
+        </is>
+      </c>
+      <c r="C579" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D579" s="1" t="inlineStr">
+        <is>
+          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individuals</t>
+        </is>
+      </c>
+      <c r="E579" s="1" t="inlineStr">
+        <is>
+          <t>Plantation</t>
+        </is>
+      </c>
+      <c r="F579" s="1" t="inlineStr">
+        <is>
+          <t>1708005/IF/22012034427954 — plantation of munga plants/saddu/khurra ahirwar</t>
+        </is>
+      </c>
+      <c r="G579" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H579" s="2" t="n">
+        <v>138000</v>
+      </c>
+      <c r="I579" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J579" s="3" t="n">
+        <v>43204</v>
+      </c>
+      <c r="K579" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="580">
+      <c r="A580" s="1" t="inlineStr">
+        <is>
+          <t>RAJNAGAR</t>
+        </is>
+      </c>
+      <c r="B580" s="1" t="inlineStr">
+        <is>
+          <t>2018-2019</t>
+        </is>
+      </c>
+      <c r="C580" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D580" s="1" t="inlineStr">
+        <is>
+          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individuals</t>
+        </is>
+      </c>
+      <c r="E580" s="1" t="inlineStr">
+        <is>
+          <t>Plantation</t>
+        </is>
+      </c>
+      <c r="F580" s="1" t="inlineStr">
+        <is>
+          <t>1708005/IF/22012034428126 — plantation of munga plant ramdas s/o manka ahirwar</t>
+        </is>
+      </c>
+      <c r="G580" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H580" s="2" t="n">
+        <v>138000</v>
+      </c>
+      <c r="I580" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J580" s="3" t="n">
+        <v>43205</v>
+      </c>
+      <c r="K580" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="581">
+      <c r="A581" s="1" t="inlineStr">
+        <is>
+          <t>RAJNAGAR</t>
+        </is>
+      </c>
+      <c r="B581" s="1" t="inlineStr">
+        <is>
+          <t>2018-2019</t>
+        </is>
+      </c>
+      <c r="C581" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D581" s="1" t="inlineStr">
+        <is>
+          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individuals</t>
+        </is>
+      </c>
+      <c r="E581" s="1" t="inlineStr">
+        <is>
+          <t>Plantation</t>
+        </is>
+      </c>
+      <c r="F581" s="1" t="inlineStr">
+        <is>
+          <t>1708005/IF/22012034428130 — plantation of munga plant beni w/o govindi ahirwar</t>
+        </is>
+      </c>
+      <c r="G581" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H581" s="2" t="n">
+        <v>138000</v>
+      </c>
+      <c r="I581" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J581" s="3" t="n">
+        <v>43204</v>
+      </c>
+      <c r="K581" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="582">
+      <c r="A582" s="1" t="inlineStr">
+        <is>
+          <t>RAJNAGAR</t>
+        </is>
+      </c>
+      <c r="B582" s="1" t="inlineStr">
+        <is>
+          <t>2018-2019</t>
+        </is>
+      </c>
+      <c r="C582" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D582" s="1" t="inlineStr">
+        <is>
+          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individuals</t>
+        </is>
+      </c>
+      <c r="E582" s="1" t="inlineStr">
+        <is>
+          <t>Plantation</t>
+        </is>
+      </c>
+      <c r="F582" s="1" t="inlineStr">
         <is>
           <t>1708005/IF/22012034428134 — plantation of munga plant sekhlal s/o parma ahirwar</t>
         </is>
       </c>
-      <c r="G569" s="1" t="inlineStr">
+      <c r="G582" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
-      <c r="H569" s="2" t="n">
+      <c r="H582" s="2" t="n">
         <v>138000</v>
       </c>
-      <c r="I569" s="2" t="n">
-[...2 lines deleted...]
-      <c r="J569" s="3" t="n">
+      <c r="I582" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J582" s="3" t="n">
         <v>43204</v>
       </c>
-      <c r="K569" s="3"/>
+      <c r="K582" s="3"/>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>
   <dc:subject/>
   <dc:creator/>