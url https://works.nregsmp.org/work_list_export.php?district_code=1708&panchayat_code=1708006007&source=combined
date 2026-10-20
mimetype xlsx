--- v0 (2026-09-02)
+++ v1 (2026-10-20)
@@ -122,64 +122,64 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:K560"/>
+  <dimension ref="A1:K561"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-02 19:44:53</t>
+          <t>Exported on: 2026-10-20 05:03:32</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: CHHATARPUR</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -9908,51 +9908,51 @@
       <c r="J210" s="3" t="n">
         <v>45127</v>
       </c>
       <c r="K210" s="3" t="n">
         <v>45226</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="211">
       <c r="A211" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B211" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C211" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D211" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E211" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F211" s="1" t="inlineStr">
         <is>
           <t>1708006007/IF/IAY/447501 — Construction of IAY House -IAY REG. NO. MP1533301</t>
         </is>
       </c>
       <c r="G211" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H211" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I211" s="2" t="n">
         <v>1879</v>
       </c>
       <c r="J211" s="3" t="n">
         <v>42814</v>
@@ -10837,51 +10837,51 @@
       <c r="J229" s="3" t="n">
         <v>45599</v>
       </c>
       <c r="K229" s="3" t="n">
         <v>45787</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="230">
       <c r="A230" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B230" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C230" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D230" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E230" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F230" s="1" t="inlineStr">
         <is>
           <t>1708006007/IF/IAY/4602271 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123436464</t>
         </is>
       </c>
       <c r="G230" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H230" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I230" s="2" t="n">
         <v>7776</v>
       </c>
       <c r="J230" s="3" t="n">
         <v>45676</v>
@@ -11570,51 +11570,51 @@
       <c r="J244" s="3" t="n">
         <v>45732</v>
       </c>
       <c r="K244" s="3" t="n">
         <v>45876</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="245">
       <c r="A245" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B245" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C245" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D245" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E245" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F245" s="1" t="inlineStr">
         <is>
           <t>1708006007/IF/IAY/4934367 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP100022563</t>
         </is>
       </c>
       <c r="G245" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H245" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I245" s="2" t="n">
         <v>15498</v>
       </c>
       <c r="J245" s="3" t="n">
         <v>45736</v>
@@ -12352,51 +12352,51 @@
       <c r="J260" s="3" t="n">
         <v>45899</v>
       </c>
       <c r="K260" s="3" t="n">
         <v>46056</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="261">
       <c r="A261" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B261" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C261" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D261" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E261" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F261" s="1" t="inlineStr">
         <is>
           <t>1708006007/IF/IAY/5765741 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123459287</t>
         </is>
       </c>
       <c r="G261" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H261" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I261" s="2" t="n">
         <v>18531</v>
       </c>
       <c r="J261" s="3" t="n">
         <v>45903</v>
@@ -15780,11111 +15780,11158 @@
       <c r="J330" s="3" t="n">
         <v>45907</v>
       </c>
       <c r="K330" s="3" t="n">
         <v>46056</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="331">
       <c r="A331" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B331" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C331" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D331" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E331" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F331" s="1" t="inlineStr">
         <is>
           <t>1708006007/IF/IAY/5893950 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119923660</t>
         </is>
       </c>
       <c r="G331" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H331" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I331" s="2" t="n">
-        <v>10281</v>
+        <v>24681</v>
       </c>
       <c r="J331" s="3" t="n">
         <v>46174</v>
       </c>
       <c r="K331" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="332">
       <c r="A332" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B332" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C332" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D332" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E332" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F332" s="1" t="inlineStr">
         <is>
           <t>1708006007/IF/IAY/5985098 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP107049116</t>
         </is>
       </c>
       <c r="G332" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H332" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I332" s="2" t="n">
-        <v>10281</v>
+        <v>19881</v>
       </c>
       <c r="J332" s="3" t="n">
         <v>46174</v>
       </c>
       <c r="K332" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="333">
       <c r="A333" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B333" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C333" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D333" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E333" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F333" s="1" t="inlineStr">
         <is>
           <t>1708006007/IF/IAY/5988310 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP107073180</t>
         </is>
       </c>
       <c r="G333" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H333" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I333" s="2" t="n">
         <v>5220</v>
       </c>
       <c r="J333" s="3" t="n">
         <v>46165</v>
       </c>
       <c r="K333" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="334">
       <c r="A334" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B334" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C334" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D334" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E334" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F334" s="1" t="inlineStr">
         <is>
           <t>1708006007/IF/IAY/6243505 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106841949</t>
         </is>
       </c>
       <c r="G334" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H334" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I334" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J334" s="3" t="n">
         <v>46063</v>
       </c>
       <c r="K334" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="335">
       <c r="A335" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B335" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C335" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D335" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E335" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F335" s="1" t="inlineStr">
         <is>
-          <t>1708006007/IF/IAY/645428 — Construction of IAY House -IAY REG. NO. MP1440917</t>
+          <t>1708006007/IF/IAY/6245508 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP100022729</t>
         </is>
       </c>
       <c r="G335" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H335" s="2" t="n">
-        <v>15030</v>
+        <v>27000</v>
       </c>
       <c r="I335" s="2" t="n">
-        <v>14644</v>
+        <v>0</v>
       </c>
       <c r="J335" s="3" t="n">
-        <v>42889</v>
-[...3 lines deleted...]
-      </c>
+        <v>46063</v>
+      </c>
+      <c r="K335" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="336">
       <c r="A336" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B336" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C336" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D336" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E336" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F336" s="1" t="inlineStr">
         <is>
-          <t>1708006007/IF/IAY/834325 — Construction of IAY House -IAY REG. NO. MP1263181</t>
+          <t>1708006007/IF/IAY/645428 — Construction of IAY House -IAY REG. NO. MP1440917</t>
         </is>
       </c>
       <c r="G336" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H336" s="2" t="n">
-        <v>15480</v>
+        <v>15030</v>
       </c>
       <c r="I336" s="2" t="n">
-        <v>15252</v>
+        <v>14644</v>
       </c>
       <c r="J336" s="3" t="n">
-        <v>42882</v>
+        <v>42889</v>
       </c>
       <c r="K336" s="3" t="n">
-        <v>43375</v>
+        <v>43363</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="337">
       <c r="A337" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B337" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C337" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D337" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E337" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F337" s="1" t="inlineStr">
         <is>
-          <t>1708006007/IF/IAY/836156 — Construction of IAY House -IAY REG. NO. MP1298838</t>
+          <t>1708006007/IF/IAY/834325 — Construction of IAY House -IAY REG. NO. MP1263181</t>
         </is>
       </c>
       <c r="G337" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H337" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I337" s="2" t="n">
-        <v>14580</v>
+        <v>15252</v>
       </c>
       <c r="J337" s="3" t="n">
         <v>42882</v>
       </c>
       <c r="K337" s="3" t="n">
-        <v>43364</v>
+        <v>43375</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="338">
       <c r="A338" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B338" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C338" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D338" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E338" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F338" s="1" t="inlineStr">
         <is>
-          <t>1708006007/IF/IAY/852963 — Construction of IAY House -IAY REG. NO. MP1527488</t>
+          <t>1708006007/IF/IAY/836156 — Construction of IAY House -IAY REG. NO. MP1298838</t>
         </is>
       </c>
       <c r="G338" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H338" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I338" s="2" t="n">
-        <v>15576</v>
+        <v>14580</v>
       </c>
       <c r="J338" s="3" t="n">
-        <v>42875</v>
+        <v>42882</v>
       </c>
       <c r="K338" s="3" t="n">
-        <v>43428</v>
+        <v>43364</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="339">
       <c r="A339" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B339" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C339" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D339" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E339" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F339" s="1" t="inlineStr">
         <is>
-          <t>1708006007/IF/IAY/855812 — Construction of IAY House -IAY REG. NO. MP1560994</t>
+          <t>1708006007/IF/IAY/852963 — Construction of IAY House -IAY REG. NO. MP1527488</t>
         </is>
       </c>
       <c r="G339" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H339" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I339" s="2" t="n">
         <v>15576</v>
       </c>
       <c r="J339" s="3" t="n">
         <v>42875</v>
       </c>
       <c r="K339" s="3" t="n">
-        <v>43375</v>
+        <v>43428</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="340">
       <c r="A340" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B340" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C340" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D340" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E340" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F340" s="1" t="inlineStr">
         <is>
-          <t>1708006007/IF/IAY/860759 — Construction of IAY House -IAY REG. NO. MP1623813</t>
+          <t>1708006007/IF/IAY/855812 — Construction of IAY House -IAY REG. NO. MP1560994</t>
         </is>
       </c>
       <c r="G340" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H340" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I340" s="2" t="n">
-        <v>16008</v>
+        <v>15576</v>
       </c>
       <c r="J340" s="3" t="n">
-        <v>43288</v>
+        <v>42875</v>
       </c>
       <c r="K340" s="3" t="n">
-        <v>43986</v>
+        <v>43375</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="341">
       <c r="A341" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B341" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C341" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D341" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E341" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F341" s="1" t="inlineStr">
         <is>
-          <t>1708006007/IF/IAY/937121 — Construction of IAY House -IAY REG. NO. MP2765862</t>
+          <t>1708006007/IF/IAY/860759 — Construction of IAY House -IAY REG. NO. MP1623813</t>
         </is>
       </c>
       <c r="G341" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H341" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I341" s="2" t="n">
-        <v>15624</v>
+        <v>16008</v>
       </c>
       <c r="J341" s="3" t="n">
-        <v>42889</v>
+        <v>43288</v>
       </c>
       <c r="K341" s="3" t="n">
-        <v>43375</v>
+        <v>43986</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="342">
       <c r="A342" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B342" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C342" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D342" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E342" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F342" s="1" t="inlineStr">
         <is>
-          <t>1708006007/IF/IAY/942045 — Construction of IAY House -IAY REG. NO. MP2845832</t>
+          <t>1708006007/IF/IAY/937121 — Construction of IAY House -IAY REG. NO. MP2765862</t>
         </is>
       </c>
       <c r="G342" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H342" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I342" s="2" t="n">
         <v>15624</v>
       </c>
       <c r="J342" s="3" t="n">
-        <v>42896</v>
+        <v>42889</v>
       </c>
       <c r="K342" s="3" t="n">
-        <v>43360</v>
+        <v>43375</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="343">
       <c r="A343" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B343" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C343" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D343" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E343" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F343" s="1" t="inlineStr">
         <is>
-          <t>1708006007/IF/IAY/969291 — Construction of IAY House -IAY REG. NO. MP3532349</t>
+          <t>1708006007/IF/IAY/942045 — Construction of IAY House -IAY REG. NO. MP2845832</t>
         </is>
       </c>
       <c r="G343" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H343" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I343" s="2" t="n">
-        <v>15480</v>
+        <v>15624</v>
       </c>
       <c r="J343" s="3" t="n">
         <v>42896</v>
       </c>
       <c r="K343" s="3" t="n">
-        <v>43169</v>
+        <v>43360</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="344">
       <c r="A344" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B344" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C344" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D344" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E344" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F344" s="1" t="inlineStr">
         <is>
-          <t>1708006007/IF/IAY/978995 — Construction of IAY House -IAY REG. NO. MP3840684</t>
+          <t>1708006007/IF/IAY/969291 — Construction of IAY House -IAY REG. NO. MP3532349</t>
         </is>
       </c>
       <c r="G344" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H344" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I344" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="J344" s="3" t="n">
-        <v>42875</v>
+        <v>42896</v>
       </c>
       <c r="K344" s="3" t="n">
         <v>43169</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="345">
       <c r="A345" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B345" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C345" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D345" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E345" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F345" s="1" t="inlineStr">
         <is>
-          <t>1708006007/LD/1043 — शांति धाम निर्माण कार्य वारों</t>
+          <t>1708006007/IF/IAY/978995 — Construction of IAY House -IAY REG. NO. MP3840684</t>
         </is>
       </c>
       <c r="G345" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H345" s="2" t="n">
-        <v>453000</v>
+        <v>15480</v>
       </c>
       <c r="I345" s="2" t="n">
-        <v>144845</v>
+        <v>15480</v>
       </c>
       <c r="J345" s="3" t="n">
-        <v>40919</v>
+        <v>42875</v>
       </c>
       <c r="K345" s="3" t="n">
-        <v>42594</v>
+        <v>43169</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="346">
       <c r="A346" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B346" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C346" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D346" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E346" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F346" s="1" t="inlineStr">
         <is>
-          <t>1708006007/LD/1296 — ग्रामीण क्रीडागन निर्माण कार्य मा,शा,</t>
+          <t>1708006007/LD/1043 — शांति धाम निर्माण कार्य वारों</t>
         </is>
       </c>
       <c r="G346" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H346" s="2" t="n">
-        <v>497000</v>
+        <v>453000</v>
       </c>
       <c r="I346" s="2" t="n">
-        <v>248708</v>
+        <v>144845</v>
       </c>
       <c r="J346" s="3" t="n">
-        <v>41043</v>
+        <v>40919</v>
       </c>
       <c r="K346" s="3" t="n">
         <v>42594</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="347">
       <c r="A347" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B347" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C347" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Land Development</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D347" s="1" t="inlineStr">
         <is>
-          <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E347" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F347" s="1" t="inlineStr">
         <is>
-          <t>1708006007/LD/22012034235260 — भूमि सिल्प निर्माण कार्य अधरा /छत्ता अहिरवार</t>
+          <t>1708006007/LD/1296 — ग्रामीण क्रीडागन निर्माण कार्य मा,शा,</t>
         </is>
       </c>
       <c r="G347" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H347" s="2" t="n">
-        <v>24000</v>
+        <v>497000</v>
       </c>
       <c r="I347" s="2" t="n">
-        <v>13050</v>
+        <v>248708</v>
       </c>
       <c r="J347" s="3" t="n">
-        <v>42315</v>
+        <v>41043</v>
       </c>
       <c r="K347" s="3" t="n">
-        <v>42552</v>
+        <v>42594</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="348">
       <c r="A348" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B348" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C348" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D348" s="1" t="inlineStr">
         <is>
           <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
         </is>
       </c>
       <c r="E348" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F348" s="1" t="inlineStr">
         <is>
-          <t>1708006007/LD/22012034235261 — भूमि सिल्प निर्माण कार्य रमेश /कन्छेदी साहू</t>
+          <t>1708006007/LD/22012034235260 — भूमि सिल्प निर्माण कार्य अधरा /छत्ता अहिरवार</t>
         </is>
       </c>
       <c r="G348" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H348" s="2" t="n">
         <v>24000</v>
       </c>
       <c r="I348" s="2" t="n">
-        <v>23328</v>
+        <v>13050</v>
       </c>
       <c r="J348" s="3" t="n">
         <v>42315</v>
       </c>
       <c r="K348" s="3" t="n">
         <v>42552</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="349">
       <c r="A349" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B349" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C349" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D349" s="1" t="inlineStr">
         <is>
           <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
         </is>
       </c>
       <c r="E349" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F349" s="1" t="inlineStr">
         <is>
-          <t>1708006007/LD/22012034236448 — Medbandhan- Hiriya/Kanhaiya Ahirwar</t>
+          <t>1708006007/LD/22012034235261 — भूमि सिल्प निर्माण कार्य रमेश /कन्छेदी साहू</t>
         </is>
       </c>
       <c r="G349" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H349" s="2" t="n">
-        <v>42000</v>
+        <v>24000</v>
       </c>
       <c r="I349" s="2" t="n">
-        <v>942</v>
+        <v>23328</v>
       </c>
       <c r="J349" s="3" t="n">
         <v>42315</v>
       </c>
       <c r="K349" s="3" t="n">
         <v>42552</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="350">
       <c r="A350" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B350" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C350" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D350" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
         </is>
       </c>
       <c r="E350" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F350" s="1" t="inlineStr">
         <is>
-          <t>1708006007/LD/22012034236449 — Medbandhan- Kanhaiyalal/Rilliya Ahirwar</t>
+          <t>1708006007/LD/22012034236448 — Medbandhan- Hiriya/Kanhaiya Ahirwar</t>
         </is>
       </c>
       <c r="G350" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H350" s="2" t="n">
         <v>42000</v>
       </c>
       <c r="I350" s="2" t="n">
-        <v>954</v>
+        <v>942</v>
       </c>
       <c r="J350" s="3" t="n">
         <v>42315</v>
       </c>
       <c r="K350" s="3" t="n">
         <v>42552</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="351">
       <c r="A351" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B351" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C351" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D351" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E351" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F351" s="1" t="inlineStr">
         <is>
-          <t>1708006007/LD/22012034236450 — Medbandhan- Kamodi/Bhumma Ahirwar</t>
+          <t>1708006007/LD/22012034236449 — Medbandhan- Kanhaiyalal/Rilliya Ahirwar</t>
         </is>
       </c>
       <c r="G351" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H351" s="2" t="n">
         <v>42000</v>
       </c>
       <c r="I351" s="2" t="n">
-        <v>13197</v>
+        <v>954</v>
       </c>
       <c r="J351" s="3" t="n">
-        <v>42378</v>
+        <v>42315</v>
       </c>
       <c r="K351" s="3" t="n">
         <v>42552</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="352">
       <c r="A352" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B352" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C352" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Land Development</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D352" s="1" t="inlineStr">
         <is>
-          <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E352" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F352" s="1" t="inlineStr">
         <is>
-          <t>1708006007/LD/22012034236952 — भूमि सिल्प निर्माण कार्य सुक्का /हल्कुआ कुम्हार</t>
+          <t>1708006007/LD/22012034236450 — Medbandhan- Kamodi/Bhumma Ahirwar</t>
         </is>
       </c>
       <c r="G352" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H352" s="2" t="n">
         <v>42000</v>
       </c>
       <c r="I352" s="2" t="n">
-        <v>954</v>
+        <v>13197</v>
       </c>
       <c r="J352" s="3" t="n">
-        <v>42315</v>
+        <v>42378</v>
       </c>
       <c r="K352" s="3" t="n">
         <v>42552</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="353">
       <c r="A353" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B353" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C353" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D353" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
         </is>
       </c>
       <c r="E353" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F353" s="1" t="inlineStr">
         <is>
-          <t>1708006007/LD/22012034267744 — Kapildhara kup tijjooo/kamalaa pal</t>
+          <t>1708006007/LD/22012034236952 — भूमि सिल्प निर्माण कार्य सुक्का /हल्कुआ कुम्हार</t>
         </is>
       </c>
       <c r="G353" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H353" s="2" t="n">
-        <v>0</v>
+        <v>42000</v>
       </c>
       <c r="I353" s="2" t="n">
-        <v>0</v>
+        <v>954</v>
       </c>
       <c r="J353" s="3" t="n">
-        <v>42395</v>
-[...1 lines deleted...]
-      <c r="K353" s="3"/>
+        <v>42315</v>
+      </c>
+      <c r="K353" s="3" t="n">
+        <v>42552</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="354">
       <c r="A354" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B354" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C354" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D354" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E354" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F354" s="1" t="inlineStr">
         <is>
-          <t>1708006007/LD/979 — भूमि शिल्‍प निर्माण जसपाल,लच्‍छी/चौदा अहि,</t>
+          <t>1708006007/LD/22012034267744 — Kapildhara kup tijjooo/kamalaa pal</t>
         </is>
       </c>
       <c r="G354" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H354" s="2" t="n">
-        <v>280000</v>
+        <v>0</v>
       </c>
       <c r="I354" s="2" t="n">
-        <v>8784</v>
+        <v>0</v>
       </c>
       <c r="J354" s="3" t="n">
-        <v>40820</v>
-[...3 lines deleted...]
-      </c>
+        <v>42395</v>
+      </c>
+      <c r="K354" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="355">
       <c r="A355" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B355" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C355" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D355" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E355" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F355" s="1" t="inlineStr">
         <is>
-          <t>1708006007/LD/980 — भूमि शिल्‍प निर्माण धनीराम / छुटुवा बगैरा</t>
+          <t>1708006007/LD/979 — भूमि शिल्‍प निर्माण जसपाल,लच्‍छी/चौदा अहि,</t>
         </is>
       </c>
       <c r="G355" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H355" s="2" t="n">
-        <v>380000</v>
+        <v>280000</v>
       </c>
       <c r="I355" s="2" t="n">
-        <v>8052</v>
+        <v>8784</v>
       </c>
       <c r="J355" s="3" t="n">
         <v>40820</v>
       </c>
       <c r="K355" s="3" t="n">
         <v>41294</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="356">
       <c r="A356" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B356" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C356" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D356" s="1" t="inlineStr">
         <is>
-          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E356" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F356" s="1" t="inlineStr">
         <is>
-          <t>1708006007/RC/01 — बारोस्‍कूल सेपनया मार्गपरमुरमीकरण एवपुलिया निर्माण  वारो</t>
+          <t>1708006007/LD/980 — भूमि शिल्‍प निर्माण धनीराम / छुटुवा बगैरा</t>
         </is>
       </c>
       <c r="G356" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H356" s="2" t="n">
-        <v>461000</v>
+        <v>380000</v>
       </c>
       <c r="I356" s="2" t="n">
-        <v>206918.2</v>
+        <v>8052</v>
       </c>
       <c r="J356" s="3" t="n">
-        <v>39213</v>
+        <v>40820</v>
       </c>
       <c r="K356" s="3" t="n">
-        <v>39187</v>
+        <v>41294</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="357">
       <c r="A357" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B357" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C357" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D357" s="1" t="inlineStr">
         <is>
           <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E357" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F357" s="1" t="inlineStr">
         <is>
-          <t>1708006007/RC/02 — मिटटीमुरम + पुलिया निर्माण बारो से गजावर तलैयातक</t>
+          <t>1708006007/RC/01 — बारोस्‍कूल सेपनया मार्गपरमुरमीकरण एवपुलिया निर्माण  वारो</t>
         </is>
       </c>
       <c r="G357" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H357" s="2" t="n">
-        <v>459000</v>
+        <v>461000</v>
       </c>
       <c r="I357" s="2" t="n">
-        <v>210764</v>
+        <v>206918.2</v>
       </c>
       <c r="J357" s="3" t="n">
-        <v>39372</v>
+        <v>39213</v>
       </c>
       <c r="K357" s="3" t="n">
-        <v>39548</v>
+        <v>39187</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="358">
       <c r="A358" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B358" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C358" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D358" s="1" t="inlineStr">
         <is>
           <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E358" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F358" s="1" t="inlineStr">
         <is>
-          <t>1708006007/RC/05 — पहुंचमार्ग निर्माण कार्य बारो से कचरागेट तक</t>
+          <t>1708006007/RC/02 — मिटटीमुरम + पुलिया निर्माण बारो से गजावर तलैयातक</t>
         </is>
       </c>
       <c r="G358" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H358" s="2" t="n">
-        <v>447000</v>
+        <v>459000</v>
       </c>
       <c r="I358" s="2" t="n">
-        <v>0</v>
+        <v>210764</v>
       </c>
       <c r="J358" s="3" t="n">
-        <v>39309</v>
-[...1 lines deleted...]
-      <c r="K358" s="3"/>
+        <v>39372</v>
+      </c>
+      <c r="K358" s="3" t="n">
+        <v>39548</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="359">
       <c r="A359" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B359" s="1" t="inlineStr">
         <is>
-          <t>2006-2007</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C359" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D359" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E359" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F359" s="1" t="inlineStr">
         <is>
-          <t>1708006007/RC/12 — सी सी रोड हरिजन बस्‍ती</t>
+          <t>1708006007/RC/05 — पहुंचमार्ग निर्माण कार्य बारो से कचरागेट तक</t>
         </is>
       </c>
       <c r="G359" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H359" s="2" t="n">
-        <v>497000</v>
+        <v>447000</v>
       </c>
       <c r="I359" s="2" t="n">
-        <v>390550</v>
+        <v>0</v>
       </c>
       <c r="J359" s="3" t="n">
-        <v>39053</v>
-[...3 lines deleted...]
-      </c>
+        <v>39309</v>
+      </c>
+      <c r="K359" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="360">
       <c r="A360" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B360" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2006-2007</t>
         </is>
       </c>
       <c r="C360" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D360" s="1" t="inlineStr">
         <is>
-          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E360" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F360" s="1" t="inlineStr">
         <is>
-          <t>1708006007/RC/204 — मिटटीमु, बारोसे छुल्‍लामार्ग एंव पुलिया भाग - 1</t>
+          <t>1708006007/RC/12 — सी सी रोड हरिजन बस्‍ती</t>
         </is>
       </c>
       <c r="G360" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H360" s="2" t="n">
-        <v>500000</v>
+        <v>497000</v>
       </c>
       <c r="I360" s="2" t="n">
-        <v>486974</v>
+        <v>390550</v>
       </c>
       <c r="J360" s="3" t="n">
-        <v>40316</v>
+        <v>39053</v>
       </c>
       <c r="K360" s="3" t="n">
-        <v>40279</v>
+        <v>39187</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="361">
       <c r="A361" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B361" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C361" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D361" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E361" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F361" s="1" t="inlineStr">
         <is>
-          <t>1708006007/RC/22012034185543 — सी0सी0रोड शा0प्रा0शा0मा0शा0 के परिसर में मद पंचपरम</t>
+          <t>1708006007/RC/204 — मिटटीमु, बारोसे छुल्‍लामार्ग एंव पुलिया भाग - 1</t>
         </is>
       </c>
       <c r="G361" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H361" s="2" t="n">
-        <v>148000</v>
+        <v>500000</v>
       </c>
       <c r="I361" s="2" t="n">
-        <v>134066</v>
+        <v>486974</v>
       </c>
       <c r="J361" s="3" t="n">
-        <v>41545</v>
+        <v>40316</v>
       </c>
       <c r="K361" s="3" t="n">
-        <v>41743</v>
+        <v>40279</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="362">
       <c r="A362" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B362" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C362" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D362" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E362" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F362" s="1" t="inlineStr">
         <is>
-          <t>1708006007/RC/22012034189290 — सी0सी0रोड निर्माण कार्य सुन्‍दर सेन के मकान से गढी</t>
+          <t>1708006007/RC/22012034185543 — सी0सी0रोड शा0प्रा0शा0मा0शा0 के परिसर में मद पंचपरम</t>
         </is>
       </c>
       <c r="G362" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H362" s="2" t="n">
-        <v>83000</v>
+        <v>148000</v>
       </c>
       <c r="I362" s="2" t="n">
-        <v>17412</v>
+        <v>134066</v>
       </c>
       <c r="J362" s="3" t="n">
-        <v>41559</v>
+        <v>41545</v>
       </c>
       <c r="K362" s="3" t="n">
-        <v>42263</v>
+        <v>41743</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="363">
       <c r="A363" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B363" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C363" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D363" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E363" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F363" s="1" t="inlineStr">
         <is>
-          <t>1708006007/RC/22012034208886 — सुदूर ग्राम सम्‍पर्क सडक कार्य पीएम सडक से बल्‍दुवा बढई के खेत तक</t>
+          <t>1708006007/RC/22012034189290 — सी0सी0रोड निर्माण कार्य सुन्‍दर सेन के मकान से गढी</t>
         </is>
       </c>
       <c r="G363" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H363" s="2" t="n">
-        <v>683000</v>
+        <v>83000</v>
       </c>
       <c r="I363" s="2" t="n">
-        <v>85677</v>
+        <v>17412</v>
       </c>
       <c r="J363" s="3" t="n">
-        <v>41699</v>
+        <v>41559</v>
       </c>
       <c r="K363" s="3" t="n">
-        <v>42748</v>
+        <v>42263</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="364">
       <c r="A364" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B364" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C364" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D364" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E364" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F364" s="1" t="inlineStr">
         <is>
-          <t>1708006007/RC/22012034310162 — cc road nirman karya laddu ke ghar se chhannu pal ke ghar tak</t>
+          <t>1708006007/RC/22012034208886 — सुदूर ग्राम सम्‍पर्क सडक कार्य पीएम सडक से बल्‍दुवा बढई के खेत तक</t>
         </is>
       </c>
       <c r="G364" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H364" s="2" t="n">
-        <v>0</v>
+        <v>683000</v>
       </c>
       <c r="I364" s="2" t="n">
-        <v>0</v>
+        <v>85677</v>
       </c>
       <c r="J364" s="3" t="n">
-        <v>42395</v>
-[...1 lines deleted...]
-      <c r="K364" s="3"/>
+        <v>41699</v>
+      </c>
+      <c r="K364" s="3" t="n">
+        <v>42748</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="365">
       <c r="A365" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B365" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C365" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D365" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E365" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F365" s="1" t="inlineStr">
         <is>
-          <t>1708006007/RC/22012034317522 — Nali Nirmaan Karya School Mohalla me</t>
+          <t>1708006007/RC/22012034310162 — cc road nirman karya laddu ke ghar se chhannu pal ke ghar tak</t>
         </is>
       </c>
       <c r="G365" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H365" s="2" t="n">
-        <v>1000000</v>
+        <v>0</v>
       </c>
       <c r="I365" s="2" t="n">
-        <v>973373.9</v>
+        <v>0</v>
       </c>
       <c r="J365" s="3" t="n">
-        <v>42714</v>
-[...3 lines deleted...]
-      </c>
+        <v>42395</v>
+      </c>
+      <c r="K365" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="366">
       <c r="A366" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B366" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C366" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D366" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E366" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F366" s="1" t="inlineStr">
         <is>
-          <t>1708006007/RC/22012034332216 — C.C. Raod, Nali niramaan Pradhanmantri Sadak se Kutora ghaat tak</t>
+          <t>1708006007/RC/22012034317522 — Nali Nirmaan Karya School Mohalla me</t>
         </is>
       </c>
       <c r="G366" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H366" s="2" t="n">
-        <v>126563</v>
+        <v>1000000</v>
       </c>
       <c r="I366" s="2" t="n">
-        <v>97980</v>
+        <v>973373.9</v>
       </c>
       <c r="J366" s="3" t="n">
-        <v>42815</v>
+        <v>42714</v>
       </c>
       <c r="K366" s="3" t="n">
-        <v>43345</v>
+        <v>43110</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="367">
       <c r="A367" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B367" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C367" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D367" s="1" t="inlineStr">
         <is>
-          <t>Village Drain / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E367" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F367" s="1" t="inlineStr">
         <is>
-          <t>1708006007/RC/22012034332575 — Nali nirman Karya Shankar ji ke mandir se hata ghaat ki or</t>
+          <t>1708006007/RC/22012034332216 — C.C. Raod, Nali niramaan Pradhanmantri Sadak se Kutora ghaat tak</t>
         </is>
       </c>
       <c r="G367" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H367" s="2" t="n">
-        <v>750000</v>
+        <v>126563</v>
       </c>
       <c r="I367" s="2" t="n">
-        <v>750823</v>
+        <v>97980</v>
       </c>
       <c r="J367" s="3" t="n">
-        <v>42814</v>
+        <v>42815</v>
       </c>
       <c r="K367" s="3" t="n">
-        <v>42850</v>
+        <v>43345</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="368">
       <c r="A368" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B368" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C368" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D368" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Village Drain / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E368" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F368" s="1" t="inlineStr">
         <is>
-          <t>1708006007/RC/22012034337006 — SUDOOR SADAK YOJNA- VARON SE CHHULLA PANHUCH MARAG</t>
+          <t>1708006007/RC/22012034332575 — Nali nirman Karya Shankar ji ke mandir se hata ghaat ki or</t>
         </is>
       </c>
       <c r="G368" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H368" s="2" t="n">
-        <v>1138000</v>
+        <v>750000</v>
       </c>
       <c r="I368" s="2" t="n">
-        <v>1137066.06</v>
+        <v>750823</v>
       </c>
       <c r="J368" s="3" t="n">
-        <v>42875</v>
+        <v>42814</v>
       </c>
       <c r="K368" s="3" t="n">
-        <v>44042</v>
+        <v>42850</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="369">
       <c r="A369" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B369" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C369" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D369" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E369" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F369" s="1" t="inlineStr">
         <is>
-          <t>1708006007/RC/22012034348034 — C.C Road, Nali Nirman Pradhanmantri Sadak se Hanuman Mandir tak</t>
+          <t>1708006007/RC/22012034337006 — SUDOOR SADAK YOJNA- VARON SE CHHULLA PANHUCH MARAG</t>
         </is>
       </c>
       <c r="G369" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H369" s="2" t="n">
-        <v>146025</v>
+        <v>1138000</v>
       </c>
       <c r="I369" s="2" t="n">
-        <v>148952</v>
+        <v>1137066.06</v>
       </c>
       <c r="J369" s="3" t="n">
-        <v>42952</v>
+        <v>42875</v>
       </c>
       <c r="K369" s="3" t="n">
-        <v>43092</v>
+        <v>44042</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="370">
       <c r="A370" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B370" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C370" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D370" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E370" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F370" s="1" t="inlineStr">
         <is>
-          <t>1708006007/RC/22012034369894 — C C Road And Nali Nirman Handpump se Premlal ke Makan Tak</t>
+          <t>1708006007/RC/22012034348034 — C.C Road, Nali Nirman Pradhanmantri Sadak se Hanuman Mandir tak</t>
         </is>
       </c>
       <c r="G370" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H370" s="2" t="n">
-        <v>111000</v>
+        <v>146025</v>
       </c>
       <c r="I370" s="2" t="n">
-        <v>110880</v>
+        <v>148952</v>
       </c>
       <c r="J370" s="3" t="n">
-        <v>43675</v>
+        <v>42952</v>
       </c>
       <c r="K370" s="3" t="n">
-        <v>43733</v>
+        <v>43092</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="371">
       <c r="A371" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B371" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C371" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D371" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E371" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F371" s="1" t="inlineStr">
         <is>
-          <t>1708006007/RC/22012034471858 — C C Road And Nali Nirman Karya Pradhanmantri Sadak se Bhagunta Ahirwar ke Makan Tak</t>
+          <t>1708006007/RC/22012034369894 — C C Road And Nali Nirman Handpump se Premlal ke Makan Tak</t>
         </is>
       </c>
       <c r="G371" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H371" s="2" t="n">
-        <v>20000</v>
+        <v>111000</v>
       </c>
       <c r="I371" s="2" t="n">
-        <v>20064</v>
+        <v>110880</v>
       </c>
       <c r="J371" s="3" t="n">
-        <v>43725</v>
+        <v>43675</v>
       </c>
       <c r="K371" s="3" t="n">
-        <v>43763</v>
+        <v>43733</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="372">
       <c r="A372" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B372" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C372" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D372" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E372" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F372" s="1" t="inlineStr">
         <is>
-          <t>1708006007/RC/22012034471866 — C C Road And Nali Nirman Karya Pradhanmantri Sadak se Galendra Singh ke Makan Tak</t>
+          <t>1708006007/RC/22012034471858 — C C Road And Nali Nirman Karya Pradhanmantri Sadak se Bhagunta Ahirwar ke Makan Tak</t>
         </is>
       </c>
       <c r="G372" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H372" s="2" t="n">
-        <v>71000</v>
+        <v>20000</v>
       </c>
       <c r="I372" s="2" t="n">
-        <v>70752</v>
+        <v>20064</v>
       </c>
       <c r="J372" s="3" t="n">
-        <v>43696</v>
+        <v>43725</v>
       </c>
       <c r="K372" s="3" t="n">
-        <v>43738</v>
+        <v>43763</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="373">
       <c r="A373" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B373" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C373" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D373" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E373" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F373" s="1" t="inlineStr">
         <is>
-          <t>1708006007/RC/22012034523552 — Approach Sudoor Road Nahar Ki Puliya Se Mangal Bhavan Tak Baro</t>
+          <t>1708006007/RC/22012034471866 — C C Road And Nali Nirman Karya Pradhanmantri Sadak se Galendra Singh ke Makan Tak</t>
         </is>
       </c>
       <c r="G373" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H373" s="2" t="n">
-        <v>0</v>
+        <v>71000</v>
       </c>
       <c r="I373" s="2" t="n">
-        <v>0</v>
+        <v>70752</v>
       </c>
       <c r="J373" s="3" t="n">
-        <v>43922</v>
-[...1 lines deleted...]
-      <c r="K373" s="3"/>
+        <v>43696</v>
+      </c>
+      <c r="K373" s="3" t="n">
+        <v>43738</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="374">
       <c r="A374" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B374" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C374" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D374" s="1" t="inlineStr">
         <is>
           <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E374" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F374" s="1" t="inlineStr">
         <is>
-          <t>1708006007/RC/22012034523830 — Approach Sudoor Road Mangal Bhavan Se Harijan Muhalla Baro</t>
+          <t>1708006007/RC/22012034523552 — Approach Sudoor Road Nahar Ki Puliya Se Mangal Bhavan Tak Baro</t>
         </is>
       </c>
       <c r="G374" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H374" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I374" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J374" s="3" t="n">
         <v>43922</v>
       </c>
       <c r="K374" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="375">
       <c r="A375" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B375" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C375" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D375" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Cement Concrete Roads for Comm / Repair and maintenance of Cement Concrete Roads for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E375" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Road</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F375" s="1" t="inlineStr">
         <is>
-          <t>1708006007/RC/22012034525763 — C C Road Nirmaan Chabutara Ke Pas Se Sarvajanik Koop Tak Baro</t>
+          <t>1708006007/RC/22012034523830 — Approach Sudoor Road Mangal Bhavan Se Harijan Muhalla Baro</t>
         </is>
       </c>
       <c r="G375" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H375" s="2" t="n">
-        <v>77000</v>
+        <v>0</v>
       </c>
       <c r="I375" s="2" t="n">
-        <v>76380</v>
+        <v>0</v>
       </c>
       <c r="J375" s="3" t="n">
-        <v>44021</v>
-[...3 lines deleted...]
-      </c>
+        <v>43922</v>
+      </c>
+      <c r="K375" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="376">
       <c r="A376" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B376" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C376" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D376" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Repair &amp; maint of Cement Concrete Roads for Comm / Repair and maintenance of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E376" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Repair &amp; maint of Road</t>
         </is>
       </c>
       <c r="F376" s="1" t="inlineStr">
         <is>
-          <t>1708006007/RC/22012034534010 — Approach Sudoor Road Nirmaan Baro Basti Se Shantidham Tak Baro</t>
+          <t>1708006007/RC/22012034525763 — C C Road Nirmaan Chabutara Ke Pas Se Sarvajanik Koop Tak Baro</t>
         </is>
       </c>
       <c r="G376" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H376" s="2" t="n">
-        <v>0</v>
+        <v>77000</v>
       </c>
       <c r="I376" s="2" t="n">
-        <v>0</v>
+        <v>76380</v>
       </c>
       <c r="J376" s="3" t="n">
-        <v>43989</v>
-[...1 lines deleted...]
-      <c r="K376" s="3"/>
+        <v>44021</v>
+      </c>
+      <c r="K376" s="3" t="n">
+        <v>44195</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="377">
       <c r="A377" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B377" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C377" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D377" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E377" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F377" s="1" t="inlineStr">
         <is>
-          <t>1708006007/RC/22012034541678 — सी सी रोड निर्माण रामकिशन अहिरवार के मकान से बसोरी के मकान तक</t>
+          <t>1708006007/RC/22012034534010 — Approach Sudoor Road Nirmaan Baro Basti Se Shantidham Tak Baro</t>
         </is>
       </c>
       <c r="G377" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H377" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I377" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J377" s="3" t="n">
         <v>43989</v>
       </c>
       <c r="K377" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="378">
       <c r="A378" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B378" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C378" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D378" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E378" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F378" s="1" t="inlineStr">
         <is>
-          <t>1708006007/RC/22012034541681 — सी सी रोड निर्माण रामकिशन अहिरवार के मकान से बसोरी के मकान तक</t>
+          <t>1708006007/RC/22012034541678 — सी सी रोड निर्माण रामकिशन अहिरवार के मकान से बसोरी के मकान तक</t>
         </is>
       </c>
       <c r="G378" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H378" s="2" t="n">
-        <v>34000</v>
+        <v>0</v>
       </c>
       <c r="I378" s="2" t="n">
-        <v>34200</v>
+        <v>0</v>
       </c>
       <c r="J378" s="3" t="n">
-        <v>44102</v>
-[...3 lines deleted...]
-      </c>
+        <v>43989</v>
+      </c>
+      <c r="K378" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="379">
       <c r="A379" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B379" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C379" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D379" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E379" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F379" s="1" t="inlineStr">
         <is>
-          <t>1708006007/RC/22012034599555 — सी सी रोड निर्माण कार्य वार्ड क्र. 14 मे ग्राम पंचायत बारो</t>
+          <t>1708006007/RC/22012034541681 — सी सी रोड निर्माण रामकिशन अहिरवार के मकान से बसोरी के मकान तक</t>
         </is>
       </c>
       <c r="G379" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H379" s="2" t="n">
-        <v>140000</v>
+        <v>34000</v>
       </c>
       <c r="I379" s="2" t="n">
-        <v>0</v>
+        <v>34200</v>
       </c>
       <c r="J379" s="3" t="n">
-        <v>44287</v>
-[...1 lines deleted...]
-      <c r="K379" s="3"/>
+        <v>44102</v>
+      </c>
+      <c r="K379" s="3" t="n">
+        <v>44296</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="380">
       <c r="A380" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B380" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C380" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D380" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E380" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F380" s="1" t="inlineStr">
         <is>
-          <t>1708006007/RC/22012034642016 — नाली निर्माण कार्य तुलसी के घर से धर्मेंद्र के मकान तक</t>
+          <t>1708006007/RC/22012034599555 — सी सी रोड निर्माण कार्य वार्ड क्र. 14 मे ग्राम पंचायत बारो</t>
         </is>
       </c>
       <c r="G380" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H380" s="2" t="n">
-        <v>37000</v>
+        <v>140000</v>
       </c>
       <c r="I380" s="2" t="n">
-        <v>36907</v>
+        <v>0</v>
       </c>
       <c r="J380" s="3" t="n">
-        <v>45128</v>
-[...3 lines deleted...]
-      </c>
+        <v>44287</v>
+      </c>
+      <c r="K380" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="381">
       <c r="A381" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B381" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C381" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D381" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E381" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F381" s="1" t="inlineStr">
         <is>
-          <t>1708006007/RC/22012034648178 — सी0सीी0रोड नाली निर्माण कार्य मा0शाला +आंगनबाडी परिसर ग्रा0प0 बारोंं</t>
+          <t>1708006007/RC/22012034642016 — नाली निर्माण कार्य तुलसी के घर से धर्मेंद्र के मकान तक</t>
         </is>
       </c>
       <c r="G381" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H381" s="2" t="n">
-        <v>118000</v>
+        <v>37000</v>
       </c>
       <c r="I381" s="2" t="n">
-        <v>73504</v>
+        <v>36907</v>
       </c>
       <c r="J381" s="3" t="n">
-        <v>45196</v>
+        <v>45128</v>
       </c>
       <c r="K381" s="3" t="n">
-        <v>45383</v>
+        <v>45299</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="382">
       <c r="A382" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B382" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C382" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D382" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E382" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F382" s="1" t="inlineStr">
         <is>
-          <t>1708006007/RC/22012034829353 — सी सी रोड निर्माण कार्य  मुख्य सड़क से हाई स्कूल की और भाग 01 ग्राम पंचायत वारों</t>
+          <t>1708006007/RC/22012034648178 — सी0सीी0रोड नाली निर्माण कार्य मा0शाला +आंगनबाडी परिसर ग्रा0प0 बारोंं</t>
         </is>
       </c>
       <c r="G382" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H382" s="2" t="n">
-        <v>77000</v>
+        <v>118000</v>
       </c>
       <c r="I382" s="2" t="n">
-        <v>70470</v>
+        <v>73504</v>
       </c>
       <c r="J382" s="3" t="n">
-        <v>45636</v>
+        <v>45196</v>
       </c>
       <c r="K382" s="3" t="n">
-        <v>45882</v>
+        <v>45383</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="383">
       <c r="A383" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B383" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C383" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D383" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E383" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F383" s="1" t="inlineStr">
         <is>
-          <t>1708006007/RC/22012034842349 — सी सी रोड निर्माण कार्य हाई स्कूल प्रांगण ग्राम पंचायत वारों</t>
+          <t>1708006007/RC/22012034829353 — सी सी रोड निर्माण कार्य  मुख्य सड़क से हाई स्कूल की और भाग 01 ग्राम पंचायत वारों</t>
         </is>
       </c>
       <c r="G383" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H383" s="2" t="n">
-        <v>69000</v>
+        <v>77000</v>
       </c>
       <c r="I383" s="2" t="n">
-        <v>0</v>
+        <v>70470</v>
       </c>
       <c r="J383" s="3" t="n">
-        <v>45761</v>
-[...1 lines deleted...]
-      <c r="K383" s="3"/>
+        <v>45636</v>
+      </c>
+      <c r="K383" s="3" t="n">
+        <v>45882</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="384">
       <c r="A384" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B384" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C384" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D384" s="1" t="inlineStr">
         <is>
-          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E384" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F384" s="1" t="inlineStr">
         <is>
-          <t>1708006007/RC/306 — मिटटीमु, ध्रवयाघाट से छुल्‍ला प,मा, पुलिया</t>
+          <t>1708006007/RC/22012034842349 — सी सी रोड निर्माण कार्य हाई स्कूल प्रांगण ग्राम पंचायत वारों</t>
         </is>
       </c>
       <c r="G384" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H384" s="2" t="n">
-        <v>494000</v>
+        <v>69000</v>
       </c>
       <c r="I384" s="2" t="n">
-        <v>449181</v>
+        <v>0</v>
       </c>
       <c r="J384" s="3" t="n">
-        <v>40436</v>
-[...3 lines deleted...]
-      </c>
+        <v>45761</v>
+      </c>
+      <c r="K384" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="385">
       <c r="A385" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B385" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C385" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D385" s="1" t="inlineStr">
         <is>
           <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E385" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F385" s="1" t="inlineStr">
         <is>
-          <t>1708006007/RC/337 — मि0मु0 छत्‍ता आम पुलिया से सेवार प0मा0</t>
+          <t>1708006007/RC/306 — मिटटीमु, ध्रवयाघाट से छुल्‍ला प,मा, पुलिया</t>
         </is>
       </c>
       <c r="G385" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H385" s="2" t="n">
-        <v>491000</v>
+        <v>494000</v>
       </c>
       <c r="I385" s="2" t="n">
-        <v>404228</v>
+        <v>449181</v>
       </c>
       <c r="J385" s="3" t="n">
-        <v>40573</v>
+        <v>40436</v>
       </c>
       <c r="K385" s="3" t="n">
-        <v>40702</v>
+        <v>40279</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="386">
       <c r="A386" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B386" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C386" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D386" s="1" t="inlineStr">
         <is>
           <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E386" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F386" s="1" t="inlineStr">
         <is>
-          <t>1708006007/RC/418 — मि0मु0+ पुलिया निर्माण भैंसा गणवात से स्‍वारा गेट तक भाग-1</t>
+          <t>1708006007/RC/337 — मि0मु0 छत्‍ता आम पुलिया से सेवार प0मा0</t>
         </is>
       </c>
       <c r="G386" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H386" s="2" t="n">
-        <v>497000</v>
+        <v>491000</v>
       </c>
       <c r="I386" s="2" t="n">
-        <v>317063</v>
+        <v>404228</v>
       </c>
       <c r="J386" s="3" t="n">
-        <v>40703</v>
+        <v>40573</v>
       </c>
       <c r="K386" s="3" t="n">
-        <v>40810</v>
+        <v>40702</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="387">
       <c r="A387" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B387" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C387" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D387" s="1" t="inlineStr">
         <is>
           <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E387" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F387" s="1" t="inlineStr">
         <is>
-          <t>1708006007/RC/72 — मिटटी मुरमीकरण छम्‍ताआम तक प, मा,</t>
+          <t>1708006007/RC/418 — मि0मु0+ पुलिया निर्माण भैंसा गणवात से स्‍वारा गेट तक भाग-1</t>
         </is>
       </c>
       <c r="G387" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H387" s="2" t="n">
-        <v>457000</v>
+        <v>497000</v>
       </c>
       <c r="I387" s="2" t="n">
-        <v>85972</v>
+        <v>317063</v>
       </c>
       <c r="J387" s="3" t="n">
-        <v>39710</v>
-[...1 lines deleted...]
-      <c r="K387" s="3"/>
+        <v>40703</v>
+      </c>
+      <c r="K387" s="3" t="n">
+        <v>40810</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="388">
       <c r="A388" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B388" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C388" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D388" s="1" t="inlineStr">
         <is>
           <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E388" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F388" s="1" t="inlineStr">
         <is>
-          <t>1708006007/RC/73 — मिटटीमुरमी बारो से छुल्‍ला प, मार्ग</t>
+          <t>1708006007/RC/72 — मिटटी मुरमीकरण छम्‍ताआम तक प, मा,</t>
         </is>
       </c>
       <c r="G388" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H388" s="2" t="n">
-        <v>492000</v>
+        <v>457000</v>
       </c>
       <c r="I388" s="2" t="n">
-        <v>91412</v>
+        <v>85972</v>
       </c>
       <c r="J388" s="3" t="n">
-        <v>39703</v>
-[...3 lines deleted...]
-      </c>
+        <v>39710</v>
+      </c>
+      <c r="K388" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="389">
       <c r="A389" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B389" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C389" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D389" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E389" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F389" s="1" t="inlineStr">
         <is>
-          <t>1708006007/RS/22012034186501 — sochalay hariram/phool prajapati</t>
+          <t>1708006007/RC/73 — मिटटीमुरमी बारो से छुल्‍ला प, मार्ग</t>
         </is>
       </c>
       <c r="G389" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H389" s="2" t="n">
-        <v>4400</v>
+        <v>492000</v>
       </c>
       <c r="I389" s="2" t="n">
-        <v>4396</v>
+        <v>91412</v>
       </c>
       <c r="J389" s="3" t="n">
-        <v>41636</v>
+        <v>39703</v>
       </c>
       <c r="K389" s="3" t="n">
-        <v>41730</v>
+        <v>39539</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="390">
       <c r="A390" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B390" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C390" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D390" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E390" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F390" s="1" t="inlineStr">
         <is>
-          <t>1708006007/RS/22012034186504 — sochalay anratphool prajapati</t>
+          <t>1708006007/RS/22012034186501 — sochalay hariram/phool prajapati</t>
         </is>
       </c>
       <c r="G390" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H390" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I390" s="2" t="n">
-        <v>0</v>
+        <v>4396</v>
       </c>
       <c r="J390" s="3" t="n">
-        <v>41643</v>
-[...1 lines deleted...]
-      <c r="K390" s="3"/>
+        <v>41636</v>
+      </c>
+      <c r="K390" s="3" t="n">
+        <v>41730</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="391">
       <c r="A391" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B391" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C391" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D391" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E391" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F391" s="1" t="inlineStr">
         <is>
-          <t>1708006007/RS/22012034186505 — SHOCHALAY NIRMANklua/ kisoraRA AHIRWAR</t>
+          <t>1708006007/RS/22012034186504 — sochalay anratphool prajapati</t>
         </is>
       </c>
       <c r="G391" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H391" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I391" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J391" s="3" t="n">
-        <v>41549</v>
+        <v>41643</v>
       </c>
       <c r="K391" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="392">
       <c r="A392" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B392" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C392" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D392" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E392" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F392" s="1" t="inlineStr">
         <is>
-          <t>1708006007/RS/22012034186506 — SHOCHALAY NIRMAN ganes/ kisora AHIRWAR</t>
+          <t>1708006007/RS/22012034186505 — SHOCHALAY NIRMANklua/ kisoraRA AHIRWAR</t>
         </is>
       </c>
       <c r="G392" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H392" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I392" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J392" s="3" t="n">
-        <v>41636</v>
+        <v>41549</v>
       </c>
       <c r="K392" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="393">
       <c r="A393" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B393" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C393" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D393" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E393" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F393" s="1" t="inlineStr">
         <is>
-          <t>1708006007/RS/22012034186508 — SHOCHALAY NIRMANhardas/babuaAHIRWAR</t>
+          <t>1708006007/RS/22012034186506 — SHOCHALAY NIRMAN ganes/ kisora AHIRWAR</t>
         </is>
       </c>
       <c r="G393" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H393" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I393" s="2" t="n">
-        <v>4387</v>
+        <v>0</v>
       </c>
       <c r="J393" s="3" t="n">
         <v>41636</v>
       </c>
-      <c r="K393" s="3" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="K393" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="394">
       <c r="A394" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B394" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C394" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D394" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E394" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F394" s="1" t="inlineStr">
         <is>
-          <t>1708006007/RS/22012034186509 — sochalay jamna / jhundtu prajapati</t>
+          <t>1708006007/RS/22012034186508 — SHOCHALAY NIRMANhardas/babuaAHIRWAR</t>
         </is>
       </c>
       <c r="G394" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H394" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I394" s="2" t="n">
-        <v>4396</v>
+        <v>4387</v>
       </c>
       <c r="J394" s="3" t="n">
         <v>41636</v>
       </c>
       <c r="K394" s="3" t="n">
         <v>41730</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="395">
       <c r="A395" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B395" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C395" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D395" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E395" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F395" s="1" t="inlineStr">
         <is>
-          <t>1708006007/RS/22012034186511 — sochalay kanai/bhana prajapati</t>
+          <t>1708006007/RS/22012034186509 — sochalay jamna / jhundtu prajapati</t>
         </is>
       </c>
       <c r="G395" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H395" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I395" s="2" t="n">
-        <v>4387</v>
+        <v>4396</v>
       </c>
       <c r="J395" s="3" t="n">
         <v>41636</v>
       </c>
       <c r="K395" s="3" t="n">
         <v>41730</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="396">
       <c r="A396" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B396" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C396" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D396" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E396" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F396" s="1" t="inlineStr">
         <is>
-          <t>1708006007/RS/22012034186514 — SHOCHALAY NIRMAN dasrath/hanua rajak</t>
+          <t>1708006007/RS/22012034186511 — sochalay kanai/bhana prajapati</t>
         </is>
       </c>
       <c r="G396" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H396" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I396" s="2" t="n">
         <v>4387</v>
       </c>
       <c r="J396" s="3" t="n">
         <v>41636</v>
       </c>
       <c r="K396" s="3" t="n">
         <v>41730</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="397">
       <c r="A397" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B397" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C397" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D397" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E397" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F397" s="1" t="inlineStr">
         <is>
-          <t>1708006007/RS/22012034186516 — SHOCHALAY NIRMAN barelal/hanua rajak</t>
+          <t>1708006007/RS/22012034186514 — SHOCHALAY NIRMAN dasrath/hanua rajak</t>
         </is>
       </c>
       <c r="G397" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H397" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I397" s="2" t="n">
-        <v>0</v>
+        <v>4387</v>
       </c>
       <c r="J397" s="3" t="n">
         <v>41636</v>
       </c>
-      <c r="K397" s="3"/>
+      <c r="K397" s="3" t="n">
+        <v>41730</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="398">
       <c r="A398" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B398" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C398" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D398" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E398" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F398" s="1" t="inlineStr">
         <is>
-          <t>1708006007/RS/22012034186520 — SHOCHALAY NIRMAN khnjua/kanua AHIRWAR</t>
+          <t>1708006007/RS/22012034186516 — SHOCHALAY NIRMAN barelal/hanua rajak</t>
         </is>
       </c>
       <c r="G398" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H398" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I398" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J398" s="3" t="n">
         <v>41636</v>
       </c>
       <c r="K398" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="399">
       <c r="A399" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B399" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C399" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D399" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E399" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F399" s="1" t="inlineStr">
         <is>
-          <t>1708006007/RS/22012034191063 — shouchalay nirman bhaboodi /bhimma ahirwar</t>
+          <t>1708006007/RS/22012034186520 — SHOCHALAY NIRMAN khnjua/kanua AHIRWAR</t>
         </is>
       </c>
       <c r="G399" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H399" s="2" t="n">
-        <v>0</v>
+        <v>4400</v>
       </c>
       <c r="I399" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J399" s="3" t="n">
-        <v>41549</v>
+        <v>41636</v>
       </c>
       <c r="K399" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="400">
       <c r="A400" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B400" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C400" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D400" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E400" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F400" s="1" t="inlineStr">
         <is>
-          <t>1708006007/RS/22012034191099 — souchalaya nirmangar iba/chouda ahirwargar</t>
+          <t>1708006007/RS/22012034191063 — shouchalay nirman bhaboodi /bhimma ahirwar</t>
         </is>
       </c>
       <c r="G400" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H400" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I400" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J400" s="3" t="n">
         <v>41549</v>
       </c>
       <c r="K400" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="401">
       <c r="A401" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B401" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C401" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D401" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E401" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F401" s="1" t="inlineStr">
         <is>
-          <t>1708006007/RS/22012034191261 — shouchalay nirman jaspal/chouda ahirwar</t>
+          <t>1708006007/RS/22012034191099 — souchalaya nirmangar iba/chouda ahirwargar</t>
         </is>
       </c>
       <c r="G401" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H401" s="2" t="n">
-        <v>4400</v>
+        <v>0</v>
       </c>
       <c r="I401" s="2" t="n">
-        <v>4387</v>
+        <v>0</v>
       </c>
       <c r="J401" s="3" t="n">
-        <v>41643</v>
-[...3 lines deleted...]
-      </c>
+        <v>41549</v>
+      </c>
+      <c r="K401" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="402">
       <c r="A402" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B402" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C402" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D402" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E402" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F402" s="1" t="inlineStr">
         <is>
-          <t>1708006007/RS/22012034191269 — souchalay nirman munni/prem pal</t>
+          <t>1708006007/RS/22012034191261 — shouchalay nirman jaspal/chouda ahirwar</t>
         </is>
       </c>
       <c r="G402" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H402" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I402" s="2" t="n">
         <v>4387</v>
       </c>
       <c r="J402" s="3" t="n">
         <v>41643</v>
       </c>
       <c r="K402" s="3" t="n">
         <v>41730</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="403">
       <c r="A403" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B403" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C403" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D403" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E403" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F403" s="1" t="inlineStr">
         <is>
-          <t>1708006007/RS/22012034191272 — souchoulay nirman pappi/chhannu pal</t>
+          <t>1708006007/RS/22012034191269 — souchalay nirman munni/prem pal</t>
         </is>
       </c>
       <c r="G403" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H403" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I403" s="2" t="n">
         <v>4387</v>
       </c>
       <c r="J403" s="3" t="n">
         <v>41643</v>
       </c>
       <c r="K403" s="3" t="n">
         <v>41730</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="404">
       <c r="A404" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B404" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C404" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D404" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E404" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F404" s="1" t="inlineStr">
         <is>
-          <t>1708006007/RS/22012034191332 — shouchalay nirman bhola /bilkha pal</t>
+          <t>1708006007/RS/22012034191272 — souchoulay nirman pappi/chhannu pal</t>
         </is>
       </c>
       <c r="G404" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H404" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I404" s="2" t="n">
-        <v>0</v>
+        <v>4387</v>
       </c>
       <c r="J404" s="3" t="n">
         <v>41643</v>
       </c>
-      <c r="K404" s="3"/>
+      <c r="K404" s="3" t="n">
+        <v>41730</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="405">
       <c r="A405" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B405" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C405" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D405" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E405" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F405" s="1" t="inlineStr">
         <is>
-          <t>1708006007/RS/22012034191340 — shochalay nirman hari/babuaa ahirwar</t>
+          <t>1708006007/RS/22012034191332 — shouchalay nirman bhola /bilkha pal</t>
         </is>
       </c>
       <c r="G405" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H405" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I405" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J405" s="3" t="n">
-        <v>41549</v>
+        <v>41643</v>
       </c>
       <c r="K405" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="406">
       <c r="A406" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B406" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C406" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D406" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E406" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F406" s="1" t="inlineStr">
         <is>
-          <t>1708006007/RS/22012034191369 — shochalay nirman kamodi/bhimma ahiwar</t>
+          <t>1708006007/RS/22012034191340 — shochalay nirman hari/babuaa ahirwar</t>
         </is>
       </c>
       <c r="G406" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H406" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I406" s="2" t="n">
-        <v>4387</v>
+        <v>0</v>
       </c>
       <c r="J406" s="3" t="n">
-        <v>41643</v>
-[...3 lines deleted...]
-      </c>
+        <v>41549</v>
+      </c>
+      <c r="K406" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="407">
       <c r="A407" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B407" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C407" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D407" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E407" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F407" s="1" t="inlineStr">
         <is>
-          <t>1708006007/RS/22012034191372 — shochalay nirman manoj /bhagwandas</t>
+          <t>1708006007/RS/22012034191369 — shochalay nirman kamodi/bhimma ahiwar</t>
         </is>
       </c>
       <c r="G407" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H407" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I407" s="2" t="n">
         <v>4387</v>
       </c>
       <c r="J407" s="3" t="n">
         <v>41643</v>
       </c>
       <c r="K407" s="3" t="n">
         <v>41730</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="408">
       <c r="A408" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B408" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C408" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D408" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E408" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F408" s="1" t="inlineStr">
         <is>
-          <t>1708006007/RS/22012034191374 — shochalay nirman dwaarka/ramdyal</t>
+          <t>1708006007/RS/22012034191372 — shochalay nirman manoj /bhagwandas</t>
         </is>
       </c>
       <c r="G408" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H408" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I408" s="2" t="n">
-        <v>0</v>
+        <v>4387</v>
       </c>
       <c r="J408" s="3" t="n">
         <v>41643</v>
       </c>
-      <c r="K408" s="3"/>
+      <c r="K408" s="3" t="n">
+        <v>41730</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="409">
       <c r="A409" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B409" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C409" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D409" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E409" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F409" s="1" t="inlineStr">
         <is>
-          <t>1708006007/RS/22012034191375 — shochalay nirman dibbu/bhanaprajapati</t>
+          <t>1708006007/RS/22012034191374 — shochalay nirman dwaarka/ramdyal</t>
         </is>
       </c>
       <c r="G409" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H409" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I409" s="2" t="n">
-        <v>4387</v>
+        <v>0</v>
       </c>
       <c r="J409" s="3" t="n">
         <v>41643</v>
       </c>
-      <c r="K409" s="3" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="K409" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="410">
       <c r="A410" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B410" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C410" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D410" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E410" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F410" s="1" t="inlineStr">
         <is>
-          <t>1708006007/RS/22012034191424 — shouchalay nirman bhaboodi /bhimma ahirwar</t>
+          <t>1708006007/RS/22012034191375 — shochalay nirman dibbu/bhanaprajapati</t>
         </is>
       </c>
       <c r="G410" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H410" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I410" s="2" t="n">
-        <v>0</v>
+        <v>4387</v>
       </c>
       <c r="J410" s="3" t="n">
-        <v>41501</v>
-[...1 lines deleted...]
-      <c r="K410" s="3"/>
+        <v>41643</v>
+      </c>
+      <c r="K410" s="3" t="n">
+        <v>41730</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="411">
       <c r="A411" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B411" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C411" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D411" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E411" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F411" s="1" t="inlineStr">
         <is>
-          <t>1708006007/RS/22012034193206 — shouchalay nirman ganesh/dibbu rajak</t>
+          <t>1708006007/RS/22012034191424 — shouchalay nirman bhaboodi /bhimma ahirwar</t>
         </is>
       </c>
       <c r="G411" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H411" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I411" s="2" t="n">
-        <v>4345</v>
+        <v>0</v>
       </c>
       <c r="J411" s="3" t="n">
-        <v>41658</v>
-[...3 lines deleted...]
-      </c>
+        <v>41501</v>
+      </c>
+      <c r="K411" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="412">
       <c r="A412" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B412" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C412" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D412" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E412" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F412" s="1" t="inlineStr">
         <is>
-          <t>1708006007/RS/22012034193211 — shochalay nirman chintaman/phool prajapati</t>
+          <t>1708006007/RS/22012034193206 — shouchalay nirman ganesh/dibbu rajak</t>
         </is>
       </c>
       <c r="G412" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H412" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I412" s="2" t="n">
-        <v>0</v>
+        <v>4345</v>
       </c>
       <c r="J412" s="3" t="n">
-        <v>41549</v>
-[...1 lines deleted...]
-      <c r="K412" s="3"/>
+        <v>41658</v>
+      </c>
+      <c r="K412" s="3" t="n">
+        <v>41730</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="413">
       <c r="A413" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B413" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C413" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D413" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E413" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F413" s="1" t="inlineStr">
         <is>
-          <t>1708006007/RS/22012034193217 — shochalay nirman bhagwandas/suka badai</t>
+          <t>1708006007/RS/22012034193211 — shochalay nirman chintaman/phool prajapati</t>
         </is>
       </c>
       <c r="G413" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H413" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I413" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J413" s="3" t="n">
-        <v>41953</v>
+        <v>41549</v>
       </c>
       <c r="K413" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="414">
       <c r="A414" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B414" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C414" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D414" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E414" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F414" s="1" t="inlineStr">
         <is>
-          <t>1708006007/RS/22012034193329 — shochalay nirman bhana/chinuaa kumhar</t>
+          <t>1708006007/RS/22012034193217 — shochalay nirman bhagwandas/suka badai</t>
         </is>
       </c>
       <c r="G414" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H414" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I414" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J414" s="3" t="n">
-        <v>41549</v>
+        <v>41953</v>
       </c>
       <c r="K414" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="415">
       <c r="A415" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B415" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C415" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D415" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E415" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F415" s="1" t="inlineStr">
         <is>
-          <t>1708006007/RS/22012034193332 — shochalay nirman ajjuddi/mathra kumhar</t>
+          <t>1708006007/RS/22012034193329 — shochalay nirman bhana/chinuaa kumhar</t>
         </is>
       </c>
       <c r="G415" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H415" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I415" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J415" s="3" t="n">
         <v>41549</v>
       </c>
       <c r="K415" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="416">
       <c r="A416" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B416" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C416" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D416" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E416" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F416" s="1" t="inlineStr">
         <is>
-          <t>1708006007/RS/22012034193338 — shochalay nirman pachiyabai/babu sahu</t>
+          <t>1708006007/RS/22012034193332 — shochalay nirman ajjuddi/mathra kumhar</t>
         </is>
       </c>
       <c r="G416" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H416" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I416" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J416" s="3" t="n">
         <v>41549</v>
       </c>
       <c r="K416" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="417">
       <c r="A417" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B417" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C417" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D417" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E417" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F417" s="1" t="inlineStr">
         <is>
-          <t>1708006007/RS/22012034193340 — shochalay nirman achchhelal/barelal pal</t>
+          <t>1708006007/RS/22012034193338 — shochalay nirman pachiyabai/babu sahu</t>
         </is>
       </c>
       <c r="G417" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H417" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I417" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J417" s="3" t="n">
         <v>41549</v>
       </c>
       <c r="K417" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="418">
       <c r="A418" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B418" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C418" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D418" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E418" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F418" s="1" t="inlineStr">
         <is>
-          <t>1708006007/RS/22012034193341 — shochalay nirman gopi/nirpatiya ahirwar</t>
+          <t>1708006007/RS/22012034193340 — shochalay nirman achchhelal/barelal pal</t>
         </is>
       </c>
       <c r="G418" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H418" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I418" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J418" s="3" t="n">
         <v>41549</v>
       </c>
       <c r="K418" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="419">
       <c r="A419" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B419" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C419" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D419" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E419" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F419" s="1" t="inlineStr">
         <is>
-          <t>1708006007/RS/22012034193344 — shochalay nirman moti/dhan singh</t>
+          <t>1708006007/RS/22012034193341 — shochalay nirman gopi/nirpatiya ahirwar</t>
         </is>
       </c>
       <c r="G419" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H419" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I419" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J419" s="3" t="n">
         <v>41549</v>
       </c>
       <c r="K419" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="420">
       <c r="A420" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B420" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C420" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D420" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E420" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F420" s="1" t="inlineStr">
         <is>
-          <t>1708006007/RS/22012034193346 — shochalay nirman param lal/ babuaa</t>
+          <t>1708006007/RS/22012034193344 — shochalay nirman moti/dhan singh</t>
         </is>
       </c>
       <c r="G420" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H420" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I420" s="2" t="n">
-        <v>4345</v>
+        <v>0</v>
       </c>
       <c r="J420" s="3" t="n">
-        <v>41658</v>
-[...3 lines deleted...]
-      </c>
+        <v>41549</v>
+      </c>
+      <c r="K420" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="421">
       <c r="A421" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B421" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C421" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D421" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E421" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F421" s="1" t="inlineStr">
         <is>
-          <t>1708006007/RS/22012034193347 — shochalay nirman bindravan/halke kumhar</t>
+          <t>1708006007/RS/22012034193346 — shochalay nirman param lal/ babuaa</t>
         </is>
       </c>
       <c r="G421" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H421" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I421" s="2" t="n">
-        <v>0</v>
+        <v>4345</v>
       </c>
       <c r="J421" s="3" t="n">
-        <v>41549</v>
-[...1 lines deleted...]
-      <c r="K421" s="3"/>
+        <v>41658</v>
+      </c>
+      <c r="K421" s="3" t="n">
+        <v>41730</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="422">
       <c r="A422" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B422" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C422" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D422" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E422" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F422" s="1" t="inlineStr">
         <is>
-          <t>1708006007/RS/22012034193350 — shochalay nirman hira/sariya lodhi</t>
+          <t>1708006007/RS/22012034193347 — shochalay nirman bindravan/halke kumhar</t>
         </is>
       </c>
       <c r="G422" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H422" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I422" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J422" s="3" t="n">
         <v>41549</v>
       </c>
       <c r="K422" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="423">
       <c r="A423" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B423" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C423" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D423" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E423" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F423" s="1" t="inlineStr">
         <is>
-          <t>1708006007/RS/22012034193352 — shochalay nirman achchhelal/dhan singh lodhi</t>
+          <t>1708006007/RS/22012034193350 — shochalay nirman hira/sariya lodhi</t>
         </is>
       </c>
       <c r="G423" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H423" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I423" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J423" s="3" t="n">
         <v>41549</v>
       </c>
       <c r="K423" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="424">
       <c r="A424" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B424" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C424" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D424" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E424" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F424" s="1" t="inlineStr">
         <is>
-          <t>1708006007/RS/22012034193355 — shochalay nirman shivlal/jagna sahu</t>
+          <t>1708006007/RS/22012034193352 — shochalay nirman achchhelal/dhan singh lodhi</t>
         </is>
       </c>
       <c r="G424" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H424" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I424" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J424" s="3" t="n">
         <v>41549</v>
       </c>
       <c r="K424" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="425">
       <c r="A425" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B425" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C425" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D425" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E425" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F425" s="1" t="inlineStr">
         <is>
-          <t>1708006007/RS/22012034193356 — shochalay nirman bhagirath/salla sahu</t>
+          <t>1708006007/RS/22012034193355 — shochalay nirman shivlal/jagna sahu</t>
         </is>
       </c>
       <c r="G425" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H425" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I425" s="2" t="n">
-        <v>4345</v>
+        <v>0</v>
       </c>
       <c r="J425" s="3" t="n">
-        <v>41658</v>
-[...3 lines deleted...]
-      </c>
+        <v>41549</v>
+      </c>
+      <c r="K425" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="426">
       <c r="A426" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B426" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C426" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D426" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E426" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F426" s="1" t="inlineStr">
         <is>
-          <t>1708006007/RS/22012034193359 — shochalay nirman bhagwandas/suka badai</t>
+          <t>1708006007/RS/22012034193356 — shochalay nirman bhagirath/salla sahu</t>
         </is>
       </c>
       <c r="G426" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H426" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I426" s="2" t="n">
         <v>4345</v>
       </c>
       <c r="J426" s="3" t="n">
         <v>41658</v>
       </c>
       <c r="K426" s="3" t="n">
         <v>41730</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="427">
       <c r="A427" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B427" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C427" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D427" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E427" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F427" s="1" t="inlineStr">
         <is>
-          <t>1708006007/RS/22012034193363 — shochalay nirman phool /halkuwa prajapati</t>
+          <t>1708006007/RS/22012034193359 — shochalay nirman bhagwandas/suka badai</t>
         </is>
       </c>
       <c r="G427" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H427" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I427" s="2" t="n">
-        <v>0</v>
+        <v>4345</v>
       </c>
       <c r="J427" s="3" t="n">
-        <v>41549</v>
-[...1 lines deleted...]
-      <c r="K427" s="3"/>
+        <v>41658</v>
+      </c>
+      <c r="K427" s="3" t="n">
+        <v>41730</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="428">
       <c r="A428" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B428" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C428" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D428" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E428" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F428" s="1" t="inlineStr">
         <is>
-          <t>1708006007/RS/22012034193856 — shochalay nirman aanandi/ramdin pal</t>
+          <t>1708006007/RS/22012034193363 — shochalay nirman phool /halkuwa prajapati</t>
         </is>
       </c>
       <c r="G428" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H428" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I428" s="2" t="n">
-        <v>4387</v>
+        <v>0</v>
       </c>
       <c r="J428" s="3" t="n">
-        <v>41650</v>
-[...3 lines deleted...]
-      </c>
+        <v>41549</v>
+      </c>
+      <c r="K428" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="429">
       <c r="A429" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B429" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C429" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D429" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E429" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F429" s="1" t="inlineStr">
         <is>
-          <t>1708006007/RS/22012034193858 — shochalay nirman darru/prem pal</t>
+          <t>1708006007/RS/22012034193856 — shochalay nirman aanandi/ramdin pal</t>
         </is>
       </c>
       <c r="G429" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H429" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I429" s="2" t="n">
         <v>4387</v>
       </c>
       <c r="J429" s="3" t="n">
         <v>41650</v>
       </c>
       <c r="K429" s="3" t="n">
         <v>41730</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="430">
       <c r="A430" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B430" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C430" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D430" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E430" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F430" s="1" t="inlineStr">
         <is>
-          <t>1708006007/RS/22012034193859 — shochalay nirman garibaa/chouda ahirwar</t>
+          <t>1708006007/RS/22012034193858 — shochalay nirman darru/prem pal</t>
         </is>
       </c>
       <c r="G430" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H430" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I430" s="2" t="n">
         <v>4387</v>
       </c>
       <c r="J430" s="3" t="n">
         <v>41650</v>
       </c>
       <c r="K430" s="3" t="n">
         <v>41730</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="431">
       <c r="A431" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B431" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C431" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D431" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E431" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F431" s="1" t="inlineStr">
         <is>
-          <t>1708006007/RS/22012034193861 — shochalay nirman bhaboodi/bhimma</t>
+          <t>1708006007/RS/22012034193859 — shochalay nirman garibaa/chouda ahirwar</t>
         </is>
       </c>
       <c r="G431" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H431" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I431" s="2" t="n">
         <v>4387</v>
       </c>
       <c r="J431" s="3" t="n">
         <v>41650</v>
       </c>
       <c r="K431" s="3" t="n">
         <v>41730</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="432">
       <c r="A432" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B432" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C432" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D432" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E432" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F432" s="1" t="inlineStr">
         <is>
-          <t>1708006007/RS/22012034193864 — shochalay nirman mahendra/rav raja</t>
+          <t>1708006007/RS/22012034193861 — shochalay nirman bhaboodi/bhimma</t>
         </is>
       </c>
       <c r="G432" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H432" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I432" s="2" t="n">
         <v>4387</v>
       </c>
       <c r="J432" s="3" t="n">
         <v>41650</v>
       </c>
       <c r="K432" s="3" t="n">
         <v>41730</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="433">
       <c r="A433" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B433" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C433" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D433" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E433" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F433" s="1" t="inlineStr">
         <is>
-          <t>1708006007/RS/22012034193865 — shochalay nirman basanta sukaiya ahirwar</t>
+          <t>1708006007/RS/22012034193864 — shochalay nirman mahendra/rav raja</t>
         </is>
       </c>
       <c r="G433" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H433" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I433" s="2" t="n">
         <v>4387</v>
       </c>
       <c r="J433" s="3" t="n">
         <v>41650</v>
       </c>
       <c r="K433" s="3" t="n">
         <v>41730</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="434">
       <c r="A434" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B434" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C434" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D434" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E434" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F434" s="1" t="inlineStr">
         <is>
-          <t>1708006007/RS/22012034193868 — shochalay nirman jhutta/chhannu pal</t>
+          <t>1708006007/RS/22012034193865 — shochalay nirman basanta sukaiya ahirwar</t>
         </is>
       </c>
       <c r="G434" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H434" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I434" s="2" t="n">
         <v>4387</v>
       </c>
       <c r="J434" s="3" t="n">
         <v>41650</v>
       </c>
       <c r="K434" s="3" t="n">
         <v>41730</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="435">
       <c r="A435" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B435" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C435" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D435" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E435" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F435" s="1" t="inlineStr">
         <is>
-          <t>1708006007/RS/22012034232302 — शौचालय निर्माण कार्य श्री मुन्ना/मल्थुवा अहिरवार</t>
+          <t>1708006007/RS/22012034193868 — shochalay nirman jhutta/chhannu pal</t>
         </is>
       </c>
       <c r="G435" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H435" s="2" t="n">
-        <v>5400</v>
+        <v>4400</v>
       </c>
       <c r="I435" s="2" t="n">
-        <v>0</v>
+        <v>4387</v>
       </c>
       <c r="J435" s="3" t="n">
-        <v>41753</v>
-[...1 lines deleted...]
-      <c r="K435" s="3"/>
+        <v>41650</v>
+      </c>
+      <c r="K435" s="3" t="n">
+        <v>41730</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="436">
       <c r="A436" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B436" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C436" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D436" s="1" t="inlineStr">
         <is>
-          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E436" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F436" s="1" t="inlineStr">
         <is>
-          <t>1708006007/RS/22012034417381 — shouchalay nirman- Prakash / Jogiram Rajak</t>
+          <t>1708006007/RS/22012034232302 — शौचालय निर्माण कार्य श्री मुन्ना/मल्थुवा अहिरवार</t>
         </is>
       </c>
       <c r="G436" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H436" s="2" t="n">
-        <v>12000</v>
+        <v>5400</v>
       </c>
       <c r="I436" s="2" t="n">
-        <v>12000</v>
+        <v>0</v>
       </c>
       <c r="J436" s="3" t="n">
-        <v>43260</v>
-[...3 lines deleted...]
-      </c>
+        <v>41753</v>
+      </c>
+      <c r="K436" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="437">
       <c r="A437" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B437" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C437" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D437" s="1" t="inlineStr">
         <is>
           <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E437" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F437" s="1" t="inlineStr">
         <is>
-          <t>1708006007/RS/22012034422218 — shouchalay nirman- Rampraksh rajak</t>
+          <t>1708006007/RS/22012034417381 — shouchalay nirman- Prakash / Jogiram Rajak</t>
         </is>
       </c>
       <c r="G437" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H437" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I437" s="2" t="n">
-        <v>0</v>
+        <v>12000</v>
       </c>
       <c r="J437" s="3" t="n">
-        <v>43204</v>
-[...1 lines deleted...]
-      <c r="K437" s="3"/>
+        <v>43260</v>
+      </c>
+      <c r="K437" s="3" t="n">
+        <v>43454</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="438">
       <c r="A438" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B438" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C438" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D438" s="1" t="inlineStr">
         <is>
           <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E438" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F438" s="1" t="inlineStr">
         <is>
-          <t>1708006007/RS/22012034475701 — Shouchalay Nirman PMAY Hitgrahi Jayhind Singh/ Ramraja</t>
+          <t>1708006007/RS/22012034422218 — shouchalay nirman- Rampraksh rajak</t>
         </is>
       </c>
       <c r="G438" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H438" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I438" s="2" t="n">
-        <v>12000</v>
+        <v>0</v>
       </c>
       <c r="J438" s="3" t="n">
-        <v>43733</v>
-[...3 lines deleted...]
-      </c>
+        <v>43204</v>
+      </c>
+      <c r="K438" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="439">
       <c r="A439" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B439" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C439" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D439" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E439" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F439" s="1" t="inlineStr">
         <is>
-          <t>1708006007/RS/22012034544908 — नाली निर्माण कार्य हरिजन मुहल्ला में वार्ड क्र. 01 में बारो</t>
+          <t>1708006007/RS/22012034475701 — Shouchalay Nirman PMAY Hitgrahi Jayhind Singh/ Ramraja</t>
         </is>
       </c>
       <c r="G439" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H439" s="2" t="n">
-        <v>75000</v>
+        <v>12000</v>
       </c>
       <c r="I439" s="2" t="n">
-        <v>81060</v>
+        <v>12000</v>
       </c>
       <c r="J439" s="3" t="n">
-        <v>44426</v>
+        <v>43733</v>
       </c>
       <c r="K439" s="3" t="n">
-        <v>44542</v>
+        <v>43961</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="440">
       <c r="A440" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B440" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C440" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D440" s="1" t="inlineStr">
         <is>
           <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E440" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F440" s="1" t="inlineStr">
         <is>
-          <t>1708006007/RS/22012034584416 — SLWMनाली निर्माण कार्य हरिजन मुहल्ला में बारो</t>
+          <t>1708006007/RS/22012034544908 — नाली निर्माण कार्य हरिजन मुहल्ला में वार्ड क्र. 01 में बारो</t>
         </is>
       </c>
       <c r="G440" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H440" s="2" t="n">
-        <v>173000</v>
+        <v>75000</v>
       </c>
       <c r="I440" s="2" t="n">
-        <v>165594</v>
+        <v>81060</v>
       </c>
       <c r="J440" s="3" t="n">
-        <v>44491</v>
+        <v>44426</v>
       </c>
       <c r="K440" s="3" t="n">
-        <v>44659</v>
+        <v>44542</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="441">
       <c r="A441" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B441" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C441" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D441" s="1" t="inlineStr">
         <is>
           <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E441" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F441" s="1" t="inlineStr">
         <is>
-          <t>1708006007/RS/22012034667442 — नाली निर्माण कार्य भबूदी अहिरवार के मकान से नन्हे भाई राय के मकान तक ग्राम वारों</t>
+          <t>1708006007/RS/22012034584416 — SLWMनाली निर्माण कार्य हरिजन मुहल्ला में बारो</t>
         </is>
       </c>
       <c r="G441" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H441" s="2" t="n">
-        <v>904163.74</v>
+        <v>173000</v>
       </c>
       <c r="I441" s="2" t="n">
-        <v>874484.6</v>
+        <v>165594</v>
       </c>
       <c r="J441" s="3" t="n">
-        <v>44835</v>
+        <v>44491</v>
       </c>
       <c r="K441" s="3" t="n">
-        <v>45850</v>
+        <v>44659</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="442">
       <c r="A442" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B442" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C442" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D442" s="1" t="inlineStr">
         <is>
           <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E442" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F442" s="1" t="inlineStr">
         <is>
-          <t>1708006007/RS/22012034697888 — नाली निर्माण कार्य तुलसी घर से धमेंद्र सिंह के मकान तक</t>
+          <t>1708006007/RS/22012034667442 — नाली निर्माण कार्य भबूदी अहिरवार के मकान से नन्हे भाई राय के मकान तक ग्राम वारों</t>
         </is>
       </c>
       <c r="G442" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H442" s="2" t="n">
-        <v>38000</v>
+        <v>904163.74</v>
       </c>
       <c r="I442" s="2" t="n">
-        <v>0</v>
+        <v>874484.6</v>
       </c>
       <c r="J442" s="3" t="n">
-        <v>45079</v>
-[...1 lines deleted...]
-      <c r="K442" s="3"/>
+        <v>44835</v>
+      </c>
+      <c r="K442" s="3" t="n">
+        <v>45850</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="443">
       <c r="A443" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B443" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C443" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D443" s="1" t="inlineStr">
         <is>
           <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E443" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F443" s="1" t="inlineStr">
         <is>
-          <t>1708006007/RS/22012034701345 — नाली निर्माण कार्य (आर0सी0सी0) मोती के घर से अर्जुन लोधी के घर की ओर</t>
+          <t>1708006007/RS/22012034697888 — नाली निर्माण कार्य तुलसी घर से धमेंद्र सिंह के मकान तक</t>
         </is>
       </c>
       <c r="G443" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H443" s="2" t="n">
-        <v>75000</v>
+        <v>38000</v>
       </c>
       <c r="I443" s="2" t="n">
-        <v>46410</v>
+        <v>0</v>
       </c>
       <c r="J443" s="3" t="n">
-        <v>45168</v>
-[...3 lines deleted...]
-      </c>
+        <v>45079</v>
+      </c>
+      <c r="K443" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="444">
       <c r="A444" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B444" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C444" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D444" s="1" t="inlineStr">
         <is>
           <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E444" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F444" s="1" t="inlineStr">
         <is>
-          <t>1708006007/RS/22012035126398 — नाली निर्माण कार्य स्कूल से जानकी प्रजापति के घर की और ग्राम पंचायत वारों</t>
+          <t>1708006007/RS/22012034701345 — नाली निर्माण कार्य (आर0सी0सी0) मोती के घर से अर्जुन लोधी के घर की ओर</t>
         </is>
       </c>
       <c r="G444" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H444" s="2" t="n">
-        <v>0</v>
+        <v>75000</v>
       </c>
       <c r="I444" s="2" t="n">
-        <v>0</v>
+        <v>46410</v>
       </c>
       <c r="J444" s="3" t="n">
-        <v>45315</v>
-[...1 lines deleted...]
-      <c r="K444" s="3"/>
+        <v>45168</v>
+      </c>
+      <c r="K444" s="3" t="n">
+        <v>45233</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="445">
       <c r="A445" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B445" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C445" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D445" s="1" t="inlineStr">
         <is>
           <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E445" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F445" s="1" t="inlineStr">
         <is>
-          <t>1708006007/RS/22012035126399 — नाली निर्माण कार्य स्कूल से जानकी प्रजापति के घर की और ग्राम पंचायत वारों</t>
+          <t>1708006007/RS/22012035126398 — नाली निर्माण कार्य स्कूल से जानकी प्रजापति के घर की और ग्राम पंचायत वारों</t>
         </is>
       </c>
       <c r="G445" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H445" s="2" t="n">
-        <v>58000</v>
+        <v>0</v>
       </c>
       <c r="I445" s="2" t="n">
-        <v>47385</v>
+        <v>0</v>
       </c>
       <c r="J445" s="3" t="n">
-        <v>45421</v>
-[...3 lines deleted...]
-      </c>
+        <v>45315</v>
+      </c>
+      <c r="K445" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="446">
       <c r="A446" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B446" s="1" t="inlineStr">
         <is>
-          <t>2026-2027</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C446" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D446" s="1" t="inlineStr">
         <is>
           <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E446" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F446" s="1" t="inlineStr">
         <is>
-          <t>1708006007/RS/22012035139126 — नाली निर्माण कार्य लाल्ले  अहिरवार के घर से मोहना अहिरवार के घर तक ग्राम पंचायत वारों</t>
+          <t>1708006007/RS/22012035126399 — नाली निर्माण कार्य स्कूल से जानकी प्रजापति के घर की और ग्राम पंचायत वारों</t>
         </is>
       </c>
       <c r="G446" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H446" s="2" t="n">
-        <v>37000</v>
+        <v>58000</v>
       </c>
       <c r="I446" s="2" t="n">
-        <v>0</v>
+        <v>47385</v>
       </c>
       <c r="J446" s="3" t="n">
-        <v>46124</v>
-[...1 lines deleted...]
-      <c r="K446" s="3"/>
+        <v>45421</v>
+      </c>
+      <c r="K446" s="3" t="n">
+        <v>45489</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="447">
       <c r="A447" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B447" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C447" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D447" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Masonry Greywater Drain for Community</t>
         </is>
       </c>
       <c r="E447" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F447" s="1" t="inlineStr">
         <is>
-          <t>1708006007/RS/22012035139127 — नाली निर्माण कार्य राघवेंद्र सिंह के घर से उपस्वास्थ्य केंद्र की और ग्राम पंचायत वारों</t>
+          <t>1708006007/RS/22012035139126 — नाली निर्माण कार्य लाल्ले  अहिरवार के घर से मोहना अहिरवार के घर तक ग्राम पंचायत वारों</t>
         </is>
       </c>
       <c r="G447" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H447" s="2" t="n">
         <v>37000</v>
       </c>
       <c r="I447" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J447" s="3" t="n">
         <v>46124</v>
       </c>
       <c r="K447" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="448">
       <c r="A448" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B448" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C448" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D448" s="1" t="inlineStr">
         <is>
-          <t>Earthen Dam / Construction of Earthen Check Dam for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Masonry Greywater Drain for Community</t>
         </is>
       </c>
       <c r="E448" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F448" s="1" t="inlineStr">
         <is>
-          <t>1708006007/WC/05 — नवीन कुप निर्माण उमरोवा / दुन्‍ना अहिवार</t>
+          <t>1708006007/RS/22012035139127 — नाली निर्माण कार्य राघवेंद्र सिंह के घर से उपस्वास्थ्य केंद्र की और ग्राम पंचायत वारों</t>
         </is>
       </c>
       <c r="G448" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H448" s="2" t="n">
-        <v>207000</v>
+        <v>37000</v>
       </c>
       <c r="I448" s="2" t="n">
-        <v>277902</v>
+        <v>0</v>
       </c>
       <c r="J448" s="3" t="n">
-        <v>40963</v>
-[...3 lines deleted...]
-      </c>
+        <v>46124</v>
+      </c>
+      <c r="K448" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="449">
       <c r="A449" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B449" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C449" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D449" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Earthen Dam / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E449" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F449" s="1" t="inlineStr">
         <is>
-          <t>1708006007/WC/06 — नवीन कुप निर्माण उददी, कंजुआ/ रिल्लिया अहिवार</t>
+          <t>1708006007/WC/05 — नवीन कुप निर्माण उमरोवा / दुन्‍ना अहिवार</t>
         </is>
       </c>
       <c r="G449" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H449" s="2" t="n">
-        <v>125000</v>
+        <v>207000</v>
       </c>
       <c r="I449" s="2" t="n">
-        <v>72428</v>
+        <v>277902</v>
       </c>
       <c r="J449" s="3" t="n">
-        <v>39448</v>
+        <v>40963</v>
       </c>
       <c r="K449" s="3" t="n">
-        <v>39309</v>
+        <v>42298</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="450">
       <c r="A450" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B450" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C450" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D450" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E450" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F450" s="1" t="inlineStr">
         <is>
-          <t>1708006007/WC/07 — नवीन कुप निर्माण उदल / कुटुंआ लोधी</t>
+          <t>1708006007/WC/06 — नवीन कुप निर्माण उददी, कंजुआ/ रिल्लिया अहिवार</t>
         </is>
       </c>
       <c r="G450" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H450" s="2" t="n">
         <v>125000</v>
       </c>
       <c r="I450" s="2" t="n">
-        <v>4592</v>
+        <v>72428</v>
       </c>
       <c r="J450" s="3" t="n">
         <v>39448</v>
       </c>
       <c r="K450" s="3" t="n">
-        <v>41294</v>
+        <v>39309</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="451">
       <c r="A451" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B451" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C451" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D451" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E451" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F451" s="1" t="inlineStr">
         <is>
-          <t>1708006007/WC/08 — नवीन कुप निर्माण गोतम / सुक्‍कन प्रतापति</t>
+          <t>1708006007/WC/07 — नवीन कुप निर्माण उदल / कुटुंआ लोधी</t>
         </is>
       </c>
       <c r="G451" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H451" s="2" t="n">
         <v>125000</v>
       </c>
       <c r="I451" s="2" t="n">
-        <v>71228</v>
+        <v>4592</v>
       </c>
       <c r="J451" s="3" t="n">
         <v>39448</v>
       </c>
       <c r="K451" s="3" t="n">
-        <v>39309</v>
+        <v>41294</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="452">
       <c r="A452" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B452" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C452" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D452" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E452" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F452" s="1" t="inlineStr">
         <is>
-          <t>1708006007/WC/09 — नवीन कुप निर्माण हल्‍कीबाई / बल्‍दुवा अहिवार</t>
+          <t>1708006007/WC/08 — नवीन कुप निर्माण गोतम / सुक्‍कन प्रतापति</t>
         </is>
       </c>
       <c r="G452" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H452" s="2" t="n">
         <v>125000</v>
       </c>
       <c r="I452" s="2" t="n">
-        <v>76253</v>
+        <v>71228</v>
       </c>
       <c r="J452" s="3" t="n">
         <v>39448</v>
       </c>
       <c r="K452" s="3" t="n">
         <v>39309</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="453">
       <c r="A453" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B453" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C453" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D453" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E453" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F453" s="1" t="inlineStr">
         <is>
-          <t>1708006007/WC/10 — नवीन कुप निर्माण हीरालाल / मनुवा अहिवार</t>
+          <t>1708006007/WC/09 — नवीन कुप निर्माण हल्‍कीबाई / बल्‍दुवा अहिवार</t>
         </is>
       </c>
       <c r="G453" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H453" s="2" t="n">
         <v>125000</v>
       </c>
       <c r="I453" s="2" t="n">
-        <v>64960</v>
+        <v>76253</v>
       </c>
       <c r="J453" s="3" t="n">
         <v>39448</v>
       </c>
       <c r="K453" s="3" t="n">
         <v>39309</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="454">
       <c r="A454" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B454" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C454" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D454" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E454" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F454" s="1" t="inlineStr">
         <is>
-          <t>1708006007/WC/11 — नवीन कुप निर्माण मनमोहन / मंजुवा पाल</t>
+          <t>1708006007/WC/10 — नवीन कुप निर्माण हीरालाल / मनुवा अहिवार</t>
         </is>
       </c>
       <c r="G454" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H454" s="2" t="n">
         <v>125000</v>
       </c>
       <c r="I454" s="2" t="n">
-        <v>64256</v>
+        <v>64960</v>
       </c>
       <c r="J454" s="3" t="n">
         <v>39448</v>
       </c>
       <c r="K454" s="3" t="n">
         <v>39309</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="455">
       <c r="A455" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B455" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C455" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D455" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E455" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F455" s="1" t="inlineStr">
         <is>
-          <t>1708006007/WC/12 — नवीन कुप निर्माण भगुन्‍ता / रग्‍गू अहिवार</t>
+          <t>1708006007/WC/11 — नवीन कुप निर्माण मनमोहन / मंजुवा पाल</t>
         </is>
       </c>
       <c r="G455" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H455" s="2" t="n">
         <v>125000</v>
       </c>
       <c r="I455" s="2" t="n">
-        <v>69622</v>
+        <v>64256</v>
       </c>
       <c r="J455" s="3" t="n">
         <v>39448</v>
       </c>
       <c r="K455" s="3" t="n">
         <v>39309</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="456">
       <c r="A456" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B456" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C456" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D456" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E456" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F456" s="1" t="inlineStr">
         <is>
-          <t>1708006007/WC/13 — नवीन कुप निर्माण पानबाई,कमोदा / भिम्‍मा अहिवार</t>
+          <t>1708006007/WC/12 — नवीन कुप निर्माण भगुन्‍ता / रग्‍गू अहिवार</t>
         </is>
       </c>
       <c r="G456" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H456" s="2" t="n">
         <v>125000</v>
       </c>
       <c r="I456" s="2" t="n">
-        <v>79543</v>
+        <v>69622</v>
       </c>
       <c r="J456" s="3" t="n">
         <v>39448</v>
       </c>
       <c r="K456" s="3" t="n">
         <v>39309</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="457">
       <c r="A457" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B457" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C457" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D457" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E457" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F457" s="1" t="inlineStr">
         <is>
-          <t>1708006007/WC/15 — नवीन कुप निर्माण बारेलाल / दुन्‍ना अहिवार</t>
+          <t>1708006007/WC/13 — नवीन कुप निर्माण पानबाई,कमोदा / भिम्‍मा अहिवार</t>
         </is>
       </c>
       <c r="G457" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H457" s="2" t="n">
         <v>125000</v>
       </c>
       <c r="I457" s="2" t="n">
-        <v>58562</v>
+        <v>79543</v>
       </c>
       <c r="J457" s="3" t="n">
         <v>39448</v>
       </c>
       <c r="K457" s="3" t="n">
         <v>39309</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="458">
       <c r="A458" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B458" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C458" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D458" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E458" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F458" s="1" t="inlineStr">
         <is>
-          <t>1708006007/WC/16 — नवीन कुप निर्माण मुलियां / कन्‍नू अहिवार</t>
+          <t>1708006007/WC/15 — नवीन कुप निर्माण बारेलाल / दुन्‍ना अहिवार</t>
         </is>
       </c>
       <c r="G458" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H458" s="2" t="n">
         <v>125000</v>
       </c>
       <c r="I458" s="2" t="n">
-        <v>73948</v>
+        <v>58562</v>
       </c>
       <c r="J458" s="3" t="n">
         <v>39448</v>
       </c>
       <c r="K458" s="3" t="n">
         <v>39309</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="459">
       <c r="A459" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B459" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C459" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D459" s="1" t="inlineStr">
         <is>
-          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E459" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F459" s="1" t="inlineStr">
         <is>
-          <t>1708006007/WC/17 — नवीन कुप निर्माण काशीराम / गनेशा बसोर</t>
+          <t>1708006007/WC/16 — नवीन कुप निर्माण मुलियां / कन्‍नू अहिवार</t>
         </is>
       </c>
       <c r="G459" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H459" s="2" t="n">
         <v>125000</v>
       </c>
       <c r="I459" s="2" t="n">
-        <v>25500</v>
+        <v>73948</v>
       </c>
       <c r="J459" s="3" t="n">
         <v>39448</v>
       </c>
       <c r="K459" s="3" t="n">
-        <v>42298</v>
+        <v>39309</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="460">
       <c r="A460" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B460" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C460" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D460" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E460" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F460" s="1" t="inlineStr">
         <is>
-          <t>1708006007/WC/18 — नवीन कुप निर्माण हल्‍केया / हरियॉ अहिवार</t>
+          <t>1708006007/WC/17 — नवीन कुप निर्माण काशीराम / गनेशा बसोर</t>
         </is>
       </c>
       <c r="G460" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H460" s="2" t="n">
         <v>125000</v>
       </c>
       <c r="I460" s="2" t="n">
-        <v>77306</v>
+        <v>25500</v>
       </c>
       <c r="J460" s="3" t="n">
         <v>39448</v>
       </c>
       <c r="K460" s="3" t="n">
-        <v>39309</v>
+        <v>42298</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="461">
       <c r="A461" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B461" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C461" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D461" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E461" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F461" s="1" t="inlineStr">
         <is>
-          <t>1708006007/WC/19 — नवीन कुप निर्माण लक्ष्‍मन,रमेश / धर्मदास सेन</t>
+          <t>1708006007/WC/18 — नवीन कुप निर्माण हल्‍केया / हरियॉ अहिवार</t>
         </is>
       </c>
       <c r="G461" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H461" s="2" t="n">
         <v>125000</v>
       </c>
       <c r="I461" s="2" t="n">
-        <v>76846</v>
+        <v>77306</v>
       </c>
       <c r="J461" s="3" t="n">
         <v>39448</v>
       </c>
       <c r="K461" s="3" t="n">
         <v>39309</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="462">
       <c r="A462" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B462" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C462" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D462" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E462" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F462" s="1" t="inlineStr">
         <is>
-          <t>1708006007/WC/20 — नवीन कुप निर्माण उमेदा / भगुन्‍ता बसोर</t>
+          <t>1708006007/WC/19 — नवीन कुप निर्माण लक्ष्‍मन,रमेश / धर्मदास सेन</t>
         </is>
       </c>
       <c r="G462" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H462" s="2" t="n">
         <v>125000</v>
       </c>
       <c r="I462" s="2" t="n">
-        <v>73893</v>
+        <v>76846</v>
       </c>
       <c r="J462" s="3" t="n">
         <v>39448</v>
       </c>
       <c r="K462" s="3" t="n">
-        <v>41294</v>
+        <v>39309</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="463">
       <c r="A463" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B463" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C463" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D463" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E463" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F463" s="1" t="inlineStr">
         <is>
-          <t>1708006007/WC/22 — नवीन कुप निर्माण जोराबल / गनपत सौंर</t>
+          <t>1708006007/WC/20 — नवीन कुप निर्माण उमेदा / भगुन्‍ता बसोर</t>
         </is>
       </c>
       <c r="G463" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H463" s="2" t="n">
         <v>125000</v>
       </c>
       <c r="I463" s="2" t="n">
-        <v>60257</v>
+        <v>73893</v>
       </c>
       <c r="J463" s="3" t="n">
         <v>39448</v>
       </c>
       <c r="K463" s="3" t="n">
-        <v>39309</v>
+        <v>41294</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="464">
       <c r="A464" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B464" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C464" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D464" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E464" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F464" s="1" t="inlineStr">
         <is>
-          <t>1708006007/WC/22012034427529 — कूप रिर्चाज पिट निर्माण कार्य 10 नग ग्राम पंचायत बीरों</t>
+          <t>1708006007/WC/22 — नवीन कुप निर्माण जोराबल / गनपत सौंर</t>
         </is>
       </c>
       <c r="G464" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H464" s="2" t="n">
-        <v>100000</v>
+        <v>125000</v>
       </c>
       <c r="I464" s="2" t="n">
-        <v>0</v>
+        <v>60257</v>
       </c>
       <c r="J464" s="3" t="n">
-        <v>43327</v>
-[...1 lines deleted...]
-      <c r="K464" s="3"/>
+        <v>39448</v>
+      </c>
+      <c r="K464" s="3" t="n">
+        <v>39309</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="465">
       <c r="A465" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B465" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C465" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D465" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E465" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F465" s="1" t="inlineStr">
         <is>
-          <t>1708006007/WC/22012034544638 — Gabion Structure Fulaghat Nala Baro</t>
+          <t>1708006007/WC/22012034427529 — कूप रिर्चाज पिट निर्माण कार्य 10 नग ग्राम पंचायत बीरों</t>
         </is>
       </c>
       <c r="G465" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H465" s="2" t="n">
-        <v>0</v>
+        <v>100000</v>
       </c>
       <c r="I465" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J465" s="3" t="n">
-        <v>43922</v>
+        <v>43327</v>
       </c>
       <c r="K465" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="466">
       <c r="A466" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B466" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C466" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D466" s="1" t="inlineStr">
         <is>
           <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
         </is>
       </c>
       <c r="E466" s="1" t="inlineStr">
         <is>
           <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F466" s="1" t="inlineStr">
         <is>
-          <t>1708006007/WC/22012034544639 — Gabion Structure Baro Nala Baro</t>
+          <t>1708006007/WC/22012034544638 — Gabion Structure Fulaghat Nala Baro</t>
         </is>
       </c>
       <c r="G466" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H466" s="2" t="n">
-        <v>612083.13</v>
+        <v>0</v>
       </c>
       <c r="I466" s="2" t="n">
-        <v>444970</v>
+        <v>0</v>
       </c>
       <c r="J466" s="3" t="n">
-        <v>43988</v>
-[...3 lines deleted...]
-      </c>
+        <v>43922</v>
+      </c>
+      <c r="K466" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="467">
       <c r="A467" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B467" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C467" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D467" s="1" t="inlineStr">
         <is>
-          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
+          <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
         </is>
       </c>
       <c r="E467" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F467" s="1" t="inlineStr">
         <is>
-          <t>1708006007/WC/22012034575749 — Community Farm Pond Pahadi Ke Pas Baro</t>
+          <t>1708006007/WC/22012034544639 — Gabion Structure Baro Nala Baro</t>
         </is>
       </c>
       <c r="G467" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H467" s="2" t="n">
-        <v>332572.21</v>
+        <v>612083.13</v>
       </c>
       <c r="I467" s="2" t="n">
-        <v>69540</v>
+        <v>444970</v>
       </c>
       <c r="J467" s="3" t="n">
-        <v>44110</v>
+        <v>43988</v>
       </c>
       <c r="K467" s="3" t="n">
-        <v>44191</v>
+        <v>45645</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="468">
       <c r="A468" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B468" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C468" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D468" s="1" t="inlineStr">
         <is>
-          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
+          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
         </is>
       </c>
       <c r="E468" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F468" s="1" t="inlineStr">
         <is>
-          <t>1708006007/WC/22012034600031 — चेक डैम निर्माण धुबया नाला में सेडाऊ घाट पर ग्राम बारो</t>
+          <t>1708006007/WC/22012034575749 — Community Farm Pond Pahadi Ke Pas Baro</t>
         </is>
       </c>
       <c r="G468" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H468" s="2" t="n">
-        <v>0</v>
+        <v>332572.21</v>
       </c>
       <c r="I468" s="2" t="n">
-        <v>0</v>
+        <v>69540</v>
       </c>
       <c r="J468" s="3" t="n">
-        <v>44058</v>
-[...1 lines deleted...]
-      <c r="K468" s="3"/>
+        <v>44110</v>
+      </c>
+      <c r="K468" s="3" t="n">
+        <v>44191</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="469">
       <c r="A469" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B469" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C469" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D469" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
         </is>
       </c>
       <c r="E469" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F469" s="1" t="inlineStr">
         <is>
-          <t>1708006007/WC/22012034701803 — सी टी आर मिनी परकोलेशन तालाब निर्माण नरैय के पास बारो</t>
+          <t>1708006007/WC/22012034600031 — चेक डैम निर्माण धुबया नाला में सेडाऊ घाट पर ग्राम बारो</t>
         </is>
       </c>
       <c r="G469" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H469" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I469" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J469" s="3" t="n">
-        <v>44287</v>
+        <v>44058</v>
       </c>
       <c r="K469" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="470">
       <c r="A470" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B470" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C470" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D470" s="1" t="inlineStr">
         <is>
           <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E470" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F470" s="1" t="inlineStr">
         <is>
-          <t>1708006007/WC/22012034701804 — सी टी आर मिनी परकोलेशन तालाब निर्माण बैढन के पास बारो</t>
+          <t>1708006007/WC/22012034701803 — सी टी आर मिनी परकोलेशन तालाब निर्माण नरैय के पास बारो</t>
         </is>
       </c>
       <c r="G470" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H470" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I470" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J470" s="3" t="n">
         <v>44287</v>
       </c>
       <c r="K470" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="471">
       <c r="A471" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B471" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C471" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D471" s="1" t="inlineStr">
         <is>
           <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E471" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F471" s="1" t="inlineStr">
         <is>
-          <t>1708006007/WC/22012034701806 — सी टी आर मिनी परकोलेशन तालाब निर्माण ग़जावर के पास बारो</t>
+          <t>1708006007/WC/22012034701804 — सी टी आर मिनी परकोलेशन तालाब निर्माण बैढन के पास बारो</t>
         </is>
       </c>
       <c r="G471" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H471" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I471" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J471" s="3" t="n">
         <v>44287</v>
       </c>
       <c r="K471" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="472">
       <c r="A472" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B472" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C472" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D472" s="1" t="inlineStr">
         <is>
           <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E472" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F472" s="1" t="inlineStr">
         <is>
-          <t>1708006007/WC/22012034701809 — सी टी आर मिनी परकोलेशन तालाब निर्माण हटा घाट के पास बारो</t>
+          <t>1708006007/WC/22012034701806 — सी टी आर मिनी परकोलेशन तालाब निर्माण ग़जावर के पास बारो</t>
         </is>
       </c>
       <c r="G472" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H472" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I472" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J472" s="3" t="n">
         <v>44287</v>
       </c>
       <c r="K472" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="473">
       <c r="A473" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B473" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C473" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D473" s="1" t="inlineStr">
         <is>
           <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E473" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F473" s="1" t="inlineStr">
         <is>
-          <t>1708006007/WC/22012034701811 — सी टी आर मिनी परकोलेशन तालाब निर्माण मेडे के पास बारो</t>
+          <t>1708006007/WC/22012034701809 — सी टी आर मिनी परकोलेशन तालाब निर्माण हटा घाट के पास बारो</t>
         </is>
       </c>
       <c r="G473" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H473" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I473" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J473" s="3" t="n">
         <v>44287</v>
       </c>
       <c r="K473" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="474">
       <c r="A474" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B474" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C474" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D474" s="1" t="inlineStr">
         <is>
-          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E474" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F474" s="1" t="inlineStr">
         <is>
-          <t>1708006007/WC/22012034703869 — सी टी आर एनीकट संरचना निर्माण खैरे नाला पर चैनेज 01 बारो</t>
+          <t>1708006007/WC/22012034701811 — सी टी आर मिनी परकोलेशन तालाब निर्माण मेडे के पास बारो</t>
         </is>
       </c>
       <c r="G474" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H474" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I474" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J474" s="3" t="n">
         <v>44287</v>
       </c>
       <c r="K474" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="475">
       <c r="A475" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B475" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C475" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D475" s="1" t="inlineStr">
         <is>
           <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E475" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F475" s="1" t="inlineStr">
         <is>
-          <t>1708006007/WC/22012034703872 — सी टी आर एनीकट संरचना निर्माण खैरे नाला पर चैनेज 02 बारो</t>
+          <t>1708006007/WC/22012034703869 — सी टी आर एनीकट संरचना निर्माण खैरे नाला पर चैनेज 01 बारो</t>
         </is>
       </c>
       <c r="G475" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H475" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I475" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J475" s="3" t="n">
         <v>44287</v>
       </c>
       <c r="K475" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="476">
       <c r="A476" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B476" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C476" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D476" s="1" t="inlineStr">
         <is>
           <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E476" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F476" s="1" t="inlineStr">
         <is>
-          <t>1708006007/WC/22012034703873 — सी टी आर एनीकट संरचना निर्माण खैरे नाला पर चैनेज 04 बारो</t>
+          <t>1708006007/WC/22012034703872 — सी टी आर एनीकट संरचना निर्माण खैरे नाला पर चैनेज 02 बारो</t>
         </is>
       </c>
       <c r="G476" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H476" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I476" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J476" s="3" t="n">
         <v>44287</v>
       </c>
       <c r="K476" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="477">
       <c r="A477" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B477" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C477" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D477" s="1" t="inlineStr">
         <is>
           <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E477" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F477" s="1" t="inlineStr">
         <is>
-          <t>1708006007/WC/22012034703875 — सी टी आर एनीकट संरचना निर्माण खैरे नाला पर चैनेज 05 बारो</t>
+          <t>1708006007/WC/22012034703873 — सी टी आर एनीकट संरचना निर्माण खैरे नाला पर चैनेज 04 बारो</t>
         </is>
       </c>
       <c r="G477" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H477" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I477" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J477" s="3" t="n">
         <v>44287</v>
       </c>
       <c r="K477" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="478">
       <c r="A478" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B478" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C478" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D478" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
+          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E478" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F478" s="1" t="inlineStr">
         <is>
-          <t>1708006007/WC/22012034703877 — सी टी आर गैब्बियन संरचना निर्माण मेडे नाला पर चैनेज 01 बारो</t>
+          <t>1708006007/WC/22012034703875 — सी टी आर एनीकट संरचना निर्माण खैरे नाला पर चैनेज 05 बारो</t>
         </is>
       </c>
       <c r="G478" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H478" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I478" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J478" s="3" t="n">
         <v>44287</v>
       </c>
       <c r="K478" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="479">
       <c r="A479" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B479" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C479" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D479" s="1" t="inlineStr">
         <is>
           <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
         </is>
       </c>
       <c r="E479" s="1" t="inlineStr">
         <is>
           <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F479" s="1" t="inlineStr">
         <is>
-          <t>1708006007/WC/22012034703879 — सी टी आर गैब्बियन संरचना निर्माण मेडे नाला पर चैनेज 02 बारो</t>
+          <t>1708006007/WC/22012034703877 — सी टी आर गैब्बियन संरचना निर्माण मेडे नाला पर चैनेज 01 बारो</t>
         </is>
       </c>
       <c r="G479" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H479" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I479" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J479" s="3" t="n">
         <v>44287</v>
       </c>
       <c r="K479" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="480">
       <c r="A480" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B480" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C480" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D480" s="1" t="inlineStr">
         <is>
           <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
         </is>
       </c>
       <c r="E480" s="1" t="inlineStr">
         <is>
           <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F480" s="1" t="inlineStr">
         <is>
-          <t>1708006007/WC/22012034703881 — सी टी आर गैब्बियन संरचना निर्माण मेडे नाला पर चैनेज 04 बारो</t>
+          <t>1708006007/WC/22012034703879 — सी टी आर गैब्बियन संरचना निर्माण मेडे नाला पर चैनेज 02 बारो</t>
         </is>
       </c>
       <c r="G480" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H480" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I480" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J480" s="3" t="n">
         <v>44287</v>
       </c>
       <c r="K480" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="481">
       <c r="A481" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B481" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C481" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D481" s="1" t="inlineStr">
         <is>
           <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
         </is>
       </c>
       <c r="E481" s="1" t="inlineStr">
         <is>
           <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F481" s="1" t="inlineStr">
         <is>
-          <t>1708006007/WC/22012034703884 — सी टी आर गैब्बियन संरचना निर्माण मेडे नाला पर चैनेज 05 बारो</t>
+          <t>1708006007/WC/22012034703881 — सी टी आर गैब्बियन संरचना निर्माण मेडे नाला पर चैनेज 04 बारो</t>
         </is>
       </c>
       <c r="G481" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H481" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I481" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J481" s="3" t="n">
         <v>44287</v>
       </c>
       <c r="K481" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="482">
       <c r="A482" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B482" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C482" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D482" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
         </is>
       </c>
       <c r="E482" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F482" s="1" t="inlineStr">
         <is>
-          <t>1708006007/WC/22012034703900 — सी टी आर रैन वाटर हार्वेस्टिंग सेस्टेम मा. शाला बिल्डिंग बारो</t>
+          <t>1708006007/WC/22012034703884 — सी टी आर गैब्बियन संरचना निर्माण मेडे नाला पर चैनेज 05 बारो</t>
         </is>
       </c>
       <c r="G482" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H482" s="2" t="n">
-        <v>25264.63</v>
+        <v>0</v>
       </c>
       <c r="I482" s="2" t="n">
-        <v>23246.3</v>
+        <v>0</v>
       </c>
       <c r="J482" s="3" t="n">
-        <v>44357</v>
-[...3 lines deleted...]
-      </c>
+        <v>44287</v>
+      </c>
+      <c r="K482" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="483">
       <c r="A483" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B483" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C483" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D483" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E483" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F483" s="1" t="inlineStr">
         <is>
-          <t>1708006007/WC/22012034703903 — सी टी आर रैन वाटर हार्वेस्टिंग सेस्टेम मंगल भवन हरिजन मुहल्ला बिल्डिंग बारो</t>
+          <t>1708006007/WC/22012034703900 — सी टी आर रैन वाटर हार्वेस्टिंग सेस्टेम मा. शाला बिल्डिंग बारो</t>
         </is>
       </c>
       <c r="G483" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H483" s="2" t="n">
-        <v>24816.11</v>
+        <v>25264.63</v>
       </c>
       <c r="I483" s="2" t="n">
-        <v>22743.8</v>
+        <v>23246.3</v>
       </c>
       <c r="J483" s="3" t="n">
         <v>44357</v>
       </c>
       <c r="K483" s="3" t="n">
         <v>45322</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="484">
       <c r="A484" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B484" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C484" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D484" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E484" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F484" s="1" t="inlineStr">
         <is>
-          <t>1708006007/WC/22012034703906 — सी टी आर रैन वाटर हार्वेस्टिंग सेस्टेम मंगल भवन ढडौरा रोड बिल्डिंग बारो</t>
+          <t>1708006007/WC/22012034703903 — सी टी आर रैन वाटर हार्वेस्टिंग सेस्टेम मंगल भवन हरिजन मुहल्ला बिल्डिंग बारो</t>
         </is>
       </c>
       <c r="G484" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H484" s="2" t="n">
-        <v>24838.36</v>
+        <v>24816.11</v>
       </c>
       <c r="I484" s="2" t="n">
-        <v>22815.3</v>
+        <v>22743.8</v>
       </c>
       <c r="J484" s="3" t="n">
-        <v>44358</v>
+        <v>44357</v>
       </c>
       <c r="K484" s="3" t="n">
         <v>45322</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="485">
       <c r="A485" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B485" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C485" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D485" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E485" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F485" s="1" t="inlineStr">
         <is>
-          <t>1708006007/WC/22012034703910 — सी टी आर रैन वाटर हार्वेस्टिंग सेस्टेम प्रा. शाला बिल्डिंग बारो</t>
+          <t>1708006007/WC/22012034703906 — सी टी आर रैन वाटर हार्वेस्टिंग सेस्टेम मंगल भवन ढडौरा रोड बिल्डिंग बारो</t>
         </is>
       </c>
       <c r="G485" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H485" s="2" t="n">
-        <v>24969.63</v>
+        <v>24838.36</v>
       </c>
       <c r="I485" s="2" t="n">
-        <v>0</v>
+        <v>22815.3</v>
       </c>
       <c r="J485" s="3" t="n">
-        <v>44287</v>
-[...1 lines deleted...]
-      <c r="K485" s="3"/>
+        <v>44358</v>
+      </c>
+      <c r="K485" s="3" t="n">
+        <v>45322</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="486">
       <c r="A486" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B486" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C486" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D486" s="1" t="inlineStr">
         <is>
-          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E486" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F486" s="1" t="inlineStr">
         <is>
-          <t>1708006007/WC/22012034747948 — चैक डैम निर्माण कार्य मेडे नाला पर बारो</t>
+          <t>1708006007/WC/22012034703910 — सी टी आर रैन वाटर हार्वेस्टिंग सेस्टेम प्रा. शाला बिल्डिंग बारो</t>
         </is>
       </c>
       <c r="G486" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H486" s="2" t="n">
-        <v>998606.24</v>
+        <v>24969.63</v>
       </c>
       <c r="I486" s="2" t="n">
-        <v>981548</v>
+        <v>0</v>
       </c>
       <c r="J486" s="3" t="n">
-        <v>44519</v>
-[...3 lines deleted...]
-      </c>
+        <v>44287</v>
+      </c>
+      <c r="K486" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="487">
       <c r="A487" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B487" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C487" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D487" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E487" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F487" s="1" t="inlineStr">
         <is>
-          <t>1708006007/WC/22012034971271 — सी0टी0आर0 एनीकट निर्माण कार्य बमठया नाला पर कचरा घाट पर</t>
+          <t>1708006007/WC/22012034747948 — चैक डैम निर्माण कार्य मेडे नाला पर बारो</t>
         </is>
       </c>
       <c r="G487" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H487" s="2" t="n">
-        <v>0</v>
+        <v>998606.24</v>
       </c>
       <c r="I487" s="2" t="n">
-        <v>0</v>
+        <v>981548</v>
       </c>
       <c r="J487" s="3" t="n">
-        <v>44675</v>
-[...1 lines deleted...]
-      <c r="K487" s="3"/>
+        <v>44519</v>
+      </c>
+      <c r="K487" s="3" t="n">
+        <v>45226</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="488">
       <c r="A488" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B488" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C488" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D488" s="1" t="inlineStr">
         <is>
           <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E488" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F488" s="1" t="inlineStr">
         <is>
-          <t>1708006007/WC/22012034971272 — सी0टी0आर0 एनीकट निर्माण कार्य बमठया नाला पर कबा घाट पर</t>
+          <t>1708006007/WC/22012034971271 — सी0टी0आर0 एनीकट निर्माण कार्य बमठया नाला पर कचरा घाट पर</t>
         </is>
       </c>
       <c r="G488" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H488" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I488" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J488" s="3" t="n">
         <v>44675</v>
       </c>
       <c r="K488" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="489">
       <c r="A489" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B489" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C489" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D489" s="1" t="inlineStr">
         <is>
           <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E489" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F489" s="1" t="inlineStr">
         <is>
-          <t>1708006007/WC/22012034971278 — सी0टी0आर0 एनीकट निर्माण कार्य बमठया नाला पर भगीला घाट पर</t>
+          <t>1708006007/WC/22012034971272 — सी0टी0आर0 एनीकट निर्माण कार्य बमठया नाला पर कबा घाट पर</t>
         </is>
       </c>
       <c r="G489" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H489" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I489" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J489" s="3" t="n">
         <v>44675</v>
       </c>
       <c r="K489" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="490">
       <c r="A490" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B490" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C490" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D490" s="1" t="inlineStr">
         <is>
           <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E490" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F490" s="1" t="inlineStr">
         <is>
-          <t>1708006007/WC/22012034971284 — सी0टी0आर0 एनीकट निर्माण कार्य बमठया नाला पर मदन शैश घाट पर</t>
+          <t>1708006007/WC/22012034971278 — सी0टी0आर0 एनीकट निर्माण कार्य बमठया नाला पर भगीला घाट पर</t>
         </is>
       </c>
       <c r="G490" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H490" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I490" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J490" s="3" t="n">
         <v>44675</v>
       </c>
       <c r="K490" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="491">
       <c r="A491" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B491" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C491" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D491" s="1" t="inlineStr">
         <is>
           <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E491" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F491" s="1" t="inlineStr">
         <is>
-          <t>1708006007/WC/22012034971288 — सी0टी0आर0 एनीकट निर्माण कार्य बमठया नाला पर मोटेहार के पास</t>
+          <t>1708006007/WC/22012034971284 — सी0टी0आर0 एनीकट निर्माण कार्य बमठया नाला पर मदन शैश घाट पर</t>
         </is>
       </c>
       <c r="G491" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H491" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I491" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J491" s="3" t="n">
         <v>44675</v>
       </c>
       <c r="K491" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="492">
       <c r="A492" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B492" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C492" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D492" s="1" t="inlineStr">
         <is>
           <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E492" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F492" s="1" t="inlineStr">
         <is>
-          <t>1708006007/WC/22012034971289 — सी0टी0आर0 एनीकट निर्माण कार्य बमठया नाला पर जामुन घाट पर</t>
+          <t>1708006007/WC/22012034971288 — सी0टी0आर0 एनीकट निर्माण कार्य बमठया नाला पर मोटेहार के पास</t>
         </is>
       </c>
       <c r="G492" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H492" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I492" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J492" s="3" t="n">
         <v>44675</v>
       </c>
       <c r="K492" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="493">
       <c r="A493" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B493" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C493" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D493" s="1" t="inlineStr">
         <is>
           <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E493" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F493" s="1" t="inlineStr">
         <is>
-          <t>1708006007/WC/22012034971292 — सी0टी0आर0 एनीकट निर्माण कार्य बमठया नाला पर फूलन के खेत के पास</t>
+          <t>1708006007/WC/22012034971289 — सी0टी0आर0 एनीकट निर्माण कार्य बमठया नाला पर जामुन घाट पर</t>
         </is>
       </c>
       <c r="G493" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H493" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I493" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J493" s="3" t="n">
         <v>44675</v>
       </c>
       <c r="K493" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="494">
       <c r="A494" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B494" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C494" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D494" s="1" t="inlineStr">
         <is>
           <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E494" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F494" s="1" t="inlineStr">
         <is>
-          <t>1708006007/WC/22012034971293 — सी0टी0आर0 एनीकट निर्माण कार्य बमठया नाला पर शांतिधाम के पास</t>
+          <t>1708006007/WC/22012034971292 — सी0टी0आर0 एनीकट निर्माण कार्य बमठया नाला पर फूलन के खेत के पास</t>
         </is>
       </c>
       <c r="G494" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H494" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I494" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J494" s="3" t="n">
         <v>44675</v>
       </c>
       <c r="K494" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="495">
       <c r="A495" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B495" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C495" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D495" s="1" t="inlineStr">
         <is>
           <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E495" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F495" s="1" t="inlineStr">
         <is>
-          <t>1708006007/WC/22012034971296 — सी0टी0आर0 एनीकट निर्माण कार्य बमठया नाला पर चरबा घाट के पास</t>
+          <t>1708006007/WC/22012034971293 — सी0टी0आर0 एनीकट निर्माण कार्य बमठया नाला पर शांतिधाम के पास</t>
         </is>
       </c>
       <c r="G495" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H495" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I495" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J495" s="3" t="n">
         <v>44675</v>
       </c>
       <c r="K495" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="496">
       <c r="A496" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B496" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C496" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D496" s="1" t="inlineStr">
         <is>
           <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E496" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F496" s="1" t="inlineStr">
         <is>
-          <t>1708006007/WC/22012034971298 — सी0टी0आर0 एनीकट निर्माण कार्य बमठया नाला पर पीपल घाट के पास</t>
+          <t>1708006007/WC/22012034971296 — सी0टी0आर0 एनीकट निर्माण कार्य बमठया नाला पर चरबा घाट के पास</t>
         </is>
       </c>
       <c r="G496" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H496" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I496" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J496" s="3" t="n">
         <v>44675</v>
       </c>
       <c r="K496" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="497">
       <c r="A497" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B497" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C497" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D497" s="1" t="inlineStr">
         <is>
           <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E497" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F497" s="1" t="inlineStr">
         <is>
-          <t>1708006007/WC/22012035084381 — सी0टी0आर0 एनीकट निर्माण कार्य भगीला घाट नाला भाग-01</t>
+          <t>1708006007/WC/22012034971298 — सी0टी0आर0 एनीकट निर्माण कार्य बमठया नाला पर पीपल घाट के पास</t>
         </is>
       </c>
       <c r="G497" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H497" s="2" t="n">
-        <v>151126.19</v>
+        <v>0</v>
       </c>
       <c r="I497" s="2" t="n">
-        <v>140225.66</v>
+        <v>0</v>
       </c>
       <c r="J497" s="3" t="n">
-        <v>45200</v>
-[...3 lines deleted...]
-      </c>
+        <v>44675</v>
+      </c>
+      <c r="K497" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="498">
       <c r="A498" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B498" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C498" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D498" s="1" t="inlineStr">
         <is>
           <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E498" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F498" s="1" t="inlineStr">
         <is>
-          <t>1708006007/WC/22012035084386 — सी0टी0आर0 एनीकट निर्माण कार्य कुटौरा घाट नाला भाग -2</t>
+          <t>1708006007/WC/22012035084381 — सी0टी0आर0 एनीकट निर्माण कार्य भगीला घाट नाला भाग-01</t>
         </is>
       </c>
       <c r="G498" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H498" s="2" t="n">
-        <v>154333.36</v>
+        <v>151126.19</v>
       </c>
       <c r="I498" s="2" t="n">
-        <v>148133.7</v>
+        <v>140225.66</v>
       </c>
       <c r="J498" s="3" t="n">
         <v>45200</v>
       </c>
       <c r="K498" s="3" t="n">
         <v>45584</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="499">
       <c r="A499" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B499" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C499" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D499" s="1" t="inlineStr">
         <is>
           <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E499" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F499" s="1" t="inlineStr">
         <is>
-          <t>1708006007/WC/22012035084390 — सी0टी0आर0 एनीकट निर्माण कार्य भगीला नाला भाग -03</t>
+          <t>1708006007/WC/22012035084386 — सी0टी0आर0 एनीकट निर्माण कार्य कुटौरा घाट नाला भाग -2</t>
         </is>
       </c>
       <c r="G499" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H499" s="2" t="n">
-        <v>164757.27</v>
+        <v>154333.36</v>
       </c>
       <c r="I499" s="2" t="n">
-        <v>158939.31</v>
+        <v>148133.7</v>
       </c>
       <c r="J499" s="3" t="n">
         <v>45200</v>
       </c>
       <c r="K499" s="3" t="n">
         <v>45584</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="500">
       <c r="A500" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B500" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C500" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D500" s="1" t="inlineStr">
         <is>
-          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E500" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F500" s="1" t="inlineStr">
         <is>
-          <t>1708006007/WC/22012035116120 — सी.पी.टी. निर्माण कार्य ताल टौरिया ग्राम पंचायत बारों</t>
+          <t>1708006007/WC/22012035084390 — सी0टी0आर0 एनीकट निर्माण कार्य भगीला नाला भाग -03</t>
         </is>
       </c>
       <c r="G500" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H500" s="2" t="n">
-        <v>0</v>
+        <v>164757.27</v>
       </c>
       <c r="I500" s="2" t="n">
-        <v>0</v>
+        <v>158939.31</v>
       </c>
       <c r="J500" s="3" t="n">
-        <v>45154</v>
-[...1 lines deleted...]
-      <c r="K500" s="3"/>
+        <v>45200</v>
+      </c>
+      <c r="K500" s="3" t="n">
+        <v>45584</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="501">
       <c r="A501" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B501" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C501" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D501" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E501" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F501" s="1" t="inlineStr">
         <is>
-          <t>1708006007/WC/22012035117381 — सार्वजनिक खेत तालाब निर्माण कार्य ढडौरा मैडे पर</t>
+          <t>1708006007/WC/22012035116120 — सी.पी.टी. निर्माण कार्य ताल टौरिया ग्राम पंचायत बारों</t>
         </is>
       </c>
       <c r="G501" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H501" s="2" t="n">
-        <v>226297.35</v>
+        <v>0</v>
       </c>
       <c r="I501" s="2" t="n">
-        <v>1768</v>
+        <v>0</v>
       </c>
       <c r="J501" s="3" t="n">
-        <v>45200</v>
+        <v>45154</v>
       </c>
       <c r="K501" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="502">
       <c r="A502" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B502" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C502" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D502" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation of Forestry-in Fields-Community / Block Plantation of Forestry Trees in Fields for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E502" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F502" s="1" t="inlineStr">
         <is>
-          <t>1708006007/WC/22012035117384 — सार्वजनिक बृक्षारोपण सोवरन बाबा की टोरिया</t>
+          <t>1708006007/WC/22012035117381 — सार्वजनिक खेत तालाब निर्माण कार्य ढडौरा मैडे पर</t>
         </is>
       </c>
       <c r="G502" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H502" s="2" t="n">
-        <v>0</v>
+        <v>226297.35</v>
       </c>
       <c r="I502" s="2" t="n">
-        <v>0</v>
+        <v>1768</v>
       </c>
       <c r="J502" s="3" t="n">
-        <v>45154</v>
+        <v>45200</v>
       </c>
       <c r="K502" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="503">
       <c r="A503" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B503" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C503" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D503" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Block Plantation of Forestry-in Fields-Community / Block Plantation of Forestry Trees in Fields for Community</t>
         </is>
       </c>
       <c r="E503" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F503" s="1" t="inlineStr">
         <is>
-          <t>1708006007/WC/22012035117386 — सार्वजनिक तालाब निर्माण कार्य मुलिया के खेत के पार</t>
+          <t>1708006007/WC/22012035117384 — सार्वजनिक बृक्षारोपण सोवरन बाबा की टोरिया</t>
         </is>
       </c>
       <c r="G503" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H503" s="2" t="n">
-        <v>226297.35</v>
+        <v>0</v>
       </c>
       <c r="I503" s="2" t="n">
-        <v>49660.64</v>
+        <v>0</v>
       </c>
       <c r="J503" s="3" t="n">
-        <v>45200</v>
+        <v>45154</v>
       </c>
       <c r="K503" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="504">
       <c r="A504" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B504" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C504" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D504" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Grps / Construction of Sand filter for openwell recharge for Groups</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E504" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F504" s="1" t="inlineStr">
         <is>
-          <t>1708006007/WC/22012035287432 — JGSA - 2025 सामूदायिक सोक पिट निर्माण कार्य सार्वजनिक कूप नहर की पुलिया के पास</t>
+          <t>1708006007/WC/22012035117386 — सार्वजनिक तालाब निर्माण कार्य मुलिया के खेत के पार</t>
         </is>
       </c>
       <c r="G504" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H504" s="2" t="n">
-        <v>15000</v>
+        <v>226297.35</v>
       </c>
       <c r="I504" s="2" t="n">
-        <v>13050</v>
+        <v>49660.64</v>
       </c>
       <c r="J504" s="3" t="n">
-        <v>45782</v>
-[...3 lines deleted...]
-      </c>
+        <v>45200</v>
+      </c>
+      <c r="K504" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="505">
       <c r="A505" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B505" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C505" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D505" s="1" t="inlineStr">
         <is>
           <t>Constr of Sand filter - openwell recharge for Grps / Construction of Sand filter for openwell recharge for Groups</t>
         </is>
       </c>
       <c r="E505" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F505" s="1" t="inlineStr">
         <is>
-          <t>1708006007/WC/22012035287484 — JGSA - 2025 सामूदायिक सोक पिट निर्माण कार्य सार्वजनिक कूप रोड के पास के पास</t>
+          <t>1708006007/WC/22012035287432 — JGSA - 2025 सामूदायिक सोक पिट निर्माण कार्य सार्वजनिक कूप नहर की पुलिया के पास</t>
         </is>
       </c>
       <c r="G505" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H505" s="2" t="n">
         <v>15000</v>
       </c>
       <c r="I505" s="2" t="n">
-        <v>14616</v>
+        <v>13050</v>
       </c>
       <c r="J505" s="3" t="n">
         <v>45782</v>
       </c>
       <c r="K505" s="3" t="n">
-        <v>45850</v>
+        <v>45882</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="506">
       <c r="A506" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B506" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C506" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D506" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Constr of Sand filter - openwell recharge for Grps / Construction of Sand filter for openwell recharge for Groups</t>
         </is>
       </c>
       <c r="E506" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F506" s="1" t="inlineStr">
         <is>
-          <t>1708006007/WC/22012035287564 — सार्वजनिक खेत तालाब निर्माण कार्य बैठान नरैया के पास</t>
+          <t>1708006007/WC/22012035287484 — JGSA - 2025 सामूदायिक सोक पिट निर्माण कार्य सार्वजनिक कूप रोड के पास के पास</t>
         </is>
       </c>
       <c r="G506" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H506" s="2" t="n">
-        <v>123885.12</v>
+        <v>15000</v>
       </c>
       <c r="I506" s="2" t="n">
-        <v>782.24</v>
+        <v>14616</v>
       </c>
       <c r="J506" s="3" t="n">
-        <v>45779</v>
-[...1 lines deleted...]
-      <c r="K506" s="3"/>
+        <v>45782</v>
+      </c>
+      <c r="K506" s="3" t="n">
+        <v>45850</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="507">
       <c r="A507" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B507" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C507" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D507" s="1" t="inlineStr">
         <is>
-          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E507" s="1" t="inlineStr">
         <is>
-          <t>Roof Water Harvesting on gov/panchayat bldg</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F507" s="1" t="inlineStr">
         <is>
-          <t>1708006007/WC/22012035290033 — JGSA-2025 सामुदायिक रेन वाटर हार्वेस्टिंग निर्माण कार्य प्राथमिक शाला वारों</t>
+          <t>1708006007/WC/22012035287564 — सार्वजनिक खेत तालाब निर्माण कार्य बैठान नरैया के पास</t>
         </is>
       </c>
       <c r="G507" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H507" s="2" t="n">
-        <v>16000</v>
+        <v>123885.12</v>
       </c>
       <c r="I507" s="2" t="n">
-        <v>14765.7</v>
+        <v>782.24</v>
       </c>
       <c r="J507" s="3" t="n">
-        <v>45780</v>
-[...3 lines deleted...]
-      </c>
+        <v>45779</v>
+      </c>
+      <c r="K507" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="508">
       <c r="A508" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B508" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C508" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D508" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Grps / Construction of Sand filter for openwell recharge for Groups</t>
+          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
         </is>
       </c>
       <c r="E508" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Roof Water Harvesting on gov/panchayat bldg</t>
         </is>
       </c>
       <c r="F508" s="1" t="inlineStr">
         <is>
-          <t>1708006007/WC/22012035290050 — JGSA-2025 सामुदायिक सोकपिट निर्माण कार्य हनुमान जी मंदिर के पास ग्राम पंचायत वारों</t>
+          <t>1708006007/WC/22012035290033 — JGSA-2025 सामुदायिक रेन वाटर हार्वेस्टिंग निर्माण कार्य प्राथमिक शाला वारों</t>
         </is>
       </c>
       <c r="G508" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H508" s="2" t="n">
-        <v>15000</v>
+        <v>16000</v>
       </c>
       <c r="I508" s="2" t="n">
-        <v>261</v>
+        <v>14765.7</v>
       </c>
       <c r="J508" s="3" t="n">
-        <v>45778</v>
-[...1 lines deleted...]
-      <c r="K508" s="3"/>
+        <v>45780</v>
+      </c>
+      <c r="K508" s="3" t="n">
+        <v>46060</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="509">
       <c r="A509" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B509" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C509" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D509" s="1" t="inlineStr">
         <is>
-          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
+          <t>Constr of Sand filter - openwell recharge for Grps / Construction of Sand filter for openwell recharge for Groups</t>
         </is>
       </c>
       <c r="E509" s="1" t="inlineStr">
         <is>
-          <t>Roof Water Harvesting on gov/panchayat bldg</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F509" s="1" t="inlineStr">
         <is>
-          <t>1708006007/WC/22012035290058 — JGSA-2025 सामुदायिक रेन वाटर हार्वेस्टिंग निर्माण कार्य शासकीय हाई स्कूल ग्राम पंचायत वारों</t>
+          <t>1708006007/WC/22012035290050 — JGSA-2025 सामुदायिक सोकपिट निर्माण कार्य हनुमान जी मंदिर के पास ग्राम पंचायत वारों</t>
         </is>
       </c>
       <c r="G509" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H509" s="2" t="n">
-        <v>16000</v>
+        <v>15000</v>
       </c>
       <c r="I509" s="2" t="n">
-        <v>13311</v>
+        <v>261</v>
       </c>
       <c r="J509" s="3" t="n">
-        <v>45782</v>
-[...3 lines deleted...]
-      </c>
+        <v>45778</v>
+      </c>
+      <c r="K509" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="510">
       <c r="A510" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B510" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C510" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D510" s="1" t="inlineStr">
         <is>
           <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
         </is>
       </c>
       <c r="E510" s="1" t="inlineStr">
         <is>
           <t>Roof Water Harvesting on gov/panchayat bldg</t>
         </is>
       </c>
       <c r="F510" s="1" t="inlineStr">
         <is>
-          <t>1708006007/WC/22012035290067 — JGSA-2025 सामुदायिक रेन वाटर हार्वेस्टिंग निर्माण कार्य उप स्वास्थ्य केंद्र  ग्राम पंचायत वारों</t>
+          <t>1708006007/WC/22012035290058 — JGSA-2025 सामुदायिक रेन वाटर हार्वेस्टिंग निर्माण कार्य शासकीय हाई स्कूल ग्राम पंचायत वारों</t>
         </is>
       </c>
       <c r="G510" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H510" s="2" t="n">
         <v>16000</v>
       </c>
       <c r="I510" s="2" t="n">
-        <v>14616</v>
+        <v>13311</v>
       </c>
       <c r="J510" s="3" t="n">
         <v>45782</v>
       </c>
       <c r="K510" s="3" t="n">
-        <v>45861</v>
+        <v>45875</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="511">
       <c r="A511" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B511" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C511" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D511" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Grps / Construction of Sand filter for openwell recharge for Groups</t>
+          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
         </is>
       </c>
       <c r="E511" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Roof Water Harvesting on gov/panchayat bldg</t>
         </is>
       </c>
       <c r="F511" s="1" t="inlineStr">
         <is>
-          <t>1708006007/WC/22012035290080 — JGSA-2025 सामुदायिक सोकपिट निर्माण कार्य रामचरन विश्वकर्मा के घर के पास ग्राम पंचायत वारों</t>
+          <t>1708006007/WC/22012035290067 — JGSA-2025 सामुदायिक रेन वाटर हार्वेस्टिंग निर्माण कार्य उप स्वास्थ्य केंद्र  ग्राम पंचायत वारों</t>
         </is>
       </c>
       <c r="G511" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H511" s="2" t="n">
-        <v>15000</v>
+        <v>16000</v>
       </c>
       <c r="I511" s="2" t="n">
-        <v>14665.5</v>
+        <v>14616</v>
       </c>
       <c r="J511" s="3" t="n">
         <v>45782</v>
       </c>
       <c r="K511" s="3" t="n">
         <v>45861</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="512">
       <c r="A512" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B512" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C512" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D512" s="1" t="inlineStr">
         <is>
           <t>Constr of Sand filter - openwell recharge for Grps / Construction of Sand filter for openwell recharge for Groups</t>
         </is>
       </c>
       <c r="E512" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F512" s="1" t="inlineStr">
         <is>
-          <t>1708006007/WC/22012035290099 — JGSA-2025 सामुदायिक सोकपिट निर्माण कार्य सार्वजानिक कूप भैसा बाबा के पास ग्राम पंचायत वारों</t>
+          <t>1708006007/WC/22012035290080 — JGSA-2025 सामुदायिक सोकपिट निर्माण कार्य रामचरन विश्वकर्मा के घर के पास ग्राम पंचायत वारों</t>
         </is>
       </c>
       <c r="G512" s="1" t="inlineStr">
         <is>
-          <t>New</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H512" s="2" t="n">
-        <v>0</v>
+        <v>15000</v>
       </c>
       <c r="I512" s="2" t="n">
-        <v>0</v>
+        <v>14665.5</v>
       </c>
       <c r="J512" s="3" t="n">
-        <v>45761</v>
-[...1 lines deleted...]
-      <c r="K512" s="3"/>
+        <v>45782</v>
+      </c>
+      <c r="K512" s="3" t="n">
+        <v>45861</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="513">
       <c r="A513" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B513" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C513" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D513" s="1" t="inlineStr">
         <is>
           <t>Constr of Sand filter - openwell recharge for Grps / Construction of Sand filter for openwell recharge for Groups</t>
         </is>
       </c>
       <c r="E513" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F513" s="1" t="inlineStr">
         <is>
-          <t>1708006007/WC/22012035290100 — JGSA-2025 सामुदायिक सोकपिट निर्माण कार्य सार्वजानिक कूप भैसा बाबा के पास ग्राम पंचायत वारों</t>
+          <t>1708006007/WC/22012035290099 — JGSA-2025 सामुदायिक सोकपिट निर्माण कार्य सार्वजानिक कूप भैसा बाबा के पास ग्राम पंचायत वारों</t>
         </is>
       </c>
       <c r="G513" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>New</t>
         </is>
       </c>
       <c r="H513" s="2" t="n">
-        <v>15000</v>
+        <v>0</v>
       </c>
       <c r="I513" s="2" t="n">
-        <v>14355</v>
+        <v>0</v>
       </c>
       <c r="J513" s="3" t="n">
-        <v>45782</v>
-[...3 lines deleted...]
-      </c>
+        <v>45761</v>
+      </c>
+      <c r="K513" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="514">
       <c r="A514" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B514" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C514" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D514" s="1" t="inlineStr">
         <is>
           <t>Constr of Sand filter - openwell recharge for Grps / Construction of Sand filter for openwell recharge for Groups</t>
         </is>
       </c>
       <c r="E514" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F514" s="1" t="inlineStr">
         <is>
-          <t>1708006007/WC/22012035290164 — JGSA 2025सामुदायिक शोकपिट निर्माण कपिल धारा कूप भाना प्रजापति ग्राम पंचायत वारो</t>
+          <t>1708006007/WC/22012035290100 — JGSA-2025 सामुदायिक सोकपिट निर्माण कार्य सार्वजानिक कूप भैसा बाबा के पास ग्राम पंचायत वारों</t>
         </is>
       </c>
       <c r="G514" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H514" s="2" t="n">
         <v>15000</v>
       </c>
       <c r="I514" s="2" t="n">
         <v>14355</v>
       </c>
       <c r="J514" s="3" t="n">
         <v>45782</v>
       </c>
       <c r="K514" s="3" t="n">
-        <v>45875</v>
+        <v>45861</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="515">
       <c r="A515" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B515" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C515" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D515" s="1" t="inlineStr">
         <is>
           <t>Constr of Sand filter - openwell recharge for Grps / Construction of Sand filter for openwell recharge for Groups</t>
         </is>
       </c>
       <c r="E515" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F515" s="1" t="inlineStr">
         <is>
-          <t>1708006007/WC/22012035290221 — JGSA 2025सामुदायिक शोकपिट निर्माण कपिल धारा कूप गौतम प्रजापति ग्राम पंचायत वारो</t>
+          <t>1708006007/WC/22012035290164 — JGSA 2025सामुदायिक शोकपिट निर्माण कपिल धारा कूप भाना प्रजापति ग्राम पंचायत वारो</t>
         </is>
       </c>
       <c r="G515" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H515" s="2" t="n">
         <v>15000</v>
       </c>
       <c r="I515" s="2" t="n">
-        <v>14616</v>
+        <v>14355</v>
       </c>
       <c r="J515" s="3" t="n">
         <v>45782</v>
       </c>
       <c r="K515" s="3" t="n">
         <v>45875</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="516">
       <c r="A516" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B516" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C516" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D516" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Grps / Construction of Sand filter for openwell recharge for Groups</t>
         </is>
       </c>
       <c r="E516" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F516" s="1" t="inlineStr">
         <is>
-          <t>1708006007/WC/23 — नवीन तालाब निर्माण बडा्पटा</t>
+          <t>1708006007/WC/22012035290221 — JGSA 2025सामुदायिक शोकपिट निर्माण कपिल धारा कूप गौतम प्रजापति ग्राम पंचायत वारो</t>
         </is>
       </c>
       <c r="G516" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H516" s="2" t="n">
-        <v>494000</v>
+        <v>15000</v>
       </c>
       <c r="I516" s="2" t="n">
-        <v>68132</v>
+        <v>14616</v>
       </c>
       <c r="J516" s="3" t="n">
-        <v>39233</v>
+        <v>45782</v>
       </c>
       <c r="K516" s="3" t="n">
-        <v>39108</v>
+        <v>45875</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="517">
       <c r="A517" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B517" s="1" t="inlineStr">
         <is>
-          <t>2006-2007</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C517" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D517" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E517" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F517" s="1" t="inlineStr">
         <is>
-          <t>1708006007/WC/24 — नवीन कुप निर्माण नन्‍नीबाई / झुटटू प्रजापति</t>
+          <t>1708006007/WC/23 — नवीन तालाब निर्माण बडा्पटा</t>
         </is>
       </c>
       <c r="G517" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H517" s="2" t="n">
-        <v>105000</v>
+        <v>494000</v>
       </c>
       <c r="I517" s="2" t="n">
-        <v>0</v>
+        <v>68132</v>
       </c>
       <c r="J517" s="3" t="n">
-        <v>39034</v>
-[...1 lines deleted...]
-      <c r="K517" s="3"/>
+        <v>39233</v>
+      </c>
+      <c r="K517" s="3" t="n">
+        <v>39108</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="518">
       <c r="A518" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B518" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2006-2007</t>
         </is>
       </c>
       <c r="C518" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D518" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E518" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F518" s="1" t="inlineStr">
         <is>
-          <t>1708006007/WC/2439 — डाइकसह बोल्‍डर चैकडेम धुवयानाला 15नग</t>
+          <t>1708006007/WC/24 — नवीन कुप निर्माण नन्‍नीबाई / झुटटू प्रजापति</t>
         </is>
       </c>
       <c r="G518" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H518" s="2" t="n">
-        <v>300000</v>
+        <v>105000</v>
       </c>
       <c r="I518" s="2" t="n">
-        <v>234112</v>
+        <v>0</v>
       </c>
       <c r="J518" s="3" t="n">
-        <v>40573</v>
-[...3 lines deleted...]
-      </c>
+        <v>39034</v>
+      </c>
+      <c r="K518" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="519">
       <c r="A519" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B519" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C519" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D519" s="1" t="inlineStr">
         <is>
-          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E519" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F519" s="1" t="inlineStr">
         <is>
-          <t>1708006007/WC/2476 — सार्वजनिक कूप निर्माण पुरा मुहल्‍ला</t>
+          <t>1708006007/WC/2439 — डाइकसह बोल्‍डर चैकडेम धुवयानाला 15नग</t>
         </is>
       </c>
       <c r="G519" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H519" s="2" t="n">
-        <v>323000</v>
+        <v>300000</v>
       </c>
       <c r="I519" s="2" t="n">
-        <v>14640</v>
+        <v>234112</v>
       </c>
       <c r="J519" s="3" t="n">
-        <v>40654</v>
+        <v>40573</v>
       </c>
       <c r="K519" s="3" t="n">
-        <v>42298</v>
+        <v>40657</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="520">
       <c r="A520" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B520" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C520" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D520" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E520" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F520" s="1" t="inlineStr">
         <is>
-          <t>1708006007/WC/26 — नवीन कुप नि‍मार्ण बब्‍बू / मल्‍थूवॉ अहि‍रवार</t>
+          <t>1708006007/WC/2476 — सार्वजनिक कूप निर्माण पुरा मुहल्‍ला</t>
         </is>
       </c>
       <c r="G520" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H520" s="2" t="n">
-        <v>125000</v>
+        <v>323000</v>
       </c>
       <c r="I520" s="2" t="n">
-        <v>91400</v>
+        <v>14640</v>
       </c>
       <c r="J520" s="3" t="n">
-        <v>39448</v>
+        <v>40654</v>
       </c>
       <c r="K520" s="3" t="n">
-        <v>39340</v>
+        <v>42298</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="521">
       <c r="A521" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B521" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C521" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D521" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E521" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F521" s="1" t="inlineStr">
         <is>
-          <t>1708006007/WC/27 — नवीन कुप नि‍मार्ण कलुवा / भरोसा सौंर</t>
+          <t>1708006007/WC/26 — नवीन कुप नि‍मार्ण बब्‍बू / मल्‍थूवॉ अहि‍रवार</t>
         </is>
       </c>
       <c r="G521" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H521" s="2" t="n">
         <v>125000</v>
       </c>
       <c r="I521" s="2" t="n">
-        <v>55632</v>
+        <v>91400</v>
       </c>
       <c r="J521" s="3" t="n">
         <v>39448</v>
       </c>
       <c r="K521" s="3" t="n">
-        <v>41294</v>
+        <v>39340</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="522">
       <c r="A522" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B522" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C522" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D522" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E522" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F522" s="1" t="inlineStr">
         <is>
-          <t>1708006007/WC/2750 — स्‍टैगरटैंच सीपीटी व्रक्षारोपण शिरोवन बाबापहाडीपर</t>
+          <t>1708006007/WC/27 — नवीन कुप नि‍मार्ण कलुवा / भरोसा सौंर</t>
         </is>
       </c>
       <c r="G522" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H522" s="2" t="n">
-        <v>330000</v>
+        <v>125000</v>
       </c>
       <c r="I522" s="2" t="n">
-        <v>131511</v>
+        <v>55632</v>
       </c>
       <c r="J522" s="3" t="n">
-        <v>41078</v>
+        <v>39448</v>
       </c>
       <c r="K522" s="3" t="n">
         <v>41294</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="523">
       <c r="A523" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B523" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C523" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D523" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E523" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F523" s="1" t="inlineStr">
         <is>
-          <t>1708006007/WC/30 — तालाब जलसंवर्धन एंव वेस्‍टवियर निर्माण</t>
+          <t>1708006007/WC/2750 — स्‍टैगरटैंच सीपीटी व्रक्षारोपण शिरोवन बाबापहाडीपर</t>
         </is>
       </c>
       <c r="G523" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H523" s="2" t="n">
-        <v>351000</v>
+        <v>330000</v>
       </c>
       <c r="I523" s="2" t="n">
-        <v>96369</v>
+        <v>131511</v>
       </c>
       <c r="J523" s="3" t="n">
-        <v>39577</v>
+        <v>41078</v>
       </c>
       <c r="K523" s="3" t="n">
         <v>41294</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="524">
       <c r="A524" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B524" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C524" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D524" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E524" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F524" s="1" t="inlineStr">
         <is>
-          <t>1708006007/WH/19960494 — talab jeerdodhar- chhulla har ki talaiya</t>
+          <t>1708006007/WC/30 — तालाब जलसंवर्धन एंव वेस्‍टवियर निर्माण</t>
         </is>
       </c>
       <c r="G524" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H524" s="2" t="n">
-        <v>443000</v>
+        <v>351000</v>
       </c>
       <c r="I524" s="2" t="n">
-        <v>442430.43</v>
+        <v>96369</v>
       </c>
       <c r="J524" s="3" t="n">
-        <v>42875</v>
+        <v>39577</v>
       </c>
       <c r="K524" s="3" t="n">
-        <v>44042</v>
+        <v>41294</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="525">
       <c r="A525" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B525" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C525" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D525" s="1" t="inlineStr">
         <is>
           <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E525" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F525" s="1" t="inlineStr">
         <is>
-          <t>1708006007/WH/22012034448477 — सी टी आर तालाब जीर्णोद्धार एव सुद्धढीकरण कार्य सिद्धबाबा की तलैया बारो</t>
+          <t>1708006007/WH/19960494 — talab jeerdodhar- chhulla har ki talaiya</t>
         </is>
       </c>
       <c r="G525" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H525" s="2" t="n">
-        <v>0</v>
+        <v>443000</v>
       </c>
       <c r="I525" s="2" t="n">
-        <v>0</v>
+        <v>442430.43</v>
       </c>
       <c r="J525" s="3" t="n">
-        <v>44287</v>
-[...1 lines deleted...]
-      <c r="K525" s="3"/>
+        <v>42875</v>
+      </c>
+      <c r="K525" s="3" t="n">
+        <v>44042</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="526">
       <c r="A526" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B526" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C526" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D526" s="1" t="inlineStr">
         <is>
           <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E526" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F526" s="1" t="inlineStr">
         <is>
-          <t>1708006007/WH/22012034448478 — सी टी आर तालाब जीर्णोद्धार एव सुद्धढीकरण कार्य पठा की तलैया बारो</t>
+          <t>1708006007/WH/22012034448477 — सी टी आर तालाब जीर्णोद्धार एव सुद्धढीकरण कार्य सिद्धबाबा की तलैया बारो</t>
         </is>
       </c>
       <c r="G526" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H526" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I526" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J526" s="3" t="n">
         <v>44287</v>
       </c>
       <c r="K526" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="527">
       <c r="A527" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B527" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C527" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D527" s="1" t="inlineStr">
         <is>
           <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E527" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F527" s="1" t="inlineStr">
         <is>
-          <t>1708006007/WH/22012034448479 — सी टी आर तालाब जीर्णोद्धार एव सुद्धढीकरण कार्य बैढन की तलैया बारो</t>
+          <t>1708006007/WH/22012034448478 — सी टी आर तालाब जीर्णोद्धार एव सुद्धढीकरण कार्य पठा की तलैया बारो</t>
         </is>
       </c>
       <c r="G527" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H527" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I527" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J527" s="3" t="n">
         <v>44287</v>
       </c>
       <c r="K527" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="528">
       <c r="A528" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B528" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C528" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D528" s="1" t="inlineStr">
         <is>
           <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E528" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F528" s="1" t="inlineStr">
         <is>
-          <t>1708006007/WH/22012034448480 — सी टी आर तालाब जीर्णोद्धार एव सुद्धढीकरण कार्य गजावर की तलैया बारो</t>
+          <t>1708006007/WH/22012034448479 — सी टी आर तालाब जीर्णोद्धार एव सुद्धढीकरण कार्य बैढन की तलैया बारो</t>
         </is>
       </c>
       <c r="G528" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H528" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I528" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J528" s="3" t="n">
         <v>44287</v>
       </c>
       <c r="K528" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="529">
       <c r="A529" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B529" s="1" t="inlineStr">
         <is>
-          <t>2006-2007</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C529" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D529" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E529" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F529" s="1" t="inlineStr">
         <is>
-          <t>1708006040/WC/01 — नवीन कूप निर्माण विन्‍दावन  वारो</t>
+          <t>1708006007/WH/22012034448480 — सी टी आर तालाब जीर्णोद्धार एव सुद्धढीकरण कार्य गजावर की तलैया बारो</t>
         </is>
       </c>
       <c r="G529" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H529" s="2" t="n">
-        <v>105000</v>
+        <v>0</v>
       </c>
       <c r="I529" s="2" t="n">
-        <v>78188</v>
+        <v>0</v>
       </c>
       <c r="J529" s="3" t="n">
-        <v>39164</v>
-[...3 lines deleted...]
-      </c>
+        <v>44287</v>
+      </c>
+      <c r="K529" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="530">
       <c r="A530" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B530" s="1" t="inlineStr">
         <is>
           <t>2006-2007</t>
         </is>
       </c>
       <c r="C530" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D530" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E530" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F530" s="1" t="inlineStr">
         <is>
-          <t>1708006040/WC/02 — नवीन कूप निर्माण जसपाल  वारो</t>
+          <t>1708006040/WC/01 — नवीन कूप निर्माण विन्‍दावन  वारो</t>
         </is>
       </c>
       <c r="G530" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H530" s="2" t="n">
         <v>105000</v>
       </c>
       <c r="I530" s="2" t="n">
-        <v>64131</v>
+        <v>78188</v>
       </c>
       <c r="J530" s="3" t="n">
         <v>39164</v>
       </c>
       <c r="K530" s="3" t="n">
         <v>39097</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="531">
       <c r="A531" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B531" s="1" t="inlineStr">
         <is>
           <t>2006-2007</t>
         </is>
       </c>
       <c r="C531" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D531" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E531" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F531" s="1" t="inlineStr">
         <is>
-          <t>1708006040/WC/03 — नवीन कूप निर्माण जसोदा   वारो</t>
+          <t>1708006040/WC/02 — नवीन कूप निर्माण जसपाल  वारो</t>
         </is>
       </c>
       <c r="G531" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H531" s="2" t="n">
         <v>105000</v>
       </c>
       <c r="I531" s="2" t="n">
-        <v>48692</v>
+        <v>64131</v>
       </c>
       <c r="J531" s="3" t="n">
         <v>39164</v>
       </c>
       <c r="K531" s="3" t="n">
         <v>39097</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="532">
       <c r="A532" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B532" s="1" t="inlineStr">
         <is>
           <t>2006-2007</t>
         </is>
       </c>
       <c r="C532" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D532" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E532" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F532" s="1" t="inlineStr">
         <is>
-          <t>1708006040/WC/04 — नवीन कूप निर्माण फुलन वारो</t>
+          <t>1708006040/WC/03 — नवीन कूप निर्माण जसोदा   वारो</t>
         </is>
       </c>
       <c r="G532" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H532" s="2" t="n">
         <v>105000</v>
       </c>
       <c r="I532" s="2" t="n">
-        <v>78704</v>
+        <v>48692</v>
       </c>
       <c r="J532" s="3" t="n">
         <v>39164</v>
       </c>
       <c r="K532" s="3" t="n">
         <v>39097</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="533">
       <c r="A533" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B533" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2006-2007</t>
         </is>
       </c>
       <c r="C533" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D533" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation in fields-Horticulture-Community / Fields Block Plantation of Horticulture Trees for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E533" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F533" s="1" t="inlineStr">
         <is>
-          <t>1708006/DP/22012034424408 — नवीन बागान स्थापना</t>
+          <t>1708006040/WC/04 — नवीन कूप निर्माण फुलन वारो</t>
         </is>
       </c>
       <c r="G533" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H533" s="2" t="n">
-        <v>145000</v>
+        <v>105000</v>
       </c>
       <c r="I533" s="2" t="n">
-        <v>75492.5</v>
+        <v>78704</v>
       </c>
       <c r="J533" s="3" t="n">
-        <v>43350</v>
+        <v>39164</v>
       </c>
       <c r="K533" s="3" t="n">
-        <v>44124</v>
+        <v>39097</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="534">
       <c r="A534" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B534" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C534" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D534" s="1" t="inlineStr">
         <is>
           <t>Block Plantation in fields-Horticulture-Community / Fields Block Plantation of Horticulture Trees for Community</t>
         </is>
       </c>
       <c r="E534" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F534" s="1" t="inlineStr">
         <is>
-          <t>1708006/DP/22012034424410 — नवीन बागान  स्थापना</t>
+          <t>1708006/DP/22012034424408 — नवीन बागान स्थापना</t>
         </is>
       </c>
       <c r="G534" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H534" s="2" t="n">
         <v>145000</v>
       </c>
       <c r="I534" s="2" t="n">
-        <v>67814.5</v>
+        <v>75492.5</v>
       </c>
       <c r="J534" s="3" t="n">
-        <v>43375</v>
+        <v>43350</v>
       </c>
       <c r="K534" s="3" t="n">
-        <v>44180</v>
+        <v>44124</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="535">
       <c r="A535" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B535" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C535" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D535" s="1" t="inlineStr">
         <is>
           <t>Block Plantation in fields-Horticulture-Community / Fields Block Plantation of Horticulture Trees for Community</t>
         </is>
       </c>
       <c r="E535" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F535" s="1" t="inlineStr">
         <is>
-          <t>1708006/DP/22012034424413 — नवीन बागान स्थापना</t>
+          <t>1708006/DP/22012034424410 — नवीन बागान  स्थापना</t>
         </is>
       </c>
       <c r="G535" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H535" s="2" t="n">
         <v>145000</v>
       </c>
       <c r="I535" s="2" t="n">
-        <v>72992.5</v>
+        <v>67814.5</v>
       </c>
       <c r="J535" s="3" t="n">
-        <v>43362</v>
+        <v>43375</v>
       </c>
       <c r="K535" s="3" t="n">
-        <v>44124</v>
+        <v>44180</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="536">
       <c r="A536" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B536" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C536" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D536" s="1" t="inlineStr">
         <is>
           <t>Block Plantation in fields-Horticulture-Community / Fields Block Plantation of Horticulture Trees for Community</t>
         </is>
       </c>
       <c r="E536" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F536" s="1" t="inlineStr">
         <is>
-          <t>1708006/DP/22012034424440 — नवीन बागान स्थापना</t>
+          <t>1708006/DP/22012034424413 — नवीन बागान स्थापना</t>
         </is>
       </c>
       <c r="G536" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H536" s="2" t="n">
         <v>145000</v>
       </c>
       <c r="I536" s="2" t="n">
-        <v>0</v>
+        <v>72992.5</v>
       </c>
       <c r="J536" s="3" t="n">
-        <v>43350</v>
-[...1 lines deleted...]
-      <c r="K536" s="3"/>
+        <v>43362</v>
+      </c>
+      <c r="K536" s="3" t="n">
+        <v>44124</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="537">
       <c r="A537" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B537" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C537" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D537" s="1" t="inlineStr">
         <is>
           <t>Block Plantation in fields-Horticulture-Community / Fields Block Plantation of Horticulture Trees for Community</t>
         </is>
       </c>
       <c r="E537" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F537" s="1" t="inlineStr">
         <is>
-          <t>1708006/DP/22012034424441 — नवीन बगाना स्थापना</t>
+          <t>1708006/DP/22012034424440 — नवीन बागान स्थापना</t>
         </is>
       </c>
       <c r="G537" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H537" s="2" t="n">
         <v>145000</v>
       </c>
       <c r="I537" s="2" t="n">
-        <v>78030.5</v>
+        <v>0</v>
       </c>
       <c r="J537" s="3" t="n">
         <v>43350</v>
       </c>
-      <c r="K537" s="3" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="K537" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="538">
       <c r="A538" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B538" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C538" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D538" s="1" t="inlineStr">
         <is>
           <t>Block Plantation in fields-Horticulture-Community / Fields Block Plantation of Horticulture Trees for Community</t>
         </is>
       </c>
       <c r="E538" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F538" s="1" t="inlineStr">
         <is>
-          <t>1708006/DP/22012034424443 — नवीन बागान स्थापना</t>
+          <t>1708006/DP/22012034424441 — नवीन बगाना स्थापना</t>
         </is>
       </c>
       <c r="G538" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H538" s="2" t="n">
         <v>145000</v>
       </c>
       <c r="I538" s="2" t="n">
-        <v>75008.5</v>
+        <v>78030.5</v>
       </c>
       <c r="J538" s="3" t="n">
         <v>43350</v>
       </c>
       <c r="K538" s="3" t="n">
         <v>44124</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="539">
       <c r="A539" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B539" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C539" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D539" s="1" t="inlineStr">
         <is>
           <t>Block Plantation in fields-Horticulture-Community / Fields Block Plantation of Horticulture Trees for Community</t>
         </is>
       </c>
       <c r="E539" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F539" s="1" t="inlineStr">
         <is>
-          <t>1708006/DP/22012034424444 — नवीन बगाना स्थापना</t>
+          <t>1708006/DP/22012034424443 — नवीन बागान स्थापना</t>
         </is>
       </c>
       <c r="G539" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H539" s="2" t="n">
         <v>145000</v>
       </c>
       <c r="I539" s="2" t="n">
-        <v>77508.5</v>
+        <v>75008.5</v>
       </c>
       <c r="J539" s="3" t="n">
-        <v>43349</v>
+        <v>43350</v>
       </c>
       <c r="K539" s="3" t="n">
         <v>44124</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="540">
       <c r="A540" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B540" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C540" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D540" s="1" t="inlineStr">
         <is>
           <t>Block Plantation in fields-Horticulture-Community / Fields Block Plantation of Horticulture Trees for Community</t>
         </is>
       </c>
       <c r="E540" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F540" s="1" t="inlineStr">
         <is>
-          <t>1708006/DP/22012034424446 — नवीन बागान स्थापना</t>
+          <t>1708006/DP/22012034424444 — नवीन बगाना स्थापना</t>
         </is>
       </c>
       <c r="G540" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H540" s="2" t="n">
         <v>145000</v>
       </c>
       <c r="I540" s="2" t="n">
-        <v>80008.5</v>
+        <v>77508.5</v>
       </c>
       <c r="J540" s="3" t="n">
-        <v>43350</v>
+        <v>43349</v>
       </c>
       <c r="K540" s="3" t="n">
         <v>44124</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="541">
       <c r="A541" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B541" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C541" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D541" s="1" t="inlineStr">
         <is>
           <t>Block Plantation in fields-Horticulture-Community / Fields Block Plantation of Horticulture Trees for Community</t>
         </is>
       </c>
       <c r="E541" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F541" s="1" t="inlineStr">
         <is>
-          <t>1708006/DP/22012034424447 — नवीन बागान स्थापना</t>
+          <t>1708006/DP/22012034424446 — नवीन बागान स्थापना</t>
         </is>
       </c>
       <c r="G541" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H541" s="2" t="n">
         <v>145000</v>
       </c>
       <c r="I541" s="2" t="n">
-        <v>0</v>
+        <v>80008.5</v>
       </c>
       <c r="J541" s="3" t="n">
-        <v>43349</v>
-[...1 lines deleted...]
-      <c r="K541" s="3"/>
+        <v>43350</v>
+      </c>
+      <c r="K541" s="3" t="n">
+        <v>44124</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="542">
       <c r="A542" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B542" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C542" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D542" s="1" t="inlineStr">
         <is>
           <t>Block Plantation in fields-Horticulture-Community / Fields Block Plantation of Horticulture Trees for Community</t>
         </is>
       </c>
       <c r="E542" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F542" s="1" t="inlineStr">
         <is>
-          <t>1708006/DP/22012034424449 — नवीन बगाना स्थापना</t>
+          <t>1708006/DP/22012034424447 — नवीन बागान स्थापना</t>
         </is>
       </c>
       <c r="G542" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H542" s="2" t="n">
         <v>145000</v>
       </c>
       <c r="I542" s="2" t="n">
-        <v>33888</v>
+        <v>0</v>
       </c>
       <c r="J542" s="3" t="n">
-        <v>43487</v>
-[...3 lines deleted...]
-      </c>
+        <v>43349</v>
+      </c>
+      <c r="K542" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="543">
       <c r="A543" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B543" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C543" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D543" s="1" t="inlineStr">
         <is>
           <t>Block Plantation in fields-Horticulture-Community / Fields Block Plantation of Horticulture Trees for Community</t>
         </is>
       </c>
       <c r="E543" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F543" s="1" t="inlineStr">
         <is>
-          <t>1708006/DP/22012034424450 — नवीन बागान स्थापना</t>
+          <t>1708006/DP/22012034424449 — नवीन बगाना स्थापना</t>
         </is>
       </c>
       <c r="G543" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H543" s="2" t="n">
         <v>145000</v>
       </c>
       <c r="I543" s="2" t="n">
-        <v>74340.5</v>
+        <v>33888</v>
       </c>
       <c r="J543" s="3" t="n">
-        <v>43349</v>
+        <v>43487</v>
       </c>
       <c r="K543" s="3" t="n">
-        <v>44124</v>
+        <v>44180</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="544">
       <c r="A544" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B544" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C544" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D544" s="1" t="inlineStr">
         <is>
           <t>Block Plantation in fields-Horticulture-Community / Fields Block Plantation of Horticulture Trees for Community</t>
         </is>
       </c>
       <c r="E544" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F544" s="1" t="inlineStr">
         <is>
-          <t>1708006/DP/22012034424454 — नवीन बागान स्थापना</t>
+          <t>1708006/DP/22012034424450 — नवीन बागान स्थापना</t>
         </is>
       </c>
       <c r="G544" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H544" s="2" t="n">
         <v>145000</v>
       </c>
       <c r="I544" s="2" t="n">
-        <v>0</v>
+        <v>74340.5</v>
       </c>
       <c r="J544" s="3" t="n">
-        <v>43350</v>
-[...1 lines deleted...]
-      <c r="K544" s="3"/>
+        <v>43349</v>
+      </c>
+      <c r="K544" s="3" t="n">
+        <v>44124</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="545">
       <c r="A545" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B545" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C545" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D545" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individuals</t>
+          <t>Block Plantation in fields-Horticulture-Community / Fields Block Plantation of Horticulture Trees for Community</t>
         </is>
       </c>
       <c r="E545" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F545" s="1" t="inlineStr">
         <is>
-          <t>1708006/IF/22012034444678 — नवीन बागान Bashori Ahrwar S/o Heera Ahirwar</t>
+          <t>1708006/DP/22012034424454 — नवीन बागान स्थापना</t>
         </is>
       </c>
       <c r="G545" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H545" s="2" t="n">
         <v>145000</v>
       </c>
       <c r="I545" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J545" s="3" t="n">
-        <v>43327</v>
+        <v>43350</v>
       </c>
       <c r="K545" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="546">
       <c r="A546" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B546" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C546" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D546" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individuals</t>
         </is>
       </c>
       <c r="E546" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F546" s="1" t="inlineStr">
         <is>
-          <t>1708006/IF/22012034444679 — नवीन बागान Komal Lodhi S/o Parma Lodhi</t>
+          <t>1708006/IF/22012034444678 — नवीन बागान Bashori Ahrwar S/o Heera Ahirwar</t>
         </is>
       </c>
       <c r="G546" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H546" s="2" t="n">
         <v>145000</v>
       </c>
       <c r="I546" s="2" t="n">
-        <v>66048.5</v>
+        <v>0</v>
       </c>
       <c r="J546" s="3" t="n">
-        <v>43454</v>
-[...3 lines deleted...]
-      </c>
+        <v>43327</v>
+      </c>
+      <c r="K546" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="547">
       <c r="A547" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B547" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C547" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D547" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individuals</t>
         </is>
       </c>
       <c r="E547" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F547" s="1" t="inlineStr">
         <is>
-          <t>1708006/IF/22012034444680 — नवीन बागान Maldi Bai Ahirwar S/o Gariba Ahirwar</t>
+          <t>1708006/IF/22012034444679 — नवीन बागान Komal Lodhi S/o Parma Lodhi</t>
         </is>
       </c>
       <c r="G547" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H547" s="2" t="n">
         <v>145000</v>
       </c>
       <c r="I547" s="2" t="n">
-        <v>77653.33</v>
+        <v>66048.5</v>
       </c>
       <c r="J547" s="3" t="n">
-        <v>43483</v>
+        <v>43454</v>
       </c>
       <c r="K547" s="3" t="n">
-        <v>44180</v>
+        <v>44124</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="548">
       <c r="A548" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B548" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C548" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D548" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individuals</t>
         </is>
       </c>
       <c r="E548" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F548" s="1" t="inlineStr">
         <is>
-          <t>1708006/IF/22012034444682 — नवीन बागान Shiv Lal Sahu S/o Jagna Sahu</t>
+          <t>1708006/IF/22012034444680 — नवीन बागान Maldi Bai Ahirwar S/o Gariba Ahirwar</t>
         </is>
       </c>
       <c r="G548" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H548" s="2" t="n">
         <v>145000</v>
       </c>
       <c r="I548" s="2" t="n">
-        <v>0</v>
+        <v>77653.33</v>
       </c>
       <c r="J548" s="3" t="n">
-        <v>43327</v>
-[...1 lines deleted...]
-      <c r="K548" s="3"/>
+        <v>43483</v>
+      </c>
+      <c r="K548" s="3" t="n">
+        <v>44180</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="549">
       <c r="A549" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B549" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C549" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D549" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individuals</t>
         </is>
       </c>
       <c r="E549" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F549" s="1" t="inlineStr">
         <is>
-          <t>1708006/IF/22012034444684 — नवीन बागान Heeralal Ahirwar S/o Bhagunta Ahirwar</t>
+          <t>1708006/IF/22012034444682 — नवीन बागान Shiv Lal Sahu S/o Jagna Sahu</t>
         </is>
       </c>
       <c r="G549" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H549" s="2" t="n">
         <v>145000</v>
       </c>
       <c r="I549" s="2" t="n">
-        <v>52537.33</v>
+        <v>0</v>
       </c>
       <c r="J549" s="3" t="n">
-        <v>43483</v>
-[...3 lines deleted...]
-      </c>
+        <v>43327</v>
+      </c>
+      <c r="K549" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="550">
       <c r="A550" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B550" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C550" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D550" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individuals</t>
         </is>
       </c>
       <c r="E550" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F550" s="1" t="inlineStr">
         <is>
-          <t>1708006/IF/22012034444686 — नवीन बागान Hanuva Ahirwar S/o Dhuna Ahirwar</t>
+          <t>1708006/IF/22012034444684 — नवीन बागान Heeralal Ahirwar S/o Bhagunta Ahirwar</t>
         </is>
       </c>
       <c r="G550" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H550" s="2" t="n">
         <v>145000</v>
       </c>
       <c r="I550" s="2" t="n">
-        <v>0</v>
+        <v>52537.33</v>
       </c>
       <c r="J550" s="3" t="n">
-        <v>43327</v>
-[...1 lines deleted...]
-      <c r="K550" s="3"/>
+        <v>43483</v>
+      </c>
+      <c r="K550" s="3" t="n">
+        <v>44124</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="551">
       <c r="A551" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B551" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C551" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D551" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individuals</t>
         </is>
       </c>
       <c r="E551" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F551" s="1" t="inlineStr">
         <is>
-          <t>1708006/IF/22012034444689 — नवीन बागान Bhola Sahu S/o Badra Sahu</t>
+          <t>1708006/IF/22012034444686 — नवीन बागान Hanuva Ahirwar S/o Dhuna Ahirwar</t>
         </is>
       </c>
       <c r="G551" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H551" s="2" t="n">
         <v>145000</v>
       </c>
       <c r="I551" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J551" s="3" t="n">
         <v>43327</v>
       </c>
       <c r="K551" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="552">
       <c r="A552" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B552" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C552" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D552" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individuals</t>
         </is>
       </c>
       <c r="E552" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F552" s="1" t="inlineStr">
         <is>
-          <t>1708006/IF/22012034444693 — नवीन बागान Bhanbati Lodhi W/o Bhajan Lodhi</t>
+          <t>1708006/IF/22012034444689 — नवीन बागान Bhola Sahu S/o Badra Sahu</t>
         </is>
       </c>
       <c r="G552" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H552" s="2" t="n">
         <v>145000</v>
       </c>
       <c r="I552" s="2" t="n">
-        <v>68804.5</v>
+        <v>0</v>
       </c>
       <c r="J552" s="3" t="n">
-        <v>43456</v>
-[...3 lines deleted...]
-      </c>
+        <v>43327</v>
+      </c>
+      <c r="K552" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="553">
       <c r="A553" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B553" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C553" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D553" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individuals</t>
         </is>
       </c>
       <c r="E553" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F553" s="1" t="inlineStr">
         <is>
-          <t>1708006/IF/22012034444697 — नवीन बागान Bhumani Singh S/o javar Singh</t>
+          <t>1708006/IF/22012034444693 — नवीन बागान Bhanbati Lodhi W/o Bhajan Lodhi</t>
         </is>
       </c>
       <c r="G553" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H553" s="2" t="n">
         <v>145000</v>
       </c>
       <c r="I553" s="2" t="n">
-        <v>0</v>
+        <v>68804.5</v>
       </c>
       <c r="J553" s="3" t="n">
-        <v>43327</v>
-[...1 lines deleted...]
-      <c r="K553" s="3"/>
+        <v>43456</v>
+      </c>
+      <c r="K553" s="3" t="n">
+        <v>44124</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="554">
       <c r="A554" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B554" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C554" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D554" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individuals</t>
         </is>
       </c>
       <c r="E554" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F554" s="1" t="inlineStr">
         <is>
-          <t>1708006/IF/22012034444701 — नवीन बागान Panbai Ahirwar W/o Kamodi Ahirwar</t>
+          <t>1708006/IF/22012034444697 — नवीन बागान Bhumani Singh S/o javar Singh</t>
         </is>
       </c>
       <c r="G554" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H554" s="2" t="n">
         <v>145000</v>
       </c>
       <c r="I554" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J554" s="3" t="n">
         <v>43327</v>
       </c>
       <c r="K554" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="555">
       <c r="A555" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B555" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C555" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D555" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individuals</t>
         </is>
       </c>
       <c r="E555" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F555" s="1" t="inlineStr">
         <is>
-          <t>1708006/IF/22012034444705 — नवीन बागान Ramlal Lodhi S/o Ganshu Lodhi</t>
+          <t>1708006/IF/22012034444701 — नवीन बागान Panbai Ahirwar W/o Kamodi Ahirwar</t>
         </is>
       </c>
       <c r="G555" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H555" s="2" t="n">
         <v>145000</v>
       </c>
       <c r="I555" s="2" t="n">
-        <v>45764.5</v>
+        <v>0</v>
       </c>
       <c r="J555" s="3" t="n">
-        <v>43474</v>
-[...3 lines deleted...]
-      </c>
+        <v>43327</v>
+      </c>
+      <c r="K555" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="556">
       <c r="A556" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B556" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C556" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D556" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individuals</t>
         </is>
       </c>
       <c r="E556" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F556" s="1" t="inlineStr">
         <is>
-          <t>1708006/IF/22012034444708 — नवीन बागान Rajau Raja S/o Bhopal Singh</t>
+          <t>1708006/IF/22012034444705 — नवीन बागान Ramlal Lodhi S/o Ganshu Lodhi</t>
         </is>
       </c>
       <c r="G556" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H556" s="2" t="n">
         <v>145000</v>
       </c>
       <c r="I556" s="2" t="n">
-        <v>0</v>
+        <v>45764.5</v>
       </c>
       <c r="J556" s="3" t="n">
-        <v>43327</v>
-[...1 lines deleted...]
-      <c r="K556" s="3"/>
+        <v>43474</v>
+      </c>
+      <c r="K556" s="3" t="n">
+        <v>44124</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="557">
       <c r="A557" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B557" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C557" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D557" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individuals</t>
         </is>
       </c>
       <c r="E557" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F557" s="1" t="inlineStr">
         <is>
-          <t>1708006/IF/22012034444711 — नवीन बागान Jagola Ahirwar S/o Bhimma Ahirwar</t>
+          <t>1708006/IF/22012034444708 — नवीन बागान Rajau Raja S/o Bhopal Singh</t>
         </is>
       </c>
       <c r="G557" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H557" s="2" t="n">
         <v>145000</v>
       </c>
       <c r="I557" s="2" t="n">
-        <v>20176</v>
+        <v>0</v>
       </c>
       <c r="J557" s="3" t="n">
-        <v>43739</v>
-[...3 lines deleted...]
-      </c>
+        <v>43327</v>
+      </c>
+      <c r="K557" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="558">
       <c r="A558" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B558" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C558" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D558" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individuals</t>
         </is>
       </c>
       <c r="E558" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F558" s="1" t="inlineStr">
         <is>
-          <t>1708006/IF/22012034444718 — नवीन बागान Noni Bai Pal S/o Jhula Pal</t>
+          <t>1708006/IF/22012034444711 — नवीन बागान Jagola Ahirwar S/o Bhimma Ahirwar</t>
         </is>
       </c>
       <c r="G558" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H558" s="2" t="n">
         <v>145000</v>
       </c>
       <c r="I558" s="2" t="n">
-        <v>70260.5</v>
+        <v>20176</v>
       </c>
       <c r="J558" s="3" t="n">
-        <v>43454</v>
+        <v>43739</v>
       </c>
       <c r="K558" s="3" t="n">
-        <v>44124</v>
+        <v>43739</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="559">
       <c r="A559" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B559" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C559" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D559" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individuals</t>
         </is>
       </c>
       <c r="E559" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F559" s="1" t="inlineStr">
         <is>
-          <t>1708006/IF/22012034444722 — नवीन बागान Nuniya Bai Bansal W/o Umeda Bansal</t>
+          <t>1708006/IF/22012034444718 — नवीन बागान Noni Bai Pal S/o Jhula Pal</t>
         </is>
       </c>
       <c r="G559" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H559" s="2" t="n">
         <v>145000</v>
       </c>
       <c r="I559" s="2" t="n">
-        <v>0</v>
+        <v>70260.5</v>
       </c>
       <c r="J559" s="3" t="n">
-        <v>43327</v>
-[...1 lines deleted...]
-      <c r="K559" s="3"/>
+        <v>43454</v>
+      </c>
+      <c r="K559" s="3" t="n">
+        <v>44124</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="560">
       <c r="A560" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B560" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C560" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D560" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individuals</t>
         </is>
       </c>
       <c r="E560" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F560" s="1" t="inlineStr">
         <is>
-          <t>1708006/IF/22012034444726 — नवीन बागान Gulai Ahirwar S/o Dunna Ahirwar</t>
+          <t>1708006/IF/22012034444722 — नवीन बागान Nuniya Bai Bansal W/o Umeda Bansal</t>
         </is>
       </c>
       <c r="G560" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H560" s="2" t="n">
         <v>145000</v>
       </c>
       <c r="I560" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J560" s="3" t="n">
         <v>43327</v>
       </c>
       <c r="K560" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="561">
+      <c r="A561" s="1" t="inlineStr">
+        <is>
+          <t>BADA MALEHARA</t>
+        </is>
+      </c>
+      <c r="B561" s="1" t="inlineStr">
+        <is>
+          <t>2018-2019</t>
+        </is>
+      </c>
+      <c r="C561" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D561" s="1" t="inlineStr">
+        <is>
+          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individuals</t>
+        </is>
+      </c>
+      <c r="E561" s="1" t="inlineStr">
+        <is>
+          <t>Plantation</t>
+        </is>
+      </c>
+      <c r="F561" s="1" t="inlineStr">
+        <is>
+          <t>1708006/IF/22012034444726 — नवीन बागान Gulai Ahirwar S/o Dunna Ahirwar</t>
+        </is>
+      </c>
+      <c r="G561" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H561" s="2" t="n">
+        <v>145000</v>
+      </c>
+      <c r="I561" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J561" s="3" t="n">
+        <v>43327</v>
+      </c>
+      <c r="K561" s="3"/>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>
   <dc:subject/>
   <dc:creator/>