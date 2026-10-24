--- v0 (2026-09-06)
+++ v1 (2026-10-24)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K518"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-06 18:12:32</t>
+          <t>Exported on: 2026-10-24 13:18:58</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: CHHATARPUR</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -3245,73 +3245,73 @@
       <c r="J73" s="3" t="n">
         <v>44851</v>
       </c>
       <c r="K73" s="3" t="n">
         <v>45533</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="74">
       <c r="A74" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C74" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D74" s="1" t="inlineStr">
         <is>
-          <t>Boundary Plntation-Farm Forestry Trees(Individual) / Boundary Line Plantation of Farm Forestry Trees for Individuals</t>
+          <t>Boundary Plntation-Farm Forestry Trees(Individual) / Line Plantation of Forestry Trees for Individual</t>
         </is>
       </c>
       <c r="E74" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F74" s="1" t="inlineStr">
         <is>
           <t>1708006008/IF/22012035138496 — व्रक्षारोपण कार्य मुलायम सिंह/तुलसीराम लोधी पात्रता लघुसीमांत</t>
         </is>
       </c>
       <c r="G74" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H74" s="2" t="n">
         <v>165432.64</v>
       </c>
       <c r="I74" s="2" t="n">
-        <v>61021.6</v>
+        <v>61531.69</v>
       </c>
       <c r="J74" s="3" t="n">
         <v>45206</v>
       </c>
       <c r="K74" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="75">
       <c r="A75" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C75" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D75" s="1" t="inlineStr">
         <is>
           <t>Boundary Plntation-Farm Forestry Trees(Individual) / Boundary Line Plantation of Farm Forestry Trees for Individuals</t>
@@ -3339,51 +3339,51 @@
         <v>0</v>
       </c>
       <c r="J75" s="3" t="n">
         <v>45101</v>
       </c>
       <c r="K75" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="76">
       <c r="A76" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C76" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D76" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Farm Forestry-Fields Individuals / Block Plantation of Farm Forestry Trees in Fields for Individuals</t>
+          <t>Block Plantation-Farm Forestry-Fields Individuals / Agro Forestry Block Plantation for Individual</t>
         </is>
       </c>
       <c r="E76" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F76" s="1" t="inlineStr">
         <is>
           <t>1708006008/IF/22012035142900 — वृक्षारोपण कार्य राममिलन/तुलशीराम लोधी पात्रता लघु सीमांत</t>
         </is>
       </c>
       <c r="G76" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H76" s="2" t="n">
         <v>165432.64</v>
       </c>
       <c r="I76" s="2" t="n">
         <v>26118</v>
       </c>
       <c r="J76" s="3" t="n">
         <v>45206</v>
@@ -3768,51 +3768,51 @@
         <v>0</v>
       </c>
       <c r="J84" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K84" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="85">
       <c r="A85" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C85" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D85" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E85" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F85" s="1" t="inlineStr">
         <is>
           <t>1708006008/IF/22012035337871 — हितेशी कपिल धारा कूप निर्माण कार्य मलखान लोधी/नन्‍ने लोधी</t>
         </is>
       </c>
       <c r="G85" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H85" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I85" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J85" s="3" t="n">
         <v>45748</v>
@@ -4054,98 +4054,98 @@
       <c r="J90" s="3" t="n">
         <v>45777</v>
       </c>
       <c r="K90" s="3" t="n">
         <v>46069</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="91">
       <c r="A91" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C91" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D91" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E91" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F91" s="1" t="inlineStr">
         <is>
           <t>1708006008/IF/22012035393971 — हितेषी कपिलधारा कूप निर्माण कार्य सिचाई हेतु गोपी / बलुवा लोधी ग्राम पंचायत सेवार</t>
         </is>
       </c>
       <c r="G91" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H91" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I91" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J91" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K91" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="92">
       <c r="A92" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C92" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D92" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E92" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F92" s="1" t="inlineStr">
         <is>
           <t>1708006008/IF/22012035394809 — हितेषी कपिलधारा कूप निर्माण कार्य सिचाई हेतु काशीराम पाल बंदू पाल ग्राम पंचायत सेवार</t>
         </is>
       </c>
       <c r="G92" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H92" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I92" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J92" s="3" t="n">
         <v>45761</v>
@@ -4244,98 +4244,98 @@
         <v>522</v>
       </c>
       <c r="J94" s="3" t="n">
         <v>45782</v>
       </c>
       <c r="K94" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="95">
       <c r="A95" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C95" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D95" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E95" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F95" s="1" t="inlineStr">
         <is>
           <t>1708006008/IF/22012035429609 — हितग्राही खेत तालाब जनकिया/लक्ष्मन अहिरवार</t>
         </is>
       </c>
       <c r="G95" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H95" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I95" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J95" s="3" t="n">
         <v>45773</v>
       </c>
       <c r="K95" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="96">
       <c r="A96" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C96" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D96" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E96" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F96" s="1" t="inlineStr">
         <is>
           <t>1708006008/IF/22012035430375 — हितग्राही खेत तालाब जनकिया/लक्ष्मन अहिरवार</t>
         </is>
       </c>
       <c r="G96" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H96" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I96" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J96" s="3" t="n">
         <v>45773</v>
@@ -5561,51 +5561,51 @@
       <c r="J121" s="3" t="n">
         <v>43320</v>
       </c>
       <c r="K121" s="3" t="n">
         <v>43450</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="122">
       <c r="A122" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B122" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C122" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D122" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E122" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F122" s="1" t="inlineStr">
         <is>
           <t>1708006008/IF/IAY/197309 — Construction of IAY House -IAY REG. NO. MP-08-006-008-001/1166</t>
         </is>
       </c>
       <c r="G122" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H122" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I122" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J122" s="3" t="n">
         <v>42440</v>
@@ -8156,51 +8156,51 @@
       <c r="J174" s="3" t="n">
         <v>45795</v>
       </c>
       <c r="K174" s="3" t="n">
         <v>45875</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="175">
       <c r="A175" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B175" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C175" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D175" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E175" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F175" s="1" t="inlineStr">
         <is>
           <t>1708006008/IF/IAY/467190 — Construction of IAY House -IAY REG. NO. MP1786319</t>
         </is>
       </c>
       <c r="G175" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H175" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I175" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J175" s="3" t="n">
         <v>42754</v>
@@ -11731,51 +11731,51 @@
       <c r="J247" s="3" t="n">
         <v>45909</v>
       </c>
       <c r="K247" s="3" t="n">
         <v>46061</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="248">
       <c r="A248" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B248" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C248" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D248" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E248" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F248" s="1" t="inlineStr">
         <is>
           <t>1708006008/IF/IAY/5768864 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP150438753</t>
         </is>
       </c>
       <c r="G248" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H248" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I248" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J248" s="3" t="n">
         <v>45909</v>
@@ -14453,98 +14453,98 @@
       <c r="J303" s="3" t="n">
         <v>45735</v>
       </c>
       <c r="K303" s="3" t="n">
         <v>46128</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="304">
       <c r="A304" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B304" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C304" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D304" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E304" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F304" s="1" t="inlineStr">
         <is>
           <t>1708006008/RC/22012034852452 — सी सी निर्माण कार्य हनुमानजी मंदिर परिसर ग्राम पंचायत सेवार</t>
         </is>
       </c>
       <c r="G304" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H304" s="2" t="n">
         <v>16000</v>
       </c>
       <c r="I304" s="2" t="n">
         <v>9057.6</v>
       </c>
       <c r="J304" s="3" t="n">
         <v>46159</v>
       </c>
       <c r="K304" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="305">
       <c r="A305" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B305" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C305" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D305" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E305" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F305" s="1" t="inlineStr">
         <is>
           <t>1708006008/RC/22012034852454 — सी सी रोड निर्माण कार्य सह नाली निर्माण कार्य राजेश शुक्ला के घर से जिमीदार के घर की ओर ग्राम पंचायत</t>
         </is>
       </c>
       <c r="G305" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H305" s="2" t="n">
         <v>59000</v>
       </c>
       <c r="I305" s="2" t="n">
         <v>57942</v>
       </c>
       <c r="J305" s="3" t="n">
         <v>46134</v>
@@ -19556,51 +19556,51 @@
       <c r="J408" s="3" t="n">
         <v>45734</v>
       </c>
       <c r="K408" s="3" t="n">
         <v>45887</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="409">
       <c r="A409" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B409" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C409" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D409" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Masonry Greywater Drain for Community</t>
         </is>
       </c>
       <c r="E409" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F409" s="1" t="inlineStr">
         <is>
           <t>1708006008/RS/22012035139252 — नाली निर्मण कार्य काशीराम अहिरवार के घर से भग्गू अहिरवार के घर की ओर ग्राम पंचायत सेवार</t>
         </is>
       </c>
       <c r="G409" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H409" s="2" t="n">
         <v>43000</v>
       </c>
       <c r="I409" s="2" t="n">
         <v>42906.75</v>
       </c>
       <c r="J409" s="3" t="n">
         <v>46124</v>