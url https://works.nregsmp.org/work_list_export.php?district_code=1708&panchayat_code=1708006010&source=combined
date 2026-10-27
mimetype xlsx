--- v0 (2026-09-09)
+++ v1 (2026-10-27)
@@ -122,64 +122,64 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:K856"/>
+  <dimension ref="A1:K860"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-09 12:11:41</t>
+          <t>Exported on: 2026-10-27 05:08:19</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: CHHATARPUR</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -2297,474 +2297,478 @@
         <v>0</v>
       </c>
       <c r="J53" s="3" t="n">
         <v>45681</v>
       </c>
       <c r="K53" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="54">
       <c r="A54" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C54" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D54" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E54" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F54" s="1" t="inlineStr">
         <is>
           <t>1708006010/IC/22012034888531 — सामुदायिक कूप सिंचाई हेतु ग्राम कुड़ेला खेरा ग्राम पंचायत बम्होरीखुर्द</t>
         </is>
       </c>
       <c r="G54" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H54" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I54" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J54" s="3" t="n">
         <v>45683</v>
       </c>
       <c r="K54" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="55">
       <c r="A55" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C55" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D55" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E55" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F55" s="1" t="inlineStr">
         <is>
           <t>1708006010/IC/22012034888532 — सामुदायिक कूप सिंचाई हेतु गौशाला के पास ग्राम बम्होरीकला ग्राम पंचायत बम्होरीखुर्द</t>
         </is>
       </c>
       <c r="G55" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H55" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I55" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J55" s="3" t="n">
         <v>45683</v>
       </c>
       <c r="K55" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="56">
       <c r="A56" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C56" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D56" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E56" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F56" s="1" t="inlineStr">
         <is>
           <t>1708006010/IC/22012034888670 — कूप निर्माण कार्य सिंचाई हेतु समुदाय की लिए काशीराम अहिरवार के खेत के पास ग्राम पंचायत बम्होरीखुर्द</t>
         </is>
       </c>
       <c r="G56" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H56" s="2" t="n">
         <v>713621.91</v>
       </c>
       <c r="I56" s="2" t="n">
         <v>523727.95</v>
       </c>
       <c r="J56" s="3" t="n">
         <v>45729</v>
       </c>
-      <c r="K56" s="3"/>
+      <c r="K56" s="3" t="n">
+        <v>46292</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="57">
       <c r="A57" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C57" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D57" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E57" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F57" s="1" t="inlineStr">
         <is>
           <t>1708006010/IC/22012034888671 — कूप निर्माण कार्य सिंचाई हेतु समुदाय की लिए मोहन लोधी के खेत के पास ग्राम पंचायत बम्होरीखुर्द</t>
         </is>
       </c>
       <c r="G57" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H57" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I57" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J57" s="3" t="n">
         <v>45683</v>
       </c>
       <c r="K57" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="58">
       <c r="A58" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C58" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D58" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E58" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F58" s="1" t="inlineStr">
         <is>
           <t>1708006010/IC/22012034888849 — कूप निर्माण कार्य सिंचाई हेतु समुदाय की लिए काशीराम अहिरवार के खेत के पास ग्राम पंचायत बम्होरीखुर्द</t>
         </is>
       </c>
       <c r="G58" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H58" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I58" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J58" s="3" t="n">
         <v>45683</v>
       </c>
       <c r="K58" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="59">
       <c r="A59" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C59" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D59" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E59" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F59" s="1" t="inlineStr">
         <is>
           <t>1708006010/IC/22012034888850 — कूप निर्माण कार्य सिंचाई हेतु समुदाय की लिए मोहन लोधी के खेत के पास ग्राम पंचायत बम्होरीखुर्द</t>
         </is>
       </c>
       <c r="G59" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H59" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I59" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J59" s="3" t="n">
         <v>45683</v>
       </c>
       <c r="K59" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="60">
       <c r="A60" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C60" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D60" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E60" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F60" s="1" t="inlineStr">
         <is>
           <t>1708006010/IC/22012034889451 — सामुदायिक सिचाई कूप निर्माण कार्य शिवलाल लोधी के खेत के पास ग्राम पंचायत बम्होरीखुर्द</t>
         </is>
       </c>
       <c r="G60" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H60" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I60" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J60" s="3" t="n">
         <v>45681</v>
       </c>
       <c r="K60" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="61">
       <c r="A61" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C61" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D61" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E61" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F61" s="1" t="inlineStr">
         <is>
           <t>1708006010/IC/22012034889452 — सामुदायिक सिचाई कूप निर्माण कार्य शिवलाल लोधी के खेत के पास ग्राम पंचायत बम्होरीखुर्द</t>
         </is>
       </c>
       <c r="G61" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H61" s="2" t="n">
         <v>732435.55</v>
       </c>
       <c r="I61" s="2" t="n">
         <v>499338.08</v>
       </c>
       <c r="J61" s="3" t="n">
         <v>45769</v>
       </c>
-      <c r="K61" s="3"/>
+      <c r="K61" s="3" t="n">
+        <v>46292</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="62">
       <c r="A62" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C62" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D62" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E62" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F62" s="1" t="inlineStr">
         <is>
           <t>1708006010/IC/22012034889453 — सामुदायिक सिचाई कूप निर्माण कार्य हल्कू के खेत के पास ग्राम पंचायत बम्होरीखुर्द</t>
         </is>
       </c>
       <c r="G62" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H62" s="2" t="n">
         <v>617345.91</v>
       </c>
       <c r="I62" s="2" t="n">
         <v>309853</v>
       </c>
       <c r="J62" s="3" t="n">
         <v>45762</v>
       </c>
       <c r="K62" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="63">
       <c r="A63" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C63" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D63" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E63" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F63" s="1" t="inlineStr">
         <is>
           <t>1708006010/IC/22012034890247 — सामुदायिक सिचाई कूप निर्माण कार्य जोराबल/ बाबूलाल लोधी के खेत के पास ग्राम बम्होरीकला ग्रापं बम्होरी</t>
         </is>
       </c>
       <c r="G63" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H63" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I63" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J63" s="3" t="n">
         <v>45761</v>
@@ -5635,51 +5639,51 @@
       <c r="J123" s="3" t="n">
         <v>44442</v>
       </c>
       <c r="K123" s="3" t="n">
         <v>45487</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="124">
       <c r="A124" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B124" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C124" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D124" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Farm Forestry-Fields Individuals / Block Plantation of Farm Forestry Trees in Fields for Individuals</t>
+          <t>Block Plantation-Farm Forestry-Fields Individuals / Agro Forestry Block Plantation for Individual</t>
         </is>
       </c>
       <c r="E124" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F124" s="1" t="inlineStr">
         <is>
           <t>1708006010/IF/22012034843627 — नंदन फलोद्यान कार्य काशीराम पिता प्यारेलाल लोधी ग्राम पंचायत बम्हौरीखुर्द</t>
         </is>
       </c>
       <c r="G124" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H124" s="2" t="n">
         <v>144199.83</v>
       </c>
       <c r="I124" s="2" t="n">
         <v>47063</v>
       </c>
       <c r="J124" s="3" t="n">
         <v>44859</v>
@@ -6468,98 +6472,98 @@
       </c>
       <c r="D141" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E141" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F141" s="1" t="inlineStr">
         <is>
           <t>1708006010/IF/22012035024807 — नंदन फलोद़यान मोहन पिता गोरेलाल लोधी ग्रा.पं. बम्‍होरी खुर्द 250 पौधा</t>
         </is>
       </c>
       <c r="G141" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H141" s="2" t="n">
         <v>160954.22</v>
       </c>
       <c r="I141" s="2" t="n">
-        <v>57323</v>
+        <v>57718</v>
       </c>
       <c r="J141" s="3" t="n">
         <v>44919</v>
       </c>
       <c r="K141" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="142">
       <c r="A142" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B142" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C142" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D142" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Sericulture in fields-Individuals / Block Plantation of Sericulture Trees in fields for Individuals</t>
+          <t>Block Plantation-Sericulture in fields-Individuals / Block Plantation of Sericulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E142" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F142" s="1" t="inlineStr">
         <is>
           <t>1708006010/IF/22012035025682 — नंदन फलोद्यान रूपसीग पिता गोरेलाल लोधी ग्रा.प. बम्होरीखुर्द 250  फोधे</t>
         </is>
       </c>
       <c r="G142" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H142" s="2" t="n">
         <v>152133.98</v>
       </c>
       <c r="I142" s="2" t="n">
-        <v>47422</v>
+        <v>47743</v>
       </c>
       <c r="J142" s="3" t="n">
         <v>45141</v>
       </c>
       <c r="K142" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="143">
       <c r="A143" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B143" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C143" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D143" s="1" t="inlineStr">
         <is>
           <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
@@ -6781,98 +6785,98 @@
       <c r="J147" s="3" t="n">
         <v>45723</v>
       </c>
       <c r="K147" s="3" t="n">
         <v>46132</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="148">
       <c r="A148" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B148" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C148" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D148" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E148" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F148" s="1" t="inlineStr">
         <is>
           <t>1708006010/IF/22012035312035 — हितेषी कपिल धारा कूप निर्माण कार्य सुक्का पिता घुरका अहिरवार ग्रा पं बम्होरीखुर्द</t>
         </is>
       </c>
       <c r="G148" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H148" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I148" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J148" s="3" t="n">
         <v>45681</v>
       </c>
       <c r="K148" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="149">
       <c r="A149" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B149" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C149" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D149" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E149" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F149" s="1" t="inlineStr">
         <is>
           <t>1708006010/IF/22012035329717 — कपिलधारा कूप निर्माण कार्य सिचाई हेतु गोविन्द सेन / नन्नाई सेन ग्राम बम्होरीकला पंचायत बम्होरीखुर्द</t>
         </is>
       </c>
       <c r="G149" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H149" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I149" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J149" s="3" t="n">
         <v>45748</v>
@@ -15003,51 +15007,51 @@
       <c r="J315" s="3" t="n">
         <v>44287</v>
       </c>
       <c r="K315" s="3" t="n">
         <v>44531</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="316">
       <c r="A316" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B316" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C316" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D316" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E316" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F316" s="1" t="inlineStr">
         <is>
           <t>1708006010/IF/IAY/2711781 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP5731160</t>
         </is>
       </c>
       <c r="G316" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H316" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I316" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J316" s="3" t="n">
         <v>44128</v>
@@ -17255,51 +17259,51 @@
       <c r="J361" s="3" t="n">
         <v>44705</v>
       </c>
       <c r="K361" s="3" t="n">
         <v>44805</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="362">
       <c r="A362" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B362" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C362" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D362" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E362" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F362" s="1" t="inlineStr">
         <is>
           <t>1708006010/IF/IAY/3857347 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126021758</t>
         </is>
       </c>
       <c r="G362" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H362" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I362" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J362" s="3" t="n">
         <v>44684</v>
@@ -21108,20099 +21112,20287 @@
       </c>
       <c r="G440" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H440" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I440" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J440" s="3" t="n">
         <v>42778</v>
       </c>
       <c r="K440" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="441">
       <c r="A441" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B441" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C441" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D441" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E441" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F441" s="1" t="inlineStr">
         <is>
-          <t>1708006010/IF/IAY/651601 — Construction of IAY House -IAY REG. NO. MP3778514</t>
+          <t>1708006010/IF/IAY/6407069 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126039677</t>
         </is>
       </c>
       <c r="G441" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H441" s="2" t="n">
-        <v>15030</v>
+        <v>27000</v>
       </c>
       <c r="I441" s="2" t="n">
-        <v>14448</v>
+        <v>0</v>
       </c>
       <c r="J441" s="3" t="n">
-        <v>43031</v>
-[...3 lines deleted...]
-      </c>
+        <v>45706</v>
+      </c>
+      <c r="K441" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="442">
       <c r="A442" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B442" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C442" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D442" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E442" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F442" s="1" t="inlineStr">
         <is>
-          <t>1708006010/IF/IAY/817616 — Construction of IAY House -IAY REG. NO. MP2011444</t>
+          <t>1708006010/IF/IAY/6409124 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122787867</t>
         </is>
       </c>
       <c r="G442" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H442" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I442" s="2" t="n">
-        <v>14448</v>
+        <v>0</v>
       </c>
       <c r="J442" s="3" t="n">
-        <v>43033</v>
-[...3 lines deleted...]
-      </c>
+        <v>45765</v>
+      </c>
+      <c r="K442" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="443">
       <c r="A443" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B443" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C443" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D443" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E443" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F443" s="1" t="inlineStr">
         <is>
-          <t>1708006010/IF/IAY/818486 — Construction of IAY House -IAY REG. NO. MP2089499</t>
+          <t>1708006010/IF/IAY/6410666 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118100751</t>
         </is>
       </c>
       <c r="G443" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H443" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I443" s="2" t="n">
-        <v>14448</v>
+        <v>0</v>
       </c>
       <c r="J443" s="3" t="n">
-        <v>43013</v>
-[...3 lines deleted...]
-      </c>
+        <v>45702</v>
+      </c>
+      <c r="K443" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="444">
       <c r="A444" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B444" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C444" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D444" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E444" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F444" s="1" t="inlineStr">
         <is>
-          <t>1708006010/IF/IAY/823338 — Construction of IAY House -IAY REG. NO. MP2626804</t>
+          <t>1708006010/IF/IAY/6423253 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124100273</t>
         </is>
       </c>
       <c r="G444" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H444" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I444" s="2" t="n">
-        <v>14448</v>
+        <v>0</v>
       </c>
       <c r="J444" s="3" t="n">
-        <v>42989</v>
-[...3 lines deleted...]
-      </c>
+        <v>45720</v>
+      </c>
+      <c r="K444" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="445">
       <c r="A445" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B445" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C445" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D445" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E445" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F445" s="1" t="inlineStr">
         <is>
-          <t>1708006010/IF/IAY/827486 — Construction of IAY House -IAY REG. NO. MP3406957</t>
+          <t>1708006010/IF/IAY/651601 — Construction of IAY House -IAY REG. NO. MP3778514</t>
         </is>
       </c>
       <c r="G445" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H445" s="2" t="n">
-        <v>15480</v>
+        <v>15030</v>
       </c>
       <c r="I445" s="2" t="n">
         <v>14448</v>
       </c>
       <c r="J445" s="3" t="n">
-        <v>42982</v>
+        <v>43031</v>
       </c>
       <c r="K445" s="3" t="n">
         <v>43094</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="446">
       <c r="A446" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B446" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C446" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D446" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E446" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F446" s="1" t="inlineStr">
         <is>
-          <t>1708006010/IF/IAY/827627 — Construction of IAY House -IAY REG. NO. MP3427583</t>
+          <t>1708006010/IF/IAY/817616 — Construction of IAY House -IAY REG. NO. MP2011444</t>
         </is>
       </c>
       <c r="G446" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H446" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I446" s="2" t="n">
-        <v>14792</v>
+        <v>14448</v>
       </c>
       <c r="J446" s="3" t="n">
-        <v>42884</v>
+        <v>43033</v>
       </c>
       <c r="K446" s="3" t="n">
-        <v>43084</v>
+        <v>43094</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="447">
       <c r="A447" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B447" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C447" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D447" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E447" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F447" s="1" t="inlineStr">
         <is>
-          <t>1708006010/IF/IAY/827731 — Construction of IAY House -IAY REG. NO. MP3452926</t>
+          <t>1708006010/IF/IAY/818486 — Construction of IAY House -IAY REG. NO. MP2089499</t>
         </is>
       </c>
       <c r="G447" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H447" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I447" s="2" t="n">
-        <v>14792</v>
+        <v>14448</v>
       </c>
       <c r="J447" s="3" t="n">
-        <v>42884</v>
+        <v>43013</v>
       </c>
       <c r="K447" s="3" t="n">
-        <v>43084</v>
+        <v>43094</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="448">
       <c r="A448" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B448" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C448" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D448" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E448" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F448" s="1" t="inlineStr">
         <is>
-          <t>1708006010/IF/IAY/899569 — Construction of IAY House -IAY REG. NO. MP2131052</t>
+          <t>1708006010/IF/IAY/823338 — Construction of IAY House -IAY REG. NO. MP2626804</t>
         </is>
       </c>
       <c r="G448" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H448" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I448" s="2" t="n">
-        <v>15136</v>
+        <v>14448</v>
       </c>
       <c r="J448" s="3" t="n">
-        <v>42884</v>
+        <v>42989</v>
       </c>
       <c r="K448" s="3" t="n">
-        <v>43084</v>
+        <v>43094</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="449">
       <c r="A449" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B449" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C449" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D449" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E449" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F449" s="1" t="inlineStr">
         <is>
-          <t>1708006010/IF/IAY/917122 — Construction of IAY House -IAY REG. NO. MP2377836</t>
+          <t>1708006010/IF/IAY/827486 — Construction of IAY House -IAY REG. NO. MP3406957</t>
         </is>
       </c>
       <c r="G449" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H449" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I449" s="2" t="n">
-        <v>15648</v>
+        <v>14448</v>
       </c>
       <c r="J449" s="3" t="n">
-        <v>42891</v>
+        <v>42982</v>
       </c>
       <c r="K449" s="3" t="n">
-        <v>43282</v>
+        <v>43094</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="450">
       <c r="A450" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B450" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C450" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D450" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E450" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F450" s="1" t="inlineStr">
         <is>
-          <t>1708006010/IF/IAY/962044 — Construction of IAY House -IAY REG. NO. MP3343412</t>
+          <t>1708006010/IF/IAY/827627 — Construction of IAY House -IAY REG. NO. MP3427583</t>
         </is>
       </c>
       <c r="G450" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H450" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I450" s="2" t="n">
-        <v>14448</v>
+        <v>14792</v>
       </c>
       <c r="J450" s="3" t="n">
-        <v>42968</v>
+        <v>42884</v>
       </c>
       <c r="K450" s="3" t="n">
-        <v>43094</v>
+        <v>43084</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="451">
       <c r="A451" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B451" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C451" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D451" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E451" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F451" s="1" t="inlineStr">
         <is>
-          <t>1708006010/IF/IAY/966244 — Construction of IAY House -IAY REG. NO. MP3452867</t>
+          <t>1708006010/IF/IAY/827731 — Construction of IAY House -IAY REG. NO. MP3452926</t>
         </is>
       </c>
       <c r="G451" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H451" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I451" s="2" t="n">
-        <v>14448</v>
+        <v>14792</v>
       </c>
       <c r="J451" s="3" t="n">
-        <v>42968</v>
+        <v>42884</v>
       </c>
       <c r="K451" s="3" t="n">
-        <v>43094</v>
+        <v>43084</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="452">
       <c r="A452" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B452" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C452" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D452" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E452" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F452" s="1" t="inlineStr">
         <is>
-          <t>1708006010/IF/IAY/990643 — Construction of IAY House -IAY REG. NO. MP1338764</t>
+          <t>1708006010/IF/IAY/899569 — Construction of IAY House -IAY REG. NO. MP2131052</t>
         </is>
       </c>
       <c r="G452" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H452" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I452" s="2" t="n">
-        <v>14448</v>
+        <v>15136</v>
       </c>
       <c r="J452" s="3" t="n">
-        <v>43033</v>
+        <v>42884</v>
       </c>
       <c r="K452" s="3" t="n">
-        <v>43094</v>
+        <v>43084</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="453">
       <c r="A453" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B453" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C453" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D453" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E453" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F453" s="1" t="inlineStr">
         <is>
-          <t>1708006010/IF/IAY/994519 — Construction of IAY House -IAY REG. NO. MP2565357</t>
+          <t>1708006010/IF/IAY/917122 — Construction of IAY House -IAY REG. NO. MP2377836</t>
         </is>
       </c>
       <c r="G453" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H453" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I453" s="2" t="n">
-        <v>14738</v>
+        <v>15648</v>
       </c>
       <c r="J453" s="3" t="n">
-        <v>42884</v>
+        <v>42891</v>
       </c>
       <c r="K453" s="3" t="n">
-        <v>43402</v>
+        <v>43282</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="454">
       <c r="A454" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B454" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C454" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D454" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E454" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F454" s="1" t="inlineStr">
         <is>
-          <t>1708006010/IF/IAY/994838 — Construction of IAY House -IAY REG. NO. MP2683295</t>
+          <t>1708006010/IF/IAY/962044 — Construction of IAY House -IAY REG. NO. MP3343412</t>
         </is>
       </c>
       <c r="G454" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H454" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I454" s="2" t="n">
         <v>14448</v>
       </c>
       <c r="J454" s="3" t="n">
-        <v>42989</v>
+        <v>42968</v>
       </c>
       <c r="K454" s="3" t="n">
         <v>43094</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="455">
       <c r="A455" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B455" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C455" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D455" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E455" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F455" s="1" t="inlineStr">
         <is>
-          <t>1708006010/IF/IAY/996662 — Construction of IAY House -IAY REG. NO. MP3389239</t>
+          <t>1708006010/IF/IAY/966244 — Construction of IAY House -IAY REG. NO. MP3452867</t>
         </is>
       </c>
       <c r="G455" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H455" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I455" s="2" t="n">
         <v>14448</v>
       </c>
       <c r="J455" s="3" t="n">
         <v>42968</v>
       </c>
       <c r="K455" s="3" t="n">
         <v>43094</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="456">
       <c r="A456" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B456" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C456" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D456" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E456" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F456" s="1" t="inlineStr">
         <is>
-          <t>1708006010/IF/IAY/996712 — Construction of IAY House -IAY REG. NO. MP3406790</t>
+          <t>1708006010/IF/IAY/990643 — Construction of IAY House -IAY REG. NO. MP1338764</t>
         </is>
       </c>
       <c r="G456" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H456" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I456" s="2" t="n">
         <v>14448</v>
       </c>
       <c r="J456" s="3" t="n">
-        <v>42884</v>
+        <v>43033</v>
       </c>
       <c r="K456" s="3" t="n">
         <v>43094</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="457">
       <c r="A457" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B457" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C457" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D457" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E457" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F457" s="1" t="inlineStr">
         <is>
-          <t>1708006010/LD/1053 — मेड बंधान मंटू/ खरगा अहिरवार</t>
+          <t>1708006010/IF/IAY/994519 — Construction of IAY House -IAY REG. NO. MP2565357</t>
         </is>
       </c>
       <c r="G457" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H457" s="2" t="n">
-        <v>22000</v>
+        <v>15480</v>
       </c>
       <c r="I457" s="2" t="n">
-        <v>25272</v>
+        <v>14738</v>
       </c>
       <c r="J457" s="3" t="n">
-        <v>40905</v>
+        <v>42884</v>
       </c>
       <c r="K457" s="3" t="n">
-        <v>41319</v>
+        <v>43402</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="458">
       <c r="A458" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B458" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C458" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D458" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E458" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F458" s="1" t="inlineStr">
         <is>
-          <t>1708006010/LD/1391 — भूमि‍ शिल्‍प निर्माण हरीराम,प्‍यारे/हीरालाल राय</t>
+          <t>1708006010/IF/IAY/994838 — Construction of IAY House -IAY REG. NO. MP2683295</t>
         </is>
       </c>
       <c r="G458" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H458" s="2" t="n">
-        <v>35000</v>
+        <v>15480</v>
       </c>
       <c r="I458" s="2" t="n">
-        <v>34056</v>
+        <v>14448</v>
       </c>
       <c r="J458" s="3" t="n">
-        <v>41302</v>
+        <v>42989</v>
       </c>
       <c r="K458" s="3" t="n">
-        <v>41319</v>
+        <v>43094</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="459">
       <c r="A459" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B459" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C459" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D459" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E459" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F459" s="1" t="inlineStr">
         <is>
-          <t>1708006010/LD/1392 — भूमि‍ शिल्‍प निर्माण टेडा / पहरिया अहि,</t>
+          <t>1708006010/IF/IAY/996662 — Construction of IAY House -IAY REG. NO. MP3389239</t>
         </is>
       </c>
       <c r="G459" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H459" s="2" t="n">
-        <v>52000</v>
+        <v>15480</v>
       </c>
       <c r="I459" s="2" t="n">
-        <v>33264</v>
+        <v>14448</v>
       </c>
       <c r="J459" s="3" t="n">
-        <v>41302</v>
+        <v>42968</v>
       </c>
       <c r="K459" s="3" t="n">
-        <v>41319</v>
+        <v>43094</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="460">
       <c r="A460" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B460" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C460" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D460" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E460" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F460" s="1" t="inlineStr">
         <is>
-          <t>1708006010/LD/1393 — भूमि शिल्‍प निर्माण छन्‍दू / बल्‍दु अहिरवार</t>
+          <t>1708006010/IF/IAY/996712 — Construction of IAY House -IAY REG. NO. MP3406790</t>
         </is>
       </c>
       <c r="G460" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H460" s="2" t="n">
-        <v>14000</v>
+        <v>15480</v>
       </c>
       <c r="I460" s="2" t="n">
-        <v>13464</v>
+        <v>14448</v>
       </c>
       <c r="J460" s="3" t="n">
-        <v>41310</v>
+        <v>42884</v>
       </c>
       <c r="K460" s="3" t="n">
-        <v>41319</v>
+        <v>43094</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="461">
       <c r="A461" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B461" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C461" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D461" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E461" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F461" s="1" t="inlineStr">
         <is>
-          <t>1708006010/LD/22012034236720 — Medbandhan- Hallu/Gumna Ahirwar</t>
+          <t>1708006010/LD/1053 — मेड बंधान मंटू/ खरगा अहिरवार</t>
         </is>
       </c>
       <c r="G461" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H461" s="2" t="n">
-        <v>36000</v>
+        <v>22000</v>
       </c>
       <c r="I461" s="2" t="n">
-        <v>0</v>
+        <v>25272</v>
       </c>
       <c r="J461" s="3" t="n">
-        <v>42314</v>
-[...1 lines deleted...]
-      <c r="K461" s="3"/>
+        <v>40905</v>
+      </c>
+      <c r="K461" s="3" t="n">
+        <v>41319</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="462">
       <c r="A462" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B462" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C462" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Land Development</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D462" s="1" t="inlineStr">
         <is>
-          <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E462" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F462" s="1" t="inlineStr">
         <is>
-          <t>1708006010/LD/22012034256338 — Shantidham Bamhorikhurd</t>
+          <t>1708006010/LD/1391 — भूमि‍ शिल्‍प निर्माण हरीराम,प्‍यारे/हीरालाल राय</t>
         </is>
       </c>
       <c r="G462" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H462" s="2" t="n">
-        <v>0</v>
+        <v>35000</v>
       </c>
       <c r="I462" s="2" t="n">
-        <v>0</v>
+        <v>34056</v>
       </c>
       <c r="J462" s="3" t="n">
-        <v>42395</v>
-[...1 lines deleted...]
-      <c r="K462" s="3"/>
+        <v>41302</v>
+      </c>
+      <c r="K462" s="3" t="n">
+        <v>41319</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="463">
       <c r="A463" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B463" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C463" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D463" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E463" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F463" s="1" t="inlineStr">
         <is>
-          <t>1708006010/LD/22012034261394 — भूमी शिल्प पुनटो/फद्दु सोर</t>
+          <t>1708006010/LD/1392 — भूमि‍ शिल्‍प निर्माण टेडा / पहरिया अहि,</t>
         </is>
       </c>
       <c r="G463" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H463" s="2" t="n">
-        <v>0</v>
+        <v>52000</v>
       </c>
       <c r="I463" s="2" t="n">
-        <v>0</v>
+        <v>33264</v>
       </c>
       <c r="J463" s="3" t="n">
-        <v>42395</v>
-[...1 lines deleted...]
-      <c r="K463" s="3"/>
+        <v>41302</v>
+      </c>
+      <c r="K463" s="3" t="n">
+        <v>41319</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="464">
       <c r="A464" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B464" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C464" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D464" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E464" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F464" s="1" t="inlineStr">
         <is>
-          <t>1708006010/LD/22012034261398 — med bandhan phoolbai/ daryaw singh</t>
+          <t>1708006010/LD/1393 — भूमि शिल्‍प निर्माण छन्‍दू / बल्‍दु अहिरवार</t>
         </is>
       </c>
       <c r="G464" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H464" s="2" t="n">
-        <v>0</v>
+        <v>14000</v>
       </c>
       <c r="I464" s="2" t="n">
-        <v>0</v>
+        <v>13464</v>
       </c>
       <c r="J464" s="3" t="n">
-        <v>42395</v>
-[...1 lines deleted...]
-      <c r="K464" s="3"/>
+        <v>41310</v>
+      </c>
+      <c r="K464" s="3" t="n">
+        <v>41319</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="465">
       <c r="A465" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B465" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C465" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D465" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E465" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F465" s="1" t="inlineStr">
         <is>
-          <t>1708006010/LD/22012034261400 — med bandhan joralal/babulal lodhi</t>
+          <t>1708006010/LD/22012034236720 — Medbandhan- Hallu/Gumna Ahirwar</t>
         </is>
       </c>
       <c r="G465" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H465" s="2" t="n">
-        <v>0</v>
+        <v>36000</v>
       </c>
       <c r="I465" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J465" s="3" t="n">
-        <v>42395</v>
+        <v>42314</v>
       </c>
       <c r="K465" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="466">
       <c r="A466" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B466" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C466" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D466" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
         </is>
       </c>
       <c r="E466" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F466" s="1" t="inlineStr">
         <is>
-          <t>1708006010/LD/22012034261402 — med bandhan kashibai/halkan ahirwar</t>
+          <t>1708006010/LD/22012034256338 — Shantidham Bamhorikhurd</t>
         </is>
       </c>
       <c r="G466" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H466" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I466" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J466" s="3" t="n">
         <v>42395</v>
       </c>
       <c r="K466" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="467">
       <c r="A467" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B467" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C467" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D467" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E467" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F467" s="1" t="inlineStr">
         <is>
-          <t>1708006010/LD/22012034261405 — med bandhan premlal/hardash sor</t>
+          <t>1708006010/LD/22012034261394 — भूमी शिल्प पुनटो/फद्दु सोर</t>
         </is>
       </c>
       <c r="G467" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H467" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I467" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J467" s="3" t="n">
         <v>42395</v>
       </c>
       <c r="K467" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="468">
       <c r="A468" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B468" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C468" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D468" s="1" t="inlineStr">
         <is>
-          <t>Crematorium / Construction of Crematorium for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E468" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F468" s="1" t="inlineStr">
         <is>
-          <t>1708006010/LD/22012034297058 — Shantidham Nirmaan Bamhorikala</t>
+          <t>1708006010/LD/22012034261398 — med bandhan phoolbai/ daryaw singh</t>
         </is>
       </c>
       <c r="G468" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H468" s="2" t="n">
-        <v>245000</v>
+        <v>0</v>
       </c>
       <c r="I468" s="2" t="n">
-        <v>235047.27</v>
+        <v>0</v>
       </c>
       <c r="J468" s="3" t="n">
-        <v>42828</v>
-[...3 lines deleted...]
-      </c>
+        <v>42395</v>
+      </c>
+      <c r="K468" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="469">
       <c r="A469" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B469" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C469" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Land Development</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D469" s="1" t="inlineStr">
         <is>
-          <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E469" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F469" s="1" t="inlineStr">
         <is>
-          <t>1708006010/LD/22012034309034 — shanti dham nirman kary chhulla</t>
+          <t>1708006010/LD/22012034261400 — med bandhan joralal/babulal lodhi</t>
         </is>
       </c>
       <c r="G469" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H469" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I469" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J469" s="3" t="n">
-        <v>42827</v>
+        <v>42395</v>
       </c>
       <c r="K469" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="470">
       <c r="A470" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B470" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C470" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D470" s="1" t="inlineStr">
         <is>
-          <t>Land Leveling / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E470" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F470" s="1" t="inlineStr">
         <is>
-          <t>1708006010/LD/22012034309067 — shanti dham nirman- bamhorikhurd</t>
+          <t>1708006010/LD/22012034261402 — med bandhan kashibai/halkan ahirwar</t>
         </is>
       </c>
       <c r="G470" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H470" s="2" t="n">
-        <v>245000</v>
+        <v>0</v>
       </c>
       <c r="I470" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J470" s="3" t="n">
-        <v>42829</v>
+        <v>42395</v>
       </c>
       <c r="K470" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="471">
       <c r="A471" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B471" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C471" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D471" s="1" t="inlineStr">
         <is>
-          <t>Land Leveling / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E471" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F471" s="1" t="inlineStr">
         <is>
-          <t>1708006010/LD/22012034309069 — shanti dham nirman- chhulla</t>
+          <t>1708006010/LD/22012034261405 — med bandhan premlal/hardash sor</t>
         </is>
       </c>
       <c r="G471" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H471" s="2" t="n">
-        <v>245000</v>
+        <v>0</v>
       </c>
       <c r="I471" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J471" s="3" t="n">
-        <v>42829</v>
+        <v>42395</v>
       </c>
       <c r="K471" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="472">
       <c r="A472" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B472" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C472" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D472" s="1" t="inlineStr">
         <is>
-          <t>Land Leveling / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Crematorium / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E472" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F472" s="1" t="inlineStr">
         <is>
-          <t>1708006010/LD/22012034309070 — shanti dham nirman- bhadora</t>
+          <t>1708006010/LD/22012034297058 — Shantidham Nirmaan Bamhorikala</t>
         </is>
       </c>
       <c r="G472" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H472" s="2" t="n">
         <v>245000</v>
       </c>
       <c r="I472" s="2" t="n">
-        <v>0</v>
+        <v>235047.27</v>
       </c>
       <c r="J472" s="3" t="n">
-        <v>42829</v>
-[...1 lines deleted...]
-      <c r="K472" s="3"/>
+        <v>42828</v>
+      </c>
+      <c r="K472" s="3" t="n">
+        <v>43122</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="473">
       <c r="A473" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B473" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C473" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D473" s="1" t="inlineStr">
         <is>
-          <t>Land Leveling / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
         </is>
       </c>
       <c r="E473" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F473" s="1" t="inlineStr">
         <is>
-          <t>1708006010/LD/22012034359425 — shantidham nirman kary bamhori khurd</t>
+          <t>1708006010/LD/22012034309034 — shanti dham nirman kary chhulla</t>
         </is>
       </c>
       <c r="G473" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H473" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I473" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J473" s="3" t="n">
-        <v>42962</v>
+        <v>42827</v>
       </c>
       <c r="K473" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="474">
       <c r="A474" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B474" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C474" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D474" s="1" t="inlineStr">
         <is>
-          <t>Dev of Silvipasture Grassslands for Community / Development of Silvipasture Grassslands for Community</t>
+          <t>Land Leveling / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E474" s="1" t="inlineStr">
         <is>
-          <t>Grass Land Development</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F474" s="1" t="inlineStr">
         <is>
-          <t>1708006010/LD/22012034530759 — चारागाह विकास एव नर्सरी निर्माण गौशाला बम्होरीखुर्द</t>
+          <t>1708006010/LD/22012034309067 — shanti dham nirman- bamhorikhurd</t>
         </is>
       </c>
       <c r="G474" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H474" s="2" t="n">
-        <v>1498583.08</v>
+        <v>245000</v>
       </c>
       <c r="I474" s="2" t="n">
-        <v>568541.82</v>
+        <v>0</v>
       </c>
       <c r="J474" s="3" t="n">
-        <v>44511</v>
+        <v>42829</v>
       </c>
       <c r="K474" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="475">
       <c r="A475" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B475" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C475" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D475" s="1" t="inlineStr">
         <is>
-          <t>Levelling/shaping of Wasteland Land for Community / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Land Leveling / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E475" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F475" s="1" t="inlineStr">
         <is>
-          <t>1708006010/LD/22012034530760 — भूमि समतलीकरण पहाडी के पास बम्होरीखुर्द</t>
+          <t>1708006010/LD/22012034309069 — shanti dham nirman- chhulla</t>
         </is>
       </c>
       <c r="G475" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H475" s="2" t="n">
-        <v>0</v>
+        <v>245000</v>
       </c>
       <c r="I475" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J475" s="3" t="n">
-        <v>44058</v>
+        <v>42829</v>
       </c>
       <c r="K475" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="476">
       <c r="A476" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B476" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C476" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D476" s="1" t="inlineStr">
         <is>
-          <t>Constr of Stone peripheral Bund for Community / Construction of Stone peripheral/farm/field Bund for Community</t>
+          <t>Land Leveling / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E476" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F476" s="1" t="inlineStr">
         <is>
-          <t>1708006010/LD/22012034578438 — स्टोन बंड निर्माण कार्य प्राथमिक शाला बसयान खेरे के पास बम्होरी कला</t>
+          <t>1708006010/LD/22012034309070 — shanti dham nirman- bhadora</t>
         </is>
       </c>
       <c r="G476" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H476" s="2" t="n">
-        <v>629539.14</v>
+        <v>245000</v>
       </c>
       <c r="I476" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J476" s="3" t="n">
-        <v>44655</v>
+        <v>42829</v>
       </c>
       <c r="K476" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="477">
       <c r="A477" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B477" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C477" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D477" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of Earthen graded Bund for Com / Repair and Maintenance of Earthen graded Bund for Community</t>
+          <t>Land Leveling / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E477" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of Bund</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F477" s="1" t="inlineStr">
         <is>
-          <t>1708006010/LD/22012034596499 — CNG स्‍टैंगर ट्रेंच वीच की पहडिया पर बम्‍होरी खुर्द</t>
+          <t>1708006010/LD/22012034359425 — shantidham nirman kary bamhori khurd</t>
         </is>
       </c>
       <c r="G477" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H477" s="2" t="n">
-        <v>257598.5</v>
+        <v>0</v>
       </c>
       <c r="I477" s="2" t="n">
-        <v>77971</v>
+        <v>0</v>
       </c>
       <c r="J477" s="3" t="n">
-        <v>45205</v>
-[...3 lines deleted...]
-      </c>
+        <v>42962</v>
+      </c>
+      <c r="K477" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="478">
       <c r="A478" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B478" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C478" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D478" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Dev of Silvipasture Grassslands for Community / Raising of Fodder Cultivation for Community</t>
         </is>
       </c>
       <c r="E478" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Grass Land Development</t>
         </is>
       </c>
       <c r="F478" s="1" t="inlineStr">
         <is>
-          <t>1708006010/LD/230 — मेड बंधान खिल्‍लू/ बल्‍दुवा अहिरवार</t>
+          <t>1708006010/LD/22012034530759 — चारागाह विकास एव नर्सरी निर्माण गौशाला बम्होरीखुर्द</t>
         </is>
       </c>
       <c r="G478" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H478" s="2" t="n">
-        <v>29000</v>
+        <v>1498583.08</v>
       </c>
       <c r="I478" s="2" t="n">
-        <v>20694</v>
+        <v>568541.82</v>
       </c>
       <c r="J478" s="3" t="n">
-        <v>40643</v>
-[...3 lines deleted...]
-      </c>
+        <v>44511</v>
+      </c>
+      <c r="K478" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="479">
       <c r="A479" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B479" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C479" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D479" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Levelling/shaping of Wasteland Land for Community / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E479" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F479" s="1" t="inlineStr">
         <is>
-          <t>1708006010/LD/231 — ग्रामीण क्रीडागन समतलीकरण बम्‍होरीखुर्द</t>
+          <t>1708006010/LD/22012034530760 — भूमि समतलीकरण पहाडी के पास बम्होरीखुर्द</t>
         </is>
       </c>
       <c r="G479" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H479" s="2" t="n">
-        <v>494000</v>
+        <v>0</v>
       </c>
       <c r="I479" s="2" t="n">
-        <v>346881</v>
+        <v>0</v>
       </c>
       <c r="J479" s="3" t="n">
-        <v>40616</v>
-[...3 lines deleted...]
-      </c>
+        <v>44058</v>
+      </c>
+      <c r="K479" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="480">
       <c r="A480" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B480" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C480" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D480" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Constr of Stone peripheral Bund for Community / Construction of Stone peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E480" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F480" s="1" t="inlineStr">
         <is>
-          <t>1708006010/LD/87 — भूमि शिल्‍प निर्माण वुद्वुवा / वल्‍दुवा अहि,</t>
+          <t>1708006010/LD/22012034578438 — स्टोन बंड निर्माण कार्य प्राथमिक शाला बसयान खेरे के पास बम्होरी कला</t>
         </is>
       </c>
       <c r="G480" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H480" s="2" t="n">
-        <v>19000</v>
+        <v>629539.14</v>
       </c>
       <c r="I480" s="2" t="n">
-        <v>3600</v>
+        <v>0</v>
       </c>
       <c r="J480" s="3" t="n">
-        <v>40405</v>
-[...3 lines deleted...]
-      </c>
+        <v>44655</v>
+      </c>
+      <c r="K480" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="481">
       <c r="A481" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B481" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C481" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Other Works</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D481" s="1" t="inlineStr">
         <is>
-          <t>Maintenance of rural public assets / Repair and Maintenance of Gram Panchayat/Panchayat Bhavan Building for Community</t>
+          <t>Repair &amp; Maint of Earthen graded Bund for Com / Repair and Maintenance of Earthen graded Bund for Community</t>
         </is>
       </c>
       <c r="E481" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of Community infrastructure</t>
+          <t>Repair &amp; Maint of Bund</t>
         </is>
       </c>
       <c r="F481" s="1" t="inlineStr">
         <is>
-          <t>1708006010/OP/02 — स्‍टापडेम कम पुलियानिर्माण पुरेनिया नाला पर</t>
+          <t>1708006010/LD/22012034596499 — CNG स्‍टैंगर ट्रेंच वीच की पहडिया पर बम्‍होरी खुर्द</t>
         </is>
       </c>
       <c r="G481" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H481" s="2" t="n">
-        <v>461000</v>
+        <v>257598.5</v>
       </c>
       <c r="I481" s="2" t="n">
-        <v>116734</v>
+        <v>77971</v>
       </c>
       <c r="J481" s="3" t="n">
-        <v>39937</v>
+        <v>45205</v>
       </c>
       <c r="K481" s="3" t="n">
-        <v>42257</v>
+        <v>45591</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="482">
       <c r="A482" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B482" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C482" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D482" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field for Community / Construction of Play field for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E482" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F482" s="1" t="inlineStr">
         <is>
-          <t>1708006010/PG/22012034303957 — Playground Basiyankhera Bamhorikhurd</t>
+          <t>1708006010/LD/230 — मेड बंधान खिल्‍लू/ बल्‍दुवा अहिरवार</t>
         </is>
       </c>
       <c r="G482" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H482" s="2" t="n">
-        <v>474000</v>
+        <v>29000</v>
       </c>
       <c r="I482" s="2" t="n">
-        <v>479130.8</v>
+        <v>20694</v>
       </c>
       <c r="J482" s="3" t="n">
-        <v>42828</v>
+        <v>40643</v>
       </c>
       <c r="K482" s="3" t="n">
-        <v>43668</v>
+        <v>40655</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="483">
       <c r="A483" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B483" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C483" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Play Ground</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D483" s="1" t="inlineStr">
         <is>
-          <t>Play Ground / Construction of Play field for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E483" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F483" s="1" t="inlineStr">
         <is>
-          <t>1708006010/PG/9425887982 — Grameen Kreedangan School Prangand Ke pass Basyankhera</t>
+          <t>1708006010/LD/231 — ग्रामीण क्रीडागन समतलीकरण बम्‍होरीखुर्द</t>
         </is>
       </c>
       <c r="G483" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H483" s="2" t="n">
-        <v>0</v>
+        <v>494000</v>
       </c>
       <c r="I483" s="2" t="n">
-        <v>0</v>
+        <v>346881</v>
       </c>
       <c r="J483" s="3" t="n">
-        <v>42395</v>
-[...1 lines deleted...]
-      <c r="K483" s="3"/>
+        <v>40616</v>
+      </c>
+      <c r="K483" s="3" t="n">
+        <v>41669</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="484">
       <c r="A484" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B484" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C484" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Play Ground</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D484" s="1" t="inlineStr">
         <is>
-          <t>Play Ground / Construction of Play field for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E484" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F484" s="1" t="inlineStr">
         <is>
-          <t>1708006010/PG/9425888327 — gramed khel ka medan basyan khera</t>
+          <t>1708006010/LD/87 — भूमि शिल्‍प निर्माण वुद्वुवा / वल्‍दुवा अहि,</t>
         </is>
       </c>
       <c r="G484" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H484" s="2" t="n">
-        <v>0</v>
+        <v>19000</v>
       </c>
       <c r="I484" s="2" t="n">
-        <v>0</v>
+        <v>3600</v>
       </c>
       <c r="J484" s="3" t="n">
-        <v>42395</v>
-[...1 lines deleted...]
-      <c r="K484" s="3"/>
+        <v>40405</v>
+      </c>
+      <c r="K484" s="3" t="n">
+        <v>41695</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="485">
       <c r="A485" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B485" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C485" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>D--RURAL INFRASTUCTURE / Other Works</t>
         </is>
       </c>
       <c r="D485" s="1" t="inlineStr">
         <is>
-          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
+          <t>Maintenance of rural public assets / Repair and Maintenance of Gram Panchayat/Panchayat Bhavan Building for Community</t>
         </is>
       </c>
       <c r="E485" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Repair &amp; Maint of Community infrastructure</t>
         </is>
       </c>
       <c r="F485" s="1" t="inlineStr">
         <is>
-          <t>1708006010/RC/01 — ढोगामाइनर से बम्‍होरीकलां पर मिटटीमु‍रमी करण बम्‍होरीखुर्द</t>
+          <t>1708006010/OP/02 — स्‍टापडेम कम पुलियानिर्माण पुरेनिया नाला पर</t>
         </is>
       </c>
       <c r="G485" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H485" s="2" t="n">
-        <v>498000</v>
+        <v>461000</v>
       </c>
       <c r="I485" s="2" t="n">
-        <v>166140</v>
+        <v>116734</v>
       </c>
       <c r="J485" s="3" t="n">
-        <v>39241</v>
+        <v>39937</v>
       </c>
       <c r="K485" s="3" t="n">
-        <v>40131</v>
+        <v>42257</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="486">
       <c r="A486" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B486" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C486" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D486" s="1" t="inlineStr">
         <is>
-          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
+          <t>Construction of Play field for Community / Construction of Play field for Community</t>
         </is>
       </c>
       <c r="E486" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F486" s="1" t="inlineStr">
         <is>
-          <t>1708006010/RC/161 — मिटटीमु, एंव पुलिया छुल्‍लासे झुबार त‍क प,मा,</t>
+          <t>1708006010/PG/22012034303957 — Playground Basiyankhera Bamhorikhurd</t>
         </is>
       </c>
       <c r="G486" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H486" s="2" t="n">
-        <v>491000</v>
+        <v>474000</v>
       </c>
       <c r="I486" s="2" t="n">
-        <v>507308</v>
+        <v>479130.8</v>
       </c>
       <c r="J486" s="3" t="n">
-        <v>40227</v>
+        <v>42828</v>
       </c>
       <c r="K486" s="3" t="n">
-        <v>41319</v>
+        <v>43668</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="487">
       <c r="A487" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B487" s="1" t="inlineStr">
         <is>
-          <t>2006-2007</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C487" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>D--RURAL INFRASTUCTURE / Play Ground</t>
         </is>
       </c>
       <c r="D487" s="1" t="inlineStr">
         <is>
-          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+          <t>Play Ground / Construction of Play field for Community</t>
         </is>
       </c>
       <c r="E487" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F487" s="1" t="inlineStr">
         <is>
-          <t>1708006010/RC/2 — पहुंचमार्ग बम्‍हौरीकला से घुल्‍ला</t>
+          <t>1708006010/PG/9425887982 — Grameen Kreedangan School Prangand Ke pass Basyankhera</t>
         </is>
       </c>
       <c r="G487" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H487" s="2" t="n">
-        <v>478000</v>
+        <v>0</v>
       </c>
       <c r="I487" s="2" t="n">
-        <v>61500</v>
+        <v>0</v>
       </c>
       <c r="J487" s="3" t="n">
-        <v>38880</v>
-[...3 lines deleted...]
-      </c>
+        <v>42395</v>
+      </c>
+      <c r="K487" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="488">
       <c r="A488" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B488" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C488" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>D--RURAL INFRASTUCTURE / Play Ground</t>
         </is>
       </c>
       <c r="D488" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Play Ground / Construction of Play field for Community</t>
         </is>
       </c>
       <c r="E488" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F488" s="1" t="inlineStr">
         <is>
-          <t>1708006010/RC/22012034169552 — सी0सी0रोड एवं नाली निर्माण लक्षमन लोधी के मकान से</t>
+          <t>1708006010/PG/9425888327 — gramed khel ka medan basyan khera</t>
         </is>
       </c>
       <c r="G488" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H488" s="2" t="n">
-        <v>116000</v>
+        <v>0</v>
       </c>
       <c r="I488" s="2" t="n">
-        <v>112665</v>
+        <v>0</v>
       </c>
       <c r="J488" s="3" t="n">
-        <v>41437</v>
-[...3 lines deleted...]
-      </c>
+        <v>42395</v>
+      </c>
+      <c r="K488" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="489">
       <c r="A489" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B489" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C489" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D489" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E489" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F489" s="1" t="inlineStr">
         <is>
-          <t>1708006010/RC/22012034169556 — सी0सी0रोड एवं नाली निर्माण हनमत के मकान से साहब लो</t>
+          <t>1708006010/RC/01 — ढोगामाइनर से बम्‍होरीकलां पर मिटटीमु‍रमी करण बम्‍होरीखुर्द</t>
         </is>
       </c>
       <c r="G489" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H489" s="2" t="n">
-        <v>84000</v>
+        <v>498000</v>
       </c>
       <c r="I489" s="2" t="n">
-        <v>90357</v>
+        <v>166140</v>
       </c>
       <c r="J489" s="3" t="n">
-        <v>41437</v>
+        <v>39241</v>
       </c>
       <c r="K489" s="3" t="n">
-        <v>41726</v>
+        <v>40131</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="490">
       <c r="A490" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B490" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C490" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D490" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E490" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F490" s="1" t="inlineStr">
         <is>
-          <t>1708006010/RC/22012034185249 — सी0रोड एवं नाली निर्माण कार्य आाशाराम विश्‍वकर्मा</t>
+          <t>1708006010/RC/161 — मिटटीमु, एंव पुलिया छुल्‍लासे झुबार त‍क प,मा,</t>
         </is>
       </c>
       <c r="G490" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H490" s="2" t="n">
-        <v>109000</v>
+        <v>491000</v>
       </c>
       <c r="I490" s="2" t="n">
-        <v>114005</v>
+        <v>507308</v>
       </c>
       <c r="J490" s="3" t="n">
-        <v>41549</v>
+        <v>40227</v>
       </c>
       <c r="K490" s="3" t="n">
-        <v>41727</v>
+        <v>41319</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="491">
       <c r="A491" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B491" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2006-2007</t>
         </is>
       </c>
       <c r="C491" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D491" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E491" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F491" s="1" t="inlineStr">
         <is>
-          <t>1708006010/RC/22012034187605 — सी0सी0रोड निर्माण कार्य लक्षमन अहिरवार के मकान से</t>
+          <t>1708006010/RC/2 — पहुंचमार्ग बम्‍हौरीकला से घुल्‍ला</t>
         </is>
       </c>
       <c r="G491" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H491" s="2" t="n">
-        <v>74000</v>
+        <v>478000</v>
       </c>
       <c r="I491" s="2" t="n">
-        <v>57190</v>
+        <v>61500</v>
       </c>
       <c r="J491" s="3" t="n">
-        <v>41549</v>
+        <v>38880</v>
       </c>
       <c r="K491" s="3" t="n">
-        <v>41797</v>
+        <v>40045</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="492">
       <c r="A492" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B492" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C492" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D492" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E492" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F492" s="1" t="inlineStr">
         <is>
-          <t>1708006010/RC/22012034210483 — सुदूर ग्राम सम्‍पर्क सडक घपुवा के खेत से निरभ्‍ाू</t>
+          <t>1708006010/RC/22012034169552 — सी0सी0रोड एवं नाली निर्माण लक्षमन लोधी के मकान से</t>
         </is>
       </c>
       <c r="G492" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H492" s="2" t="n">
-        <v>673000</v>
+        <v>116000</v>
       </c>
       <c r="I492" s="2" t="n">
-        <v>67840</v>
+        <v>112665</v>
       </c>
       <c r="J492" s="3" t="n">
-        <v>41701</v>
+        <v>41437</v>
       </c>
       <c r="K492" s="3" t="n">
-        <v>42608</v>
+        <v>41726</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="493">
       <c r="A493" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B493" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C493" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D493" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E493" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F493" s="1" t="inlineStr">
         <is>
-          <t>1708006010/RC/22012034211800 — सी0सी0रोड एवं नाली निर्माण कार्य श्री बुढढी अहिरव</t>
+          <t>1708006010/RC/22012034169556 — सी0सी0रोड एवं नाली निर्माण हनमत के मकान से साहब लो</t>
         </is>
       </c>
       <c r="G493" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H493" s="2" t="n">
-        <v>260000</v>
+        <v>84000</v>
       </c>
       <c r="I493" s="2" t="n">
-        <v>154002</v>
+        <v>90357</v>
       </c>
       <c r="J493" s="3" t="n">
-        <v>41704</v>
+        <v>41437</v>
       </c>
       <c r="K493" s="3" t="n">
-        <v>41817</v>
+        <v>41726</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="494">
       <c r="A494" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B494" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C494" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D494" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E494" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F494" s="1" t="inlineStr">
         <is>
-          <t>1708006010/RC/22012034282728 — सी0सी0रोड एंव नाली प्रा0शा0 भदोरा से भानसिंह</t>
+          <t>1708006010/RC/22012034185249 — सी0रोड एवं नाली निर्माण कार्य आाशाराम विश्‍वकर्मा</t>
         </is>
       </c>
       <c r="G494" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H494" s="2" t="n">
-        <v>217000</v>
+        <v>109000</v>
       </c>
       <c r="I494" s="2" t="n">
-        <v>216738</v>
+        <v>114005</v>
       </c>
       <c r="J494" s="3" t="n">
-        <v>42244</v>
+        <v>41549</v>
       </c>
       <c r="K494" s="3" t="n">
-        <v>42517</v>
+        <v>41727</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="495">
       <c r="A495" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B495" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C495" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D495" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E495" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F495" s="1" t="inlineStr">
         <is>
-          <t>1708006010/RC/22012034300053 — CC Rode nirman kary pooran ke makan se satola ke makan tak bhadora</t>
+          <t>1708006010/RC/22012034187605 — सी0सी0रोड निर्माण कार्य लक्षमन अहिरवार के मकान से</t>
         </is>
       </c>
       <c r="G495" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H495" s="2" t="n">
-        <v>320000</v>
+        <v>74000</v>
       </c>
       <c r="I495" s="2" t="n">
-        <v>54948</v>
+        <v>57190</v>
       </c>
       <c r="J495" s="3" t="n">
-        <v>43137</v>
+        <v>41549</v>
       </c>
       <c r="K495" s="3" t="n">
-        <v>43337</v>
+        <v>41797</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="496">
       <c r="A496" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B496" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C496" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D496" s="1" t="inlineStr">
         <is>
           <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E496" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F496" s="1" t="inlineStr">
         <is>
-          <t>1708006010/RC/22012034300054 — Sudoor Road Bamhorikhurd</t>
+          <t>1708006010/RC/22012034210483 — सुदूर ग्राम सम्‍पर्क सडक घपुवा के खेत से निरभ्‍ाू</t>
         </is>
       </c>
       <c r="G496" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H496" s="2" t="n">
-        <v>0</v>
+        <v>673000</v>
       </c>
       <c r="I496" s="2" t="n">
-        <v>0</v>
+        <v>67840</v>
       </c>
       <c r="J496" s="3" t="n">
-        <v>42395</v>
-[...1 lines deleted...]
-      <c r="K496" s="3"/>
+        <v>41701</v>
+      </c>
+      <c r="K496" s="3" t="n">
+        <v>42608</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="497">
       <c r="A497" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B497" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C497" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D497" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E497" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F497" s="1" t="inlineStr">
         <is>
-          <t>1708006010/RC/22012034300057 — C.C. Road Chulla</t>
+          <t>1708006010/RC/22012034211800 — सी0सी0रोड एवं नाली निर्माण कार्य श्री बुढढी अहिरव</t>
         </is>
       </c>
       <c r="G497" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H497" s="2" t="n">
-        <v>0</v>
+        <v>260000</v>
       </c>
       <c r="I497" s="2" t="n">
-        <v>0</v>
+        <v>154002</v>
       </c>
       <c r="J497" s="3" t="n">
-        <v>42395</v>
-[...1 lines deleted...]
-      <c r="K497" s="3"/>
+        <v>41704</v>
+      </c>
+      <c r="K497" s="3" t="n">
+        <v>41817</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="498">
       <c r="A498" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B498" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C498" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D498" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E498" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F498" s="1" t="inlineStr">
         <is>
-          <t>1708006010/RC/22012034303935 — c.c. road avam nali nirman kary Indrapal Singh ke ghar se Bhansingh thakur ke ghar tak</t>
+          <t>1708006010/RC/22012034282728 — सी0सी0रोड एंव नाली प्रा0शा0 भदोरा से भानसिंह</t>
         </is>
       </c>
       <c r="G498" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H498" s="2" t="n">
-        <v>100785</v>
+        <v>217000</v>
       </c>
       <c r="I498" s="2" t="n">
-        <v>0</v>
+        <v>216738</v>
       </c>
       <c r="J498" s="3" t="n">
-        <v>42446</v>
-[...1 lines deleted...]
-      <c r="K498" s="3"/>
+        <v>42244</v>
+      </c>
+      <c r="K498" s="3" t="n">
+        <v>42517</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="499">
       <c r="A499" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B499" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C499" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D499" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E499" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F499" s="1" t="inlineStr">
         <is>
-          <t>1708006010/RC/22012034315938 — C.C. Road, Nali nirman Pooran Aadivasi ke makaan se Dharmendra ke makaan ki or Bhadora</t>
+          <t>1708006010/RC/22012034300053 — CC Rode nirman kary pooran ke makan se satola ke makan tak bhadora</t>
         </is>
       </c>
       <c r="G499" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H499" s="2" t="n">
-        <v>102024</v>
+        <v>320000</v>
       </c>
       <c r="I499" s="2" t="n">
-        <v>76313</v>
+        <v>54948</v>
       </c>
       <c r="J499" s="3" t="n">
-        <v>42681</v>
+        <v>43137</v>
       </c>
       <c r="K499" s="3" t="n">
-        <v>43064</v>
+        <v>43337</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="500">
       <c r="A500" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B500" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C500" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D500" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E500" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F500" s="1" t="inlineStr">
         <is>
-          <t>1708006010/RC/22012034319601 — C.C. Raod, Nali Nirmaan karyaSchool Pragad se Pyarelal ke makaan tak</t>
+          <t>1708006010/RC/22012034300054 — Sudoor Road Bamhorikhurd</t>
         </is>
       </c>
       <c r="G500" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H500" s="2" t="n">
-        <v>99000</v>
+        <v>0</v>
       </c>
       <c r="I500" s="2" t="n">
-        <v>78323</v>
+        <v>0</v>
       </c>
       <c r="J500" s="3" t="n">
-        <v>42737</v>
-[...3 lines deleted...]
-      </c>
+        <v>42395</v>
+      </c>
+      <c r="K500" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="501">
       <c r="A501" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B501" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C501" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D501" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E501" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F501" s="1" t="inlineStr">
         <is>
-          <t>1708006010/RC/22012034329274 — C.C. Raod, Nali Nirmaan Main road se Dhaniram k ghar tak</t>
+          <t>1708006010/RC/22012034300057 — C.C. Road Chulla</t>
         </is>
       </c>
       <c r="G501" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H501" s="2" t="n">
-        <v>115050</v>
+        <v>0</v>
       </c>
       <c r="I501" s="2" t="n">
-        <v>109564</v>
+        <v>0</v>
       </c>
       <c r="J501" s="3" t="n">
-        <v>42809</v>
-[...3 lines deleted...]
-      </c>
+        <v>42395</v>
+      </c>
+      <c r="K501" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="502">
       <c r="A502" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B502" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C502" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D502" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E502" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F502" s="1" t="inlineStr">
         <is>
-          <t>1708006010/RC/22012034363794 — c.c. Road, nali nirman Ramsingh ke ghar se Hanuman ji mandir tak</t>
+          <t>1708006010/RC/22012034303935 — c.c. road avam nali nirman kary Indrapal Singh ke ghar se Bhansingh thakur ke ghar tak</t>
         </is>
       </c>
       <c r="G502" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H502" s="2" t="n">
-        <v>86000</v>
+        <v>100785</v>
       </c>
       <c r="I502" s="2" t="n">
-        <v>79636</v>
+        <v>0</v>
       </c>
       <c r="J502" s="3" t="n">
-        <v>43031</v>
-[...3 lines deleted...]
-      </c>
+        <v>42446</v>
+      </c>
+      <c r="K502" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="503">
       <c r="A503" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B503" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C503" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D503" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E503" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F503" s="1" t="inlineStr">
         <is>
-          <t>1708006010/RC/22012034373317 — sudur sampark panchayat bhaban se nahar ki puliya tak</t>
+          <t>1708006010/RC/22012034315938 — C.C. Road, Nali nirman Pooran Aadivasi ke makaan se Dharmendra ke makaan ki or Bhadora</t>
         </is>
       </c>
       <c r="G503" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H503" s="2" t="n">
-        <v>0</v>
+        <v>102024</v>
       </c>
       <c r="I503" s="2" t="n">
-        <v>0</v>
+        <v>76313</v>
       </c>
       <c r="J503" s="3" t="n">
-        <v>43010</v>
-[...1 lines deleted...]
-      <c r="K503" s="3"/>
+        <v>42681</v>
+      </c>
+      <c r="K503" s="3" t="n">
+        <v>43064</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="504">
       <c r="A504" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B504" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C504" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D504" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E504" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F504" s="1" t="inlineStr">
         <is>
-          <t>1708006010/RC/22012034373322 — c c rodenalee nirman kary nahar ki puliya se dhaniram lodhi ke makan ki or</t>
+          <t>1708006010/RC/22012034319601 — C.C. Raod, Nali Nirmaan karyaSchool Pragad se Pyarelal ke makaan tak</t>
         </is>
       </c>
       <c r="G504" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H504" s="2" t="n">
-        <v>0</v>
+        <v>99000</v>
       </c>
       <c r="I504" s="2" t="n">
-        <v>0</v>
+        <v>78323</v>
       </c>
       <c r="J504" s="3" t="n">
-        <v>43010</v>
-[...1 lines deleted...]
-      <c r="K504" s="3"/>
+        <v>42737</v>
+      </c>
+      <c r="K504" s="3" t="n">
+        <v>42800</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="505">
       <c r="A505" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B505" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C505" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D505" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E505" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F505" s="1" t="inlineStr">
         <is>
-          <t>1708006010/RC/22012034376903 — सी सी रोड निर्माण कार्य तखत सिन्ह के घर से लल्लु के घर तक भदौरा</t>
+          <t>1708006010/RC/22012034329274 — C.C. Raod, Nali Nirmaan Main road se Dhaniram k ghar tak</t>
         </is>
       </c>
       <c r="G505" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H505" s="2" t="n">
-        <v>88000</v>
+        <v>115050</v>
       </c>
       <c r="I505" s="2" t="n">
-        <v>89760</v>
+        <v>109564</v>
       </c>
       <c r="J505" s="3" t="n">
-        <v>43745</v>
+        <v>42809</v>
       </c>
       <c r="K505" s="3" t="n">
-        <v>43794</v>
+        <v>43188</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="506">
       <c r="A506" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B506" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C506" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D506" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E506" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F506" s="1" t="inlineStr">
         <is>
-          <t>1708006010/RC/22012034376904 — CC Rode nali nirman kary bhura ke makan se aaganbadi tak</t>
+          <t>1708006010/RC/22012034363794 — c.c. Road, nali nirman Ramsingh ke ghar se Hanuman ji mandir tak</t>
         </is>
       </c>
       <c r="G506" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H506" s="2" t="n">
-        <v>0</v>
+        <v>86000</v>
       </c>
       <c r="I506" s="2" t="n">
-        <v>0</v>
+        <v>79636</v>
       </c>
       <c r="J506" s="3" t="n">
-        <v>43010</v>
-[...1 lines deleted...]
-      <c r="K506" s="3"/>
+        <v>43031</v>
+      </c>
+      <c r="K506" s="3" t="n">
+        <v>43165</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="507">
       <c r="A507" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B507" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C507" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D507" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E507" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F507" s="1" t="inlineStr">
         <is>
-          <t>1708006010/RC/22012034376905 — CC Rode nali nirman karynahar ki puliya se ramcharan ke ghar tak</t>
+          <t>1708006010/RC/22012034373317 — sudur sampark panchayat bhaban se nahar ki puliya tak</t>
         </is>
       </c>
       <c r="G507" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H507" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I507" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J507" s="3" t="n">
         <v>43010</v>
       </c>
       <c r="K507" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="508">
       <c r="A508" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B508" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C508" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D508" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E508" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F508" s="1" t="inlineStr">
         <is>
-          <t>1708006010/RC/22012034376906 — सी सी रोड और नाली निर्माण कार्य - बेनीबाई के घर से सन्तोष के घर तक ,हैदराबाद</t>
+          <t>1708006010/RC/22012034373322 — c c rodenalee nirman kary nahar ki puliya se dhaniram lodhi ke makan ki or</t>
         </is>
       </c>
       <c r="G508" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H508" s="2" t="n">
-        <v>108000</v>
+        <v>0</v>
       </c>
       <c r="I508" s="2" t="n">
-        <v>108228</v>
+        <v>0</v>
       </c>
       <c r="J508" s="3" t="n">
-        <v>43384</v>
-[...3 lines deleted...]
-      </c>
+        <v>43010</v>
+      </c>
+      <c r="K508" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="509">
       <c r="A509" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B509" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C509" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D509" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E509" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F509" s="1" t="inlineStr">
         <is>
-          <t>1708006010/RC/22012034376908 — CC Rode school parisar me bamhori khurd</t>
+          <t>1708006010/RC/22012034376903 — सी सी रोड निर्माण कार्य तखत सिन्ह के घर से लल्लु के घर तक भदौरा</t>
         </is>
       </c>
       <c r="G509" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H509" s="2" t="n">
-        <v>0</v>
+        <v>88000</v>
       </c>
       <c r="I509" s="2" t="n">
-        <v>0</v>
+        <v>89760</v>
       </c>
       <c r="J509" s="3" t="n">
-        <v>43010</v>
-[...1 lines deleted...]
-      <c r="K509" s="3"/>
+        <v>43745</v>
+      </c>
+      <c r="K509" s="3" t="n">
+        <v>43794</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="510">
       <c r="A510" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B510" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C510" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D510" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E510" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F510" s="1" t="inlineStr">
         <is>
-          <t>1708006010/RC/22012034376909 — सी सी रोड और नाली निर्माण उमाशंकर के मकान से पुण्टू के मकान तक , भदौरा</t>
+          <t>1708006010/RC/22012034376904 — CC Rode nali nirman kary bhura ke makan se aaganbadi tak</t>
         </is>
       </c>
       <c r="G510" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H510" s="2" t="n">
-        <v>88000</v>
+        <v>0</v>
       </c>
       <c r="I510" s="2" t="n">
-        <v>84632</v>
+        <v>0</v>
       </c>
       <c r="J510" s="3" t="n">
-        <v>43384</v>
-[...3 lines deleted...]
-      </c>
+        <v>43010</v>
+      </c>
+      <c r="K510" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="511">
       <c r="A511" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B511" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C511" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D511" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E511" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F511" s="1" t="inlineStr">
         <is>
-          <t>1708006010/RC/22012034376911 — CC Rode nali nirman kary lachuwa ke makan se kisaeya ke makan tak</t>
+          <t>1708006010/RC/22012034376905 — CC Rode nali nirman karynahar ki puliya se ramcharan ke ghar tak</t>
         </is>
       </c>
       <c r="G511" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H511" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I511" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J511" s="3" t="n">
         <v>43010</v>
       </c>
       <c r="K511" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="512">
       <c r="A512" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B512" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C512" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D512" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E512" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F512" s="1" t="inlineStr">
         <is>
-          <t>1708006010/RC/22012034376912 — CC Rode nali nirman kary mohan lodhi ke ghar se hanuman ji  mandir tak</t>
+          <t>1708006010/RC/22012034376906 — सी सी रोड और नाली निर्माण कार्य - बेनीबाई के घर से सन्तोष के घर तक ,हैदराबाद</t>
         </is>
       </c>
       <c r="G512" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H512" s="2" t="n">
-        <v>0</v>
+        <v>108000</v>
       </c>
       <c r="I512" s="2" t="n">
-        <v>0</v>
+        <v>108228</v>
       </c>
       <c r="J512" s="3" t="n">
-        <v>43010</v>
-[...1 lines deleted...]
-      <c r="K512" s="3"/>
+        <v>43384</v>
+      </c>
+      <c r="K512" s="3" t="n">
+        <v>43450</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="513">
       <c r="A513" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B513" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C513" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D513" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E513" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F513" s="1" t="inlineStr">
         <is>
-          <t>1708006010/RC/22012034376917 — CC Rode nirman kary shelendra ke makan se harbal ke makan tak</t>
+          <t>1708006010/RC/22012034376908 — CC Rode school parisar me bamhori khurd</t>
         </is>
       </c>
       <c r="G513" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H513" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I513" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J513" s="3" t="n">
         <v>43010</v>
       </c>
       <c r="K513" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="514">
       <c r="A514" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B514" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C514" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D514" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E514" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F514" s="1" t="inlineStr">
         <is>
-          <t>1708006010/RC/22012034376918 — CC Rode nali nirman kary jagdeesh ke makan se puspendra singh ke makan tak</t>
+          <t>1708006010/RC/22012034376909 — सी सी रोड और नाली निर्माण उमाशंकर के मकान से पुण्टू के मकान तक , भदौरा</t>
         </is>
       </c>
       <c r="G514" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H514" s="2" t="n">
-        <v>0</v>
+        <v>88000</v>
       </c>
       <c r="I514" s="2" t="n">
-        <v>0</v>
+        <v>84632</v>
       </c>
       <c r="J514" s="3" t="n">
-        <v>43010</v>
-[...1 lines deleted...]
-      <c r="K514" s="3"/>
+        <v>43384</v>
+      </c>
+      <c r="K514" s="3" t="n">
+        <v>43884</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="515">
       <c r="A515" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B515" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C515" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D515" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E515" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F515" s="1" t="inlineStr">
         <is>
-          <t>1708006010/RC/22012034382017 — CC Road nahar se p.s.parisar tak</t>
+          <t>1708006010/RC/22012034376911 — CC Rode nali nirman kary lachuwa ke makan se kisaeya ke makan tak</t>
         </is>
       </c>
       <c r="G515" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H515" s="2" t="n">
-        <v>78000</v>
+        <v>0</v>
       </c>
       <c r="I515" s="2" t="n">
-        <v>77248</v>
+        <v>0</v>
       </c>
       <c r="J515" s="3" t="n">
-        <v>43137</v>
-[...3 lines deleted...]
-      </c>
+        <v>43010</v>
+      </c>
+      <c r="K515" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="516">
       <c r="A516" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B516" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C516" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D516" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E516" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F516" s="1" t="inlineStr">
         <is>
-          <t>1708006010/RC/22012034397911 — सी सी रोड और नाली निर्माण कार्य - बेनीबाई के घर से सन्तोष के घर तक ,हैदराबाद</t>
+          <t>1708006010/RC/22012034376912 — CC Rode nali nirman kary mohan lodhi ke ghar se hanuman ji  mandir tak</t>
         </is>
       </c>
       <c r="G516" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H516" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I516" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J516" s="3" t="n">
-        <v>43327</v>
+        <v>43010</v>
       </c>
       <c r="K516" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="517">
       <c r="A517" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B517" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C517" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D517" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E517" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F517" s="1" t="inlineStr">
         <is>
-          <t>1708006010/RC/22012034443478 — CC ROAD NIRMAAN NAHAR KI PULIYAA SE RAMCHARAN LODHI KE GHAR TAK</t>
+          <t>1708006010/RC/22012034376917 — CC Rode nirman kary shelendra ke makan se harbal ke makan tak</t>
         </is>
       </c>
       <c r="G517" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H517" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I517" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J517" s="3" t="n">
-        <v>43491</v>
+        <v>43010</v>
       </c>
       <c r="K517" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="518">
       <c r="A518" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B518" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C518" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D518" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E518" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F518" s="1" t="inlineStr">
         <is>
-          <t>1708006010/RC/22012034506488 — C C ROAD NIRMAAN MOHAN LODHI KE MAKAN SE HANUMAN MANDIR TAK</t>
+          <t>1708006010/RC/22012034376918 — CC Rode nali nirman kary jagdeesh ke makan se puspendra singh ke makan tak</t>
         </is>
       </c>
       <c r="G518" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H518" s="2" t="n">
-        <v>74000</v>
+        <v>0</v>
       </c>
       <c r="I518" s="2" t="n">
-        <v>73848</v>
+        <v>0</v>
       </c>
       <c r="J518" s="3" t="n">
-        <v>43790</v>
-[...3 lines deleted...]
-      </c>
+        <v>43010</v>
+      </c>
+      <c r="K518" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="519">
       <c r="A519" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B519" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C519" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D519" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E519" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F519" s="1" t="inlineStr">
         <is>
-          <t>1708006010/RC/22012034521362 — Approach Road Sudoor Sampark Nahar Ki Puliya Se Panchayat Bhavan Tak Bamhorikhurd</t>
+          <t>1708006010/RC/22012034382017 — CC Road nahar se p.s.parisar tak</t>
         </is>
       </c>
       <c r="G519" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H519" s="2" t="n">
-        <v>0</v>
+        <v>78000</v>
       </c>
       <c r="I519" s="2" t="n">
-        <v>0</v>
+        <v>77248</v>
       </c>
       <c r="J519" s="3" t="n">
-        <v>43922</v>
-[...1 lines deleted...]
-      <c r="K519" s="3"/>
+        <v>43137</v>
+      </c>
+      <c r="K519" s="3" t="n">
+        <v>43355</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="520">
       <c r="A520" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B520" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C520" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D520" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E520" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F520" s="1" t="inlineStr">
         <is>
-          <t>1708006010/RC/22012034524768 — Approach Sudoor Sampark Raod Basyankhera Se Panchayat Bhavan Tak Bamhorikhurd</t>
+          <t>1708006010/RC/22012034397911 — सी सी रोड और नाली निर्माण कार्य - बेनीबाई के घर से सन्तोष के घर तक ,हैदराबाद</t>
         </is>
       </c>
       <c r="G520" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H520" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I520" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J520" s="3" t="n">
-        <v>43922</v>
+        <v>43327</v>
       </c>
       <c r="K520" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="521">
       <c r="A521" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B521" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C521" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D521" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E521" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F521" s="1" t="inlineStr">
         <is>
-          <t>1708006010/RC/22012034525433 — Approach Sudoor Sadak Gailwar Valo Ke Ghar Se Chhulla School Tak Bamhorikhurd</t>
+          <t>1708006010/RC/22012034443478 — CC ROAD NIRMAAN NAHAR KI PULIYAA SE RAMCHARAN LODHI KE GHAR TAK</t>
         </is>
       </c>
       <c r="G521" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H521" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I521" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J521" s="3" t="n">
-        <v>43989</v>
+        <v>43491</v>
       </c>
       <c r="K521" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="522">
       <c r="A522" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B522" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C522" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D522" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E522" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F522" s="1" t="inlineStr">
         <is>
-          <t>1708006010/RC/22012034537362 — सी सी रोड एवम नाली निर्माण नहर की पुलिया से जगदीश लोधी के घर तक हैदराबाद</t>
+          <t>1708006010/RC/22012034506488 — C C ROAD NIRMAAN MOHAN LODHI KE MAKAN SE HANUMAN MANDIR TAK</t>
         </is>
       </c>
       <c r="G522" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H522" s="2" t="n">
-        <v>47812</v>
+        <v>74000</v>
       </c>
       <c r="I522" s="2" t="n">
-        <v>49020</v>
+        <v>73848</v>
       </c>
       <c r="J522" s="3" t="n">
-        <v>44082</v>
+        <v>43790</v>
       </c>
       <c r="K522" s="3" t="n">
-        <v>44150</v>
+        <v>44132</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="523">
       <c r="A523" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B523" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C523" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D523" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E523" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F523" s="1" t="inlineStr">
         <is>
-          <t>1708006010/RC/22012034537364 — सी सी रोड एवम नाली निर्माण धरमेंद्र सिंह के  मकान से हाकिम सिंह के मकान तक</t>
+          <t>1708006010/RC/22012034521362 — Approach Road Sudoor Sampark Nahar Ki Puliya Se Panchayat Bhavan Tak Bamhorikhurd</t>
         </is>
       </c>
       <c r="G523" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H523" s="2" t="n">
-        <v>27534</v>
+        <v>0</v>
       </c>
       <c r="I523" s="2" t="n">
-        <v>27968</v>
+        <v>0</v>
       </c>
       <c r="J523" s="3" t="n">
-        <v>44081</v>
-[...3 lines deleted...]
-      </c>
+        <v>43922</v>
+      </c>
+      <c r="K523" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="524">
       <c r="A524" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B524" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C524" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D524" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E524" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F524" s="1" t="inlineStr">
         <is>
-          <t>1708006010/RC/22012034537561 — सी सी रॉड एवं नाली निर्माण मोहन जोशी के मकान से हनुमान मन्दिर तक</t>
+          <t>1708006010/RC/22012034524768 — Approach Sudoor Sampark Raod Basyankhera Se Panchayat Bhavan Tak Bamhorikhurd</t>
         </is>
       </c>
       <c r="G524" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H524" s="2" t="n">
-        <v>78384</v>
+        <v>0</v>
       </c>
       <c r="I524" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J524" s="3" t="n">
-        <v>44008</v>
+        <v>43922</v>
       </c>
       <c r="K524" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="525">
       <c r="A525" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B525" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C525" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D525" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E525" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F525" s="1" t="inlineStr">
         <is>
-          <t>1708006010/RC/22012034541587 — नाली निर्माण कार्य ग्राम बम्होरिकला बम्हौरीखुर्द</t>
+          <t>1708006010/RC/22012034525433 — Approach Sudoor Sadak Gailwar Valo Ke Ghar Se Chhulla School Tak Bamhorikhurd</t>
         </is>
       </c>
       <c r="G525" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H525" s="2" t="n">
-        <v>37000</v>
+        <v>0</v>
       </c>
       <c r="I525" s="2" t="n">
-        <v>57488</v>
+        <v>0</v>
       </c>
       <c r="J525" s="3" t="n">
-        <v>44099</v>
-[...3 lines deleted...]
-      </c>
+        <v>43989</v>
+      </c>
+      <c r="K525" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="526">
       <c r="A526" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B526" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C526" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D526" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E526" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F526" s="1" t="inlineStr">
         <is>
-          <t>1708006010/RC/22012034543107 — सी सी रोड एवम नाली निर्माण सुखदीन लोधी के घर से शंकर की मढ़िया तक बम्होरीखुर्द</t>
+          <t>1708006010/RC/22012034537362 — सी सी रोड एवम नाली निर्माण नहर की पुलिया से जगदीश लोधी के घर तक हैदराबाद</t>
         </is>
       </c>
       <c r="G526" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H526" s="2" t="n">
-        <v>54975</v>
+        <v>47812</v>
       </c>
       <c r="I526" s="2" t="n">
-        <v>56022</v>
+        <v>49020</v>
       </c>
       <c r="J526" s="3" t="n">
-        <v>44199</v>
+        <v>44082</v>
       </c>
       <c r="K526" s="3" t="n">
-        <v>44331</v>
+        <v>44150</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="527">
       <c r="A527" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B527" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C527" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D527" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E527" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F527" s="1" t="inlineStr">
         <is>
-          <t>1708006010/RC/22012034636165 — पेवर्स ब्लाक निर्माण कार्य बंदा अहिरवार के मकान से नहर  तक ग्राम पंचायत बम्होरीखुर्द  (हैदराबाद)</t>
+          <t>1708006010/RC/22012034537364 — सी सी रोड एवम नाली निर्माण धरमेंद्र सिंह के  मकान से हाकिम सिंह के मकान तक</t>
         </is>
       </c>
       <c r="G527" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H527" s="2" t="n">
-        <v>0</v>
+        <v>27534</v>
       </c>
       <c r="I527" s="2" t="n">
-        <v>0</v>
+        <v>27968</v>
       </c>
       <c r="J527" s="3" t="n">
-        <v>45030</v>
-[...1 lines deleted...]
-      <c r="K527" s="3"/>
+        <v>44081</v>
+      </c>
+      <c r="K527" s="3" t="n">
+        <v>44134</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="528">
       <c r="A528" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B528" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C528" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D528" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E528" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F528" s="1" t="inlineStr">
         <is>
-          <t>1708006010/RC/22012034636166 — पेवर्स ब्लाक निर्माण कार्य बंदा अहिरवार के मकान से नहर  तक ग्राम पंचायत बम्होरीखुर्द  (हैदराबाद)</t>
+          <t>1708006010/RC/22012034537561 — सी सी रॉड एवं नाली निर्माण मोहन जोशी के मकान से हनुमान मन्दिर तक</t>
         </is>
       </c>
       <c r="G528" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H528" s="2" t="n">
-        <v>14000</v>
+        <v>78384</v>
       </c>
       <c r="I528" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J528" s="3" t="n">
-        <v>45030</v>
+        <v>44008</v>
       </c>
       <c r="K528" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="529">
       <c r="A529" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B529" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C529" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D529" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E529" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F529" s="1" t="inlineStr">
         <is>
-          <t>1708006010/RC/22012034636168 — पेवर्स ब्लाक निर्माण कार्य पंचायत भवन के पास बम्होरीखुर्द</t>
+          <t>1708006010/RC/22012034541587 — नाली निर्माण कार्य ग्राम बम्होरिकला बम्हौरीखुर्द</t>
         </is>
       </c>
       <c r="G529" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H529" s="2" t="n">
-        <v>42000</v>
+        <v>37000</v>
       </c>
       <c r="I529" s="2" t="n">
-        <v>40885</v>
+        <v>57488</v>
       </c>
       <c r="J529" s="3" t="n">
-        <v>45167</v>
+        <v>44099</v>
       </c>
       <c r="K529" s="3" t="n">
-        <v>45360</v>
+        <v>44409</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="530">
       <c r="A530" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B530" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C530" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D530" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E530" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F530" s="1" t="inlineStr">
         <is>
-          <t>1708006010/RC/22012034653857 — सी सी रोड एवं नाली निर्माण कार्य नहर सें छन्‍दू लोधी कें मकान तक</t>
+          <t>1708006010/RC/22012034543107 — सी सी रोड एवम नाली निर्माण सुखदीन लोधी के घर से शंकर की मढ़िया तक बम्होरीखुर्द</t>
         </is>
       </c>
       <c r="G530" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H530" s="2" t="n">
-        <v>0</v>
+        <v>54975</v>
       </c>
       <c r="I530" s="2" t="n">
-        <v>0</v>
+        <v>56022</v>
       </c>
       <c r="J530" s="3" t="n">
-        <v>45031</v>
-[...1 lines deleted...]
-      <c r="K530" s="3"/>
+        <v>44199</v>
+      </c>
+      <c r="K530" s="3" t="n">
+        <v>44331</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="531">
       <c r="A531" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B531" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C531" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D531" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E531" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F531" s="1" t="inlineStr">
         <is>
-          <t>1708006010/RC/22012034822721 — सी सी रोड निर्माण कार्य कशी लोधी के मकान से नहर की और ग्राम पंचायत बम्होरीखुर्द</t>
+          <t>1708006010/RC/22012034636165 — पेवर्स ब्लाक निर्माण कार्य बंदा अहिरवार के मकान से नहर  तक ग्राम पंचायत बम्होरीखुर्द  (हैदराबाद)</t>
         </is>
       </c>
       <c r="G531" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H531" s="2" t="n">
-        <v>86000</v>
+        <v>0</v>
       </c>
       <c r="I531" s="2" t="n">
-        <v>83317</v>
+        <v>0</v>
       </c>
       <c r="J531" s="3" t="n">
-        <v>45496</v>
-[...3 lines deleted...]
-      </c>
+        <v>45030</v>
+      </c>
+      <c r="K531" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="532">
       <c r="A532" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B532" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C532" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D532" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E532" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F532" s="1" t="inlineStr">
         <is>
-          <t>1708006010/RC/22012034830886 — सी सी रोड एवं नाली निर्माण कार्य हर्वेंद्र सिंह के मकान से गोलू सिंह के मकान की ओर ग्राम छुल्ला</t>
+          <t>1708006010/RC/22012034636166 — पेवर्स ब्लाक निर्माण कार्य बंदा अहिरवार के मकान से नहर  तक ग्राम पंचायत बम्होरीखुर्द  (हैदराबाद)</t>
         </is>
       </c>
       <c r="G532" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H532" s="2" t="n">
-        <v>86000</v>
+        <v>14000</v>
       </c>
       <c r="I532" s="2" t="n">
-        <v>84565.71</v>
+        <v>0</v>
       </c>
       <c r="J532" s="3" t="n">
-        <v>45631</v>
-[...3 lines deleted...]
-      </c>
+        <v>45030</v>
+      </c>
+      <c r="K532" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="533">
       <c r="A533" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B533" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C533" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D533" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E533" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F533" s="1" t="inlineStr">
         <is>
-          <t>1708006010/RC/22012034852105 — सी सी रोड निर्माण कार्य गौशाला परिसर ग्राम पंचायत बम्होरीखुर्द</t>
+          <t>1708006010/RC/22012034636168 — पेवर्स ब्लाक निर्माण कार्य पंचायत भवन के पास बम्होरीखुर्द</t>
         </is>
       </c>
       <c r="G533" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H533" s="2" t="n">
-        <v>60000</v>
+        <v>42000</v>
       </c>
       <c r="I533" s="2" t="n">
-        <v>40455</v>
+        <v>40885</v>
       </c>
       <c r="J533" s="3" t="n">
-        <v>46079</v>
-[...1 lines deleted...]
-      <c r="K533" s="3"/>
+        <v>45167</v>
+      </c>
+      <c r="K533" s="3" t="n">
+        <v>45360</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="534">
       <c r="A534" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B534" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C534" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D534" s="1" t="inlineStr">
         <is>
-          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E534" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F534" s="1" t="inlineStr">
         <is>
-          <t>1708006010/RC/395 — मिटटीमु, एंव पुलिया बडेकवासे नदीके हैण्‍डपंप तक</t>
+          <t>1708006010/RC/22012034653857 — सी सी रोड एवं नाली निर्माण कार्य नहर सें छन्‍दू लोधी कें मकान तक</t>
         </is>
       </c>
       <c r="G534" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H534" s="2" t="n">
-        <v>497000</v>
+        <v>0</v>
       </c>
       <c r="I534" s="2" t="n">
-        <v>231251</v>
+        <v>0</v>
       </c>
       <c r="J534" s="3" t="n">
-        <v>40696</v>
-[...3 lines deleted...]
-      </c>
+        <v>45031</v>
+      </c>
+      <c r="K534" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="535">
       <c r="A535" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B535" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C535" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D535" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E535" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F535" s="1" t="inlineStr">
         <is>
-          <t>1708006010/RC/505 — सी,सी,रोड एंव नाली पप्‍पूकेघर लक्ष्‍मनकेघरतक</t>
+          <t>1708006010/RC/22012034822721 — सी सी रोड निर्माण कार्य कशी लोधी के मकान से नहर की और ग्राम पंचायत बम्होरीखुर्द</t>
         </is>
       </c>
       <c r="G535" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H535" s="2" t="n">
-        <v>84000</v>
+        <v>86000</v>
       </c>
       <c r="I535" s="2" t="n">
-        <v>41061</v>
+        <v>83317</v>
       </c>
       <c r="J535" s="3" t="n">
-        <v>41194</v>
+        <v>45496</v>
       </c>
       <c r="K535" s="3" t="n">
-        <v>41501</v>
+        <v>45630</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="536">
       <c r="A536" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B536" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C536" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D536" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E536" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F536" s="1" t="inlineStr">
         <is>
-          <t>1708006010/RC/564 — सी0सी0रोड एवं नाली निर्माण पप्‍पू के मकान से लक्ष्‍मन के मकान की ओर</t>
+          <t>1708006010/RC/22012034830886 — सी सी रोड एवं नाली निर्माण कार्य हर्वेंद्र सिंह के मकान से गोलू सिंह के मकान की ओर ग्राम छुल्ला</t>
         </is>
       </c>
       <c r="G536" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H536" s="2" t="n">
-        <v>83200</v>
+        <v>86000</v>
       </c>
       <c r="I536" s="2" t="n">
-        <v>36635</v>
+        <v>84565.71</v>
       </c>
       <c r="J536" s="3" t="n">
-        <v>41022</v>
+        <v>45631</v>
       </c>
       <c r="K536" s="3" t="n">
-        <v>41501</v>
+        <v>46042</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="537">
       <c r="A537" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B537" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C537" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D537" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E537" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F537" s="1" t="inlineStr">
         <is>
-          <t>1708006010/RS/22012034187219 — शौचालय िनमार्ण कार्य खलक / लम्‍पू लोधी</t>
+          <t>1708006010/RC/22012034852105 — सी सी रोड निर्माण कार्य गौशाला परिसर ग्राम पंचायत बम्होरीखुर्द</t>
         </is>
       </c>
       <c r="G537" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H537" s="2" t="n">
-        <v>0</v>
+        <v>60000</v>
       </c>
       <c r="I537" s="2" t="n">
-        <v>0</v>
+        <v>40455</v>
       </c>
       <c r="J537" s="3" t="n">
-        <v>41549</v>
+        <v>46079</v>
       </c>
       <c r="K537" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="538">
       <c r="A538" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B538" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C538" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D538" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E538" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F538" s="1" t="inlineStr">
         <is>
-          <t>1708006010/RS/22012034187664 — SHOCHALAY NIRMAN KARY khalak /lampu</t>
+          <t>1708006010/RC/395 — मिटटीमु, एंव पुलिया बडेकवासे नदीके हैण्‍डपंप तक</t>
         </is>
       </c>
       <c r="G538" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H538" s="2" t="n">
-        <v>4400</v>
+        <v>497000</v>
       </c>
       <c r="I538" s="2" t="n">
-        <v>0</v>
+        <v>231251</v>
       </c>
       <c r="J538" s="3" t="n">
-        <v>41549</v>
-[...1 lines deleted...]
-      <c r="K538" s="3"/>
+        <v>40696</v>
+      </c>
+      <c r="K538" s="3" t="n">
+        <v>41938</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="539">
       <c r="A539" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B539" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C539" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D539" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E539" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F539" s="1" t="inlineStr">
         <is>
-          <t>1708006010/RS/22012034187671 — SHOCHALAY NIRMAN KARY dhaniram/nanna kumar</t>
+          <t>1708006010/RC/505 — सी,सी,रोड एंव नाली पप्‍पूकेघर लक्ष्‍मनकेघरतक</t>
         </is>
       </c>
       <c r="G539" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H539" s="2" t="n">
-        <v>4400</v>
+        <v>84000</v>
       </c>
       <c r="I539" s="2" t="n">
-        <v>0</v>
+        <v>41061</v>
       </c>
       <c r="J539" s="3" t="n">
-        <v>41618</v>
-[...1 lines deleted...]
-      <c r="K539" s="3"/>
+        <v>41194</v>
+      </c>
+      <c r="K539" s="3" t="n">
+        <v>41501</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="540">
       <c r="A540" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B540" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C540" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D540" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E540" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F540" s="1" t="inlineStr">
         <is>
-          <t>1708006010/RS/22012034187685 — SHOCHALAY NIRMAN KARY maltha / kunauwa ahirwar</t>
+          <t>1708006010/RC/564 — सी0सी0रोड एवं नाली निर्माण पप्‍पू के मकान से लक्ष्‍मन के मकान की ओर</t>
         </is>
       </c>
       <c r="G540" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H540" s="2" t="n">
-        <v>4400</v>
+        <v>83200</v>
       </c>
       <c r="I540" s="2" t="n">
-        <v>3297</v>
+        <v>36635</v>
       </c>
       <c r="J540" s="3" t="n">
-        <v>41809</v>
+        <v>41022</v>
       </c>
       <c r="K540" s="3" t="n">
-        <v>42137</v>
+        <v>41501</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="541">
       <c r="A541" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B541" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C541" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D541" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E541" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F541" s="1" t="inlineStr">
         <is>
-          <t>1708006010/RS/22012034187769 — SHOCHALAY NIRMAN KARY krapaeya/ghurka ahirwar</t>
+          <t>1708006010/RS/22012034187219 — शौचालय िनमार्ण कार्य खलक / लम्‍पू लोधी</t>
         </is>
       </c>
       <c r="G541" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H541" s="2" t="n">
-        <v>5400</v>
+        <v>0</v>
       </c>
       <c r="I541" s="2" t="n">
-        <v>5397</v>
+        <v>0</v>
       </c>
       <c r="J541" s="3" t="n">
-        <v>41775</v>
-[...3 lines deleted...]
-      </c>
+        <v>41549</v>
+      </c>
+      <c r="K541" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="542">
       <c r="A542" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B542" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C542" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D542" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E542" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F542" s="1" t="inlineStr">
         <is>
-          <t>1708006010/RS/22012034187783 — SHOCHALAY NIRMAN KARY kashiram/nanna kumar</t>
+          <t>1708006010/RS/22012034187664 — SHOCHALAY NIRMAN KARY khalak /lampu</t>
         </is>
       </c>
       <c r="G542" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H542" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I542" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J542" s="3" t="n">
         <v>41549</v>
       </c>
       <c r="K542" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="543">
       <c r="A543" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B543" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C543" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D543" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E543" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F543" s="1" t="inlineStr">
         <is>
-          <t>1708006010/RS/22012034187792 — SHOCHALAY NIRMAN KARY gumna/balduwa ahirwar</t>
+          <t>1708006010/RS/22012034187671 — SHOCHALAY NIRMAN KARY dhaniram/nanna kumar</t>
         </is>
       </c>
       <c r="G543" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H543" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I543" s="2" t="n">
-        <v>4368</v>
+        <v>0</v>
       </c>
       <c r="J543" s="3" t="n">
-        <v>41641</v>
-[...3 lines deleted...]
-      </c>
+        <v>41618</v>
+      </c>
+      <c r="K543" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="544">
       <c r="A544" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B544" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C544" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D544" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E544" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F544" s="1" t="inlineStr">
         <is>
-          <t>1708006010/RS/22012034187828 — SHOCHALAY NIRMAN KARY Chhandu/balduwa ahirwar</t>
+          <t>1708006010/RS/22012034187685 — SHOCHALAY NIRMAN KARY maltha / kunauwa ahirwar</t>
         </is>
       </c>
       <c r="G544" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H544" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I544" s="2" t="n">
-        <v>6048</v>
+        <v>3297</v>
       </c>
       <c r="J544" s="3" t="n">
-        <v>41662</v>
+        <v>41809</v>
       </c>
       <c r="K544" s="3" t="n">
-        <v>41909</v>
+        <v>42137</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="545">
       <c r="A545" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B545" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C545" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D545" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E545" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F545" s="1" t="inlineStr">
         <is>
-          <t>1708006010/RS/22012034187901 — shochalay nirman karya harsinga /jooja kumhar</t>
+          <t>1708006010/RS/22012034187769 — SHOCHALAY NIRMAN KARY krapaeya/ghurka ahirwar</t>
         </is>
       </c>
       <c r="G545" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H545" s="2" t="n">
-        <v>4400</v>
+        <v>5400</v>
       </c>
       <c r="I545" s="2" t="n">
-        <v>0</v>
+        <v>5397</v>
       </c>
       <c r="J545" s="3" t="n">
-        <v>41549</v>
-[...1 lines deleted...]
-      <c r="K545" s="3"/>
+        <v>41775</v>
+      </c>
+      <c r="K545" s="3" t="n">
+        <v>41993</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="546">
       <c r="A546" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B546" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C546" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D546" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E546" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F546" s="1" t="inlineStr">
         <is>
-          <t>1708006010/RS/22012034188208 — SHOCHALAY NIRMAN KARY dhaniram/khusiya lodhi</t>
+          <t>1708006010/RS/22012034187783 — SHOCHALAY NIRMAN KARY kashiram/nanna kumar</t>
         </is>
       </c>
       <c r="G546" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H546" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I546" s="2" t="n">
-        <v>4338</v>
+        <v>0</v>
       </c>
       <c r="J546" s="3" t="n">
-        <v>41634</v>
-[...3 lines deleted...]
-      </c>
+        <v>41549</v>
+      </c>
+      <c r="K546" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="547">
       <c r="A547" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B547" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C547" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D547" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E547" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F547" s="1" t="inlineStr">
         <is>
-          <t>1708006010/RS/22012034188228 — SHOCHALAY NIRMAN KARY mathara / khalka lodhi</t>
+          <t>1708006010/RS/22012034187792 — SHOCHALAY NIRMAN KARY gumna/balduwa ahirwar</t>
         </is>
       </c>
       <c r="G547" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H547" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I547" s="2" t="n">
-        <v>4338</v>
+        <v>4368</v>
       </c>
       <c r="J547" s="3" t="n">
         <v>41641</v>
       </c>
       <c r="K547" s="3" t="n">
-        <v>41993</v>
+        <v>41685</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="548">
       <c r="A548" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B548" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C548" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D548" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E548" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F548" s="1" t="inlineStr">
         <is>
-          <t>1708006010/RS/22012034188236 — SHOCHALAY NIRMAN KARY natthu / bhura lodhi</t>
+          <t>1708006010/RS/22012034187828 — SHOCHALAY NIRMAN KARY Chhandu/balduwa ahirwar</t>
         </is>
       </c>
       <c r="G548" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H548" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I548" s="2" t="n">
-        <v>3462</v>
+        <v>6048</v>
       </c>
       <c r="J548" s="3" t="n">
-        <v>41641</v>
+        <v>41662</v>
       </c>
       <c r="K548" s="3" t="n">
-        <v>41993</v>
+        <v>41909</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="549">
       <c r="A549" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B549" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C549" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D549" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E549" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F549" s="1" t="inlineStr">
         <is>
-          <t>1708006010/RS/22012034188265 — SHOCHALAY NIRMAN KARY parmlal / pyare lal lodhi</t>
+          <t>1708006010/RS/22012034187901 — shochalay nirman karya harsinga /jooja kumhar</t>
         </is>
       </c>
       <c r="G549" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H549" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I549" s="2" t="n">
-        <v>3462</v>
+        <v>0</v>
       </c>
       <c r="J549" s="3" t="n">
-        <v>41662</v>
-[...3 lines deleted...]
-      </c>
+        <v>41549</v>
+      </c>
+      <c r="K549" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="550">
       <c r="A550" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B550" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C550" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D550" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E550" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F550" s="1" t="inlineStr">
         <is>
-          <t>1708006010/RS/22012034188270 — SHOCHALAY NIRMAN KARY kashiram / pyarelal lodhi</t>
+          <t>1708006010/RS/22012034188208 — SHOCHALAY NIRMAN KARY dhaniram/khusiya lodhi</t>
         </is>
       </c>
       <c r="G550" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H550" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I550" s="2" t="n">
         <v>4338</v>
       </c>
       <c r="J550" s="3" t="n">
         <v>41634</v>
       </c>
       <c r="K550" s="3" t="n">
-        <v>41685</v>
+        <v>41907</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="551">
       <c r="A551" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B551" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C551" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D551" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E551" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F551" s="1" t="inlineStr">
         <is>
-          <t>1708006010/RS/22012034188277 — SHOCHALAY NIRMAN KARY param lal / bhaggu lodhi</t>
+          <t>1708006010/RS/22012034188228 — SHOCHALAY NIRMAN KARY mathara / khalka lodhi</t>
         </is>
       </c>
       <c r="G551" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H551" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I551" s="2" t="n">
         <v>4338</v>
       </c>
       <c r="J551" s="3" t="n">
-        <v>41634</v>
+        <v>41641</v>
       </c>
       <c r="K551" s="3" t="n">
-        <v>41685</v>
+        <v>41993</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="552">
       <c r="A552" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B552" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C552" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D552" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E552" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F552" s="1" t="inlineStr">
         <is>
-          <t>1708006010/RS/22012034188283 — SHOCHALAY NIRMAN KARY  pritam / acchelal lodhi</t>
+          <t>1708006010/RS/22012034188236 — SHOCHALAY NIRMAN KARY natthu / bhura lodhi</t>
         </is>
       </c>
       <c r="G552" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H552" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I552" s="2" t="n">
-        <v>0</v>
+        <v>3462</v>
       </c>
       <c r="J552" s="3" t="n">
-        <v>41549</v>
-[...1 lines deleted...]
-      <c r="K552" s="3"/>
+        <v>41641</v>
+      </c>
+      <c r="K552" s="3" t="n">
+        <v>41993</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="553">
       <c r="A553" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B553" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C553" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D553" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E553" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F553" s="1" t="inlineStr">
         <is>
-          <t>1708006010/RS/22012034190840 — shochalay nirman kary Ramdash / khalka lodhi</t>
+          <t>1708006010/RS/22012034188265 — SHOCHALAY NIRMAN KARY parmlal / pyare lal lodhi</t>
         </is>
       </c>
       <c r="G553" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H553" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I553" s="2" t="n">
-        <v>4338</v>
+        <v>3462</v>
       </c>
       <c r="J553" s="3" t="n">
-        <v>41641</v>
+        <v>41662</v>
       </c>
       <c r="K553" s="3" t="n">
-        <v>41685</v>
+        <v>41667</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="554">
       <c r="A554" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B554" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C554" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D554" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E554" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F554" s="1" t="inlineStr">
         <is>
-          <t>1708006010/RS/22012034190863 — shochalay nirman Takhat / pyare lal lodhi</t>
+          <t>1708006010/RS/22012034188270 — SHOCHALAY NIRMAN KARY kashiram / pyarelal lodhi</t>
         </is>
       </c>
       <c r="G554" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H554" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I554" s="2" t="n">
         <v>4338</v>
       </c>
       <c r="J554" s="3" t="n">
-        <v>41641</v>
+        <v>41634</v>
       </c>
       <c r="K554" s="3" t="n">
-        <v>41646</v>
+        <v>41685</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="555">
       <c r="A555" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B555" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C555" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D555" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E555" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F555" s="1" t="inlineStr">
         <is>
-          <t>1708006010/RS/22012034190989 — Shochalay nirman kary Harprashad / Durjna rajk</t>
+          <t>1708006010/RS/22012034188277 — SHOCHALAY NIRMAN KARY param lal / bhaggu lodhi</t>
         </is>
       </c>
       <c r="G555" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H555" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I555" s="2" t="n">
         <v>4338</v>
       </c>
       <c r="J555" s="3" t="n">
-        <v>41641</v>
+        <v>41634</v>
       </c>
       <c r="K555" s="3" t="n">
         <v>41685</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="556">
       <c r="A556" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B556" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C556" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D556" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E556" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F556" s="1" t="inlineStr">
         <is>
-          <t>1708006010/RS/22012034191006 — Shochalay nirman kary Himmatiya / teda ahirwar</t>
+          <t>1708006010/RS/22012034188283 — SHOCHALAY NIRMAN KARY  pritam / acchelal lodhi</t>
         </is>
       </c>
       <c r="G556" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H556" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I556" s="2" t="n">
-        <v>4338</v>
+        <v>0</v>
       </c>
       <c r="J556" s="3" t="n">
-        <v>41641</v>
-[...3 lines deleted...]
-      </c>
+        <v>41549</v>
+      </c>
+      <c r="K556" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="557">
       <c r="A557" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B557" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C557" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D557" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E557" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F557" s="1" t="inlineStr">
         <is>
-          <t>1708006010/RS/22012034192418 — SHOCHALAY NIRMAN KARY DUWARKA / VEER SINGH</t>
+          <t>1708006010/RS/22012034190840 — shochalay nirman kary Ramdash / khalka lodhi</t>
         </is>
       </c>
       <c r="G557" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H557" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I557" s="2" t="n">
-        <v>0</v>
+        <v>4338</v>
       </c>
       <c r="J557" s="3" t="n">
         <v>41641</v>
       </c>
-      <c r="K557" s="3"/>
+      <c r="K557" s="3" t="n">
+        <v>41685</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="558">
       <c r="A558" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B558" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C558" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D558" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E558" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F558" s="1" t="inlineStr">
         <is>
-          <t>1708006010/RS/22012034192423 — SHOCHALAY NIRMAN KARY  BHAN SINGH / VEER SINGH</t>
+          <t>1708006010/RS/22012034190863 — shochalay nirman Takhat / pyare lal lodhi</t>
         </is>
       </c>
       <c r="G558" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H558" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I558" s="2" t="n">
-        <v>0</v>
+        <v>4338</v>
       </c>
       <c r="J558" s="3" t="n">
-        <v>41549</v>
-[...1 lines deleted...]
-      <c r="K558" s="3"/>
+        <v>41641</v>
+      </c>
+      <c r="K558" s="3" t="n">
+        <v>41646</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="559">
       <c r="A559" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B559" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C559" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D559" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E559" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F559" s="1" t="inlineStr">
         <is>
-          <t>1708006010/RS/22012034192512 — SHOCHALAY NIRMAN KARY  MOHAN / FADDU SOR</t>
+          <t>1708006010/RS/22012034190989 — Shochalay nirman kary Harprashad / Durjna rajk</t>
         </is>
       </c>
       <c r="G559" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H559" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I559" s="2" t="n">
-        <v>0</v>
+        <v>4338</v>
       </c>
       <c r="J559" s="3" t="n">
-        <v>41549</v>
-[...1 lines deleted...]
-      <c r="K559" s="3"/>
+        <v>41641</v>
+      </c>
+      <c r="K559" s="3" t="n">
+        <v>41685</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="560">
       <c r="A560" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B560" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C560" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D560" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E560" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F560" s="1" t="inlineStr">
         <is>
-          <t>1708006010/RS/22012034192521 — SHOCHALAY NIRMAN KARY  Tulshi puntu sor</t>
+          <t>1708006010/RS/22012034191006 — Shochalay nirman kary Himmatiya / teda ahirwar</t>
         </is>
       </c>
       <c r="G560" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H560" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I560" s="2" t="n">
         <v>4338</v>
       </c>
       <c r="J560" s="3" t="n">
-        <v>41648</v>
+        <v>41641</v>
       </c>
       <c r="K560" s="3" t="n">
         <v>41685</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="561">
       <c r="A561" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B561" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C561" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D561" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E561" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F561" s="1" t="inlineStr">
         <is>
-          <t>1708006010/RS/22012034192536 — SHOCHALAY NIRMA KARY</t>
+          <t>1708006010/RS/22012034192418 — SHOCHALAY NIRMAN KARY DUWARKA / VEER SINGH</t>
         </is>
       </c>
       <c r="G561" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H561" s="2" t="n">
-        <v>0</v>
+        <v>4400</v>
       </c>
       <c r="I561" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J561" s="3" t="n">
-        <v>41276</v>
+        <v>41641</v>
       </c>
       <c r="K561" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="562">
       <c r="A562" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B562" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C562" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D562" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E562" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F562" s="1" t="inlineStr">
         <is>
-          <t>1708006010/RS/22012034193069 — SHOCHALAY NIRMAN KARY puntu / phaddu sor</t>
+          <t>1708006010/RS/22012034192423 — SHOCHALAY NIRMAN KARY  BHAN SINGH / VEER SINGH</t>
         </is>
       </c>
       <c r="G562" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H562" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I562" s="2" t="n">
-        <v>4338</v>
+        <v>0</v>
       </c>
       <c r="J562" s="3" t="n">
-        <v>41648</v>
-[...3 lines deleted...]
-      </c>
+        <v>41549</v>
+      </c>
+      <c r="K562" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="563">
       <c r="A563" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B563" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C563" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D563" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E563" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F563" s="1" t="inlineStr">
         <is>
-          <t>1708006010/RS/22012034193081 — SH0CHALAY NIRMAN KARY teda / pahriya ahirwar</t>
+          <t>1708006010/RS/22012034192512 — SHOCHALAY NIRMAN KARY  MOHAN / FADDU SOR</t>
         </is>
       </c>
       <c r="G563" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H563" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I563" s="2" t="n">
-        <v>4338</v>
+        <v>0</v>
       </c>
       <c r="J563" s="3" t="n">
-        <v>41648</v>
-[...3 lines deleted...]
-      </c>
+        <v>41549</v>
+      </c>
+      <c r="K563" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="564">
       <c r="A564" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B564" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C564" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D564" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E564" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F564" s="1" t="inlineStr">
         <is>
-          <t>1708006010/RS/22012034193141 — SHOCHALAY NIRMAN KARY pratap / mohan lodhi</t>
+          <t>1708006010/RS/22012034192521 — SHOCHALAY NIRMAN KARY  Tulshi puntu sor</t>
         </is>
       </c>
       <c r="G564" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H564" s="2" t="n">
-        <v>0</v>
+        <v>4400</v>
       </c>
       <c r="I564" s="2" t="n">
-        <v>0</v>
+        <v>4338</v>
       </c>
       <c r="J564" s="3" t="n">
-        <v>41549</v>
-[...1 lines deleted...]
-      <c r="K564" s="3"/>
+        <v>41648</v>
+      </c>
+      <c r="K564" s="3" t="n">
+        <v>41685</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="565">
       <c r="A565" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B565" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C565" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D565" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E565" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F565" s="1" t="inlineStr">
         <is>
-          <t>1708006010/RS/22012034193146 — SHOCHOLAY NIRMN KARY pratap / mohan lodhi</t>
+          <t>1708006010/RS/22012034192536 — SHOCHALAY NIRMA KARY</t>
         </is>
       </c>
       <c r="G565" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H565" s="2" t="n">
-        <v>4400</v>
+        <v>0</v>
       </c>
       <c r="I565" s="2" t="n">
-        <v>4338</v>
+        <v>0</v>
       </c>
       <c r="J565" s="3" t="n">
-        <v>41648</v>
-[...3 lines deleted...]
-      </c>
+        <v>41276</v>
+      </c>
+      <c r="K565" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="566">
       <c r="A566" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B566" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C566" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D566" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E566" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F566" s="1" t="inlineStr">
         <is>
-          <t>1708006010/RS/22012034196889 — SHOCHALAY NIRMAN KARY  GINNI / CHATPAL SINGH</t>
+          <t>1708006010/RS/22012034193069 — SHOCHALAY NIRMAN KARY puntu / phaddu sor</t>
         </is>
       </c>
       <c r="G566" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H566" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I566" s="2" t="n">
         <v>4338</v>
       </c>
       <c r="J566" s="3" t="n">
-        <v>41662</v>
+        <v>41648</v>
       </c>
       <c r="K566" s="3" t="n">
-        <v>41667</v>
+        <v>41685</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="567">
       <c r="A567" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B567" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C567" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D567" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E567" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F567" s="1" t="inlineStr">
         <is>
-          <t>1708006010/RS/22012034196902 — SHOCHALAY NIRMAN KARY HAKAM  / DEV SINGH</t>
+          <t>1708006010/RS/22012034193081 — SH0CHALAY NIRMAN KARY teda / pahriya ahirwar</t>
         </is>
       </c>
       <c r="G567" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H567" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I567" s="2" t="n">
         <v>4338</v>
       </c>
       <c r="J567" s="3" t="n">
-        <v>41662</v>
+        <v>41648</v>
       </c>
       <c r="K567" s="3" t="n">
-        <v>41667</v>
+        <v>41685</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="568">
       <c r="A568" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B568" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C568" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D568" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E568" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F568" s="1" t="inlineStr">
         <is>
-          <t>1708006010/RS/22012034196904 — SHOCHALAY NIRMAN KARY BHUNIYA  /  CHUNCHA AHIRWAR</t>
+          <t>1708006010/RS/22012034193141 — SHOCHALAY NIRMAN KARY pratap / mohan lodhi</t>
         </is>
       </c>
       <c r="G568" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H568" s="2" t="n">
-        <v>4400</v>
+        <v>0</v>
       </c>
       <c r="I568" s="2" t="n">
-        <v>4338</v>
+        <v>0</v>
       </c>
       <c r="J568" s="3" t="n">
-        <v>41662</v>
-[...3 lines deleted...]
-      </c>
+        <v>41549</v>
+      </c>
+      <c r="K568" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="569">
       <c r="A569" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B569" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C569" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D569" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E569" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F569" s="1" t="inlineStr">
         <is>
-          <t>1708006010/RS/22012034196907 — SHOCHALAY NIRMAN KARY AMRAT PYARE SOR</t>
+          <t>1708006010/RS/22012034193146 — SHOCHOLAY NIRMN KARY pratap / mohan lodhi</t>
         </is>
       </c>
       <c r="G569" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H569" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I569" s="2" t="n">
-        <v>6048</v>
+        <v>4338</v>
       </c>
       <c r="J569" s="3" t="n">
-        <v>41662</v>
+        <v>41648</v>
       </c>
       <c r="K569" s="3" t="n">
-        <v>41729</v>
+        <v>41685</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="570">
       <c r="A570" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B570" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C570" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D570" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E570" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F570" s="1" t="inlineStr">
         <is>
-          <t>1708006010/RS/22012034196910 — SHOCHALAY NIRMAN KARY  HARIRAM / PYARE SOR</t>
+          <t>1708006010/RS/22012034196889 — SHOCHALAY NIRMAN KARY  GINNI / CHATPAL SINGH</t>
         </is>
       </c>
       <c r="G570" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H570" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I570" s="2" t="n">
         <v>4338</v>
       </c>
       <c r="J570" s="3" t="n">
         <v>41662</v>
       </c>
       <c r="K570" s="3" t="n">
         <v>41667</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="571">
       <c r="A571" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B571" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C571" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D571" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E571" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F571" s="1" t="inlineStr">
         <is>
-          <t>1708006010/RS/22012034196911 — SHOCHALAY NIRMAN KARY RAJU  BABU LAL VISWKARMA</t>
+          <t>1708006010/RS/22012034196902 — SHOCHALAY NIRMAN KARY HAKAM  / DEV SINGH</t>
         </is>
       </c>
       <c r="G571" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H571" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I571" s="2" t="n">
         <v>4338</v>
       </c>
       <c r="J571" s="3" t="n">
         <v>41662</v>
       </c>
       <c r="K571" s="3" t="n">
         <v>41667</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="572">
       <c r="A572" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B572" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C572" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D572" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E572" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F572" s="1" t="inlineStr">
         <is>
-          <t>1708006010/RS/22012034197003 — SHOCHALAY NIRMAN KARY  SHANKU  / HALKAI SAIN</t>
+          <t>1708006010/RS/22012034196904 — SHOCHALAY NIRMAN KARY BHUNIYA  /  CHUNCHA AHIRWAR</t>
         </is>
       </c>
       <c r="G572" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H572" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I572" s="2" t="n">
         <v>4338</v>
       </c>
       <c r="J572" s="3" t="n">
         <v>41662</v>
       </c>
       <c r="K572" s="3" t="n">
         <v>41667</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="573">
       <c r="A573" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B573" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C573" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D573" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E573" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F573" s="1" t="inlineStr">
         <is>
-          <t>1708006010/RS/22012034197004 — SHOCHALY NIRMAN KARY RAMESH  / TEDA AHIRWAR</t>
+          <t>1708006010/RS/22012034196907 — SHOCHALAY NIRMAN KARY AMRAT PYARE SOR</t>
         </is>
       </c>
       <c r="G573" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H573" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I573" s="2" t="n">
-        <v>4338</v>
+        <v>6048</v>
       </c>
       <c r="J573" s="3" t="n">
         <v>41662</v>
       </c>
       <c r="K573" s="3" t="n">
-        <v>41667</v>
+        <v>41729</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="574">
       <c r="A574" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B574" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C574" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D574" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E574" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F574" s="1" t="inlineStr">
         <is>
-          <t>1708006010/RS/22012034197005 — SHOCHALAY NIRMAN KARY LAKHAN / PHOOL SINGH LODHI</t>
+          <t>1708006010/RS/22012034196910 — SHOCHALAY NIRMAN KARY  HARIRAM / PYARE SOR</t>
         </is>
       </c>
       <c r="G574" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H574" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I574" s="2" t="n">
         <v>4338</v>
       </c>
       <c r="J574" s="3" t="n">
         <v>41662</v>
       </c>
       <c r="K574" s="3" t="n">
         <v>41667</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="575">
       <c r="A575" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B575" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C575" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D575" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E575" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F575" s="1" t="inlineStr">
         <is>
-          <t>1708006010/RS/22012034197010 — SHOCHALAY NIRMAN KARY  MEERABAI / KALYAN LODHI</t>
+          <t>1708006010/RS/22012034196911 — SHOCHALAY NIRMAN KARY RAJU  BABU LAL VISWKARMA</t>
         </is>
       </c>
       <c r="G575" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H575" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I575" s="2" t="n">
         <v>4338</v>
       </c>
       <c r="J575" s="3" t="n">
-        <v>41676</v>
+        <v>41662</v>
       </c>
       <c r="K575" s="3" t="n">
-        <v>41907</v>
+        <v>41667</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="576">
       <c r="A576" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B576" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C576" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D576" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E576" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F576" s="1" t="inlineStr">
         <is>
-          <t>1708006010/RS/22012034197014 — SHOCHALAY NIRMAN KARY PHOOLSINGH / CHINTOLE LODHI</t>
+          <t>1708006010/RS/22012034197003 — SHOCHALAY NIRMAN KARY  SHANKU  / HALKAI SAIN</t>
         </is>
       </c>
       <c r="G576" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H576" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I576" s="2" t="n">
-        <v>0</v>
+        <v>4338</v>
       </c>
       <c r="J576" s="3" t="n">
-        <v>41549</v>
-[...1 lines deleted...]
-      <c r="K576" s="3"/>
+        <v>41662</v>
+      </c>
+      <c r="K576" s="3" t="n">
+        <v>41667</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="577">
       <c r="A577" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B577" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C577" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D577" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E577" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F577" s="1" t="inlineStr">
         <is>
-          <t>1708006010/RS/22012034197044 — SHOCHALAY NIRMAN KARY DHANIRAM / LACHUWA AHIRWAR</t>
+          <t>1708006010/RS/22012034197004 — SHOCHALY NIRMAN KARY RAMESH  / TEDA AHIRWAR</t>
         </is>
       </c>
       <c r="G577" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H577" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I577" s="2" t="n">
         <v>4338</v>
       </c>
       <c r="J577" s="3" t="n">
-        <v>41676</v>
+        <v>41662</v>
       </c>
       <c r="K577" s="3" t="n">
-        <v>41909</v>
+        <v>41667</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="578">
       <c r="A578" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B578" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C578" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D578" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E578" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F578" s="1" t="inlineStr">
         <is>
-          <t>1708006010/RS/22012034197046 — SHOCHALY NIRMAN KARY UDAL /LACHUWA AHIRWAR</t>
+          <t>1708006010/RS/22012034197005 — SHOCHALAY NIRMAN KARY LAKHAN / PHOOL SINGH LODHI</t>
         </is>
       </c>
       <c r="G578" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H578" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I578" s="2" t="n">
-        <v>6966</v>
+        <v>4338</v>
       </c>
       <c r="J578" s="3" t="n">
         <v>41662</v>
       </c>
       <c r="K578" s="3" t="n">
-        <v>41728</v>
+        <v>41667</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="579">
       <c r="A579" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B579" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C579" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D579" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E579" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F579" s="1" t="inlineStr">
         <is>
-          <t>1708006010/RS/22012034197047 — SHOCHALAY NIRMAN KARY PRIKASH / TANTU SAIN</t>
+          <t>1708006010/RS/22012034197010 — SHOCHALAY NIRMAN KARY  MEERABAI / KALYAN LODHI</t>
         </is>
       </c>
       <c r="G579" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H579" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I579" s="2" t="n">
-        <v>4850</v>
+        <v>4338</v>
       </c>
       <c r="J579" s="3" t="n">
-        <v>41760</v>
+        <v>41676</v>
       </c>
       <c r="K579" s="3" t="n">
-        <v>41993</v>
+        <v>41907</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="580">
       <c r="A580" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B580" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C580" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D580" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E580" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F580" s="1" t="inlineStr">
         <is>
-          <t>1708006010/RS/22012034197050 — SHOCHALAY NIRMAN KARY DYARAM / RATIRAM LODHI</t>
+          <t>1708006010/RS/22012034197014 — SHOCHALAY NIRMAN KARY PHOOLSINGH / CHINTOLE LODHI</t>
         </is>
       </c>
       <c r="G580" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H580" s="2" t="n">
-        <v>0</v>
+        <v>4400</v>
       </c>
       <c r="I580" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J580" s="3" t="n">
         <v>41549</v>
       </c>
       <c r="K580" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="581">
       <c r="A581" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B581" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C581" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D581" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E581" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F581" s="1" t="inlineStr">
         <is>
-          <t>1708006010/RS/22012034197118 — SHOCHALAY NIRMAN KARY   ACHCHELAL / PYARELAL LODHI</t>
+          <t>1708006010/RS/22012034197044 — SHOCHALAY NIRMAN KARY DHANIRAM / LACHUWA AHIRWAR</t>
         </is>
       </c>
       <c r="G581" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H581" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I581" s="2" t="n">
         <v>4338</v>
       </c>
       <c r="J581" s="3" t="n">
-        <v>41662</v>
+        <v>41676</v>
       </c>
       <c r="K581" s="3" t="n">
-        <v>41667</v>
+        <v>41909</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="582">
       <c r="A582" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B582" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C582" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D582" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E582" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F582" s="1" t="inlineStr">
         <is>
-          <t>1708006010/RS/22012034197125 — SHOCHALAY NIRMAN KARY CHATARE / KHALKA LODHI</t>
+          <t>1708006010/RS/22012034197046 — SHOCHALY NIRMAN KARY UDAL /LACHUWA AHIRWAR</t>
         </is>
       </c>
       <c r="G582" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H582" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I582" s="2" t="n">
-        <v>5007</v>
+        <v>6966</v>
       </c>
       <c r="J582" s="3" t="n">
-        <v>41908</v>
+        <v>41662</v>
       </c>
       <c r="K582" s="3" t="n">
-        <v>42593</v>
+        <v>41728</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="583">
       <c r="A583" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B583" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C583" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D583" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E583" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F583" s="1" t="inlineStr">
         <is>
-          <t>1708006010/RS/22012034197128 — SHOCHALAY NIRMAN KARY   NANDU  / BHAEYA LAL LODHI</t>
+          <t>1708006010/RS/22012034197047 — SHOCHALAY NIRMAN KARY PRIKASH / TANTU SAIN</t>
         </is>
       </c>
       <c r="G583" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H583" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I583" s="2" t="n">
-        <v>4338</v>
+        <v>4850</v>
       </c>
       <c r="J583" s="3" t="n">
-        <v>41662</v>
+        <v>41760</v>
       </c>
       <c r="K583" s="3" t="n">
-        <v>41667</v>
+        <v>41993</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="584">
       <c r="A584" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B584" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C584" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D584" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E584" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F584" s="1" t="inlineStr">
         <is>
-          <t>1708006010/RS/22012034197131 — SHOCHALAY NIRMAN KARY RDDHU /BHAIYALAL LODHI</t>
+          <t>1708006010/RS/22012034197050 — SHOCHALAY NIRMAN KARY DYARAM / RATIRAM LODHI</t>
         </is>
       </c>
       <c r="G584" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H584" s="2" t="n">
-        <v>4400</v>
+        <v>0</v>
       </c>
       <c r="I584" s="2" t="n">
-        <v>4890</v>
+        <v>0</v>
       </c>
       <c r="J584" s="3" t="n">
-        <v>41760</v>
-[...3 lines deleted...]
-      </c>
+        <v>41549</v>
+      </c>
+      <c r="K584" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="585">
       <c r="A585" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B585" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C585" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D585" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E585" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F585" s="1" t="inlineStr">
         <is>
-          <t>1708006010/RS/22012034197136 — SHOCHALAY NIRMAN KARY  RTIRAM  / GHURRA LODHI</t>
+          <t>1708006010/RS/22012034197118 — SHOCHALAY NIRMAN KARY   ACHCHELAL / PYARELAL LODHI</t>
         </is>
       </c>
       <c r="G585" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H585" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I585" s="2" t="n">
         <v>4338</v>
       </c>
       <c r="J585" s="3" t="n">
         <v>41662</v>
       </c>
       <c r="K585" s="3" t="n">
         <v>41667</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="586">
       <c r="A586" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B586" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C586" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D586" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E586" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F586" s="1" t="inlineStr">
         <is>
-          <t>1708006010/RS/22012034197137 — SHOCHALAY NIRMAN KARY DYARAM  / RATIRAM LODHI</t>
+          <t>1708006010/RS/22012034197125 — SHOCHALAY NIRMAN KARY CHATARE / KHALKA LODHI</t>
         </is>
       </c>
       <c r="G586" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H586" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I586" s="2" t="n">
-        <v>0</v>
+        <v>5007</v>
       </c>
       <c r="J586" s="3" t="n">
-        <v>41549</v>
-[...1 lines deleted...]
-      <c r="K586" s="3"/>
+        <v>41908</v>
+      </c>
+      <c r="K586" s="3" t="n">
+        <v>42593</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="587">
       <c r="A587" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B587" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C587" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D587" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E587" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F587" s="1" t="inlineStr">
         <is>
-          <t>1708006010/RS/22012034197142 — SHOCHALAY NIRMAN KARY  JAGNA  / UDDETA LODHI</t>
+          <t>1708006010/RS/22012034197128 — SHOCHALAY NIRMAN KARY   NANDU  / BHAEYA LAL LODHI</t>
         </is>
       </c>
       <c r="G587" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H587" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I587" s="2" t="n">
         <v>4338</v>
       </c>
       <c r="J587" s="3" t="n">
         <v>41662</v>
       </c>
       <c r="K587" s="3" t="n">
         <v>41667</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="588">
       <c r="A588" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B588" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C588" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D588" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E588" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F588" s="1" t="inlineStr">
         <is>
-          <t>1708006010/RS/22012034197158 — SHOCHALAY NIRMAN KARY HARIRAM / HIMMATIYA AHIRWAR</t>
+          <t>1708006010/RS/22012034197131 — SHOCHALAY NIRMAN KARY RDDHU /BHAIYALAL LODHI</t>
         </is>
       </c>
       <c r="G588" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H588" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I588" s="2" t="n">
-        <v>4338</v>
+        <v>4890</v>
       </c>
       <c r="J588" s="3" t="n">
-        <v>41676</v>
+        <v>41760</v>
       </c>
       <c r="K588" s="3" t="n">
-        <v>41907</v>
+        <v>41993</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="589">
       <c r="A589" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B589" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C589" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D589" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E589" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F589" s="1" t="inlineStr">
         <is>
-          <t>1708006010/RS/22012034197160 — SHOCHALAY NIRMAN KARY ACHCHELAL / KAMPUWA AHIRWAR</t>
+          <t>1708006010/RS/22012034197136 — SHOCHALAY NIRMAN KARY  RTIRAM  / GHURRA LODHI</t>
         </is>
       </c>
       <c r="G589" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H589" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I589" s="2" t="n">
         <v>4338</v>
       </c>
       <c r="J589" s="3" t="n">
-        <v>41676</v>
+        <v>41662</v>
       </c>
       <c r="K589" s="3" t="n">
-        <v>41907</v>
+        <v>41667</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="590">
       <c r="A590" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B590" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C590" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D590" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E590" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F590" s="1" t="inlineStr">
         <is>
-          <t>1708006010/RS/22012034197163 — SHOCHALAY NIRMAN KARY KISHORI / HERALAL AHIRWAR</t>
+          <t>1708006010/RS/22012034197137 — SHOCHALAY NIRMAN KARY DYARAM  / RATIRAM LODHI</t>
         </is>
       </c>
       <c r="G590" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H590" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I590" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J590" s="3" t="n">
         <v>41549</v>
       </c>
       <c r="K590" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="591">
       <c r="A591" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B591" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C591" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D591" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E591" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F591" s="1" t="inlineStr">
         <is>
-          <t>1708006010/RS/22012034201817 — shochalay nirman karay kishori / heera pal</t>
+          <t>1708006010/RS/22012034197142 — SHOCHALAY NIRMAN KARY  JAGNA  / UDDETA LODHI</t>
         </is>
       </c>
       <c r="G591" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H591" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I591" s="2" t="n">
         <v>4338</v>
       </c>
       <c r="J591" s="3" t="n">
-        <v>41676</v>
+        <v>41662</v>
       </c>
       <c r="K591" s="3" t="n">
-        <v>41907</v>
+        <v>41667</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="592">
       <c r="A592" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B592" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C592" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D592" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E592" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F592" s="1" t="inlineStr">
         <is>
-          <t>1708006010/RS/22012034201822 — shochalay nirman karay heera / dhanuwa ahirwar</t>
+          <t>1708006010/RS/22012034197158 — SHOCHALAY NIRMAN KARY HARIRAM / HIMMATIYA AHIRWAR</t>
         </is>
       </c>
       <c r="G592" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H592" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I592" s="2" t="n">
         <v>4338</v>
       </c>
       <c r="J592" s="3" t="n">
         <v>41676</v>
       </c>
       <c r="K592" s="3" t="n">
-        <v>41728</v>
+        <v>41907</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="593">
       <c r="A593" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B593" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C593" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D593" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E593" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F593" s="1" t="inlineStr">
         <is>
-          <t>1708006010/RS/22012034201825 — shochalay nirman karay hariram / heera ahirwar</t>
+          <t>1708006010/RS/22012034197160 — SHOCHALAY NIRMAN KARY ACHCHELAL / KAMPUWA AHIRWAR</t>
         </is>
       </c>
       <c r="G593" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H593" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I593" s="2" t="n">
         <v>4338</v>
       </c>
       <c r="J593" s="3" t="n">
         <v>41676</v>
       </c>
       <c r="K593" s="3" t="n">
-        <v>41728</v>
+        <v>41907</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="594">
       <c r="A594" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B594" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C594" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D594" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E594" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F594" s="1" t="inlineStr">
         <is>
-          <t>1708006010/RS/22012034201943 — shochalay nirman karay marra / kamoda ahirwar</t>
+          <t>1708006010/RS/22012034197163 — SHOCHALAY NIRMAN KARY KISHORI / HERALAL AHIRWAR</t>
         </is>
       </c>
       <c r="G594" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H594" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I594" s="2" t="n">
-        <v>4338</v>
+        <v>0</v>
       </c>
       <c r="J594" s="3" t="n">
-        <v>41676</v>
-[...3 lines deleted...]
-      </c>
+        <v>41549</v>
+      </c>
+      <c r="K594" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="595">
       <c r="A595" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B595" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C595" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D595" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E595" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F595" s="1" t="inlineStr">
         <is>
-          <t>1708006010/RS/22012034201952 — shochalay nirman karay mulam / khillan ahirwar</t>
+          <t>1708006010/RS/22012034201817 — shochalay nirman karay kishori / heera pal</t>
         </is>
       </c>
       <c r="G595" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H595" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I595" s="2" t="n">
         <v>4338</v>
       </c>
       <c r="J595" s="3" t="n">
         <v>41676</v>
       </c>
       <c r="K595" s="3" t="n">
-        <v>41728</v>
+        <v>41907</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="596">
       <c r="A596" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B596" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C596" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D596" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E596" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F596" s="1" t="inlineStr">
         <is>
-          <t>1708006010/RS/22012034201955 — shochalay nirman karay rambharosha / dhansingh lod</t>
+          <t>1708006010/RS/22012034201822 — shochalay nirman karay heera / dhanuwa ahirwar</t>
         </is>
       </c>
       <c r="G596" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H596" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I596" s="2" t="n">
         <v>4338</v>
       </c>
       <c r="J596" s="3" t="n">
         <v>41676</v>
       </c>
       <c r="K596" s="3" t="n">
-        <v>41907</v>
+        <v>41728</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="597">
       <c r="A597" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B597" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C597" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D597" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E597" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F597" s="1" t="inlineStr">
         <is>
-          <t>1708006010/RS/22012034201961 — shochalay nirman karay mohon / bhero lodhi</t>
+          <t>1708006010/RS/22012034201825 — shochalay nirman karay hariram / heera ahirwar</t>
         </is>
       </c>
       <c r="G597" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H597" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I597" s="2" t="n">
         <v>4338</v>
       </c>
       <c r="J597" s="3" t="n">
         <v>41676</v>
       </c>
       <c r="K597" s="3" t="n">
         <v>41728</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="598">
       <c r="A598" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B598" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C598" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D598" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E598" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F598" s="1" t="inlineStr">
         <is>
-          <t>1708006010/RS/22012034201966 — shochalay nirman karay sheetal / hardu ahirwar</t>
+          <t>1708006010/RS/22012034201943 — shochalay nirman karay marra / kamoda ahirwar</t>
         </is>
       </c>
       <c r="G598" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H598" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I598" s="2" t="n">
         <v>4338</v>
       </c>
       <c r="J598" s="3" t="n">
         <v>41676</v>
       </c>
       <c r="K598" s="3" t="n">
-        <v>41907</v>
+        <v>41728</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="599">
       <c r="A599" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B599" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C599" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D599" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E599" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F599" s="1" t="inlineStr">
         <is>
-          <t>1708006010/RS/22012034201970 — shochalay nirman karay bhagwandash / hardu ahirwar</t>
+          <t>1708006010/RS/22012034201952 — shochalay nirman karay mulam / khillan ahirwar</t>
         </is>
       </c>
       <c r="G599" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H599" s="2" t="n">
-        <v>5400</v>
+        <v>4400</v>
       </c>
       <c r="I599" s="2" t="n">
         <v>4338</v>
       </c>
       <c r="J599" s="3" t="n">
         <v>41676</v>
       </c>
       <c r="K599" s="3" t="n">
-        <v>41729</v>
+        <v>41728</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="600">
       <c r="A600" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B600" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C600" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D600" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E600" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F600" s="1" t="inlineStr">
         <is>
-          <t>1708006010/RS/22012034201976 — shochalay nirman karay lachhuwa / balduwa ahirwar</t>
+          <t>1708006010/RS/22012034201955 — shochalay nirman karay rambharosha / dhansingh lod</t>
         </is>
       </c>
       <c r="G600" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H600" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I600" s="2" t="n">
         <v>4338</v>
       </c>
       <c r="J600" s="3" t="n">
         <v>41676</v>
       </c>
       <c r="K600" s="3" t="n">
-        <v>41728</v>
+        <v>41907</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="601">
       <c r="A601" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B601" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C601" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D601" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E601" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F601" s="1" t="inlineStr">
         <is>
-          <t>1708006010/RS/22012034201981 — shochalay nirman karay munna / daluwa pal</t>
+          <t>1708006010/RS/22012034201961 — shochalay nirman karay mohon / bhero lodhi</t>
         </is>
       </c>
       <c r="G601" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H601" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I601" s="2" t="n">
         <v>4338</v>
       </c>
       <c r="J601" s="3" t="n">
         <v>41676</v>
       </c>
       <c r="K601" s="3" t="n">
         <v>41728</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="602">
       <c r="A602" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B602" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C602" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D602" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E602" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F602" s="1" t="inlineStr">
         <is>
-          <t>1708006010/RS/22012034202201 — shochalay nirman karay muluwa / bhaeya lal lodhi</t>
+          <t>1708006010/RS/22012034201966 — shochalay nirman karay sheetal / hardu ahirwar</t>
         </is>
       </c>
       <c r="G602" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H602" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I602" s="2" t="n">
         <v>4338</v>
       </c>
       <c r="J602" s="3" t="n">
         <v>41676</v>
       </c>
       <c r="K602" s="3" t="n">
-        <v>41728</v>
+        <v>41907</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="603">
       <c r="A603" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B603" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C603" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D603" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E603" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F603" s="1" t="inlineStr">
         <is>
-          <t>1708006010/RS/22012034202236 — shochalay nirman karay mangal / parshadi lodhi</t>
+          <t>1708006010/RS/22012034201970 — shochalay nirman karay bhagwandash / hardu ahirwar</t>
         </is>
       </c>
       <c r="G603" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H603" s="2" t="n">
-        <v>4400</v>
+        <v>5400</v>
       </c>
       <c r="I603" s="2" t="n">
         <v>4338</v>
       </c>
       <c r="J603" s="3" t="n">
         <v>41676</v>
       </c>
       <c r="K603" s="3" t="n">
-        <v>41728</v>
+        <v>41729</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="604">
       <c r="A604" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B604" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C604" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D604" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E604" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F604" s="1" t="inlineStr">
         <is>
-          <t>1708006010/RS/22012034207758 — SHOCHALAY NIRMAN KARAY KAMPUWA / BIHARIYA AHIRWAE</t>
+          <t>1708006010/RS/22012034201976 — shochalay nirman karay lachhuwa / balduwa ahirwar</t>
         </is>
       </c>
       <c r="G604" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H604" s="2" t="n">
-        <v>5400</v>
+        <v>4400</v>
       </c>
       <c r="I604" s="2" t="n">
         <v>4338</v>
       </c>
       <c r="J604" s="3" t="n">
         <v>41676</v>
       </c>
       <c r="K604" s="3" t="n">
         <v>41728</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="605">
       <c r="A605" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B605" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C605" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D605" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E605" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F605" s="1" t="inlineStr">
         <is>
-          <t>1708006010/RS/22012034207897 — shochalay nirman karay ramdash / himmatiya ahirwar</t>
+          <t>1708006010/RS/22012034201981 — shochalay nirman karay munna / daluwa pal</t>
         </is>
       </c>
       <c r="G605" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H605" s="2" t="n">
-        <v>5400</v>
+        <v>4400</v>
       </c>
       <c r="I605" s="2" t="n">
         <v>4338</v>
       </c>
       <c r="J605" s="3" t="n">
         <v>41676</v>
       </c>
       <c r="K605" s="3" t="n">
         <v>41728</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="606">
       <c r="A606" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B606" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C606" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D606" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E606" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F606" s="1" t="inlineStr">
         <is>
-          <t>1708006010/RS/22012034207899 — shochalay nirman karay lachuwa / daluwa pal</t>
+          <t>1708006010/RS/22012034202201 — shochalay nirman karay muluwa / bhaeya lal lodhi</t>
         </is>
       </c>
       <c r="G606" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H606" s="2" t="n">
-        <v>5400</v>
+        <v>4400</v>
       </c>
       <c r="I606" s="2" t="n">
         <v>4338</v>
       </c>
       <c r="J606" s="3" t="n">
         <v>41676</v>
       </c>
       <c r="K606" s="3" t="n">
         <v>41728</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="607">
       <c r="A607" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B607" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C607" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D607" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E607" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F607" s="1" t="inlineStr">
         <is>
-          <t>1708006010/RS/22012034228479 — shochalay nirman kary   manak / dhan singh lodhi</t>
+          <t>1708006010/RS/22012034202236 — shochalay nirman karay mangal / parshadi lodhi</t>
         </is>
       </c>
       <c r="G607" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H607" s="2" t="n">
-        <v>0</v>
+        <v>4400</v>
       </c>
       <c r="I607" s="2" t="n">
-        <v>0</v>
+        <v>4338</v>
       </c>
       <c r="J607" s="3" t="n">
-        <v>41751</v>
-[...1 lines deleted...]
-      <c r="K607" s="3"/>
+        <v>41676</v>
+      </c>
+      <c r="K607" s="3" t="n">
+        <v>41728</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="608">
       <c r="A608" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B608" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C608" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D608" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E608" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F608" s="1" t="inlineStr">
         <is>
-          <t>1708006010/RS/22012034230467 — shoahalay nirman karay mansuka / kunauwa ahirwar</t>
+          <t>1708006010/RS/22012034207758 — SHOCHALAY NIRMAN KARAY KAMPUWA / BIHARIYA AHIRWAE</t>
         </is>
       </c>
       <c r="G608" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H608" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I608" s="2" t="n">
-        <v>5220</v>
+        <v>4338</v>
       </c>
       <c r="J608" s="3" t="n">
-        <v>41775</v>
+        <v>41676</v>
       </c>
       <c r="K608" s="3" t="n">
-        <v>41907</v>
+        <v>41728</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="609">
       <c r="A609" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B609" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C609" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D609" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E609" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F609" s="1" t="inlineStr">
         <is>
-          <t>1708006010/RS/22012034230634 — shochalay nirman karay nadlal / khillam ahirwar</t>
+          <t>1708006010/RS/22012034207897 — shochalay nirman karay ramdash / himmatiya ahirwar</t>
         </is>
       </c>
       <c r="G609" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H609" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I609" s="2" t="n">
-        <v>5397</v>
+        <v>4338</v>
       </c>
       <c r="J609" s="3" t="n">
-        <v>41775</v>
+        <v>41676</v>
       </c>
       <c r="K609" s="3" t="n">
-        <v>41907</v>
+        <v>41728</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="610">
       <c r="A610" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B610" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C610" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D610" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E610" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F610" s="1" t="inlineStr">
         <is>
-          <t>1708006010/RS/22012034231077 — shochalay nirman karay mohan /gorelal lodhi</t>
+          <t>1708006010/RS/22012034207899 — shochalay nirman karay lachuwa / daluwa pal</t>
         </is>
       </c>
       <c r="G610" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H610" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I610" s="2" t="n">
-        <v>5397</v>
+        <v>4338</v>
       </c>
       <c r="J610" s="3" t="n">
-        <v>41775</v>
+        <v>41676</v>
       </c>
       <c r="K610" s="3" t="n">
-        <v>41907</v>
+        <v>41728</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="611">
       <c r="A611" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B611" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C611" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D611" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E611" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F611" s="1" t="inlineStr">
         <is>
-          <t>1708006010/RS/22012034231079 — shochalay nirman karay gokal / hariya ahirwar</t>
+          <t>1708006010/RS/22012034228479 — shochalay nirman kary   manak / dhan singh lodhi</t>
         </is>
       </c>
       <c r="G611" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H611" s="2" t="n">
-        <v>5400</v>
+        <v>0</v>
       </c>
       <c r="I611" s="2" t="n">
-        <v>5397</v>
+        <v>0</v>
       </c>
       <c r="J611" s="3" t="n">
-        <v>41775</v>
-[...3 lines deleted...]
-      </c>
+        <v>41751</v>
+      </c>
+      <c r="K611" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="612">
       <c r="A612" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B612" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C612" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D612" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E612" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F612" s="1" t="inlineStr">
         <is>
-          <t>1708006010/RS/22012034231080 — shochalay nirman karay ramcharan / babu lodhki</t>
+          <t>1708006010/RS/22012034230467 — shoahalay nirman karay mansuka / kunauwa ahirwar</t>
         </is>
       </c>
       <c r="G612" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H612" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I612" s="2" t="n">
-        <v>5397</v>
+        <v>5220</v>
       </c>
       <c r="J612" s="3" t="n">
-        <v>41946</v>
+        <v>41775</v>
       </c>
       <c r="K612" s="3" t="n">
-        <v>41993</v>
+        <v>41907</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="613">
       <c r="A613" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B613" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C613" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D613" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E613" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F613" s="1" t="inlineStr">
         <is>
-          <t>1708006010/RS/22012034231081 — shochalay nirman karay gaja / chouda ahirwar</t>
+          <t>1708006010/RS/22012034230634 — shochalay nirman karay nadlal / khillam ahirwar</t>
         </is>
       </c>
       <c r="G613" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H613" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I613" s="2" t="n">
         <v>5397</v>
       </c>
       <c r="J613" s="3" t="n">
-        <v>41809</v>
+        <v>41775</v>
       </c>
       <c r="K613" s="3" t="n">
         <v>41907</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="614">
       <c r="A614" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B614" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C614" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D614" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E614" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F614" s="1" t="inlineStr">
         <is>
-          <t>1708006010/RS/22012034231083 — shochalay nirman karay khitta / munaeya ahirwar</t>
+          <t>1708006010/RS/22012034231077 — shochalay nirman karay mohan /gorelal lodhi</t>
         </is>
       </c>
       <c r="G614" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H614" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I614" s="2" t="n">
         <v>5397</v>
       </c>
       <c r="J614" s="3" t="n">
         <v>41775</v>
       </c>
       <c r="K614" s="3" t="n">
         <v>41907</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="615">
       <c r="A615" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B615" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C615" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D615" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E615" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F615" s="1" t="inlineStr">
         <is>
-          <t>1708006010/RS/22012034231089 — shochalay nirman nirman karay ramlal / chhandu ahi</t>
+          <t>1708006010/RS/22012034231079 — shochalay nirman karay gokal / hariya ahirwar</t>
         </is>
       </c>
       <c r="G615" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H615" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I615" s="2" t="n">
         <v>5397</v>
       </c>
       <c r="J615" s="3" t="n">
         <v>41775</v>
       </c>
       <c r="K615" s="3" t="n">
         <v>41907</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="616">
       <c r="A616" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B616" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C616" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D616" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E616" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F616" s="1" t="inlineStr">
         <is>
-          <t>1708006010/RS/22012034231093 — shochalay nirman karay karan singh / khuman singh</t>
+          <t>1708006010/RS/22012034231080 — shochalay nirman karay ramcharan / babu lodhki</t>
         </is>
       </c>
       <c r="G616" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H616" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I616" s="2" t="n">
         <v>5397</v>
       </c>
       <c r="J616" s="3" t="n">
         <v>41946</v>
       </c>
       <c r="K616" s="3" t="n">
         <v>41993</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="617">
       <c r="A617" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B617" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C617" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D617" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E617" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F617" s="1" t="inlineStr">
         <is>
-          <t>1708006010/RS/22012034231329 — shochalay nirman karay hardev singh / khuman singh</t>
+          <t>1708006010/RS/22012034231081 — shochalay nirman karay gaja / chouda ahirwar</t>
         </is>
       </c>
       <c r="G617" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H617" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I617" s="2" t="n">
-        <v>0</v>
+        <v>5397</v>
       </c>
       <c r="J617" s="3" t="n">
-        <v>41753</v>
-[...1 lines deleted...]
-      <c r="K617" s="3"/>
+        <v>41809</v>
+      </c>
+      <c r="K617" s="3" t="n">
+        <v>41907</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="618">
       <c r="A618" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B618" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C618" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D618" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E618" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F618" s="1" t="inlineStr">
         <is>
-          <t>1708006010/RS/22012034231333 — shochalay nirman karay mulam singh / khuman singh</t>
+          <t>1708006010/RS/22012034231083 — shochalay nirman karay khitta / munaeya ahirwar</t>
         </is>
       </c>
       <c r="G618" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H618" s="2" t="n">
-        <v>0</v>
+        <v>5400</v>
       </c>
       <c r="I618" s="2" t="n">
-        <v>0</v>
+        <v>5397</v>
       </c>
       <c r="J618" s="3" t="n">
-        <v>41753</v>
-[...1 lines deleted...]
-      <c r="K618" s="3"/>
+        <v>41775</v>
+      </c>
+      <c r="K618" s="3" t="n">
+        <v>41907</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="619">
       <c r="A619" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B619" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C619" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D619" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E619" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F619" s="1" t="inlineStr">
         <is>
-          <t>1708006010/RS/22012034231393 — shochalay nirman karay rajendra / bhumani singh</t>
+          <t>1708006010/RS/22012034231089 — shochalay nirman nirman karay ramlal / chhandu ahi</t>
         </is>
       </c>
       <c r="G619" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H619" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I619" s="2" t="n">
         <v>5397</v>
       </c>
       <c r="J619" s="3" t="n">
-        <v>41851</v>
+        <v>41775</v>
       </c>
       <c r="K619" s="3" t="n">
         <v>41907</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="620">
       <c r="A620" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B620" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C620" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D620" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E620" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F620" s="1" t="inlineStr">
         <is>
-          <t>1708006010/RS/22012034231401 — shochalay nirman karay param lal / lachuwa ahirwar</t>
+          <t>1708006010/RS/22012034231093 — shochalay nirman karay karan singh / khuman singh</t>
         </is>
       </c>
       <c r="G620" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H620" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I620" s="2" t="n">
         <v>5397</v>
       </c>
       <c r="J620" s="3" t="n">
-        <v>41775</v>
+        <v>41946</v>
       </c>
       <c r="K620" s="3" t="n">
-        <v>41878</v>
+        <v>41993</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="621">
       <c r="A621" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B621" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C621" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D621" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E621" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F621" s="1" t="inlineStr">
         <is>
-          <t>1708006010/RS/22012034231413 — shochalay nirman karay ramsingh / kishori lodhi</t>
+          <t>1708006010/RS/22012034231329 — shochalay nirman karay hardev singh / khuman singh</t>
         </is>
       </c>
       <c r="G621" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H621" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I621" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J621" s="3" t="n">
-        <v>41851</v>
+        <v>41753</v>
       </c>
       <c r="K621" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="622">
       <c r="A622" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B622" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C622" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D622" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E622" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F622" s="1" t="inlineStr">
         <is>
-          <t>1708006010/RS/22012034231828 — shochalay nirman karay santosh / ramuwa ahirwar</t>
+          <t>1708006010/RS/22012034231333 — shochalay nirman karay mulam singh / khuman singh</t>
         </is>
       </c>
       <c r="G622" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H622" s="2" t="n">
-        <v>5400</v>
+        <v>0</v>
       </c>
       <c r="I622" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J622" s="3" t="n">
         <v>41753</v>
       </c>
       <c r="K622" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="623">
       <c r="A623" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B623" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C623" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D623" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E623" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F623" s="1" t="inlineStr">
         <is>
-          <t>1708006010/RS/22012034232933 — shochalay nirman karay manak / dhansingh lodhi</t>
+          <t>1708006010/RS/22012034231393 — shochalay nirman karay rajendra / bhumani singh</t>
         </is>
       </c>
       <c r="G623" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H623" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I623" s="2" t="n">
-        <v>2100</v>
+        <v>5397</v>
       </c>
       <c r="J623" s="3" t="n">
-        <v>41809</v>
+        <v>41851</v>
       </c>
       <c r="K623" s="3" t="n">
-        <v>42593</v>
+        <v>41907</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="624">
       <c r="A624" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B624" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C624" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D624" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E624" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F624" s="1" t="inlineStr">
         <is>
-          <t>1708006010/RS/22012034233471 — shochalay nirman karay santosh / anuruddhay singh</t>
+          <t>1708006010/RS/22012034231401 — shochalay nirman karay param lal / lachuwa ahirwar</t>
         </is>
       </c>
       <c r="G624" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H624" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I624" s="2" t="n">
         <v>5397</v>
       </c>
       <c r="J624" s="3" t="n">
-        <v>41915</v>
+        <v>41775</v>
       </c>
       <c r="K624" s="3" t="n">
-        <v>42003</v>
+        <v>41878</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="625">
       <c r="A625" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B625" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C625" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D625" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E625" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F625" s="1" t="inlineStr">
         <is>
-          <t>1708006010/RS/22012034233473 — shochalay nirman karay mhipal / santosh singh</t>
+          <t>1708006010/RS/22012034231413 — shochalay nirman karay ramsingh / kishori lodhi</t>
         </is>
       </c>
       <c r="G625" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H625" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I625" s="2" t="n">
-        <v>5397</v>
+        <v>0</v>
       </c>
       <c r="J625" s="3" t="n">
-        <v>41915</v>
-[...3 lines deleted...]
-      </c>
+        <v>41851</v>
+      </c>
+      <c r="K625" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="626">
       <c r="A626" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B626" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C626" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D626" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E626" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F626" s="1" t="inlineStr">
         <is>
-          <t>1708006010/RS/22012034240115 — shochalay nirman karya khanjuwa / parbata ahirwar</t>
+          <t>1708006010/RS/22012034231828 — shochalay nirman karay santosh / ramuwa ahirwar</t>
         </is>
       </c>
       <c r="G626" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H626" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I626" s="2" t="n">
-        <v>2100</v>
+        <v>0</v>
       </c>
       <c r="J626" s="3" t="n">
-        <v>41809</v>
-[...3 lines deleted...]
-      </c>
+        <v>41753</v>
+      </c>
+      <c r="K626" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="627">
       <c r="A627" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B627" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C627" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D627" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E627" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F627" s="1" t="inlineStr">
         <is>
-          <t>1708006010/RS/22012034240146 — शौचालय निर्माण कार्य हर्रू / पर्वता अहिरवार</t>
+          <t>1708006010/RS/22012034232933 — shochalay nirman karay manak / dhansingh lodhi</t>
         </is>
       </c>
       <c r="G627" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H627" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I627" s="2" t="n">
-        <v>0</v>
+        <v>2100</v>
       </c>
       <c r="J627" s="3" t="n">
-        <v>41730</v>
-[...1 lines deleted...]
-      <c r="K627" s="3"/>
+        <v>41809</v>
+      </c>
+      <c r="K627" s="3" t="n">
+        <v>42593</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="628">
       <c r="A628" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B628" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C628" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D628" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E628" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F628" s="1" t="inlineStr">
         <is>
-          <t>1708006010/RS/22012034240151 — शौचालय निर्माण कार्य मल्‍था / कुनैवा अहिरवार</t>
+          <t>1708006010/RS/22012034233471 — shochalay nirman karay santosh / anuruddhay singh</t>
         </is>
       </c>
       <c r="G628" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H628" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I628" s="2" t="n">
-        <v>2100</v>
+        <v>5397</v>
       </c>
       <c r="J628" s="3" t="n">
-        <v>41823</v>
+        <v>41915</v>
       </c>
       <c r="K628" s="3" t="n">
-        <v>42137</v>
+        <v>42003</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="629">
       <c r="A629" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B629" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C629" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D629" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E629" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F629" s="1" t="inlineStr">
         <is>
-          <t>1708006010/RS/22012034240153 — शौचालय निर्माण कार्य संतोष / रमुवा अहिरवार</t>
+          <t>1708006010/RS/22012034233473 — shochalay nirman karay mhipal / santosh singh</t>
         </is>
       </c>
       <c r="G629" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H629" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I629" s="2" t="n">
-        <v>4926</v>
+        <v>5397</v>
       </c>
       <c r="J629" s="3" t="n">
-        <v>41823</v>
+        <v>41915</v>
       </c>
       <c r="K629" s="3" t="n">
-        <v>41907</v>
+        <v>42003</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="630">
       <c r="A630" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B630" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C630" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D630" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E630" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F630" s="1" t="inlineStr">
         <is>
-          <t>1708006010/RS/22012034242605 — shochalay nirman karay jasanta / pituwa basor</t>
+          <t>1708006010/RS/22012034240115 — shochalay nirman karya khanjuwa / parbata ahirwar</t>
         </is>
       </c>
       <c r="G630" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H630" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I630" s="2" t="n">
         <v>2100</v>
       </c>
       <c r="J630" s="3" t="n">
         <v>41809</v>
       </c>
       <c r="K630" s="3" t="n">
         <v>42593</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="631">
       <c r="A631" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B631" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C631" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D631" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E631" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F631" s="1" t="inlineStr">
         <is>
-          <t>1708006010/RS/22012034242607 — shochalay nirman karay ghansyam /dhanjuwa ahirwar</t>
+          <t>1708006010/RS/22012034240146 — शौचालय निर्माण कार्य हर्रू / पर्वता अहिरवार</t>
         </is>
       </c>
       <c r="G631" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H631" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I631" s="2" t="n">
-        <v>5397</v>
+        <v>0</v>
       </c>
       <c r="J631" s="3" t="n">
-        <v>41809</v>
-[...3 lines deleted...]
-      </c>
+        <v>41730</v>
+      </c>
+      <c r="K631" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="632">
       <c r="A632" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B632" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C632" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D632" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E632" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F632" s="1" t="inlineStr">
         <is>
-          <t>1708006010/RS/22012034242608 — shochalay nirman karay lachuwa / gumna ahirwar</t>
+          <t>1708006010/RS/22012034240151 — शौचालय निर्माण कार्य मल्‍था / कुनैवा अहिरवार</t>
         </is>
       </c>
       <c r="G632" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H632" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I632" s="2" t="n">
-        <v>0</v>
+        <v>2100</v>
       </c>
       <c r="J632" s="3" t="n">
-        <v>41755</v>
-[...1 lines deleted...]
-      <c r="K632" s="3"/>
+        <v>41823</v>
+      </c>
+      <c r="K632" s="3" t="n">
+        <v>42137</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="633">
       <c r="A633" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B633" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C633" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D633" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E633" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F633" s="1" t="inlineStr">
         <is>
-          <t>1708006010/RS/22012034242611 — shochalay nirman karay balkishan / manka ahirwar</t>
+          <t>1708006010/RS/22012034240153 — शौचालय निर्माण कार्य संतोष / रमुवा अहिरवार</t>
         </is>
       </c>
       <c r="G633" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H633" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I633" s="2" t="n">
-        <v>5397</v>
+        <v>4926</v>
       </c>
       <c r="J633" s="3" t="n">
-        <v>41809</v>
+        <v>41823</v>
       </c>
       <c r="K633" s="3" t="n">
         <v>41907</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="634">
       <c r="A634" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B634" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C634" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D634" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E634" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F634" s="1" t="inlineStr">
         <is>
-          <t>1708006010/RS/22012034242613 — shochalay nirman karay jasuwa /nathuwa ahirwar</t>
+          <t>1708006010/RS/22012034242605 — shochalay nirman karay jasanta / pituwa basor</t>
         </is>
       </c>
       <c r="G634" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H634" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I634" s="2" t="n">
-        <v>5397</v>
+        <v>2100</v>
       </c>
       <c r="J634" s="3" t="n">
         <v>41809</v>
       </c>
       <c r="K634" s="3" t="n">
-        <v>41907</v>
+        <v>42593</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="635">
       <c r="A635" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B635" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C635" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D635" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E635" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F635" s="1" t="inlineStr">
         <is>
-          <t>1708006010/RS/22012034242615 — shochalay nirman karay kishori /jasuwa ahirwar</t>
+          <t>1708006010/RS/22012034242607 — shochalay nirman karay ghansyam /dhanjuwa ahirwar</t>
         </is>
       </c>
       <c r="G635" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H635" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I635" s="2" t="n">
-        <v>0</v>
+        <v>5397</v>
       </c>
       <c r="J635" s="3" t="n">
-        <v>41755</v>
-[...1 lines deleted...]
-      <c r="K635" s="3"/>
+        <v>41809</v>
+      </c>
+      <c r="K635" s="3" t="n">
+        <v>41907</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="636">
       <c r="A636" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B636" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C636" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D636" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E636" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F636" s="1" t="inlineStr">
         <is>
-          <t>1708006010/RS/22012034242618 — shochalay nirman karay ramesh / puntu sor</t>
+          <t>1708006010/RS/22012034242608 — shochalay nirman karay lachuwa / gumna ahirwar</t>
         </is>
       </c>
       <c r="G636" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H636" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I636" s="2" t="n">
-        <v>5397</v>
+        <v>0</v>
       </c>
       <c r="J636" s="3" t="n">
-        <v>41809</v>
-[...3 lines deleted...]
-      </c>
+        <v>41755</v>
+      </c>
+      <c r="K636" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="637">
       <c r="A637" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B637" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C637" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D637" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E637" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F637" s="1" t="inlineStr">
         <is>
-          <t>1708006010/RS/22012034242620 — shochalay nirman karay hallu /gumna ahirwar</t>
+          <t>1708006010/RS/22012034242611 — shochalay nirman karay balkishan / manka ahirwar</t>
         </is>
       </c>
       <c r="G637" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H637" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I637" s="2" t="n">
         <v>5397</v>
       </c>
       <c r="J637" s="3" t="n">
         <v>41809</v>
       </c>
       <c r="K637" s="3" t="n">
         <v>41907</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="638">
       <c r="A638" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B638" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C638" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D638" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E638" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F638" s="1" t="inlineStr">
         <is>
-          <t>1708006010/RS/22012034242622 — shochalay nirman karay bhaggu/ gumna ahirwar</t>
+          <t>1708006010/RS/22012034242613 — shochalay nirman karay jasuwa /nathuwa ahirwar</t>
         </is>
       </c>
       <c r="G638" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H638" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I638" s="2" t="n">
-        <v>4926</v>
+        <v>5397</v>
       </c>
       <c r="J638" s="3" t="n">
         <v>41809</v>
       </c>
       <c r="K638" s="3" t="n">
         <v>41907</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="639">
       <c r="A639" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B639" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C639" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D639" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E639" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F639" s="1" t="inlineStr">
         <is>
-          <t>1708006010/RS/22012034242623 — shochalay nirman karay khanuwa /gumna ahirwar</t>
+          <t>1708006010/RS/22012034242615 — shochalay nirman karay kishori /jasuwa ahirwar</t>
         </is>
       </c>
       <c r="G639" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H639" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I639" s="2" t="n">
-        <v>5397</v>
+        <v>0</v>
       </c>
       <c r="J639" s="3" t="n">
-        <v>41809</v>
-[...3 lines deleted...]
-      </c>
+        <v>41755</v>
+      </c>
+      <c r="K639" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="640">
       <c r="A640" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B640" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C640" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D640" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E640" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F640" s="1" t="inlineStr">
         <is>
-          <t>1708006010/RS/22012034242625 — shochalay nirman karay hargobindra / nabab singh</t>
+          <t>1708006010/RS/22012034242618 — shochalay nirman karay ramesh / puntu sor</t>
         </is>
       </c>
       <c r="G640" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H640" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I640" s="2" t="n">
-        <v>0</v>
+        <v>5397</v>
       </c>
       <c r="J640" s="3" t="n">
-        <v>41755</v>
-[...1 lines deleted...]
-      <c r="K640" s="3"/>
+        <v>41809</v>
+      </c>
+      <c r="K640" s="3" t="n">
+        <v>41952</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="641">
       <c r="A641" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B641" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C641" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D641" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E641" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F641" s="1" t="inlineStr">
         <is>
-          <t>1708006010/RS/22012034242627 — shochalay nirman karay kadora / chuncha ahirwar</t>
+          <t>1708006010/RS/22012034242620 — shochalay nirman karay hallu /gumna ahirwar</t>
         </is>
       </c>
       <c r="G641" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H641" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I641" s="2" t="n">
-        <v>0</v>
+        <v>5397</v>
       </c>
       <c r="J641" s="3" t="n">
-        <v>41755</v>
-[...1 lines deleted...]
-      <c r="K641" s="3"/>
+        <v>41809</v>
+      </c>
+      <c r="K641" s="3" t="n">
+        <v>41907</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="642">
       <c r="A642" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B642" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C642" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D642" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E642" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F642" s="1" t="inlineStr">
         <is>
-          <t>1708006010/RS/22012034242645 — shochalay nirman karay harru /parwata ahirwar</t>
+          <t>1708006010/RS/22012034242622 — shochalay nirman karay bhaggu/ gumna ahirwar</t>
         </is>
       </c>
       <c r="G642" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H642" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I642" s="2" t="n">
-        <v>5397</v>
+        <v>4926</v>
       </c>
       <c r="J642" s="3" t="n">
         <v>41809</v>
       </c>
       <c r="K642" s="3" t="n">
         <v>41907</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="643">
       <c r="A643" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B643" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C643" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D643" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E643" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F643" s="1" t="inlineStr">
         <is>
-          <t>1708006010/RS/22012034242693 — shochalay nirman karay pappu / nabab singh</t>
+          <t>1708006010/RS/22012034242623 — shochalay nirman karay khanuwa /gumna ahirwar</t>
         </is>
       </c>
       <c r="G643" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H643" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I643" s="2" t="n">
         <v>5397</v>
       </c>
       <c r="J643" s="3" t="n">
         <v>41809</v>
       </c>
       <c r="K643" s="3" t="n">
         <v>41907</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="644">
       <c r="A644" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B644" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C644" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D644" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E644" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F644" s="1" t="inlineStr">
         <is>
-          <t>1708006010/RS/22012034242730 — shochalay nirman karay ratan / dharmdash ahirwar</t>
+          <t>1708006010/RS/22012034242625 — shochalay nirman karay hargobindra / nabab singh</t>
         </is>
       </c>
       <c r="G644" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H644" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I644" s="2" t="n">
-        <v>5397</v>
+        <v>0</v>
       </c>
       <c r="J644" s="3" t="n">
-        <v>41809</v>
-[...3 lines deleted...]
-      </c>
+        <v>41755</v>
+      </c>
+      <c r="K644" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="645">
       <c r="A645" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B645" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C645" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D645" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E645" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F645" s="1" t="inlineStr">
         <is>
-          <t>1708006010/RS/22012034242736 — shochalay nirman karay hargobindra / lakhan singh</t>
+          <t>1708006010/RS/22012034242627 — shochalay nirman karay kadora / chuncha ahirwar</t>
         </is>
       </c>
       <c r="G645" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H645" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I645" s="2" t="n">
-        <v>5397</v>
+        <v>0</v>
       </c>
       <c r="J645" s="3" t="n">
-        <v>41809</v>
-[...3 lines deleted...]
-      </c>
+        <v>41755</v>
+      </c>
+      <c r="K645" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="646">
       <c r="A646" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B646" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C646" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D646" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E646" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F646" s="1" t="inlineStr">
         <is>
-          <t>1708006010/RS/22012034242738 — shochalay nirman karay karan singh / nabab singh</t>
+          <t>1708006010/RS/22012034242645 — shochalay nirman karay harru /parwata ahirwar</t>
         </is>
       </c>
       <c r="G646" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H646" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I646" s="2" t="n">
         <v>5397</v>
       </c>
       <c r="J646" s="3" t="n">
         <v>41809</v>
       </c>
       <c r="K646" s="3" t="n">
         <v>41907</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="647">
       <c r="A647" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B647" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C647" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D647" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E647" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F647" s="1" t="inlineStr">
         <is>
-          <t>1708006010/RS/22012034242741 — shochalay nirman karay dharvendra / hargovindra si</t>
+          <t>1708006010/RS/22012034242693 — shochalay nirman karay pappu / nabab singh</t>
         </is>
       </c>
       <c r="G647" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H647" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I647" s="2" t="n">
         <v>5397</v>
       </c>
       <c r="J647" s="3" t="n">
         <v>41809</v>
       </c>
       <c r="K647" s="3" t="n">
         <v>41907</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="648">
       <c r="A648" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B648" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C648" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D648" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E648" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F648" s="1" t="inlineStr">
         <is>
-          <t>1708006010/RS/22012034246924 — shochalay nirman karay amol / narendra singh</t>
+          <t>1708006010/RS/22012034242730 — shochalay nirman karay ratan / dharmdash ahirwar</t>
         </is>
       </c>
       <c r="G648" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H648" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I648" s="2" t="n">
         <v>5397</v>
       </c>
       <c r="J648" s="3" t="n">
-        <v>41823</v>
+        <v>41809</v>
       </c>
       <c r="K648" s="3" t="n">
         <v>41907</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="649">
       <c r="A649" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B649" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C649" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D649" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E649" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F649" s="1" t="inlineStr">
         <is>
-          <t>1708006010/RS/22012034247029 — shochalay nirman karay kanchedi / manka ahirwar</t>
+          <t>1708006010/RS/22012034242736 — shochalay nirman karay hargobindra / lakhan singh</t>
         </is>
       </c>
       <c r="G649" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H649" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I649" s="2" t="n">
         <v>5397</v>
       </c>
       <c r="J649" s="3" t="n">
-        <v>41823</v>
+        <v>41809</v>
       </c>
       <c r="K649" s="3" t="n">
-        <v>41909</v>
+        <v>41907</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="650">
       <c r="A650" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B650" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C650" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D650" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E650" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F650" s="1" t="inlineStr">
         <is>
-          <t>1708006010/RS/22012034247030 — shochalay nirman karay gumna / bharosa ahirwar</t>
+          <t>1708006010/RS/22012034242738 — shochalay nirman karay karan singh / nabab singh</t>
         </is>
       </c>
       <c r="G650" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H650" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I650" s="2" t="n">
         <v>5397</v>
       </c>
       <c r="J650" s="3" t="n">
-        <v>41823</v>
+        <v>41809</v>
       </c>
       <c r="K650" s="3" t="n">
-        <v>41909</v>
+        <v>41907</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="651">
       <c r="A651" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B651" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C651" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D651" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E651" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F651" s="1" t="inlineStr">
         <is>
-          <t>1708006010/RS/22012034247031 — shochalay nirman karay rajkumar / jasanta barar</t>
+          <t>1708006010/RS/22012034242741 — shochalay nirman karay dharvendra / hargovindra si</t>
         </is>
       </c>
       <c r="G651" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H651" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I651" s="2" t="n">
         <v>5397</v>
       </c>
       <c r="J651" s="3" t="n">
-        <v>41823</v>
+        <v>41809</v>
       </c>
       <c r="K651" s="3" t="n">
-        <v>41909</v>
+        <v>41907</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="652">
       <c r="A652" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B652" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C652" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D652" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E652" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F652" s="1" t="inlineStr">
         <is>
-          <t>1708006010/RS/22012034247032 — shochalay nirman karay mhesh / kadora ahirwar</t>
+          <t>1708006010/RS/22012034246924 — shochalay nirman karay amol / narendra singh</t>
         </is>
       </c>
       <c r="G652" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H652" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I652" s="2" t="n">
-        <v>0</v>
+        <v>5397</v>
       </c>
       <c r="J652" s="3" t="n">
-        <v>41753</v>
-[...1 lines deleted...]
-      <c r="K652" s="3"/>
+        <v>41823</v>
+      </c>
+      <c r="K652" s="3" t="n">
+        <v>41907</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="653">
       <c r="A653" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B653" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C653" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D653" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E653" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F653" s="1" t="inlineStr">
         <is>
-          <t>1708006010/RS/22012034247033 — shochalay nirman karay mahesh /bhaggu ahirwar</t>
+          <t>1708006010/RS/22012034247029 — shochalay nirman karay kanchedi / manka ahirwar</t>
         </is>
       </c>
       <c r="G653" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H653" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I653" s="2" t="n">
         <v>5397</v>
       </c>
       <c r="J653" s="3" t="n">
         <v>41823</v>
       </c>
       <c r="K653" s="3" t="n">
         <v>41909</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="654">
       <c r="A654" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B654" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C654" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D654" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E654" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F654" s="1" t="inlineStr">
         <is>
-          <t>1708006010/RS/22012034247034 — shochalay nirman karay mahesh / hallu ahirwar</t>
+          <t>1708006010/RS/22012034247030 — shochalay nirman karay gumna / bharosa ahirwar</t>
         </is>
       </c>
       <c r="G654" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H654" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I654" s="2" t="n">
         <v>5397</v>
       </c>
       <c r="J654" s="3" t="n">
         <v>41823</v>
       </c>
       <c r="K654" s="3" t="n">
         <v>41909</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="655">
       <c r="A655" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B655" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C655" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D655" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E655" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F655" s="1" t="inlineStr">
         <is>
-          <t>1708006010/RS/22012034247035 — shochalay nirman karay ramraja / nabab singh</t>
+          <t>1708006010/RS/22012034247031 — shochalay nirman karay rajkumar / jasanta barar</t>
         </is>
       </c>
       <c r="G655" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H655" s="2" t="n">
-        <v>0</v>
+        <v>5400</v>
       </c>
       <c r="I655" s="2" t="n">
-        <v>0</v>
+        <v>5397</v>
       </c>
       <c r="J655" s="3" t="n">
-        <v>41753</v>
-[...1 lines deleted...]
-      <c r="K655" s="3"/>
+        <v>41823</v>
+      </c>
+      <c r="K655" s="3" t="n">
+        <v>41909</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="656">
       <c r="A656" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B656" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C656" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D656" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E656" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F656" s="1" t="inlineStr">
         <is>
-          <t>1708006010/RS/22012034247039 — shochalay nirman karay ramraja / nabab singh</t>
+          <t>1708006010/RS/22012034247032 — shochalay nirman karay mhesh / kadora ahirwar</t>
         </is>
       </c>
       <c r="G656" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H656" s="2" t="n">
-        <v>0</v>
+        <v>5400</v>
       </c>
       <c r="I656" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J656" s="3" t="n">
         <v>41753</v>
       </c>
       <c r="K656" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="657">
       <c r="A657" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B657" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C657" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D657" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E657" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F657" s="1" t="inlineStr">
         <is>
-          <t>1708006010/RS/22012034247040 — shochalay nirman karay chhatpal /amol singh</t>
+          <t>1708006010/RS/22012034247033 — shochalay nirman karay mahesh /bhaggu ahirwar</t>
         </is>
       </c>
       <c r="G657" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H657" s="2" t="n">
-        <v>0</v>
+        <v>5400</v>
       </c>
       <c r="I657" s="2" t="n">
-        <v>0</v>
+        <v>5397</v>
       </c>
       <c r="J657" s="3" t="n">
-        <v>41753</v>
-[...1 lines deleted...]
-      <c r="K657" s="3"/>
+        <v>41823</v>
+      </c>
+      <c r="K657" s="3" t="n">
+        <v>41909</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="658">
       <c r="A658" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B658" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C658" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D658" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E658" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F658" s="1" t="inlineStr">
         <is>
-          <t>1708006010/RS/22012034247045 — shochalay nirman karay ramraja nabab singh</t>
+          <t>1708006010/RS/22012034247034 — shochalay nirman karay mahesh / hallu ahirwar</t>
         </is>
       </c>
       <c r="G658" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H658" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I658" s="2" t="n">
-        <v>0</v>
+        <v>5397</v>
       </c>
       <c r="J658" s="3" t="n">
-        <v>41753</v>
-[...1 lines deleted...]
-      <c r="K658" s="3"/>
+        <v>41823</v>
+      </c>
+      <c r="K658" s="3" t="n">
+        <v>41909</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="659">
       <c r="A659" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B659" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C659" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D659" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E659" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F659" s="1" t="inlineStr">
         <is>
-          <t>1708006010/RS/22012034247047 — shochalay nirman karay chatpal / amol singh</t>
+          <t>1708006010/RS/22012034247035 — shochalay nirman karay ramraja / nabab singh</t>
         </is>
       </c>
       <c r="G659" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H659" s="2" t="n">
-        <v>5400</v>
+        <v>0</v>
       </c>
       <c r="I659" s="2" t="n">
-        <v>5397</v>
+        <v>0</v>
       </c>
       <c r="J659" s="3" t="n">
-        <v>41823</v>
-[...3 lines deleted...]
-      </c>
+        <v>41753</v>
+      </c>
+      <c r="K659" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="660">
       <c r="A660" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B660" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C660" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D660" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E660" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F660" s="1" t="inlineStr">
         <is>
-          <t>1708006010/RS/22012034247061 — shochalay nirman karay shonu / daryaw singh</t>
+          <t>1708006010/RS/22012034247039 — shochalay nirman karay ramraja / nabab singh</t>
         </is>
       </c>
       <c r="G660" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H660" s="2" t="n">
-        <v>5400</v>
+        <v>0</v>
       </c>
       <c r="I660" s="2" t="n">
-        <v>5397</v>
+        <v>0</v>
       </c>
       <c r="J660" s="3" t="n">
-        <v>41823</v>
-[...3 lines deleted...]
-      </c>
+        <v>41753</v>
+      </c>
+      <c r="K660" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="661">
       <c r="A661" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B661" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C661" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D661" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E661" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F661" s="1" t="inlineStr">
         <is>
-          <t>1708006010/RS/22012034252647 — shochalay njrman karay  ghappu / kamla lodhi</t>
+          <t>1708006010/RS/22012034247040 — shochalay nirman karay chhatpal /amol singh</t>
         </is>
       </c>
       <c r="G661" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H661" s="2" t="n">
-        <v>5400</v>
+        <v>0</v>
       </c>
       <c r="I661" s="2" t="n">
-        <v>5397</v>
+        <v>0</v>
       </c>
       <c r="J661" s="3" t="n">
-        <v>41851</v>
-[...3 lines deleted...]
-      </c>
+        <v>41753</v>
+      </c>
+      <c r="K661" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="662">
       <c r="A662" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B662" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C662" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D662" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E662" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F662" s="1" t="inlineStr">
         <is>
-          <t>1708006010/RS/22012034252652 — shochalay njrman karay gokal /deshu lodhi</t>
+          <t>1708006010/RS/22012034247045 — shochalay nirman karay ramraja nabab singh</t>
         </is>
       </c>
       <c r="G662" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H662" s="2" t="n">
-        <v>0</v>
+        <v>5400</v>
       </c>
       <c r="I662" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J662" s="3" t="n">
         <v>41753</v>
       </c>
       <c r="K662" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="663">
       <c r="A663" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B663" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C663" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D663" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E663" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F663" s="1" t="inlineStr">
         <is>
-          <t>1708006010/RS/22012034252769 — shochalay nirman karay ramsingh / khilan lodhi</t>
+          <t>1708006010/RS/22012034247047 — shochalay nirman karay chatpal / amol singh</t>
         </is>
       </c>
       <c r="G663" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H663" s="2" t="n">
-        <v>0</v>
+        <v>5400</v>
       </c>
       <c r="I663" s="2" t="n">
-        <v>0</v>
+        <v>5397</v>
       </c>
       <c r="J663" s="3" t="n">
-        <v>41753</v>
-[...1 lines deleted...]
-      <c r="K663" s="3"/>
+        <v>41823</v>
+      </c>
+      <c r="K663" s="3" t="n">
+        <v>41909</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="664">
       <c r="A664" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B664" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C664" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D664" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E664" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F664" s="1" t="inlineStr">
         <is>
-          <t>1708006010/RS/22012034252892 — shochalay nirman karay bharat / dhansingh lodhi</t>
+          <t>1708006010/RS/22012034247061 — shochalay nirman karay shonu / daryaw singh</t>
         </is>
       </c>
       <c r="G664" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H664" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I664" s="2" t="n">
         <v>5397</v>
       </c>
       <c r="J664" s="3" t="n">
-        <v>41851</v>
+        <v>41823</v>
       </c>
       <c r="K664" s="3" t="n">
         <v>41909</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="665">
       <c r="A665" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B665" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C665" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D665" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E665" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F665" s="1" t="inlineStr">
         <is>
-          <t>1708006010/RS/22012034252898 — shochalay nirman karay kallu / khushiya ahirwar</t>
+          <t>1708006010/RS/22012034252647 — shochalay njrman karay  ghappu / kamla lodhi</t>
         </is>
       </c>
       <c r="G665" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H665" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I665" s="2" t="n">
         <v>5397</v>
       </c>
       <c r="J665" s="3" t="n">
         <v>41851</v>
       </c>
       <c r="K665" s="3" t="n">
         <v>41909</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="666">
       <c r="A666" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B666" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C666" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D666" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E666" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F666" s="1" t="inlineStr">
         <is>
-          <t>1708006010/RS/22012034252902 — shochalay nirman karay thakurdas / ghurra lodhi</t>
+          <t>1708006010/RS/22012034252652 — shochalay njrman karay gokal /deshu lodhi</t>
         </is>
       </c>
       <c r="G666" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H666" s="2" t="n">
-        <v>5400</v>
+        <v>0</v>
       </c>
       <c r="I666" s="2" t="n">
-        <v>5397</v>
+        <v>0</v>
       </c>
       <c r="J666" s="3" t="n">
-        <v>41851</v>
-[...3 lines deleted...]
-      </c>
+        <v>41753</v>
+      </c>
+      <c r="K666" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="667">
       <c r="A667" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B667" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C667" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D667" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E667" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F667" s="1" t="inlineStr">
         <is>
-          <t>1708006010/RS/22012034254462 — shochalay nirman karay gokal / deshu lodhi</t>
+          <t>1708006010/RS/22012034252769 — shochalay nirman karay ramsingh / khilan lodhi</t>
         </is>
       </c>
       <c r="G667" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H667" s="2" t="n">
-        <v>5400</v>
+        <v>0</v>
       </c>
       <c r="I667" s="2" t="n">
-        <v>5397</v>
+        <v>0</v>
       </c>
       <c r="J667" s="3" t="n">
-        <v>41851</v>
-[...3 lines deleted...]
-      </c>
+        <v>41753</v>
+      </c>
+      <c r="K667" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="668">
       <c r="A668" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B668" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C668" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D668" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E668" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F668" s="1" t="inlineStr">
         <is>
-          <t>1708006010/RS/22012034254464 — shochalay nirman karya ram singh / kishori lodhi</t>
+          <t>1708006010/RS/22012034252892 — shochalay nirman karay bharat / dhansingh lodhi</t>
         </is>
       </c>
       <c r="G668" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H668" s="2" t="n">
-        <v>0</v>
+        <v>5400</v>
       </c>
       <c r="I668" s="2" t="n">
-        <v>0</v>
+        <v>5397</v>
       </c>
       <c r="J668" s="3" t="n">
-        <v>41844</v>
-[...1 lines deleted...]
-      <c r="K668" s="3"/>
+        <v>41851</v>
+      </c>
+      <c r="K668" s="3" t="n">
+        <v>41909</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="669">
       <c r="A669" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B669" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C669" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D669" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E669" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F669" s="1" t="inlineStr">
         <is>
-          <t>1708006010/RS/22012034254490 — shochalay nirman karya rampratap / hardev singh</t>
+          <t>1708006010/RS/22012034252898 — shochalay nirman karay kallu / khushiya ahirwar</t>
         </is>
       </c>
       <c r="G669" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H669" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I669" s="2" t="n">
-        <v>2100</v>
+        <v>5397</v>
       </c>
       <c r="J669" s="3" t="n">
         <v>41851</v>
       </c>
       <c r="K669" s="3" t="n">
-        <v>42593</v>
+        <v>41909</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="670">
       <c r="A670" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B670" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C670" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D670" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E670" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F670" s="1" t="inlineStr">
         <is>
-          <t>1708006010/RS/22012034254494 — shochalay nirman karya jasbendra /  hardev singh</t>
+          <t>1708006010/RS/22012034252902 — shochalay nirman karay thakurdas / ghurra lodhi</t>
         </is>
       </c>
       <c r="G670" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H670" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I670" s="2" t="n">
-        <v>2100</v>
+        <v>5397</v>
       </c>
       <c r="J670" s="3" t="n">
         <v>41851</v>
       </c>
       <c r="K670" s="3" t="n">
-        <v>42593</v>
+        <v>42016</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="671">
       <c r="A671" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B671" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C671" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D671" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E671" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F671" s="1" t="inlineStr">
         <is>
-          <t>1708006010/RS/22012034254499 — shochalay nirman karya shishupal  ramsingh</t>
+          <t>1708006010/RS/22012034254462 — shochalay nirman karay gokal / deshu lodhi</t>
         </is>
       </c>
       <c r="G671" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H671" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I671" s="2" t="n">
         <v>5397</v>
       </c>
       <c r="J671" s="3" t="n">
         <v>41851</v>
       </c>
       <c r="K671" s="3" t="n">
         <v>41909</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="672">
       <c r="A672" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B672" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C672" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D672" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E672" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F672" s="1" t="inlineStr">
         <is>
-          <t>1708006010/RS/22012034254503 — shochalay nirman karya ramsingh / ragveer singh</t>
+          <t>1708006010/RS/22012034254464 — shochalay nirman karya ram singh / kishori lodhi</t>
         </is>
       </c>
       <c r="G672" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H672" s="2" t="n">
-        <v>5400</v>
+        <v>0</v>
       </c>
       <c r="I672" s="2" t="n">
-        <v>5397</v>
+        <v>0</v>
       </c>
       <c r="J672" s="3" t="n">
-        <v>41851</v>
-[...3 lines deleted...]
-      </c>
+        <v>41844</v>
+      </c>
+      <c r="K672" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="673">
       <c r="A673" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B673" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C673" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D673" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E673" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F673" s="1" t="inlineStr">
         <is>
-          <t>1708006010/RS/22012034254505 — shochalay nirman karya aman / lakhan singh</t>
+          <t>1708006010/RS/22012034254490 — shochalay nirman karya rampratap / hardev singh</t>
         </is>
       </c>
       <c r="G673" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H673" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I673" s="2" t="n">
-        <v>5397</v>
+        <v>2100</v>
       </c>
       <c r="J673" s="3" t="n">
         <v>41851</v>
       </c>
       <c r="K673" s="3" t="n">
-        <v>41909</v>
+        <v>42593</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="674">
       <c r="A674" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B674" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C674" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D674" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E674" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F674" s="1" t="inlineStr">
         <is>
-          <t>1708006010/RS/22012034255047 — shochalay nirman karaya rajaram / lachaman lodhi</t>
+          <t>1708006010/RS/22012034254494 — shochalay nirman karya jasbendra /  hardev singh</t>
         </is>
       </c>
       <c r="G674" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H674" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I674" s="2" t="n">
-        <v>5397</v>
+        <v>2100</v>
       </c>
       <c r="J674" s="3" t="n">
         <v>41851</v>
       </c>
       <c r="K674" s="3" t="n">
-        <v>41909</v>
+        <v>42593</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="675">
       <c r="A675" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B675" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C675" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D675" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E675" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F675" s="1" t="inlineStr">
         <is>
-          <t>1708006010/RS/22012034255276 — shochalay nirman karay bhagirath / pyare lal lodhi</t>
+          <t>1708006010/RS/22012034254499 — shochalay nirman karya shishupal  ramsingh</t>
         </is>
       </c>
       <c r="G675" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H675" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I675" s="2" t="n">
-        <v>4200</v>
+        <v>5397</v>
       </c>
       <c r="J675" s="3" t="n">
-        <v>41853</v>
+        <v>41851</v>
       </c>
       <c r="K675" s="3" t="n">
-        <v>42593</v>
+        <v>41909</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="676">
       <c r="A676" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B676" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C676" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D676" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E676" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F676" s="1" t="inlineStr">
         <is>
-          <t>1708006010/RS/22012034255281 — shochalay nirman karay hariram / bhagirath lodhi</t>
+          <t>1708006010/RS/22012034254503 — shochalay nirman karya ramsingh / ragveer singh</t>
         </is>
       </c>
       <c r="G676" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H676" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I676" s="2" t="n">
         <v>5397</v>
       </c>
       <c r="J676" s="3" t="n">
         <v>41851</v>
       </c>
       <c r="K676" s="3" t="n">
         <v>41909</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="677">
       <c r="A677" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B677" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C677" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D677" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E677" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F677" s="1" t="inlineStr">
         <is>
-          <t>1708006010/RS/22012034255285 — shochalay nirman karay mnnu / bhagirath lodhi</t>
+          <t>1708006010/RS/22012034254505 — shochalay nirman karya aman / lakhan singh</t>
         </is>
       </c>
       <c r="G677" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H677" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I677" s="2" t="n">
         <v>5397</v>
       </c>
       <c r="J677" s="3" t="n">
-        <v>41907</v>
+        <v>41851</v>
       </c>
       <c r="K677" s="3" t="n">
-        <v>42003</v>
+        <v>41909</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="678">
       <c r="A678" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B678" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C678" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D678" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E678" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F678" s="1" t="inlineStr">
         <is>
-          <t>1708006010/RS/22012034255288 — shochalay nirman karay amar singh / achche lal lod</t>
+          <t>1708006010/RS/22012034255047 — shochalay nirman karaya rajaram / lachaman lodhi</t>
         </is>
       </c>
       <c r="G678" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H678" s="2" t="n">
-        <v>0</v>
+        <v>5400</v>
       </c>
       <c r="I678" s="2" t="n">
-        <v>0</v>
+        <v>5397</v>
       </c>
       <c r="J678" s="3" t="n">
-        <v>41761</v>
-[...1 lines deleted...]
-      <c r="K678" s="3"/>
+        <v>41851</v>
+      </c>
+      <c r="K678" s="3" t="n">
+        <v>41909</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="679">
       <c r="A679" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B679" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C679" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D679" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E679" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F679" s="1" t="inlineStr">
         <is>
-          <t>1708006010/RS/22012034266929 — shochalay nirman karay mantu / bindraban lodhi</t>
+          <t>1708006010/RS/22012034255276 — shochalay nirman karay bhagirath / pyare lal lodhi</t>
         </is>
       </c>
       <c r="G679" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H679" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I679" s="2" t="n">
-        <v>5397</v>
+        <v>4200</v>
       </c>
       <c r="J679" s="3" t="n">
-        <v>41907</v>
+        <v>41853</v>
       </c>
       <c r="K679" s="3" t="n">
-        <v>42003</v>
+        <v>42593</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="680">
       <c r="A680" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B680" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C680" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D680" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E680" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F680" s="1" t="inlineStr">
         <is>
-          <t>1708006010/RS/22012034269545 — shochalay nirman karay pretam / achchelal lodhi</t>
+          <t>1708006010/RS/22012034255281 — shochalay nirman karay hariram / bhagirath lodhi</t>
         </is>
       </c>
       <c r="G680" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H680" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I680" s="2" t="n">
         <v>5397</v>
       </c>
       <c r="J680" s="3" t="n">
-        <v>41915</v>
+        <v>41851</v>
       </c>
       <c r="K680" s="3" t="n">
-        <v>42003</v>
+        <v>41909</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="681">
       <c r="A681" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B681" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C681" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D681" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E681" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F681" s="1" t="inlineStr">
         <is>
-          <t>1708006010/RS/22012034269553 — shochalay nirman karay shiwlal / ghurra lodhi</t>
+          <t>1708006010/RS/22012034255285 — shochalay nirman karay mnnu / bhagirath lodhi</t>
         </is>
       </c>
       <c r="G681" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H681" s="2" t="n">
-        <v>0</v>
+        <v>5400</v>
       </c>
       <c r="I681" s="2" t="n">
-        <v>0</v>
+        <v>5397</v>
       </c>
       <c r="J681" s="3" t="n">
-        <v>41866</v>
-[...1 lines deleted...]
-      <c r="K681" s="3"/>
+        <v>41907</v>
+      </c>
+      <c r="K681" s="3" t="n">
+        <v>42003</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="682">
       <c r="A682" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B682" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C682" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D682" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E682" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F682" s="1" t="inlineStr">
         <is>
-          <t>1708006010/RS/22012034269555 — shochalay nirman karay lachaman / bhagirath lodhi</t>
+          <t>1708006010/RS/22012034255288 — shochalay nirman karay amar singh / achche lal lod</t>
         </is>
       </c>
       <c r="G682" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H682" s="2" t="n">
-        <v>5400</v>
+        <v>0</v>
       </c>
       <c r="I682" s="2" t="n">
-        <v>5397</v>
+        <v>0</v>
       </c>
       <c r="J682" s="3" t="n">
-        <v>41946</v>
-[...3 lines deleted...]
-      </c>
+        <v>41761</v>
+      </c>
+      <c r="K682" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="683">
       <c r="A683" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B683" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C683" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D683" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E683" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F683" s="1" t="inlineStr">
         <is>
-          <t>1708006010/RS/22012034269565 — shochalay nirman karay takhat / randher thakur</t>
+          <t>1708006010/RS/22012034266929 — shochalay nirman karay mantu / bindraban lodhi</t>
         </is>
       </c>
       <c r="G683" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H683" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I683" s="2" t="n">
         <v>5397</v>
       </c>
       <c r="J683" s="3" t="n">
         <v>41907</v>
       </c>
       <c r="K683" s="3" t="n">
         <v>42003</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="684">
       <c r="A684" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B684" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C684" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D684" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E684" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F684" s="1" t="inlineStr">
         <is>
-          <t>1708006010/RS/22012034269854 — shochalay nirman karay ragunath / nirpat lodhi</t>
+          <t>1708006010/RS/22012034269545 — shochalay nirman karay pretam / achchelal lodhi</t>
         </is>
       </c>
       <c r="G684" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H684" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I684" s="2" t="n">
         <v>5397</v>
       </c>
       <c r="J684" s="3" t="n">
-        <v>41907</v>
+        <v>41915</v>
       </c>
       <c r="K684" s="3" t="n">
         <v>42003</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="685">
       <c r="A685" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B685" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C685" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D685" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E685" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F685" s="1" t="inlineStr">
         <is>
-          <t>1708006010/RS/22012034269857 — shochalay nirman karay roopsingh / gorelal lodhi</t>
+          <t>1708006010/RS/22012034269553 — shochalay nirman karay shiwlal / ghurra lodhi</t>
         </is>
       </c>
       <c r="G685" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H685" s="2" t="n">
-        <v>5400</v>
+        <v>0</v>
       </c>
       <c r="I685" s="2" t="n">
-        <v>5397</v>
+        <v>0</v>
       </c>
       <c r="J685" s="3" t="n">
-        <v>41907</v>
-[...3 lines deleted...]
-      </c>
+        <v>41866</v>
+      </c>
+      <c r="K685" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="686">
       <c r="A686" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B686" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C686" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D686" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E686" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F686" s="1" t="inlineStr">
         <is>
-          <t>1708006010/RS/22012034269859 — shochalay nirman karay chandrabhan / ramdyal lodhi</t>
+          <t>1708006010/RS/22012034269555 — shochalay nirman karay lachaman / bhagirath lodhi</t>
         </is>
       </c>
       <c r="G686" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H686" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I686" s="2" t="n">
         <v>5397</v>
       </c>
       <c r="J686" s="3" t="n">
-        <v>41907</v>
+        <v>41946</v>
       </c>
       <c r="K686" s="3" t="n">
-        <v>42003</v>
+        <v>41993</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="687">
       <c r="A687" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B687" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C687" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D687" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E687" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F687" s="1" t="inlineStr">
         <is>
-          <t>1708006010/RS/22012034269867 — shochalay nirman karay beti bai /dhanguwa ahirwar</t>
+          <t>1708006010/RS/22012034269565 — shochalay nirman karay takhat / randher thakur</t>
         </is>
       </c>
       <c r="G687" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H687" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I687" s="2" t="n">
         <v>5397</v>
       </c>
       <c r="J687" s="3" t="n">
         <v>41907</v>
       </c>
       <c r="K687" s="3" t="n">
         <v>42003</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="688">
       <c r="A688" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B688" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C688" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D688" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E688" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F688" s="1" t="inlineStr">
         <is>
-          <t>1708006010/RS/22012034269877 — shochalay nirman karay ramsingh / kishori lodhi</t>
+          <t>1708006010/RS/22012034269854 — shochalay nirman karay ragunath / nirpat lodhi</t>
         </is>
       </c>
       <c r="G688" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H688" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I688" s="2" t="n">
         <v>5397</v>
       </c>
       <c r="J688" s="3" t="n">
         <v>41907</v>
       </c>
       <c r="K688" s="3" t="n">
         <v>42003</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="689">
       <c r="A689" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B689" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C689" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D689" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E689" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F689" s="1" t="inlineStr">
         <is>
-          <t>1708006010/RS/22012034269879 — shochalay nirman karay sundar /  chauda sain</t>
+          <t>1708006010/RS/22012034269857 — shochalay nirman karay roopsingh / gorelal lodhi</t>
         </is>
       </c>
       <c r="G689" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H689" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I689" s="2" t="n">
         <v>5397</v>
       </c>
       <c r="J689" s="3" t="n">
         <v>41907</v>
       </c>
       <c r="K689" s="3" t="n">
         <v>42003</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="690">
       <c r="A690" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B690" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C690" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D690" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E690" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F690" s="1" t="inlineStr">
         <is>
-          <t>1708006010/RS/22012034270143 — shochalay nirman karay jaysingh / khilan lodhi</t>
+          <t>1708006010/RS/22012034269859 — shochalay nirman karay chandrabhan / ramdyal lodhi</t>
         </is>
       </c>
       <c r="G690" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H690" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I690" s="2" t="n">
         <v>5397</v>
       </c>
       <c r="J690" s="3" t="n">
-        <v>41946</v>
+        <v>41907</v>
       </c>
       <c r="K690" s="3" t="n">
-        <v>41993</v>
+        <v>42003</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="691">
       <c r="A691" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B691" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C691" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D691" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E691" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F691" s="1" t="inlineStr">
         <is>
-          <t>1708006010/RS/22012034270148 — shochalay nirman karay ramsingh / khilan singh</t>
+          <t>1708006010/RS/22012034269867 — shochalay nirman karay beti bai /dhanguwa ahirwar</t>
         </is>
       </c>
       <c r="G691" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H691" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I691" s="2" t="n">
         <v>5397</v>
       </c>
       <c r="J691" s="3" t="n">
-        <v>41946</v>
+        <v>41907</v>
       </c>
       <c r="K691" s="3" t="n">
-        <v>41993</v>
+        <v>42003</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="692">
       <c r="A692" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B692" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C692" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D692" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E692" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F692" s="1" t="inlineStr">
         <is>
-          <t>1708006010/RS/22012034272476 — shochalay nirman karay moti / kapoora ahirwar</t>
+          <t>1708006010/RS/22012034269877 — shochalay nirman karay ramsingh / kishori lodhi</t>
         </is>
       </c>
       <c r="G692" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H692" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I692" s="2" t="n">
-        <v>4926</v>
+        <v>5397</v>
       </c>
       <c r="J692" s="3" t="n">
-        <v>41915</v>
+        <v>41907</v>
       </c>
       <c r="K692" s="3" t="n">
         <v>42003</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="693">
       <c r="A693" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B693" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C693" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D693" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E693" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F693" s="1" t="inlineStr">
         <is>
-          <t>1708006010/RS/22012034272479 — shochalay nirman karay dhansingh / barelal lodhi</t>
+          <t>1708006010/RS/22012034269879 — shochalay nirman karay sundar /  chauda sain</t>
         </is>
       </c>
       <c r="G693" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H693" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I693" s="2" t="n">
         <v>5397</v>
       </c>
       <c r="J693" s="3" t="n">
-        <v>41915</v>
+        <v>41907</v>
       </c>
       <c r="K693" s="3" t="n">
         <v>42003</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="694">
       <c r="A694" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B694" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C694" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D694" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E694" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F694" s="1" t="inlineStr">
         <is>
-          <t>1708006010/RS/22012034272486 — shochalay nirman karay komal / kapoora ahirwar</t>
+          <t>1708006010/RS/22012034270143 — shochalay nirman karay jaysingh / khilan lodhi</t>
         </is>
       </c>
       <c r="G694" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H694" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I694" s="2" t="n">
         <v>5397</v>
       </c>
       <c r="J694" s="3" t="n">
-        <v>41915</v>
+        <v>41946</v>
       </c>
       <c r="K694" s="3" t="n">
-        <v>42003</v>
+        <v>41993</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="695">
       <c r="A695" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B695" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C695" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D695" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E695" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F695" s="1" t="inlineStr">
         <is>
-          <t>1708006010/RS/22012034330757 — shochaiay nirman kary debi/dhansingh lodhi</t>
+          <t>1708006010/RS/22012034270148 — shochalay nirman karay ramsingh / khilan singh</t>
         </is>
       </c>
       <c r="G695" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H695" s="2" t="n">
-        <v>1200000000</v>
+        <v>5400</v>
       </c>
       <c r="I695" s="2" t="n">
-        <v>0</v>
+        <v>5397</v>
       </c>
       <c r="J695" s="3" t="n">
-        <v>42761</v>
-[...1 lines deleted...]
-      <c r="K695" s="3"/>
+        <v>41946</v>
+      </c>
+      <c r="K695" s="3" t="n">
+        <v>41993</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="696">
       <c r="A696" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B696" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C696" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D696" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E696" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F696" s="1" t="inlineStr">
         <is>
-          <t>1708006010/RS/22012034330857 — shochalay nirman kary phool bai/ daryaw singh</t>
+          <t>1708006010/RS/22012034272476 — shochalay nirman karay moti / kapoora ahirwar</t>
         </is>
       </c>
       <c r="G696" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H696" s="2" t="n">
-        <v>12000</v>
+        <v>5400</v>
       </c>
       <c r="I696" s="2" t="n">
-        <v>11905</v>
+        <v>4926</v>
       </c>
       <c r="J696" s="3" t="n">
-        <v>42807</v>
+        <v>41915</v>
       </c>
       <c r="K696" s="3" t="n">
-        <v>43324</v>
+        <v>42003</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="697">
       <c r="A697" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B697" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C697" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D697" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E697" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F697" s="1" t="inlineStr">
         <is>
-          <t>1708006010/RS/22012034330860 — shochalay nirman kary gajraj / kamla lodhi</t>
+          <t>1708006010/RS/22012034272479 — shochalay nirman karay dhansingh / barelal lodhi</t>
         </is>
       </c>
       <c r="G697" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H697" s="2" t="n">
-        <v>12000</v>
+        <v>5400</v>
       </c>
       <c r="I697" s="2" t="n">
-        <v>11505</v>
+        <v>5397</v>
       </c>
       <c r="J697" s="3" t="n">
-        <v>42807</v>
+        <v>41915</v>
       </c>
       <c r="K697" s="3" t="n">
-        <v>43355</v>
+        <v>42003</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="698">
       <c r="A698" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B698" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C698" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D698" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E698" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F698" s="1" t="inlineStr">
         <is>
-          <t>1708006010/RS/22012034330862 — shochalay nirman kary jorabal / babu lal lodhi</t>
+          <t>1708006010/RS/22012034272486 — shochalay nirman karay komal / kapoora ahirwar</t>
         </is>
       </c>
       <c r="G698" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H698" s="2" t="n">
-        <v>1200000000</v>
+        <v>5400</v>
       </c>
       <c r="I698" s="2" t="n">
-        <v>0</v>
+        <v>5397</v>
       </c>
       <c r="J698" s="3" t="n">
-        <v>42807</v>
-[...1 lines deleted...]
-      <c r="K698" s="3"/>
+        <v>41915</v>
+      </c>
+      <c r="K698" s="3" t="n">
+        <v>42003</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="699">
       <c r="A699" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B699" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C699" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D699" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E699" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F699" s="1" t="inlineStr">
         <is>
-          <t>1708006010/RS/22012034331389 — shochalay nirman kary rabi/bhan singh</t>
+          <t>1708006010/RS/22012034330757 — shochaiay nirman kary debi/dhansingh lodhi</t>
         </is>
       </c>
       <c r="G699" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H699" s="2" t="n">
-        <v>12000</v>
+        <v>1200000000</v>
       </c>
       <c r="I699" s="2" t="n">
-        <v>11905</v>
+        <v>0</v>
       </c>
       <c r="J699" s="3" t="n">
-        <v>42807</v>
-[...3 lines deleted...]
-      </c>
+        <v>42761</v>
+      </c>
+      <c r="K699" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="700">
       <c r="A700" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B700" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C700" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D700" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E700" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F700" s="1" t="inlineStr">
         <is>
-          <t>1708006010/RS/22012034345368 — SHOCHALAY NIRMAN RAJENDRA/AJUDDI SINGH</t>
+          <t>1708006010/RS/22012034330857 — shochalay nirman kary phool bai/ daryaw singh</t>
         </is>
       </c>
       <c r="G700" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H700" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I700" s="2" t="n">
-        <v>11920</v>
+        <v>11905</v>
       </c>
       <c r="J700" s="3" t="n">
-        <v>42862</v>
+        <v>42807</v>
       </c>
       <c r="K700" s="3" t="n">
-        <v>43355</v>
+        <v>43324</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="701">
       <c r="A701" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B701" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C701" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D701" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E701" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F701" s="1" t="inlineStr">
         <is>
-          <t>1708006010/RS/22012034345369 — SHOCHALAY NIRMAN KESHAV/INDRAPAL SINGH</t>
+          <t>1708006010/RS/22012034330860 — shochalay nirman kary gajraj / kamla lodhi</t>
         </is>
       </c>
       <c r="G701" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H701" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I701" s="2" t="n">
-        <v>11920</v>
+        <v>11505</v>
       </c>
       <c r="J701" s="3" t="n">
-        <v>42860</v>
+        <v>42807</v>
       </c>
       <c r="K701" s="3" t="n">
-        <v>42870</v>
+        <v>43355</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="702">
       <c r="A702" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B702" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C702" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D702" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E702" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F702" s="1" t="inlineStr">
         <is>
-          <t>1708006010/RS/22012034345370 — SHOCHALAY NIRMAN KARY RACHNA/PRANSINGH</t>
+          <t>1708006010/RS/22012034330862 — shochalay nirman kary jorabal / babu lal lodhi</t>
         </is>
       </c>
       <c r="G702" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H702" s="2" t="n">
-        <v>12000</v>
+        <v>1200000000</v>
       </c>
       <c r="I702" s="2" t="n">
-        <v>11920</v>
+        <v>0</v>
       </c>
       <c r="J702" s="3" t="n">
-        <v>42862</v>
-[...3 lines deleted...]
-      </c>
+        <v>42807</v>
+      </c>
+      <c r="K702" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="703">
       <c r="A703" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B703" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C703" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D703" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E703" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F703" s="1" t="inlineStr">
         <is>
-          <t>1708006010/RS/22012034345374 — SHOCHALAY NIRMAN CHHOTELAL / TIJAEYA AHIRWAR</t>
+          <t>1708006010/RS/22012034331389 — shochalay nirman kary rabi/bhan singh</t>
         </is>
       </c>
       <c r="G703" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H703" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I703" s="2" t="n">
-        <v>11920</v>
+        <v>11905</v>
       </c>
       <c r="J703" s="3" t="n">
-        <v>42862</v>
+        <v>42807</v>
       </c>
       <c r="K703" s="3" t="n">
-        <v>42877</v>
+        <v>43355</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="704">
       <c r="A704" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B704" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C704" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D704" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E704" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F704" s="1" t="inlineStr">
         <is>
-          <t>1708006010/RS/22012034345375 — SHOCHALAY NIRMAN SUNEEL/RAMDASH AHIRWAR</t>
+          <t>1708006010/RS/22012034345368 — SHOCHALAY NIRMAN RAJENDRA/AJUDDI SINGH</t>
         </is>
       </c>
       <c r="G704" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H704" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I704" s="2" t="n">
         <v>11920</v>
       </c>
       <c r="J704" s="3" t="n">
         <v>42862</v>
       </c>
       <c r="K704" s="3" t="n">
-        <v>42881</v>
+        <v>43355</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="705">
       <c r="A705" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B705" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C705" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D705" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E705" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F705" s="1" t="inlineStr">
         <is>
-          <t>1708006010/RS/22012034345376 — SHOCHALAY NIRMAN KRASHNPAL/DARYAW SINGH</t>
+          <t>1708006010/RS/22012034345369 — SHOCHALAY NIRMAN KESHAV/INDRAPAL SINGH</t>
         </is>
       </c>
       <c r="G705" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H705" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I705" s="2" t="n">
-        <v>10370</v>
+        <v>11920</v>
       </c>
       <c r="J705" s="3" t="n">
-        <v>42862</v>
+        <v>42860</v>
       </c>
       <c r="K705" s="3" t="n">
-        <v>42884</v>
+        <v>42870</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="706">
       <c r="A706" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B706" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C706" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D706" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E706" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F706" s="1" t="inlineStr">
         <is>
-          <t>1708006010/RS/22012034345378 — SHOCHALAY NIRMAN SUDHAR MANSUKH/KUNAUWA AHIR</t>
+          <t>1708006010/RS/22012034345370 — SHOCHALAY NIRMAN KARY RACHNA/PRANSINGH</t>
         </is>
       </c>
       <c r="G706" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H706" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I706" s="2" t="n">
-        <v>3000</v>
+        <v>11920</v>
       </c>
       <c r="J706" s="3" t="n">
         <v>42862</v>
       </c>
       <c r="K706" s="3" t="n">
-        <v>42884</v>
+        <v>42877</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="707">
       <c r="A707" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B707" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C707" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D707" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E707" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F707" s="1" t="inlineStr">
         <is>
-          <t>1708006010/RS/22012034346491 — shochayal nirman kary beti bai/mulam singh</t>
+          <t>1708006010/RS/22012034345374 — SHOCHALAY NIRMAN CHHOTELAL / TIJAEYA AHIRWAR</t>
         </is>
       </c>
       <c r="G707" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H707" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I707" s="2" t="n">
-        <v>0</v>
+        <v>11920</v>
       </c>
       <c r="J707" s="3" t="n">
-        <v>42870</v>
-[...1 lines deleted...]
-      <c r="K707" s="3"/>
+        <v>42862</v>
+      </c>
+      <c r="K707" s="3" t="n">
+        <v>42877</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="708">
       <c r="A708" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B708" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C708" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D708" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E708" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F708" s="1" t="inlineStr">
         <is>
-          <t>1708006010/RS/22012034346492 — shochalay nirman kary dammu/dhanjuwa ahirwar</t>
+          <t>1708006010/RS/22012034345375 — SHOCHALAY NIRMAN SUNEEL/RAMDASH AHIRWAR</t>
         </is>
       </c>
       <c r="G708" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H708" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I708" s="2" t="n">
-        <v>1720</v>
+        <v>11920</v>
       </c>
       <c r="J708" s="3" t="n">
-        <v>42870</v>
+        <v>42862</v>
       </c>
       <c r="K708" s="3" t="n">
-        <v>43355</v>
+        <v>42881</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="709">
       <c r="A709" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B709" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C709" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D709" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E709" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F709" s="1" t="inlineStr">
         <is>
-          <t>1708006010/RS/22012034346496 — shochalay ninman kary rajabeti/mulam singh</t>
+          <t>1708006010/RS/22012034345376 — SHOCHALAY NIRMAN KRASHNPAL/DARYAW SINGH</t>
         </is>
       </c>
       <c r="G709" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H709" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I709" s="2" t="n">
-        <v>11920</v>
+        <v>10370</v>
       </c>
       <c r="J709" s="3" t="n">
         <v>42862</v>
       </c>
       <c r="K709" s="3" t="n">
-        <v>42906</v>
+        <v>42884</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="710">
       <c r="A710" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B710" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C710" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D710" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E710" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F710" s="1" t="inlineStr">
         <is>
-          <t>1708006010/RS/22012034349408 — shochalay nrman kary ramdevi/sheelchandra yadav</t>
+          <t>1708006010/RS/22012034345378 — SHOCHALAY NIRMAN SUDHAR MANSUKH/KUNAUWA AHIR</t>
         </is>
       </c>
       <c r="G710" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H710" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I710" s="2" t="n">
-        <v>1720</v>
+        <v>3000</v>
       </c>
       <c r="J710" s="3" t="n">
+        <v>42862</v>
+      </c>
+      <c r="K710" s="3" t="n">
         <v>42884</v>
-      </c>
-[...1 lines deleted...]
-        <v>42962</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="711">
       <c r="A711" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B711" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C711" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D711" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E711" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F711" s="1" t="inlineStr">
         <is>
-          <t>1708006010/RS/22012034355293 — shochalay nannoo/bhagun singh</t>
+          <t>1708006010/RS/22012034346491 — shochayal nirman kary beti bai/mulam singh</t>
         </is>
       </c>
       <c r="G711" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H711" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I711" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J711" s="3" t="n">
-        <v>42912</v>
+        <v>42870</v>
       </c>
       <c r="K711" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="712">
       <c r="A712" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B712" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C712" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D712" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E712" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F712" s="1" t="inlineStr">
         <is>
-          <t>1708006010/RS/22012034397934 — shochalay nirman aasharam/ chinkha viswakarma</t>
+          <t>1708006010/RS/22012034346492 — shochalay nirman kary dammu/dhanjuwa ahirwar</t>
         </is>
       </c>
       <c r="G712" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H712" s="2" t="n">
-        <v>0</v>
+        <v>12000</v>
       </c>
       <c r="I712" s="2" t="n">
-        <v>0</v>
+        <v>1720</v>
       </c>
       <c r="J712" s="3" t="n">
-        <v>43126</v>
-[...1 lines deleted...]
-      <c r="K712" s="3"/>
+        <v>42870</v>
+      </c>
+      <c r="K712" s="3" t="n">
+        <v>43355</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="713">
       <c r="A713" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B713" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C713" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D713" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E713" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F713" s="1" t="inlineStr">
         <is>
-          <t>1708006010/RS/22012034397936 — shochalay nirma mohan/kharga ahirwar</t>
+          <t>1708006010/RS/22012034346496 — shochalay ninman kary rajabeti/mulam singh</t>
         </is>
       </c>
       <c r="G713" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H713" s="2" t="n">
-        <v>0</v>
+        <v>12000</v>
       </c>
       <c r="I713" s="2" t="n">
-        <v>0</v>
+        <v>11920</v>
       </c>
       <c r="J713" s="3" t="n">
-        <v>43126</v>
-[...1 lines deleted...]
-      <c r="K713" s="3"/>
+        <v>42862</v>
+      </c>
+      <c r="K713" s="3" t="n">
+        <v>42906</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="714">
       <c r="A714" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B714" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C714" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D714" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E714" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F714" s="1" t="inlineStr">
         <is>
-          <t>1708006010/RS/22012034397937 — shochalay nirman malkhan/manohar singh</t>
+          <t>1708006010/RS/22012034349408 — shochalay nrman kary ramdevi/sheelchandra yadav</t>
         </is>
       </c>
       <c r="G714" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H714" s="2" t="n">
-        <v>0</v>
+        <v>12000</v>
       </c>
       <c r="I714" s="2" t="n">
-        <v>0</v>
+        <v>1720</v>
       </c>
       <c r="J714" s="3" t="n">
-        <v>43126</v>
-[...1 lines deleted...]
-      <c r="K714" s="3"/>
+        <v>42884</v>
+      </c>
+      <c r="K714" s="3" t="n">
+        <v>42962</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="715">
       <c r="A715" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B715" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C715" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D715" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E715" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F715" s="1" t="inlineStr">
         <is>
-          <t>1708006010/RS/22012034527194 — SLWM सामुदायिक कम्पोस्ट संरचना निर्माण रामदीन यादव के मकान के पास छुल्ला बम्होरीखुर्द</t>
+          <t>1708006010/RS/22012034355293 — shochalay nannoo/bhagun singh</t>
         </is>
       </c>
       <c r="G715" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H715" s="2" t="n">
-        <v>23418.7</v>
+        <v>12000</v>
       </c>
       <c r="I715" s="2" t="n">
-        <v>22574</v>
+        <v>0</v>
       </c>
       <c r="J715" s="3" t="n">
-        <v>44508</v>
-[...3 lines deleted...]
-      </c>
+        <v>42912</v>
+      </c>
+      <c r="K715" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="716">
       <c r="A716" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B716" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C716" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D716" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E716" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F716" s="1" t="inlineStr">
         <is>
-          <t>1708006010/RS/22012034527195 — SLWM सामुदायिक कम्पोस्ट संरचना निर्माण हरदेव सिंह के मकान के पास छुल्ला बम्होरीखुर्द</t>
+          <t>1708006010/RS/22012034397934 — shochalay nirman aasharam/ chinkha viswakarma</t>
         </is>
       </c>
       <c r="G716" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H716" s="2" t="n">
-        <v>23418.7</v>
+        <v>0</v>
       </c>
       <c r="I716" s="2" t="n">
-        <v>22924</v>
+        <v>0</v>
       </c>
       <c r="J716" s="3" t="n">
-        <v>44508</v>
-[...3 lines deleted...]
-      </c>
+        <v>43126</v>
+      </c>
+      <c r="K716" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="717">
       <c r="A717" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B717" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C717" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D717" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E717" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F717" s="1" t="inlineStr">
         <is>
-          <t>1708006010/RS/22012034527196 — SLWM सामुदायिक कम्पोस्ट संरचना निर्माण प्रा. शा. के पास छुल्ला बम्होरीखुर्द</t>
+          <t>1708006010/RS/22012034397936 — shochalay nirma mohan/kharga ahirwar</t>
         </is>
       </c>
       <c r="G717" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H717" s="2" t="n">
-        <v>23418.7</v>
+        <v>0</v>
       </c>
       <c r="I717" s="2" t="n">
-        <v>22934</v>
+        <v>0</v>
       </c>
       <c r="J717" s="3" t="n">
-        <v>44508</v>
-[...3 lines deleted...]
-      </c>
+        <v>43126</v>
+      </c>
+      <c r="K717" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="718">
       <c r="A718" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B718" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C718" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D718" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E718" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F718" s="1" t="inlineStr">
         <is>
-          <t>1708006010/RS/22012034527199 — SLWM सामुदायिक कम्पोस्ट संरचना निर्माण बस्ती के पास छुल्ला बम्होरीखुर्द</t>
+          <t>1708006010/RS/22012034397937 — shochalay nirman malkhan/manohar singh</t>
         </is>
       </c>
       <c r="G718" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H718" s="2" t="n">
-        <v>23418.7</v>
+        <v>0</v>
       </c>
       <c r="I718" s="2" t="n">
-        <v>22924</v>
+        <v>0</v>
       </c>
       <c r="J718" s="3" t="n">
-        <v>44463</v>
-[...3 lines deleted...]
-      </c>
+        <v>43126</v>
+      </c>
+      <c r="K718" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="719">
       <c r="A719" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B719" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C719" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D719" s="1" t="inlineStr">
         <is>
           <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E719" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F719" s="1" t="inlineStr">
         <is>
-          <t>1708006010/RS/22012034527200 — SLWM सामुदायिक कम्पोस्ट संरचना निर्माण रोड के पास छुल्ला बम्होरीखुर्द</t>
+          <t>1708006010/RS/22012034527194 — SLWM सामुदायिक कम्पोस्ट संरचना निर्माण रामदीन यादव के मकान के पास छुल्ला बम्होरीखुर्द</t>
         </is>
       </c>
       <c r="G719" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H719" s="2" t="n">
         <v>23418.7</v>
       </c>
       <c r="I719" s="2" t="n">
-        <v>22974</v>
+        <v>22574</v>
       </c>
       <c r="J719" s="3" t="n">
         <v>44508</v>
       </c>
       <c r="K719" s="3" t="n">
         <v>45003</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="720">
       <c r="A720" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B720" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C720" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D720" s="1" t="inlineStr">
         <is>
           <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E720" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F720" s="1" t="inlineStr">
         <is>
-          <t>1708006010/RS/22012034527201 — SLWM सामुदायिक कम्पोस्ट संरचना निर्माण बस्ती के पास भदौरा बम्होरीखुर्द</t>
+          <t>1708006010/RS/22012034527195 — SLWM सामुदायिक कम्पोस्ट संरचना निर्माण हरदेव सिंह के मकान के पास छुल्ला बम्होरीखुर्द</t>
         </is>
       </c>
       <c r="G720" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H720" s="2" t="n">
         <v>23418.7</v>
       </c>
       <c r="I720" s="2" t="n">
-        <v>22904</v>
+        <v>22924</v>
       </c>
       <c r="J720" s="3" t="n">
-        <v>44477</v>
+        <v>44508</v>
       </c>
       <c r="K720" s="3" t="n">
         <v>45003</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="721">
       <c r="A721" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B721" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C721" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D721" s="1" t="inlineStr">
         <is>
           <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E721" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F721" s="1" t="inlineStr">
         <is>
-          <t>1708006010/RS/22012034527202 — SLWM सामुदायिक कम्पोस्ट संरचना निर्माण रोड के बगल में भदौरा बम्होरीखुर्द</t>
+          <t>1708006010/RS/22012034527196 — SLWM सामुदायिक कम्पोस्ट संरचना निर्माण प्रा. शा. के पास छुल्ला बम्होरीखुर्द</t>
         </is>
       </c>
       <c r="G721" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H721" s="2" t="n">
         <v>23418.7</v>
       </c>
       <c r="I721" s="2" t="n">
         <v>22934</v>
       </c>
       <c r="J721" s="3" t="n">
         <v>44508</v>
       </c>
       <c r="K721" s="3" t="n">
-        <v>45003</v>
+        <v>44651</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="722">
       <c r="A722" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B722" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C722" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D722" s="1" t="inlineStr">
         <is>
           <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E722" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F722" s="1" t="inlineStr">
         <is>
-          <t>1708006010/RS/22012034527203 — SLWM सामुदायिक कम्पोस्ट संरचना निर्माण अमान सिंह के मकान के बगल में भदौरा बम्होरीखुर्द</t>
+          <t>1708006010/RS/22012034527199 — SLWM सामुदायिक कम्पोस्ट संरचना निर्माण बस्ती के पास छुल्ला बम्होरीखुर्द</t>
         </is>
       </c>
       <c r="G722" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H722" s="2" t="n">
         <v>23418.7</v>
       </c>
       <c r="I722" s="2" t="n">
-        <v>22904</v>
+        <v>22924</v>
       </c>
       <c r="J722" s="3" t="n">
-        <v>44477</v>
+        <v>44463</v>
       </c>
       <c r="K722" s="3" t="n">
         <v>45003</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="723">
       <c r="A723" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B723" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C723" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D723" s="1" t="inlineStr">
         <is>
           <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E723" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F723" s="1" t="inlineStr">
         <is>
-          <t>1708006010/RS/22012034527204 — SLWM सामुदायिक कम्पोस्ट संरचना निर्माण मंगल भवन के पास भदौरा बम्हौरीखुर्द</t>
+          <t>1708006010/RS/22012034527200 — SLWM सामुदायिक कम्पोस्ट संरचना निर्माण रोड के पास छुल्ला बम्होरीखुर्द</t>
         </is>
       </c>
       <c r="G723" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H723" s="2" t="n">
         <v>23418.7</v>
       </c>
       <c r="I723" s="2" t="n">
-        <v>0</v>
+        <v>22974</v>
       </c>
       <c r="J723" s="3" t="n">
-        <v>44287</v>
-[...1 lines deleted...]
-      <c r="K723" s="3"/>
+        <v>44508</v>
+      </c>
+      <c r="K723" s="3" t="n">
+        <v>45003</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="724">
       <c r="A724" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B724" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C724" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D724" s="1" t="inlineStr">
         <is>
           <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E724" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F724" s="1" t="inlineStr">
         <is>
-          <t>1708006010/RS/22012034527207 — SLWM सामुदायिक कम्पोस्ट संरचना निर्माण प्रा. शा. के पास भदौरा बम्हौरीखुर्द</t>
+          <t>1708006010/RS/22012034527201 — SLWM सामुदायिक कम्पोस्ट संरचना निर्माण बस्ती के पास भदौरा बम्होरीखुर्द</t>
         </is>
       </c>
       <c r="G724" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H724" s="2" t="n">
         <v>23418.7</v>
       </c>
       <c r="I724" s="2" t="n">
-        <v>22974</v>
+        <v>22904</v>
       </c>
       <c r="J724" s="3" t="n">
         <v>44477</v>
       </c>
       <c r="K724" s="3" t="n">
-        <v>45376</v>
+        <v>45003</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="725">
       <c r="A725" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B725" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C725" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D725" s="1" t="inlineStr">
         <is>
           <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E725" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F725" s="1" t="inlineStr">
         <is>
-          <t>1708006010/RS/22012034527208 — SLWM सामुदायिक कम्पोस्ट संरचना निर्माण आंगनवाड़ी भवन के पास भदौरा बम्हौरीखुर्द</t>
+          <t>1708006010/RS/22012034527202 — SLWM सामुदायिक कम्पोस्ट संरचना निर्माण रोड के बगल में भदौरा बम्होरीखुर्द</t>
         </is>
       </c>
       <c r="G725" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H725" s="2" t="n">
         <v>23418.7</v>
       </c>
       <c r="I725" s="2" t="n">
-        <v>22984</v>
+        <v>22934</v>
       </c>
       <c r="J725" s="3" t="n">
-        <v>44477</v>
+        <v>44508</v>
       </c>
       <c r="K725" s="3" t="n">
         <v>45003</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="726">
       <c r="A726" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B726" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C726" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D726" s="1" t="inlineStr">
         <is>
-          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E726" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F726" s="1" t="inlineStr">
         <is>
-          <t>1708006010/RS/22012034527215 — SLWM सामुदायिक सोकता गड्डा निर्माण कन्छेदी अहिरवार नल के पास भदौरा बम्हौरीखुर्द</t>
+          <t>1708006010/RS/22012034527203 — SLWM सामुदायिक कम्पोस्ट संरचना निर्माण अमान सिंह के मकान के बगल में भदौरा बम्होरीखुर्द</t>
         </is>
       </c>
       <c r="G726" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H726" s="2" t="n">
-        <v>23447.78</v>
+        <v>23418.7</v>
       </c>
       <c r="I726" s="2" t="n">
-        <v>0</v>
+        <v>22904</v>
       </c>
       <c r="J726" s="3" t="n">
-        <v>44287</v>
-[...1 lines deleted...]
-      <c r="K726" s="3"/>
+        <v>44477</v>
+      </c>
+      <c r="K726" s="3" t="n">
+        <v>45003</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="727">
       <c r="A727" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B727" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C727" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D727" s="1" t="inlineStr">
         <is>
-          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E727" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F727" s="1" t="inlineStr">
         <is>
-          <t>1708006010/RS/22012034527217 — SLWM सामुदायिक सोकता गड्डा निर्माण पीपल नल के पास भदौरा बम्हौरीखुर्द</t>
+          <t>1708006010/RS/22012034527204 — SLWM सामुदायिक कम्पोस्ट संरचना निर्माण मंगल भवन के पास भदौरा बम्हौरीखुर्द</t>
         </is>
       </c>
       <c r="G727" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H727" s="2" t="n">
-        <v>23447.78</v>
+        <v>23418.7</v>
       </c>
       <c r="I727" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J727" s="3" t="n">
         <v>44287</v>
       </c>
       <c r="K727" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="728">
       <c r="A728" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B728" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C728" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D728" s="1" t="inlineStr">
         <is>
-          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E728" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F728" s="1" t="inlineStr">
         <is>
-          <t>1708006010/RS/22012034527219 — SLWM सामुदायिक सोकता गड्डा निर्माण कृष्णपाल की हौदी के पास भदौरा बम्हौरीखुर्द</t>
+          <t>1708006010/RS/22012034527207 — SLWM सामुदायिक कम्पोस्ट संरचना निर्माण प्रा. शा. के पास भदौरा बम्हौरीखुर्द</t>
         </is>
       </c>
       <c r="G728" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H728" s="2" t="n">
-        <v>23447.78</v>
+        <v>23418.7</v>
       </c>
       <c r="I728" s="2" t="n">
-        <v>0</v>
+        <v>22974</v>
       </c>
       <c r="J728" s="3" t="n">
-        <v>44287</v>
-[...1 lines deleted...]
-      <c r="K728" s="3"/>
+        <v>44477</v>
+      </c>
+      <c r="K728" s="3" t="n">
+        <v>45376</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="729">
       <c r="A729" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B729" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C729" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D729" s="1" t="inlineStr">
         <is>
-          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E729" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F729" s="1" t="inlineStr">
         <is>
-          <t>1708006010/RS/22012034527221 — SLWM सामुदायिक सोकता गड्डा निर्माण प्रा शा नल के पास छुल्ला बम्हौरीखुर्द</t>
+          <t>1708006010/RS/22012034527208 — SLWM सामुदायिक कम्पोस्ट संरचना निर्माण आंगनवाड़ी भवन के पास भदौरा बम्हौरीखुर्द</t>
         </is>
       </c>
       <c r="G729" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H729" s="2" t="n">
-        <v>23447.78</v>
+        <v>23418.7</v>
       </c>
       <c r="I729" s="2" t="n">
-        <v>22396</v>
+        <v>22984</v>
       </c>
       <c r="J729" s="3" t="n">
-        <v>44508</v>
+        <v>44477</v>
       </c>
       <c r="K729" s="3" t="n">
-        <v>45071</v>
+        <v>45003</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="730">
       <c r="A730" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B730" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C730" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D730" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E730" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F730" s="1" t="inlineStr">
         <is>
-          <t>1708006010/RS/22012034527237 — SLWM सामुदायिक सोकता गड्डा निर्माण नीम के पेड़ के नल के पास छुल्ला बम्हौरीखुर्द</t>
+          <t>1708006010/RS/22012034527215 — SLWM सामुदायिक सोकता गड्डा निर्माण कन्छेदी अहिरवार नल के पास भदौरा बम्हौरीखुर्द</t>
         </is>
       </c>
       <c r="G730" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H730" s="2" t="n">
         <v>23447.78</v>
       </c>
       <c r="I730" s="2" t="n">
-        <v>23858</v>
+        <v>0</v>
       </c>
       <c r="J730" s="3" t="n">
-        <v>44508</v>
-[...3 lines deleted...]
-      </c>
+        <v>44287</v>
+      </c>
+      <c r="K730" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="731">
       <c r="A731" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B731" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C731" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D731" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E731" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F731" s="1" t="inlineStr">
         <is>
-          <t>1708006010/RS/22012034544897 — SLWM नाली निर्माण कार्य लछुआ अहिरवार के मकान से मंगल भवन की ओर भदौरा बम्हौरीखुर्द</t>
+          <t>1708006010/RS/22012034527217 — SLWM सामुदायिक सोकता गड्डा निर्माण पीपल नल के पास भदौरा बम्हौरीखुर्द</t>
         </is>
       </c>
       <c r="G731" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H731" s="2" t="n">
-        <v>72000</v>
+        <v>23447.78</v>
       </c>
       <c r="I731" s="2" t="n">
-        <v>70638</v>
+        <v>0</v>
       </c>
       <c r="J731" s="3" t="n">
-        <v>44449</v>
-[...3 lines deleted...]
-      </c>
+        <v>44287</v>
+      </c>
+      <c r="K731" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="732">
       <c r="A732" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B732" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C732" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D732" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E732" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F732" s="1" t="inlineStr">
         <is>
-          <t>1708006010/RS/22012034544899 — SLWM नाली निर्माण कार्य पुष्पेंद्र सिन्ह के मकान से जगदीश सिन्ह के मकान की ओर छुल्ला बन्हौरीखुर्द</t>
+          <t>1708006010/RS/22012034527219 — SLWM सामुदायिक सोकता गड्डा निर्माण कृष्णपाल की हौदी के पास भदौरा बम्हौरीखुर्द</t>
         </is>
       </c>
       <c r="G732" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H732" s="2" t="n">
-        <v>70000</v>
+        <v>23447.78</v>
       </c>
       <c r="I732" s="2" t="n">
-        <v>69287</v>
+        <v>0</v>
       </c>
       <c r="J732" s="3" t="n">
-        <v>44470</v>
-[...3 lines deleted...]
-      </c>
+        <v>44287</v>
+      </c>
+      <c r="K732" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="733">
       <c r="A733" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B733" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C733" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D733" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E733" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F733" s="1" t="inlineStr">
         <is>
-          <t>1708006010/RS/22012034584431 — SLWM नाली निर्माण कार्य आंगनवाडी भवन से भदौरा तिगड्डा तक भदौरा बम्हौरीखुर्द</t>
+          <t>1708006010/RS/22012034527221 — SLWM सामुदायिक सोकता गड्डा निर्माण प्रा शा नल के पास छुल्ला बम्हौरीखुर्द</t>
         </is>
       </c>
       <c r="G733" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H733" s="2" t="n">
-        <v>73000</v>
+        <v>23447.78</v>
       </c>
       <c r="I733" s="2" t="n">
-        <v>67743</v>
+        <v>22396</v>
       </c>
       <c r="J733" s="3" t="n">
-        <v>44511</v>
+        <v>44508</v>
       </c>
       <c r="K733" s="3" t="n">
-        <v>44691</v>
+        <v>45071</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="734">
       <c r="A734" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B734" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C734" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D734" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E734" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F734" s="1" t="inlineStr">
         <is>
-          <t>1708006010/RS/22012034601595 — SLWM सामुदायिक कम्पोस्ट संरचना निर्माण नरेंद्र सिंह के मकान के पास छुल्ला बम्हौरीखुर्द</t>
+          <t>1708006010/RS/22012034527237 — SLWM सामुदायिक सोकता गड्डा निर्माण नीम के पेड़ के नल के पास छुल्ला बम्हौरीखुर्द</t>
         </is>
       </c>
       <c r="G734" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H734" s="2" t="n">
-        <v>23494.32</v>
+        <v>23447.78</v>
       </c>
       <c r="I734" s="2" t="n">
-        <v>23867</v>
+        <v>23858</v>
       </c>
       <c r="J734" s="3" t="n">
         <v>44508</v>
       </c>
       <c r="K734" s="3" t="n">
         <v>45003</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="735">
       <c r="A735" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B735" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C735" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D735" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E735" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F735" s="1" t="inlineStr">
         <is>
-          <t>1708006010/RS/22012034601596 — SLWM सामुदायिक कम्पोस्ट संरचना निर्माण मोड के पास छुल्ला बम्हौरीखुर्द</t>
+          <t>1708006010/RS/22012034544897 — SLWM नाली निर्माण कार्य लछुआ अहिरवार के मकान से मंगल भवन की ओर भदौरा बम्हौरीखुर्द</t>
         </is>
       </c>
       <c r="G735" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H735" s="2" t="n">
-        <v>36373.28</v>
+        <v>72000</v>
       </c>
       <c r="I735" s="2" t="n">
-        <v>23805</v>
+        <v>70638</v>
       </c>
       <c r="J735" s="3" t="n">
-        <v>44508</v>
+        <v>44449</v>
       </c>
       <c r="K735" s="3" t="n">
-        <v>45003</v>
+        <v>44691</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="736">
       <c r="A736" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B736" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C736" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D736" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E736" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F736" s="1" t="inlineStr">
         <is>
-          <t>1708006010/RS/22012034601597 — SLWM सामुदायिक कम्पोस्ट संरचना निर्माण बस्ती के अंदर छुल्ला बम्हौरीखुर्द</t>
+          <t>1708006010/RS/22012034544899 — SLWM नाली निर्माण कार्य पुष्पेंद्र सिन्ह के मकान से जगदीश सिन्ह के मकान की ओर छुल्ला बन्हौरीखुर्द</t>
         </is>
       </c>
       <c r="G736" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H736" s="2" t="n">
-        <v>23293.86</v>
+        <v>70000</v>
       </c>
       <c r="I736" s="2" t="n">
-        <v>22950.5</v>
+        <v>69287</v>
       </c>
       <c r="J736" s="3" t="n">
-        <v>44522</v>
+        <v>44470</v>
       </c>
       <c r="K736" s="3" t="n">
-        <v>45003</v>
+        <v>44691</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="737">
       <c r="A737" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B737" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C737" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D737" s="1" t="inlineStr">
         <is>
-          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E737" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F737" s="1" t="inlineStr">
         <is>
-          <t>1708006010/RS/22012034601599 — SLWM सामुदायिक सोकता गड्डा निर्माण बस्ती के बाहर छुल्ला बम्हौरीखुर्द</t>
+          <t>1708006010/RS/22012034584431 — SLWM नाली निर्माण कार्य आंगनवाडी भवन से भदौरा तिगड्डा तक भदौरा बम्हौरीखुर्द</t>
         </is>
       </c>
       <c r="G737" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H737" s="2" t="n">
-        <v>23899.61</v>
+        <v>73000</v>
       </c>
       <c r="I737" s="2" t="n">
-        <v>21885</v>
+        <v>67743</v>
       </c>
       <c r="J737" s="3" t="n">
-        <v>44521</v>
+        <v>44511</v>
       </c>
       <c r="K737" s="3" t="n">
-        <v>45071</v>
+        <v>44691</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="738">
       <c r="A738" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B738" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C738" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D738" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex</t>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E738" s="1" t="inlineStr">
         <is>
-          <t>Community Sanitary Complex</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F738" s="1" t="inlineStr">
         <is>
-          <t>1708006010/RS/22012034631886 — सामुदायिक स्वच्छ्ता परिसर ग्राम पंचायत बम्हौरीखुर्द</t>
+          <t>1708006010/RS/22012034601595 — SLWM सामुदायिक कम्पोस्ट संरचना निर्माण नरेंद्र सिंह के मकान के पास छुल्ला बम्हौरीखुर्द</t>
         </is>
       </c>
       <c r="G738" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H738" s="2" t="n">
-        <v>0</v>
+        <v>23494.32</v>
       </c>
       <c r="I738" s="2" t="n">
-        <v>0</v>
+        <v>23867</v>
       </c>
       <c r="J738" s="3" t="n">
-        <v>44424</v>
-[...1 lines deleted...]
-      <c r="K738" s="3"/>
+        <v>44508</v>
+      </c>
+      <c r="K738" s="3" t="n">
+        <v>45003</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="739">
       <c r="A739" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B739" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C739" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D739" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex</t>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E739" s="1" t="inlineStr">
         <is>
-          <t>Community Sanitary Complex</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F739" s="1" t="inlineStr">
         <is>
-          <t>1708006010/RS/22012034631887 — सामुदायिक स्वच्छ्ता परिसर ग्राम पंचायत बम्हौरीखुर्द</t>
+          <t>1708006010/RS/22012034601596 — SLWM सामुदायिक कम्पोस्ट संरचना निर्माण मोड के पास छुल्ला बम्हौरीखुर्द</t>
         </is>
       </c>
       <c r="G739" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H739" s="2" t="n">
-        <v>44000</v>
+        <v>36373.28</v>
       </c>
       <c r="I739" s="2" t="n">
-        <v>40855</v>
+        <v>23805</v>
       </c>
       <c r="J739" s="3" t="n">
-        <v>44535</v>
+        <v>44508</v>
       </c>
       <c r="K739" s="3" t="n">
-        <v>44691</v>
+        <v>45003</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="740">
       <c r="A740" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B740" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C740" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D740" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex</t>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E740" s="1" t="inlineStr">
         <is>
-          <t>Community Sanitary Complex</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F740" s="1" t="inlineStr">
         <is>
-          <t>1708006010/RS/22012034665722 — सामुदायिक स्वच्छता परिसर पंचायत भवन के पास बम्होरी खुर्द</t>
+          <t>1708006010/RS/22012034601597 — SLWM सामुदायिक कम्पोस्ट संरचना निर्माण बस्ती के अंदर छुल्ला बम्हौरीखुर्द</t>
         </is>
       </c>
       <c r="G740" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H740" s="2" t="n">
-        <v>0</v>
+        <v>23293.86</v>
       </c>
       <c r="I740" s="2" t="n">
-        <v>0</v>
+        <v>22950.5</v>
       </c>
       <c r="J740" s="3" t="n">
-        <v>44788</v>
-[...1 lines deleted...]
-      <c r="K740" s="3"/>
+        <v>44522</v>
+      </c>
+      <c r="K740" s="3" t="n">
+        <v>45003</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="741">
       <c r="A741" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B741" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C741" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D741" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex</t>
+          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E741" s="1" t="inlineStr">
         <is>
-          <t>Community Sanitary Complex</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F741" s="1" t="inlineStr">
         <is>
-          <t>1708006010/RS/22012034665724 — सामुदायिक स्वच्छता परिसर पंचायत भवन के पास बम्होरी खुर्द</t>
+          <t>1708006010/RS/22012034601599 — SLWM सामुदायिक सोकता गड्डा निर्माण बस्ती के बाहर छुल्ला बम्हौरीखुर्द</t>
         </is>
       </c>
       <c r="G741" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H741" s="2" t="n">
-        <v>0</v>
+        <v>23899.61</v>
       </c>
       <c r="I741" s="2" t="n">
-        <v>0</v>
+        <v>21885</v>
       </c>
       <c r="J741" s="3" t="n">
-        <v>44789</v>
-[...1 lines deleted...]
-      <c r="K741" s="3"/>
+        <v>44521</v>
+      </c>
+      <c r="K741" s="3" t="n">
+        <v>45071</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="742">
       <c r="A742" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B742" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C742" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D742" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex</t>
         </is>
       </c>
       <c r="E742" s="1" t="inlineStr">
         <is>
           <t>Community Sanitary Complex</t>
         </is>
       </c>
       <c r="F742" s="1" t="inlineStr">
         <is>
-          <t>1708006010/RS/22012034670867 — सामुदायिक स्वच्छता परिसर पंचायत भवन के पास बम्होरीखुर्द</t>
+          <t>1708006010/RS/22012034631886 — सामुदायिक स्वच्छ्ता परिसर ग्राम पंचायत बम्हौरीखुर्द</t>
         </is>
       </c>
       <c r="G742" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H742" s="2" t="n">
-        <v>70000</v>
+        <v>0</v>
       </c>
       <c r="I742" s="2" t="n">
-        <v>45803</v>
+        <v>0</v>
       </c>
       <c r="J742" s="3" t="n">
-        <v>45031</v>
-[...3 lines deleted...]
-      </c>
+        <v>44424</v>
+      </c>
+      <c r="K742" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="743">
       <c r="A743" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B743" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C743" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D743" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Open/Covered Grey_Water for Comm / Repair and maintenance of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex</t>
         </is>
       </c>
       <c r="E743" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Community Sanitary Complex</t>
         </is>
       </c>
       <c r="F743" s="1" t="inlineStr">
         <is>
-          <t>1708006010/RS/22012034690390 — नाली निर्माण कार्य पंचायत भवन से हरीजन वस्‍ती सी सी रोड तक</t>
+          <t>1708006010/RS/22012034631887 — सामुदायिक स्वच्छ्ता परिसर ग्राम पंचायत बम्हौरीखुर्द</t>
         </is>
       </c>
       <c r="G743" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H743" s="2" t="n">
-        <v>0</v>
+        <v>44000</v>
       </c>
       <c r="I743" s="2" t="n">
-        <v>0</v>
+        <v>40855</v>
       </c>
       <c r="J743" s="3" t="n">
-        <v>44950</v>
-[...1 lines deleted...]
-      <c r="K743" s="3"/>
+        <v>44535</v>
+      </c>
+      <c r="K743" s="3" t="n">
+        <v>44691</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="744">
       <c r="A744" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B744" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C744" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D744" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex</t>
         </is>
       </c>
       <c r="E744" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Community Sanitary Complex</t>
         </is>
       </c>
       <c r="F744" s="1" t="inlineStr">
         <is>
-          <t>1708006010/RS/22012034694316 — नाली निर्माण कार्य पंचायत भवन से हरिजन बस्ती सी सी रोड की तरफ ग्राम बम्होरीखुर्द</t>
+          <t>1708006010/RS/22012034665722 — सामुदायिक स्वच्छता परिसर पंचायत भवन के पास बम्होरी खुर्द</t>
         </is>
       </c>
       <c r="G744" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H744" s="2" t="n">
-        <v>28000</v>
+        <v>0</v>
       </c>
       <c r="I744" s="2" t="n">
-        <v>26520</v>
+        <v>0</v>
       </c>
       <c r="J744" s="3" t="n">
-        <v>45047</v>
-[...3 lines deleted...]
-      </c>
+        <v>44788</v>
+      </c>
+      <c r="K744" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="745">
       <c r="A745" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B745" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C745" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D745" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex</t>
         </is>
       </c>
       <c r="E745" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Community Sanitary Complex</t>
         </is>
       </c>
       <c r="F745" s="1" t="inlineStr">
         <is>
-          <t>1708006010/RS/22012035117362 — नाली निर्माण कार्य कूरा रैकवार के मकान के पप्‍पू रैकवार के मकान की ओर बम्‍होरी कला</t>
+          <t>1708006010/RS/22012034665724 — सामुदायिक स्वच्छता परिसर पंचायत भवन के पास बम्होरी खुर्द</t>
         </is>
       </c>
       <c r="G745" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H745" s="2" t="n">
-        <v>53000</v>
+        <v>0</v>
       </c>
       <c r="I745" s="2" t="n">
-        <v>46734</v>
+        <v>0</v>
       </c>
       <c r="J745" s="3" t="n">
-        <v>45358</v>
-[...3 lines deleted...]
-      </c>
+        <v>44789</v>
+      </c>
+      <c r="K745" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="746">
       <c r="A746" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B746" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C746" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D746" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex</t>
         </is>
       </c>
       <c r="E746" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Community Sanitary Complex</t>
         </is>
       </c>
       <c r="F746" s="1" t="inlineStr">
         <is>
-          <t>1708006010/RS/22012035136309 — नाली निर्माण कार्य नहर से मंदिर की और हैदराबाद ग्राम पंचायत बम्होरीखुर्द</t>
+          <t>1708006010/RS/22012034670867 — सामुदायिक स्वच्छता परिसर पंचायत भवन के पास बम्होरीखुर्द</t>
         </is>
       </c>
       <c r="G746" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H746" s="2" t="n">
-        <v>38000</v>
+        <v>70000</v>
       </c>
       <c r="I746" s="2" t="n">
-        <v>29633.2</v>
+        <v>45803</v>
       </c>
       <c r="J746" s="3" t="n">
-        <v>45726</v>
+        <v>45031</v>
       </c>
       <c r="K746" s="3" t="n">
-        <v>46042</v>
+        <v>45360</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="747">
       <c r="A747" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B747" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C747" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Bharat Nirman Sewa Kendra</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D747" s="1" t="inlineStr">
         <is>
-          <t>New Construction / Construction of Gram Panchayat/Panchayat Bhavan Building for Community</t>
+          <t>Repair &amp; maint of Open/Covered Grey_Water for Comm / Repair and maintenance of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E747" s="1" t="inlineStr">
         <is>
-          <t>Constr of GP Bhawan</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F747" s="1" t="inlineStr">
         <is>
-          <t>1708006010/SK/9993648193 — Bharat Nirman Rajeev Gandhi Sewa Kendra,BAMOHRIKHURD</t>
+          <t>1708006010/RS/22012034690390 — नाली निर्माण कार्य पंचायत भवन से हरीजन वस्‍ती सी सी रोड तक</t>
         </is>
       </c>
       <c r="G747" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H747" s="2" t="n">
-        <v>1285000</v>
+        <v>0</v>
       </c>
       <c r="I747" s="2" t="n">
-        <v>999038.05</v>
+        <v>0</v>
       </c>
       <c r="J747" s="3" t="n">
-        <v>42341</v>
-[...3 lines deleted...]
-      </c>
+        <v>44950</v>
+      </c>
+      <c r="K747" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="748">
       <c r="A748" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B748" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C748" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D748" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E748" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F748" s="1" t="inlineStr">
         <is>
-          <t>1708006010/WC/01 — नवीन तालाब निर्माण कार्य घुल्‍ला</t>
+          <t>1708006010/RS/22012034694316 — नाली निर्माण कार्य पंचायत भवन से हरिजन बस्ती सी सी रोड की तरफ ग्राम बम्होरीखुर्द</t>
         </is>
       </c>
       <c r="G748" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H748" s="2" t="n">
-        <v>442000</v>
+        <v>28000</v>
       </c>
       <c r="I748" s="2" t="n">
-        <v>0</v>
+        <v>26520</v>
       </c>
       <c r="J748" s="3" t="n">
-        <v>39422</v>
+        <v>45047</v>
       </c>
       <c r="K748" s="3" t="n">
-        <v>41723</v>
+        <v>45092</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="749">
       <c r="A749" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B749" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C749" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D749" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E749" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F749" s="1" t="inlineStr">
         <is>
-          <t>1708006010/WC/03 — नवीन कुप निर्माण पिरूवा / फददू सौंर</t>
+          <t>1708006010/RS/22012035117362 — नाली निर्माण कार्य कूरा रैकवार के मकान के पप्‍पू रैकवार के मकान की ओर बम्‍होरी कला</t>
         </is>
       </c>
       <c r="G749" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H749" s="2" t="n">
-        <v>105000</v>
+        <v>53000</v>
       </c>
       <c r="I749" s="2" t="n">
-        <v>84595</v>
+        <v>46734</v>
       </c>
       <c r="J749" s="3" t="n">
-        <v>39221</v>
+        <v>45358</v>
       </c>
       <c r="K749" s="3" t="n">
-        <v>39156</v>
+        <v>45439</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="750">
       <c r="A750" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B750" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C750" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D750" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E750" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F750" s="1" t="inlineStr">
         <is>
-          <t>1708006010/WC/04 — नवीन कुप निर्माण घपुवा / भरोसा अहिवार</t>
+          <t>1708006010/RS/22012035136309 — नाली निर्माण कार्य नहर से मंदिर की और हैदराबाद ग्राम पंचायत बम्होरीखुर्द</t>
         </is>
       </c>
       <c r="G750" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H750" s="2" t="n">
-        <v>125000</v>
+        <v>38000</v>
       </c>
       <c r="I750" s="2" t="n">
-        <v>110499</v>
+        <v>29633.2</v>
       </c>
       <c r="J750" s="3" t="n">
-        <v>39410</v>
+        <v>45726</v>
       </c>
       <c r="K750" s="3" t="n">
-        <v>39309</v>
+        <v>46042</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="751">
       <c r="A751" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B751" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C751" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Bharat Nirman Sewa Kendra</t>
         </is>
       </c>
       <c r="D751" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>New Construction / Construction of Gram Panchayat/Panchayat Bhavan Building for Community</t>
         </is>
       </c>
       <c r="E751" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Constr of GP Bhawan</t>
         </is>
       </c>
       <c r="F751" s="1" t="inlineStr">
         <is>
-          <t>1708006010/WC/06 — नवीन कुप निर्माण गज्‍जू , भूरीबाई बगेहरा</t>
+          <t>1708006010/SK/9993648193 — Bharat Nirman Rajeev Gandhi Sewa Kendra,BAMOHRIKHURD</t>
         </is>
       </c>
       <c r="G751" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H751" s="2" t="n">
-        <v>125000</v>
+        <v>1285000</v>
       </c>
       <c r="I751" s="2" t="n">
-        <v>90934</v>
+        <v>999038.05</v>
       </c>
       <c r="J751" s="3" t="n">
-        <v>39429</v>
+        <v>42341</v>
       </c>
       <c r="K751" s="3" t="n">
-        <v>39309</v>
+        <v>42881</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="752">
       <c r="A752" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B752" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C752" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D752" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E752" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F752" s="1" t="inlineStr">
         <is>
-          <t>1708006010/WC/07 — नवीन कुप निर्माण गुमना / भरोसा अहिवार</t>
+          <t>1708006010/WC/01 — नवीन तालाब निर्माण कार्य घुल्‍ला</t>
         </is>
       </c>
       <c r="G752" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H752" s="2" t="n">
-        <v>125000</v>
+        <v>442000</v>
       </c>
       <c r="I752" s="2" t="n">
-        <v>141904</v>
+        <v>0</v>
       </c>
       <c r="J752" s="3" t="n">
-        <v>39444</v>
+        <v>39422</v>
       </c>
       <c r="K752" s="3" t="n">
-        <v>39309</v>
+        <v>41723</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="753">
       <c r="A753" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B753" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C753" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D753" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E753" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F753" s="1" t="inlineStr">
         <is>
-          <t>1708006010/WC/08 — नवीन कुप निर्माण दुर्जीबाई / हरियां अहिवार</t>
+          <t>1708006010/WC/03 — नवीन कुप निर्माण पिरूवा / फददू सौंर</t>
         </is>
       </c>
       <c r="G753" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H753" s="2" t="n">
-        <v>125000</v>
+        <v>105000</v>
       </c>
       <c r="I753" s="2" t="n">
-        <v>112910</v>
+        <v>84595</v>
       </c>
       <c r="J753" s="3" t="n">
-        <v>39429</v>
+        <v>39221</v>
       </c>
       <c r="K753" s="3" t="n">
-        <v>39309</v>
+        <v>39156</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="754">
       <c r="A754" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B754" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C754" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D754" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E754" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F754" s="1" t="inlineStr">
         <is>
-          <t>1708006010/WC/09 — नवीन कुप निर्माण हरवेंद्र / बहादुर सिंह</t>
+          <t>1708006010/WC/04 — नवीन कुप निर्माण घपुवा / भरोसा अहिवार</t>
         </is>
       </c>
       <c r="G754" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H754" s="2" t="n">
         <v>125000</v>
       </c>
       <c r="I754" s="2" t="n">
-        <v>80386</v>
+        <v>110499</v>
       </c>
       <c r="J754" s="3" t="n">
-        <v>39454</v>
+        <v>39410</v>
       </c>
       <c r="K754" s="3" t="n">
         <v>39309</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="755">
       <c r="A755" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B755" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C755" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D755" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E755" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F755" s="1" t="inlineStr">
         <is>
-          <t>1708006010/WC/10 — नवीन कुप निर्माण्‍ा सन्‍नू / भरोसा अहिवार</t>
+          <t>1708006010/WC/06 — नवीन कुप निर्माण गज्‍जू , भूरीबाई बगेहरा</t>
         </is>
       </c>
       <c r="G755" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H755" s="2" t="n">
         <v>125000</v>
       </c>
       <c r="I755" s="2" t="n">
-        <v>69870</v>
+        <v>90934</v>
       </c>
       <c r="J755" s="3" t="n">
-        <v>39416</v>
+        <v>39429</v>
       </c>
       <c r="K755" s="3" t="n">
         <v>39309</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="756">
       <c r="A756" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B756" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C756" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D756" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E756" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F756" s="1" t="inlineStr">
         <is>
-          <t>1708006010/WC/2151 — तालाब जलसंवर्धन एंव वेस्‍टवियर निर्माण</t>
+          <t>1708006010/WC/07 — नवीन कुप निर्माण गुमना / भरोसा अहिवार</t>
         </is>
       </c>
       <c r="G756" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H756" s="2" t="n">
-        <v>318000</v>
+        <v>125000</v>
       </c>
       <c r="I756" s="2" t="n">
-        <v>263087</v>
+        <v>141904</v>
       </c>
       <c r="J756" s="3" t="n">
-        <v>39570</v>
+        <v>39444</v>
       </c>
       <c r="K756" s="3" t="n">
-        <v>41328</v>
+        <v>39309</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="757">
       <c r="A757" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B757" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C757" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D757" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E757" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F757" s="1" t="inlineStr">
         <is>
-          <t>1708006010/WC/2153 — नवीन कुप निर्माण्‍ा बालकिशन/ जूजू</t>
+          <t>1708006010/WC/08 — नवीन कुप निर्माण दुर्जीबाई / हरियां अहिवार</t>
         </is>
       </c>
       <c r="G757" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H757" s="2" t="n">
-        <v>105000</v>
+        <v>125000</v>
       </c>
       <c r="I757" s="2" t="n">
-        <v>69454</v>
+        <v>112910</v>
       </c>
       <c r="J757" s="3" t="n">
-        <v>39422</v>
+        <v>39429</v>
       </c>
       <c r="K757" s="3" t="n">
-        <v>39083</v>
+        <v>39309</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="758">
       <c r="A758" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B758" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C758" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D758" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E758" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F758" s="1" t="inlineStr">
         <is>
-          <t>1708006010/WC/22012034384184 — stop dem kam puliya nirman kary chhulla</t>
+          <t>1708006010/WC/09 — नवीन कुप निर्माण हरवेंद्र / बहादुर सिंह</t>
         </is>
       </c>
       <c r="G758" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H758" s="2" t="n">
-        <v>0</v>
+        <v>125000</v>
       </c>
       <c r="I758" s="2" t="n">
-        <v>0</v>
+        <v>80386</v>
       </c>
       <c r="J758" s="3" t="n">
-        <v>43010</v>
-[...1 lines deleted...]
-      <c r="K758" s="3"/>
+        <v>39454</v>
+      </c>
+      <c r="K758" s="3" t="n">
+        <v>39309</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="759">
       <c r="A759" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B759" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C759" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D759" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E759" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F759" s="1" t="inlineStr">
         <is>
-          <t>1708006010/WC/22012034466310 — CHECK DAM NIRMAAN BHADAURA NALA PAR</t>
+          <t>1708006010/WC/10 — नवीन कुप निर्माण्‍ा सन्‍नू / भरोसा अहिवार</t>
         </is>
       </c>
       <c r="G759" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H759" s="2" t="n">
-        <v>0</v>
+        <v>125000</v>
       </c>
       <c r="I759" s="2" t="n">
-        <v>0</v>
+        <v>69870</v>
       </c>
       <c r="J759" s="3" t="n">
-        <v>43556</v>
-[...1 lines deleted...]
-      <c r="K759" s="3"/>
+        <v>39416</v>
+      </c>
+      <c r="K759" s="3" t="n">
+        <v>39309</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="760">
       <c r="A760" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B760" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C760" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D760" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E760" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F760" s="1" t="inlineStr">
         <is>
-          <t>1708006010/WC/22012034466311 — CHECK DAM NIRMAAN BANJARYA NALA PAR</t>
+          <t>1708006010/WC/2151 — तालाब जलसंवर्धन एंव वेस्‍टवियर निर्माण</t>
         </is>
       </c>
       <c r="G760" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H760" s="2" t="n">
-        <v>0</v>
+        <v>318000</v>
       </c>
       <c r="I760" s="2" t="n">
-        <v>0</v>
+        <v>263087</v>
       </c>
       <c r="J760" s="3" t="n">
-        <v>43556</v>
-[...1 lines deleted...]
-      <c r="K760" s="3"/>
+        <v>39570</v>
+      </c>
+      <c r="K760" s="3" t="n">
+        <v>41328</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="761">
       <c r="A761" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B761" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C761" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D761" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E761" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F761" s="1" t="inlineStr">
         <is>
-          <t>1708006010/WC/22012034466312 — CHECK DAM NIRMAAN 02 BHADAURA  NALA PAR BAMHORIKHURD</t>
+          <t>1708006010/WC/2153 — नवीन कुप निर्माण्‍ा बालकिशन/ जूजू</t>
         </is>
       </c>
       <c r="G761" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H761" s="2" t="n">
-        <v>0</v>
+        <v>105000</v>
       </c>
       <c r="I761" s="2" t="n">
-        <v>0</v>
+        <v>69454</v>
       </c>
       <c r="J761" s="3" t="n">
-        <v>43556</v>
-[...1 lines deleted...]
-      <c r="K761" s="3"/>
+        <v>39422</v>
+      </c>
+      <c r="K761" s="3" t="n">
+        <v>39083</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="762">
       <c r="A762" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B762" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C762" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D762" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E762" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F762" s="1" t="inlineStr">
         <is>
-          <t>1708006010/WC/22012034466313 — CHECK DAM NIRMAAN 03 BHADAURA  NALA PAR BAMHORIKHURD</t>
+          <t>1708006010/WC/22012034384184 — stop dem kam puliya nirman kary chhulla</t>
         </is>
       </c>
       <c r="G762" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H762" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I762" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J762" s="3" t="n">
-        <v>43556</v>
+        <v>43010</v>
       </c>
       <c r="K762" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="763">
       <c r="A763" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B763" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C763" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D763" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E763" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F763" s="1" t="inlineStr">
         <is>
-          <t>1708006010/WC/22012034466315 — REACHARGE PIT HAND PUMP 04 BAMHORIKALAN</t>
+          <t>1708006010/WC/22012034466310 — CHECK DAM NIRMAAN BHADAURA NALA PAR</t>
         </is>
       </c>
       <c r="G763" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H763" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I763" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J763" s="3" t="n">
         <v>43556</v>
       </c>
       <c r="K763" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="764">
       <c r="A764" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B764" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C764" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D764" s="1" t="inlineStr">
         <is>
-          <t>Construction of Earthen graded Bund for Community / Construction of Earthen graded Bund for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E764" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F764" s="1" t="inlineStr">
         <is>
-          <t>1708006010/WC/22012034501979 — NALA BUND BANJARIYAA NALA PAR 01</t>
+          <t>1708006010/WC/22012034466311 — CHECK DAM NIRMAAN BANJARYA NALA PAR</t>
         </is>
       </c>
       <c r="G764" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H764" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I764" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J764" s="3" t="n">
-        <v>43740</v>
+        <v>43556</v>
       </c>
       <c r="K764" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="765">
       <c r="A765" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B765" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C765" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D765" s="1" t="inlineStr">
         <is>
-          <t>Construction of Earthen graded Bund for Community / Construction of Earthen graded Bund for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E765" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F765" s="1" t="inlineStr">
         <is>
-          <t>1708006010/WC/22012034501980 — NALA BUND BANJARIYAA NALA PAR 02</t>
+          <t>1708006010/WC/22012034466312 — CHECK DAM NIRMAAN 02 BHADAURA  NALA PAR BAMHORIKHURD</t>
         </is>
       </c>
       <c r="G765" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H765" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I765" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J765" s="3" t="n">
-        <v>43740</v>
+        <v>43556</v>
       </c>
       <c r="K765" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="766">
       <c r="A766" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B766" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C766" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D766" s="1" t="inlineStr">
         <is>
-          <t>Construction of Earthen graded Bund for Community / Construction of Earthen graded Bund for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E766" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F766" s="1" t="inlineStr">
         <is>
-          <t>1708006010/WC/22012034501981 — NALA BUND BHADAURA NALA PAR</t>
+          <t>1708006010/WC/22012034466313 — CHECK DAM NIRMAAN 03 BHADAURA  NALA PAR BAMHORIKHURD</t>
         </is>
       </c>
       <c r="G766" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H766" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I766" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J766" s="3" t="n">
-        <v>43740</v>
+        <v>43556</v>
       </c>
       <c r="K766" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="767">
       <c r="A767" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B767" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C767" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D767" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E767" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F767" s="1" t="inlineStr">
         <is>
-          <t>1708006010/WC/22012034504630 — खेत तालाब निर्माण नरयाउ की पहाडी के पास</t>
+          <t>1708006010/WC/22012034466315 — REACHARGE PIT HAND PUMP 04 BAMHORIKALAN</t>
         </is>
       </c>
       <c r="G767" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H767" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I767" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J767" s="3" t="n">
-        <v>43740</v>
+        <v>43556</v>
       </c>
       <c r="K767" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="768">
       <c r="A768" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B768" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C768" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D768" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Earthen graded Bund for Community / Construction of Earthen graded Bund for Community</t>
         </is>
       </c>
       <c r="E768" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F768" s="1" t="inlineStr">
         <is>
-          <t>1708006010/WC/22012034504631 — खेत तालाब निर्माण पीपल के नाला के पास</t>
+          <t>1708006010/WC/22012034501979 — NALA BUND BANJARIYAA NALA PAR 01</t>
         </is>
       </c>
       <c r="G768" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H768" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I768" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J768" s="3" t="n">
         <v>43740</v>
       </c>
       <c r="K768" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="769">
       <c r="A769" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B769" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C769" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D769" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
+          <t>Construction of Earthen graded Bund for Community / Construction of Earthen graded Bund for Community</t>
         </is>
       </c>
       <c r="E769" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F769" s="1" t="inlineStr">
         <is>
-          <t>1708006010/WC/22012034544567 — Gabion Structure Jamuniya Nala Par Bamhorikalan</t>
+          <t>1708006010/WC/22012034501980 — NALA BUND BANJARIYAA NALA PAR 02</t>
         </is>
       </c>
       <c r="G769" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H769" s="2" t="n">
-        <v>612083.13</v>
+        <v>0</v>
       </c>
       <c r="I769" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J769" s="3" t="n">
-        <v>43922</v>
+        <v>43740</v>
       </c>
       <c r="K769" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="770">
       <c r="A770" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B770" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C770" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D770" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
+          <t>Construction of Earthen graded Bund for Community / Construction of Earthen graded Bund for Community</t>
         </is>
       </c>
       <c r="E770" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F770" s="1" t="inlineStr">
         <is>
-          <t>1708006010/WC/22012034544568 — Gabion Structure Banjariya Nala Par</t>
+          <t>1708006010/WC/22012034501981 — NALA BUND BHADAURA NALA PAR</t>
         </is>
       </c>
       <c r="G770" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H770" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I770" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J770" s="3" t="n">
-        <v>43922</v>
+        <v>43740</v>
       </c>
       <c r="K770" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="771">
       <c r="A771" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B771" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C771" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D771" s="1" t="inlineStr">
         <is>
-          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E771" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F771" s="1" t="inlineStr">
         <is>
-          <t>1708006010/WC/22012034545656 — Contour Trench Madki Tauriya Par Bamhorikhurd</t>
+          <t>1708006010/WC/22012034504630 — खेत तालाब निर्माण नरयाउ की पहाडी के पास</t>
         </is>
       </c>
       <c r="G771" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H771" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I771" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J771" s="3" t="n">
-        <v>43922</v>
+        <v>43740</v>
       </c>
       <c r="K771" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="772">
       <c r="A772" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B772" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C772" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D772" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E772" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F772" s="1" t="inlineStr">
         <is>
-          <t>1708006010/WC/22012034546113 — Community Farm Pond Chopra Har Bamhorikhurd</t>
+          <t>1708006010/WC/22012034504631 — खेत तालाब निर्माण पीपल के नाला के पास</t>
         </is>
       </c>
       <c r="G772" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H772" s="2" t="n">
-        <v>332572.21</v>
+        <v>0</v>
       </c>
       <c r="I772" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J772" s="3" t="n">
-        <v>43922</v>
+        <v>43740</v>
       </c>
       <c r="K772" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="773">
       <c r="A773" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B773" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C773" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D773" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
         </is>
       </c>
       <c r="E773" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F773" s="1" t="inlineStr">
         <is>
-          <t>1708006010/WC/22012034546114 — Community Farm Pond Naryaau Ki Pahadi Ke Pas Bamhorikhurd  Bamhorikalan</t>
+          <t>1708006010/WC/22012034544567 — Gabion Structure Jamuniya Nala Par Bamhorikalan</t>
         </is>
       </c>
       <c r="G773" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H773" s="2" t="n">
-        <v>332572.21</v>
+        <v>612083.13</v>
       </c>
       <c r="I773" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J773" s="3" t="n">
         <v>43922</v>
       </c>
       <c r="K773" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="774">
       <c r="A774" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B774" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C774" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D774" s="1" t="inlineStr">
         <is>
-          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
+          <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
         </is>
       </c>
       <c r="E774" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F774" s="1" t="inlineStr">
         <is>
-          <t>1708006010/WC/22012034547045 — Contour Pal Nirmaan Madki Pahadi Par Bamhorikhurd</t>
+          <t>1708006010/WC/22012034544568 — Gabion Structure Banjariya Nala Par</t>
         </is>
       </c>
       <c r="G774" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H774" s="2" t="n">
-        <v>319328.38</v>
+        <v>0</v>
       </c>
       <c r="I774" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J774" s="3" t="n">
         <v>43922</v>
       </c>
       <c r="K774" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="775">
       <c r="A775" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B775" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C775" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D775" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E775" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F775" s="1" t="inlineStr">
         <is>
-          <t>1708006010/WC/22012034676947 — मिनी परकोलेशन तालाब निर्माण छापर हार बम्हौरीखुर्द</t>
+          <t>1708006010/WC/22012034545656 — Contour Trench Madki Tauriya Par Bamhorikhurd</t>
         </is>
       </c>
       <c r="G775" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H775" s="2" t="n">
-        <v>337715.44</v>
+        <v>0</v>
       </c>
       <c r="I775" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J775" s="3" t="n">
-        <v>44287</v>
+        <v>43922</v>
       </c>
       <c r="K775" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="776">
       <c r="A776" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B776" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C776" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D776" s="1" t="inlineStr">
         <is>
-          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E776" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F776" s="1" t="inlineStr">
         <is>
-          <t>1708006010/WC/22012034676956 — सामुदायिक खेत तालाब निर्माण छापर पुलिया के पास बम्हौरीखुर्द</t>
+          <t>1708006010/WC/22012034546113 — Community Farm Pond Chopra Har Bamhorikhurd</t>
         </is>
       </c>
       <c r="G776" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H776" s="2" t="n">
-        <v>337715.44</v>
+        <v>332572.21</v>
       </c>
       <c r="I776" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J776" s="3" t="n">
-        <v>44287</v>
+        <v>43922</v>
       </c>
       <c r="K776" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="777">
       <c r="A777" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B777" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C777" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D777" s="1" t="inlineStr">
         <is>
-          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E777" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F777" s="1" t="inlineStr">
         <is>
-          <t>1708006010/WC/22012034721567 — सी टी आर एनीकट संरचना निर्माण भदौरा नाला पर बन्हौरीखुर्द</t>
+          <t>1708006010/WC/22012034546114 — Community Farm Pond Naryaau Ki Pahadi Ke Pas Bamhorikhurd  Bamhorikalan</t>
         </is>
       </c>
       <c r="G777" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H777" s="2" t="n">
-        <v>0</v>
+        <v>332572.21</v>
       </c>
       <c r="I777" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J777" s="3" t="n">
-        <v>44287</v>
+        <v>43922</v>
       </c>
       <c r="K777" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="778">
       <c r="A778" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B778" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C778" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D778" s="1" t="inlineStr">
         <is>
-          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E778" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F778" s="1" t="inlineStr">
         <is>
-          <t>1708006010/WC/22012034721575 — सी टी आर एनीकट संरचना निर्माण छुल्ला नाला पर बन्हौरीखुर्द</t>
+          <t>1708006010/WC/22012034547045 — Contour Pal Nirmaan Madki Pahadi Par Bamhorikhurd</t>
         </is>
       </c>
       <c r="G778" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H778" s="2" t="n">
-        <v>0</v>
+        <v>319328.38</v>
       </c>
       <c r="I778" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J778" s="3" t="n">
-        <v>44287</v>
+        <v>43922</v>
       </c>
       <c r="K778" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="779">
       <c r="A779" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B779" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C779" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D779" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E779" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F779" s="1" t="inlineStr">
         <is>
-          <t>1708006010/WC/22012034721592 — सी टी आर गैब्बियन संरचना निर्माण भदौरा घाट नाला पर बन्हौरीखुर्द</t>
+          <t>1708006010/WC/22012034676947 — मिनी परकोलेशन तालाब निर्माण छापर हार बम्हौरीखुर्द</t>
         </is>
       </c>
       <c r="G779" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H779" s="2" t="n">
-        <v>0</v>
+        <v>337715.44</v>
       </c>
       <c r="I779" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J779" s="3" t="n">
         <v>44287</v>
       </c>
       <c r="K779" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="780">
       <c r="A780" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B780" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C780" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D780" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
+          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
         </is>
       </c>
       <c r="E780" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F780" s="1" t="inlineStr">
         <is>
-          <t>1708006010/WC/22012034721598 — सी टी आर गैब्बियन संरचना निर्माण करके नाला पर बन्हौरीखुर्द</t>
+          <t>1708006010/WC/22012034676956 — सामुदायिक खेत तालाब निर्माण छापर पुलिया के पास बम्हौरीखुर्द</t>
         </is>
       </c>
       <c r="G780" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H780" s="2" t="n">
-        <v>0</v>
+        <v>337715.44</v>
       </c>
       <c r="I780" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J780" s="3" t="n">
         <v>44287</v>
       </c>
       <c r="K780" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="781">
       <c r="A781" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B781" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C781" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D781" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E781" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F781" s="1" t="inlineStr">
         <is>
-          <t>1708006010/WC/22012034721600 — सी टी आर रैन वाटर हार्वेस्टिंग सेस्टेम मा. शाला बिल्डिंग हैदराबाद बम्हौरीखुर्द</t>
+          <t>1708006010/WC/22012034721567 — सी टी आर एनीकट संरचना निर्माण भदौरा नाला पर बन्हौरीखुर्द</t>
         </is>
       </c>
       <c r="G781" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H781" s="2" t="n">
-        <v>24794.93</v>
+        <v>0</v>
       </c>
       <c r="I781" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J781" s="3" t="n">
         <v>44287</v>
       </c>
       <c r="K781" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="782">
       <c r="A782" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B782" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C782" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D782" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E782" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F782" s="1" t="inlineStr">
         <is>
-          <t>1708006010/WC/22012034721603 — सी टी आर रैन वाटर हार्वेस्टिंग सेस्टेम प्रा. शाला बिल्डिंग बम्हौरीखुर्द</t>
+          <t>1708006010/WC/22012034721575 — सी टी आर एनीकट संरचना निर्माण छुल्ला नाला पर बन्हौरीखुर्द</t>
         </is>
       </c>
       <c r="G782" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H782" s="2" t="n">
-        <v>24794.93</v>
+        <v>0</v>
       </c>
       <c r="I782" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J782" s="3" t="n">
         <v>44287</v>
       </c>
       <c r="K782" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="783">
       <c r="A783" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B783" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C783" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D783" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
         </is>
       </c>
       <c r="E783" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F783" s="1" t="inlineStr">
         <is>
-          <t>1708006010/WC/22012034721605 — सी टी आर रैन वाटर हार्वेस्टिंग सेस्टेम प्रा. शाला बिल्डिंग बसयानखेरा बम्हौरीखुर्द</t>
+          <t>1708006010/WC/22012034721592 — सी टी आर गैब्बियन संरचना निर्माण भदौरा घाट नाला पर बन्हौरीखुर्द</t>
         </is>
       </c>
       <c r="G783" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H783" s="2" t="n">
-        <v>24794.93</v>
+        <v>0</v>
       </c>
       <c r="I783" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J783" s="3" t="n">
         <v>44287</v>
       </c>
       <c r="K783" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="784">
       <c r="A784" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B784" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C784" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D784" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
         </is>
       </c>
       <c r="E784" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F784" s="1" t="inlineStr">
         <is>
-          <t>1708006010/WC/22012034721606 — सी टी आर रैन वाटर हार्वेस्टिंग सेस्टेम प्रा. शाला बिल्डिंग हैदराबाद बम्हौरीखुर्द</t>
+          <t>1708006010/WC/22012034721598 — सी टी आर गैब्बियन संरचना निर्माण करके नाला पर बन्हौरीखुर्द</t>
         </is>
       </c>
       <c r="G784" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H784" s="2" t="n">
-        <v>24794.93</v>
+        <v>0</v>
       </c>
       <c r="I784" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J784" s="3" t="n">
         <v>44287</v>
       </c>
       <c r="K784" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="785">
       <c r="A785" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B785" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C785" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D785" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E785" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F785" s="1" t="inlineStr">
         <is>
-          <t>1708006010/WC/22012034721609 — सी टी आर रैन वाटर हार्वेस्टिंग सेस्टेम पंचायत भवन बिल्डिंग बम्हौरीखुर्द</t>
+          <t>1708006010/WC/22012034721600 — सी टी आर रैन वाटर हार्वेस्टिंग सेस्टेम मा. शाला बिल्डिंग हैदराबाद बम्हौरीखुर्द</t>
         </is>
       </c>
       <c r="G785" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H785" s="2" t="n">
         <v>24794.93</v>
       </c>
       <c r="I785" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J785" s="3" t="n">
         <v>44287</v>
       </c>
       <c r="K785" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="786">
       <c r="A786" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B786" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C786" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D786" s="1" t="inlineStr">
         <is>
-          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E786" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F786" s="1" t="inlineStr">
         <is>
-          <t>1708006010/WC/22012034723834 — सी टी आर एनीकट संरचना निर्माण धुबया नाला पर बम्हौरीखुर्द</t>
+          <t>1708006010/WC/22012034721603 — सी टी आर रैन वाटर हार्वेस्टिंग सेस्टेम प्रा. शाला बिल्डिंग बम्हौरीखुर्द</t>
         </is>
       </c>
       <c r="G786" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H786" s="2" t="n">
-        <v>0</v>
+        <v>24794.93</v>
       </c>
       <c r="I786" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J786" s="3" t="n">
         <v>44287</v>
       </c>
       <c r="K786" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="787">
       <c r="A787" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B787" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C787" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D787" s="1" t="inlineStr">
         <is>
-          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E787" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F787" s="1" t="inlineStr">
         <is>
-          <t>1708006010/WC/22012034723836 — सी टी आर एनीकट संरचना निर्माण कछया नाला पर बम्हौरीखुर्द</t>
+          <t>1708006010/WC/22012034721605 — सी टी आर रैन वाटर हार्वेस्टिंग सेस्टेम प्रा. शाला बिल्डिंग बसयानखेरा बम्हौरीखुर्द</t>
         </is>
       </c>
       <c r="G787" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H787" s="2" t="n">
-        <v>0</v>
+        <v>24794.93</v>
       </c>
       <c r="I787" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J787" s="3" t="n">
         <v>44287</v>
       </c>
       <c r="K787" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="788">
       <c r="A788" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B788" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C788" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D788" s="1" t="inlineStr">
         <is>
-          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E788" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F788" s="1" t="inlineStr">
         <is>
-          <t>1708006010/WC/22012034947821 — सी.टी.आर. नाला क्लोजर निर्माण कार्य कुंडकन घाट के पास के पास भदौरा</t>
+          <t>1708006010/WC/22012034721606 — सी टी आर रैन वाटर हार्वेस्टिंग सेस्टेम प्रा. शाला बिल्डिंग हैदराबाद बम्हौरीखुर्द</t>
         </is>
       </c>
       <c r="G788" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H788" s="2" t="n">
-        <v>0</v>
+        <v>24794.93</v>
       </c>
       <c r="I788" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J788" s="3" t="n">
-        <v>44655</v>
+        <v>44287</v>
       </c>
       <c r="K788" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="789">
       <c r="A789" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B789" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C789" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D789" s="1" t="inlineStr">
         <is>
-          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E789" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F789" s="1" t="inlineStr">
         <is>
-          <t>1708006010/WC/22012034947830 — सीटीआर नाला क्लोजर निर्माण कार्य गड़ा घाट पर बम्होरी कला</t>
+          <t>1708006010/WC/22012034721609 — सी टी आर रैन वाटर हार्वेस्टिंग सेस्टेम पंचायत भवन बिल्डिंग बम्हौरीखुर्द</t>
         </is>
       </c>
       <c r="G789" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H789" s="2" t="n">
-        <v>0</v>
+        <v>24794.93</v>
       </c>
       <c r="I789" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J789" s="3" t="n">
-        <v>44655</v>
+        <v>44287</v>
       </c>
       <c r="K789" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="790">
       <c r="A790" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B790" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C790" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D790" s="1" t="inlineStr">
         <is>
           <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E790" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F790" s="1" t="inlineStr">
         <is>
-          <t>1708006010/WC/22012034947832 — सी.टी.आर. नाला क्लोजर निर्माण कार्य जीरा घाट के पास बम्होरी कला</t>
+          <t>1708006010/WC/22012034723834 — सी टी आर एनीकट संरचना निर्माण धुबया नाला पर बम्हौरीखुर्द</t>
         </is>
       </c>
       <c r="G790" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H790" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I790" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J790" s="3" t="n">
-        <v>44655</v>
+        <v>44287</v>
       </c>
       <c r="K790" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="791">
       <c r="A791" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B791" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C791" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D791" s="1" t="inlineStr">
         <is>
           <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E791" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F791" s="1" t="inlineStr">
         <is>
-          <t>1708006010/WC/22012034947835 — सी.टी.आर .नाला क्लोजर निर्माण कार्य बऊ बले घाट पर बम्होरी कला</t>
+          <t>1708006010/WC/22012034723836 — सी टी आर एनीकट संरचना निर्माण कछया नाला पर बम्हौरीखुर्द</t>
         </is>
       </c>
       <c r="G791" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H791" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I791" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J791" s="3" t="n">
-        <v>44655</v>
+        <v>44287</v>
       </c>
       <c r="K791" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="792">
       <c r="A792" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B792" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C792" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D792" s="1" t="inlineStr">
         <is>
           <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E792" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F792" s="1" t="inlineStr">
         <is>
-          <t>1708006010/WC/22012034947838 — सी.टी.आर. नाला क्लोजर निर्माण कार्य छेलियान वाले घाट पर बम्होरी कला</t>
+          <t>1708006010/WC/22012034947821 — सी.टी.आर. नाला क्लोजर निर्माण कार्य कुंडकन घाट के पास के पास भदौरा</t>
         </is>
       </c>
       <c r="G792" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H792" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I792" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J792" s="3" t="n">
         <v>44655</v>
       </c>
       <c r="K792" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="793">
       <c r="A793" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B793" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C793" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D793" s="1" t="inlineStr">
         <is>
           <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E793" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F793" s="1" t="inlineStr">
         <is>
-          <t>1708006010/WC/22012034947843 — सी.टी.आर .नाला क्लोजर निर्माण कार्य जमुनिया घाट पर बम्होरी कला</t>
+          <t>1708006010/WC/22012034947830 — सीटीआर नाला क्लोजर निर्माण कार्य गड़ा घाट पर बम्होरी कला</t>
         </is>
       </c>
       <c r="G793" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H793" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I793" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J793" s="3" t="n">
         <v>44655</v>
       </c>
       <c r="K793" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="794">
       <c r="A794" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B794" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C794" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D794" s="1" t="inlineStr">
         <is>
           <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E794" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F794" s="1" t="inlineStr">
         <is>
-          <t>1708006010/WC/22012034947845 — सी.टी.आर. नाला क्लोजर निर्माण कार्य गड़ा घाट पर भदौरा</t>
+          <t>1708006010/WC/22012034947832 — सी.टी.आर. नाला क्लोजर निर्माण कार्य जीरा घाट के पास बम्होरी कला</t>
         </is>
       </c>
       <c r="G794" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H794" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I794" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J794" s="3" t="n">
         <v>44655</v>
       </c>
       <c r="K794" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="795">
       <c r="A795" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B795" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C795" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D795" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
+          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E795" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F795" s="1" t="inlineStr">
         <is>
-          <t>1708006010/WC/22012034984692 — सी.टी.आर एनीकट निर्माण कार्य कुनडकन घाट पर भदौरा</t>
+          <t>1708006010/WC/22012034947835 — सी.टी.आर .नाला क्लोजर निर्माण कार्य बऊ बले घाट पर बम्होरी कला</t>
         </is>
       </c>
       <c r="G795" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H795" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I795" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J795" s="3" t="n">
-        <v>44675</v>
+        <v>44655</v>
       </c>
       <c r="K795" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="796">
       <c r="A796" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B796" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C796" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D796" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
+          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E796" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F796" s="1" t="inlineStr">
         <is>
-          <t>1708006010/WC/22012034984693 — सी.टी.आर एनीकट निर्माण कार्य कुनडकन घाट पर भदौरा</t>
+          <t>1708006010/WC/22012034947838 — सी.टी.आर. नाला क्लोजर निर्माण कार्य छेलियान वाले घाट पर बम्होरी कला</t>
         </is>
       </c>
       <c r="G796" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H796" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I796" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J796" s="3" t="n">
-        <v>44675</v>
+        <v>44655</v>
       </c>
       <c r="K796" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="797">
       <c r="A797" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B797" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C797" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D797" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
+          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E797" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F797" s="1" t="inlineStr">
         <is>
-          <t>1708006010/WC/22012034984697 — सी.टी.आर एनीकट निर्माण कार्य गडाघाट पर वम्‍होरी कला</t>
+          <t>1708006010/WC/22012034947843 — सी.टी.आर .नाला क्लोजर निर्माण कार्य जमुनिया घाट पर बम्होरी कला</t>
         </is>
       </c>
       <c r="G797" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H797" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I797" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J797" s="3" t="n">
-        <v>44705</v>
+        <v>44655</v>
       </c>
       <c r="K797" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="798">
       <c r="A798" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B798" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C798" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D798" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
+          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E798" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F798" s="1" t="inlineStr">
         <is>
-          <t>1708006010/WC/22012034984698 — सी.टी.आर एनीकट निर्माण कार्य चीरा घाट के पास वम्‍होरी कला</t>
+          <t>1708006010/WC/22012034947845 — सी.टी.आर. नाला क्लोजर निर्माण कार्य गड़ा घाट पर भदौरा</t>
         </is>
       </c>
       <c r="G798" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H798" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I798" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J798" s="3" t="n">
-        <v>44705</v>
+        <v>44655</v>
       </c>
       <c r="K798" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="799">
       <c r="A799" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B799" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C799" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D799" s="1" t="inlineStr">
         <is>
           <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
         </is>
       </c>
       <c r="E799" s="1" t="inlineStr">
         <is>
           <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F799" s="1" t="inlineStr">
         <is>
-          <t>1708006010/WC/22012034984700 — सी.टी.आर एनीकट निर्माण कार्य वउवारे घट के पास वम्‍होरी कला</t>
+          <t>1708006010/WC/22012034984692 — सी.टी.आर एनीकट निर्माण कार्य कुनडकन घाट पर भदौरा</t>
         </is>
       </c>
       <c r="G799" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H799" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I799" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J799" s="3" t="n">
-        <v>44705</v>
+        <v>44675</v>
       </c>
       <c r="K799" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="800">
       <c r="A800" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B800" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C800" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D800" s="1" t="inlineStr">
         <is>
           <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
         </is>
       </c>
       <c r="E800" s="1" t="inlineStr">
         <is>
           <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F800" s="1" t="inlineStr">
         <is>
-          <t>1708006010/WC/22012034984703 — सी.टी.आर एनीकट निर्माण कार्य छेलीयन वारे घट के पास वम्‍होरी कला</t>
+          <t>1708006010/WC/22012034984693 — सी.टी.आर एनीकट निर्माण कार्य कुनडकन घाट पर भदौरा</t>
         </is>
       </c>
       <c r="G800" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H800" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I800" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J800" s="3" t="n">
-        <v>44705</v>
+        <v>44675</v>
       </c>
       <c r="K800" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="801">
       <c r="A801" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B801" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C801" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D801" s="1" t="inlineStr">
         <is>
           <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
         </is>
       </c>
       <c r="E801" s="1" t="inlineStr">
         <is>
           <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F801" s="1" t="inlineStr">
         <is>
-          <t>1708006010/WC/22012034984705 — सी.टी.आर एनीकट निर्माण कार्य जमुनया घाट के पास वम्‍होरी कला</t>
+          <t>1708006010/WC/22012034984697 — सी.टी.आर एनीकट निर्माण कार्य गडाघाट पर वम्‍होरी कला</t>
         </is>
       </c>
       <c r="G801" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H801" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I801" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J801" s="3" t="n">
         <v>44705</v>
       </c>
       <c r="K801" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="802">
       <c r="A802" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B802" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C802" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D802" s="1" t="inlineStr">
         <is>
           <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
         </is>
       </c>
       <c r="E802" s="1" t="inlineStr">
         <is>
           <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F802" s="1" t="inlineStr">
         <is>
-          <t>1708006010/WC/22012034984706 — सी.टी.आर एनीकट निर्माण कार्य गडा घाट के पास भदौरा</t>
+          <t>1708006010/WC/22012034984698 — सी.टी.आर एनीकट निर्माण कार्य चीरा घाट के पास वम्‍होरी कला</t>
         </is>
       </c>
       <c r="G802" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H802" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I802" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J802" s="3" t="n">
         <v>44705</v>
       </c>
       <c r="K802" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="803">
       <c r="A803" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B803" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C803" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D803" s="1" t="inlineStr">
         <is>
-          <t>Construction of Staggered Trench for Community / Construction of Staggered Trench for Community</t>
+          <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
         </is>
       </c>
       <c r="E803" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F803" s="1" t="inlineStr">
         <is>
-          <t>1708006010/WC/22012034997357 — कटूर ट्रेंच बम्होरि खुर्द पहाडी पर</t>
+          <t>1708006010/WC/22012034984700 — सी.टी.आर एनीकट निर्माण कार्य वउवारे घट के पास वम्‍होरी कला</t>
         </is>
       </c>
       <c r="G803" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H803" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I803" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J803" s="3" t="n">
-        <v>44788</v>
+        <v>44705</v>
       </c>
       <c r="K803" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="804">
       <c r="A804" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B804" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C804" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D804" s="1" t="inlineStr">
         <is>
-          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
         </is>
       </c>
       <c r="E804" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F804" s="1" t="inlineStr">
         <is>
-          <t>1708006010/WC/22012035081793 — सी टी आर एनीकट निर्माण कार्या पठाघाट छुल्‍ला</t>
+          <t>1708006010/WC/22012034984703 — सी.टी.आर एनीकट निर्माण कार्य छेलीयन वारे घट के पास वम्‍होरी कला</t>
         </is>
       </c>
       <c r="G804" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H804" s="2" t="n">
-        <v>103602.17</v>
+        <v>0</v>
       </c>
       <c r="I804" s="2" t="n">
-        <v>93896</v>
+        <v>0</v>
       </c>
       <c r="J804" s="3" t="n">
-        <v>45202</v>
-[...3 lines deleted...]
-      </c>
+        <v>44705</v>
+      </c>
+      <c r="K804" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="805">
       <c r="A805" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B805" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C805" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D805" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
         </is>
       </c>
       <c r="E805" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F805" s="1" t="inlineStr">
         <is>
-          <t>1708006010/WC/22012035081794 — सी टी आर एनीकट निर्माण कार्या सुवाताल घाट छुल्‍ला</t>
+          <t>1708006010/WC/22012034984705 — सी.टी.आर एनीकट निर्माण कार्य जमुनया घाट के पास वम्‍होरी कला</t>
         </is>
       </c>
       <c r="G805" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H805" s="2" t="n">
-        <v>113062.7</v>
+        <v>0</v>
       </c>
       <c r="I805" s="2" t="n">
-        <v>107419</v>
+        <v>0</v>
       </c>
       <c r="J805" s="3" t="n">
-        <v>45202</v>
-[...3 lines deleted...]
-      </c>
+        <v>44705</v>
+      </c>
+      <c r="K805" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="806">
       <c r="A806" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B806" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C806" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D806" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
         </is>
       </c>
       <c r="E806" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F806" s="1" t="inlineStr">
         <is>
-          <t>1708006010/WC/22012035081797 — सी टी आर एनीकट निर्माण कार्या शाकर घाट भदोरा</t>
+          <t>1708006010/WC/22012034984706 — सी.टी.आर एनीकट निर्माण कार्य गडा घाट के पास भदौरा</t>
         </is>
       </c>
       <c r="G806" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H806" s="2" t="n">
-        <v>123840.18</v>
+        <v>0</v>
       </c>
       <c r="I806" s="2" t="n">
-        <v>118358</v>
+        <v>0</v>
       </c>
       <c r="J806" s="3" t="n">
-        <v>45202</v>
-[...3 lines deleted...]
-      </c>
+        <v>44705</v>
+      </c>
+      <c r="K806" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="807">
       <c r="A807" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B807" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C807" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D807" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Construction of Staggered Trench for Community / Construction of Staggered Trench for Community</t>
         </is>
       </c>
       <c r="E807" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F807" s="1" t="inlineStr">
         <is>
-          <t>1708006010/WC/22012035084036 — सी0टी0आर0 एनीकट निर्माण कार्य मरिया नाला</t>
+          <t>1708006010/WC/22012034997357 — कटूर ट्रेंच बम्होरि खुर्द पहाडी पर</t>
         </is>
       </c>
       <c r="G807" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H807" s="2" t="n">
-        <v>152546.42</v>
+        <v>0</v>
       </c>
       <c r="I807" s="2" t="n">
-        <v>149557</v>
+        <v>0</v>
       </c>
       <c r="J807" s="3" t="n">
-        <v>45202</v>
-[...3 lines deleted...]
-      </c>
+        <v>44788</v>
+      </c>
+      <c r="K807" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="808">
       <c r="A808" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B808" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C808" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D808" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
+          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E808" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F808" s="1" t="inlineStr">
         <is>
-          <t>1708006010/WC/22012035084043 — सी0टी0आर0 एनीकट निर्माण कार्य गढाघाटनाला</t>
+          <t>1708006010/WC/22012035081793 — सी टी आर एनीकट निर्माण कार्या पठाघाट छुल्‍ला</t>
         </is>
       </c>
       <c r="G808" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H808" s="2" t="n">
-        <v>136687.1</v>
+        <v>103602.17</v>
       </c>
       <c r="I808" s="2" t="n">
-        <v>133246</v>
+        <v>93896</v>
       </c>
       <c r="J808" s="3" t="n">
         <v>45202</v>
       </c>
       <c r="K808" s="3" t="n">
-        <v>45371</v>
+        <v>45584</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="809">
       <c r="A809" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B809" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C809" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D809" s="1" t="inlineStr">
         <is>
-          <t>Constr of Level Bench Terrace Terrace for Comm / Construction of Level Bench Terrace for Community</t>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E809" s="1" t="inlineStr">
         <is>
-          <t>Terracing</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F809" s="1" t="inlineStr">
         <is>
-          <t>1708006010/WC/22012035118993 — CNG सामुदयक पोषण वाटिका बम्‍होरी खुर्द</t>
+          <t>1708006010/WC/22012035081794 — सी टी आर एनीकट निर्माण कार्या सुवाताल घाट छुल्‍ला</t>
         </is>
       </c>
       <c r="G809" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H809" s="2" t="n">
-        <v>0</v>
+        <v>113062.7</v>
       </c>
       <c r="I809" s="2" t="n">
-        <v>0</v>
+        <v>107419</v>
       </c>
       <c r="J809" s="3" t="n">
-        <v>45154</v>
-[...1 lines deleted...]
-      <c r="K809" s="3"/>
+        <v>45202</v>
+      </c>
+      <c r="K809" s="3" t="n">
+        <v>45584</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="810">
       <c r="A810" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B810" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C810" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D810" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E810" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F810" s="1" t="inlineStr">
         <is>
-          <t>1708006010/WC/22012035187429 — सार्वजानिक खेत तालाब निर्माण कार्य जमुनिया नाला के पास ग्राम पंचायत बम्होरीखुर्द</t>
+          <t>1708006010/WC/22012035081797 — सी टी आर एनीकट निर्माण कार्या शाकर घाट भदोरा</t>
         </is>
       </c>
       <c r="G810" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H810" s="2" t="n">
-        <v>0</v>
+        <v>123840.18</v>
       </c>
       <c r="I810" s="2" t="n">
-        <v>0</v>
+        <v>118358</v>
       </c>
       <c r="J810" s="3" t="n">
-        <v>45317</v>
-[...1 lines deleted...]
-      <c r="K810" s="3"/>
+        <v>45202</v>
+      </c>
+      <c r="K810" s="3" t="n">
+        <v>45584</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="811">
       <c r="A811" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B811" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C811" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D811" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E811" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F811" s="1" t="inlineStr">
         <is>
-          <t>1708006010/WC/22012035187433 — सार्वजानिक खेत तालाब निर्माण कार्य जमुनिया नाला के पास ग्राम पंचायत बम्होरीखुर्द</t>
+          <t>1708006010/WC/22012035084036 — सी0टी0आर0 एनीकट निर्माण कार्य मरिया नाला</t>
         </is>
       </c>
       <c r="G811" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H811" s="2" t="n">
-        <v>0</v>
+        <v>152546.42</v>
       </c>
       <c r="I811" s="2" t="n">
-        <v>0</v>
+        <v>149557</v>
       </c>
       <c r="J811" s="3" t="n">
-        <v>45317</v>
-[...1 lines deleted...]
-      <c r="K811" s="3"/>
+        <v>45202</v>
+      </c>
+      <c r="K811" s="3" t="n">
+        <v>45371</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="812">
       <c r="A812" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B812" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C812" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D812" s="1" t="inlineStr">
         <is>
-          <t>Renovation of Fisheries Ponds for Community / Renovation of Fisheries Ponds for Community</t>
+          <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
         </is>
       </c>
       <c r="E812" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F812" s="1" t="inlineStr">
         <is>
-          <t>1708006010/WC/22012035190717 — परकोलेसन टेंक जमुनिया नाला रोड के पास ग्राम पंचायत बम्होरीखुर्द</t>
+          <t>1708006010/WC/22012035084043 — सी0टी0आर0 एनीकट निर्माण कार्य गढाघाटनाला</t>
         </is>
       </c>
       <c r="G812" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H812" s="2" t="n">
-        <v>377203.42</v>
+        <v>136687.1</v>
       </c>
       <c r="I812" s="2" t="n">
-        <v>0</v>
+        <v>133246</v>
       </c>
       <c r="J812" s="3" t="n">
-        <v>45315</v>
-[...1 lines deleted...]
-      <c r="K812" s="3"/>
+        <v>45202</v>
+      </c>
+      <c r="K812" s="3" t="n">
+        <v>45371</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="813">
       <c r="A813" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B813" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C813" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D813" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Constr of Level Bench Terrace Terrace for Comm / Construction of Level Bench Terrace for Community</t>
         </is>
       </c>
       <c r="E813" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Terracing</t>
         </is>
       </c>
       <c r="F813" s="1" t="inlineStr">
         <is>
-          <t>1708006010/WC/22012035247918 — सार्वजानिक खेत तालाब निर्माण कार्य गौशाला के पास ग्राम पंचायत बम्होरीखुर्द</t>
+          <t>1708006010/WC/22012035118993 — CNG सामुदयक पोषण वाटिका बम्‍होरी खुर्द</t>
         </is>
       </c>
       <c r="G813" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H813" s="2" t="n">
-        <v>194047.19</v>
+        <v>0</v>
       </c>
       <c r="I813" s="2" t="n">
-        <v>147877.11</v>
+        <v>0</v>
       </c>
       <c r="J813" s="3" t="n">
-        <v>45736</v>
-[...3 lines deleted...]
-      </c>
+        <v>45154</v>
+      </c>
+      <c r="K813" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="814">
       <c r="A814" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B814" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C814" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D814" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E814" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F814" s="1" t="inlineStr">
         <is>
-          <t>1708006010/WC/22012035255514 — परकोलेसन टेंक निर्माण कार्य ग्यासी लोधी के खेत के पास ग्राम बम्होरीकला ग्रा.प.बम्होरीखुर्द</t>
+          <t>1708006010/WC/22012035187429 — सार्वजानिक खेत तालाब निर्माण कार्य जमुनिया नाला के पास ग्राम पंचायत बम्होरीखुर्द</t>
         </is>
       </c>
       <c r="G814" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H814" s="2" t="n">
-        <v>185441.45</v>
+        <v>0</v>
       </c>
       <c r="I814" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J814" s="3" t="n">
-        <v>45683</v>
+        <v>45317</v>
       </c>
       <c r="K814" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="815">
       <c r="A815" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B815" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C815" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D815" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E815" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F815" s="1" t="inlineStr">
         <is>
-          <t>1708006010/WC/22012035267134 — सोक पिट निमार्ण कार्य हैण्ड पम्प पीपल के पास भदौरा ग्रा.पं. बम्हौरीखुर्द</t>
+          <t>1708006010/WC/22012035187433 — सार्वजानिक खेत तालाब निर्माण कार्य जमुनिया नाला के पास ग्राम पंचायत बम्होरीखुर्द</t>
         </is>
       </c>
       <c r="G815" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H815" s="2" t="n">
-        <v>25899.46</v>
+        <v>0</v>
       </c>
       <c r="I815" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J815" s="3" t="n">
-        <v>45749</v>
+        <v>45317</v>
       </c>
       <c r="K815" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="816">
       <c r="A816" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B816" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C816" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D816" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Renovation of Fisheries Ponds for Community / Renovation of Fisheries Ponds for Community</t>
         </is>
       </c>
       <c r="E816" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F816" s="1" t="inlineStr">
         <is>
-          <t>1708006010/WC/22012035267138 — सोक पिट निमार्ण कार्य हैण्ड पम्प कन्छेदी के मकान के सामने भदौरा ग्रा.पं. बम्हौरीखुर्द</t>
+          <t>1708006010/WC/22012035190717 — परकोलेसन टेंक जमुनिया नाला रोड के पास ग्राम पंचायत बम्होरीखुर्द</t>
         </is>
       </c>
       <c r="G816" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H816" s="2" t="n">
-        <v>25899.46</v>
+        <v>377203.42</v>
       </c>
       <c r="I816" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J816" s="3" t="n">
-        <v>45749</v>
+        <v>45315</v>
       </c>
       <c r="K816" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="817">
       <c r="A817" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B817" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C817" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D817" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E817" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F817" s="1" t="inlineStr">
         <is>
-          <t>1708006010/WC/22012035267141 — सोक पिट निमार्ण कार्य हैण्ड पम्प लल्लू राजा के पास भदौरा ग्रा.पं. बम्हौरीखुर्द</t>
+          <t>1708006010/WC/22012035247918 — सार्वजानिक खेत तालाब निर्माण कार्य गौशाला के पास ग्राम पंचायत बम्होरीखुर्द</t>
         </is>
       </c>
       <c r="G817" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H817" s="2" t="n">
-        <v>25899.46</v>
+        <v>194047.19</v>
       </c>
       <c r="I817" s="2" t="n">
-        <v>14378.7</v>
+        <v>147877.11</v>
       </c>
       <c r="J817" s="3" t="n">
-        <v>45825</v>
+        <v>45736</v>
       </c>
       <c r="K817" s="3" t="n">
-        <v>46133</v>
+        <v>46128</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="818">
       <c r="A818" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B818" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C818" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D818" s="1" t="inlineStr">
         <is>
-          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Construction of Roof Top Rain Water Harvesting Structure for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E818" s="1" t="inlineStr">
         <is>
-          <t>Roof Water Harvesting on gov/panchayat bldg</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F818" s="1" t="inlineStr">
         <is>
-          <t>1708006010/WC/22012035286341 — JGSA-2025 सामुदायिक रेन वाटर माध्यमिक शाला हैदराबाद</t>
+          <t>1708006010/WC/22012035255514 — परकोलेसन टेंक निर्माण कार्य ग्यासी लोधी के खेत के पास ग्राम बम्होरीकला ग्रा.प.बम्होरीखुर्द</t>
         </is>
       </c>
       <c r="G818" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H818" s="2" t="n">
-        <v>16000</v>
+        <v>185441.45</v>
       </c>
       <c r="I818" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J818" s="3" t="n">
-        <v>45761</v>
+        <v>45683</v>
       </c>
       <c r="K818" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="819">
       <c r="A819" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B819" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C819" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D819" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Grps / Construction of Sand filter for openwell recharge for Groups</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E819" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F819" s="1" t="inlineStr">
         <is>
-          <t>1708006010/WC/22012035286401 — JGSA-2025 सामुदायिक सोक पिट निर्माण कार्य सार्वजनिक कूप वार्ड नंबर 9 बम्होरी कला</t>
+          <t>1708006010/WC/22012035267134 — सोक पिट निमार्ण कार्य हैण्ड पम्प पीपल के पास भदौरा ग्रा.पं. बम्हौरीखुर्द</t>
         </is>
       </c>
       <c r="G819" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H819" s="2" t="n">
-        <v>15000</v>
+        <v>25899.46</v>
       </c>
       <c r="I819" s="2" t="n">
-        <v>14454.47</v>
+        <v>0</v>
       </c>
       <c r="J819" s="3" t="n">
-        <v>45784</v>
-[...3 lines deleted...]
-      </c>
+        <v>45749</v>
+      </c>
+      <c r="K819" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="820">
       <c r="A820" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B820" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C820" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D820" s="1" t="inlineStr">
         <is>
-          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Construction of Roof Top Rain Water Harvesting Structure for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E820" s="1" t="inlineStr">
         <is>
-          <t>Roof Water Harvesting on gov/panchayat bldg</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F820" s="1" t="inlineStr">
         <is>
-          <t>1708006010/WC/22012035286446 — JGSA-2025 सामुदायिक रेन वाटर हार्वेस्टिंग प्राथमिक  शाला बम्होरी खुर्द</t>
+          <t>1708006010/WC/22012035267138 — सोक पिट निमार्ण कार्य हैण्ड पम्प कन्छेदी के मकान के सामने भदौरा ग्रा.पं. बम्हौरीखुर्द</t>
         </is>
       </c>
       <c r="G820" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H820" s="2" t="n">
-        <v>16000</v>
+        <v>25899.46</v>
       </c>
       <c r="I820" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J820" s="3" t="n">
-        <v>45761</v>
+        <v>45749</v>
       </c>
       <c r="K820" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="821">
       <c r="A821" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B821" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C821" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D821" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E821" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F821" s="1" t="inlineStr">
         <is>
-          <t>1708006010/WC/22012035286760 — JGSA-2025 सामुदायिक सोकपिट सामुदायिक कूप खेरे के पास बम्होरी कलां</t>
+          <t>1708006010/WC/22012035267141 — सोक पिट निमार्ण कार्य हैण्ड पम्प लल्लू राजा के पास भदौरा ग्रा.पं. बम्हौरीखुर्द</t>
         </is>
       </c>
       <c r="G821" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H821" s="2" t="n">
-        <v>15000</v>
+        <v>25899.46</v>
       </c>
       <c r="I821" s="2" t="n">
-        <v>14322.06</v>
+        <v>14378.7</v>
       </c>
       <c r="J821" s="3" t="n">
-        <v>45784</v>
+        <v>45825</v>
       </c>
       <c r="K821" s="3" t="n">
-        <v>45862</v>
+        <v>46133</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="822">
       <c r="A822" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B822" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C822" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D822" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Construction of Roof Top Rain Water Harvesting Structure for Community</t>
         </is>
       </c>
       <c r="E822" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Roof Water Harvesting on gov/panchayat bldg</t>
         </is>
       </c>
       <c r="F822" s="1" t="inlineStr">
         <is>
-          <t>1708006010/WC/22012035286763 — JGSA-2025 सामुदायिक सोकपिट निर्माण कार्य  मंदिर के हैंडपंप के पास बम्होरी कलां</t>
+          <t>1708006010/WC/22012035286341 — JGSA-2025 सामुदायिक रेन वाटर माध्यमिक शाला हैदराबाद</t>
         </is>
       </c>
       <c r="G822" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H822" s="2" t="n">
-        <v>15000</v>
+        <v>16000</v>
       </c>
       <c r="I822" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J822" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K822" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="823">
       <c r="A823" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B823" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C823" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D823" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Grps / Construction of Sand filter for openwell recharge for Groups</t>
         </is>
       </c>
       <c r="E823" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F823" s="1" t="inlineStr">
         <is>
-          <t>1708006010/WC/22012035286766 — JGSA-2025 सामुदायिक सोकपिट निर्माण कार्य  हैंडपंप कंछेदी के मकान के पास भदौरा</t>
+          <t>1708006010/WC/22012035286401 — JGSA-2025 सामुदायिक सोक पिट निर्माण कार्य सार्वजनिक कूप वार्ड नंबर 9 बम्होरी कला</t>
         </is>
       </c>
       <c r="G823" s="1" t="inlineStr">
         <is>
-          <t>New</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H823" s="2" t="n">
-        <v>0</v>
+        <v>15000</v>
       </c>
       <c r="I823" s="2" t="n">
-        <v>0</v>
+        <v>14454.47</v>
       </c>
       <c r="J823" s="3" t="n">
-        <v>45761</v>
-[...1 lines deleted...]
-      <c r="K823" s="3"/>
+        <v>45784</v>
+      </c>
+      <c r="K823" s="3" t="n">
+        <v>45862</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="824">
       <c r="A824" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B824" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C824" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D824" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Construction of Roof Top Rain Water Harvesting Structure for Community</t>
         </is>
       </c>
       <c r="E824" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Roof Water Harvesting on gov/panchayat bldg</t>
         </is>
       </c>
       <c r="F824" s="1" t="inlineStr">
         <is>
-          <t>1708006010/WC/22012035286767 — JGSA-2025 सामुदायिक सोकपिट निर्माण कार्य  हैंडपंप कंछेदी के मकान के पास भदौरा</t>
+          <t>1708006010/WC/22012035286446 — JGSA-2025 सामुदायिक रेन वाटर हार्वेस्टिंग प्राथमिक  शाला बम्होरी खुर्द</t>
         </is>
       </c>
       <c r="G824" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H824" s="2" t="n">
-        <v>15000</v>
+        <v>16000</v>
       </c>
       <c r="I824" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J824" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K824" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="825">
       <c r="A825" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B825" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C825" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D825" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E825" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F825" s="1" t="inlineStr">
         <is>
-          <t>1708006010/WC/22012035286769 — JGSA-2025 सामुदायिक सोकपिट सामुदायिक कूप कुमरगढ़ा के पास बम्होरी कलां</t>
+          <t>1708006010/WC/22012035286760 — JGSA-2025 सामुदायिक सोकपिट सामुदायिक कूप खेरे के पास बम्होरी कलां</t>
         </is>
       </c>
       <c r="G825" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H825" s="2" t="n">
         <v>15000</v>
       </c>
       <c r="I825" s="2" t="n">
-        <v>13842.9</v>
+        <v>14322.06</v>
       </c>
       <c r="J825" s="3" t="n">
-        <v>45790</v>
+        <v>45784</v>
       </c>
       <c r="K825" s="3" t="n">
-        <v>46132</v>
+        <v>45862</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="826">
       <c r="A826" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B826" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C826" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D826" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E826" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F826" s="1" t="inlineStr">
         <is>
-          <t>1708006010/WC/22012035311134 — JGSA-2025 सामुदायिक सोकपिट सामुदायिक कूप जमुनिया खेरा के पास बम्होरी कलां</t>
+          <t>1708006010/WC/22012035286763 — JGSA-2025 सामुदायिक सोकपिट निर्माण कार्य  मंदिर के हैंडपंप के पास बम्होरी कलां</t>
         </is>
       </c>
       <c r="G826" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H826" s="2" t="n">
         <v>15000</v>
       </c>
       <c r="I826" s="2" t="n">
-        <v>13651.26</v>
+        <v>0</v>
       </c>
       <c r="J826" s="3" t="n">
-        <v>45818</v>
-[...3 lines deleted...]
-      </c>
+        <v>45761</v>
+      </c>
+      <c r="K826" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="827">
       <c r="A827" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B827" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C827" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D827" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E827" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F827" s="1" t="inlineStr">
         <is>
-          <t>1708006010/WC/22012035311141 — JGSA-2025 सामुदायिक सोकपिट सामुदायिक कूप रोड के पास बम्होरी खुर्द</t>
+          <t>1708006010/WC/22012035286766 — JGSA-2025 सामुदायिक सोकपिट निर्माण कार्य  हैंडपंप कंछेदी के मकान के पास भदौरा</t>
         </is>
       </c>
       <c r="G827" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>New</t>
         </is>
       </c>
       <c r="H827" s="2" t="n">
-        <v>15000</v>
+        <v>0</v>
       </c>
       <c r="I827" s="2" t="n">
-        <v>13572</v>
+        <v>0</v>
       </c>
       <c r="J827" s="3" t="n">
-        <v>45811</v>
-[...3 lines deleted...]
-      </c>
+        <v>45761</v>
+      </c>
+      <c r="K827" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="828">
       <c r="A828" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B828" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C828" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D828" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E828" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F828" s="1" t="inlineStr">
         <is>
-          <t>1708006010/WC/22012035311148 — JGSA-2025 सामुदायिक सोकपिट सामुदायिक कूप शांति धाम के पास बम्होरी खुर्द</t>
+          <t>1708006010/WC/22012035286767 — JGSA-2025 सामुदायिक सोकपिट निर्माण कार्य  हैंडपंप कंछेदी के मकान के पास भदौरा</t>
         </is>
       </c>
       <c r="G828" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H828" s="2" t="n">
         <v>15000</v>
       </c>
       <c r="I828" s="2" t="n">
-        <v>13260.3</v>
+        <v>0</v>
       </c>
       <c r="J828" s="3" t="n">
-        <v>45818</v>
-[...3 lines deleted...]
-      </c>
+        <v>45761</v>
+      </c>
+      <c r="K828" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="829">
       <c r="A829" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B829" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C829" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D829" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Grps / Construction of Sand filter for openwell recharge for Groups</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E829" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F829" s="1" t="inlineStr">
         <is>
-          <t>1708006010/WC/22012035312355 — JGSA -2025 डगवेल निर्माण कार्य हल्कू लोधी के खेत के पास ग्राम पंचायत बम्होरीखुर्द</t>
+          <t>1708006010/WC/22012035286769 — JGSA-2025 सामुदायिक सोकपिट सामुदायिक कूप कुमरगढ़ा के पास बम्होरी कलां</t>
         </is>
       </c>
       <c r="G829" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H829" s="2" t="n">
         <v>15000</v>
       </c>
       <c r="I829" s="2" t="n">
-        <v>13480.45</v>
+        <v>13842.9</v>
       </c>
       <c r="J829" s="3" t="n">
-        <v>45825</v>
+        <v>45790</v>
       </c>
       <c r="K829" s="3" t="n">
         <v>46132</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="830">
       <c r="A830" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B830" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C830" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D830" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Grps / Construction of Sand filter for openwell recharge for Groups</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E830" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F830" s="1" t="inlineStr">
         <is>
-          <t>1708006010/WC/22012035312357 — JGSA -2025 डगवेल निर्माण कार्य शिवलाल के खेत के पास ग्राम पंचायत बम्होरीखुर्द</t>
+          <t>1708006010/WC/22012035311134 — JGSA-2025 सामुदायिक सोकपिट सामुदायिक कूप जमुनिया खेरा के पास बम्होरी कलां</t>
         </is>
       </c>
       <c r="G830" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H830" s="2" t="n">
         <v>15000</v>
       </c>
       <c r="I830" s="2" t="n">
-        <v>11686.92</v>
+        <v>13651.26</v>
       </c>
       <c r="J830" s="3" t="n">
-        <v>45825</v>
+        <v>45818</v>
       </c>
       <c r="K830" s="3" t="n">
-        <v>46042</v>
+        <v>45862</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="831">
       <c r="A831" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B831" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C831" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D831" s="1" t="inlineStr">
         <is>
-          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E831" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F831" s="1" t="inlineStr">
         <is>
-          <t>1708006010/WC/2290 — सार्वजनि‍क कूप निर्माण बम्‍होरीकला टोरो</t>
+          <t>1708006010/WC/22012035311141 — JGSA-2025 सामुदायिक सोकपिट सामुदायिक कूप रोड के पास बम्होरी खुर्द</t>
         </is>
       </c>
       <c r="G831" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H831" s="2" t="n">
-        <v>276000</v>
+        <v>15000</v>
       </c>
       <c r="I831" s="2" t="n">
-        <v>322053.7</v>
+        <v>13572</v>
       </c>
       <c r="J831" s="3" t="n">
-        <v>40248</v>
+        <v>45811</v>
       </c>
       <c r="K831" s="3" t="n">
-        <v>42153</v>
+        <v>46132</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="832">
       <c r="A832" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B832" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C832" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D832" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E832" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F832" s="1" t="inlineStr">
         <is>
-          <t>1708006010/WC/2618 — बोरी बंधान निर्माण जमुनिया नाला पर 06 नग</t>
+          <t>1708006010/WC/22012035311148 — JGSA-2025 सामुदायिक सोकपिट सामुदायिक कूप शांति धाम के पास बम्होरी खुर्द</t>
         </is>
       </c>
       <c r="G832" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H832" s="2" t="n">
-        <v>600000</v>
+        <v>15000</v>
       </c>
       <c r="I832" s="2" t="n">
-        <v>22692</v>
+        <v>13260.3</v>
       </c>
       <c r="J832" s="3" t="n">
-        <v>40831</v>
+        <v>45818</v>
       </c>
       <c r="K832" s="3" t="n">
-        <v>40848</v>
+        <v>45862</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="833">
       <c r="A833" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B833" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C833" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D833" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Grps / Construction of Sand filter for openwell recharge for Groups</t>
         </is>
       </c>
       <c r="E833" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F833" s="1" t="inlineStr">
         <is>
-          <t>1708006010/WC/2619 — बोरी बंधान निर्माण पुषाणनाला पर 04 नग</t>
+          <t>1708006010/WC/22012035312355 — JGSA -2025 डगवेल निर्माण कार्य हल्कू लोधी के खेत के पास ग्राम पंचायत बम्होरीखुर्द</t>
         </is>
       </c>
       <c r="G833" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H833" s="2" t="n">
-        <v>340000</v>
+        <v>15000</v>
       </c>
       <c r="I833" s="2" t="n">
-        <v>14094</v>
+        <v>13480.45</v>
       </c>
       <c r="J833" s="3" t="n">
-        <v>40831</v>
+        <v>45825</v>
       </c>
       <c r="K833" s="3" t="n">
-        <v>40848</v>
+        <v>46132</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="834">
       <c r="A834" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B834" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C834" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D834" s="1" t="inlineStr">
         <is>
-          <t>Artificial Recharge of Well Through Sand Filter / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Grps / Construction of Sand filter for openwell recharge for Groups</t>
         </is>
       </c>
       <c r="E834" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F834" s="1" t="inlineStr">
         <is>
-          <t>1708006010/WC/2720 — सार्वजनिक कूप निर्माण वार्ड 09 बम्‍होरीकलॉ</t>
+          <t>1708006010/WC/22012035312357 — JGSA -2025 डगवेल निर्माण कार्य शिवलाल के खेत के पास ग्राम पंचायत बम्होरीखुर्द</t>
         </is>
       </c>
       <c r="G834" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H834" s="2" t="n">
-        <v>380000</v>
+        <v>15000</v>
       </c>
       <c r="I834" s="2" t="n">
-        <v>381249.44</v>
+        <v>11686.92</v>
       </c>
       <c r="J834" s="3" t="n">
-        <v>41019</v>
+        <v>45825</v>
       </c>
       <c r="K834" s="3" t="n">
-        <v>41717</v>
+        <v>46042</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="835">
       <c r="A835" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B835" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C835" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D835" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
+          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E835" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F835" s="1" t="inlineStr">
         <is>
-          <t>1708006010/WC/9993667478 — Naveen Taalab Bhadaura</t>
+          <t>1708006010/WC/2290 — सार्वजनि‍क कूप निर्माण बम्‍होरीकला टोरो</t>
         </is>
       </c>
       <c r="G835" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H835" s="2" t="n">
-        <v>0</v>
+        <v>276000</v>
       </c>
       <c r="I835" s="2" t="n">
-        <v>0</v>
+        <v>322053.7</v>
       </c>
       <c r="J835" s="3" t="n">
-        <v>42395</v>
-[...1 lines deleted...]
-      <c r="K835" s="3"/>
+        <v>40248</v>
+      </c>
+      <c r="K835" s="3" t="n">
+        <v>42153</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="836">
       <c r="A836" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B836" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C836" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D836" s="1" t="inlineStr">
         <is>
-          <t>Anicut / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E836" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F836" s="1" t="inlineStr">
         <is>
-          <t>1708006010/WC/9993670788 — talab nirman bhadora</t>
+          <t>1708006010/WC/2618 — बोरी बंधान निर्माण जमुनिया नाला पर 06 नग</t>
         </is>
       </c>
       <c r="G836" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H836" s="2" t="n">
-        <v>0</v>
+        <v>600000</v>
       </c>
       <c r="I836" s="2" t="n">
-        <v>0</v>
+        <v>22692</v>
       </c>
       <c r="J836" s="3" t="n">
-        <v>42395</v>
-[...1 lines deleted...]
-      <c r="K836" s="3"/>
+        <v>40831</v>
+      </c>
+      <c r="K836" s="3" t="n">
+        <v>40848</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="837">
       <c r="A837" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B837" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C837" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D837" s="1" t="inlineStr">
         <is>
-          <t>Renovation / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E837" s="1" t="inlineStr">
         <is>
-          <t>Renovation of traditional water bodies</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F837" s="1" t="inlineStr">
         <is>
-          <t>1708006010/WH/22012034331956 — Talab gahrikarn or best biyar nirman kary bamhorikala</t>
+          <t>1708006010/WC/2619 — बोरी बंधान निर्माण पुषाणनाला पर 04 नग</t>
         </is>
       </c>
       <c r="G837" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H837" s="2" t="n">
-        <v>0</v>
+        <v>340000</v>
       </c>
       <c r="I837" s="2" t="n">
-        <v>0</v>
+        <v>14094</v>
       </c>
       <c r="J837" s="3" t="n">
-        <v>43010</v>
-[...1 lines deleted...]
-      <c r="K837" s="3"/>
+        <v>40831</v>
+      </c>
+      <c r="K837" s="3" t="n">
+        <v>40848</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="838">
       <c r="A838" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B838" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C838" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D838" s="1" t="inlineStr">
         <is>
-          <t>Renovation / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Artificial Recharge of Well Through Sand Filter / Construction of Sand filter for openwell recharge for Community</t>
         </is>
       </c>
       <c r="E838" s="1" t="inlineStr">
         <is>
-          <t>Renovation of traditional water bodies</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F838" s="1" t="inlineStr">
         <is>
-          <t>1708006010/WH/22012034331957 — Talab gahri karn or bestbiyar nirman kary bhadora</t>
+          <t>1708006010/WC/2720 — सार्वजनिक कूप निर्माण वार्ड 09 बम्‍होरीकलॉ</t>
         </is>
       </c>
       <c r="G838" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H838" s="2" t="n">
-        <v>0</v>
+        <v>380000</v>
       </c>
       <c r="I838" s="2" t="n">
-        <v>0</v>
+        <v>381249.44</v>
       </c>
       <c r="J838" s="3" t="n">
-        <v>43010</v>
-[...1 lines deleted...]
-      <c r="K838" s="3"/>
+        <v>41019</v>
+      </c>
+      <c r="K838" s="3" t="n">
+        <v>41717</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="839">
       <c r="A839" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B839" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C839" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D839" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
         </is>
       </c>
       <c r="E839" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F839" s="1" t="inlineStr">
         <is>
-          <t>1708006010/WH/22012034448028 — तालाब जीर्णोद्धार एव सुद्धढीकरण कार्य सोमर हार तलैया बम्हौरीकला</t>
+          <t>1708006010/WC/9993667478 — Naveen Taalab Bhadaura</t>
         </is>
       </c>
       <c r="G839" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H839" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I839" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J839" s="3" t="n">
-        <v>44287</v>
+        <v>42395</v>
       </c>
       <c r="K839" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="840">
       <c r="A840" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B840" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C840" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D840" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Anicut / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E840" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F840" s="1" t="inlineStr">
         <is>
-          <t>1708006010/WH/22012034448029 — तालाब जीर्णोद्धार एव सुद्धढीकरण कार्य भदौरा की तलैया बम्हौरीकला</t>
+          <t>1708006010/WC/9993670788 — talab nirman bhadora</t>
         </is>
       </c>
       <c r="G840" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H840" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I840" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J840" s="3" t="n">
-        <v>44287</v>
+        <v>42395</v>
       </c>
       <c r="K840" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="841">
       <c r="A841" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B841" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C841" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D841" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Renovation / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E841" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="F841" s="1" t="inlineStr">
         <is>
-          <t>1708006010/WH/22012034448030 — तालाब जीर्णोद्धार एव सुद्धढीकरण कार्य छापर की तलैया बम्हौरीकला</t>
+          <t>1708006010/WH/22012034331956 — Talab gahrikarn or best biyar nirman kary bamhorikala</t>
         </is>
       </c>
       <c r="G841" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H841" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I841" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J841" s="3" t="n">
-        <v>44287</v>
+        <v>43010</v>
       </c>
       <c r="K841" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="842">
       <c r="A842" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B842" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C842" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D842" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Renovation / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E842" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="F842" s="1" t="inlineStr">
         <is>
-          <t>1708006010/WH/22012034448076 — तालाब जीर्णोद्धार एव सुद्धढीकरण कार्य पिपरीहार की तलैया छुला बम्हौरीखुर्द</t>
+          <t>1708006010/WH/22012034331957 — Talab gahri karn or bestbiyar nirman kary bhadora</t>
         </is>
       </c>
       <c r="G842" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H842" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I842" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J842" s="3" t="n">
-        <v>44287</v>
+        <v>43010</v>
       </c>
       <c r="K842" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="843">
       <c r="A843" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B843" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C843" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D843" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation in fields-Horticulture-Community / Fields Block Plantation of Horticulture Trees for Community</t>
+          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E843" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F843" s="1" t="inlineStr">
         <is>
-          <t>1708006/DP/22012034424133 — plantation of munga plant</t>
+          <t>1708006010/WH/22012034448028 — तालाब जीर्णोद्धार एव सुद्धढीकरण कार्य सोमर हार तलैया बम्हौरीकला</t>
         </is>
       </c>
       <c r="G843" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H843" s="2" t="n">
-        <v>138000</v>
+        <v>0</v>
       </c>
       <c r="I843" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J843" s="3" t="n">
-        <v>43376</v>
+        <v>44287</v>
       </c>
       <c r="K843" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="844">
       <c r="A844" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B844" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C844" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D844" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation in fields-Horticulture-Community / Fields Block Plantation of Horticulture Trees for Community</t>
+          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E844" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F844" s="1" t="inlineStr">
         <is>
-          <t>1708006/DP/22012034424137 — piantation of munga plant</t>
+          <t>1708006010/WH/22012034448029 — तालाब जीर्णोद्धार एव सुद्धढीकरण कार्य भदौरा की तलैया बम्हौरीकला</t>
         </is>
       </c>
       <c r="G844" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H844" s="2" t="n">
-        <v>138000</v>
+        <v>0</v>
       </c>
       <c r="I844" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J844" s="3" t="n">
-        <v>43376</v>
+        <v>44287</v>
       </c>
       <c r="K844" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="845">
       <c r="A845" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B845" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C845" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D845" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation in fields-Horticulture-Community / Fields Block Plantation of Horticulture Trees for Community</t>
+          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E845" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F845" s="1" t="inlineStr">
         <is>
-          <t>1708006/DP/22012034424139 — plation of munga plant</t>
+          <t>1708006010/WH/22012034448030 — तालाब जीर्णोद्धार एव सुद्धढीकरण कार्य छापर की तलैया बम्हौरीकला</t>
         </is>
       </c>
       <c r="G845" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H845" s="2" t="n">
-        <v>138000</v>
+        <v>0</v>
       </c>
       <c r="I845" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J845" s="3" t="n">
-        <v>43204</v>
+        <v>44287</v>
       </c>
       <c r="K845" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="846">
       <c r="A846" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B846" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C846" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D846" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation in fields-Horticulture-Community / Fields Block Plantation of Horticulture Trees for Community</t>
+          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E846" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F846" s="1" t="inlineStr">
         <is>
-          <t>1708006/DP/22012034424141 — plantation of munga plant</t>
+          <t>1708006010/WH/22012034448076 — तालाब जीर्णोद्धार एव सुद्धढीकरण कार्य पिपरीहार की तलैया छुला बम्हौरीखुर्द</t>
         </is>
       </c>
       <c r="G846" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H846" s="2" t="n">
-        <v>138000</v>
+        <v>0</v>
       </c>
       <c r="I846" s="2" t="n">
-        <v>79156.8</v>
+        <v>0</v>
       </c>
       <c r="J846" s="3" t="n">
-        <v>43354</v>
-[...3 lines deleted...]
-      </c>
+        <v>44287</v>
+      </c>
+      <c r="K846" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="847">
       <c r="A847" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B847" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C847" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D847" s="1" t="inlineStr">
         <is>
           <t>Block Plantation in fields-Horticulture-Community / Fields Block Plantation of Horticulture Trees for Community</t>
         </is>
       </c>
       <c r="E847" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F847" s="1" t="inlineStr">
         <is>
-          <t>1708006/DP/22012034424142 — plantation of munga plant</t>
+          <t>1708006/DP/22012034424133 — plantation of munga plant</t>
         </is>
       </c>
       <c r="G847" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H847" s="2" t="n">
         <v>138000</v>
       </c>
       <c r="I847" s="2" t="n">
-        <v>83158.8</v>
+        <v>0</v>
       </c>
       <c r="J847" s="3" t="n">
-        <v>43350</v>
-[...3 lines deleted...]
-      </c>
+        <v>43376</v>
+      </c>
+      <c r="K847" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="848">
       <c r="A848" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B848" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C848" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D848" s="1" t="inlineStr">
         <is>
           <t>Block Plantation in fields-Horticulture-Community / Fields Block Plantation of Horticulture Trees for Community</t>
         </is>
       </c>
       <c r="E848" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F848" s="1" t="inlineStr">
         <is>
-          <t>1708006/DP/22012034424143 — plantion of munga plant</t>
+          <t>1708006/DP/22012034424137 — piantation of munga plant</t>
         </is>
       </c>
       <c r="G848" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H848" s="2" t="n">
         <v>138000</v>
       </c>
       <c r="I848" s="2" t="n">
-        <v>59146.8</v>
+        <v>0</v>
       </c>
       <c r="J848" s="3" t="n">
-        <v>43350</v>
-[...3 lines deleted...]
-      </c>
+        <v>43376</v>
+      </c>
+      <c r="K848" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="849">
       <c r="A849" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B849" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C849" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D849" s="1" t="inlineStr">
         <is>
           <t>Block Plantation in fields-Horticulture-Community / Fields Block Plantation of Horticulture Trees for Community</t>
         </is>
       </c>
       <c r="E849" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F849" s="1" t="inlineStr">
         <is>
-          <t>1708006/DP/22012034424144 — plantation of munga plant</t>
+          <t>1708006/DP/22012034424139 — plation of munga plant</t>
         </is>
       </c>
       <c r="G849" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H849" s="2" t="n">
         <v>138000</v>
       </c>
       <c r="I849" s="2" t="n">
-        <v>76894.8</v>
+        <v>0</v>
       </c>
       <c r="J849" s="3" t="n">
-        <v>43350</v>
-[...3 lines deleted...]
-      </c>
+        <v>43204</v>
+      </c>
+      <c r="K849" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="850">
       <c r="A850" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B850" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C850" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D850" s="1" t="inlineStr">
         <is>
           <t>Block Plantation in fields-Horticulture-Community / Fields Block Plantation of Horticulture Trees for Community</t>
         </is>
       </c>
       <c r="E850" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F850" s="1" t="inlineStr">
         <is>
-          <t>1708006/DP/22012034424145 — plantion of munga plant</t>
+          <t>1708006/DP/22012034424141 — plantation of munga plant</t>
         </is>
       </c>
       <c r="G850" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H850" s="2" t="n">
         <v>138000</v>
       </c>
       <c r="I850" s="2" t="n">
-        <v>0</v>
+        <v>79156.8</v>
       </c>
       <c r="J850" s="3" t="n">
-        <v>43376</v>
-[...1 lines deleted...]
-      <c r="K850" s="3"/>
+        <v>43354</v>
+      </c>
+      <c r="K850" s="3" t="n">
+        <v>44179</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="851">
       <c r="A851" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B851" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C851" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D851" s="1" t="inlineStr">
         <is>
           <t>Block Plantation in fields-Horticulture-Community / Fields Block Plantation of Horticulture Trees for Community</t>
         </is>
       </c>
       <c r="E851" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F851" s="1" t="inlineStr">
         <is>
-          <t>1708006/DP/22012034424146 — Munga plantation of palnt</t>
+          <t>1708006/DP/22012034424142 — plantation of munga plant</t>
         </is>
       </c>
       <c r="G851" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H851" s="2" t="n">
         <v>138000</v>
       </c>
       <c r="I851" s="2" t="n">
-        <v>70630.8</v>
+        <v>83158.8</v>
       </c>
       <c r="J851" s="3" t="n">
         <v>43350</v>
       </c>
       <c r="K851" s="3" t="n">
-        <v>44179</v>
+        <v>44195</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="852">
       <c r="A852" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B852" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C852" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D852" s="1" t="inlineStr">
         <is>
           <t>Block Plantation in fields-Horticulture-Community / Fields Block Plantation of Horticulture Trees for Community</t>
         </is>
       </c>
       <c r="E852" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F852" s="1" t="inlineStr">
         <is>
-          <t>1708006/DP/22012034424147 — Munga plantation of palnt</t>
+          <t>1708006/DP/22012034424143 — plantion of munga plant</t>
         </is>
       </c>
       <c r="G852" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H852" s="2" t="n">
         <v>138000</v>
       </c>
       <c r="I852" s="2" t="n">
-        <v>0</v>
+        <v>59146.8</v>
       </c>
       <c r="J852" s="3" t="n">
-        <v>43284</v>
-[...1 lines deleted...]
-      <c r="K852" s="3"/>
+        <v>43350</v>
+      </c>
+      <c r="K852" s="3" t="n">
+        <v>44179</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="853">
       <c r="A853" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B853" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C853" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D853" s="1" t="inlineStr">
         <is>
           <t>Block Plantation in fields-Horticulture-Community / Fields Block Plantation of Horticulture Trees for Community</t>
         </is>
       </c>
       <c r="E853" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F853" s="1" t="inlineStr">
         <is>
-          <t>1708006/DP/22012034424150 — plantion of munga plant</t>
+          <t>1708006/DP/22012034424144 — plantation of munga plant</t>
         </is>
       </c>
       <c r="G853" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H853" s="2" t="n">
         <v>138000</v>
       </c>
       <c r="I853" s="2" t="n">
-        <v>0</v>
+        <v>76894.8</v>
       </c>
       <c r="J853" s="3" t="n">
-        <v>43376</v>
-[...1 lines deleted...]
-      <c r="K853" s="3"/>
+        <v>43350</v>
+      </c>
+      <c r="K853" s="3" t="n">
+        <v>44179</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="854">
       <c r="A854" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B854" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C854" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D854" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individuals</t>
+          <t>Block Plantation in fields-Horticulture-Community / Fields Block Plantation of Horticulture Trees for Community</t>
         </is>
       </c>
       <c r="E854" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F854" s="1" t="inlineStr">
         <is>
-          <t>1708006/IF/22012034435222 — plantation of munga plant ramnarayan s/o salku bisvkarma</t>
+          <t>1708006/DP/22012034424145 — plantion of munga plant</t>
         </is>
       </c>
       <c r="G854" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H854" s="2" t="n">
         <v>138000</v>
       </c>
       <c r="I854" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J854" s="3" t="n">
-        <v>43204</v>
+        <v>43376</v>
       </c>
       <c r="K854" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="855">
       <c r="A855" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B855" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C855" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D855" s="1" t="inlineStr">
         <is>
-          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
+          <t>Block Plantation in fields-Horticulture-Community / Fields Block Plantation of Horticulture Trees for Community</t>
         </is>
       </c>
       <c r="E855" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F855" s="1" t="inlineStr">
         <is>
-          <t>1708006/RC/350 — मिटटीमु, एंव पुलिया छुल्‍लासे भदौरा प,मा,</t>
+          <t>1708006/DP/22012034424146 — Munga plantation of palnt</t>
         </is>
       </c>
       <c r="G855" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H855" s="2" t="n">
-        <v>997000</v>
+        <v>138000</v>
       </c>
       <c r="I855" s="2" t="n">
-        <v>176483</v>
+        <v>70630.8</v>
       </c>
       <c r="J855" s="3" t="n">
-        <v>40339</v>
+        <v>43350</v>
       </c>
       <c r="K855" s="3" t="n">
-        <v>40872</v>
+        <v>44179</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="856">
       <c r="A856" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B856" s="1" t="inlineStr">
         <is>
+          <t>2018-2019</t>
+        </is>
+      </c>
+      <c r="C856" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
+        </is>
+      </c>
+      <c r="D856" s="1" t="inlineStr">
+        <is>
+          <t>Block Plantation in fields-Horticulture-Community / Fields Block Plantation of Horticulture Trees for Community</t>
+        </is>
+      </c>
+      <c r="E856" s="1" t="inlineStr">
+        <is>
+          <t>Plantation</t>
+        </is>
+      </c>
+      <c r="F856" s="1" t="inlineStr">
+        <is>
+          <t>1708006/DP/22012034424147 — Munga plantation of palnt</t>
+        </is>
+      </c>
+      <c r="G856" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H856" s="2" t="n">
+        <v>138000</v>
+      </c>
+      <c r="I856" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J856" s="3" t="n">
+        <v>43284</v>
+      </c>
+      <c r="K856" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="857">
+      <c r="A857" s="1" t="inlineStr">
+        <is>
+          <t>BADA MALEHARA</t>
+        </is>
+      </c>
+      <c r="B857" s="1" t="inlineStr">
+        <is>
+          <t>2018-2019</t>
+        </is>
+      </c>
+      <c r="C857" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
+        </is>
+      </c>
+      <c r="D857" s="1" t="inlineStr">
+        <is>
+          <t>Block Plantation in fields-Horticulture-Community / Fields Block Plantation of Horticulture Trees for Community</t>
+        </is>
+      </c>
+      <c r="E857" s="1" t="inlineStr">
+        <is>
+          <t>Plantation</t>
+        </is>
+      </c>
+      <c r="F857" s="1" t="inlineStr">
+        <is>
+          <t>1708006/DP/22012034424150 — plantion of munga plant</t>
+        </is>
+      </c>
+      <c r="G857" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H857" s="2" t="n">
+        <v>138000</v>
+      </c>
+      <c r="I857" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J857" s="3" t="n">
+        <v>43376</v>
+      </c>
+      <c r="K857" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="858">
+      <c r="A858" s="1" t="inlineStr">
+        <is>
+          <t>BADA MALEHARA</t>
+        </is>
+      </c>
+      <c r="B858" s="1" t="inlineStr">
+        <is>
+          <t>2018-2019</t>
+        </is>
+      </c>
+      <c r="C858" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D858" s="1" t="inlineStr">
+        <is>
+          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individuals</t>
+        </is>
+      </c>
+      <c r="E858" s="1" t="inlineStr">
+        <is>
+          <t>Plantation</t>
+        </is>
+      </c>
+      <c r="F858" s="1" t="inlineStr">
+        <is>
+          <t>1708006/IF/22012034435222 — plantation of munga plant ramnarayan s/o salku bisvkarma</t>
+        </is>
+      </c>
+      <c r="G858" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H858" s="2" t="n">
+        <v>138000</v>
+      </c>
+      <c r="I858" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J858" s="3" t="n">
+        <v>43204</v>
+      </c>
+      <c r="K858" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="859">
+      <c r="A859" s="1" t="inlineStr">
+        <is>
+          <t>BADA MALEHARA</t>
+        </is>
+      </c>
+      <c r="B859" s="1" t="inlineStr">
+        <is>
           <t>2010-2011</t>
         </is>
       </c>
-      <c r="C856" s="1" t="inlineStr">
+      <c r="C859" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+        </is>
+      </c>
+      <c r="D859" s="1" t="inlineStr">
+        <is>
+          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
+        </is>
+      </c>
+      <c r="E859" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Road and Culvert</t>
+        </is>
+      </c>
+      <c r="F859" s="1" t="inlineStr">
+        <is>
+          <t>1708006/RC/350 — मिटटीमु, एंव पुलिया छुल्‍लासे भदौरा प,मा,</t>
+        </is>
+      </c>
+      <c r="G859" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H859" s="2" t="n">
+        <v>997000</v>
+      </c>
+      <c r="I859" s="2" t="n">
+        <v>176483</v>
+      </c>
+      <c r="J859" s="3" t="n">
+        <v>40339</v>
+      </c>
+      <c r="K859" s="3" t="n">
+        <v>40872</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="860">
+      <c r="A860" s="1" t="inlineStr">
+        <is>
+          <t>BADA MALEHARA</t>
+        </is>
+      </c>
+      <c r="B860" s="1" t="inlineStr">
+        <is>
+          <t>2010-2011</t>
+        </is>
+      </c>
+      <c r="C860" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
-      <c r="D856" s="1" t="inlineStr">
+      <c r="D860" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
-      <c r="E856" s="1" t="inlineStr">
+      <c r="E860" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
-      <c r="F856" s="1" t="inlineStr">
+      <c r="F860" s="1" t="inlineStr">
         <is>
           <t>1708006/WC/2324 — नवीन तालाब निर्माण बम्‍होरीखुर्द</t>
         </is>
       </c>
-      <c r="G856" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H856" s="2" t="n">
+      <c r="G860" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H860" s="2" t="n">
         <v>993000</v>
       </c>
-      <c r="I856" s="2" t="n">
+      <c r="I860" s="2" t="n">
         <v>370880</v>
       </c>
-      <c r="J856" s="3" t="n">
+      <c r="J860" s="3" t="n">
         <v>40269</v>
       </c>
-      <c r="K856" s="3" t="n">
+      <c r="K860" s="3" t="n">
         <v>41356</v>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>