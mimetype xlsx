--- v1 (2026-10-27)
+++ v2 (2026-10-27)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K860"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-10-27 05:08:19</t>
+          <t>Exported on: 2026-10-27 05:20:40</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: CHHATARPUR</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">