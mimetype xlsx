--- v0 (2026-09-09)
+++ v1 (2026-10-26)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K38"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-09 08:34:16</t>
+          <t>Exported on: 2026-10-26 14:32:47</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: CHHATARPUR</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -273,521 +273,525 @@
       </c>
       <c r="K11" s="3" t="inlineStr">
         <is>
           <t>Work Completed Date</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
           <t>1708006010/IC/22012034888531 — सामुदायिक कूप सिंचाई हेतु ग्राम कुड़ेला खेरा ग्राम पंचायत बम्होरीखुर्द</t>
         </is>
       </c>
       <c r="G12" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H12" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I12" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="n">
         <v>45683</v>
       </c>
       <c r="K12" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
           <t>1708006010/IC/22012034888532 — सामुदायिक कूप सिंचाई हेतु गौशाला के पास ग्राम बम्होरीकला ग्राम पंचायत बम्होरीखुर्द</t>
         </is>
       </c>
       <c r="G13" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H13" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I13" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="n">
         <v>45683</v>
       </c>
       <c r="K13" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
           <t>1708006010/IC/22012034888670 — कूप निर्माण कार्य सिंचाई हेतु समुदाय की लिए काशीराम अहिरवार के खेत के पास ग्राम पंचायत बम्होरीखुर्द</t>
         </is>
       </c>
       <c r="G14" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H14" s="2" t="n">
         <v>713621.91</v>
       </c>
       <c r="I14" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="n">
         <v>45729</v>
       </c>
-      <c r="K14" s="3"/>
+      <c r="K14" s="3" t="n">
+        <v>46292</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
           <t>1708006010/IC/22012034888671 — कूप निर्माण कार्य सिंचाई हेतु समुदाय की लिए मोहन लोधी के खेत के पास ग्राम पंचायत बम्होरीखुर्द</t>
         </is>
       </c>
       <c r="G15" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H15" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I15" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="n">
         <v>45683</v>
       </c>
       <c r="K15" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
           <t>1708006010/IC/22012034888849 — कूप निर्माण कार्य सिंचाई हेतु समुदाय की लिए काशीराम अहिरवार के खेत के पास ग्राम पंचायत बम्होरीखुर्द</t>
         </is>
       </c>
       <c r="G16" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H16" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I16" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="n">
         <v>45683</v>
       </c>
       <c r="K16" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
           <t>1708006010/IC/22012034888850 — कूप निर्माण कार्य सिंचाई हेतु समुदाय की लिए मोहन लोधी के खेत के पास ग्राम पंचायत बम्होरीखुर्द</t>
         </is>
       </c>
       <c r="G17" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H17" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I17" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="n">
         <v>45683</v>
       </c>
       <c r="K17" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
           <t>1708006010/IC/22012034889451 — सामुदायिक सिचाई कूप निर्माण कार्य शिवलाल लोधी के खेत के पास ग्राम पंचायत बम्होरीखुर्द</t>
         </is>
       </c>
       <c r="G18" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H18" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I18" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="n">
         <v>45681</v>
       </c>
       <c r="K18" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
           <t>1708006010/IC/22012034889452 — सामुदायिक सिचाई कूप निर्माण कार्य शिवलाल लोधी के खेत के पास ग्राम पंचायत बम्होरीखुर्द</t>
         </is>
       </c>
       <c r="G19" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H19" s="2" t="n">
         <v>732435.55</v>
       </c>
       <c r="I19" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J19" s="3" t="n">
         <v>45769</v>
       </c>
-      <c r="K19" s="3"/>
+      <c r="K19" s="3" t="n">
+        <v>46292</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
           <t>1708006010/IC/22012034889453 — सामुदायिक सिचाई कूप निर्माण कार्य हल्कू के खेत के पास ग्राम पंचायत बम्होरीखुर्द</t>
         </is>
       </c>
       <c r="G20" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H20" s="2" t="n">
         <v>617345.91</v>
       </c>
       <c r="I20" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J20" s="3" t="n">
         <v>45762</v>
       </c>
       <c r="K20" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
           <t>1708006010/IC/22012034890247 — सामुदायिक सिचाई कूप निर्माण कार्य जोराबल/ बाबूलाल लोधी के खेत के पास ग्राम बम्होरीकला ग्रापं बम्होरी</t>
         </is>
       </c>
       <c r="G21" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H21" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I21" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J21" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K21" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C22" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D22" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Farm Forestry-Fields Individuals / Block Plantation of Farm Forestry Trees in Fields for Individuals</t>
+          <t>Block Plantation-Farm Forestry-Fields Individuals / Agro Forestry Block Plantation for Individual</t>
         </is>
       </c>
       <c r="E22" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F22" s="1" t="inlineStr">
         <is>
           <t>1708006010/IF/22012034843627 — नंदन फलोद्यान कार्य काशीराम पिता प्यारेलाल लोधी ग्राम पंचायत बम्हौरीखुर्द</t>
         </is>
       </c>
       <c r="G22" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H22" s="2" t="n">
         <v>144199.83</v>
       </c>
       <c r="I22" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J22" s="3" t="n">
         <v>44859</v>
@@ -812,499 +816,499 @@
       </c>
       <c r="D23" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E23" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F23" s="1" t="inlineStr">
         <is>
           <t>1708006010/IF/22012035024807 — नंदन फलोद़यान मोहन पिता गोरेलाल लोधी ग्रा.पं. बम्‍होरी खुर्द 250 पौधा</t>
         </is>
       </c>
       <c r="G23" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H23" s="2" t="n">
         <v>160954.22</v>
       </c>
       <c r="I23" s="2" t="n">
-        <v>3000</v>
+        <v>3395</v>
       </c>
       <c r="J23" s="3" t="n">
         <v>44919</v>
       </c>
       <c r="K23" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C24" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D24" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Sericulture in fields-Individuals / Block Plantation of Sericulture Trees in fields for Individuals</t>
+          <t>Block Plantation-Sericulture in fields-Individuals / Block Plantation of Sericulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E24" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F24" s="1" t="inlineStr">
         <is>
           <t>1708006010/IF/22012035025682 — नंदन फलोद्यान रूपसीग पिता गोरेलाल लोधी ग्रा.प. बम्होरीखुर्द 250  फोधे</t>
         </is>
       </c>
       <c r="G24" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H24" s="2" t="n">
         <v>152133.98</v>
       </c>
       <c r="I24" s="2" t="n">
-        <v>0</v>
+        <v>321</v>
       </c>
       <c r="J24" s="3" t="n">
         <v>45141</v>
       </c>
       <c r="K24" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C25" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D25" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E25" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F25" s="1" t="inlineStr">
         <is>
           <t>1708006010/IF/22012035312035 — हितेषी कपिल धारा कूप निर्माण कार्य सुक्का पिता घुरका अहिरवार ग्रा पं बम्होरीखुर्द</t>
         </is>
       </c>
       <c r="G25" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H25" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I25" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J25" s="3" t="n">
         <v>45681</v>
       </c>
       <c r="K25" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C26" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D26" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E26" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F26" s="1" t="inlineStr">
         <is>
           <t>1708006010/IF/22012035329717 — कपिलधारा कूप निर्माण कार्य सिचाई हेतु गोविन्द सेन / नन्नाई सेन ग्राम बम्होरीकला पंचायत बम्होरीखुर्द</t>
         </is>
       </c>
       <c r="G26" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H26" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I26" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J26" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K26" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C27" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D27" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E27" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F27" s="1" t="inlineStr">
         <is>
           <t>1708006010/IF/IAY/2711781 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP5731160</t>
         </is>
       </c>
       <c r="G27" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H27" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I27" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J27" s="3" t="n">
         <v>44128</v>
       </c>
       <c r="K27" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C28" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D28" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E28" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F28" s="1" t="inlineStr">
         <is>
           <t>1708006010/IF/IAY/3857347 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126021758</t>
         </is>
       </c>
       <c r="G28" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H28" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I28" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J28" s="3" t="n">
         <v>44684</v>
       </c>
       <c r="K28" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C29" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D29" s="1" t="inlineStr">
         <is>
-          <t>Dev of Silvipasture Grassslands for Community / Development of Silvipasture Grassslands for Community</t>
+          <t>Dev of Silvipasture Grassslands for Community / Raising of Fodder Cultivation for Community</t>
         </is>
       </c>
       <c r="E29" s="1" t="inlineStr">
         <is>
           <t>Grass Land Development</t>
         </is>
       </c>
       <c r="F29" s="1" t="inlineStr">
         <is>
           <t>1708006010/LD/22012034530759 — चारागाह विकास एव नर्सरी निर्माण गौशाला बम्होरीखुर्द</t>
         </is>
       </c>
       <c r="G29" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H29" s="2" t="n">
         <v>1498583.08</v>
       </c>
       <c r="I29" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J29" s="3" t="n">
         <v>44511</v>
       </c>
       <c r="K29" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C30" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D30" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E30" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F30" s="1" t="inlineStr">
         <is>
           <t>1708006010/RC/22012034852105 — सी सी रोड निर्माण कार्य गौशाला परिसर ग्राम पंचायत बम्होरीखुर्द</t>
         </is>
       </c>
       <c r="G30" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H30" s="2" t="n">
         <v>60000</v>
       </c>
       <c r="I30" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J30" s="3" t="n">
         <v>46079</v>
       </c>
       <c r="K30" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C31" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D31" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E31" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F31" s="1" t="inlineStr">
         <is>
           <t>1708006010/WC/22012035255514 — परकोलेसन टेंक निर्माण कार्य ग्यासी लोधी के खेत के पास ग्राम बम्होरीकला ग्रा.प.बम्होरीखुर्द</t>
         </is>
       </c>
       <c r="G31" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H31" s="2" t="n">
         <v>185441.45</v>
       </c>
       <c r="I31" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J31" s="3" t="n">
         <v>45683</v>
       </c>
       <c r="K31" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C32" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D32" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E32" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F32" s="1" t="inlineStr">
         <is>
           <t>1708006010/WC/22012035267134 — सोक पिट निमार्ण कार्य हैण्ड पम्प पीपल के पास भदौरा ग्रा.पं. बम्हौरीखुर्द</t>
         </is>
       </c>
       <c r="G32" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H32" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I32" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J32" s="3" t="n">
         <v>45749</v>
       </c>
       <c r="K32" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C33" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D33" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E33" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F33" s="1" t="inlineStr">
         <is>
           <t>1708006010/WC/22012035267138 — सोक पिट निमार्ण कार्य हैण्ड पम्प कन्छेदी के मकान के सामने भदौरा ग्रा.पं. बम्हौरीखुर्द</t>
         </is>
       </c>
       <c r="G33" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H33" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I33" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J33" s="3" t="n">
         <v>45749</v>
@@ -1401,145 +1405,145 @@
         <v>0</v>
       </c>
       <c r="J35" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K35" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
       <c r="A36" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C36" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D36" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E36" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F36" s="1" t="inlineStr">
         <is>
           <t>1708006010/WC/22012035286763 — JGSA-2025 सामुदायिक सोकपिट निर्माण कार्य  मंदिर के हैंडपंप के पास बम्होरी कलां</t>
         </is>
       </c>
       <c r="G36" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H36" s="2" t="n">
         <v>15000</v>
       </c>
       <c r="I36" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J36" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K36" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
       <c r="A37" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C37" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D37" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E37" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F37" s="1" t="inlineStr">
         <is>
           <t>1708006010/WC/22012035286766 — JGSA-2025 सामुदायिक सोकपिट निर्माण कार्य  हैंडपंप कंछेदी के मकान के पास भदौरा</t>
         </is>
       </c>
       <c r="G37" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H37" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I37" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J37" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K37" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
       <c r="A38" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C38" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D38" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E38" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F38" s="1" t="inlineStr">
         <is>
           <t>1708006010/WC/22012035286767 — JGSA-2025 सामुदायिक सोकपिट निर्माण कार्य  हैंडपंप कंछेदी के मकान के पास भदौरा</t>
         </is>
       </c>
       <c r="G38" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H38" s="2" t="n">
         <v>15000</v>
       </c>
       <c r="I38" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J38" s="3" t="n">
         <v>45761</v>