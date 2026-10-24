--- v0 (2026-09-08)
+++ v1 (2026-10-24)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K30"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-08 04:13:20</t>
+          <t>Exported on: 2026-10-24 08:08:35</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: CHHATARPUR</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -273,98 +273,98 @@
       </c>
       <c r="K11" s="3" t="inlineStr">
         <is>
           <t>Work Completed Date</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
           <t>1708006040/IC/22012034890677 — कूप निर्माण कार्य सिंचाई हेतु मानिक मिश्रा के खेत के पास ग्राम पंचायत बीरों</t>
         </is>
       </c>
       <c r="G12" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H12" s="2" t="n">
         <v>736900.62</v>
       </c>
       <c r="I12" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K12" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
           <t>1708006040/IC/22012034890678 — कूप निर्माण कार्य सिंचाई हेतु रमाशंकर मिश्रा के खेत के पास ग्राम पंचायत बीरों</t>
         </is>
       </c>
       <c r="G13" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H13" s="2" t="n">
         <v>736900.62</v>
       </c>
       <c r="I13" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="n">
         <v>45761</v>
@@ -414,51 +414,51 @@
         <v>0</v>
       </c>
       <c r="J14" s="3" t="n">
         <v>45201</v>
       </c>
       <c r="K14" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>Construction of Staggered Trench for individual / Construction of Staggered Trench for individual</t>
+          <t>Construction of Staggered Trench for individual / Construction of Staggered Contour Trench for Individual</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
           <t>1708006040/IF/22012035273321 — खेत तालाब निर्माण कार्य श्री बंदु पिता गणेशा सेन ग्राम पंचयत बीरों</t>
         </is>
       </c>
       <c r="G15" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H15" s="2" t="n">
         <v>383199.82</v>
       </c>
       <c r="I15" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="n">
         <v>45567</v>
@@ -555,98 +555,98 @@
         <v>0</v>
       </c>
       <c r="J17" s="3" t="n">
         <v>45932</v>
       </c>
       <c r="K17" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>Development of chaur Land for Community / Development of chaur Land for Community</t>
+          <t>Development of chaur Land for Community / Construction of Drainage Works in Waterlogged Land for Community</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
           <t>1708006040/LD/22012034959375 — चारागाह विकास निर्माण कार्य गौशाला के पास ग्राम पंचायत बीरों</t>
         </is>
       </c>
       <c r="G18" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H18" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I18" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="n">
         <v>45932</v>
       </c>
       <c r="K18" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
           <t>1708006040/RC/22012034853525 — सी सी रोड एवं नाली निर्माण कार्य ग्वाल बाबा खेरा ग्राम पंचायत बीरों</t>
         </is>
       </c>
       <c r="G19" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H19" s="2" t="n">
         <v>125000</v>
       </c>
       <c r="I19" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J19" s="3" t="n">
         <v>45884</v>
@@ -696,145 +696,145 @@
         <v>0</v>
       </c>
       <c r="J20" s="3" t="n">
         <v>45692</v>
       </c>
       <c r="K20" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
           <t>1708006040/WC/22012035230650 — परकोलेसन टेंक निर्माण कार्य ढीमर बाई के खेत के पास ग्राम पंचायत बीरों</t>
         </is>
       </c>
       <c r="G21" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H21" s="2" t="n">
         <v>383199.82</v>
       </c>
       <c r="I21" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J21" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K21" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C22" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D22" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E22" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F22" s="1" t="inlineStr">
         <is>
           <t>1708006040/WC/22012035308744 — JGSA -2025 सोकपिट निर्माण कार्य नाली पर ग्राम हरपुरा ग्राम पंचायत बीरों</t>
         </is>
       </c>
       <c r="G22" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H22" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I22" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J22" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K22" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C23" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D23" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E23" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F23" s="1" t="inlineStr">
         <is>
           <t>1708006040/WC/22012035308748 — JGSA -2025 सोकपिट निर्माण कार्य नाली पर ग्राम पंचायत बीरों</t>
         </is>
       </c>
       <c r="G23" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H23" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I23" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J23" s="3" t="n">
         <v>45761</v>
@@ -1072,98 +1072,98 @@
         <v>0</v>
       </c>
       <c r="J28" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K28" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C29" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D29" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Renovtion of Community Ponds for Comm / Rejuvenation of Pond for Community</t>
         </is>
       </c>
       <c r="E29" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F29" s="1" t="inlineStr">
         <is>
           <t>1708006040/WH/22012034945155 — JGSA-2025 बंड सुधार, पिचिंग कार्य एवं वेस्‍ट वियर आदिवासी मुहल्‍ला ग्राम पंचायत बीरों</t>
         </is>
       </c>
       <c r="G29" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H29" s="2" t="n">
         <v>821000</v>
       </c>
       <c r="I29" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J29" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K29" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C30" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D30" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Renovtion of Community Ponds for Comm / Rejuvenation of Pond for Community</t>
         </is>
       </c>
       <c r="E30" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F30" s="1" t="inlineStr">
         <is>
           <t>1708006040/WH/22012034945314 — तालाब जीर्णोद्धार कार्य बड सुधार पिचिंग कार्य एवं बेस्ट वियर आदिवासी मोहल्ला ग्राम पंचायत बीरों</t>
         </is>
       </c>
       <c r="G30" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H30" s="2" t="n">
         <v>821000</v>
       </c>
       <c r="I30" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J30" s="3" t="n">
         <v>45761</v>