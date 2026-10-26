--- v0 (2026-09-07)
+++ v1 (2026-10-26)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K38"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-07 21:38:26</t>
+          <t>Exported on: 2026-10-26 22:51:15</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: CHHATARPUR</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -320,286 +320,286 @@
         <v>0</v>
       </c>
       <c r="J12" s="3" t="n">
         <v>43949</v>
       </c>
       <c r="K12" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
           <t>1708006050/IF/22012035313053 — हितेषी खेत तालाब निर्माण कार्य मच्चू / दारूवा अहिरवार ग्राम पंचायत बमनी</t>
         </is>
       </c>
       <c r="G13" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H13" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I13" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="n">
         <v>45681</v>
       </c>
       <c r="K13" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
           <t>1708006050/IF/22012035489850 — हितेषी खेत तालाब निर्माण कार्य रामदास/नरवदिया अहिरवार पात्रता एस0सी0</t>
         </is>
       </c>
       <c r="G14" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H14" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I14" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K14" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
           <t>1708006050/IF/22012035489872 — हितेषी खेत तालाब निर्माण कार्य कल्ला/गोला अहिरवार पात्रता एस0सी0</t>
         </is>
       </c>
       <c r="G15" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H15" s="2" t="n">
         <v>399226.48</v>
       </c>
       <c r="I15" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K15" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
           <t>1708006050/IF/22012035519954 — हितेषी खेत तालाब निर्माण कार्य कल्ला/गोला अहिरवार पात्रता एस0सी0</t>
         </is>
       </c>
       <c r="G16" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H16" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I16" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K16" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
           <t>1708006050/IF/22012035520208 — HITAISHI KHET TALAB NIRMAN KARYA MACHCHU / DARUWA AHIRWAR</t>
         </is>
       </c>
       <c r="G17" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H17" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I17" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K17" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
           <t>1708006050/IF/22012035520214 — HITAISHI KHET TALAB NIRMAN KARYA MACHCHU / DARUWA AHIRWAR</t>
         </is>
       </c>
       <c r="G18" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H18" s="2" t="n">
         <v>399226.48</v>
       </c>
       <c r="I18" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="n">
         <v>45748</v>
@@ -743,805 +743,807 @@
         <v>0</v>
       </c>
       <c r="J21" s="3" t="n">
         <v>46023</v>
       </c>
       <c r="K21" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C22" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D22" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E22" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F22" s="1" t="inlineStr">
         <is>
           <t>1708006050/IF/IAY/4622404 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126808127</t>
         </is>
       </c>
       <c r="G22" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H22" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I22" s="2" t="n">
-        <v>7500</v>
+        <v>15900</v>
       </c>
       <c r="J22" s="3" t="n">
         <v>45921</v>
       </c>
       <c r="K22" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C23" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D23" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E23" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F23" s="1" t="inlineStr">
         <is>
           <t>1708006050/IF/IAY/4652808 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP145858080</t>
         </is>
       </c>
       <c r="G23" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H23" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I23" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J23" s="3" t="n">
         <v>45888</v>
       </c>
       <c r="K23" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C24" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D24" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E24" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F24" s="1" t="inlineStr">
         <is>
           <t>1708006050/IF/IAY/4664839 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP150088784</t>
         </is>
       </c>
       <c r="G24" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H24" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I24" s="2" t="n">
         <v>3300</v>
       </c>
       <c r="J24" s="3" t="n">
         <v>45617</v>
       </c>
-      <c r="K24" s="3"/>
+      <c r="K24" s="3" t="n">
+        <v>46292</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C25" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D25" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E25" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F25" s="1" t="inlineStr">
         <is>
           <t>1708006050/IF/IAY/4767968 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123569373</t>
         </is>
       </c>
       <c r="G25" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H25" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I25" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J25" s="3" t="n">
         <v>45565</v>
       </c>
       <c r="K25" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C26" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D26" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E26" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F26" s="1" t="inlineStr">
         <is>
           <t>1708006050/IF/IAY/4801750 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP150091407</t>
         </is>
       </c>
       <c r="G26" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H26" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I26" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J26" s="3" t="n">
         <v>45722</v>
       </c>
       <c r="K26" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C27" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D27" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E27" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F27" s="1" t="inlineStr">
         <is>
           <t>1708006050/IF/IAY/4960802 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125336947</t>
         </is>
       </c>
       <c r="G27" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H27" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I27" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J27" s="3" t="n">
         <v>45783</v>
       </c>
       <c r="K27" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C28" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D28" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E28" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F28" s="1" t="inlineStr">
         <is>
           <t>1708006050/IF/IAY/4982042 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP145860887</t>
         </is>
       </c>
       <c r="G28" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H28" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I28" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J28" s="3" t="n">
         <v>45783</v>
       </c>
       <c r="K28" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C29" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D29" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E29" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F29" s="1" t="inlineStr">
         <is>
           <t>1708006050/IF/IAY/4983042 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148240239</t>
         </is>
       </c>
       <c r="G29" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H29" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I29" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J29" s="3" t="n">
         <v>45783</v>
       </c>
       <c r="K29" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C30" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D30" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E30" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F30" s="1" t="inlineStr">
         <is>
           <t>1708006050/IF/IAY/5102211 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148437161</t>
         </is>
       </c>
       <c r="G30" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H30" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I30" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J30" s="3" t="n">
         <v>45757</v>
       </c>
       <c r="K30" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C31" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D31" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E31" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F31" s="1" t="inlineStr">
         <is>
           <t>1708006050/IF/IAY/5105899 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP150038437</t>
         </is>
       </c>
       <c r="G31" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H31" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I31" s="2" t="n">
-        <v>0</v>
+        <v>6600</v>
       </c>
       <c r="J31" s="3" t="n">
         <v>45888</v>
       </c>
       <c r="K31" s="3" t="n">
         <v>46271</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C32" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D32" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E32" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F32" s="1" t="inlineStr">
         <is>
           <t>1708006050/IF/IAY/5729125 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126552187</t>
         </is>
       </c>
       <c r="G32" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H32" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I32" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J32" s="3" t="n">
         <v>45921</v>
       </c>
       <c r="K32" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C33" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D33" s="1" t="inlineStr">
         <is>
-          <t>Development of chaur Land for Community / Development of chaur Land for Community</t>
+          <t>Development of chaur Land for Community / Construction of Drainage Works in Waterlogged Land for Community</t>
         </is>
       </c>
       <c r="E33" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F33" s="1" t="inlineStr">
         <is>
           <t>1708006050/LD/22012034959898 — खकरी निर्माण कार्य मुक्ति धाम के के चारो ओर बमनी</t>
         </is>
       </c>
       <c r="G33" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H33" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I33" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J33" s="3" t="n">
         <v>45884</v>
       </c>
       <c r="K33" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C34" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D34" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Masonry Greywater Drain for Community</t>
         </is>
       </c>
       <c r="E34" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F34" s="1" t="inlineStr">
         <is>
           <t>1708006050/RS/22012035129687 — नाली निर्माण कार्य बिंदा के घर से बड़ी नाली तक ग्राम पंचायत बमनी</t>
         </is>
       </c>
       <c r="G34" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H34" s="2" t="n">
         <v>14000</v>
       </c>
       <c r="I34" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J34" s="3" t="n">
         <v>45451</v>
       </c>
       <c r="K34" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C35" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D35" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Masonry Greywater Drain for Community</t>
         </is>
       </c>
       <c r="E35" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F35" s="1" t="inlineStr">
         <is>
           <t>1708006050/RS/22012035138821 — नाली निर्माण कार्य बिहारी यादव के घर से आशाराम के मकान तक ग्राम पंचायत बमनी</t>
         </is>
       </c>
       <c r="G35" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H35" s="2" t="n">
         <v>24000</v>
       </c>
       <c r="I35" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J35" s="3" t="n">
         <v>46021</v>
       </c>
       <c r="K35" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
       <c r="A36" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C36" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D36" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E36" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F36" s="1" t="inlineStr">
         <is>
           <t>1708006050/WC/22012035169054 — खेत तालाब निर्माण कार्य शांतिधाम के पास ग्राम पंचायत बमनी</t>
         </is>
       </c>
       <c r="G36" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H36" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I36" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J36" s="3" t="n">
         <v>45315</v>
       </c>
       <c r="K36" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
       <c r="A37" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C37" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D37" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E37" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F37" s="1" t="inlineStr">
         <is>
           <t>1708006050/WC/22012035169060 — परकोलेसन निर्माण कार्य महेश दुबे के खेत के पास ग्राम पंचायत बमनी</t>
         </is>
       </c>
       <c r="G37" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H37" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I37" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J37" s="3" t="n">
         <v>45315</v>
       </c>
       <c r="K37" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
       <c r="A38" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C38" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D38" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E38" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F38" s="1" t="inlineStr">
         <is>
           <t>1708006050/WC/22012035252003 — परकोलेसन टेंक निर्माण कार्य  पटरुआ  पहाड़ी के पास ग्राम बमनी</t>
         </is>
       </c>
       <c r="G38" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H38" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I38" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J38" s="3" t="n">
         <v>45683</v>