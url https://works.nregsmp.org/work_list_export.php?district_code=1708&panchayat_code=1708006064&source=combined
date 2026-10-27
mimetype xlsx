--- v0 (2026-09-09)
+++ v1 (2026-10-27)
@@ -122,64 +122,64 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:K720"/>
+  <dimension ref="A1:K726"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-09 19:02:06</t>
+          <t>Exported on: 2026-10-27 20:15:29</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: CHHATARPUR</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -798,51 +798,51 @@
         <v>0</v>
       </c>
       <c r="J22" s="3" t="n">
         <v>45451</v>
       </c>
       <c r="K22" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C23" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D23" s="1" t="inlineStr">
         <is>
-          <t>Constr of Anganwadi for community / Construction of Anganwadi Building for Community</t>
+          <t>Constr of Anganwadi for community / Construction of Anganwadi Centre Building for Community</t>
         </is>
       </c>
       <c r="E23" s="1" t="inlineStr">
         <is>
           <t>Constr of Aganwadi</t>
         </is>
       </c>
       <c r="F23" s="1" t="inlineStr">
         <is>
           <t>1708006064/AV/6873 — Aanganbadi Bhavan Nirmaan Partappura</t>
         </is>
       </c>
       <c r="G23" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H23" s="2" t="n">
         <v>180000</v>
       </c>
       <c r="I23" s="2" t="n">
         <v>113857</v>
       </c>
       <c r="J23" s="3" t="n">
         <v>42765</v>
@@ -6578,51 +6578,51 @@
         <v>0</v>
       </c>
       <c r="J142" s="3" t="n">
         <v>45681</v>
       </c>
       <c r="K142" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="143">
       <c r="A143" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B143" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C143" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D143" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E143" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F143" s="1" t="inlineStr">
         <is>
           <t>1708006064/IF/22012035377325 — हितेषी खेत तालाब निर्माण कार्य बारेलाल /भग्गू अहिरवार पात्रता एस0सी0</t>
         </is>
       </c>
       <c r="G143" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H143" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I143" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J143" s="3" t="n">
         <v>45761</v>
@@ -6674,98 +6674,98 @@
       <c r="J144" s="3" t="n">
         <v>45778</v>
       </c>
       <c r="K144" s="3" t="n">
         <v>46129</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="145">
       <c r="A145" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B145" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C145" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D145" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E145" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F145" s="1" t="inlineStr">
         <is>
           <t>1708006064/IF/22012035377429 — हितेषी खेत तालाब निर्माण कार्य शिवरतन /भगवान दास तिवारी पात्रता बी0पी0एल0</t>
         </is>
       </c>
       <c r="G145" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H145" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I145" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J145" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K145" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="146">
       <c r="A146" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B146" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C146" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D146" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E146" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F146" s="1" t="inlineStr">
         <is>
           <t>1708006064/IF/22012035377511 — हितेषी खेत तालाब निर्माण कार्य सरजू /दुर्गा प्रसाद  पात्रता लघु सीमांत कृषक</t>
         </is>
       </c>
       <c r="G146" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H146" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I146" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J146" s="3" t="n">
         <v>45761</v>
@@ -6915,51 +6915,51 @@
       <c r="J149" s="3" t="n">
         <v>45784</v>
       </c>
       <c r="K149" s="3" t="n">
         <v>46158</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="150">
       <c r="A150" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B150" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C150" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D150" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E150" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F150" s="1" t="inlineStr">
         <is>
           <t>1708006064/IF/22012035377771 — हितेषी खेत तालाब निर्माण कार्य विनोद /किशोरी लाल उपाध्याय पात्रता लघु सीमांत कृषक</t>
         </is>
       </c>
       <c r="G150" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H150" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I150" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J150" s="3" t="n">
         <v>45761</v>
@@ -7274,51 +7274,51 @@
       </c>
       <c r="D157" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E157" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F157" s="1" t="inlineStr">
         <is>
           <t>1708006064/IF/22012035618420 — एक बगिया माँ के नाम गिरजा बाई उपाध्याय/रिखीराम उपाध्याय भू स्वामी (सम्बन्ध पति) ग्रा गोपालपुरा पंचा</t>
         </is>
       </c>
       <c r="G157" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H157" s="2" t="n">
         <v>275923.76</v>
       </c>
       <c r="I157" s="2" t="n">
-        <v>38622</v>
+        <v>58422</v>
       </c>
       <c r="J157" s="3" t="n">
         <v>45920</v>
       </c>
       <c r="K157" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="158">
       <c r="A158" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B158" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C158" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D158" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
@@ -7368,51 +7368,51 @@
       </c>
       <c r="D159" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E159" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F159" s="1" t="inlineStr">
         <is>
           <t>1708006064/IF/22012035633265 — एक बगिया माँ के नाम कमला उपाध्याय/ रामप्रसाद उपाध्याय भू स्वामी (सम्बन्ध पति) ग्राम गोपालपुरा पंचायत</t>
         </is>
       </c>
       <c r="G159" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H159" s="2" t="n">
         <v>275925.18</v>
       </c>
       <c r="I159" s="2" t="n">
-        <v>36018</v>
+        <v>61218</v>
       </c>
       <c r="J159" s="3" t="n">
         <v>45997</v>
       </c>
       <c r="K159" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="160">
       <c r="A160" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B160" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C160" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D160" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
@@ -14447,51 +14447,51 @@
       <c r="J303" s="3" t="n">
         <v>43895</v>
       </c>
       <c r="K303" s="3" t="n">
         <v>44495</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="304">
       <c r="A304" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B304" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C304" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D304" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E304" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F304" s="1" t="inlineStr">
         <is>
           <t>1708006064/IF/IAY/2321344 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP3726763</t>
         </is>
       </c>
       <c r="G304" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H304" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I304" s="2" t="n">
         <v>4940</v>
       </c>
       <c r="J304" s="3" t="n">
         <v>43997</v>
@@ -19933,51 +19933,51 @@
       <c r="J415" s="3" t="n">
         <v>45776</v>
       </c>
       <c r="K415" s="3" t="n">
         <v>45987</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="416">
       <c r="A416" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B416" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C416" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D416" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E416" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F416" s="1" t="inlineStr">
         <is>
           <t>1708006064/IF/IAY/5484797 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117763443</t>
         </is>
       </c>
       <c r="G416" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H416" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I416" s="2" t="n">
         <v>20358</v>
       </c>
       <c r="J416" s="3" t="n">
         <v>45776</v>
@@ -20225,51 +20225,51 @@
       <c r="J421" s="3" t="n">
         <v>45873</v>
       </c>
       <c r="K421" s="3" t="n">
         <v>46135</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="422">
       <c r="A422" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B422" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C422" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D422" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E422" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F422" s="1" t="inlineStr">
         <is>
           <t>1708006064/IF/IAY/5730164 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106795903</t>
         </is>
       </c>
       <c r="G422" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H422" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I422" s="2" t="n">
         <v>12528</v>
       </c>
       <c r="J422" s="3" t="n">
         <v>45887</v>
@@ -20370,14255 +20370,14539 @@
       <c r="J424" s="3" t="n">
         <v>45903</v>
       </c>
       <c r="K424" s="3" t="n">
         <v>46071</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="425">
       <c r="A425" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B425" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C425" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D425" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E425" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F425" s="1" t="inlineStr">
         <is>
           <t>1708006064/IF/IAY/5768577 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106796357</t>
         </is>
       </c>
       <c r="G425" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H425" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I425" s="2" t="n">
         <v>3654</v>
       </c>
       <c r="J425" s="3" t="n">
         <v>45903</v>
       </c>
       <c r="K425" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="426">
       <c r="A426" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B426" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C426" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D426" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E426" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F426" s="1" t="inlineStr">
         <is>
           <t>1708006064/IF/IAY/5783343 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115162106</t>
         </is>
       </c>
       <c r="G426" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H426" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I426" s="2" t="n">
         <v>8613</v>
       </c>
       <c r="J426" s="3" t="n">
         <v>45903</v>
       </c>
       <c r="K426" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="427">
       <c r="A427" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B427" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C427" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D427" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E427" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F427" s="1" t="inlineStr">
         <is>
           <t>1708006064/IF/IAY/5998806 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP150423923</t>
         </is>
       </c>
       <c r="G427" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H427" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I427" s="2" t="n">
         <v>2349</v>
       </c>
       <c r="J427" s="3" t="n">
         <v>46149</v>
       </c>
       <c r="K427" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="428">
       <c r="A428" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B428" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C428" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D428" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E428" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F428" s="1" t="inlineStr">
         <is>
           <t>1708006064/IF/IAY/5998807 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP150426685</t>
         </is>
       </c>
       <c r="G428" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H428" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I428" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J428" s="3" t="n">
         <v>46071</v>
       </c>
       <c r="K428" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="429">
       <c r="A429" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B429" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C429" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D429" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E429" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F429" s="1" t="inlineStr">
         <is>
           <t>1708006064/IF/IAY/6027336 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP147610080</t>
         </is>
       </c>
       <c r="G429" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H429" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I429" s="2" t="n">
         <v>12006</v>
       </c>
       <c r="J429" s="3" t="n">
         <v>46120</v>
       </c>
       <c r="K429" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="430">
       <c r="A430" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B430" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C430" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D430" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E430" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F430" s="1" t="inlineStr">
         <is>
           <t>1708006064/IF/IAY/6028298 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121517998</t>
         </is>
       </c>
       <c r="G430" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H430" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I430" s="2" t="n">
         <v>4959</v>
       </c>
       <c r="J430" s="3" t="n">
         <v>46120</v>
       </c>
       <c r="K430" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="431">
       <c r="A431" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B431" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C431" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D431" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E431" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F431" s="1" t="inlineStr">
         <is>
           <t>1708006064/IF/IAY/6028597 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP120615622</t>
         </is>
       </c>
       <c r="G431" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H431" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I431" s="2" t="n">
         <v>6525</v>
       </c>
       <c r="J431" s="3" t="n">
         <v>46120</v>
       </c>
       <c r="K431" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="432">
       <c r="A432" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B432" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C432" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D432" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E432" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F432" s="1" t="inlineStr">
         <is>
           <t>1708006064/IF/IAY/6028793 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106796167</t>
         </is>
       </c>
       <c r="G432" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H432" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I432" s="2" t="n">
         <v>3393</v>
       </c>
       <c r="J432" s="3" t="n">
         <v>46149</v>
       </c>
       <c r="K432" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="433">
       <c r="A433" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B433" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C433" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D433" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E433" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F433" s="1" t="inlineStr">
         <is>
           <t>1708006064/IF/IAY/6069496 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106796404</t>
         </is>
       </c>
       <c r="G433" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H433" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I433" s="2" t="n">
-        <v>0</v>
+        <v>6000</v>
       </c>
       <c r="J433" s="3" t="n">
         <v>46105</v>
       </c>
       <c r="K433" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="434">
       <c r="A434" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B434" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C434" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D434" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E434" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F434" s="1" t="inlineStr">
         <is>
           <t>1708006064/IF/IAY/6080367 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP120616138</t>
         </is>
       </c>
       <c r="G434" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H434" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I434" s="2" t="n">
         <v>1827</v>
       </c>
       <c r="J434" s="3" t="n">
         <v>46177</v>
       </c>
       <c r="K434" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="435">
       <c r="A435" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B435" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C435" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D435" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E435" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F435" s="1" t="inlineStr">
         <is>
           <t>1708006064/IF/IAY/6081163 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121518028</t>
         </is>
       </c>
       <c r="G435" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H435" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I435" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J435" s="3" t="n">
         <v>46071</v>
       </c>
       <c r="K435" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="436">
       <c r="A436" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B436" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C436" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D436" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E436" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F436" s="1" t="inlineStr">
         <is>
           <t>1708006064/IF/IAY/6100545 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP150423079</t>
         </is>
       </c>
       <c r="G436" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H436" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I436" s="2" t="n">
         <v>522</v>
       </c>
       <c r="J436" s="3" t="n">
         <v>46177</v>
       </c>
       <c r="K436" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="437">
       <c r="A437" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B437" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C437" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D437" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E437" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F437" s="1" t="inlineStr">
         <is>
           <t>1708006064/IF/IAY/6100546 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP150424947</t>
         </is>
       </c>
       <c r="G437" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H437" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I437" s="2" t="n">
         <v>5742</v>
       </c>
       <c r="J437" s="3" t="n">
         <v>46149</v>
       </c>
       <c r="K437" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="438">
       <c r="A438" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B438" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C438" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D438" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E438" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F438" s="1" t="inlineStr">
         <is>
-          <t>1708006064/IF/IAY/802479 — Construction of IAY House -IAY REG. NO. MP2976131</t>
+          <t>1708006064/IF/IAY/6331293 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP107074587</t>
         </is>
       </c>
       <c r="G438" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H438" s="2" t="n">
-        <v>17100</v>
+        <v>27000</v>
       </c>
       <c r="I438" s="2" t="n">
-        <v>17298</v>
+        <v>0</v>
       </c>
       <c r="J438" s="3" t="n">
-        <v>44295</v>
+        <v>46071</v>
       </c>
       <c r="K438" s="3" t="n">
-        <v>44538</v>
+        <v>46306</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="439">
       <c r="A439" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B439" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C439" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D439" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E439" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F439" s="1" t="inlineStr">
         <is>
-          <t>1708006064/IF/IAY/897733 — Construction of IAY House -IAY REG. NO. MP2105292</t>
+          <t>1708006064/IF/IAY/6357978 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP120614720</t>
         </is>
       </c>
       <c r="G439" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H439" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I439" s="2" t="n">
-        <v>15208</v>
+        <v>0</v>
       </c>
       <c r="J439" s="3" t="n">
-        <v>42898</v>
-[...3 lines deleted...]
-      </c>
+        <v>46071</v>
+      </c>
+      <c r="K439" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="440">
       <c r="A440" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B440" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C440" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D440" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E440" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F440" s="1" t="inlineStr">
         <is>
-          <t>1708006064/IF/IAY/907505 — Construction of IAY House -IAY REG. NO. MP2241603</t>
+          <t>1708006064/IF/IAY/6358027 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113512219</t>
         </is>
       </c>
       <c r="G440" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H440" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I440" s="2" t="n">
-        <v>15398</v>
+        <v>0</v>
       </c>
       <c r="J440" s="3" t="n">
-        <v>43088</v>
-[...3 lines deleted...]
-      </c>
+        <v>46071</v>
+      </c>
+      <c r="K440" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="441">
       <c r="A441" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B441" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C441" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D441" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E441" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F441" s="1" t="inlineStr">
         <is>
-          <t>1708006064/IF/IAY/982071 — Construction of IAY House -IAY REG. NO. MP3964164</t>
+          <t>1708006064/IF/IAY/6412683 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114773982</t>
         </is>
       </c>
       <c r="G441" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H441" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I441" s="2" t="n">
-        <v>14894</v>
+        <v>0</v>
       </c>
       <c r="J441" s="3" t="n">
-        <v>42898</v>
-[...3 lines deleted...]
-      </c>
+        <v>46105</v>
+      </c>
+      <c r="K441" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="442">
       <c r="A442" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B442" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C442" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D442" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E442" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F442" s="1" t="inlineStr">
         <is>
-          <t>1708006064/LD/1144 — भूमि शिल्‍प निर्माण राधाचरन / हीरालाल मिश्रा</t>
+          <t>1708006064/IF/IAY/6422073 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119871908</t>
         </is>
       </c>
       <c r="G442" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H442" s="2" t="n">
-        <v>28000</v>
+        <v>27000</v>
       </c>
       <c r="I442" s="2" t="n">
-        <v>28548</v>
+        <v>0</v>
       </c>
       <c r="J442" s="3" t="n">
-        <v>40909</v>
-[...3 lines deleted...]
-      </c>
+        <v>45798</v>
+      </c>
+      <c r="K442" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="443">
       <c r="A443" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B443" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C443" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D443" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E443" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F443" s="1" t="inlineStr">
         <is>
-          <t>1708006064/LD/1145 — भूमि‍ शिल्‍प निर्माण गुलिया / मल्‍लू अहिरवार</t>
+          <t>1708006064/IF/IAY/6422848 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106796493</t>
         </is>
       </c>
       <c r="G443" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H443" s="2" t="n">
-        <v>32000</v>
+        <v>27000</v>
       </c>
       <c r="I443" s="2" t="n">
-        <v>31476</v>
+        <v>0</v>
       </c>
       <c r="J443" s="3" t="n">
-        <v>40846</v>
-[...3 lines deleted...]
-      </c>
+        <v>46071</v>
+      </c>
+      <c r="K443" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="444">
       <c r="A444" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B444" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C444" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D444" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E444" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F444" s="1" t="inlineStr">
         <is>
-          <t>1708006064/LD/1146 — भूमि‍ शिल्‍प निर्माण सुखलाल / नथुवा अहिरवार</t>
+          <t>1708006064/IF/IAY/802479 — Construction of IAY House -IAY REG. NO. MP2976131</t>
         </is>
       </c>
       <c r="G444" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H444" s="2" t="n">
-        <v>23000</v>
+        <v>17100</v>
       </c>
       <c r="I444" s="2" t="n">
-        <v>19764</v>
+        <v>17298</v>
       </c>
       <c r="J444" s="3" t="n">
-        <v>40909</v>
+        <v>44295</v>
       </c>
       <c r="K444" s="3" t="n">
-        <v>41211</v>
+        <v>44538</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="445">
       <c r="A445" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B445" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C445" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D445" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E445" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F445" s="1" t="inlineStr">
         <is>
-          <t>1708006064/LD/1182 — भूमि शिल्‍प निर्माण भुमनियां / रघुवर चढार</t>
+          <t>1708006064/IF/IAY/897733 — Construction of IAY House -IAY REG. NO. MP2105292</t>
         </is>
       </c>
       <c r="G445" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H445" s="2" t="n">
-        <v>23000</v>
+        <v>15480</v>
       </c>
       <c r="I445" s="2" t="n">
-        <v>0</v>
+        <v>15208</v>
       </c>
       <c r="J445" s="3" t="n">
-        <v>40923</v>
-[...1 lines deleted...]
-      <c r="K445" s="3"/>
+        <v>42898</v>
+      </c>
+      <c r="K445" s="3" t="n">
+        <v>43543</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="446">
       <c r="A446" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B446" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C446" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D446" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E446" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F446" s="1" t="inlineStr">
         <is>
-          <t>1708006064/LD/1183 — भूमि शिल्‍प निर्माण शिवलाल / नन्‍ना अहिरवार</t>
+          <t>1708006064/IF/IAY/907505 — Construction of IAY House -IAY REG. NO. MP2241603</t>
         </is>
       </c>
       <c r="G446" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H446" s="2" t="n">
-        <v>23000</v>
+        <v>15480</v>
       </c>
       <c r="I446" s="2" t="n">
-        <v>0</v>
+        <v>15398</v>
       </c>
       <c r="J446" s="3" t="n">
-        <v>40937</v>
-[...1 lines deleted...]
-      <c r="K446" s="3"/>
+        <v>43088</v>
+      </c>
+      <c r="K446" s="3" t="n">
+        <v>43543</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="447">
       <c r="A447" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B447" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C447" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D447" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E447" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F447" s="1" t="inlineStr">
         <is>
-          <t>1708006064/LD/1184 — भूमि शिल्‍प निर्माण भुमानीदीन / प्‍यारेलाल पाठक</t>
+          <t>1708006064/IF/IAY/982071 — Construction of IAY House -IAY REG. NO. MP3964164</t>
         </is>
       </c>
       <c r="G447" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H447" s="2" t="n">
-        <v>22000</v>
+        <v>15480</v>
       </c>
       <c r="I447" s="2" t="n">
-        <v>0</v>
+        <v>14894</v>
       </c>
       <c r="J447" s="3" t="n">
-        <v>40951</v>
-[...1 lines deleted...]
-      <c r="K447" s="3"/>
+        <v>42898</v>
+      </c>
+      <c r="K447" s="3" t="n">
+        <v>43543</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="448">
       <c r="A448" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B448" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C448" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D448" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E448" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F448" s="1" t="inlineStr">
         <is>
-          <t>1708006064/LD/1185 — भूमि शिल्‍प निर्माण हिरदा / मक्‍खा चढार</t>
+          <t>1708006064/LD/1144 — भूमि शिल्‍प निर्माण राधाचरन / हीरालाल मिश्रा</t>
         </is>
       </c>
       <c r="G448" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H448" s="2" t="n">
-        <v>20000</v>
+        <v>28000</v>
       </c>
       <c r="I448" s="2" t="n">
-        <v>0</v>
+        <v>28548</v>
       </c>
       <c r="J448" s="3" t="n">
-        <v>40969</v>
-[...1 lines deleted...]
-      <c r="K448" s="3"/>
+        <v>40909</v>
+      </c>
+      <c r="K448" s="3" t="n">
+        <v>41000</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="449">
       <c r="A449" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B449" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C449" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D449" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E449" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F449" s="1" t="inlineStr">
         <is>
-          <t>1708006064/LD/1186 — भूमि शिल्‍प निर्माण राकेश / स्‍वामी मिश्रा</t>
+          <t>1708006064/LD/1145 — भूमि‍ शिल्‍प निर्माण गुलिया / मल्‍लू अहिरवार</t>
         </is>
       </c>
       <c r="G449" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H449" s="2" t="n">
-        <v>20000</v>
+        <v>32000</v>
       </c>
       <c r="I449" s="2" t="n">
-        <v>0</v>
+        <v>31476</v>
       </c>
       <c r="J449" s="3" t="n">
-        <v>40983</v>
-[...1 lines deleted...]
-      <c r="K449" s="3"/>
+        <v>40846</v>
+      </c>
+      <c r="K449" s="3" t="n">
+        <v>40981</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="450">
       <c r="A450" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B450" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C450" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D450" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E450" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F450" s="1" t="inlineStr">
         <is>
-          <t>1708006064/LD/1187 — भूमि शिल्‍प निर्माण पंचू / पंखिया चढार</t>
+          <t>1708006064/LD/1146 — भूमि‍ शिल्‍प निर्माण सुखलाल / नथुवा अहिरवार</t>
         </is>
       </c>
       <c r="G450" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H450" s="2" t="n">
         <v>23000</v>
       </c>
       <c r="I450" s="2" t="n">
-        <v>0</v>
+        <v>19764</v>
       </c>
       <c r="J450" s="3" t="n">
         <v>40909</v>
       </c>
-      <c r="K450" s="3"/>
+      <c r="K450" s="3" t="n">
+        <v>41211</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="451">
       <c r="A451" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B451" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C451" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D451" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E451" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F451" s="1" t="inlineStr">
         <is>
-          <t>1708006064/LD/1235 — भूमि शिल्‍प निर्माण खुमना / मठुवा अहिरवार</t>
+          <t>1708006064/LD/1182 — भूमि शिल्‍प निर्माण भुमनियां / रघुवर चढार</t>
         </is>
       </c>
       <c r="G451" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H451" s="2" t="n">
-        <v>20000</v>
+        <v>23000</v>
       </c>
       <c r="I451" s="2" t="n">
-        <v>18480</v>
+        <v>0</v>
       </c>
       <c r="J451" s="3" t="n">
-        <v>41046</v>
-[...3 lines deleted...]
-      </c>
+        <v>40923</v>
+      </c>
+      <c r="K451" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="452">
       <c r="A452" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B452" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C452" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D452" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E452" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F452" s="1" t="inlineStr">
         <is>
-          <t>1708006064/LD/1236 — भूमि शिल्‍प निर्माण पुष्‍पेंद / बनिया अहिरवार</t>
+          <t>1708006064/LD/1183 — भूमि शिल्‍प निर्माण शिवलाल / नन्‍ना अहिरवार</t>
         </is>
       </c>
       <c r="G452" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H452" s="2" t="n">
-        <v>29000</v>
+        <v>23000</v>
       </c>
       <c r="I452" s="2" t="n">
-        <v>24552</v>
+        <v>0</v>
       </c>
       <c r="J452" s="3" t="n">
-        <v>41018</v>
-[...3 lines deleted...]
-      </c>
+        <v>40937</v>
+      </c>
+      <c r="K452" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="453">
       <c r="A453" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B453" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C453" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D453" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E453" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F453" s="1" t="inlineStr">
         <is>
-          <t>1708006064/LD/1289 — भूमिशिल्‍प निर्माण रामदयाल / धनुवां अहिरवार</t>
+          <t>1708006064/LD/1184 — भूमि शिल्‍प निर्माण भुमानीदीन / प्‍यारेलाल पाठक</t>
         </is>
       </c>
       <c r="G453" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H453" s="2" t="n">
-        <v>20000</v>
+        <v>22000</v>
       </c>
       <c r="I453" s="2" t="n">
-        <v>19008</v>
+        <v>0</v>
       </c>
       <c r="J453" s="3" t="n">
-        <v>41053</v>
-[...3 lines deleted...]
-      </c>
+        <v>40951</v>
+      </c>
+      <c r="K453" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="454">
       <c r="A454" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B454" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C454" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D454" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E454" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F454" s="1" t="inlineStr">
         <is>
-          <t>1708006064/LD/1320 — भूमि शिल्‍प निर्माण खुमना / पंखिया अहिरवार</t>
+          <t>1708006064/LD/1185 — भूमि शिल्‍प निर्माण हिरदा / मक्‍खा चढार</t>
         </is>
       </c>
       <c r="G454" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H454" s="2" t="n">
-        <v>35000</v>
+        <v>20000</v>
       </c>
       <c r="I454" s="2" t="n">
-        <v>32472</v>
+        <v>0</v>
       </c>
       <c r="J454" s="3" t="n">
-        <v>41053</v>
-[...3 lines deleted...]
-      </c>
+        <v>40969</v>
+      </c>
+      <c r="K454" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="455">
       <c r="A455" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B455" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C455" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D455" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E455" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F455" s="1" t="inlineStr">
         <is>
-          <t>1708006064/LD/1383 — भूमि शिल्‍प निर्माण तन्‍सुवा / भग्‍गू अहिरवार</t>
+          <t>1708006064/LD/1186 — भूमि शिल्‍प निर्माण राकेश / स्‍वामी मिश्रा</t>
         </is>
       </c>
       <c r="G455" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H455" s="2" t="n">
-        <v>30000</v>
+        <v>20000</v>
       </c>
       <c r="I455" s="2" t="n">
-        <v>25060</v>
+        <v>0</v>
       </c>
       <c r="J455" s="3" t="n">
-        <v>41306</v>
-[...3 lines deleted...]
-      </c>
+        <v>40983</v>
+      </c>
+      <c r="K455" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="456">
       <c r="A456" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B456" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C456" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D456" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E456" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F456" s="1" t="inlineStr">
         <is>
-          <t>1708006064/LD/1384 — भूमि शिल्‍प निर्माण पूरन / सरमन विश्‍वकर्मा</t>
+          <t>1708006064/LD/1187 — भूमि शिल्‍प निर्माण पंचू / पंखिया चढार</t>
         </is>
       </c>
       <c r="G456" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H456" s="2" t="n">
         <v>23000</v>
       </c>
       <c r="I456" s="2" t="n">
-        <v>20979</v>
+        <v>0</v>
       </c>
       <c r="J456" s="3" t="n">
-        <v>41306</v>
-[...3 lines deleted...]
-      </c>
+        <v>40909</v>
+      </c>
+      <c r="K456" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="457">
       <c r="A457" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B457" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C457" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D457" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E457" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F457" s="1" t="inlineStr">
         <is>
-          <t>1708006064/LD/14 — मेड बंधान जगतराज/ रामसेवक मिश्रा</t>
+          <t>1708006064/LD/1235 — भूमि शिल्‍प निर्माण खुमना / मठुवा अहिरवार</t>
         </is>
       </c>
       <c r="G457" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H457" s="2" t="n">
-        <v>32000</v>
+        <v>20000</v>
       </c>
       <c r="I457" s="2" t="n">
-        <v>39792</v>
+        <v>18480</v>
       </c>
       <c r="J457" s="3" t="n">
-        <v>40310</v>
+        <v>41046</v>
       </c>
       <c r="K457" s="3" t="n">
-        <v>41030</v>
+        <v>41130</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="458">
       <c r="A458" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B458" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C458" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Land Development</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D458" s="1" t="inlineStr">
         <is>
-          <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E458" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F458" s="1" t="inlineStr">
         <is>
-          <t>1708006064/LD/22012034237407 — भूमि सिल्प निर्माण कार्य बारे लाल / पंचा</t>
+          <t>1708006064/LD/1236 — भूमि शिल्‍प निर्माण पुष्‍पेंद / बनिया अहिरवार</t>
         </is>
       </c>
       <c r="G458" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H458" s="2" t="n">
-        <v>36000</v>
+        <v>29000</v>
       </c>
       <c r="I458" s="2" t="n">
-        <v>0</v>
+        <v>24552</v>
       </c>
       <c r="J458" s="3" t="n">
-        <v>42329</v>
-[...1 lines deleted...]
-      <c r="K458" s="3"/>
+        <v>41018</v>
+      </c>
+      <c r="K458" s="3" t="n">
+        <v>41130</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="459">
       <c r="A459" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B459" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C459" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Land Development</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D459" s="1" t="inlineStr">
         <is>
-          <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E459" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F459" s="1" t="inlineStr">
         <is>
-          <t>1708006064/LD/22012034237409 — भूमि सिल्प निर्माण कार्य पुस्पन्द्र /बनिया अहिरवार</t>
+          <t>1708006064/LD/1289 — भूमिशिल्‍प निर्माण रामदयाल / धनुवां अहिरवार</t>
         </is>
       </c>
       <c r="G459" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H459" s="2" t="n">
-        <v>21000</v>
+        <v>20000</v>
       </c>
       <c r="I459" s="2" t="n">
-        <v>0</v>
+        <v>19008</v>
       </c>
       <c r="J459" s="3" t="n">
-        <v>42329</v>
-[...1 lines deleted...]
-      <c r="K459" s="3"/>
+        <v>41053</v>
+      </c>
+      <c r="K459" s="3" t="n">
+        <v>41130</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="460">
       <c r="A460" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B460" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C460" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Land Development</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D460" s="1" t="inlineStr">
         <is>
-          <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E460" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F460" s="1" t="inlineStr">
         <is>
-          <t>1708006064/LD/22012034237411 — भूमि सिल्प निर्माण कार्य छिकोदिया /पंचा अहिरवार</t>
+          <t>1708006064/LD/1320 — भूमि शिल्‍प निर्माण खुमना / पंखिया अहिरवार</t>
         </is>
       </c>
       <c r="G460" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H460" s="2" t="n">
-        <v>18000</v>
+        <v>35000</v>
       </c>
       <c r="I460" s="2" t="n">
-        <v>0</v>
+        <v>32472</v>
       </c>
       <c r="J460" s="3" t="n">
-        <v>42329</v>
-[...1 lines deleted...]
-      <c r="K460" s="3"/>
+        <v>41053</v>
+      </c>
+      <c r="K460" s="3" t="n">
+        <v>41130</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="461">
       <c r="A461" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B461" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C461" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Land Development</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D461" s="1" t="inlineStr">
         <is>
-          <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E461" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F461" s="1" t="inlineStr">
         <is>
-          <t>1708006064/LD/22012034237413 — भूमि सिल्प निर्माण कार्य मन्नू / रत्ना अहिरवार</t>
+          <t>1708006064/LD/1383 — भूमि शिल्‍प निर्माण तन्‍सुवा / भग्‍गू अहिरवार</t>
         </is>
       </c>
       <c r="G461" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H461" s="2" t="n">
-        <v>18000</v>
+        <v>30000</v>
       </c>
       <c r="I461" s="2" t="n">
-        <v>0</v>
+        <v>25060</v>
       </c>
       <c r="J461" s="3" t="n">
-        <v>42329</v>
-[...1 lines deleted...]
-      <c r="K461" s="3"/>
+        <v>41306</v>
+      </c>
+      <c r="K461" s="3" t="n">
+        <v>41318</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="462">
       <c r="A462" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B462" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C462" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D462" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E462" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F462" s="1" t="inlineStr">
         <is>
-          <t>1708006064/LD/22012034297167 — Shantidham Niramaan Tedu ke Phad</t>
+          <t>1708006064/LD/1384 — भूमि शिल्‍प निर्माण पूरन / सरमन विश्‍वकर्मा</t>
         </is>
       </c>
       <c r="G462" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H462" s="2" t="n">
-        <v>245000</v>
+        <v>23000</v>
       </c>
       <c r="I462" s="2" t="n">
-        <v>224025.8</v>
+        <v>20979</v>
       </c>
       <c r="J462" s="3" t="n">
-        <v>42739</v>
+        <v>41306</v>
       </c>
       <c r="K462" s="3" t="n">
-        <v>43516</v>
+        <v>41318</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="463">
       <c r="A463" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B463" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C463" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D463" s="1" t="inlineStr">
         <is>
-          <t>Development of chaur Land for Community / Development of chaur Land for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E463" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F463" s="1" t="inlineStr">
         <is>
-          <t>1708006064/LD/22012034945477 — सी0टी0आर0 सी0पी0टी0 निर्माण कार्य नीम नरैया की पहाडी</t>
+          <t>1708006064/LD/14 — मेड बंधान जगतराज/ रामसेवक मिश्रा</t>
         </is>
       </c>
       <c r="G463" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H463" s="2" t="n">
-        <v>0</v>
+        <v>32000</v>
       </c>
       <c r="I463" s="2" t="n">
-        <v>0</v>
+        <v>39792</v>
       </c>
       <c r="J463" s="3" t="n">
-        <v>45567</v>
-[...1 lines deleted...]
-      <c r="K463" s="3"/>
+        <v>40310</v>
+      </c>
+      <c r="K463" s="3" t="n">
+        <v>41030</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="464">
       <c r="A464" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B464" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C464" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D464" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
         </is>
       </c>
       <c r="E464" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F464" s="1" t="inlineStr">
         <is>
-          <t>1708006064/LD/358 — भूमि शिल्‍प निर्माण हल्‍काइयां / तिज्‍जा बुनकर</t>
+          <t>1708006064/LD/22012034237407 — भूमि सिल्प निर्माण कार्य बारे लाल / पंचा</t>
         </is>
       </c>
       <c r="G464" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H464" s="2" t="n">
-        <v>390000</v>
+        <v>36000</v>
       </c>
       <c r="I464" s="2" t="n">
-        <v>39528</v>
+        <v>0</v>
       </c>
       <c r="J464" s="3" t="n">
-        <v>40709</v>
-[...3 lines deleted...]
-      </c>
+        <v>42329</v>
+      </c>
+      <c r="K464" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="465">
       <c r="A465" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B465" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C465" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D465" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
         </is>
       </c>
       <c r="E465" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F465" s="1" t="inlineStr">
         <is>
-          <t>1708006064/LD/359 — भूमि शिल्‍प निर्माण भुरि / खरया अहिरवार</t>
+          <t>1708006064/LD/22012034237409 — भूमि सिल्प निर्माण कार्य पुस्पन्द्र /बनिया अहिरवार</t>
         </is>
       </c>
       <c r="G465" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H465" s="2" t="n">
-        <v>42000</v>
+        <v>21000</v>
       </c>
       <c r="I465" s="2" t="n">
-        <v>38796</v>
+        <v>0</v>
       </c>
       <c r="J465" s="3" t="n">
-        <v>40858</v>
-[...3 lines deleted...]
-      </c>
+        <v>42329</v>
+      </c>
+      <c r="K465" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="466">
       <c r="A466" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B466" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C466" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D466" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
         </is>
       </c>
       <c r="E466" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F466" s="1" t="inlineStr">
         <is>
-          <t>1708006064/LD/360 — भूमि शिल्‍प निर्माण सुरेंद,मोहन / कपूरचंद्र अहि,</t>
+          <t>1708006064/LD/22012034237411 — भूमि सिल्प निर्माण कार्य छिकोदिया /पंचा अहिरवार</t>
         </is>
       </c>
       <c r="G466" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H466" s="2" t="n">
-        <v>350000</v>
+        <v>18000</v>
       </c>
       <c r="I466" s="2" t="n">
-        <v>34038</v>
+        <v>0</v>
       </c>
       <c r="J466" s="3" t="n">
-        <v>40722</v>
-[...3 lines deleted...]
-      </c>
+        <v>42329</v>
+      </c>
+      <c r="K466" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="467">
       <c r="A467" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B467" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C467" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D467" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
         </is>
       </c>
       <c r="E467" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F467" s="1" t="inlineStr">
         <is>
-          <t>1708006064/LD/361 — भूमि शिल्‍प निर्माण खिम्‍मा / तुलसिया अहिरवार</t>
+          <t>1708006064/LD/22012034237413 — भूमि सिल्प निर्माण कार्य मन्नू / रत्ना अहिरवार</t>
         </is>
       </c>
       <c r="G467" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H467" s="2" t="n">
-        <v>380000</v>
+        <v>18000</v>
       </c>
       <c r="I467" s="2" t="n">
-        <v>36600</v>
+        <v>0</v>
       </c>
       <c r="J467" s="3" t="n">
-        <v>40769</v>
-[...3 lines deleted...]
-      </c>
+        <v>42329</v>
+      </c>
+      <c r="K467" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="468">
       <c r="A468" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B468" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C468" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D468" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E468" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F468" s="1" t="inlineStr">
         <is>
-          <t>1708006064/LD/362 — भूमि शिल्‍प निर्माण राजपाल / धर्मा अहिरवार</t>
+          <t>1708006064/LD/22012034297167 — Shantidham Niramaan Tedu ke Phad</t>
         </is>
       </c>
       <c r="G468" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H468" s="2" t="n">
-        <v>160000</v>
+        <v>245000</v>
       </c>
       <c r="I468" s="2" t="n">
-        <v>16104</v>
+        <v>224025.8</v>
       </c>
       <c r="J468" s="3" t="n">
-        <v>40756</v>
+        <v>42739</v>
       </c>
       <c r="K468" s="3" t="n">
-        <v>40888</v>
+        <v>43516</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="469">
       <c r="A469" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B469" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C469" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D469" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Development of chaur Land for Community / Development of chaur Land for Community</t>
         </is>
       </c>
       <c r="E469" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F469" s="1" t="inlineStr">
         <is>
-          <t>1708006064/LD/363 — भूमि शिल्‍प निर्माण सरमु / फुदाली विश्‍वकर्मा</t>
+          <t>1708006064/LD/22012034945477 — सी0टी0आर0 सी0पी0टी0 निर्माण कार्य नीम नरैया की पहाडी</t>
         </is>
       </c>
       <c r="G469" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H469" s="2" t="n">
-        <v>42000</v>
+        <v>0</v>
       </c>
       <c r="I469" s="2" t="n">
-        <v>51336</v>
+        <v>0</v>
       </c>
       <c r="J469" s="3" t="n">
-        <v>41018</v>
-[...3 lines deleted...]
-      </c>
+        <v>45567</v>
+      </c>
+      <c r="K469" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="470">
       <c r="A470" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B470" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C470" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D470" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E470" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F470" s="1" t="inlineStr">
         <is>
-          <t>1708006064/LD/364 — भूमि शिल्‍प निर्माण काशीबाई / अर्जना अहिरवार</t>
+          <t>1708006064/LD/358 — भूमि शिल्‍प निर्माण हल्‍काइयां / तिज्‍जा बुनकर</t>
         </is>
       </c>
       <c r="G470" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H470" s="2" t="n">
-        <v>550000</v>
+        <v>390000</v>
       </c>
       <c r="I470" s="2" t="n">
-        <v>53436</v>
+        <v>39528</v>
       </c>
       <c r="J470" s="3" t="n">
-        <v>40725</v>
+        <v>40709</v>
       </c>
       <c r="K470" s="3" t="n">
-        <v>40888</v>
+        <v>40727</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="471">
       <c r="A471" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B471" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C471" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D471" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E471" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F471" s="1" t="inlineStr">
         <is>
-          <t>1708006064/LD/365 — भूमि शिल्‍प निर्माण अर्जना / हजरिया अहिरवार</t>
+          <t>1708006064/LD/359 — भूमि शिल्‍प निर्माण भुरि / खरया अहिरवार</t>
         </is>
       </c>
       <c r="G471" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H471" s="2" t="n">
-        <v>56000</v>
+        <v>42000</v>
       </c>
       <c r="I471" s="2" t="n">
-        <v>58608</v>
+        <v>38796</v>
       </c>
       <c r="J471" s="3" t="n">
-        <v>41068</v>
+        <v>40858</v>
       </c>
       <c r="K471" s="3" t="n">
-        <v>41289</v>
+        <v>41000</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="472">
       <c r="A472" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B472" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C472" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D472" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E472" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F472" s="1" t="inlineStr">
         <is>
-          <t>1708006064/LD/366 — भूमि शिल्‍प निर्माण भरत / कपूरचंद्र मिश्रा</t>
+          <t>1708006064/LD/360 — भूमि शिल्‍प निर्माण सुरेंद,मोहन / कपूरचंद्र अहि,</t>
         </is>
       </c>
       <c r="G472" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H472" s="2" t="n">
-        <v>46000</v>
+        <v>350000</v>
       </c>
       <c r="I472" s="2" t="n">
-        <v>48312</v>
+        <v>34038</v>
       </c>
       <c r="J472" s="3" t="n">
-        <v>40836</v>
+        <v>40722</v>
       </c>
       <c r="K472" s="3" t="n">
-        <v>40981</v>
+        <v>40734</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="473">
       <c r="A473" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B473" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C473" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D473" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E473" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F473" s="1" t="inlineStr">
         <is>
-          <t>1708006064/LD/368 — भूमि शिल्‍प निर्माण लक्ष्‍मीप्रसाद / काशीराम व्‍यास</t>
+          <t>1708006064/LD/361 — भूमि शिल्‍प निर्माण खिम्‍मा / तुलसिया अहिरवार</t>
         </is>
       </c>
       <c r="G473" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H473" s="2" t="n">
-        <v>350000</v>
+        <v>380000</v>
       </c>
       <c r="I473" s="2" t="n">
-        <v>32940</v>
+        <v>36600</v>
       </c>
       <c r="J473" s="3" t="n">
-        <v>40784</v>
+        <v>40769</v>
       </c>
       <c r="K473" s="3" t="n">
-        <v>40888</v>
+        <v>41000</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="474">
       <c r="A474" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B474" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C474" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D474" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E474" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F474" s="1" t="inlineStr">
         <is>
-          <t>1708006064/LD/369 — भूमि शिल्‍प निर्माण रामशरण / बलदाउ अग्निहोती</t>
+          <t>1708006064/LD/362 — भूमि शिल्‍प निर्माण राजपाल / धर्मा अहिरवार</t>
         </is>
       </c>
       <c r="G474" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H474" s="2" t="n">
-        <v>250000</v>
+        <v>160000</v>
       </c>
       <c r="I474" s="2" t="n">
-        <v>18056</v>
+        <v>16104</v>
       </c>
       <c r="J474" s="3" t="n">
-        <v>40708</v>
+        <v>40756</v>
       </c>
       <c r="K474" s="3" t="n">
-        <v>40724</v>
+        <v>40888</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="475">
       <c r="A475" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B475" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C475" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D475" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E475" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F475" s="1" t="inlineStr">
         <is>
-          <t>1708006064/LD/370 — भूमि शिल्‍प निर्माण जगमोहन / कपूरचंद्र मिश्रा</t>
+          <t>1708006064/LD/363 — भूमि शिल्‍प निर्माण सरमु / फुदाली विश्‍वकर्मा</t>
         </is>
       </c>
       <c r="G475" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H475" s="2" t="n">
         <v>42000</v>
       </c>
       <c r="I475" s="2" t="n">
-        <v>41184</v>
+        <v>51336</v>
       </c>
       <c r="J475" s="3" t="n">
-        <v>41046</v>
+        <v>41018</v>
       </c>
       <c r="K475" s="3" t="n">
-        <v>41090</v>
+        <v>41130</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="476">
       <c r="A476" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B476" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C476" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D476" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E476" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F476" s="1" t="inlineStr">
         <is>
-          <t>1708006064/LD/371 — भूमि शिल्‍प निर्माण ओमकार / स्‍वामी कुडौरिया</t>
+          <t>1708006064/LD/364 — भूमि शिल्‍प निर्माण काशीबाई / अर्जना अहिरवार</t>
         </is>
       </c>
       <c r="G476" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H476" s="2" t="n">
-        <v>690000</v>
+        <v>550000</v>
       </c>
       <c r="I476" s="2" t="n">
-        <v>57828</v>
+        <v>53436</v>
       </c>
       <c r="J476" s="3" t="n">
-        <v>40784</v>
+        <v>40725</v>
       </c>
       <c r="K476" s="3" t="n">
         <v>40888</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="477">
       <c r="A477" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B477" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C477" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D477" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E477" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F477" s="1" t="inlineStr">
         <is>
-          <t>1708006064/LD/372 — भूमि शिल्‍प निर्माण धर्मा / कमला अहिरवार</t>
+          <t>1708006064/LD/365 — भूमि शिल्‍प निर्माण अर्जना / हजरिया अहिरवार</t>
         </is>
       </c>
       <c r="G477" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H477" s="2" t="n">
-        <v>52000</v>
+        <v>56000</v>
       </c>
       <c r="I477" s="2" t="n">
-        <v>36432</v>
+        <v>58608</v>
       </c>
       <c r="J477" s="3" t="n">
-        <v>41032</v>
+        <v>41068</v>
       </c>
       <c r="K477" s="3" t="n">
-        <v>41207</v>
+        <v>41289</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="478">
       <c r="A478" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B478" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C478" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D478" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E478" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F478" s="1" t="inlineStr">
         <is>
-          <t>1708006064/LD/374 — भूमि शिल्‍प निर्माण गोकल / महादेव मिश्रा</t>
+          <t>1708006064/LD/366 — भूमि शिल्‍प निर्माण भरत / कपूरचंद्र मिश्रा</t>
         </is>
       </c>
       <c r="G478" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H478" s="2" t="n">
-        <v>69000</v>
+        <v>46000</v>
       </c>
       <c r="I478" s="2" t="n">
-        <v>59292</v>
+        <v>48312</v>
       </c>
       <c r="J478" s="3" t="n">
-        <v>40807</v>
+        <v>40836</v>
       </c>
       <c r="K478" s="3" t="n">
         <v>40981</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="479">
       <c r="A479" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B479" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C479" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D479" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E479" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F479" s="1" t="inlineStr">
         <is>
-          <t>1708006064/LD/377 — भूमि शिल्‍प निर्माण ललता / महादेव मिश्रा</t>
+          <t>1708006064/LD/368 — भूमि शिल्‍प निर्माण लक्ष्‍मीप्रसाद / काशीराम व्‍यास</t>
         </is>
       </c>
       <c r="G479" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H479" s="2" t="n">
-        <v>45000</v>
+        <v>350000</v>
       </c>
       <c r="I479" s="2" t="n">
-        <v>42768</v>
+        <v>32940</v>
       </c>
       <c r="J479" s="3" t="n">
-        <v>41053</v>
+        <v>40784</v>
       </c>
       <c r="K479" s="3" t="n">
-        <v>41130</v>
+        <v>40888</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="480">
       <c r="A480" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B480" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C480" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D480" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E480" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F480" s="1" t="inlineStr">
         <is>
-          <t>1708006064/LD/3799384745 — भूमि शिल्‍प निर्माण प्रेमलाल / सुन्‍नू चढार</t>
+          <t>1708006064/LD/369 — भूमि शिल्‍प निर्माण रामशरण / बलदाउ अग्निहोती</t>
         </is>
       </c>
       <c r="G480" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H480" s="2" t="n">
-        <v>35000</v>
+        <v>250000</v>
       </c>
       <c r="I480" s="2" t="n">
-        <v>0</v>
+        <v>18056</v>
       </c>
       <c r="J480" s="3" t="n">
-        <v>41300</v>
-[...1 lines deleted...]
-      <c r="K480" s="3"/>
+        <v>40708</v>
+      </c>
+      <c r="K480" s="3" t="n">
+        <v>40724</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="481">
       <c r="A481" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B481" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C481" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D481" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E481" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F481" s="1" t="inlineStr">
         <is>
-          <t>1708006064/LD/382 — भूमि शिल्‍प निर्माण छोटेलाल / हरलाल ब्राम्‍हण</t>
+          <t>1708006064/LD/370 — भूमि शिल्‍प निर्माण जगमोहन / कपूरचंद्र मिश्रा</t>
         </is>
       </c>
       <c r="G481" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H481" s="2" t="n">
-        <v>690000</v>
+        <v>42000</v>
       </c>
       <c r="I481" s="2" t="n">
-        <v>67344</v>
+        <v>41184</v>
       </c>
       <c r="J481" s="3" t="n">
-        <v>40779</v>
+        <v>41046</v>
       </c>
       <c r="K481" s="3" t="n">
-        <v>41000</v>
+        <v>41090</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="482">
       <c r="A482" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B482" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C482" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D482" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E482" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F482" s="1" t="inlineStr">
         <is>
-          <t>1708006064/LD/383 — भूमि शिल्‍प निर्माण हरबाई / भुमनिया बुनकर</t>
+          <t>1708006064/LD/371 — भूमि शिल्‍प निर्माण ओमकार / स्‍वामी कुडौरिया</t>
         </is>
       </c>
       <c r="G482" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H482" s="2" t="n">
-        <v>420000</v>
+        <v>690000</v>
       </c>
       <c r="I482" s="2" t="n">
-        <v>40992</v>
+        <v>57828</v>
       </c>
       <c r="J482" s="3" t="n">
         <v>40784</v>
       </c>
       <c r="K482" s="3" t="n">
         <v>40888</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="483">
       <c r="A483" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B483" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C483" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D483" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E483" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F483" s="1" t="inlineStr">
         <is>
-          <t>1708006064/LD/384 — भूमि शिल्‍प निर्माण सुरेश / स्‍वामीप्रसाद मिश्रा</t>
+          <t>1708006064/LD/372 — भूमि शिल्‍प निर्माण धर्मा / कमला अहिरवार</t>
         </is>
       </c>
       <c r="G483" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H483" s="2" t="n">
-        <v>350000</v>
+        <v>52000</v>
       </c>
       <c r="I483" s="2" t="n">
-        <v>33672</v>
+        <v>36432</v>
       </c>
       <c r="J483" s="3" t="n">
-        <v>40725</v>
+        <v>41032</v>
       </c>
       <c r="K483" s="3" t="n">
-        <v>41000</v>
+        <v>41207</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="484">
       <c r="A484" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B484" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C484" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D484" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E484" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F484" s="1" t="inlineStr">
         <is>
-          <t>1708006064/LD/385 — भूमि शिल्‍प निर्माण विंदावन / रामचरन मिश्रा</t>
+          <t>1708006064/LD/374 — भूमि शिल्‍प निर्माण गोकल / महादेव मिश्रा</t>
         </is>
       </c>
       <c r="G484" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H484" s="2" t="n">
-        <v>50000</v>
+        <v>69000</v>
       </c>
       <c r="I484" s="2" t="n">
-        <v>47580</v>
+        <v>59292</v>
       </c>
       <c r="J484" s="3" t="n">
-        <v>40902</v>
+        <v>40807</v>
       </c>
       <c r="K484" s="3" t="n">
-        <v>40935</v>
+        <v>40981</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="485">
       <c r="A485" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B485" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C485" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D485" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E485" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F485" s="1" t="inlineStr">
         <is>
-          <t>1708006064/LD/386 — भूमि शिल्‍प निर्माण गुदिया / कमोदा अहिरवार</t>
+          <t>1708006064/LD/377 — भूमि शिल्‍प निर्माण ललता / महादेव मिश्रा</t>
         </is>
       </c>
       <c r="G485" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H485" s="2" t="n">
-        <v>480000</v>
+        <v>45000</v>
       </c>
       <c r="I485" s="2" t="n">
-        <v>40260</v>
+        <v>42768</v>
       </c>
       <c r="J485" s="3" t="n">
-        <v>40708</v>
+        <v>41053</v>
       </c>
       <c r="K485" s="3" t="n">
-        <v>40724</v>
+        <v>41130</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="486">
       <c r="A486" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B486" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C486" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D486" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E486" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F486" s="1" t="inlineStr">
         <is>
-          <t>1708006064/LD/387 — भूमि शिल्‍प निर्माण जालम / रजोला अहिरवार</t>
+          <t>1708006064/LD/3799384745 — भूमि शिल्‍प निर्माण प्रेमलाल / सुन्‍नू चढार</t>
         </is>
       </c>
       <c r="G486" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H486" s="2" t="n">
-        <v>21000</v>
+        <v>35000</v>
       </c>
       <c r="I486" s="2" t="n">
-        <v>19008</v>
+        <v>0</v>
       </c>
       <c r="J486" s="3" t="n">
-        <v>41035</v>
-[...3 lines deleted...]
-      </c>
+        <v>41300</v>
+      </c>
+      <c r="K486" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="487">
       <c r="A487" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B487" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C487" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D487" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E487" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F487" s="1" t="inlineStr">
         <is>
-          <t>1708006064/LD/388 — भूमि शिल्‍प निर्माण हरप्रसाद / धनश्‍याम विश्‍वकर्मा</t>
+          <t>1708006064/LD/382 — भूमि शिल्‍प निर्माण छोटेलाल / हरलाल ब्राम्‍हण</t>
         </is>
       </c>
       <c r="G487" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H487" s="2" t="n">
-        <v>350000</v>
+        <v>690000</v>
       </c>
       <c r="I487" s="2" t="n">
-        <v>34668</v>
+        <v>67344</v>
       </c>
       <c r="J487" s="3" t="n">
-        <v>40736</v>
+        <v>40779</v>
       </c>
       <c r="K487" s="3" t="n">
         <v>41000</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="488">
       <c r="A488" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B488" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C488" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D488" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E488" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F488" s="1" t="inlineStr">
         <is>
-          <t>1708006064/LD/390 — भूमि शिल्‍प निर्माण रामप्रकाश / नाथूराम ब्राम्‍हण</t>
+          <t>1708006064/LD/383 — भूमि शिल्‍प निर्माण हरबाई / भुमनिया बुनकर</t>
         </is>
       </c>
       <c r="G488" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H488" s="2" t="n">
-        <v>39000</v>
+        <v>420000</v>
       </c>
       <c r="I488" s="2" t="n">
-        <v>37093</v>
+        <v>40992</v>
       </c>
       <c r="J488" s="3" t="n">
-        <v>41306</v>
+        <v>40784</v>
       </c>
       <c r="K488" s="3" t="n">
-        <v>41318</v>
+        <v>40888</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="489">
       <c r="A489" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B489" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C489" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D489" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E489" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F489" s="1" t="inlineStr">
         <is>
-          <t>1708006064/LD/391 — भूमि शिल्‍प निर्माण शोभाराम / रामचरन मिश्रा</t>
+          <t>1708006064/LD/384 — भूमि शिल्‍प निर्माण सुरेश / स्‍वामीप्रसाद मिश्रा</t>
         </is>
       </c>
       <c r="G489" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H489" s="2" t="n">
-        <v>500000</v>
+        <v>350000</v>
       </c>
       <c r="I489" s="2" t="n">
-        <v>48312</v>
+        <v>33672</v>
       </c>
       <c r="J489" s="3" t="n">
-        <v>40708</v>
+        <v>40725</v>
       </c>
       <c r="K489" s="3" t="n">
-        <v>40724</v>
+        <v>41000</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="490">
       <c r="A490" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B490" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C490" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D490" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E490" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F490" s="1" t="inlineStr">
         <is>
-          <t>1708006064/LD/392 — भूमि शिल्‍प निर्माण आशीष / नाथूराम मिश्रा</t>
+          <t>1708006064/LD/385 — भूमि शिल्‍प निर्माण विंदावन / रामचरन मिश्रा</t>
         </is>
       </c>
       <c r="G490" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H490" s="2" t="n">
-        <v>310000</v>
+        <v>50000</v>
       </c>
       <c r="I490" s="2" t="n">
-        <v>30012</v>
+        <v>47580</v>
       </c>
       <c r="J490" s="3" t="n">
-        <v>40763</v>
+        <v>40902</v>
       </c>
       <c r="K490" s="3" t="n">
-        <v>41000</v>
+        <v>40935</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="491">
       <c r="A491" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B491" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C491" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D491" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E491" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F491" s="1" t="inlineStr">
         <is>
-          <t>1708006064/LD/394 — भूमि शिल्‍प निर्माण बलेता / दुर्जना अहिरवार</t>
+          <t>1708006064/LD/386 — भूमि शिल्‍प निर्माण गुदिया / कमोदा अहिरवार</t>
         </is>
       </c>
       <c r="G491" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H491" s="2" t="n">
         <v>480000</v>
       </c>
       <c r="I491" s="2" t="n">
-        <v>46116</v>
+        <v>40260</v>
       </c>
       <c r="J491" s="3" t="n">
         <v>40708</v>
       </c>
       <c r="K491" s="3" t="n">
-        <v>41000</v>
+        <v>40724</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="492">
       <c r="A492" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B492" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C492" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D492" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E492" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F492" s="1" t="inlineStr">
         <is>
-          <t>1708006064/LD/396 — भूमि शिल्‍प निर्माण जगना / मठोला चढार</t>
+          <t>1708006064/LD/387 — भूमि शिल्‍प निर्माण जालम / रजोला अहिरवार</t>
         </is>
       </c>
       <c r="G492" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H492" s="2" t="n">
-        <v>12000</v>
+        <v>21000</v>
       </c>
       <c r="I492" s="2" t="n">
-        <v>37224</v>
+        <v>19008</v>
       </c>
       <c r="J492" s="3" t="n">
-        <v>41018</v>
+        <v>41035</v>
       </c>
       <c r="K492" s="3" t="n">
         <v>41130</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="493">
       <c r="A493" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B493" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C493" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D493" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E493" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F493" s="1" t="inlineStr">
         <is>
-          <t>1708006064/LD/749 — भूमि शिल्‍प निर्माण कुरा / रमुवा अहिरवार</t>
+          <t>1708006064/LD/388 — भूमि शिल्‍प निर्माण हरप्रसाद / धनश्‍याम विश्‍वकर्मा</t>
         </is>
       </c>
       <c r="G493" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H493" s="2" t="n">
-        <v>230000</v>
+        <v>350000</v>
       </c>
       <c r="I493" s="2" t="n">
-        <v>22870</v>
+        <v>34668</v>
       </c>
       <c r="J493" s="3" t="n">
-        <v>40657</v>
+        <v>40736</v>
       </c>
       <c r="K493" s="3" t="n">
-        <v>40724</v>
+        <v>41000</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="494">
       <c r="A494" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B494" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C494" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D494" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E494" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F494" s="1" t="inlineStr">
         <is>
-          <t>1708006064/LD/750 — भूमि शिल्‍प निर्माण हरीशंकर / रामसेवक</t>
+          <t>1708006064/LD/390 — भूमि शिल्‍प निर्माण रामप्रकाश / नाथूराम ब्राम्‍हण</t>
         </is>
       </c>
       <c r="G494" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H494" s="2" t="n">
-        <v>290000</v>
+        <v>39000</v>
       </c>
       <c r="I494" s="2" t="n">
-        <v>27816</v>
+        <v>37093</v>
       </c>
       <c r="J494" s="3" t="n">
-        <v>40683</v>
+        <v>41306</v>
       </c>
       <c r="K494" s="3" t="n">
-        <v>40724</v>
+        <v>41318</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="495">
       <c r="A495" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B495" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C495" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D495" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E495" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F495" s="1" t="inlineStr">
         <is>
-          <t>1708006064/LD/926 — भूमि शिल्‍प निर्माण वंसता / दुर्जना अहिरवार</t>
+          <t>1708006064/LD/391 — भूमि शिल्‍प निर्माण शोभाराम / रामचरन मिश्रा</t>
         </is>
       </c>
       <c r="G495" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H495" s="2" t="n">
-        <v>180000</v>
+        <v>500000</v>
       </c>
       <c r="I495" s="2" t="n">
-        <v>18300</v>
+        <v>48312</v>
       </c>
       <c r="J495" s="3" t="n">
-        <v>40770</v>
+        <v>40708</v>
       </c>
       <c r="K495" s="3" t="n">
-        <v>40888</v>
+        <v>40724</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="496">
       <c r="A496" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B496" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C496" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D496" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E496" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F496" s="1" t="inlineStr">
         <is>
-          <t>1708006064/LD/928 — भूमि शिल्‍प निर्माण नवजिया / नन्‍ना अहिरवार</t>
+          <t>1708006064/LD/392 — भूमि शिल्‍प निर्माण आशीष / नाथूराम मिश्रा</t>
         </is>
       </c>
       <c r="G496" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H496" s="2" t="n">
-        <v>130000</v>
+        <v>310000</v>
       </c>
       <c r="I496" s="2" t="n">
-        <v>13176</v>
+        <v>30012</v>
       </c>
       <c r="J496" s="3" t="n">
-        <v>40801</v>
+        <v>40763</v>
       </c>
       <c r="K496" s="3" t="n">
-        <v>40888</v>
+        <v>41000</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="497">
       <c r="A497" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B497" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C497" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D497" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E497" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F497" s="1" t="inlineStr">
         <is>
-          <t>1708006064/LD/945 — भूमि शिल्‍प निर्माण रामकुमार / ललताप्रसाद मिश्रा</t>
+          <t>1708006064/LD/394 — भूमि शिल्‍प निर्माण बलेता / दुर्जना अहिरवार</t>
         </is>
       </c>
       <c r="G497" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H497" s="2" t="n">
-        <v>290000</v>
+        <v>480000</v>
       </c>
       <c r="I497" s="2" t="n">
-        <v>26352</v>
+        <v>46116</v>
       </c>
       <c r="J497" s="3" t="n">
-        <v>40725</v>
+        <v>40708</v>
       </c>
       <c r="K497" s="3" t="n">
         <v>41000</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="498">
       <c r="A498" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B498" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C498" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D498" s="1" t="inlineStr">
         <is>
-          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E498" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F498" s="1" t="inlineStr">
         <is>
-          <t>1708006064/RC/01 — चोपन खेरा से गोपालपुरा रोड पर मुरमीकरण -    प्रतापपुरा</t>
+          <t>1708006064/LD/396 — भूमि शिल्‍प निर्माण जगना / मठोला चढार</t>
         </is>
       </c>
       <c r="G498" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H498" s="2" t="n">
-        <v>481400</v>
+        <v>12000</v>
       </c>
       <c r="I498" s="2" t="n">
-        <v>117025</v>
+        <v>37224</v>
       </c>
       <c r="J498" s="3" t="n">
-        <v>39236</v>
+        <v>41018</v>
       </c>
       <c r="K498" s="3" t="n">
-        <v>41628</v>
+        <v>41130</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="499">
       <c r="A499" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B499" s="1" t="inlineStr">
         <is>
-          <t>2006-2007</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C499" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D499" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E499" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F499" s="1" t="inlineStr">
         <is>
-          <t>1708006064/RC/02 — सी सी रोड निर्माण</t>
+          <t>1708006064/LD/749 — भूमि शिल्‍प निर्माण कुरा / रमुवा अहिरवार</t>
         </is>
       </c>
       <c r="G499" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H499" s="2" t="n">
-        <v>480000</v>
+        <v>230000</v>
       </c>
       <c r="I499" s="2" t="n">
-        <v>536060</v>
+        <v>22870</v>
       </c>
       <c r="J499" s="3" t="n">
-        <v>39010</v>
+        <v>40657</v>
       </c>
       <c r="K499" s="3" t="n">
-        <v>41633</v>
+        <v>40724</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="500">
       <c r="A500" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B500" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C500" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D500" s="1" t="inlineStr">
         <is>
-          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E500" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F500" s="1" t="inlineStr">
         <is>
-          <t>1708006064/RC/1 — प्रतापपुरा से पगरासपुरा पहॅच मार्ग</t>
+          <t>1708006064/LD/750 — भूमि शिल्‍प निर्माण हरीशंकर / रामसेवक</t>
         </is>
       </c>
       <c r="G500" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H500" s="2" t="n">
-        <v>440000</v>
+        <v>290000</v>
       </c>
       <c r="I500" s="2" t="n">
-        <v>100000</v>
+        <v>27816</v>
       </c>
       <c r="J500" s="3" t="n">
-        <v>39664</v>
+        <v>40683</v>
       </c>
       <c r="K500" s="3" t="n">
-        <v>41628</v>
+        <v>40724</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="501">
       <c r="A501" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B501" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C501" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D501" s="1" t="inlineStr">
         <is>
-          <t>Metal First coat / Construction of Gravel Road Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E501" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F501" s="1" t="inlineStr">
         <is>
-          <t>1708006064/RC/22012034167553 — सी,सी,सी, एंव नाली पुष्‍पेंदअहिकेघरसे , तन्‍सुवाअह</t>
+          <t>1708006064/LD/926 — भूमि शिल्‍प निर्माण वंसता / दुर्जना अहिरवार</t>
         </is>
       </c>
       <c r="G501" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H501" s="2" t="n">
-        <v>97000</v>
+        <v>180000</v>
       </c>
       <c r="I501" s="2" t="n">
-        <v>81178</v>
+        <v>18300</v>
       </c>
       <c r="J501" s="3" t="n">
-        <v>41336</v>
+        <v>40770</v>
       </c>
       <c r="K501" s="3" t="n">
-        <v>41723</v>
+        <v>40888</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="502">
       <c r="A502" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B502" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C502" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D502" s="1" t="inlineStr">
         <is>
-          <t>Metal First coat / Construction of Gravel Road Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E502" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F502" s="1" t="inlineStr">
         <is>
-          <t>1708006064/RC/22012034167554 — सी,सी,सी, एंव नाली नवजियाअहि,घरसे अनारीअहि,केघर त‍क पंचम,</t>
+          <t>1708006064/LD/928 — भूमि शिल्‍प निर्माण नवजिया / नन्‍ना अहिरवार</t>
         </is>
       </c>
       <c r="G502" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H502" s="2" t="n">
-        <v>84000</v>
+        <v>130000</v>
       </c>
       <c r="I502" s="2" t="n">
-        <v>51209</v>
+        <v>13176</v>
       </c>
       <c r="J502" s="3" t="n">
-        <v>41433</v>
+        <v>40801</v>
       </c>
       <c r="K502" s="3" t="n">
-        <v>41511</v>
+        <v>40888</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="503">
       <c r="A503" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B503" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C503" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D503" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E503" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F503" s="1" t="inlineStr">
         <is>
-          <t>1708006064/RC/22012034173554 — सी,सी,रोड एंव नाली नाली विन्‍दावन केघरसे लोकना‍थ घ</t>
+          <t>1708006064/LD/945 — भूमि शिल्‍प निर्माण रामकुमार / ललताप्रसाद मिश्रा</t>
         </is>
       </c>
       <c r="G503" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H503" s="2" t="n">
-        <v>84000</v>
+        <v>290000</v>
       </c>
       <c r="I503" s="2" t="n">
-        <v>76291</v>
+        <v>26352</v>
       </c>
       <c r="J503" s="3" t="n">
-        <v>41553</v>
+        <v>40725</v>
       </c>
       <c r="K503" s="3" t="n">
-        <v>41682</v>
+        <v>41000</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="504">
       <c r="A504" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B504" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C504" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D504" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E504" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F504" s="1" t="inlineStr">
         <is>
-          <t>1708006064/RC/22012034184559 — सी0सी0रोड निर्माण कार्य शा0 प्रा0 शाला से माध्‍यमि</t>
+          <t>1708006064/RC/01 — चोपन खेरा से गोपालपुरा रोड पर मुरमीकरण -    प्रतापपुरा</t>
         </is>
       </c>
       <c r="G504" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H504" s="2" t="n">
-        <v>91000</v>
+        <v>481400</v>
       </c>
       <c r="I504" s="2" t="n">
-        <v>34448</v>
+        <v>117025</v>
       </c>
       <c r="J504" s="3" t="n">
-        <v>41538</v>
+        <v>39236</v>
       </c>
       <c r="K504" s="3" t="n">
-        <v>42226</v>
+        <v>41628</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="505">
       <c r="A505" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B505" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2006-2007</t>
         </is>
       </c>
       <c r="C505" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D505" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E505" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F505" s="1" t="inlineStr">
         <is>
-          <t>1708006064/RC/22012034192648 — सी0सी0रोड नाली दीना अहिरवारकेमाकान सेतिलगोजाकेमकान</t>
+          <t>1708006064/RC/02 — सी सी रोड निर्माण</t>
         </is>
       </c>
       <c r="G505" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H505" s="2" t="n">
-        <v>135000</v>
+        <v>480000</v>
       </c>
       <c r="I505" s="2" t="n">
-        <v>70668</v>
+        <v>536060</v>
       </c>
       <c r="J505" s="3" t="n">
-        <v>41608</v>
+        <v>39010</v>
       </c>
       <c r="K505" s="3" t="n">
-        <v>42226</v>
+        <v>41633</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="506">
       <c r="A506" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B506" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C506" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D506" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E506" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F506" s="1" t="inlineStr">
         <is>
-          <t>1708006064/RC/22012034206096 — सुदूर ग्राम सम्‍पर्क सडक कार्य गांव से पुखिरया तक</t>
+          <t>1708006064/RC/1 — प्रतापपुरा से पगरासपुरा पहॅच मार्ग</t>
         </is>
       </c>
       <c r="G506" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H506" s="2" t="n">
-        <v>1359000</v>
+        <v>440000</v>
       </c>
       <c r="I506" s="2" t="n">
-        <v>794703.88</v>
+        <v>100000</v>
       </c>
       <c r="J506" s="3" t="n">
-        <v>41692</v>
+        <v>39664</v>
       </c>
       <c r="K506" s="3" t="n">
-        <v>43989</v>
+        <v>41628</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="507">
       <c r="A507" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B507" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C507" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D507" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Metal First coat / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E507" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F507" s="1" t="inlineStr">
         <is>
-          <t>1708006064/RC/22012034206106 — सुदूर ग्राम सम्‍पर्क सडक प्रतापपुरा जसगुवामार्ग से</t>
+          <t>1708006064/RC/22012034167553 — सी,सी,सी, एंव नाली पुष्‍पेंदअहिकेघरसे , तन्‍सुवाअह</t>
         </is>
       </c>
       <c r="G507" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H507" s="2" t="n">
-        <v>1359000</v>
+        <v>97000</v>
       </c>
       <c r="I507" s="2" t="n">
-        <v>91054</v>
+        <v>81178</v>
       </c>
       <c r="J507" s="3" t="n">
-        <v>41692</v>
+        <v>41336</v>
       </c>
       <c r="K507" s="3" t="n">
-        <v>42485</v>
+        <v>41723</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="508">
       <c r="A508" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B508" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C508" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D508" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Metal First coat / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E508" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F508" s="1" t="inlineStr">
         <is>
-          <t>1708006064/RC/22012034291434 — सुदूर सडक सम्‍पर्क गोपालपूरा से बरा के बब्‍बा तक</t>
+          <t>1708006064/RC/22012034167554 — सी,सी,सी, एंव नाली नवजियाअहि,घरसे अनारीअहि,केघर त‍क पंचम,</t>
         </is>
       </c>
       <c r="G508" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H508" s="2" t="n">
-        <v>1494000</v>
+        <v>84000</v>
       </c>
       <c r="I508" s="2" t="n">
-        <v>905001.86</v>
+        <v>51209</v>
       </c>
       <c r="J508" s="3" t="n">
-        <v>42343</v>
+        <v>41433</v>
       </c>
       <c r="K508" s="3" t="n">
-        <v>43990</v>
+        <v>41511</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="509">
       <c r="A509" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B509" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C509" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D509" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E509" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F509" s="1" t="inlineStr">
         <is>
-          <t>1708006064/RC/22012034351484 — c.c.Road,nali nirman rajeev ghandhi seva kendra se pappu ahirwar ke ghar tak</t>
+          <t>1708006064/RC/22012034173554 — सी,सी,रोड एंव नाली नाली विन्‍दावन केघरसे लोकना‍थ घ</t>
         </is>
       </c>
       <c r="G509" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H509" s="2" t="n">
-        <v>40000</v>
+        <v>84000</v>
       </c>
       <c r="I509" s="2" t="n">
-        <v>39408</v>
+        <v>76291</v>
       </c>
       <c r="J509" s="3" t="n">
-        <v>43038</v>
+        <v>41553</v>
       </c>
       <c r="K509" s="3" t="n">
-        <v>43714</v>
+        <v>41682</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="510">
       <c r="A510" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B510" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C510" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D510" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E510" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F510" s="1" t="inlineStr">
         <is>
-          <t>1708006064/RC/22012034365671 — c.c. Road, nali nirman main road se sarvjanik koop tak</t>
+          <t>1708006064/RC/22012034184559 — सी0सी0रोड निर्माण कार्य शा0 प्रा0 शाला से माध्‍यमि</t>
         </is>
       </c>
       <c r="G510" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H510" s="2" t="n">
-        <v>32000</v>
+        <v>91000</v>
       </c>
       <c r="I510" s="2" t="n">
-        <v>31992</v>
+        <v>34448</v>
       </c>
       <c r="J510" s="3" t="n">
-        <v>43038</v>
+        <v>41538</v>
       </c>
       <c r="K510" s="3" t="n">
-        <v>43714</v>
+        <v>42226</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="511">
       <c r="A511" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B511" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C511" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D511" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E511" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F511" s="1" t="inlineStr">
         <is>
-          <t>1708006064/RC/22012034365674 — c.c. Road, nali nirman Bajranbali mandir ke Kanhaiya lal ke ghar tak</t>
+          <t>1708006064/RC/22012034192648 — सी0सी0रोड नाली दीना अहिरवारकेमाकान सेतिलगोजाकेमकान</t>
         </is>
       </c>
       <c r="G511" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H511" s="2" t="n">
-        <v>18000</v>
+        <v>135000</v>
       </c>
       <c r="I511" s="2" t="n">
-        <v>23736</v>
+        <v>70668</v>
       </c>
       <c r="J511" s="3" t="n">
-        <v>43038</v>
+        <v>41608</v>
       </c>
       <c r="K511" s="3" t="n">
-        <v>43714</v>
+        <v>42226</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="512">
       <c r="A512" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B512" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C512" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D512" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E512" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F512" s="1" t="inlineStr">
         <is>
-          <t>1708006064/RC/22012034365676 — c.c. Road, nali nirman Kura ahirwar ke ghar se Nadighat tak</t>
+          <t>1708006064/RC/22012034206096 — सुदूर ग्राम सम्‍पर्क सडक कार्य गांव से पुखिरया तक</t>
         </is>
       </c>
       <c r="G512" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H512" s="2" t="n">
-        <v>51000</v>
+        <v>1359000</v>
       </c>
       <c r="I512" s="2" t="n">
-        <v>46344</v>
+        <v>794703.88</v>
       </c>
       <c r="J512" s="3" t="n">
-        <v>43038</v>
+        <v>41692</v>
       </c>
       <c r="K512" s="3" t="n">
-        <v>43714</v>
+        <v>43989</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="513">
       <c r="A513" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B513" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C513" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D513" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E513" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F513" s="1" t="inlineStr">
         <is>
-          <t>1708006064/RC/22012034365679 — c.c. Road, nali nirman Arjana ke ghar se Kunjee ke ghar tak</t>
+          <t>1708006064/RC/22012034206106 — सुदूर ग्राम सम्‍पर्क सडक प्रतापपुरा जसगुवामार्ग से</t>
         </is>
       </c>
       <c r="G513" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H513" s="2" t="n">
-        <v>14000</v>
+        <v>1359000</v>
       </c>
       <c r="I513" s="2" t="n">
-        <v>10836</v>
+        <v>91054</v>
       </c>
       <c r="J513" s="3" t="n">
-        <v>43038</v>
+        <v>41692</v>
       </c>
       <c r="K513" s="3" t="n">
-        <v>43714</v>
+        <v>42485</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="514">
       <c r="A514" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B514" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C514" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D514" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E514" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F514" s="1" t="inlineStr">
         <is>
-          <t>1708006064/RC/22012034365708 — c.c. Road, nali nirman Numman ke ghar se Brajlal ke ghar tak</t>
+          <t>1708006064/RC/22012034291434 — सुदूर सडक सम्‍पर्क गोपालपूरा से बरा के बब्‍बा तक</t>
         </is>
       </c>
       <c r="G514" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H514" s="2" t="n">
-        <v>14000</v>
+        <v>1494000</v>
       </c>
       <c r="I514" s="2" t="n">
-        <v>12556</v>
+        <v>905001.86</v>
       </c>
       <c r="J514" s="3" t="n">
-        <v>43038</v>
+        <v>42343</v>
       </c>
       <c r="K514" s="3" t="n">
-        <v>43714</v>
+        <v>43990</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="515">
       <c r="A515" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B515" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C515" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D515" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E515" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F515" s="1" t="inlineStr">
         <is>
-          <t>1708006064/RC/22012034377481 — C C Road And Nali Nirman</t>
+          <t>1708006064/RC/22012034351484 — c.c.Road,nali nirman rajeev ghandhi seva kendra se pappu ahirwar ke ghar tak</t>
         </is>
       </c>
       <c r="G515" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H515" s="2" t="n">
-        <v>75000</v>
+        <v>40000</v>
       </c>
       <c r="I515" s="2" t="n">
-        <v>0</v>
+        <v>39408</v>
       </c>
       <c r="J515" s="3" t="n">
-        <v>43010</v>
-[...1 lines deleted...]
-      <c r="K515" s="3"/>
+        <v>43038</v>
+      </c>
+      <c r="K515" s="3" t="n">
+        <v>43714</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="516">
       <c r="A516" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B516" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C516" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D516" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E516" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F516" s="1" t="inlineStr">
         <is>
-          <t>1708006064/RC/22012034396070 — सी0सी0रोड एवं नाली निर्माण कार्य पीपर तिगडडा से सार्वजनिक कूप की ओर ग्राम पंचायत प्रतापपुरा</t>
+          <t>1708006064/RC/22012034365671 — c.c. Road, nali nirman main road se sarvjanik koop tak</t>
         </is>
       </c>
       <c r="G516" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H516" s="2" t="n">
-        <v>42000</v>
+        <v>32000</v>
       </c>
       <c r="I516" s="2" t="n">
-        <v>24012</v>
+        <v>31992</v>
       </c>
       <c r="J516" s="3" t="n">
-        <v>43528</v>
+        <v>43038</v>
       </c>
       <c r="K516" s="3" t="n">
-        <v>43610</v>
+        <v>43714</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="517">
       <c r="A517" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B517" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C517" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D517" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E517" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F517" s="1" t="inlineStr">
         <is>
-          <t>1708006064/RC/22012034396074 — सी0सी0रोड एवं नाली निर्माण कार्य पूरन बरेठा के घर हीरा चडार के घर तक ग्राम पंचायत प्रतापपुरा</t>
+          <t>1708006064/RC/22012034365674 — c.c. Road, nali nirman Bajranbali mandir ke Kanhaiya lal ke ghar tak</t>
         </is>
       </c>
       <c r="G517" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H517" s="2" t="n">
-        <v>20000</v>
+        <v>18000</v>
       </c>
       <c r="I517" s="2" t="n">
-        <v>25056</v>
+        <v>23736</v>
       </c>
       <c r="J517" s="3" t="n">
-        <v>43528</v>
+        <v>43038</v>
       </c>
       <c r="K517" s="3" t="n">
-        <v>43610</v>
+        <v>43714</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="518">
       <c r="A518" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B518" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C518" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D518" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E518" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F518" s="1" t="inlineStr">
         <is>
-          <t>1708006064/RC/22012034396077 — सी0सी0रोड एवं नाली निर्माण कार्य पाठक के घर से विनोद मिश्रा के घर तक ग्राम पंचायत प्रतापपुरा</t>
+          <t>1708006064/RC/22012034365676 — c.c. Road, nali nirman Kura ahirwar ke ghar se Nadighat tak</t>
         </is>
       </c>
       <c r="G518" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H518" s="2" t="n">
-        <v>44000</v>
+        <v>51000</v>
       </c>
       <c r="I518" s="2" t="n">
-        <v>43068</v>
+        <v>46344</v>
       </c>
       <c r="J518" s="3" t="n">
-        <v>43528</v>
+        <v>43038</v>
       </c>
       <c r="K518" s="3" t="n">
-        <v>44231</v>
+        <v>43714</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="519">
       <c r="A519" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B519" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C519" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D519" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E519" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F519" s="1" t="inlineStr">
         <is>
-          <t>1708006064/RC/22012034396370 — सी0सी0रोड एवं नाली निर्माण कार्य चुन्नी के घर से संतोष के घर तक ग्राम पंचायत प्रतापपुरा</t>
+          <t>1708006064/RC/22012034365679 — c.c. Road, nali nirman Arjana ke ghar se Kunjee ke ghar tak</t>
         </is>
       </c>
       <c r="G519" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H519" s="2" t="n">
-        <v>20000</v>
+        <v>14000</v>
       </c>
       <c r="I519" s="2" t="n">
-        <v>17748</v>
+        <v>10836</v>
       </c>
       <c r="J519" s="3" t="n">
-        <v>43528</v>
+        <v>43038</v>
       </c>
       <c r="K519" s="3" t="n">
-        <v>43610</v>
+        <v>43714</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="520">
       <c r="A520" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B520" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C520" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D520" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E520" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F520" s="1" t="inlineStr">
         <is>
-          <t>1708006064/RC/22012034396373 — सी0सी0रोड एवं नाली निर्माण कार्य झलुवा अहिरवार के घरसे नदी घाट तक ग्राम पंचायत प्रतापपुरा</t>
+          <t>1708006064/RC/22012034365708 — c.c. Road, nali nirman Numman ke ghar se Brajlal ke ghar tak</t>
         </is>
       </c>
       <c r="G520" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H520" s="2" t="n">
         <v>14000</v>
       </c>
       <c r="I520" s="2" t="n">
-        <v>12672</v>
+        <v>12556</v>
       </c>
       <c r="J520" s="3" t="n">
-        <v>43713</v>
+        <v>43038</v>
       </c>
       <c r="K520" s="3" t="n">
-        <v>43728</v>
+        <v>43714</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="521">
       <c r="A521" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B521" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C521" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D521" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E521" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F521" s="1" t="inlineStr">
         <is>
-          <t>1708006064/RC/22012034396375 — सी0सी0रोड एवं नाली निर्माण कार्य भरत कुडेरिया के घर से मैन रोड राकेशमिश्रा के घर तक ग्राम पंचायत प्र</t>
+          <t>1708006064/RC/22012034377481 — C C Road And Nali Nirman</t>
         </is>
       </c>
       <c r="G521" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H521" s="2" t="n">
-        <v>16000</v>
+        <v>75000</v>
       </c>
       <c r="I521" s="2" t="n">
-        <v>28188</v>
+        <v>0</v>
       </c>
       <c r="J521" s="3" t="n">
-        <v>43528</v>
-[...3 lines deleted...]
-      </c>
+        <v>43010</v>
+      </c>
+      <c r="K521" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="522">
       <c r="A522" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B522" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C522" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D522" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E522" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F522" s="1" t="inlineStr">
         <is>
-          <t>1708006064/RC/22012034464147 — c.c.road, nali nirman</t>
+          <t>1708006064/RC/22012034396070 — सी0सी0रोड एवं नाली निर्माण कार्य पीपर तिगडडा से सार्वजनिक कूप की ओर ग्राम पंचायत प्रतापपुरा</t>
         </is>
       </c>
       <c r="G522" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H522" s="2" t="n">
-        <v>0</v>
+        <v>42000</v>
       </c>
       <c r="I522" s="2" t="n">
-        <v>0</v>
+        <v>24012</v>
       </c>
       <c r="J522" s="3" t="n">
-        <v>43491</v>
-[...1 lines deleted...]
-      <c r="K522" s="3"/>
+        <v>43528</v>
+      </c>
+      <c r="K522" s="3" t="n">
+        <v>43610</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="523">
       <c r="A523" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B523" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C523" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D523" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Mitti Murram Roads for Comm / Repair and maintenance of Mitti Murram Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E523" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Road</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F523" s="1" t="inlineStr">
         <is>
-          <t>1708006064/RC/22012034521416 — soodur road nirman karya men road se shanti dham tak</t>
+          <t>1708006064/RC/22012034396074 — सी0सी0रोड एवं नाली निर्माण कार्य पूरन बरेठा के घर हीरा चडार के घर तक ग्राम पंचायत प्रतापपुरा</t>
         </is>
       </c>
       <c r="G523" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H523" s="2" t="n">
-        <v>0</v>
+        <v>20000</v>
       </c>
       <c r="I523" s="2" t="n">
-        <v>0</v>
+        <v>25056</v>
       </c>
       <c r="J523" s="3" t="n">
-        <v>43935</v>
-[...1 lines deleted...]
-      <c r="K523" s="3"/>
+        <v>43528</v>
+      </c>
+      <c r="K523" s="3" t="n">
+        <v>43610</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="524">
       <c r="A524" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B524" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C524" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D524" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E524" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F524" s="1" t="inlineStr">
         <is>
-          <t>1708006064/RC/22012034542683 — सी सी रोड एवम नाली निर्माण जगमोहन के घर से सार्वजनिक कूप तक</t>
+          <t>1708006064/RC/22012034396077 — सी0सी0रोड एवं नाली निर्माण कार्य पाठक के घर से विनोद मिश्रा के घर तक ग्राम पंचायत प्रतापपुरा</t>
         </is>
       </c>
       <c r="G524" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H524" s="2" t="n">
-        <v>22800</v>
+        <v>44000</v>
       </c>
       <c r="I524" s="2" t="n">
-        <v>22534</v>
+        <v>43068</v>
       </c>
       <c r="J524" s="3" t="n">
-        <v>44102</v>
+        <v>43528</v>
       </c>
       <c r="K524" s="3" t="n">
-        <v>44495</v>
+        <v>44231</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="525">
       <c r="A525" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B525" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C525" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D525" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E525" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F525" s="1" t="inlineStr">
         <is>
-          <t>1708006064/RC/22012034542702 — सी सी रोड निर्माण प्राथमिक शाला से नलजल योजना ट्यूबबेल की ओर</t>
+          <t>1708006064/RC/22012034396370 — सी0सी0रोड एवं नाली निर्माण कार्य चुन्नी के घर से संतोष के घर तक ग्राम पंचायत प्रतापपुरा</t>
         </is>
       </c>
       <c r="G525" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H525" s="2" t="n">
-        <v>150000</v>
+        <v>20000</v>
       </c>
       <c r="I525" s="2" t="n">
-        <v>98462</v>
+        <v>17748</v>
       </c>
       <c r="J525" s="3" t="n">
-        <v>44102</v>
+        <v>43528</v>
       </c>
       <c r="K525" s="3" t="n">
-        <v>44550</v>
+        <v>43610</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="526">
       <c r="A526" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B526" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C526" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D526" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E526" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F526" s="1" t="inlineStr">
         <is>
-          <t>1708006064/RC/22012034542709 — सी सी रोड निर्माण नलजल योजना से भैयालाल अहिरवार के टपरा तक</t>
+          <t>1708006064/RC/22012034396373 — सी0सी0रोड एवं नाली निर्माण कार्य झलुवा अहिरवार के घरसे नदी घाट तक ग्राम पंचायत प्रतापपुरा</t>
         </is>
       </c>
       <c r="G526" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H526" s="2" t="n">
-        <v>150000</v>
+        <v>14000</v>
       </c>
       <c r="I526" s="2" t="n">
-        <v>78605</v>
+        <v>12672</v>
       </c>
       <c r="J526" s="3" t="n">
-        <v>44103</v>
+        <v>43713</v>
       </c>
       <c r="K526" s="3" t="n">
-        <v>44550</v>
+        <v>43728</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="527">
       <c r="A527" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B527" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C527" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D527" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E527" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F527" s="1" t="inlineStr">
         <is>
-          <t>1708006064/RC/22012034543109 — सी सी रोड  निर्माण उमाशंकर के घर से देवी जी की ओर एवम राजेश के घर से शोभराम मिश्रा के घर तक</t>
+          <t>1708006064/RC/22012034396375 — सी0सी0रोड एवं नाली निर्माण कार्य भरत कुडेरिया के घर से मैन रोड राकेशमिश्रा के घर तक ग्राम पंचायत प्र</t>
         </is>
       </c>
       <c r="G527" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H527" s="2" t="n">
-        <v>76500</v>
+        <v>16000</v>
       </c>
       <c r="I527" s="2" t="n">
-        <v>74883</v>
+        <v>28188</v>
       </c>
       <c r="J527" s="3" t="n">
-        <v>44103</v>
+        <v>43528</v>
       </c>
       <c r="K527" s="3" t="n">
-        <v>44495</v>
+        <v>43605</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="528">
       <c r="A528" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B528" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C528" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D528" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E528" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F528" s="1" t="inlineStr">
         <is>
-          <t>1708006064/RC/22012034558231 — सी सी रोड  एवम नाली निर्माण बैरागी अहिरवार के मकान से शान्तिधाम तक</t>
+          <t>1708006064/RC/22012034464147 — c.c.road, nali nirman</t>
         </is>
       </c>
       <c r="G528" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H528" s="2" t="n">
-        <v>150000</v>
+        <v>0</v>
       </c>
       <c r="I528" s="2" t="n">
-        <v>147430</v>
+        <v>0</v>
       </c>
       <c r="J528" s="3" t="n">
-        <v>44227</v>
-[...3 lines deleted...]
-      </c>
+        <v>43491</v>
+      </c>
+      <c r="K528" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="529">
       <c r="A529" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B529" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C529" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D529" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Repair &amp; maint of Mitti Murram Roads for Comm / Repair and maintenance of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E529" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Repair &amp; maint of Road</t>
         </is>
       </c>
       <c r="F529" s="1" t="inlineStr">
         <is>
-          <t>1708006064/RC/22012034822752 — सी सी रोड निर्माण कार्य हनुमान मंदिर से पाठक के घर तक एवं पाठक के घर से माता प्रांगण तक ग्राम पंचायत</t>
+          <t>1708006064/RC/22012034521416 — soodur road nirman karya men road se shanti dham tak</t>
         </is>
       </c>
       <c r="G529" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H529" s="2" t="n">
-        <v>29000</v>
+        <v>0</v>
       </c>
       <c r="I529" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J529" s="3" t="n">
-        <v>45451</v>
+        <v>43935</v>
       </c>
       <c r="K529" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="530">
       <c r="A530" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B530" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C530" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D530" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E530" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F530" s="1" t="inlineStr">
         <is>
-          <t>1708006064/RC/22012034842351 — सी सी रोड निर्माण कार्य झल्लू राजा के मकान से सरदार सिंह के मकान की और ग्राम गोपालपुरा ग्रपं प्रतापप</t>
+          <t>1708006064/RC/22012034542683 — सी सी रोड एवम नाली निर्माण जगमोहन के घर से सार्वजनिक कूप तक</t>
         </is>
       </c>
       <c r="G530" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H530" s="2" t="n">
-        <v>15000</v>
+        <v>22800</v>
       </c>
       <c r="I530" s="2" t="n">
-        <v>0</v>
+        <v>22534</v>
       </c>
       <c r="J530" s="3" t="n">
-        <v>45761</v>
-[...1 lines deleted...]
-      <c r="K530" s="3"/>
+        <v>44102</v>
+      </c>
+      <c r="K530" s="3" t="n">
+        <v>44495</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="531">
       <c r="A531" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B531" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C531" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D531" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E531" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F531" s="1" t="inlineStr">
         <is>
-          <t>1708006064/RC/22012034850611 — सी सी रोड निर्माण कार्य हनुमान मंदिर से पराधीन मिश्रा की और ग्राम पंचायत प्रतापपुरा</t>
+          <t>1708006064/RC/22012034542702 — सी सी रोड निर्माण प्राथमिक शाला से नलजल योजना ट्यूबबेल की ओर</t>
         </is>
       </c>
       <c r="G531" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H531" s="2" t="n">
-        <v>36000</v>
+        <v>150000</v>
       </c>
       <c r="I531" s="2" t="n">
-        <v>0</v>
+        <v>98462</v>
       </c>
       <c r="J531" s="3" t="n">
-        <v>45761</v>
-[...1 lines deleted...]
-      <c r="K531" s="3"/>
+        <v>44102</v>
+      </c>
+      <c r="K531" s="3" t="n">
+        <v>44550</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="532">
       <c r="A532" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B532" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C532" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D532" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E532" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F532" s="1" t="inlineStr">
         <is>
-          <t>1708006064/RC/22012034850612 — सी सी रोड निर्माण कार्य बलदाऊ प्रसाद के घर से पिपला तिगैला की और ग्राम पंचायत प्रतापपुरा</t>
+          <t>1708006064/RC/22012034542709 — सी सी रोड निर्माण नलजल योजना से भैयालाल अहिरवार के टपरा तक</t>
         </is>
       </c>
       <c r="G532" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H532" s="2" t="n">
-        <v>54000</v>
+        <v>150000</v>
       </c>
       <c r="I532" s="2" t="n">
-        <v>11745</v>
+        <v>78605</v>
       </c>
       <c r="J532" s="3" t="n">
-        <v>46031</v>
-[...1 lines deleted...]
-      <c r="K532" s="3"/>
+        <v>44103</v>
+      </c>
+      <c r="K532" s="3" t="n">
+        <v>44550</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="533">
       <c r="A533" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B533" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C533" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D533" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E533" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F533" s="1" t="inlineStr">
         <is>
-          <t>1708006064/RC/476 — सी,सी,रोड एंव नाली ग्‍वालबाबा और कूरे तक</t>
+          <t>1708006064/RC/22012034543109 — सी सी रोड  निर्माण उमाशंकर के घर से देवी जी की ओर एवम राजेश के घर से शोभराम मिश्रा के घर तक</t>
         </is>
       </c>
       <c r="G533" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H533" s="2" t="n">
-        <v>85000</v>
+        <v>76500</v>
       </c>
       <c r="I533" s="2" t="n">
-        <v>72231</v>
+        <v>74883</v>
       </c>
       <c r="J533" s="3" t="n">
-        <v>41080</v>
+        <v>44103</v>
       </c>
       <c r="K533" s="3" t="n">
-        <v>41628</v>
+        <v>44495</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="534">
       <c r="A534" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B534" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C534" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D534" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E534" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F534" s="1" t="inlineStr">
         <is>
-          <t>1708006064/RS/22012034188963 — sochalay nirman vindrawan/ramcharan mishra</t>
+          <t>1708006064/RC/22012034558231 — सी सी रोड  एवम नाली निर्माण बैरागी अहिरवार के मकान से शान्तिधाम तक</t>
         </is>
       </c>
       <c r="G534" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H534" s="2" t="n">
-        <v>4400</v>
+        <v>150000</v>
       </c>
       <c r="I534" s="2" t="n">
-        <v>0</v>
+        <v>147430</v>
       </c>
       <c r="J534" s="3" t="n">
-        <v>41643</v>
-[...1 lines deleted...]
-      <c r="K534" s="3"/>
+        <v>44227</v>
+      </c>
+      <c r="K534" s="3" t="n">
+        <v>44495</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="535">
       <c r="A535" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B535" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C535" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D535" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E535" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F535" s="1" t="inlineStr">
         <is>
-          <t>1708006064/RS/22012034188967 — sochalay nirman karya  shri mati rupa w/o rajesh m</t>
+          <t>1708006064/RC/22012034822752 — सी सी रोड निर्माण कार्य हनुमान मंदिर से पाठक के घर तक एवं पाठक के घर से माता प्रांगण तक ग्राम पंचायत</t>
         </is>
       </c>
       <c r="G535" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H535" s="2" t="n">
-        <v>4400</v>
+        <v>29000</v>
       </c>
       <c r="I535" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J535" s="3" t="n">
-        <v>41643</v>
+        <v>45451</v>
       </c>
       <c r="K535" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="536">
       <c r="A536" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B536" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C536" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D536" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E536" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F536" s="1" t="inlineStr">
         <is>
-          <t>1708006064/RS/22012034188976 — sochalay nirman karya bharat /kapoorchand mishra</t>
+          <t>1708006064/RC/22012034842351 — सी सी रोड निर्माण कार्य झल्लू राजा के मकान से सरदार सिंह के मकान की और ग्राम गोपालपुरा ग्रपं प्रतापप</t>
         </is>
       </c>
       <c r="G536" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H536" s="2" t="n">
-        <v>4400</v>
+        <v>15000</v>
       </c>
       <c r="I536" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J536" s="3" t="n">
-        <v>41643</v>
+        <v>45761</v>
       </c>
       <c r="K536" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="537">
       <c r="A537" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B537" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C537" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D537" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E537" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F537" s="1" t="inlineStr">
         <is>
-          <t>1708006064/RS/22012034188983 — sochalay nirman karya  shri radhacharan /heeralal</t>
+          <t>1708006064/RC/22012034850611 — सी सी रोड निर्माण कार्य हनुमान मंदिर से पराधीन मिश्रा की और ग्राम पंचायत प्रतापपुरा</t>
         </is>
       </c>
       <c r="G537" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H537" s="2" t="n">
-        <v>4400</v>
+        <v>36000</v>
       </c>
       <c r="I537" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J537" s="3" t="n">
-        <v>41643</v>
+        <v>45761</v>
       </c>
       <c r="K537" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="538">
       <c r="A538" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B538" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C538" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D538" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E538" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F538" s="1" t="inlineStr">
         <is>
-          <t>1708006064/RS/22012034188997 — sochalay nirman karya shri mati  rajabati /ram seb</t>
+          <t>1708006064/RC/22012034850612 — सी सी रोड निर्माण कार्य बलदाऊ प्रसाद के घर से पिपला तिगैला की और ग्राम पंचायत प्रतापपुरा</t>
         </is>
       </c>
       <c r="G538" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H538" s="2" t="n">
-        <v>4400</v>
+        <v>54000</v>
       </c>
       <c r="I538" s="2" t="n">
-        <v>0</v>
+        <v>11745</v>
       </c>
       <c r="J538" s="3" t="n">
-        <v>41643</v>
+        <v>46031</v>
       </c>
       <c r="K538" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="539">
       <c r="A539" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B539" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C539" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D539" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E539" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F539" s="1" t="inlineStr">
         <is>
-          <t>1708006064/RS/22012034189001 — sochalay nirman karya  janki  / laxmi prasad   mis</t>
+          <t>1708006064/RC/476 — सी,सी,रोड एंव नाली ग्‍वालबाबा और कूरे तक</t>
         </is>
       </c>
       <c r="G539" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H539" s="2" t="n">
-        <v>4400</v>
+        <v>85000</v>
       </c>
       <c r="I539" s="2" t="n">
-        <v>0</v>
+        <v>72231</v>
       </c>
       <c r="J539" s="3" t="n">
-        <v>41643</v>
-[...1 lines deleted...]
-      <c r="K539" s="3"/>
+        <v>41080</v>
+      </c>
+      <c r="K539" s="3" t="n">
+        <v>41628</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="540">
       <c r="A540" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B540" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C540" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D540" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E540" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F540" s="1" t="inlineStr">
         <is>
-          <t>1708006064/RS/22012034189006 — sochalay nirman karya ramsaroop  /mahadev mishra</t>
+          <t>1708006064/RS/22012034188963 — sochalay nirman vindrawan/ramcharan mishra</t>
         </is>
       </c>
       <c r="G540" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H540" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I540" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J540" s="3" t="n">
         <v>41643</v>
       </c>
       <c r="K540" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="541">
       <c r="A541" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B541" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C541" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D541" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E541" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F541" s="1" t="inlineStr">
         <is>
-          <t>1708006064/RS/22012034189011 — sochalay nirman karya hariram /ramsabak mishra</t>
+          <t>1708006064/RS/22012034188967 — sochalay nirman karya  shri mati rupa w/o rajesh m</t>
         </is>
       </c>
       <c r="G541" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H541" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I541" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J541" s="3" t="n">
         <v>41643</v>
       </c>
       <c r="K541" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="542">
       <c r="A542" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B542" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C542" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D542" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E542" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F542" s="1" t="inlineStr">
         <is>
-          <t>1708006064/RS/22012034189015 — sochalay nirman karya Amit /rakesh mishra  mishra</t>
+          <t>1708006064/RS/22012034188976 — sochalay nirman karya bharat /kapoorchand mishra</t>
         </is>
       </c>
       <c r="G542" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H542" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I542" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J542" s="3" t="n">
         <v>41643</v>
       </c>
       <c r="K542" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="543">
       <c r="A543" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B543" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C543" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D543" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E543" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F543" s="1" t="inlineStr">
         <is>
-          <t>1708006064/RS/22012034189021 — sochalay nirman karya nathuram  /sowami  prasad mi</t>
+          <t>1708006064/RS/22012034188983 — sochalay nirman karya  shri radhacharan /heeralal</t>
         </is>
       </c>
       <c r="G543" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H543" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I543" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J543" s="3" t="n">
         <v>41643</v>
       </c>
       <c r="K543" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="544">
       <c r="A544" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B544" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C544" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D544" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E544" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F544" s="1" t="inlineStr">
         <is>
-          <t>1708006064/RS/22012034189042 — sochalay nirman karya  santosh /omprakesh kuderiya</t>
+          <t>1708006064/RS/22012034188997 — sochalay nirman karya shri mati  rajabati /ram seb</t>
         </is>
       </c>
       <c r="G544" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H544" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I544" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J544" s="3" t="n">
-        <v>41501</v>
+        <v>41643</v>
       </c>
       <c r="K544" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="545">
       <c r="A545" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B545" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C545" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D545" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E545" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F545" s="1" t="inlineStr">
         <is>
-          <t>1708006064/RS/22012034189102 — sochalay nirman karya lakhan /kraparam kudariya</t>
+          <t>1708006064/RS/22012034189001 — sochalay nirman karya  janki  / laxmi prasad   mis</t>
         </is>
       </c>
       <c r="G545" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H545" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I545" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J545" s="3" t="n">
-        <v>41501</v>
+        <v>41643</v>
       </c>
       <c r="K545" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="546">
       <c r="A546" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B546" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C546" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D546" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E546" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F546" s="1" t="inlineStr">
         <is>
-          <t>1708006064/RS/22012034189103 — sochalay nirman kary baldau /balkishan aginhotri</t>
+          <t>1708006064/RS/22012034189006 — sochalay nirman karya ramsaroop  /mahadev mishra</t>
         </is>
       </c>
       <c r="G546" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H546" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I546" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J546" s="3" t="n">
-        <v>41501</v>
+        <v>41643</v>
       </c>
       <c r="K546" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="547">
       <c r="A547" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B547" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C547" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D547" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E547" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F547" s="1" t="inlineStr">
         <is>
-          <t>1708006064/RS/22012034189114 — sochalay nirman karya desraj /sudama prasad mishra</t>
+          <t>1708006064/RS/22012034189011 — sochalay nirman karya hariram /ramsabak mishra</t>
         </is>
       </c>
       <c r="G547" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H547" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I547" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J547" s="3" t="n">
-        <v>41501</v>
+        <v>41643</v>
       </c>
       <c r="K547" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="548">
       <c r="A548" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B548" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C548" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D548" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E548" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F548" s="1" t="inlineStr">
         <is>
-          <t>1708006064/RS/22012034189793 — sochalay nirman karya nathuram /ramnath mishra</t>
+          <t>1708006064/RS/22012034189015 — sochalay nirman karya Amit /rakesh mishra  mishra</t>
         </is>
       </c>
       <c r="G548" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H548" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I548" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J548" s="3" t="n">
-        <v>41501</v>
+        <v>41643</v>
       </c>
       <c r="K548" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="549">
       <c r="A549" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B549" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C549" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D549" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E549" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F549" s="1" t="inlineStr">
         <is>
-          <t>1708006064/RS/22012034189798 — sochalay nirman karya ramcharan /bharose biskarma</t>
+          <t>1708006064/RS/22012034189021 — sochalay nirman karya nathuram  /sowami  prasad mi</t>
         </is>
       </c>
       <c r="G549" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H549" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I549" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J549" s="3" t="n">
-        <v>41678</v>
+        <v>41643</v>
       </c>
       <c r="K549" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="550">
       <c r="A550" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B550" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C550" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D550" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E550" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F550" s="1" t="inlineStr">
         <is>
-          <t>1708006064/RS/22012034189801 — sochalay nirman karya chotalal /bharosae biskarma</t>
+          <t>1708006064/RS/22012034189042 — sochalay nirman karya  santosh /omprakesh kuderiya</t>
         </is>
       </c>
       <c r="G550" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H550" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I550" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J550" s="3" t="n">
         <v>41501</v>
       </c>
       <c r="K550" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="551">
       <c r="A551" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B551" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C551" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D551" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E551" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F551" s="1" t="inlineStr">
         <is>
-          <t>1708006064/RS/22012034189803 — sochalay nirman karya serju / fadali  biskarma</t>
+          <t>1708006064/RS/22012034189102 — sochalay nirman karya lakhan /kraparam kudariya</t>
         </is>
       </c>
       <c r="G551" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H551" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I551" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J551" s="3" t="n">
-        <v>41678</v>
+        <v>41501</v>
       </c>
       <c r="K551" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="552">
       <c r="A552" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B552" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C552" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D552" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E552" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F552" s="1" t="inlineStr">
         <is>
-          <t>1708006064/RS/22012034202136 — SOCHALAY NIRMAN KARYA BABLU/GULAEYA AHIRBAR</t>
+          <t>1708006064/RS/22012034189103 — sochalay nirman kary baldau /balkishan aginhotri</t>
         </is>
       </c>
       <c r="G552" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H552" s="2" t="n">
-        <v>0</v>
+        <v>4400</v>
       </c>
       <c r="I552" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J552" s="3" t="n">
-        <v>41724</v>
+        <v>41501</v>
       </c>
       <c r="K552" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="553">
       <c r="A553" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B553" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C553" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D553" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E553" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F553" s="1" t="inlineStr">
         <is>
-          <t>1708006064/RS/22012034202151 — sochalay nirman babulal/gulaiya ahirwar</t>
+          <t>1708006064/RS/22012034189114 — sochalay nirman karya desraj /sudama prasad mishra</t>
         </is>
       </c>
       <c r="G553" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H553" s="2" t="n">
-        <v>0</v>
+        <v>4400</v>
       </c>
       <c r="I553" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J553" s="3" t="n">
-        <v>41724</v>
+        <v>41501</v>
       </c>
       <c r="K553" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="554">
       <c r="A554" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B554" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C554" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D554" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E554" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F554" s="1" t="inlineStr">
         <is>
-          <t>1708006064/RS/22012034202165 — SOCHALAY NIRMAN KARY PHUNDU/KUNNA AHIRWAR</t>
+          <t>1708006064/RS/22012034189793 — sochalay nirman karya nathuram /ramnath mishra</t>
         </is>
       </c>
       <c r="G554" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H554" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I554" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J554" s="3" t="n">
-        <v>41678</v>
+        <v>41501</v>
       </c>
       <c r="K554" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="555">
       <c r="A555" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B555" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C555" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D555" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E555" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F555" s="1" t="inlineStr">
         <is>
-          <t>1708006064/RS/22012034202170 — SOCHALAY NIRMAN KARYA RAJOLA/NANNA AHIRWAR</t>
+          <t>1708006064/RS/22012034189798 — sochalay nirman karya ramcharan /bharose biskarma</t>
         </is>
       </c>
       <c r="G555" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H555" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I555" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J555" s="3" t="n">
         <v>41678</v>
       </c>
       <c r="K555" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="556">
       <c r="A556" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B556" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C556" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D556" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E556" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F556" s="1" t="inlineStr">
         <is>
-          <t>1708006064/RS/22012034202173 — sochalay nirman karya kaliyabai/sirmana ahirwar</t>
+          <t>1708006064/RS/22012034189801 — sochalay nirman karya chotalal /bharosae biskarma</t>
         </is>
       </c>
       <c r="G556" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H556" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I556" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J556" s="3" t="n">
-        <v>41678</v>
+        <v>41501</v>
       </c>
       <c r="K556" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="557">
       <c r="A557" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B557" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C557" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D557" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E557" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F557" s="1" t="inlineStr">
         <is>
-          <t>1708006064/RS/22012034202177 — SOCHALAY NIRMAN KARYA gansi/ramdayal ahirwar</t>
+          <t>1708006064/RS/22012034189803 — sochalay nirman karya serju / fadali  biskarma</t>
         </is>
       </c>
       <c r="G557" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H557" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I557" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J557" s="3" t="n">
         <v>41678</v>
       </c>
       <c r="K557" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="558">
       <c r="A558" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B558" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C558" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D558" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E558" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F558" s="1" t="inlineStr">
         <is>
-          <t>1708006064/RS/22012034202187 — sochalay nirman karya bhuribai/laxmana ahirwar</t>
+          <t>1708006064/RS/22012034202136 — SOCHALAY NIRMAN KARYA BABLU/GULAEYA AHIRBAR</t>
         </is>
       </c>
       <c r="G558" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H558" s="2" t="n">
-        <v>4400</v>
+        <v>0</v>
       </c>
       <c r="I558" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J558" s="3" t="n">
-        <v>41678</v>
+        <v>41724</v>
       </c>
       <c r="K558" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="559">
       <c r="A559" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B559" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C559" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D559" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E559" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F559" s="1" t="inlineStr">
         <is>
-          <t>1708006064/RS/22012034202189 — SOCHALAY NIRMAN KARYA bhuribai/laxman ahirwar</t>
+          <t>1708006064/RS/22012034202151 — sochalay nirman babulal/gulaiya ahirwar</t>
         </is>
       </c>
       <c r="G559" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H559" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I559" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J559" s="3" t="n">
         <v>41724</v>
       </c>
       <c r="K559" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="560">
       <c r="A560" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B560" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C560" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D560" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E560" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F560" s="1" t="inlineStr">
         <is>
-          <t>1708006064/RS/22012034202198 — SOCHALAY NIRMAN KARYA piyaribai /malthuwa ahirwar</t>
+          <t>1708006064/RS/22012034202165 — SOCHALAY NIRMAN KARY PHUNDU/KUNNA AHIRWAR</t>
         </is>
       </c>
       <c r="G560" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H560" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I560" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J560" s="3" t="n">
         <v>41678</v>
       </c>
       <c r="K560" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="561">
       <c r="A561" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B561" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C561" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D561" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E561" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F561" s="1" t="inlineStr">
         <is>
-          <t>1708006064/RS/22012034202211 — sochalat nirman karya juggu/suklal ahirwar</t>
+          <t>1708006064/RS/22012034202170 — SOCHALAY NIRMAN KARYA RAJOLA/NANNA AHIRWAR</t>
         </is>
       </c>
       <c r="G561" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H561" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I561" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J561" s="3" t="n">
         <v>41678</v>
       </c>
       <c r="K561" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="562">
       <c r="A562" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B562" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C562" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D562" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E562" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F562" s="1" t="inlineStr">
         <is>
-          <t>1708006064/RS/22012034202219 — sochalay nirman karya gGANGADEEN /ARJINA AHIRWAR</t>
+          <t>1708006064/RS/22012034202173 — sochalay nirman karya kaliyabai/sirmana ahirwar</t>
         </is>
       </c>
       <c r="G562" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H562" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I562" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J562" s="3" t="n">
         <v>41678</v>
       </c>
       <c r="K562" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="563">
       <c r="A563" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B563" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C563" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D563" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E563" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F563" s="1" t="inlineStr">
         <is>
-          <t>1708006064/RS/22012034202222 — SOCHALAY NIRMAN KARYA CHIROJILAL /DULLI AHIRWAR</t>
+          <t>1708006064/RS/22012034202177 — SOCHALAY NIRMAN KARYA gansi/ramdayal ahirwar</t>
         </is>
       </c>
       <c r="G563" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H563" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I563" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J563" s="3" t="n">
         <v>41678</v>
       </c>
       <c r="K563" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="564">
       <c r="A564" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B564" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C564" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D564" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E564" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F564" s="1" t="inlineStr">
         <is>
-          <t>1708006064/RS/22012034202224 — SOCHALAY NIRMAN KARYA KALLU BHURA AHIRWAR</t>
+          <t>1708006064/RS/22012034202187 — sochalay nirman karya bhuribai/laxmana ahirwar</t>
         </is>
       </c>
       <c r="G564" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H564" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I564" s="2" t="n">
-        <v>4350</v>
+        <v>0</v>
       </c>
       <c r="J564" s="3" t="n">
         <v>41678</v>
       </c>
-      <c r="K564" s="3" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="K564" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="565">
       <c r="A565" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B565" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C565" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D565" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E565" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F565" s="1" t="inlineStr">
         <is>
-          <t>1708006064/RS/22012034202227 — SOCHALAY NIRMAN KARYA MOHAN/NERBADIYA AHIRWAR</t>
+          <t>1708006064/RS/22012034202189 — SOCHALAY NIRMAN KARYA bhuribai/laxman ahirwar</t>
         </is>
       </c>
       <c r="G565" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H565" s="2" t="n">
-        <v>4400</v>
+        <v>0</v>
       </c>
       <c r="I565" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J565" s="3" t="n">
-        <v>41678</v>
+        <v>41724</v>
       </c>
       <c r="K565" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="566">
       <c r="A566" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B566" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C566" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D566" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E566" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F566" s="1" t="inlineStr">
         <is>
-          <t>1708006064/RS/22012034202229 — SOCHALAY NIRMAN KARYA FULA/KURA AHIRWAR</t>
+          <t>1708006064/RS/22012034202198 — SOCHALAY NIRMAN KARYA piyaribai /malthuwa ahirwar</t>
         </is>
       </c>
       <c r="G566" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H566" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I566" s="2" t="n">
-        <v>4476</v>
+        <v>0</v>
       </c>
       <c r="J566" s="3" t="n">
         <v>41678</v>
       </c>
-      <c r="K566" s="3" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="K566" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="567">
       <c r="A567" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B567" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C567" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D567" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E567" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F567" s="1" t="inlineStr">
         <is>
-          <t>1708006064/RS/22012034202232 — SOCHALAY NIRMAN KARYA NABAJIYA/BHURA AHIRWAR</t>
+          <t>1708006064/RS/22012034202211 — sochalat nirman karya juggu/suklal ahirwar</t>
         </is>
       </c>
       <c r="G567" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H567" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I567" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J567" s="3" t="n">
         <v>41678</v>
       </c>
       <c r="K567" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="568">
       <c r="A568" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B568" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C568" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D568" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E568" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F568" s="1" t="inlineStr">
         <is>
-          <t>1708006064/RS/22012034202233 — SOCHALAY NIRMAN KARYA GAYADEEN/BASANTA AHIRWAR</t>
+          <t>1708006064/RS/22012034202219 — sochalay nirman karya gGANGADEEN /ARJINA AHIRWAR</t>
         </is>
       </c>
       <c r="G568" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H568" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I568" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J568" s="3" t="n">
         <v>41678</v>
       </c>
       <c r="K568" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="569">
       <c r="A569" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B569" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C569" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D569" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E569" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F569" s="1" t="inlineStr">
         <is>
-          <t>1708006064/RS/22012034202235 — SOCHALAYNIRMANKARYA ARTI/BHURIAHIRWAR</t>
+          <t>1708006064/RS/22012034202222 — SOCHALAY NIRMAN KARYA CHIROJILAL /DULLI AHIRWAR</t>
         </is>
       </c>
       <c r="G569" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H569" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I569" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J569" s="3" t="n">
-        <v>41501</v>
+        <v>41678</v>
       </c>
       <c r="K569" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="570">
       <c r="A570" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B570" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C570" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D570" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E570" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F570" s="1" t="inlineStr">
         <is>
-          <t>1708006064/RS/22012034202237 — SOCHALAY NIRMAN KARYA DANPRASAD/HERPERSAD BISKARMA</t>
+          <t>1708006064/RS/22012034202224 — SOCHALAY NIRMAN KARYA KALLU BHURA AHIRWAR</t>
         </is>
       </c>
       <c r="G570" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H570" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I570" s="2" t="n">
-        <v>0</v>
+        <v>4350</v>
       </c>
       <c r="J570" s="3" t="n">
         <v>41678</v>
       </c>
-      <c r="K570" s="3"/>
+      <c r="K570" s="3" t="n">
+        <v>42014</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="571">
       <c r="A571" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B571" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C571" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D571" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E571" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F571" s="1" t="inlineStr">
         <is>
-          <t>1708006064/RS/22012034202238 — SOCHALAYNIRMANKARYA BARAGI / DHARMA  /AHIRWAR</t>
+          <t>1708006064/RS/22012034202227 — SOCHALAY NIRMAN KARYA MOHAN/NERBADIYA AHIRWAR</t>
         </is>
       </c>
       <c r="G571" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H571" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I571" s="2" t="n">
-        <v>4350</v>
+        <v>0</v>
       </c>
       <c r="J571" s="3" t="n">
         <v>41678</v>
       </c>
-      <c r="K571" s="3" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="K571" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="572">
       <c r="A572" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B572" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C572" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D572" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E572" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F572" s="1" t="inlineStr">
         <is>
-          <t>1708006064/RS/22012034202242 — SOCHALAY NIRMAN KARYA FULLI/NATHUWA AHIRWAR</t>
+          <t>1708006064/RS/22012034202229 — SOCHALAY NIRMAN KARYA FULA/KURA AHIRWAR</t>
         </is>
       </c>
       <c r="G572" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H572" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I572" s="2" t="n">
-        <v>0</v>
+        <v>4476</v>
       </c>
       <c r="J572" s="3" t="n">
         <v>41678</v>
       </c>
-      <c r="K572" s="3"/>
+      <c r="K572" s="3" t="n">
+        <v>42014</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="573">
       <c r="A573" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B573" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C573" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D573" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E573" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F573" s="1" t="inlineStr">
         <is>
-          <t>1708006064/RS/22012034227398 — sochalay nirman karya mahand/baniya ahirwar</t>
+          <t>1708006064/RS/22012034202232 — SOCHALAY NIRMAN KARYA NABAJIYA/BHURA AHIRWAR</t>
         </is>
       </c>
       <c r="G573" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H573" s="2" t="n">
-        <v>5400</v>
+        <v>4400</v>
       </c>
       <c r="I573" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J573" s="3" t="n">
-        <v>41776</v>
+        <v>41678</v>
       </c>
       <c r="K573" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="574">
       <c r="A574" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B574" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C574" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D574" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E574" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F574" s="1" t="inlineStr">
         <is>
-          <t>1708006064/RS/22012034227403 — sochalay nirman karya daluwa/kunna ahirwar</t>
+          <t>1708006064/RS/22012034202233 — SOCHALAY NIRMAN KARYA GAYADEEN/BASANTA AHIRWAR</t>
         </is>
       </c>
       <c r="G574" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H574" s="2" t="n">
-        <v>5400</v>
+        <v>4400</v>
       </c>
       <c r="I574" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J574" s="3" t="n">
-        <v>41776</v>
+        <v>41678</v>
       </c>
       <c r="K574" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="575">
       <c r="A575" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B575" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C575" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D575" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E575" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F575" s="1" t="inlineStr">
         <is>
-          <t>1708006064/RS/22012034227438 — शौचालय निर्माण कार्य श्री जुजु/ खुमना अहिरवार</t>
+          <t>1708006064/RS/22012034202235 — SOCHALAYNIRMANKARYA ARTI/BHURIAHIRWAR</t>
         </is>
       </c>
       <c r="G575" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H575" s="2" t="n">
-        <v>5400</v>
+        <v>4400</v>
       </c>
       <c r="I575" s="2" t="n">
-        <v>5292</v>
+        <v>0</v>
       </c>
       <c r="J575" s="3" t="n">
-        <v>41790</v>
-[...3 lines deleted...]
-      </c>
+        <v>41501</v>
+      </c>
+      <c r="K575" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="576">
       <c r="A576" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B576" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C576" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D576" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E576" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F576" s="1" t="inlineStr">
         <is>
-          <t>1708006064/RS/22012034227440 — शौचालय निर्माण कार्य श्री मगना / खुमना अहिरवार</t>
+          <t>1708006064/RS/22012034202237 — SOCHALAY NIRMAN KARYA DANPRASAD/HERPERSAD BISKARMA</t>
         </is>
       </c>
       <c r="G576" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H576" s="2" t="n">
-        <v>5400</v>
+        <v>4400</v>
       </c>
       <c r="I576" s="2" t="n">
-        <v>5292</v>
+        <v>0</v>
       </c>
       <c r="J576" s="3" t="n">
-        <v>41776</v>
-[...3 lines deleted...]
-      </c>
+        <v>41678</v>
+      </c>
+      <c r="K576" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="577">
       <c r="A577" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B577" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C577" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D577" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E577" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F577" s="1" t="inlineStr">
         <is>
-          <t>1708006064/RS/22012034227453 — शौचालय निर्माण कार्य श्री सरेला / खुमना अहिरवार</t>
+          <t>1708006064/RS/22012034202238 — SOCHALAYNIRMANKARYA BARAGI / DHARMA  /AHIRWAR</t>
         </is>
       </c>
       <c r="G577" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H577" s="2" t="n">
-        <v>5400</v>
+        <v>4400</v>
       </c>
       <c r="I577" s="2" t="n">
-        <v>5292</v>
+        <v>4350</v>
       </c>
       <c r="J577" s="3" t="n">
-        <v>41776</v>
+        <v>41678</v>
       </c>
       <c r="K577" s="3" t="n">
-        <v>42010</v>
+        <v>42014</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="578">
       <c r="A578" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B578" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C578" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D578" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E578" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F578" s="1" t="inlineStr">
         <is>
-          <t>1708006064/RS/22012034227457 — शौचालय निर्माण कार्य श्री छिदिया / खुमना अहिरवार</t>
+          <t>1708006064/RS/22012034202242 — SOCHALAY NIRMAN KARYA FULLI/NATHUWA AHIRWAR</t>
         </is>
       </c>
       <c r="G578" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H578" s="2" t="n">
-        <v>5400</v>
+        <v>4400</v>
       </c>
       <c r="I578" s="2" t="n">
-        <v>5292</v>
+        <v>0</v>
       </c>
       <c r="J578" s="3" t="n">
-        <v>41776</v>
-[...3 lines deleted...]
-      </c>
+        <v>41678</v>
+      </c>
+      <c r="K578" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="579">
       <c r="A579" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B579" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C579" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D579" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E579" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F579" s="1" t="inlineStr">
         <is>
-          <t>1708006064/RS/22012034227458 — शौचालय निर्माण कार्य श्री घपुआ / खुमना अहिरवार</t>
+          <t>1708006064/RS/22012034227398 — sochalay nirman karya mahand/baniya ahirwar</t>
         </is>
       </c>
       <c r="G579" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H579" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I579" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J579" s="3" t="n">
-        <v>41790</v>
+        <v>41776</v>
       </c>
       <c r="K579" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="580">
       <c r="A580" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B580" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C580" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D580" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E580" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F580" s="1" t="inlineStr">
         <is>
-          <t>1708006064/RS/22012034227459 — शौचालय निर्माण कार्य श्री धर्मा / कमला अहिरवार</t>
+          <t>1708006064/RS/22012034227403 — sochalay nirman karya daluwa/kunna ahirwar</t>
         </is>
       </c>
       <c r="G580" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H580" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I580" s="2" t="n">
-        <v>5292</v>
+        <v>0</v>
       </c>
       <c r="J580" s="3" t="n">
         <v>41776</v>
       </c>
-      <c r="K580" s="3" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="K580" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="581">
       <c r="A581" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B581" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C581" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D581" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E581" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F581" s="1" t="inlineStr">
         <is>
-          <t>1708006064/RS/22012034227465 — शौचालय निर्माण कार्य श्री दीपक / धर्मा अहिरवार</t>
+          <t>1708006064/RS/22012034227438 — शौचालय निर्माण कार्य श्री जुजु/ खुमना अहिरवार</t>
         </is>
       </c>
       <c r="G581" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H581" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I581" s="2" t="n">
         <v>5292</v>
       </c>
       <c r="J581" s="3" t="n">
-        <v>41776</v>
+        <v>41790</v>
       </c>
       <c r="K581" s="3" t="n">
         <v>41854</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="582">
       <c r="A582" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B582" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C582" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D582" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E582" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F582" s="1" t="inlineStr">
         <is>
-          <t>1708006064/RS/22012034227469 — शौचालय निर्माण कार्य श्री मुकेश / नवजिया अहिरवार</t>
+          <t>1708006064/RS/22012034227440 — शौचालय निर्माण कार्य श्री मगना / खुमना अहिरवार</t>
         </is>
       </c>
       <c r="G582" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H582" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I582" s="2" t="n">
         <v>5292</v>
       </c>
       <c r="J582" s="3" t="n">
         <v>41776</v>
       </c>
       <c r="K582" s="3" t="n">
-        <v>41854</v>
+        <v>42010</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="583">
       <c r="A583" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B583" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C583" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D583" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E583" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F583" s="1" t="inlineStr">
         <is>
-          <t>1708006064/RS/22012034227476 — शौचालय निर्माण कार्य श्री सोबरन / नवजिया अहिरवार</t>
+          <t>1708006064/RS/22012034227453 — शौचालय निर्माण कार्य श्री सरेला / खुमना अहिरवार</t>
         </is>
       </c>
       <c r="G583" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H583" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I583" s="2" t="n">
         <v>5292</v>
       </c>
       <c r="J583" s="3" t="n">
         <v>41776</v>
       </c>
       <c r="K583" s="3" t="n">
-        <v>41854</v>
+        <v>42010</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="584">
       <c r="A584" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B584" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C584" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D584" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E584" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F584" s="1" t="inlineStr">
         <is>
-          <t>1708006064/RS/22012034227478 — शौचालय निर्माण कार्य श्री दराइया / रतना अहिरवार</t>
+          <t>1708006064/RS/22012034227457 — शौचालय निर्माण कार्य श्री छिदिया / खुमना अहिरवार</t>
         </is>
       </c>
       <c r="G584" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H584" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I584" s="2" t="n">
-        <v>0</v>
+        <v>5292</v>
       </c>
       <c r="J584" s="3" t="n">
-        <v>41790</v>
-[...1 lines deleted...]
-      <c r="K584" s="3"/>
+        <v>41776</v>
+      </c>
+      <c r="K584" s="3" t="n">
+        <v>41854</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="585">
       <c r="A585" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B585" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C585" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D585" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E585" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F585" s="1" t="inlineStr">
         <is>
-          <t>1708006064/RS/22012034227480 — शौचालय निर्माण कार्य श्री गुदिया / कमोदा अहिरवार</t>
+          <t>1708006064/RS/22012034227458 — शौचालय निर्माण कार्य श्री घपुआ / खुमना अहिरवार</t>
         </is>
       </c>
       <c r="G585" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H585" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I585" s="2" t="n">
-        <v>5292</v>
+        <v>0</v>
       </c>
       <c r="J585" s="3" t="n">
-        <v>41776</v>
-[...3 lines deleted...]
-      </c>
+        <v>41790</v>
+      </c>
+      <c r="K585" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="586">
       <c r="A586" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B586" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C586" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D586" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E586" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F586" s="1" t="inlineStr">
         <is>
-          <t>1708006064/RS/22012034227482 — शौचालय निर्माण कार्य श्री कलिया / अधरा अहिरवार</t>
+          <t>1708006064/RS/22012034227459 — शौचालय निर्माण कार्य श्री धर्मा / कमला अहिरवार</t>
         </is>
       </c>
       <c r="G586" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H586" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I586" s="2" t="n">
-        <v>0</v>
+        <v>5292</v>
       </c>
       <c r="J586" s="3" t="n">
-        <v>41790</v>
-[...1 lines deleted...]
-      <c r="K586" s="3"/>
+        <v>41776</v>
+      </c>
+      <c r="K586" s="3" t="n">
+        <v>41854</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="587">
       <c r="A587" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B587" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C587" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D587" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E587" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F587" s="1" t="inlineStr">
         <is>
-          <t>1708006064/RS/22012034227484 — शौचालय निर्माण कार्य श्री क़ष्‍णा / सुज्‍जू अहिरवा</t>
+          <t>1708006064/RS/22012034227465 — शौचालय निर्माण कार्य श्री दीपक / धर्मा अहिरवार</t>
         </is>
       </c>
       <c r="G587" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H587" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I587" s="2" t="n">
-        <v>0</v>
+        <v>5292</v>
       </c>
       <c r="J587" s="3" t="n">
-        <v>41790</v>
-[...1 lines deleted...]
-      <c r="K587" s="3"/>
+        <v>41776</v>
+      </c>
+      <c r="K587" s="3" t="n">
+        <v>41854</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="588">
       <c r="A588" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B588" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C588" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D588" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E588" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F588" s="1" t="inlineStr">
         <is>
-          <t>1708006064/RS/22012034237113 — SOCHALAY NIRMAN KARYA  SAIKU/LAMPUWA AHIRWAR</t>
+          <t>1708006064/RS/22012034227469 — शौचालय निर्माण कार्य श्री मुकेश / नवजिया अहिरवार</t>
         </is>
       </c>
       <c r="G588" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H588" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I588" s="2" t="n">
-        <v>0</v>
+        <v>5292</v>
       </c>
       <c r="J588" s="3" t="n">
-        <v>41790</v>
-[...1 lines deleted...]
-      <c r="K588" s="3"/>
+        <v>41776</v>
+      </c>
+      <c r="K588" s="3" t="n">
+        <v>41854</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="589">
       <c r="A589" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B589" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C589" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D589" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E589" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F589" s="1" t="inlineStr">
         <is>
-          <t>1708006064/RS/22012034237118 — S0CHALAY NIRMAN KARYA BASANTA/DURJNA AHIRWAR</t>
+          <t>1708006064/RS/22012034227476 — शौचालय निर्माण कार्य श्री सोबरन / नवजिया अहिरवार</t>
         </is>
       </c>
       <c r="G589" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H589" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I589" s="2" t="n">
-        <v>0</v>
+        <v>5292</v>
       </c>
       <c r="J589" s="3" t="n">
-        <v>41790</v>
-[...1 lines deleted...]
-      <c r="K589" s="3"/>
+        <v>41776</v>
+      </c>
+      <c r="K589" s="3" t="n">
+        <v>41854</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="590">
       <c r="A590" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B590" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C590" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D590" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E590" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F590" s="1" t="inlineStr">
         <is>
-          <t>1708006064/RS/22012034237120 — SOCHALAY NIRMAN KARYA CHITABAI/DULLI AHIRWAR</t>
+          <t>1708006064/RS/22012034227478 — शौचालय निर्माण कार्य श्री दराइया / रतना अहिरवार</t>
         </is>
       </c>
       <c r="G590" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H590" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I590" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J590" s="3" t="n">
         <v>41790</v>
       </c>
       <c r="K590" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="591">
       <c r="A591" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B591" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C591" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D591" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E591" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F591" s="1" t="inlineStr">
         <is>
-          <t>1708006064/RS/22012034237136 — SOCHALAY NIRMAN KARYA RAMESUR/LAXMI PRASAD</t>
+          <t>1708006064/RS/22012034227480 — शौचालय निर्माण कार्य श्री गुदिया / कमोदा अहिरवार</t>
         </is>
       </c>
       <c r="G591" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H591" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I591" s="2" t="n">
-        <v>0</v>
+        <v>5292</v>
       </c>
       <c r="J591" s="3" t="n">
-        <v>41790</v>
-[...1 lines deleted...]
-      <c r="K591" s="3"/>
+        <v>41776</v>
+      </c>
+      <c r="K591" s="3" t="n">
+        <v>41854</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="592">
       <c r="A592" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B592" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C592" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D592" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E592" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F592" s="1" t="inlineStr">
         <is>
-          <t>1708006064/RS/22012034237147 — sochalayLAY NIRMAN KARYA GORI BAI /RAJOLA AHIRWAR</t>
+          <t>1708006064/RS/22012034227482 — शौचालय निर्माण कार्य श्री कलिया / अधरा अहिरवार</t>
         </is>
       </c>
       <c r="G592" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H592" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I592" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J592" s="3" t="n">
         <v>41790</v>
       </c>
       <c r="K592" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="593">
       <c r="A593" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B593" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C593" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D593" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E593" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F593" s="1" t="inlineStr">
         <is>
-          <t>1708006064/RS/22012034247680 — शौचालय निर्माण कार्य श्री लल्‍लू/फिरूवा अहिरवार</t>
+          <t>1708006064/RS/22012034227484 — शौचालय निर्माण कार्य श्री क़ष्‍णा / सुज्‍जू अहिरवा</t>
         </is>
       </c>
       <c r="G593" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H593" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I593" s="2" t="n">
-        <v>5292</v>
+        <v>0</v>
       </c>
       <c r="J593" s="3" t="n">
-        <v>41825</v>
-[...3 lines deleted...]
-      </c>
+        <v>41790</v>
+      </c>
+      <c r="K593" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="594">
       <c r="A594" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B594" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C594" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D594" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E594" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F594" s="1" t="inlineStr">
         <is>
-          <t>1708006064/RS/22012034247683 — शौचालय निर्माण कार्य श्री तन्‍सूबा/भग्‍गू अहरिबार</t>
+          <t>1708006064/RS/22012034237113 — SOCHALAY NIRMAN KARYA  SAIKU/LAMPUWA AHIRWAR</t>
         </is>
       </c>
       <c r="G594" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H594" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I594" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J594" s="3" t="n">
-        <v>41825</v>
+        <v>41790</v>
       </c>
       <c r="K594" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="595">
       <c r="A595" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B595" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C595" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D595" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E595" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F595" s="1" t="inlineStr">
         <is>
-          <t>1708006064/RS/22012034247687 — शौचालय निर्माण कार्य श्री शोभाराम/रामचरन मि‍श्रा</t>
+          <t>1708006064/RS/22012034237118 — S0CHALAY NIRMAN KARYA BASANTA/DURJNA AHIRWAR</t>
         </is>
       </c>
       <c r="G595" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H595" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I595" s="2" t="n">
-        <v>5292</v>
+        <v>0</v>
       </c>
       <c r="J595" s="3" t="n">
-        <v>41825</v>
-[...3 lines deleted...]
-      </c>
+        <v>41790</v>
+      </c>
+      <c r="K595" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="596">
       <c r="A596" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B596" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C596" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D596" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E596" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F596" s="1" t="inlineStr">
         <is>
-          <t>1708006064/RS/22012034262163 — शौचालय निर्माण कार्य घ्‍ाुरका / कमला अहिरवार</t>
+          <t>1708006064/RS/22012034237120 — SOCHALAY NIRMAN KARYA CHITABAI/DULLI AHIRWAR</t>
         </is>
       </c>
       <c r="G596" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H596" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I596" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J596" s="3" t="n">
-        <v>41874</v>
+        <v>41790</v>
       </c>
       <c r="K596" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="597">
       <c r="A597" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B597" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C597" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D597" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E597" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F597" s="1" t="inlineStr">
         <is>
-          <t>1708006064/RS/22012034273010 — sochalay nirman karya jowala prasad/ramcharan mish</t>
+          <t>1708006064/RS/22012034237136 — SOCHALAY NIRMAN KARYA RAMESUR/LAXMI PRASAD</t>
         </is>
       </c>
       <c r="G597" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H597" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I597" s="2" t="n">
-        <v>5292</v>
+        <v>0</v>
       </c>
       <c r="J597" s="3" t="n">
-        <v>41913</v>
-[...3 lines deleted...]
-      </c>
+        <v>41790</v>
+      </c>
+      <c r="K597" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="598">
       <c r="A598" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B598" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C598" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D598" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E598" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F598" s="1" t="inlineStr">
         <is>
-          <t>1708006064/RS/22012034273011 — sochalay nirman karya pirbhu/ramcharan mishra mish</t>
+          <t>1708006064/RS/22012034237147 — sochalayLAY NIRMAN KARYA GORI BAI /RAJOLA AHIRWAR</t>
         </is>
       </c>
       <c r="G598" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H598" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I598" s="2" t="n">
-        <v>5292</v>
+        <v>0</v>
       </c>
       <c r="J598" s="3" t="n">
-        <v>41913</v>
-[...3 lines deleted...]
-      </c>
+        <v>41790</v>
+      </c>
+      <c r="K598" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="599">
       <c r="A599" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B599" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C599" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D599" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E599" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F599" s="1" t="inlineStr">
         <is>
-          <t>1708006064/RS/22012034397909 — shouchlay nirman - pooran / pankhiya rajak</t>
+          <t>1708006064/RS/22012034247680 — शौचालय निर्माण कार्य श्री लल्‍लू/फिरूवा अहिरवार</t>
         </is>
       </c>
       <c r="G599" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H599" s="2" t="n">
-        <v>12000</v>
+        <v>5400</v>
       </c>
       <c r="I599" s="2" t="n">
-        <v>0</v>
+        <v>5292</v>
       </c>
       <c r="J599" s="3" t="n">
-        <v>43139</v>
-[...1 lines deleted...]
-      <c r="K599" s="3"/>
+        <v>41825</v>
+      </c>
+      <c r="K599" s="3" t="n">
+        <v>41854</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="600">
       <c r="A600" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B600" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C600" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D600" s="1" t="inlineStr">
         <is>
-          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E600" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F600" s="1" t="inlineStr">
         <is>
-          <t>1708006064/RS/22012034397992 — sochalay nirmad jageshur s/o sharda mishra</t>
+          <t>1708006064/RS/22012034247683 — शौचालय निर्माण कार्य श्री तन्‍सूबा/भग्‍गू अहरिबार</t>
         </is>
       </c>
       <c r="G600" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H600" s="2" t="n">
-        <v>12000</v>
+        <v>5400</v>
       </c>
       <c r="I600" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J600" s="3" t="n">
-        <v>43140</v>
+        <v>41825</v>
       </c>
       <c r="K600" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="601">
       <c r="A601" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B601" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C601" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D601" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E601" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F601" s="1" t="inlineStr">
         <is>
-          <t>1708006064/RS/22012034397993 — sochalay nirman karya barelal s/o pancha ahirwar</t>
+          <t>1708006064/RS/22012034247687 — शौचालय निर्माण कार्य श्री शोभाराम/रामचरन मि‍श्रा</t>
         </is>
       </c>
       <c r="G601" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H601" s="2" t="n">
-        <v>12000</v>
+        <v>5400</v>
       </c>
       <c r="I601" s="2" t="n">
-        <v>0</v>
+        <v>5292</v>
       </c>
       <c r="J601" s="3" t="n">
-        <v>43126</v>
-[...1 lines deleted...]
-      <c r="K601" s="3"/>
+        <v>41825</v>
+      </c>
+      <c r="K601" s="3" t="n">
+        <v>42014</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="602">
       <c r="A602" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B602" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C602" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D602" s="1" t="inlineStr">
         <is>
-          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E602" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F602" s="1" t="inlineStr">
         <is>
-          <t>1708006064/RS/22012034397994 — socha lay nirman karya VEERCHAND/DURGAPRASAD UPADHAYAY</t>
+          <t>1708006064/RS/22012034262163 — शौचालय निर्माण कार्य घ्‍ाुरका / कमला अहिरवार</t>
         </is>
       </c>
       <c r="G602" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H602" s="2" t="n">
-        <v>12000</v>
+        <v>5400</v>
       </c>
       <c r="I602" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J602" s="3" t="n">
-        <v>43140</v>
+        <v>41874</v>
       </c>
       <c r="K602" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="603">
       <c r="A603" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B603" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C603" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D603" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E603" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F603" s="1" t="inlineStr">
         <is>
-          <t>1708006064/RS/22012034397998 — sochalay nirman karya chimma s/o gola ahirwar</t>
+          <t>1708006064/RS/22012034273010 — sochalay nirman karya jowala prasad/ramcharan mish</t>
         </is>
       </c>
       <c r="G603" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H603" s="2" t="n">
-        <v>12000</v>
+        <v>5400</v>
       </c>
       <c r="I603" s="2" t="n">
-        <v>0</v>
+        <v>5292</v>
       </c>
       <c r="J603" s="3" t="n">
-        <v>43140</v>
-[...1 lines deleted...]
-      <c r="K603" s="3"/>
+        <v>41913</v>
+      </c>
+      <c r="K603" s="3" t="n">
+        <v>42014</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="604">
       <c r="A604" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B604" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C604" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D604" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E604" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F604" s="1" t="inlineStr">
         <is>
-          <t>1708006064/RS/22012034398003 — sochalay nirman karya gayasi s/o sukha chadar</t>
+          <t>1708006064/RS/22012034273011 — sochalay nirman karya pirbhu/ramcharan mishra mish</t>
         </is>
       </c>
       <c r="G604" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H604" s="2" t="n">
-        <v>12000</v>
+        <v>5400</v>
       </c>
       <c r="I604" s="2" t="n">
-        <v>0</v>
+        <v>5292</v>
       </c>
       <c r="J604" s="3" t="n">
-        <v>43126</v>
-[...1 lines deleted...]
-      <c r="K604" s="3"/>
+        <v>41913</v>
+      </c>
+      <c r="K604" s="3" t="n">
+        <v>42014</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="605">
       <c r="A605" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B605" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C605" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D605" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E605" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F605" s="1" t="inlineStr">
         <is>
-          <t>1708006064/RS/22012034398005 — sochalay nirman karya daruwa s/o mariya ahirwar</t>
+          <t>1708006064/RS/22012034397909 — shouchlay nirman - pooran / pankhiya rajak</t>
         </is>
       </c>
       <c r="G605" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H605" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I605" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J605" s="3" t="n">
-        <v>43126</v>
+        <v>43139</v>
       </c>
       <c r="K605" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="606">
       <c r="A606" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B606" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C606" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D606" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E606" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F606" s="1" t="inlineStr">
         <is>
-          <t>1708006064/RS/22012034398007 — sochalay nirman karya mohan s/o kashiram vyas</t>
+          <t>1708006064/RS/22012034397992 — sochalay nirmad jageshur s/o sharda mishra</t>
         </is>
       </c>
       <c r="G606" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H606" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I606" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J606" s="3" t="n">
-        <v>43126</v>
+        <v>43140</v>
       </c>
       <c r="K606" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="607">
       <c r="A607" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B607" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C607" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D607" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E607" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F607" s="1" t="inlineStr">
         <is>
-          <t>1708006064/RS/22012034398009 — sochalay nirman karya omprakesh s/o sowami kuderiya</t>
+          <t>1708006064/RS/22012034397993 — sochalay nirman karya barelal s/o pancha ahirwar</t>
         </is>
       </c>
       <c r="G607" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H607" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I607" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J607" s="3" t="n">
         <v>43126</v>
       </c>
       <c r="K607" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="608">
       <c r="A608" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B608" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C608" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D608" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E608" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F608" s="1" t="inlineStr">
         <is>
-          <t>1708006064/RS/22012034398011 — sochalay nirman karya sanku s/o lampuwa ahirwar</t>
+          <t>1708006064/RS/22012034397994 — socha lay nirman karya VEERCHAND/DURGAPRASAD UPADHAYAY</t>
         </is>
       </c>
       <c r="G608" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H608" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I608" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J608" s="3" t="n">
-        <v>43126</v>
+        <v>43140</v>
       </c>
       <c r="K608" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="609">
       <c r="A609" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B609" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C609" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D609" s="1" t="inlineStr">
         <is>
-          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E609" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F609" s="1" t="inlineStr">
         <is>
-          <t>1708006064/RS/22012034431461 — individual Household Latrines  sukhlal/nathuwa ahirwar</t>
+          <t>1708006064/RS/22012034397998 — sochalay nirman karya chimma s/o gola ahirwar</t>
         </is>
       </c>
       <c r="G609" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H609" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I609" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J609" s="3" t="n">
-        <v>43352</v>
+        <v>43140</v>
       </c>
       <c r="K609" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="610">
       <c r="A610" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B610" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C610" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D610" s="1" t="inlineStr">
         <is>
-          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E610" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F610" s="1" t="inlineStr">
         <is>
-          <t>1708006064/RS/22012034431464 — Individual Household Latrines- chanda/gathila ahirwar</t>
+          <t>1708006064/RS/22012034398003 — sochalay nirman karya gayasi s/o sukha chadar</t>
         </is>
       </c>
       <c r="G610" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H610" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I610" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J610" s="3" t="n">
-        <v>43204</v>
+        <v>43126</v>
       </c>
       <c r="K610" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="611">
       <c r="A611" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B611" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C611" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D611" s="1" t="inlineStr">
         <is>
-          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E611" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F611" s="1" t="inlineStr">
         <is>
-          <t>1708006064/RS/22012034431465 — Individual Household Latrines- balla/gathila ahirwar</t>
+          <t>1708006064/RS/22012034398005 — sochalay nirman karya daruwa s/o mariya ahirwar</t>
         </is>
       </c>
       <c r="G611" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H611" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I611" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J611" s="3" t="n">
-        <v>43204</v>
+        <v>43126</v>
       </c>
       <c r="K611" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="612">
       <c r="A612" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B612" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C612" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D612" s="1" t="inlineStr">
         <is>
-          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E612" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F612" s="1" t="inlineStr">
         <is>
-          <t>1708006064/RS/22012034431466 — Individual Household Latrines- lakhan/mahadev</t>
+          <t>1708006064/RS/22012034398007 — sochalay nirman karya mohan s/o kashiram vyas</t>
         </is>
       </c>
       <c r="G612" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H612" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I612" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J612" s="3" t="n">
-        <v>43204</v>
+        <v>43126</v>
       </c>
       <c r="K612" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="613">
       <c r="A613" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B613" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C613" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D613" s="1" t="inlineStr">
         <is>
-          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E613" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F613" s="1" t="inlineStr">
         <is>
-          <t>1708006064/RS/22012034431469 — Individual Household Latrines- jiraiya/pancha</t>
+          <t>1708006064/RS/22012034398009 — sochalay nirman karya omprakesh s/o sowami kuderiya</t>
         </is>
       </c>
       <c r="G613" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H613" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I613" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J613" s="3" t="n">
-        <v>43204</v>
+        <v>43126</v>
       </c>
       <c r="K613" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="614">
       <c r="A614" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B614" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C614" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D614" s="1" t="inlineStr">
         <is>
-          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E614" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F614" s="1" t="inlineStr">
         <is>
-          <t>1708006064/RS/22012034431470 — Individual Household Latrines- paradheen/saroj</t>
+          <t>1708006064/RS/22012034398011 — sochalay nirman karya sanku s/o lampuwa ahirwar</t>
         </is>
       </c>
       <c r="G614" s="1" t="inlineStr">
         <is>
-          <t>Suspended</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H614" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I614" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J614" s="3" t="n">
-        <v>43753</v>
+        <v>43126</v>
       </c>
       <c r="K614" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="615">
       <c r="A615" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B615" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C615" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D615" s="1" t="inlineStr">
         <is>
           <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E615" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F615" s="1" t="inlineStr">
         <is>
-          <t>1708006064/RS/22012034431471 — Individual Household Latrines- dayaram/ganpat</t>
+          <t>1708006064/RS/22012034431461 — individual Household Latrines  sukhlal/nathuwa ahirwar</t>
         </is>
       </c>
       <c r="G615" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H615" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I615" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J615" s="3" t="n">
-        <v>43204</v>
+        <v>43352</v>
       </c>
       <c r="K615" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="616">
       <c r="A616" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B616" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C616" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D616" s="1" t="inlineStr">
         <is>
           <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E616" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F616" s="1" t="inlineStr">
         <is>
-          <t>1708006064/RS/22012034431472 — Individual Household Latrines- JAGDEESH/pankhiya</t>
+          <t>1708006064/RS/22012034431464 — Individual Household Latrines- chanda/gathila ahirwar</t>
         </is>
       </c>
       <c r="G616" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H616" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I616" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J616" s="3" t="n">
         <v>43204</v>
       </c>
       <c r="K616" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="617">
       <c r="A617" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B617" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C617" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D617" s="1" t="inlineStr">
         <is>
           <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E617" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F617" s="1" t="inlineStr">
         <is>
-          <t>1708006064/RS/22012034431473 — Individual Household Latrines- kadora/patola</t>
+          <t>1708006064/RS/22012034431465 — Individual Household Latrines- balla/gathila ahirwar</t>
         </is>
       </c>
       <c r="G617" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H617" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I617" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J617" s="3" t="n">
         <v>43204</v>
       </c>
       <c r="K617" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="618">
       <c r="A618" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B618" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C618" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D618" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of NADEP Compost for Community / Repair and Maintenance of NADEP Compost structure for Community</t>
+          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E618" s="1" t="inlineStr">
         <is>
-          <t>Repaire and Maint of NADEP/Vermi Compost Pit</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F618" s="1" t="inlineStr">
         <is>
-          <t>1708006064/RS/22012034644550 — सामुदायिक सोकता गड्डा निर्माण कार्य प्रा0 शाला नल के पास</t>
+          <t>1708006064/RS/22012034431466 — Individual Household Latrines- lakhan/mahadev</t>
         </is>
       </c>
       <c r="G618" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H618" s="2" t="n">
-        <v>0</v>
+        <v>12000</v>
       </c>
       <c r="I618" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J618" s="3" t="n">
-        <v>44586</v>
+        <v>43204</v>
       </c>
       <c r="K618" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="619">
       <c r="A619" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B619" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C619" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D619" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of NADEP Compost for Community / Repair and Maintenance of NADEP Compost structure for Community</t>
+          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E619" s="1" t="inlineStr">
         <is>
-          <t>Repaire and Maint of NADEP/Vermi Compost Pit</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F619" s="1" t="inlineStr">
         <is>
-          <t>1708006064/RS/22012034644551 — सामुदायिक सोकता गड्डा निर्माण कार्य राजीव गांधी सेवा केन्द्र नल के पास</t>
+          <t>1708006064/RS/22012034431469 — Individual Household Latrines- jiraiya/pancha</t>
         </is>
       </c>
       <c r="G619" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H619" s="2" t="n">
-        <v>0</v>
+        <v>12000</v>
       </c>
       <c r="I619" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J619" s="3" t="n">
-        <v>44586</v>
+        <v>43204</v>
       </c>
       <c r="K619" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="620">
       <c r="A620" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B620" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C620" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D620" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of NADEP Compost for Community / Repair and Maintenance of NADEP Compost structure for Community</t>
+          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E620" s="1" t="inlineStr">
         <is>
-          <t>Repaire and Maint of NADEP/Vermi Compost Pit</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F620" s="1" t="inlineStr">
         <is>
-          <t>1708006064/RS/22012034653782 — SLWM सार्वजनिक नाडेप निर्माण कार्य जागेश्वर के घर के पास</t>
+          <t>1708006064/RS/22012034431470 — Individual Household Latrines- paradheen/saroj</t>
         </is>
       </c>
       <c r="G620" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Suspended</t>
         </is>
       </c>
       <c r="H620" s="2" t="n">
-        <v>17936.45</v>
+        <v>12000</v>
       </c>
       <c r="I620" s="2" t="n">
-        <v>17599</v>
+        <v>0</v>
       </c>
       <c r="J620" s="3" t="n">
-        <v>44701</v>
-[...3 lines deleted...]
-      </c>
+        <v>43753</v>
+      </c>
+      <c r="K620" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="621">
       <c r="A621" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B621" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C621" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D621" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of NADEP Compost for Community / Repair and Maintenance of NADEP Compost structure for Community</t>
+          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E621" s="1" t="inlineStr">
         <is>
-          <t>Repaire and Maint of NADEP/Vermi Compost Pit</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F621" s="1" t="inlineStr">
         <is>
-          <t>1708006064/RS/22012034653783 — SLWM  सार्वजनिक नाडेप निर्माण कार्य रामप्रसाद के बेड़ा के पास</t>
+          <t>1708006064/RS/22012034431471 — Individual Household Latrines- dayaram/ganpat</t>
         </is>
       </c>
       <c r="G621" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H621" s="2" t="n">
-        <v>17936.45</v>
+        <v>12000</v>
       </c>
       <c r="I621" s="2" t="n">
-        <v>17599</v>
+        <v>0</v>
       </c>
       <c r="J621" s="3" t="n">
-        <v>44701</v>
-[...3 lines deleted...]
-      </c>
+        <v>43204</v>
+      </c>
+      <c r="K621" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="622">
       <c r="A622" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B622" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C622" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D622" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of NADEP Compost for Community / Repair and Maintenance of NADEP Compost structure for Community</t>
+          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E622" s="1" t="inlineStr">
         <is>
-          <t>Repaire and Maint of NADEP/Vermi Compost Pit</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F622" s="1" t="inlineStr">
         <is>
-          <t>1708006064/RS/22012034653784 — SLWM  सार्वजनिक नाडेप निर्माण कार्य उमाकान्त के कुआ के पास</t>
+          <t>1708006064/RS/22012034431472 — Individual Household Latrines- JAGDEESH/pankhiya</t>
         </is>
       </c>
       <c r="G622" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H622" s="2" t="n">
-        <v>17936.45</v>
+        <v>12000</v>
       </c>
       <c r="I622" s="2" t="n">
-        <v>17599</v>
+        <v>0</v>
       </c>
       <c r="J622" s="3" t="n">
-        <v>44701</v>
-[...3 lines deleted...]
-      </c>
+        <v>43204</v>
+      </c>
+      <c r="K622" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="623">
       <c r="A623" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B623" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C623" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D623" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of NADEP Compost for Community / Repair and Maintenance of NADEP Compost structure for Community</t>
+          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E623" s="1" t="inlineStr">
         <is>
-          <t>Repaire and Maint of NADEP/Vermi Compost Pit</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F623" s="1" t="inlineStr">
         <is>
-          <t>1708006064/RS/22012034653785 — SLWM  सार्वजनिक नाडेप निर्माण कार्य स्कूल परिसर के पास</t>
+          <t>1708006064/RS/22012034431473 — Individual Household Latrines- kadora/patola</t>
         </is>
       </c>
       <c r="G623" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H623" s="2" t="n">
-        <v>17989.93</v>
+        <v>12000</v>
       </c>
       <c r="I623" s="2" t="n">
-        <v>17729.5</v>
+        <v>0</v>
       </c>
       <c r="J623" s="3" t="n">
-        <v>44701</v>
-[...3 lines deleted...]
-      </c>
+        <v>43204</v>
+      </c>
+      <c r="K623" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="624">
       <c r="A624" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B624" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C624" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D624" s="1" t="inlineStr">
         <is>
-          <t>Construction of Vermi Compost structure for Groups / Construction of Vermi Compost structure for Groups</t>
+          <t>Repair &amp; Maint of NADEP Compost for Community / Repair and Maintenance of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E624" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Repaire and Maint of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F624" s="1" t="inlineStr">
         <is>
-          <t>1708006064/RS/22012034669517 — SLWM सार्वजनिक सोकता गड्डा निर्माण कार्य रामकिशोर के घर के पास</t>
+          <t>1708006064/RS/22012034644550 — सामुदायिक सोकता गड्डा निर्माण कार्य प्रा0 शाला नल के पास</t>
         </is>
       </c>
       <c r="G624" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H624" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I624" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J624" s="3" t="n">
-        <v>44789</v>
+        <v>44586</v>
       </c>
       <c r="K624" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="625">
       <c r="A625" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B625" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C625" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D625" s="1" t="inlineStr">
         <is>
-          <t>Construction of Vermi Compost structure for Groups / Construction of Vermi Compost structure for Groups</t>
+          <t>Repair &amp; Maint of NADEP Compost for Community / Repair and Maintenance of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E625" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Repaire and Maint of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F625" s="1" t="inlineStr">
         <is>
-          <t>1708006064/RS/22012034669518 — SLWM सार्वजनिक सोकता गड्डा निर्माण कार्य रामप्रसाद के बेड़ा के पास</t>
+          <t>1708006064/RS/22012034644551 — सामुदायिक सोकता गड्डा निर्माण कार्य राजीव गांधी सेवा केन्द्र नल के पास</t>
         </is>
       </c>
       <c r="G625" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H625" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I625" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J625" s="3" t="n">
-        <v>44789</v>
+        <v>44586</v>
       </c>
       <c r="K625" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="626">
       <c r="A626" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B626" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C626" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D626" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Repair &amp; Maint of NADEP Compost for Community / Repair and Maintenance of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E626" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Repaire and Maint of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F626" s="1" t="inlineStr">
         <is>
-          <t>1708006064/RS/22012034683971 — नाली निर्माण कार्य भैया लाल के घर से महेंद्र अहिरवार के घर की और ग्राम पंचायत प्रतापपुरा</t>
+          <t>1708006064/RS/22012034653782 — SLWM सार्वजनिक नाडेप निर्माण कार्य जागेश्वर के घर के पास</t>
         </is>
       </c>
       <c r="G626" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H626" s="2" t="n">
-        <v>45000</v>
+        <v>17936.45</v>
       </c>
       <c r="I626" s="2" t="n">
-        <v>37740</v>
+        <v>17599</v>
       </c>
       <c r="J626" s="3" t="n">
-        <v>44939</v>
+        <v>44701</v>
       </c>
       <c r="K626" s="3" t="n">
-        <v>45127</v>
+        <v>45089</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="627">
       <c r="A627" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B627" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C627" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D627" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Repair &amp; Maint of NADEP Compost for Community / Repair and Maintenance of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E627" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Repaire and Maint of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F627" s="1" t="inlineStr">
         <is>
-          <t>1708006064/RS/22012035118716 — नाली निर्माण कार्य नवाजिया के घर से मुकेश के घर की और ग्राम पंचायत प्रतापपुरा</t>
+          <t>1708006064/RS/22012034653783 — SLWM  सार्वजनिक नाडेप निर्माण कार्य रामप्रसाद के बेड़ा के पास</t>
         </is>
       </c>
       <c r="G627" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H627" s="2" t="n">
-        <v>73000</v>
+        <v>17936.45</v>
       </c>
       <c r="I627" s="2" t="n">
-        <v>0</v>
+        <v>17599</v>
       </c>
       <c r="J627" s="3" t="n">
-        <v>45030</v>
-[...1 lines deleted...]
-      <c r="K627" s="3"/>
+        <v>44701</v>
+      </c>
+      <c r="K627" s="3" t="n">
+        <v>45089</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="628">
       <c r="A628" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B628" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C628" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D628" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Repair &amp; Maint of NADEP Compost for Community / Repair and Maintenance of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E628" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Repaire and Maint of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F628" s="1" t="inlineStr">
         <is>
-          <t>1708006064/RS/22012035129453 — नाली निर्माण कार्य भूमानिया रजक के घर से नदी घाट तक ग्राम पंचायत प्रतापपुरा</t>
+          <t>1708006064/RS/22012034653784 — SLWM  सार्वजनिक नाडेप निर्माण कार्य उमाकान्त के कुआ के पास</t>
         </is>
       </c>
       <c r="G628" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H628" s="2" t="n">
-        <v>44000</v>
+        <v>17936.45</v>
       </c>
       <c r="I628" s="2" t="n">
-        <v>0</v>
+        <v>17599</v>
       </c>
       <c r="J628" s="3" t="n">
-        <v>45451</v>
-[...1 lines deleted...]
-      <c r="K628" s="3"/>
+        <v>44701</v>
+      </c>
+      <c r="K628" s="3" t="n">
+        <v>45089</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="629">
       <c r="A629" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B629" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C629" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Bharat Nirman Sewa Kendra</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D629" s="1" t="inlineStr">
         <is>
-          <t>New Construction / Construction of Gram Panchayat/Panchayat Bhavan Building for Community</t>
+          <t>Repair &amp; Maint of NADEP Compost for Community / Repair and Maintenance of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E629" s="1" t="inlineStr">
         <is>
-          <t>Constr of GP Bhawan</t>
+          <t>Repaire and Maint of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F629" s="1" t="inlineStr">
         <is>
-          <t>1708006064/SK/9993648350 — Bharat Nirman Rajeev Gandhi Sewa Kendra,PARTAPPURA</t>
+          <t>1708006064/RS/22012034653785 — SLWM  सार्वजनिक नाडेप निर्माण कार्य स्कूल परिसर के पास</t>
         </is>
       </c>
       <c r="G629" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H629" s="2" t="n">
-        <v>1285000</v>
+        <v>17989.93</v>
       </c>
       <c r="I629" s="2" t="n">
-        <v>965279.1</v>
+        <v>17729.5</v>
       </c>
       <c r="J629" s="3" t="n">
-        <v>42462</v>
+        <v>44701</v>
       </c>
       <c r="K629" s="3" t="n">
-        <v>45353</v>
+        <v>45089</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="630">
       <c r="A630" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B630" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C630" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D630" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Construction of Vermi Compost structure for Groups / Construction of Vermi Compost structure for Groups</t>
         </is>
       </c>
       <c r="E630" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F630" s="1" t="inlineStr">
         <is>
-          <t>1708006064/WC/2156 — भूमि शिल्‍प धर्मा/ कमला</t>
+          <t>1708006064/RS/22012034669517 — SLWM सार्वजनिक सोकता गड्डा निर्माण कार्य रामकिशोर के घर के पास</t>
         </is>
       </c>
       <c r="G630" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H630" s="2" t="n">
-        <v>28035</v>
+        <v>0</v>
       </c>
       <c r="I630" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J630" s="3" t="n">
-        <v>39712</v>
-[...3 lines deleted...]
-      </c>
+        <v>44789</v>
+      </c>
+      <c r="K630" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="631">
       <c r="A631" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B631" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C631" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D631" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Construction of Vermi Compost structure for Groups / Construction of Vermi Compost structure for Groups</t>
         </is>
       </c>
       <c r="E631" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F631" s="1" t="inlineStr">
         <is>
-          <t>1708006064/WC/2157 — भूमि शिल्‍प पप्‍पू/ मल्‍लू</t>
+          <t>1708006064/RS/22012034669518 — SLWM सार्वजनिक सोकता गड्डा निर्माण कार्य रामप्रसाद के बेड़ा के पास</t>
         </is>
       </c>
       <c r="G631" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H631" s="2" t="n">
-        <v>26790</v>
+        <v>0</v>
       </c>
       <c r="I631" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J631" s="3" t="n">
-        <v>39712</v>
-[...3 lines deleted...]
-      </c>
+        <v>44789</v>
+      </c>
+      <c r="K631" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="632">
       <c r="A632" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B632" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C632" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D632" s="1" t="inlineStr">
         <is>
-          <t>Earthen Dam / Construction of Earthen Check Dam for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E632" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F632" s="1" t="inlineStr">
         <is>
-          <t>1708006064/WC/22012034295711 — talab gahrikran tala ki tailyia gopalpura</t>
+          <t>1708006064/RS/22012034683971 — नाली निर्माण कार्य भैया लाल के घर से महेंद्र अहिरवार के घर की और ग्राम पंचायत प्रतापपुरा</t>
         </is>
       </c>
       <c r="G632" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H632" s="2" t="n">
-        <v>452000</v>
+        <v>45000</v>
       </c>
       <c r="I632" s="2" t="n">
-        <v>101334</v>
+        <v>37740</v>
       </c>
       <c r="J632" s="3" t="n">
-        <v>42529</v>
+        <v>44939</v>
       </c>
       <c r="K632" s="3" t="n">
-        <v>42584</v>
+        <v>45127</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="633">
       <c r="A633" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B633" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C633" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D633" s="1" t="inlineStr">
         <is>
-          <t>Earthen Bunding / Construction of Earthen peripheral/farm/field Bund for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E633" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F633" s="1" t="inlineStr">
         <is>
-          <t>1708006064/WC/22012034322905 — Naveen Talaab Nirman Karya- Dhol Pahadi  Gopalpura</t>
+          <t>1708006064/RS/22012035118716 — नाली निर्माण कार्य नवाजिया के घर से मुकेश के घर की और ग्राम पंचायत प्रतापपुरा</t>
         </is>
       </c>
       <c r="G633" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H633" s="2" t="n">
-        <v>1092000</v>
+        <v>73000</v>
       </c>
       <c r="I633" s="2" t="n">
-        <v>826766</v>
+        <v>0</v>
       </c>
       <c r="J633" s="3" t="n">
-        <v>42856</v>
-[...3 lines deleted...]
-      </c>
+        <v>45030</v>
+      </c>
+      <c r="K633" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="634">
       <c r="A634" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B634" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C634" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D634" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of Gabion Check Dam for Community / Repair and Maintenance of Gabion Check Dam for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Masonry Greywater Drain for Community</t>
         </is>
       </c>
       <c r="E634" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of Check Dam/Stop Dam</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F634" s="1" t="inlineStr">
         <is>
-          <t>1708006064/WC/22012034528552 — ग्रबियन निर्माण कार्य स्यमरी नदी पर</t>
+          <t>1708006064/RS/22012035129453 — नाली निर्माण कार्य भूमानिया रजक के घर से नदी घाट तक ग्राम पंचायत प्रतापपुरा</t>
         </is>
       </c>
       <c r="G634" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H634" s="2" t="n">
-        <v>0</v>
+        <v>44000</v>
       </c>
       <c r="I634" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J634" s="3" t="n">
-        <v>43856</v>
+        <v>45451</v>
       </c>
       <c r="K634" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="635">
       <c r="A635" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B635" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C635" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Bharat Nirman Sewa Kendra</t>
         </is>
       </c>
       <c r="D635" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>New Construction / Construction of Gram Panchayat/Panchayat Bhavan Building for Community</t>
         </is>
       </c>
       <c r="E635" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Constr of GP Bhawan</t>
         </is>
       </c>
       <c r="F635" s="1" t="inlineStr">
         <is>
-          <t>1708006064/WC/22012034544914 — CHEK DEM NIRMAN KARYA 10 NAG</t>
+          <t>1708006064/SK/9993648350 — Bharat Nirman Rajeev Gandhi Sewa Kendra,PARTAPPURA</t>
         </is>
       </c>
       <c r="G635" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H635" s="2" t="n">
-        <v>0</v>
+        <v>1285000</v>
       </c>
       <c r="I635" s="2" t="n">
-        <v>0</v>
+        <v>965279.1</v>
       </c>
       <c r="J635" s="3" t="n">
-        <v>43935</v>
-[...1 lines deleted...]
-      <c r="K635" s="3"/>
+        <v>42462</v>
+      </c>
+      <c r="K635" s="3" t="n">
+        <v>45353</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="636">
       <c r="A636" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B636" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C636" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D636" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation in fields-Horticulture-Community / Fields Block Plantation of Horticulture Trees for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E636" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F636" s="1" t="inlineStr">
         <is>
-          <t>1708006064/WC/22012034765374 — सी. टी. आर. वाॅटर हारवेस्टिग निर्माण कार्य शा0 प्रा0 शाला प्रतापपुरा</t>
+          <t>1708006064/WC/2156 — भूमि शिल्‍प धर्मा/ कमला</t>
         </is>
       </c>
       <c r="G636" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H636" s="2" t="n">
-        <v>24550.03</v>
+        <v>28035</v>
       </c>
       <c r="I636" s="2" t="n">
-        <v>23173</v>
+        <v>0</v>
       </c>
       <c r="J636" s="3" t="n">
-        <v>44520</v>
+        <v>39712</v>
       </c>
       <c r="K636" s="3" t="n">
-        <v>45610</v>
+        <v>41633</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="637">
       <c r="A637" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B637" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C637" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D637" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation in fields-Horticulture-Community / Fields Block Plantation of Horticulture Trees for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E637" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F637" s="1" t="inlineStr">
         <is>
-          <t>1708006064/WC/22012034765380 — सी. टी. आर. वाॅटर हारवेस्टिग निर्माण कार्य मा0 शाला प्रतापपुरा कक्ष क्रमांक 1</t>
+          <t>1708006064/WC/2157 — भूमि शिल्‍प पप्‍पू/ मल्‍लू</t>
         </is>
       </c>
       <c r="G637" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H637" s="2" t="n">
-        <v>0</v>
+        <v>26790</v>
       </c>
       <c r="I637" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J637" s="3" t="n">
-        <v>44300</v>
-[...1 lines deleted...]
-      <c r="K637" s="3"/>
+        <v>39712</v>
+      </c>
+      <c r="K637" s="3" t="n">
+        <v>41633</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="638">
       <c r="A638" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B638" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C638" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D638" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation in fields-Horticulture-Community / Fields Block Plantation of Horticulture Trees for Community</t>
+          <t>Earthen Dam / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E638" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F638" s="1" t="inlineStr">
         <is>
-          <t>1708006064/WC/22012034765385 — सी. टी. आर. वाॅटर हारवेस्टिग निर्माण कार्य मा0 शाला प्रतापपुरा कक्ष क्रमांक 2</t>
+          <t>1708006064/WC/22012034295711 — talab gahrikran tala ki tailyia gopalpura</t>
         </is>
       </c>
       <c r="G638" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H638" s="2" t="n">
-        <v>26662.11</v>
+        <v>452000</v>
       </c>
       <c r="I638" s="2" t="n">
-        <v>24017</v>
+        <v>101334</v>
       </c>
       <c r="J638" s="3" t="n">
-        <v>44520</v>
+        <v>42529</v>
       </c>
       <c r="K638" s="3" t="n">
-        <v>45586</v>
+        <v>42584</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="639">
       <c r="A639" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B639" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C639" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D639" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation in fields-Horticulture-Community / Fields Block Plantation of Horticulture Trees for Community</t>
+          <t>Earthen Bunding / Construction of Earthen peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E639" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F639" s="1" t="inlineStr">
         <is>
-          <t>1708006064/WC/22012034765389 — सी. टी. आर. वाॅटर हारवेस्टिग निर्माण कार्य पंचायत भवन प्रतापपुरा</t>
+          <t>1708006064/WC/22012034322905 — Naveen Talaab Nirman Karya- Dhol Pahadi  Gopalpura</t>
         </is>
       </c>
       <c r="G639" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H639" s="2" t="n">
-        <v>0</v>
+        <v>1092000</v>
       </c>
       <c r="I639" s="2" t="n">
-        <v>0</v>
+        <v>826766</v>
       </c>
       <c r="J639" s="3" t="n">
-        <v>44300</v>
-[...1 lines deleted...]
-      <c r="K639" s="3"/>
+        <v>42856</v>
+      </c>
+      <c r="K639" s="3" t="n">
+        <v>45677</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="640">
       <c r="A640" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B640" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C640" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D640" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation in fields-Horticulture-Community / Fields Block Plantation of Horticulture Trees for Community</t>
+          <t>Repair &amp; Maint of Gabion Check Dam for Community / Repair and Maintenance of Gabion Check Dam for Community</t>
         </is>
       </c>
       <c r="E640" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Repair &amp; Maint of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F640" s="1" t="inlineStr">
         <is>
-          <t>1708006064/WC/22012034765395 — सी. टी. आर. वाॅटर हारवेस्टिग निर्माण कार्य आगनवाडी केंद प्रतापपुरा</t>
+          <t>1708006064/WC/22012034528552 — ग्रबियन निर्माण कार्य स्यमरी नदी पर</t>
         </is>
       </c>
       <c r="G640" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H640" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I640" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J640" s="3" t="n">
-        <v>44300</v>
+        <v>43856</v>
       </c>
       <c r="K640" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="641">
       <c r="A641" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B641" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C641" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D641" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation in fields-Horticulture-Community / Fields Block Plantation of Horticulture Trees for Community</t>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E641" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F641" s="1" t="inlineStr">
         <is>
-          <t>1708006064/WC/22012034765401 — सी. टी. आर. वाॅटर हारवेस्टिग निर्माण कार्य अतिरिक्त कक्ष प्रतापपुरा क्रमांक 01</t>
+          <t>1708006064/WC/22012034544914 — CHEK DEM NIRMAN KARYA 10 NAG</t>
         </is>
       </c>
       <c r="G641" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H641" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I641" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J641" s="3" t="n">
-        <v>44300</v>
+        <v>43935</v>
       </c>
       <c r="K641" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="642">
       <c r="A642" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B642" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C642" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D642" s="1" t="inlineStr">
         <is>
           <t>Block Plantation in fields-Horticulture-Community / Fields Block Plantation of Horticulture Trees for Community</t>
         </is>
       </c>
       <c r="E642" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F642" s="1" t="inlineStr">
         <is>
-          <t>1708006064/WC/22012034765407 — सी. टी. आर. वाॅटर हा़.रवेस्टिग निर्माण कार्य अतिरिक्त कक्ष प्रतापपुरा क्रमांक 02</t>
+          <t>1708006064/WC/22012034765374 — सी. टी. आर. वाॅटर हारवेस्टिग निर्माण कार्य शा0 प्रा0 शाला प्रतापपुरा</t>
         </is>
       </c>
       <c r="G642" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H642" s="2" t="n">
-        <v>0</v>
+        <v>24550.03</v>
       </c>
       <c r="I642" s="2" t="n">
-        <v>0</v>
+        <v>23173</v>
       </c>
       <c r="J642" s="3" t="n">
-        <v>44300</v>
-[...1 lines deleted...]
-      <c r="K642" s="3"/>
+        <v>44520</v>
+      </c>
+      <c r="K642" s="3" t="n">
+        <v>45610</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="643">
       <c r="A643" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B643" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C643" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D643" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Mini Percolation Tank for Comm / Repair and maintenance of Mini Percolation Tank for Community</t>
+          <t>Block Plantation in fields-Horticulture-Community / Fields Block Plantation of Horticulture Trees for Community</t>
         </is>
       </c>
       <c r="E643" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Percolation Tank</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F643" s="1" t="inlineStr">
         <is>
-          <t>1708006064/WC/22012034918090 — C P T निर्माण कार्य चौकान पहाडी प्रतापपुरा</t>
+          <t>1708006064/WC/22012034765380 — सी. टी. आर. वाॅटर हारवेस्टिग निर्माण कार्य मा0 शाला प्रतापपुरा कक्ष क्रमांक 1</t>
         </is>
       </c>
       <c r="G643" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H643" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I643" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J643" s="3" t="n">
-        <v>44586</v>
+        <v>44300</v>
       </c>
       <c r="K643" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="644">
       <c r="A644" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B644" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C644" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D644" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Block Plantation in fields-Horticulture-Community / Fields Block Plantation of Horticulture Trees for Community</t>
         </is>
       </c>
       <c r="E644" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F644" s="1" t="inlineStr">
         <is>
-          <t>1708006064/WC/22012034951683 — सार्वजनिक परकोलेशन पौन्ट निर्माण कार्य ग्राम प्रतापपुरा</t>
+          <t>1708006064/WC/22012034765385 — सी. टी. आर. वाॅटर हारवेस्टिग निर्माण कार्य मा0 शाला प्रतापपुरा कक्ष क्रमांक 2</t>
         </is>
       </c>
       <c r="G644" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H644" s="2" t="n">
-        <v>356340.1</v>
+        <v>26662.11</v>
       </c>
       <c r="I644" s="2" t="n">
-        <v>0</v>
+        <v>24017</v>
       </c>
       <c r="J644" s="3" t="n">
-        <v>44655</v>
-[...1 lines deleted...]
-      <c r="K644" s="3"/>
+        <v>44520</v>
+      </c>
+      <c r="K644" s="3" t="n">
+        <v>45586</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="645">
       <c r="A645" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B645" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C645" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D645" s="1" t="inlineStr">
         <is>
-          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
+          <t>Block Plantation in fields-Horticulture-Community / Fields Block Plantation of Horticulture Trees for Community</t>
         </is>
       </c>
       <c r="E645" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F645" s="1" t="inlineStr">
         <is>
-          <t>1708006064/WC/22012034979434 — सी0टी0आर0 सी0पी0टी0 निर्माण कार्य ढावा की टोरिया पर प्रतापपुरा</t>
+          <t>1708006064/WC/22012034765389 — सी. टी. आर. वाॅटर हारवेस्टिग निर्माण कार्य पंचायत भवन प्रतापपुरा</t>
         </is>
       </c>
       <c r="G645" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H645" s="2" t="n">
-        <v>401003.83</v>
+        <v>0</v>
       </c>
       <c r="I645" s="2" t="n">
-        <v>134214</v>
+        <v>0</v>
       </c>
       <c r="J645" s="3" t="n">
-        <v>44708</v>
-[...3 lines deleted...]
-      </c>
+        <v>44300</v>
+      </c>
+      <c r="K645" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="646">
       <c r="A646" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B646" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C646" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D646" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Block Plantation in fields-Horticulture-Community / Fields Block Plantation of Horticulture Trees for Community</t>
         </is>
       </c>
       <c r="E646" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F646" s="1" t="inlineStr">
         <is>
-          <t>1708006064/WC/22012034991416 — सी0पी0टी0 निर्माण कार्य सेरोरा की टोरिया प्रतापपुरा</t>
+          <t>1708006064/WC/22012034765395 — सी. टी. आर. वाॅटर हारवेस्टिग निर्माण कार्य आगनवाडी केंद प्रतापपुरा</t>
         </is>
       </c>
       <c r="G646" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H646" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I646" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J646" s="3" t="n">
-        <v>44789</v>
+        <v>44300</v>
       </c>
       <c r="K646" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="647">
       <c r="A647" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B647" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C647" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D647" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Block Plantation in fields-Horticulture-Community / Fields Block Plantation of Horticulture Trees for Community</t>
         </is>
       </c>
       <c r="E647" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F647" s="1" t="inlineStr">
         <is>
-          <t>1708006064/WC/22012035022720 — रिंगबाल एनीकट निर्माण कार्य पुलिया पर नीम नरैया</t>
+          <t>1708006064/WC/22012034765401 — सी. टी. आर. वाॅटर हारवेस्टिग निर्माण कार्य अतिरिक्त कक्ष प्रतापपुरा क्रमांक 01</t>
         </is>
       </c>
       <c r="G647" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H647" s="2" t="n">
-        <v>118390</v>
+        <v>0</v>
       </c>
       <c r="I647" s="2" t="n">
-        <v>112698</v>
+        <v>0</v>
       </c>
       <c r="J647" s="3" t="n">
-        <v>44919</v>
-[...3 lines deleted...]
-      </c>
+        <v>44300</v>
+      </c>
+      <c r="K647" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="648">
       <c r="A648" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B648" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C648" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D648" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Block Plantation in fields-Horticulture-Community / Fields Block Plantation of Horticulture Trees for Community</t>
         </is>
       </c>
       <c r="E648" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F648" s="1" t="inlineStr">
         <is>
-          <t>1708006064/WC/22012035031580 — रिगवाल एनीकट निर्माण कार्य भर्रया नाला पर प्रतापपुरा</t>
+          <t>1708006064/WC/22012034765407 — सी. टी. आर. वाॅटर हा़.रवेस्टिग निर्माण कार्य अतिरिक्त कक्ष प्रतापपुरा क्रमांक 02</t>
         </is>
       </c>
       <c r="G648" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H648" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I648" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J648" s="3" t="n">
-        <v>44836</v>
+        <v>44300</v>
       </c>
       <c r="K648" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="649">
       <c r="A649" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B649" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C649" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D649" s="1" t="inlineStr">
         <is>
-          <t>Constr of Wire crate (gabion) Spur for Comm / Construction of Wire crate (gabion) Spur for Community</t>
+          <t>Repair &amp; maint of Mini Percolation Tank for Comm / Repair and maintenance of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E649" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion</t>
+          <t>Repair &amp; maint of Percolation Tank</t>
         </is>
       </c>
       <c r="F649" s="1" t="inlineStr">
         <is>
-          <t>1708006064/WC/22012035031581 — ग्रेवियन निर्माण कार्य भर्रया नरैया जगत राज मिश्रा के खेत के पास</t>
+          <t>1708006064/WC/22012034918090 — C P T निर्माण कार्य चौकान पहाडी प्रतापपुरा</t>
         </is>
       </c>
       <c r="G649" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H649" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I649" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J649" s="3" t="n">
-        <v>44836</v>
+        <v>44586</v>
       </c>
       <c r="K649" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="650">
       <c r="A650" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B650" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C650" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D650" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E650" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F650" s="1" t="inlineStr">
         <is>
-          <t>1708006064/WC/22012035084864 — सी0टी0आर0 एनीकट निर्माण कार्य अमरा हार की पुलिया के पास</t>
+          <t>1708006064/WC/22012034951683 — सार्वजनिक परकोलेशन पौन्ट निर्माण कार्य ग्राम प्रतापपुरा</t>
         </is>
       </c>
       <c r="G650" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H650" s="2" t="n">
-        <v>174234.13</v>
+        <v>356340.1</v>
       </c>
       <c r="I650" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J650" s="3" t="n">
-        <v>45030</v>
+        <v>44655</v>
       </c>
       <c r="K650" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="651">
       <c r="A651" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B651" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C651" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D651" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E651" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F651" s="1" t="inlineStr">
         <is>
-          <t>1708006064/WC/22012035084867 — सी0टी0आर0 एनीकट निर्माण कार्य लुहार बारे के खेत के पास</t>
+          <t>1708006064/WC/22012034979434 — सी0टी0आर0 सी0पी0टी0 निर्माण कार्य ढावा की टोरिया पर प्रतापपुरा</t>
         </is>
       </c>
       <c r="G651" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H651" s="2" t="n">
-        <v>171234.13</v>
+        <v>401003.83</v>
       </c>
       <c r="I651" s="2" t="n">
-        <v>170429</v>
+        <v>134214</v>
       </c>
       <c r="J651" s="3" t="n">
-        <v>45205</v>
+        <v>44708</v>
       </c>
       <c r="K651" s="3" t="n">
-        <v>45691</v>
+        <v>46137</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="652">
       <c r="A652" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B652" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C652" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D652" s="1" t="inlineStr">
         <is>
           <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E652" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F652" s="1" t="inlineStr">
         <is>
-          <t>1708006064/WC/22012035084868 — सी0टी0आर0 एनीकट निर्माण कार्य गबदू बारे के खेत के पास</t>
+          <t>1708006064/WC/22012034991416 — सी0पी0टी0 निर्माण कार्य सेरोरा की टोरिया प्रतापपुरा</t>
         </is>
       </c>
       <c r="G652" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H652" s="2" t="n">
-        <v>187148.65</v>
+        <v>0</v>
       </c>
       <c r="I652" s="2" t="n">
-        <v>132737</v>
+        <v>0</v>
       </c>
       <c r="J652" s="3" t="n">
-        <v>45205</v>
-[...3 lines deleted...]
-      </c>
+        <v>44789</v>
+      </c>
+      <c r="K652" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="653">
       <c r="A653" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B653" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C653" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D653" s="1" t="inlineStr">
         <is>
           <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E653" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F653" s="1" t="inlineStr">
         <is>
-          <t>1708006064/WC/22012035084902 — सी0टी0आर0 एनीकट निर्माण कार्य भरया हार के नाला पर</t>
+          <t>1708006064/WC/22012035022720 — रिंगबाल एनीकट निर्माण कार्य पुलिया पर नीम नरैया</t>
         </is>
       </c>
       <c r="G653" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H653" s="2" t="n">
-        <v>0</v>
+        <v>118390</v>
       </c>
       <c r="I653" s="2" t="n">
-        <v>0</v>
+        <v>112698</v>
       </c>
       <c r="J653" s="3" t="n">
-        <v>45030</v>
-[...1 lines deleted...]
-      <c r="K653" s="3"/>
+        <v>44919</v>
+      </c>
+      <c r="K653" s="3" t="n">
+        <v>45296</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="654">
       <c r="A654" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B654" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C654" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D654" s="1" t="inlineStr">
         <is>
           <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E654" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F654" s="1" t="inlineStr">
         <is>
-          <t>1708006064/WC/22012035084903 — सी0टी0आर0 एनीकट निर्माण कार्य पीपल टोरिया के नाला पर</t>
+          <t>1708006064/WC/22012035031580 — रिगवाल एनीकट निर्माण कार्य भर्रया नाला पर प्रतापपुरा</t>
         </is>
       </c>
       <c r="G654" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H654" s="2" t="n">
-        <v>176371.09</v>
+        <v>0</v>
       </c>
       <c r="I654" s="2" t="n">
-        <v>170584</v>
+        <v>0</v>
       </c>
       <c r="J654" s="3" t="n">
-        <v>45205</v>
-[...3 lines deleted...]
-      </c>
+        <v>44836</v>
+      </c>
+      <c r="K654" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="655">
       <c r="A655" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B655" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C655" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D655" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Constr of Wire crate (gabion) Spur for Comm / Construction of Wire crate (gabion) Spur for Community</t>
         </is>
       </c>
       <c r="E655" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F655" s="1" t="inlineStr">
         <is>
-          <t>1708006064/WC/22012035084906 — सी0टी0आर0 एनीकट निर्माण कार्य  खुहारा हार के नाला पर</t>
+          <t>1708006064/WC/22012035031581 — ग्रेवियन निर्माण कार्य भर्रया नरैया जगत राज मिश्रा के खेत के पास</t>
         </is>
       </c>
       <c r="G655" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H655" s="2" t="n">
-        <v>182662.14</v>
+        <v>0</v>
       </c>
       <c r="I655" s="2" t="n">
-        <v>152646</v>
+        <v>0</v>
       </c>
       <c r="J655" s="3" t="n">
-        <v>45205</v>
-[...3 lines deleted...]
-      </c>
+        <v>44836</v>
+      </c>
+      <c r="K655" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="656">
       <c r="A656" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B656" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C656" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D656" s="1" t="inlineStr">
         <is>
           <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E656" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F656" s="1" t="inlineStr">
         <is>
-          <t>1708006064/WC/22012035084908 — सी0टी0आर0 एनीकट निर्माण कार्य  सवदलिया अहिरवार के खेत के पास वाले नाले पर</t>
+          <t>1708006064/WC/22012035084864 — सी0टी0आर0 एनीकट निर्माण कार्य अमरा हार की पुलिया के पास</t>
         </is>
       </c>
       <c r="G656" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H656" s="2" t="n">
-        <v>0</v>
+        <v>174234.13</v>
       </c>
       <c r="I656" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J656" s="3" t="n">
         <v>45030</v>
       </c>
       <c r="K656" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="657">
       <c r="A657" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B657" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C657" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D657" s="1" t="inlineStr">
         <is>
-          <t>Constr of Wire crate (gabion) Spur for Comm / Construction of Wire crate (gabion) Spur for Community</t>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E657" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F657" s="1" t="inlineStr">
         <is>
-          <t>1708006064/WC/22012035084911 — सी0टी0आर0 ग्रेवियन निर्माण कार्य खेरवारे नाला पर</t>
+          <t>1708006064/WC/22012035084867 — सी0टी0आर0 एनीकट निर्माण कार्य लुहार बारे के खेत के पास</t>
         </is>
       </c>
       <c r="G657" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H657" s="2" t="n">
-        <v>0</v>
+        <v>171234.13</v>
       </c>
       <c r="I657" s="2" t="n">
-        <v>0</v>
+        <v>170429</v>
       </c>
       <c r="J657" s="3" t="n">
-        <v>45030</v>
-[...1 lines deleted...]
-      <c r="K657" s="3"/>
+        <v>45205</v>
+      </c>
+      <c r="K657" s="3" t="n">
+        <v>45691</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="658">
       <c r="A658" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B658" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C658" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D658" s="1" t="inlineStr">
         <is>
-          <t>Constr of Wire crate (gabion) Spur for Comm / Construction of Wire crate (gabion) Spur for Community</t>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E658" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F658" s="1" t="inlineStr">
         <is>
-          <t>1708006064/WC/22012035084912 — सी0टी0आर0 ग्रेवियन  निर्माण कार्य रावत जी खेत पास वाले नाला पर</t>
+          <t>1708006064/WC/22012035084868 — सी0टी0आर0 एनीकट निर्माण कार्य गबदू बारे के खेत के पास</t>
         </is>
       </c>
       <c r="G658" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H658" s="2" t="n">
-        <v>0</v>
+        <v>187148.65</v>
       </c>
       <c r="I658" s="2" t="n">
-        <v>0</v>
+        <v>132737</v>
       </c>
       <c r="J658" s="3" t="n">
-        <v>45030</v>
-[...1 lines deleted...]
-      <c r="K658" s="3"/>
+        <v>45205</v>
+      </c>
+      <c r="K658" s="3" t="n">
+        <v>45810</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="659">
       <c r="A659" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B659" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C659" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D659" s="1" t="inlineStr">
         <is>
-          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E659" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F659" s="1" t="inlineStr">
         <is>
-          <t>1708006064/WC/22012035098969 — स्टेगर टैंच निर्माण कार्य 300 नग वटपरा की टोरिया पर</t>
+          <t>1708006064/WC/22012035084902 — सी0टी0आर0 एनीकट निर्माण कार्य भरया हार के नाला पर</t>
         </is>
       </c>
       <c r="G659" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H659" s="2" t="n">
-        <v>68499.19</v>
+        <v>0</v>
       </c>
       <c r="I659" s="2" t="n">
-        <v>442</v>
+        <v>0</v>
       </c>
       <c r="J659" s="3" t="n">
-        <v>45205</v>
+        <v>45030</v>
       </c>
       <c r="K659" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="660">
       <c r="A660" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B660" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C660" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D660" s="1" t="inlineStr">
         <is>
           <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E660" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F660" s="1" t="inlineStr">
         <is>
-          <t>1708006064/WC/22012035131693 — सी0टी0आर0 सी0पी0टी0 निर्माण कार्य सेरोरा की सीसिया मे 500 मीटर</t>
+          <t>1708006064/WC/22012035084903 — सी0टी0आर0 एनीकट निर्माण कार्य पीपल टोरिया के नाला पर</t>
         </is>
       </c>
       <c r="G660" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H660" s="2" t="n">
-        <v>228178.74</v>
+        <v>176371.09</v>
       </c>
       <c r="I660" s="2" t="n">
-        <v>227046.7</v>
+        <v>170584</v>
       </c>
       <c r="J660" s="3" t="n">
         <v>45205</v>
       </c>
       <c r="K660" s="3" t="n">
-        <v>45586</v>
+        <v>45766</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="661">
       <c r="A661" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B661" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C661" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D661" s="1" t="inlineStr">
         <is>
           <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E661" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F661" s="1" t="inlineStr">
         <is>
-          <t>1708006064/WC/22012035146676 — एनीकट निर्माण कार्य  नीम नरैया  नाला पर 1</t>
+          <t>1708006064/WC/22012035084906 — सी0टी0आर0 एनीकट निर्माण कार्य  खुहारा हार के नाला पर</t>
         </is>
       </c>
       <c r="G661" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H661" s="2" t="n">
-        <v>0</v>
+        <v>182662.14</v>
       </c>
       <c r="I661" s="2" t="n">
-        <v>0</v>
+        <v>152646</v>
       </c>
       <c r="J661" s="3" t="n">
-        <v>45201</v>
-[...1 lines deleted...]
-      <c r="K661" s="3"/>
+        <v>45205</v>
+      </c>
+      <c r="K661" s="3" t="n">
+        <v>45810</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="662">
       <c r="A662" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B662" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C662" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D662" s="1" t="inlineStr">
         <is>
           <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E662" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F662" s="1" t="inlineStr">
         <is>
-          <t>1708006064/WC/22012035146678 — एनीकट निर्माण कार्य  नीम नरैया  नाला पर 2</t>
+          <t>1708006064/WC/22012035084908 — सी0टी0आर0 एनीकट निर्माण कार्य  सवदलिया अहिरवार के खेत के पास वाले नाले पर</t>
         </is>
       </c>
       <c r="G662" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H662" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I662" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J662" s="3" t="n">
-        <v>45201</v>
+        <v>45030</v>
       </c>
       <c r="K662" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="663">
       <c r="A663" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B663" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C663" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D663" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Constr of Wire crate (gabion) Spur for Comm / Construction of Wire crate (gabion) Spur for Community</t>
         </is>
       </c>
       <c r="E663" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F663" s="1" t="inlineStr">
         <is>
-          <t>1708006064/WC/22012035146679 — एनीकट निर्माण कार्य  नीम नरैया  नाला पर 3</t>
+          <t>1708006064/WC/22012035084911 — सी0टी0आर0 ग्रेवियन निर्माण कार्य खेरवारे नाला पर</t>
         </is>
       </c>
       <c r="G663" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H663" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I663" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J663" s="3" t="n">
-        <v>45201</v>
+        <v>45030</v>
       </c>
       <c r="K663" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="664">
       <c r="A664" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B664" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C664" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D664" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Constr of Wire crate (gabion) Spur for Comm / Construction of Wire crate (gabion) Spur for Community</t>
         </is>
       </c>
       <c r="E664" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F664" s="1" t="inlineStr">
         <is>
-          <t>1708006064/WC/22012035146680 — एनीकट निर्माण कार्य  नीम नरैया  नाला पर 4</t>
+          <t>1708006064/WC/22012035084912 — सी0टी0आर0 ग्रेवियन  निर्माण कार्य रावत जी खेत पास वाले नाला पर</t>
         </is>
       </c>
       <c r="G664" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H664" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I664" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J664" s="3" t="n">
-        <v>45201</v>
+        <v>45030</v>
       </c>
       <c r="K664" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="665">
       <c r="A665" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B665" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C665" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D665" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
         </is>
       </c>
       <c r="E665" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F665" s="1" t="inlineStr">
         <is>
-          <t>1708006064/WC/22012035146681 — एनीकट निर्माण कार्य  नीम नरैया  नाला पर 5</t>
+          <t>1708006064/WC/22012035098969 — स्टेगर टैंच निर्माण कार्य 300 नग वटपरा की टोरिया पर</t>
         </is>
       </c>
       <c r="G665" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H665" s="2" t="n">
-        <v>0</v>
+        <v>68499.19</v>
       </c>
       <c r="I665" s="2" t="n">
-        <v>0</v>
+        <v>442</v>
       </c>
       <c r="J665" s="3" t="n">
-        <v>45201</v>
+        <v>45205</v>
       </c>
       <c r="K665" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="666">
       <c r="A666" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B666" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C666" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D666" s="1" t="inlineStr">
         <is>
           <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E666" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F666" s="1" t="inlineStr">
         <is>
-          <t>1708006064/WC/22012035146682 — एनीकट निर्माण कार्य  रपुवा नाला पर 1</t>
+          <t>1708006064/WC/22012035131693 — सी0टी0आर0 सी0पी0टी0 निर्माण कार्य सेरोरा की सीसिया मे 500 मीटर</t>
         </is>
       </c>
       <c r="G666" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H666" s="2" t="n">
-        <v>0</v>
+        <v>228178.74</v>
       </c>
       <c r="I666" s="2" t="n">
-        <v>0</v>
+        <v>227046.7</v>
       </c>
       <c r="J666" s="3" t="n">
-        <v>45201</v>
-[...1 lines deleted...]
-      <c r="K666" s="3"/>
+        <v>45205</v>
+      </c>
+      <c r="K666" s="3" t="n">
+        <v>45586</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="667">
       <c r="A667" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B667" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C667" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D667" s="1" t="inlineStr">
         <is>
           <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E667" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F667" s="1" t="inlineStr">
         <is>
-          <t>1708006064/WC/22012035146683 — एनीकट निर्माण कार्य  रपुवा नाला पर 2</t>
+          <t>1708006064/WC/22012035146676 — एनीकट निर्माण कार्य  नीम नरैया  नाला पर 1</t>
         </is>
       </c>
       <c r="G667" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H667" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I667" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J667" s="3" t="n">
         <v>45201</v>
       </c>
       <c r="K667" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="668">
       <c r="A668" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B668" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C668" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D668" s="1" t="inlineStr">
         <is>
           <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E668" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F668" s="1" t="inlineStr">
         <is>
-          <t>1708006064/WC/22012035146684 — एनीकट निर्माण कार्य  रपुवा नाला पर 3</t>
+          <t>1708006064/WC/22012035146678 — एनीकट निर्माण कार्य  नीम नरैया  नाला पर 2</t>
         </is>
       </c>
       <c r="G668" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H668" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I668" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J668" s="3" t="n">
         <v>45201</v>
       </c>
       <c r="K668" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="669">
       <c r="A669" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B669" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C669" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D669" s="1" t="inlineStr">
         <is>
           <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E669" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F669" s="1" t="inlineStr">
         <is>
-          <t>1708006064/WC/22012035146685 — एनीकट निर्माण कार्य  रपुवा नाला पर 4</t>
+          <t>1708006064/WC/22012035146679 — एनीकट निर्माण कार्य  नीम नरैया  नाला पर 3</t>
         </is>
       </c>
       <c r="G669" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H669" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I669" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J669" s="3" t="n">
         <v>45201</v>
       </c>
       <c r="K669" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="670">
       <c r="A670" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B670" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C670" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D670" s="1" t="inlineStr">
         <is>
-          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E670" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F670" s="1" t="inlineStr">
         <is>
-          <t>1708006064/WC/22012035217527 — सी पी टी निर्माण कार्य रखेलु टौरिया ग्राम पंचायत प्रतापपुरा</t>
+          <t>1708006064/WC/22012035146680 — एनीकट निर्माण कार्य  नीम नरैया  नाला पर 4</t>
         </is>
       </c>
       <c r="G670" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H670" s="2" t="n">
-        <v>320519.48</v>
+        <v>0</v>
       </c>
       <c r="I670" s="2" t="n">
-        <v>155354.05</v>
+        <v>0</v>
       </c>
       <c r="J670" s="3" t="n">
-        <v>45638</v>
-[...3 lines deleted...]
-      </c>
+        <v>45201</v>
+      </c>
+      <c r="K670" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="671">
       <c r="A671" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B671" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C671" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D671" s="1" t="inlineStr">
         <is>
-          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E671" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F671" s="1" t="inlineStr">
         <is>
-          <t>1708006064/WC/22012035229508 — सी0टी0आर0 सी0पी0टी0 निर्माण कार्य नीम नरैया की पहाडी</t>
+          <t>1708006064/WC/22012035146681 — एनीकट निर्माण कार्य  नीम नरैया  नाला पर 5</t>
         </is>
       </c>
       <c r="G671" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H671" s="2" t="n">
-        <v>108583.96</v>
+        <v>0</v>
       </c>
       <c r="I671" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J671" s="3" t="n">
-        <v>45567</v>
+        <v>45201</v>
       </c>
       <c r="K671" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="672">
       <c r="A672" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B672" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C672" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D672" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E672" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F672" s="1" t="inlineStr">
         <is>
-          <t>1708006064/WC/22012035275059 — सार्वजनिक खेत तालाब निर्माण कार्य सेरोरा की टोरिया के पास</t>
+          <t>1708006064/WC/22012035146682 — एनीकट निर्माण कार्य  रपुवा नाला पर 1</t>
         </is>
       </c>
       <c r="G672" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H672" s="2" t="n">
-        <v>291166.76</v>
+        <v>0</v>
       </c>
       <c r="I672" s="2" t="n">
-        <v>111432.06</v>
+        <v>0</v>
       </c>
       <c r="J672" s="3" t="n">
-        <v>45791</v>
-[...3 lines deleted...]
-      </c>
+        <v>45201</v>
+      </c>
+      <c r="K672" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="673">
       <c r="A673" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B673" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C673" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D673" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Grps / Construction of Sand filter for openwell recharge for Groups</t>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E673" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F673" s="1" t="inlineStr">
         <is>
-          <t>1708006064/WC/22012035300120 — JGSA-2025 सामुदायिक सोकपिट निर्माण (डगबैल) सार्वजनिक कूप हरिजन वस्ती के कुआ पर ग्राम पंचायत प्रतापपु</t>
+          <t>1708006064/WC/22012035146683 — एनीकट निर्माण कार्य  रपुवा नाला पर 2</t>
         </is>
       </c>
       <c r="G673" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H673" s="2" t="n">
-        <v>15000</v>
+        <v>0</v>
       </c>
       <c r="I673" s="2" t="n">
-        <v>14841</v>
+        <v>0</v>
       </c>
       <c r="J673" s="3" t="n">
-        <v>45791</v>
-[...3 lines deleted...]
-      </c>
+        <v>45201</v>
+      </c>
+      <c r="K673" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="674">
       <c r="A674" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B674" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C674" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D674" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Grps / Construction of Sand filter for openwell recharge for Groups</t>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E674" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F674" s="1" t="inlineStr">
         <is>
-          <t>1708006064/WC/22012035300125 — JGSA-2025 सामुदायिक सोकपिट निर्माण (डगबैल) हितग्राही कूप दसैया/रतना अहिरवार ग्राम पंचायत प्रतापपुरा</t>
+          <t>1708006064/WC/22012035146684 — एनीकट निर्माण कार्य  रपुवा नाला पर 3</t>
         </is>
       </c>
       <c r="G674" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H674" s="2" t="n">
-        <v>15000</v>
+        <v>0</v>
       </c>
       <c r="I674" s="2" t="n">
-        <v>14854.08</v>
+        <v>0</v>
       </c>
       <c r="J674" s="3" t="n">
-        <v>45791</v>
-[...3 lines deleted...]
-      </c>
+        <v>45201</v>
+      </c>
+      <c r="K674" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="675">
       <c r="A675" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B675" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C675" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D675" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Grps / Construction of Sand filter for openwell recharge for Groups</t>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E675" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F675" s="1" t="inlineStr">
         <is>
-          <t>1708006064/WC/22012035300132 — JGSA-2025 सामुदायिक सोकपिट निर्माण (डगबैल) बुनकर मुहल्ला सार्वजनिक कूप के पास ग्राम पंचायत प्रतापपुर</t>
+          <t>1708006064/WC/22012035146685 — एनीकट निर्माण कार्य  रपुवा नाला पर 4</t>
         </is>
       </c>
       <c r="G675" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H675" s="2" t="n">
-        <v>15000</v>
+        <v>0</v>
       </c>
       <c r="I675" s="2" t="n">
-        <v>14841</v>
+        <v>0</v>
       </c>
       <c r="J675" s="3" t="n">
-        <v>45791</v>
-[...3 lines deleted...]
-      </c>
+        <v>45201</v>
+      </c>
+      <c r="K675" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="676">
       <c r="A676" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B676" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C676" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D676" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Grps / Construction of Sand filter for openwell recharge for Groups</t>
+          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E676" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F676" s="1" t="inlineStr">
         <is>
-          <t>1708006064/WC/22012035300145 — JGSA-2025 सामुदायिक सोकपिट निर्माण (डगबैल) मिठउआ सार्वजनिक कूप के पास ग्राम पंचायत प्रतापपुरा</t>
+          <t>1708006064/WC/22012035217527 — सी पी टी निर्माण कार्य रखेलु टौरिया ग्राम पंचायत प्रतापपुरा</t>
         </is>
       </c>
       <c r="G676" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H676" s="2" t="n">
-        <v>15000</v>
+        <v>320519.48</v>
       </c>
       <c r="I676" s="2" t="n">
-        <v>12787.38</v>
+        <v>155354.05</v>
       </c>
       <c r="J676" s="3" t="n">
-        <v>45791</v>
+        <v>45638</v>
       </c>
       <c r="K676" s="3" t="n">
-        <v>45862</v>
+        <v>46129</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="677">
       <c r="A677" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B677" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C677" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D677" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Grps / Construction of Sand filter for openwell recharge for Groups</t>
+          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E677" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F677" s="1" t="inlineStr">
         <is>
-          <t>1708006064/WC/22012035300151 — JGSA-2025 सामुदायिक सोकपिट निर्माण (डगबैल) सार्वजनिक कूप लोकनाथ के खेत पास  ग्राम पंचायत प्रतापपुरा</t>
+          <t>1708006064/WC/22012035229508 — सी0टी0आर0 सी0पी0टी0 निर्माण कार्य नीम नरैया की पहाडी</t>
         </is>
       </c>
       <c r="G677" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H677" s="2" t="n">
-        <v>15000</v>
+        <v>108583.96</v>
       </c>
       <c r="I677" s="2" t="n">
-        <v>14801.76</v>
+        <v>0</v>
       </c>
       <c r="J677" s="3" t="n">
-        <v>45791</v>
-[...3 lines deleted...]
-      </c>
+        <v>45567</v>
+      </c>
+      <c r="K677" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="678">
       <c r="A678" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B678" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C678" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D678" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Grps / Construction of Sand filter for openwell recharge for Groups</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E678" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F678" s="1" t="inlineStr">
         <is>
-          <t>1708006064/WC/22012035300160 — JGSA-2025 सामुदायिक सोकपिट निर्माण राजीव गांधी केन्द्र हैंडपंप के पास  ग्राम पंचायत प्रतापपुरा</t>
+          <t>1708006064/WC/22012035275059 — सार्वजनिक खेत तालाब निर्माण कार्य सेरोरा की टोरिया के पास</t>
         </is>
       </c>
       <c r="G678" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H678" s="2" t="n">
-        <v>15000</v>
+        <v>291166.76</v>
       </c>
       <c r="I678" s="2" t="n">
-        <v>14841</v>
+        <v>111432.06</v>
       </c>
       <c r="J678" s="3" t="n">
         <v>45791</v>
       </c>
       <c r="K678" s="3" t="n">
-        <v>45862</v>
+        <v>46158</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="679">
       <c r="A679" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B679" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C679" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D679" s="1" t="inlineStr">
         <is>
           <t>Constr of Sand filter - openwell recharge for Grps / Construction of Sand filter for openwell recharge for Groups</t>
         </is>
       </c>
       <c r="E679" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F679" s="1" t="inlineStr">
         <is>
-          <t>1708006064/WC/22012035300170 — JGSA-2025 सामुदायिक सोकपिट निर्माण हरिजन वस्ती हैंडपंप के पास गोपालपुरा  ग्राम पंचायत प्रतापपुरा</t>
+          <t>1708006064/WC/22012035300120 — JGSA-2025 सामुदायिक सोकपिट निर्माण (डगबैल) सार्वजनिक कूप हरिजन वस्ती के कुआ पर ग्राम पंचायत प्रतापपु</t>
         </is>
       </c>
       <c r="G679" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H679" s="2" t="n">
         <v>15000</v>
       </c>
       <c r="I679" s="2" t="n">
-        <v>14851.14</v>
+        <v>14841</v>
       </c>
       <c r="J679" s="3" t="n">
         <v>45791</v>
       </c>
       <c r="K679" s="3" t="n">
-        <v>46071</v>
+        <v>45862</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="680">
       <c r="A680" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B680" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C680" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D680" s="1" t="inlineStr">
         <is>
           <t>Constr of Sand filter - openwell recharge for Grps / Construction of Sand filter for openwell recharge for Groups</t>
         </is>
       </c>
       <c r="E680" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F680" s="1" t="inlineStr">
         <is>
-          <t>1708006064/WC/22012035300177 — JGSA-2025 सामुदायिक सोकपिट निर्माण कछियाना  हैंडपंप के पास गोपालपुरा  ग्राम पंचायत प्रतापपुरा</t>
+          <t>1708006064/WC/22012035300125 — JGSA-2025 सामुदायिक सोकपिट निर्माण (डगबैल) हितग्राही कूप दसैया/रतना अहिरवार ग्राम पंचायत प्रतापपुरा</t>
         </is>
       </c>
       <c r="G680" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H680" s="2" t="n">
         <v>15000</v>
       </c>
       <c r="I680" s="2" t="n">
-        <v>14843.79</v>
+        <v>14854.08</v>
       </c>
       <c r="J680" s="3" t="n">
         <v>45791</v>
       </c>
       <c r="K680" s="3" t="n">
-        <v>46071</v>
+        <v>45887</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="681">
       <c r="A681" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B681" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C681" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D681" s="1" t="inlineStr">
         <is>
           <t>Constr of Sand filter - openwell recharge for Grps / Construction of Sand filter for openwell recharge for Groups</t>
         </is>
       </c>
       <c r="E681" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F681" s="1" t="inlineStr">
         <is>
-          <t>1708006064/WC/22012035300181 — JGSA-2025 सामुदायिक सोकपिट निर्माण हरिजन वस्ती हैंडपंप के पास   ग्राम पंचायत प्रतापपुरा</t>
+          <t>1708006064/WC/22012035300132 — JGSA-2025 सामुदायिक सोकपिट निर्माण (डगबैल) बुनकर मुहल्ला सार्वजनिक कूप के पास ग्राम पंचायत प्रतापपुर</t>
         </is>
       </c>
       <c r="G681" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H681" s="2" t="n">
         <v>15000</v>
       </c>
       <c r="I681" s="2" t="n">
-        <v>14811.8</v>
+        <v>14841</v>
       </c>
       <c r="J681" s="3" t="n">
         <v>45791</v>
       </c>
       <c r="K681" s="3" t="n">
-        <v>45887</v>
+        <v>45862</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="682">
       <c r="A682" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B682" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C682" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D682" s="1" t="inlineStr">
         <is>
           <t>Constr of Sand filter - openwell recharge for Grps / Construction of Sand filter for openwell recharge for Groups</t>
         </is>
       </c>
       <c r="E682" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F682" s="1" t="inlineStr">
         <is>
-          <t>1708006064/WC/22012035307808 — JGSA-2025 सामुदायिक डगबैल निर्माण कार्य सार्व0 कूप बृह्मदेव बब्बा ग्राम पंचायत प्रतापपुरा</t>
+          <t>1708006064/WC/22012035300145 — JGSA-2025 सामुदायिक सोकपिट निर्माण (डगबैल) मिठउआ सार्वजनिक कूप के पास ग्राम पंचायत प्रतापपुरा</t>
         </is>
       </c>
       <c r="G682" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H682" s="2" t="n">
         <v>15000</v>
       </c>
       <c r="I682" s="2" t="n">
-        <v>0</v>
+        <v>12787.38</v>
       </c>
       <c r="J682" s="3" t="n">
-        <v>45761</v>
-[...1 lines deleted...]
-      <c r="K682" s="3"/>
+        <v>45791</v>
+      </c>
+      <c r="K682" s="3" t="n">
+        <v>45862</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="683">
       <c r="A683" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B683" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C683" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D683" s="1" t="inlineStr">
         <is>
           <t>Constr of Sand filter - openwell recharge for Grps / Construction of Sand filter for openwell recharge for Groups</t>
         </is>
       </c>
       <c r="E683" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F683" s="1" t="inlineStr">
         <is>
-          <t>1708006064/WC/22012035307811 — JGSA-2025 सामुदायिक डगबैल निर्माण कार्य सार्व0 कूप सिमरूआ पर ग्राम पंचायत प्रतापपुरा</t>
+          <t>1708006064/WC/22012035300151 — JGSA-2025 सामुदायिक सोकपिट निर्माण (डगबैल) सार्वजनिक कूप लोकनाथ के खेत पास  ग्राम पंचायत प्रतापपुरा</t>
         </is>
       </c>
       <c r="G683" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H683" s="2" t="n">
         <v>15000</v>
       </c>
       <c r="I683" s="2" t="n">
-        <v>0</v>
+        <v>14801.76</v>
       </c>
       <c r="J683" s="3" t="n">
-        <v>45761</v>
-[...1 lines deleted...]
-      <c r="K683" s="3"/>
+        <v>45791</v>
+      </c>
+      <c r="K683" s="3" t="n">
+        <v>45887</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="684">
       <c r="A684" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B684" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C684" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D684" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Grps / Construction of Sand filter for openwell recharge for Groups</t>
         </is>
       </c>
       <c r="E684" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F684" s="1" t="inlineStr">
         <is>
-          <t>1708006064/WC/2251 — खेत तालाब निर्माण चिन्‍टा/ विन्‍दा ARGI</t>
+          <t>1708006064/WC/22012035300160 — JGSA-2025 सामुदायिक सोकपिट निर्माण राजीव गांधी केन्द्र हैंडपंप के पास  ग्राम पंचायत प्रतापपुरा</t>
         </is>
       </c>
       <c r="G684" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H684" s="2" t="n">
-        <v>16680</v>
+        <v>15000</v>
       </c>
       <c r="I684" s="2" t="n">
-        <v>14940</v>
+        <v>14841</v>
       </c>
       <c r="J684" s="3" t="n">
-        <v>39252</v>
+        <v>45791</v>
       </c>
       <c r="K684" s="3" t="n">
-        <v>40354</v>
+        <v>45862</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="685">
       <c r="A685" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B685" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C685" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D685" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Grps / Construction of Sand filter for openwell recharge for Groups</t>
         </is>
       </c>
       <c r="E685" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F685" s="1" t="inlineStr">
         <is>
-          <t>1708006064/WC/2252 — खेत तालाब निर्माण चन्‍दा/गठोला ARGI</t>
+          <t>1708006064/WC/22012035300170 — JGSA-2025 सामुदायिक सोकपिट निर्माण हरिजन वस्ती हैंडपंप के पास गोपालपुरा  ग्राम पंचायत प्रतापपुरा</t>
         </is>
       </c>
       <c r="G685" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H685" s="2" t="n">
-        <v>16680</v>
+        <v>15000</v>
       </c>
       <c r="I685" s="2" t="n">
-        <v>14562</v>
+        <v>14851.14</v>
       </c>
       <c r="J685" s="3" t="n">
-        <v>39210</v>
+        <v>45791</v>
       </c>
       <c r="K685" s="3" t="n">
-        <v>40354</v>
+        <v>46071</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="686">
       <c r="A686" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B686" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C686" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D686" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Grps / Construction of Sand filter for openwell recharge for Groups</t>
         </is>
       </c>
       <c r="E686" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F686" s="1" t="inlineStr">
         <is>
-          <t>1708006064/WC/2253 — खेत तालाब निर्माण गुलिया/ भल्‍लू ARGI</t>
+          <t>1708006064/WC/22012035300177 — JGSA-2025 सामुदायिक सोकपिट निर्माण कछियाना  हैंडपंप के पास गोपालपुरा  ग्राम पंचायत प्रतापपुरा</t>
         </is>
       </c>
       <c r="G686" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H686" s="2" t="n">
-        <v>16680</v>
+        <v>15000</v>
       </c>
       <c r="I686" s="2" t="n">
-        <v>14976</v>
+        <v>14843.79</v>
       </c>
       <c r="J686" s="3" t="n">
-        <v>39259</v>
+        <v>45791</v>
       </c>
       <c r="K686" s="3" t="n">
-        <v>39563</v>
+        <v>46071</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="687">
       <c r="A687" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B687" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C687" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D687" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Grps / Construction of Sand filter for openwell recharge for Groups</t>
         </is>
       </c>
       <c r="E687" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F687" s="1" t="inlineStr">
         <is>
-          <t>1708006064/WC/2254 — खेत तालाब निर्माण अच्‍छेलाल/गनपू ARGI</t>
+          <t>1708006064/WC/22012035300181 — JGSA-2025 सामुदायिक सोकपिट निर्माण हरिजन वस्ती हैंडपंप के पास   ग्राम पंचायत प्रतापपुरा</t>
         </is>
       </c>
       <c r="G687" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H687" s="2" t="n">
-        <v>16680</v>
+        <v>15000</v>
       </c>
       <c r="I687" s="2" t="n">
-        <v>14976</v>
+        <v>14811.8</v>
       </c>
       <c r="J687" s="3" t="n">
-        <v>39224</v>
+        <v>45791</v>
       </c>
       <c r="K687" s="3" t="n">
-        <v>39548</v>
+        <v>45887</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="688">
       <c r="A688" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B688" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C688" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D688" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Grps / Construction of Sand filter for openwell recharge for Groups</t>
         </is>
       </c>
       <c r="E688" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F688" s="1" t="inlineStr">
         <is>
-          <t>1708006064/WC/2255 — खेत तालाब निर्माण बल्‍ला/गठोला ARGI</t>
+          <t>1708006064/WC/22012035307808 — JGSA-2025 सामुदायिक डगबैल निर्माण कार्य सार्व0 कूप बृह्मदेव बब्बा ग्राम पंचायत प्रतापपुरा</t>
         </is>
       </c>
       <c r="G688" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H688" s="2" t="n">
-        <v>16680</v>
+        <v>15000</v>
       </c>
       <c r="I688" s="2" t="n">
-        <v>14562</v>
+        <v>0</v>
       </c>
       <c r="J688" s="3" t="n">
-        <v>39231</v>
-[...3 lines deleted...]
-      </c>
+        <v>45761</v>
+      </c>
+      <c r="K688" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="689">
       <c r="A689" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B689" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C689" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D689" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Grps / Construction of Sand filter for openwell recharge for Groups</t>
         </is>
       </c>
       <c r="E689" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F689" s="1" t="inlineStr">
         <is>
-          <t>1708006064/WC/2256 — खेत तालाब निर्माण दशइया/रतना ARGI</t>
+          <t>1708006064/WC/22012035307811 — JGSA-2025 सामुदायिक डगबैल निर्माण कार्य सार्व0 कूप सिमरूआ पर ग्राम पंचायत प्रतापपुरा</t>
         </is>
       </c>
       <c r="G689" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H689" s="2" t="n">
-        <v>16680</v>
+        <v>15000</v>
       </c>
       <c r="I689" s="2" t="n">
-        <v>14562</v>
+        <v>0</v>
       </c>
       <c r="J689" s="3" t="n">
-        <v>39231</v>
-[...3 lines deleted...]
-      </c>
+        <v>45761</v>
+      </c>
+      <c r="K689" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="690">
       <c r="A690" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B690" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C690" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D690" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E690" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F690" s="1" t="inlineStr">
         <is>
-          <t>1708006064/WC/2257 — खेत तालाब निर्माण घसीटा/गोला ARGI</t>
+          <t>1708006064/WC/2251 — खेत तालाब निर्माण चिन्‍टा/ विन्‍दा ARGI</t>
         </is>
       </c>
       <c r="G690" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H690" s="2" t="n">
         <v>16680</v>
       </c>
       <c r="I690" s="2" t="n">
-        <v>14976</v>
+        <v>14940</v>
       </c>
       <c r="J690" s="3" t="n">
-        <v>39224</v>
+        <v>39252</v>
       </c>
       <c r="K690" s="3" t="n">
         <v>40354</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="691">
       <c r="A691" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B691" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C691" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D691" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E691" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F691" s="1" t="inlineStr">
         <is>
-          <t>1708006064/WC/2258 — खेत तालाब निर्माण छिम्‍मा/गोला ARGI</t>
+          <t>1708006064/WC/2252 — खेत तालाब निर्माण चन्‍दा/गठोला ARGI</t>
         </is>
       </c>
       <c r="G691" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H691" s="2" t="n">
         <v>16680</v>
       </c>
       <c r="I691" s="2" t="n">
         <v>14562</v>
       </c>
       <c r="J691" s="3" t="n">
-        <v>39245</v>
+        <v>39210</v>
       </c>
       <c r="K691" s="3" t="n">
         <v>40354</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="692">
       <c r="A692" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B692" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C692" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D692" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E692" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F692" s="1" t="inlineStr">
         <is>
-          <t>1708006064/WC/2259 — खेत तालाब निर्माण रिल्‍ली/सल्‍ला ARGI</t>
+          <t>1708006064/WC/2253 — खेत तालाब निर्माण गुलिया/ भल्‍लू ARGI</t>
         </is>
       </c>
       <c r="G692" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H692" s="2" t="n">
         <v>16680</v>
       </c>
       <c r="I692" s="2" t="n">
-        <v>14562</v>
+        <v>14976</v>
       </c>
       <c r="J692" s="3" t="n">
-        <v>39238</v>
+        <v>39259</v>
       </c>
       <c r="K692" s="3" t="n">
         <v>39563</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="693">
       <c r="A693" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B693" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C693" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D693" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E693" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F693" s="1" t="inlineStr">
         <is>
-          <t>1708006064/WC/2260 — खेत तालाब निर्माण कल्‍लू/भूरा ARGI</t>
+          <t>1708006064/WC/2254 — खेत तालाब निर्माण अच्‍छेलाल/गनपू ARGI</t>
         </is>
       </c>
       <c r="G693" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H693" s="2" t="n">
         <v>16680</v>
       </c>
       <c r="I693" s="2" t="n">
-        <v>14562</v>
+        <v>14976</v>
       </c>
       <c r="J693" s="3" t="n">
-        <v>39217</v>
+        <v>39224</v>
       </c>
       <c r="K693" s="3" t="n">
-        <v>39563</v>
+        <v>39548</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="694">
       <c r="A694" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B694" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C694" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D694" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E694" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F694" s="1" t="inlineStr">
         <is>
-          <t>1708006064/WC/2272 — खेत तालाब निर्माण दुर्जना/ रमलू ARGI</t>
+          <t>1708006064/WC/2255 — खेत तालाब निर्माण बल्‍ला/गठोला ARGI</t>
         </is>
       </c>
       <c r="G694" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H694" s="2" t="n">
         <v>16680</v>
       </c>
       <c r="I694" s="2" t="n">
-        <v>14904</v>
+        <v>14562</v>
       </c>
       <c r="J694" s="3" t="n">
-        <v>39546</v>
+        <v>39231</v>
       </c>
       <c r="K694" s="3" t="n">
-        <v>40354</v>
+        <v>39563</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="695">
       <c r="A695" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B695" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C695" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D695" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E695" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F695" s="1" t="inlineStr">
         <is>
-          <t>1708006064/WC/2273 — खेत तालाब निर्माण कूरा/रमलू ARGI</t>
+          <t>1708006064/WC/2256 — खेत तालाब निर्माण दशइया/रतना ARGI</t>
         </is>
       </c>
       <c r="G695" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H695" s="2" t="n">
         <v>16680</v>
       </c>
       <c r="I695" s="2" t="n">
-        <v>14904</v>
+        <v>14562</v>
       </c>
       <c r="J695" s="3" t="n">
-        <v>39553</v>
+        <v>39231</v>
       </c>
       <c r="K695" s="3" t="n">
-        <v>39593</v>
+        <v>40354</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="696">
       <c r="A696" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B696" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C696" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D696" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E696" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F696" s="1" t="inlineStr">
         <is>
-          <t>1708006064/WC/2363 — डाइकसहबोल्‍डरचैकडैम पीपर टोरिया नाला</t>
+          <t>1708006064/WC/2257 — खेत तालाब निर्माण घसीटा/गोला ARGI</t>
         </is>
       </c>
       <c r="G696" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H696" s="2" t="n">
-        <v>160000</v>
+        <v>16680</v>
       </c>
       <c r="I696" s="2" t="n">
-        <v>239304</v>
+        <v>14976</v>
       </c>
       <c r="J696" s="3" t="n">
-        <v>40352</v>
+        <v>39224</v>
       </c>
       <c r="K696" s="3" t="n">
-        <v>41628</v>
+        <v>40354</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="697">
       <c r="A697" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B697" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C697" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D697" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E697" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F697" s="1" t="inlineStr">
         <is>
-          <t>1708006064/WC/2364 — डाइकसहबोल्‍डरचैकडेम चौकान नाला पर</t>
+          <t>1708006064/WC/2258 — खेत तालाब निर्माण छिम्‍मा/गोला ARGI</t>
         </is>
       </c>
       <c r="G697" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H697" s="2" t="n">
-        <v>140000</v>
+        <v>16680</v>
       </c>
       <c r="I697" s="2" t="n">
-        <v>70260</v>
+        <v>14562</v>
       </c>
       <c r="J697" s="3" t="n">
-        <v>40338</v>
+        <v>39245</v>
       </c>
       <c r="K697" s="3" t="n">
-        <v>41628</v>
+        <v>40354</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="698">
       <c r="A698" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B698" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C698" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D698" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E698" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F698" s="1" t="inlineStr">
         <is>
-          <t>1708006064/WC/2435 — स्‍टैंगर टैंच निर्माण मुरलीखेरा पहाडी पर</t>
+          <t>1708006064/WC/2259 — खेत तालाब निर्माण रिल्‍ली/सल्‍ला ARGI</t>
         </is>
       </c>
       <c r="G698" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H698" s="2" t="n">
-        <v>299000</v>
+        <v>16680</v>
       </c>
       <c r="I698" s="2" t="n">
-        <v>296240</v>
+        <v>14562</v>
       </c>
       <c r="J698" s="3" t="n">
-        <v>40422</v>
+        <v>39238</v>
       </c>
       <c r="K698" s="3" t="n">
-        <v>40681</v>
+        <v>39563</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="699">
       <c r="A699" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B699" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C699" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D699" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E699" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F699" s="1" t="inlineStr">
         <is>
-          <t>1708006064/WC/2508 — नवीन तालाब निर्माण नीम नरैया हार मे</t>
+          <t>1708006064/WC/2260 — खेत तालाब निर्माण कल्‍लू/भूरा ARGI</t>
         </is>
       </c>
       <c r="G699" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H699" s="2" t="n">
-        <v>487000</v>
+        <v>16680</v>
       </c>
       <c r="I699" s="2" t="n">
-        <v>273990</v>
+        <v>14562</v>
       </c>
       <c r="J699" s="3" t="n">
-        <v>40638</v>
+        <v>39217</v>
       </c>
       <c r="K699" s="3" t="n">
-        <v>41623</v>
+        <v>39563</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="700">
       <c r="A700" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B700" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C700" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D700" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E700" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F700" s="1" t="inlineStr">
         <is>
-          <t>1708006064/WC/2530 — नाला बंधान एवं वेस्‍टवियर 08 नग अमरा से बीजे बायें नरैया पर</t>
+          <t>1708006064/WC/2272 — खेत तालाब निर्माण दुर्जना/ रमलू ARGI</t>
         </is>
       </c>
       <c r="G700" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H700" s="2" t="n">
-        <v>464000</v>
+        <v>16680</v>
       </c>
       <c r="I700" s="2" t="n">
-        <v>307264</v>
+        <v>14904</v>
       </c>
       <c r="J700" s="3" t="n">
-        <v>40695</v>
+        <v>39546</v>
       </c>
       <c r="K700" s="3" t="n">
-        <v>41628</v>
+        <v>40354</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="701">
       <c r="A701" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B701" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C701" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D701" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E701" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F701" s="1" t="inlineStr">
         <is>
-          <t>1708006064/WC/2536 — डाइकसह वोल्‍डरचेकडैम वहेरिया नालापर 20 नग</t>
+          <t>1708006064/WC/2273 — खेत तालाब निर्माण कूरा/रमलू ARGI</t>
         </is>
       </c>
       <c r="G701" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H701" s="2" t="n">
-        <v>456000</v>
+        <v>16680</v>
       </c>
       <c r="I701" s="2" t="n">
-        <v>56628</v>
+        <v>14904</v>
       </c>
       <c r="J701" s="3" t="n">
-        <v>40674</v>
+        <v>39553</v>
       </c>
       <c r="K701" s="3" t="n">
-        <v>41628</v>
+        <v>39593</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="702">
       <c r="A702" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B702" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C702" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D702" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E702" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F702" s="1" t="inlineStr">
         <is>
-          <t>1708006064/WC/2560 — नाला बंधान एवं बेस्‍टवियर अमरा नाला पर 08 नग</t>
+          <t>1708006064/WC/2363 — डाइकसहबोल्‍डरचैकडैम पीपर टोरिया नाला</t>
         </is>
       </c>
       <c r="G702" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H702" s="2" t="n">
-        <v>462000</v>
+        <v>160000</v>
       </c>
       <c r="I702" s="2" t="n">
-        <v>132492</v>
+        <v>239304</v>
       </c>
       <c r="J702" s="3" t="n">
-        <v>40756</v>
+        <v>40352</v>
       </c>
       <c r="K702" s="3" t="n">
         <v>41628</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="703">
       <c r="A703" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B703" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C703" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D703" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E703" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F703" s="1" t="inlineStr">
         <is>
-          <t>1708006064/WC/2561 — पुन्‍हा जारी नाला बंधान एवं बेस्‍टवियर मेनार नाला पर 08 नग</t>
+          <t>1708006064/WC/2364 — डाइकसहबोल्‍डरचैकडेम चौकान नाला पर</t>
         </is>
       </c>
       <c r="G703" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H703" s="2" t="n">
-        <v>462000</v>
+        <v>140000</v>
       </c>
       <c r="I703" s="2" t="n">
-        <v>296234</v>
+        <v>70260</v>
       </c>
       <c r="J703" s="3" t="n">
-        <v>40756</v>
+        <v>40338</v>
       </c>
       <c r="K703" s="3" t="n">
         <v>41628</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="704">
       <c r="A704" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B704" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C704" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D704" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E704" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F704" s="1" t="inlineStr">
         <is>
-          <t>1708006064/WC/2584 — परकोलेशन पिट निर्माण 100 नग</t>
+          <t>1708006064/WC/2435 — स्‍टैंगर टैंच निर्माण मुरलीखेरा पहाडी पर</t>
         </is>
       </c>
       <c r="G704" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H704" s="2" t="n">
-        <v>497000</v>
+        <v>299000</v>
       </c>
       <c r="I704" s="2" t="n">
-        <v>451386</v>
+        <v>296240</v>
       </c>
       <c r="J704" s="3" t="n">
-        <v>40806</v>
+        <v>40422</v>
       </c>
       <c r="K704" s="3" t="n">
-        <v>41628</v>
+        <v>40681</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="705">
       <c r="A705" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B705" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C705" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D705" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E705" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F705" s="1" t="inlineStr">
         <is>
-          <t>1708006064/WC/2605 — स्‍टैगरटैंच निर्माण ढोगाहार की पहाडी पर</t>
+          <t>1708006064/WC/2508 — नवीन तालाब निर्माण नीम नरैया हार मे</t>
         </is>
       </c>
       <c r="G705" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H705" s="2" t="n">
-        <v>338000</v>
+        <v>487000</v>
       </c>
       <c r="I705" s="2" t="n">
-        <v>137420</v>
+        <v>273990</v>
       </c>
       <c r="J705" s="3" t="n">
-        <v>40812</v>
+        <v>40638</v>
       </c>
       <c r="K705" s="3" t="n">
-        <v>41633</v>
+        <v>41623</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="706">
       <c r="A706" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B706" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C706" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D706" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E706" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F706" s="1" t="inlineStr">
         <is>
-          <t>1708006064/WC/2717 — नाला बंधान एंव वेस्‍टवियर गैराहार नालापर</t>
+          <t>1708006064/WC/2530 — नाला बंधान एवं वेस्‍टवियर 08 नग अमरा से बीजे बायें नरैया पर</t>
         </is>
       </c>
       <c r="G706" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H706" s="2" t="n">
-        <v>448000</v>
+        <v>464000</v>
       </c>
       <c r="I706" s="2" t="n">
-        <v>207514</v>
+        <v>307264</v>
       </c>
       <c r="J706" s="3" t="n">
-        <v>41006</v>
+        <v>40695</v>
       </c>
       <c r="K706" s="3" t="n">
-        <v>41633</v>
+        <v>41628</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="707">
       <c r="A707" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B707" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C707" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D707" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E707" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F707" s="1" t="inlineStr">
         <is>
-          <t>1708006064/WC/2726 — नालाबंधान एंव वेस्‍टवियर ढाबाहारनाला 05 नग</t>
+          <t>1708006064/WC/2536 — डाइकसह वोल्‍डरचेकडैम वहेरिया नालापर 20 नग</t>
         </is>
       </c>
       <c r="G707" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H707" s="2" t="n">
-        <v>448000</v>
+        <v>456000</v>
       </c>
       <c r="I707" s="2" t="n">
-        <v>164056</v>
+        <v>56628</v>
       </c>
       <c r="J707" s="3" t="n">
-        <v>41006</v>
+        <v>40674</v>
       </c>
       <c r="K707" s="3" t="n">
-        <v>41633</v>
+        <v>41628</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="708">
       <c r="A708" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B708" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C708" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D708" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E708" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F708" s="1" t="inlineStr">
         <is>
-          <t>1708006064/WC/2737 — नाला बंधान एंव वेस्‍टवियर खुवराहार पर</t>
+          <t>1708006064/WC/2560 — नाला बंधान एवं बेस्‍टवियर अमरा नाला पर 08 नग</t>
         </is>
       </c>
       <c r="G708" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H708" s="2" t="n">
-        <v>448000</v>
+        <v>462000</v>
       </c>
       <c r="I708" s="2" t="n">
-        <v>175032</v>
+        <v>132492</v>
       </c>
       <c r="J708" s="3" t="n">
-        <v>41020</v>
+        <v>40756</v>
       </c>
       <c r="K708" s="3" t="n">
         <v>41628</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="709">
       <c r="A709" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B709" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C709" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D709" s="1" t="inlineStr">
         <is>
-          <t>Artificial Recharge of Well Through Sand Filter / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E709" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F709" s="1" t="inlineStr">
         <is>
-          <t>1708006064/WC/2747 — सार्वजनिक कूप निर्माण कछवारे के मदिंर केपास</t>
+          <t>1708006064/WC/2561 — पुन्‍हा जारी नाला बंधान एवं बेस्‍टवियर मेनार नाला पर 08 नग</t>
         </is>
       </c>
       <c r="G709" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H709" s="2" t="n">
-        <v>347000</v>
+        <v>462000</v>
       </c>
       <c r="I709" s="2" t="n">
-        <v>308554.73</v>
+        <v>296234</v>
       </c>
       <c r="J709" s="3" t="n">
-        <v>41053</v>
+        <v>40756</v>
       </c>
       <c r="K709" s="3" t="n">
-        <v>41275</v>
+        <v>41628</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="710">
       <c r="A710" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B710" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C710" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D710" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E710" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F710" s="1" t="inlineStr">
         <is>
-          <t>1708006064/WC/2759 — नाला बंधान एंव वेस्‍टवियर भर्रयाहार नालापर</t>
+          <t>1708006064/WC/2584 — परकोलेशन पिट निर्माण 100 नग</t>
         </is>
       </c>
       <c r="G710" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H710" s="2" t="n">
-        <v>468000</v>
+        <v>497000</v>
       </c>
       <c r="I710" s="2" t="n">
-        <v>63360</v>
+        <v>451386</v>
       </c>
       <c r="J710" s="3" t="n">
-        <v>41091</v>
+        <v>40806</v>
       </c>
       <c r="K710" s="3" t="n">
-        <v>41633</v>
+        <v>41628</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="711">
       <c r="A711" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B711" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C711" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D711" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E711" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F711" s="1" t="inlineStr">
         <is>
-          <t>1708006064/WC/2760 — नाला बंधान एंव वेस्‍टवियर मुरलीहार नालापर</t>
+          <t>1708006064/WC/2605 — स्‍टैगरटैंच निर्माण ढोगाहार की पहाडी पर</t>
         </is>
       </c>
       <c r="G711" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H711" s="2" t="n">
-        <v>468000</v>
+        <v>338000</v>
       </c>
       <c r="I711" s="2" t="n">
-        <v>66528</v>
+        <v>137420</v>
       </c>
       <c r="J711" s="3" t="n">
-        <v>41091</v>
+        <v>40812</v>
       </c>
       <c r="K711" s="3" t="n">
         <v>41633</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="712">
       <c r="A712" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B712" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C712" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D712" s="1" t="inlineStr">
         <is>
-          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E712" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F712" s="1" t="inlineStr">
         <is>
-          <t>1708006064/WC/9993632120 — सार्वजनिक कूप निर्माण देवीमंदिर के पास प्रतापपुरा</t>
+          <t>1708006064/WC/2717 — नाला बंधान एंव वेस्‍टवियर गैराहार नालापर</t>
         </is>
       </c>
       <c r="G712" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H712" s="2" t="n">
-        <v>349000</v>
+        <v>448000</v>
       </c>
       <c r="I712" s="2" t="n">
-        <v>13098</v>
+        <v>207514</v>
       </c>
       <c r="J712" s="3" t="n">
-        <v>41678</v>
+        <v>41006</v>
       </c>
       <c r="K712" s="3" t="n">
-        <v>42748</v>
+        <v>41633</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="713">
       <c r="A713" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B713" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C713" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D713" s="1" t="inlineStr">
         <is>
-          <t>Earthen Bunding / Construction of Earthen peripheral/farm/field Bund for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E713" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F713" s="1" t="inlineStr">
         <is>
-          <t>1708006064/WC/9993633173 — सार्वजनिक कूप निर्माण देवी जी मंदिर के पास</t>
+          <t>1708006064/WC/2726 — नालाबंधान एंव वेस्‍टवियर ढाबाहारनाला 05 नग</t>
         </is>
       </c>
       <c r="G713" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H713" s="2" t="n">
-        <v>349000</v>
+        <v>448000</v>
       </c>
       <c r="I713" s="2" t="n">
-        <v>273545</v>
+        <v>164056</v>
       </c>
       <c r="J713" s="3" t="n">
-        <v>41433</v>
+        <v>41006</v>
       </c>
       <c r="K713" s="3" t="n">
-        <v>43724</v>
+        <v>41633</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="714">
       <c r="A714" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B714" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C714" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D714" s="1" t="inlineStr">
         <is>
-          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E714" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F714" s="1" t="inlineStr">
         <is>
-          <t>1708006064/WC/9993634226 — तालाब जल संर्वधन कार्य एवं बेस्‍ट वियर तलवा हार प्रतापपुरा</t>
+          <t>1708006064/WC/2737 — नाला बंधान एंव वेस्‍टवियर खुवराहार पर</t>
         </is>
       </c>
       <c r="G714" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H714" s="2" t="n">
-        <v>994000</v>
+        <v>448000</v>
       </c>
       <c r="I714" s="2" t="n">
-        <v>0</v>
+        <v>175032</v>
       </c>
       <c r="J714" s="3" t="n">
-        <v>41365</v>
-[...1 lines deleted...]
-      <c r="K714" s="3"/>
+        <v>41020</v>
+      </c>
+      <c r="K714" s="3" t="n">
+        <v>41628</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="715">
       <c r="A715" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B715" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C715" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D715" s="1" t="inlineStr">
         <is>
-          <t>Staggered Trench / Construction of Staggered Trench for Community</t>
+          <t>Artificial Recharge of Well Through Sand Filter / Construction of Sand filter for openwell recharge for Community</t>
         </is>
       </c>
       <c r="E715" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F715" s="1" t="inlineStr">
         <is>
-          <t>1708006064/WC/9993654770 — स्‍टेंगर टेंच एंव सी0पी0टी0 निर्माण कार्य चौकान हा</t>
+          <t>1708006064/WC/2747 — सार्वजनिक कूप निर्माण कछवारे के मदिंर केपास</t>
         </is>
       </c>
       <c r="G715" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H715" s="2" t="n">
-        <v>484000</v>
+        <v>347000</v>
       </c>
       <c r="I715" s="2" t="n">
-        <v>56034</v>
+        <v>308554.73</v>
       </c>
       <c r="J715" s="3" t="n">
-        <v>41902</v>
+        <v>41053</v>
       </c>
       <c r="K715" s="3" t="n">
-        <v>42748</v>
+        <v>41275</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="716">
       <c r="A716" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B716" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C716" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D716" s="1" t="inlineStr">
         <is>
-          <t>Renovation / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E716" s="1" t="inlineStr">
         <is>
-          <t>Renovation of traditional water bodies</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F716" s="1" t="inlineStr">
         <is>
-          <t>1708006064/WH/19959800 — Jirnodhaar Karya Murlidhar ki talaiya</t>
+          <t>1708006064/WC/2759 — नाला बंधान एंव वेस्‍टवियर भर्रयाहार नालापर</t>
         </is>
       </c>
       <c r="G716" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H716" s="2" t="n">
-        <v>341000</v>
+        <v>468000</v>
       </c>
       <c r="I716" s="2" t="n">
-        <v>163984</v>
+        <v>63360</v>
       </c>
       <c r="J716" s="3" t="n">
-        <v>42870</v>
+        <v>41091</v>
       </c>
       <c r="K716" s="3" t="n">
-        <v>43503</v>
+        <v>41633</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="717">
       <c r="A717" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B717" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C717" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D717" s="1" t="inlineStr">
         <is>
-          <t>Renovation / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E717" s="1" t="inlineStr">
         <is>
-          <t>Renovation of traditional water bodies</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F717" s="1" t="inlineStr">
         <is>
-          <t>1708006064/WH/19961671 — Tallab Jirnodhaar - Talba Haar</t>
+          <t>1708006064/WC/2760 — नाला बंधान एंव वेस्‍टवियर मुरलीहार नालापर</t>
         </is>
       </c>
       <c r="G717" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H717" s="2" t="n">
-        <v>495000</v>
+        <v>468000</v>
       </c>
       <c r="I717" s="2" t="n">
-        <v>294224</v>
+        <v>66528</v>
       </c>
       <c r="J717" s="3" t="n">
-        <v>42891</v>
+        <v>41091</v>
       </c>
       <c r="K717" s="3" t="n">
-        <v>43921</v>
+        <v>41633</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="718">
       <c r="A718" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B718" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C718" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D718" s="1" t="inlineStr">
         <is>
-          <t>Renovation of Fisheries Ponds for Community / Renovation of Fisheries Ponds for Community</t>
+          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E718" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F718" s="1" t="inlineStr">
         <is>
-          <t>1708006064/WH/22012034443209 — तालाब जीर्णोद्धार रखेलू हार</t>
+          <t>1708006064/WC/9993632120 — सार्वजनिक कूप निर्माण देवीमंदिर के पास प्रतापपुरा</t>
         </is>
       </c>
       <c r="G718" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H718" s="2" t="n">
-        <v>0</v>
+        <v>349000</v>
       </c>
       <c r="I718" s="2" t="n">
-        <v>0</v>
+        <v>13098</v>
       </c>
       <c r="J718" s="3" t="n">
-        <v>43935</v>
-[...1 lines deleted...]
-      <c r="K718" s="3"/>
+        <v>41678</v>
+      </c>
+      <c r="K718" s="3" t="n">
+        <v>42748</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="719">
       <c r="A719" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B719" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C719" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D719" s="1" t="inlineStr">
         <is>
-          <t>Renovation of Fisheries Ponds for Community / Renovation of Fisheries Ponds for Community</t>
+          <t>Earthen Bunding / Construction of Earthen peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E719" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F719" s="1" t="inlineStr">
         <is>
-          <t>1708006064/WH/22012034443210 — तालाब जीर्णोद्धार चमरूवा हार</t>
+          <t>1708006064/WC/9993633173 — सार्वजनिक कूप निर्माण देवी जी मंदिर के पास</t>
         </is>
       </c>
       <c r="G719" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H719" s="2" t="n">
-        <v>0</v>
+        <v>349000</v>
       </c>
       <c r="I719" s="2" t="n">
-        <v>0</v>
+        <v>273545</v>
       </c>
       <c r="J719" s="3" t="n">
-        <v>43935</v>
-[...1 lines deleted...]
-      <c r="K719" s="3"/>
+        <v>41433</v>
+      </c>
+      <c r="K719" s="3" t="n">
+        <v>43724</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="720">
       <c r="A720" s="1" t="inlineStr">
         <is>
           <t>BADA MALEHARA</t>
         </is>
       </c>
       <c r="B720" s="1" t="inlineStr">
         <is>
+          <t>2013-2014</t>
+        </is>
+      </c>
+      <c r="C720" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D720" s="1" t="inlineStr">
+        <is>
+          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
+        </is>
+      </c>
+      <c r="E720" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Trench</t>
+        </is>
+      </c>
+      <c r="F720" s="1" t="inlineStr">
+        <is>
+          <t>1708006064/WC/9993634226 — तालाब जल संर्वधन कार्य एवं बेस्‍ट वियर तलवा हार प्रतापपुरा</t>
+        </is>
+      </c>
+      <c r="G720" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H720" s="2" t="n">
+        <v>994000</v>
+      </c>
+      <c r="I720" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J720" s="3" t="n">
+        <v>41365</v>
+      </c>
+      <c r="K720" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="721">
+      <c r="A721" s="1" t="inlineStr">
+        <is>
+          <t>BADA MALEHARA</t>
+        </is>
+      </c>
+      <c r="B721" s="1" t="inlineStr">
+        <is>
+          <t>2014-2015</t>
+        </is>
+      </c>
+      <c r="C721" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D721" s="1" t="inlineStr">
+        <is>
+          <t>Staggered Trench / Construction of Staggered Trench for Community</t>
+        </is>
+      </c>
+      <c r="E721" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Trench</t>
+        </is>
+      </c>
+      <c r="F721" s="1" t="inlineStr">
+        <is>
+          <t>1708006064/WC/9993654770 — स्‍टेंगर टेंच एंव सी0पी0टी0 निर्माण कार्य चौकान हा</t>
+        </is>
+      </c>
+      <c r="G721" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H721" s="2" t="n">
+        <v>484000</v>
+      </c>
+      <c r="I721" s="2" t="n">
+        <v>56034</v>
+      </c>
+      <c r="J721" s="3" t="n">
+        <v>41902</v>
+      </c>
+      <c r="K721" s="3" t="n">
+        <v>42748</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="722">
+      <c r="A722" s="1" t="inlineStr">
+        <is>
+          <t>BADA MALEHARA</t>
+        </is>
+      </c>
+      <c r="B722" s="1" t="inlineStr">
+        <is>
+          <t>2017-2018</t>
+        </is>
+      </c>
+      <c r="C722" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+        </is>
+      </c>
+      <c r="D722" s="1" t="inlineStr">
+        <is>
+          <t>Renovation / Renovation of Community Water Harvesting Ponds for Community</t>
+        </is>
+      </c>
+      <c r="E722" s="1" t="inlineStr">
+        <is>
+          <t>Renovation of traditional water bodies</t>
+        </is>
+      </c>
+      <c r="F722" s="1" t="inlineStr">
+        <is>
+          <t>1708006064/WH/19959800 — Jirnodhaar Karya Murlidhar ki talaiya</t>
+        </is>
+      </c>
+      <c r="G722" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H722" s="2" t="n">
+        <v>341000</v>
+      </c>
+      <c r="I722" s="2" t="n">
+        <v>163984</v>
+      </c>
+      <c r="J722" s="3" t="n">
+        <v>42870</v>
+      </c>
+      <c r="K722" s="3" t="n">
+        <v>43503</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="723">
+      <c r="A723" s="1" t="inlineStr">
+        <is>
+          <t>BADA MALEHARA</t>
+        </is>
+      </c>
+      <c r="B723" s="1" t="inlineStr">
+        <is>
+          <t>2017-2018</t>
+        </is>
+      </c>
+      <c r="C723" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+        </is>
+      </c>
+      <c r="D723" s="1" t="inlineStr">
+        <is>
+          <t>Renovation / Renovation of Community Water Harvesting Ponds for Community</t>
+        </is>
+      </c>
+      <c r="E723" s="1" t="inlineStr">
+        <is>
+          <t>Renovation of traditional water bodies</t>
+        </is>
+      </c>
+      <c r="F723" s="1" t="inlineStr">
+        <is>
+          <t>1708006064/WH/19961671 — Tallab Jirnodhaar - Talba Haar</t>
+        </is>
+      </c>
+      <c r="G723" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H723" s="2" t="n">
+        <v>495000</v>
+      </c>
+      <c r="I723" s="2" t="n">
+        <v>294224</v>
+      </c>
+      <c r="J723" s="3" t="n">
+        <v>42891</v>
+      </c>
+      <c r="K723" s="3" t="n">
+        <v>43921</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="724">
+      <c r="A724" s="1" t="inlineStr">
+        <is>
+          <t>BADA MALEHARA</t>
+        </is>
+      </c>
+      <c r="B724" s="1" t="inlineStr">
+        <is>
+          <t>2020-2021</t>
+        </is>
+      </c>
+      <c r="C724" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+        </is>
+      </c>
+      <c r="D724" s="1" t="inlineStr">
+        <is>
+          <t>Renovation of Fisheries Ponds for Community / Renovation of Fisheries Ponds for Community</t>
+        </is>
+      </c>
+      <c r="E724" s="1" t="inlineStr">
+        <is>
+          <t>Repair &amp; maint of Pond/ Tank</t>
+        </is>
+      </c>
+      <c r="F724" s="1" t="inlineStr">
+        <is>
+          <t>1708006064/WH/22012034443209 — तालाब जीर्णोद्धार रखेलू हार</t>
+        </is>
+      </c>
+      <c r="G724" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H724" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I724" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J724" s="3" t="n">
+        <v>43935</v>
+      </c>
+      <c r="K724" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="725">
+      <c r="A725" s="1" t="inlineStr">
+        <is>
+          <t>BADA MALEHARA</t>
+        </is>
+      </c>
+      <c r="B725" s="1" t="inlineStr">
+        <is>
+          <t>2020-2021</t>
+        </is>
+      </c>
+      <c r="C725" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+        </is>
+      </c>
+      <c r="D725" s="1" t="inlineStr">
+        <is>
+          <t>Renovation of Fisheries Ponds for Community / Renovation of Fisheries Ponds for Community</t>
+        </is>
+      </c>
+      <c r="E725" s="1" t="inlineStr">
+        <is>
+          <t>Repair &amp; maint of Pond/ Tank</t>
+        </is>
+      </c>
+      <c r="F725" s="1" t="inlineStr">
+        <is>
+          <t>1708006064/WH/22012034443210 — तालाब जीर्णोद्धार चमरूवा हार</t>
+        </is>
+      </c>
+      <c r="G725" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H725" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I725" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J725" s="3" t="n">
+        <v>43935</v>
+      </c>
+      <c r="K725" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="726">
+      <c r="A726" s="1" t="inlineStr">
+        <is>
+          <t>BADA MALEHARA</t>
+        </is>
+      </c>
+      <c r="B726" s="1" t="inlineStr">
+        <is>
           <t>2010-2011</t>
         </is>
       </c>
-      <c r="C720" s="1" t="inlineStr">
+      <c r="C726" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
-      <c r="D720" s="1" t="inlineStr">
+      <c r="D726" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
-      <c r="E720" s="1" t="inlineStr">
+      <c r="E726" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
-      <c r="F720" s="1" t="inlineStr">
+      <c r="F726" s="1" t="inlineStr">
         <is>
           <t>1708006/WC/2395 — खेत तालाब निर्माण धरमा / कमला अहि,</t>
         </is>
       </c>
-      <c r="G720" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H720" s="2" t="n">
+      <c r="G726" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H726" s="2" t="n">
         <v>35800</v>
       </c>
-      <c r="I720" s="2" t="n">
+      <c r="I726" s="2" t="n">
         <v>32400</v>
       </c>
-      <c r="J720" s="3" t="n">
+      <c r="J726" s="3" t="n">
         <v>40330</v>
       </c>
-      <c r="K720" s="3" t="n">
+      <c r="K726" s="3" t="n">
         <v>40354</v>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>