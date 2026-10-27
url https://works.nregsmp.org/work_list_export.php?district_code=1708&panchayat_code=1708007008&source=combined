--- v0 (2026-09-04)
+++ v1 (2026-10-27)
@@ -122,64 +122,64 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:K728"/>
+  <dimension ref="A1:K737"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-04 22:31:08</t>
+          <t>Exported on: 2026-10-27 23:24:11</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: CHHATARPUR</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -2691,51 +2691,51 @@
       <c r="J61" s="3" t="n">
         <v>42507</v>
       </c>
       <c r="K61" s="3" t="n">
         <v>42574</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="62">
       <c r="A62" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C62" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D62" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E62" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F62" s="1" t="inlineStr">
         <is>
           <t>1708007008/IC/22012034885178 — जगत निर्माण कार्य सार्वजनिक कूप मरम्‍मत घोषी मुहल्‍ला मडियाबुजुर्ग</t>
         </is>
       </c>
       <c r="G62" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H62" s="2" t="n">
         <v>9000</v>
       </c>
       <c r="I62" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J62" s="3" t="n">
         <v>45451</v>
@@ -2785,98 +2785,98 @@
         <v>0</v>
       </c>
       <c r="J63" s="3" t="n">
         <v>45519</v>
       </c>
       <c r="K63" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="64">
       <c r="A64" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C64" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D64" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E64" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F64" s="1" t="inlineStr">
         <is>
           <t>1708007008/IC/22012034886951 — Sarvjanik Koop Nirman Plantation ke pass</t>
         </is>
       </c>
       <c r="G64" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H64" s="2" t="n">
         <v>582830.82</v>
       </c>
       <c r="I64" s="2" t="n">
         <v>157551</v>
       </c>
       <c r="J64" s="3" t="n">
         <v>45807</v>
       </c>
       <c r="K64" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="65">
       <c r="A65" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C65" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D65" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E65" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F65" s="1" t="inlineStr">
         <is>
           <t>1708007008/IC/22012034887878 — Sarvjanik Koop Nirman Plantation ke pass</t>
         </is>
       </c>
       <c r="G65" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H65" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I65" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J65" s="3" t="n">
         <v>45519</v>
@@ -5168,51 +5168,51 @@
         <v>0</v>
       </c>
       <c r="J112" s="3" t="n">
         <v>43692</v>
       </c>
       <c r="K112" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="113">
       <c r="A113" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C113" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D113" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E113" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F113" s="1" t="inlineStr">
         <is>
           <t>1708007008/IF/22012034536477 — Kapildhara Koop- Veerendra urf Veeran Singh Lodhi/</t>
         </is>
       </c>
       <c r="G113" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H113" s="2" t="n">
         <v>259724.75</v>
       </c>
       <c r="I113" s="2" t="n">
         <v>201591.5</v>
       </c>
       <c r="J113" s="3" t="n">
         <v>43993</v>
@@ -12421,98 +12421,98 @@
         <v>0</v>
       </c>
       <c r="J263" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K263" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="264">
       <c r="A264" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B264" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C264" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D264" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E264" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F264" s="1" t="inlineStr">
         <is>
           <t>1708007008/IF/22012035309180 — Hiteshi KApildhara Koop Premkunwar/Karan Singh</t>
         </is>
       </c>
       <c r="G264" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H264" s="2" t="n">
         <v>349826.24</v>
       </c>
       <c r="I264" s="2" t="n">
         <v>147987</v>
       </c>
       <c r="J264" s="3" t="n">
         <v>45807</v>
       </c>
       <c r="K264" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="265">
       <c r="A265" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B265" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C265" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D265" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E265" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F265" s="1" t="inlineStr">
         <is>
           <t>1708007008/IF/22012035309182 — Hiteshi Kapildhara Koop Kapoor Singh/Goli Singh Lodhi</t>
         </is>
       </c>
       <c r="G265" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H265" s="2" t="n">
         <v>359632.97</v>
       </c>
       <c r="I265" s="2" t="n">
         <v>144072</v>
       </c>
       <c r="J265" s="3" t="n">
         <v>45781</v>
@@ -12613,145 +12613,145 @@
       <c r="J267" s="3" t="n">
         <v>45776</v>
       </c>
       <c r="K267" s="3" t="n">
         <v>46122</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="268">
       <c r="A268" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B268" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C268" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D268" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E268" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F268" s="1" t="inlineStr">
         <is>
           <t>1708007008/IF/22012035354205 — Farm pond ishwardas/nandlal chadar</t>
         </is>
       </c>
       <c r="G268" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H268" s="2" t="n">
         <v>400925.85</v>
       </c>
       <c r="I268" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J268" s="3" t="n">
         <v>45762</v>
       </c>
       <c r="K268" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="269">
       <c r="A269" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B269" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C269" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D269" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E269" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F269" s="1" t="inlineStr">
         <is>
           <t>1708007008/IF/22012035354223 — Farm pond prakash/kalyan lodhi</t>
         </is>
       </c>
       <c r="G269" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H269" s="2" t="n">
         <v>400925.85</v>
       </c>
       <c r="I269" s="2" t="n">
         <v>167304</v>
       </c>
       <c r="J269" s="3" t="n">
         <v>45775</v>
       </c>
       <c r="K269" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="270">
       <c r="A270" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B270" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C270" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D270" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E270" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F270" s="1" t="inlineStr">
         <is>
           <t>1708007008/IF/22012035461639 — Khet Talab Nirman-NanneSing/Aman Lodhi gram Bijawali</t>
         </is>
       </c>
       <c r="G270" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H270" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I270" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J270" s="3" t="n">
         <v>45761</v>
@@ -12901,51 +12901,51 @@
       <c r="J273" s="3" t="n">
         <v>45792</v>
       </c>
       <c r="K273" s="3" t="n">
         <v>46122</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="274">
       <c r="A274" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B274" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C274" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D274" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E274" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F274" s="1" t="inlineStr">
         <is>
           <t>1708007008/IF/22012035576563 — कपिलधारा कपू गनेश / दुर्जना चढार</t>
         </is>
       </c>
       <c r="G274" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H274" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I274" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J274" s="3" t="n">
         <v>45761</v>
@@ -12970,145 +12970,145 @@
       </c>
       <c r="D275" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E275" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F275" s="1" t="inlineStr">
         <is>
           <t>1708007008/IF/22012035621322 — एक बगिया मॉ के नाम रशिम यादव / रामसिंह ग्राम मडियाबुजुर्ग (भूस्‍वामी रशिम यादव स्‍वयं)</t>
         </is>
       </c>
       <c r="G275" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H275" s="2" t="n">
         <v>284471.73</v>
       </c>
       <c r="I275" s="2" t="n">
-        <v>6003</v>
+        <v>101703</v>
       </c>
       <c r="J275" s="3" t="n">
         <v>45923</v>
       </c>
       <c r="K275" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="276">
       <c r="A276" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B276" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C276" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D276" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E276" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F276" s="1" t="inlineStr">
         <is>
           <t>1708007008/IF/22012035622386 — एक बगिया मॉ के नाम रामकली लोधी / राजाराम ग्राम बिजावली (भूस्‍वामी राजाराम लोधी संबंध पति)</t>
         </is>
       </c>
       <c r="G276" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H276" s="2" t="n">
         <v>284473.31</v>
       </c>
       <c r="I276" s="2" t="n">
-        <v>50358</v>
+        <v>126258</v>
       </c>
       <c r="J276" s="3" t="n">
         <v>45960</v>
       </c>
       <c r="K276" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="277">
       <c r="A277" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B277" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C277" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D277" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E277" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F277" s="1" t="inlineStr">
         <is>
           <t>1708007008/IF/22012035631747 — एक बगिया मॉ के नाम परमीबाई अहिरवार/ बसोरा ग्राम मडियाबुजुर्ग (भूस्‍वामी दयाल अहिरवार संबंध ससुर)</t>
         </is>
       </c>
       <c r="G277" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H277" s="2" t="n">
         <v>284473.31</v>
       </c>
       <c r="I277" s="2" t="n">
-        <v>50358</v>
+        <v>120558</v>
       </c>
       <c r="J277" s="3" t="n">
         <v>46032</v>
       </c>
       <c r="K277" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="278">
       <c r="A278" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B278" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C278" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D278" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
@@ -19276,78 +19276,80 @@
       <c r="J404" s="3" t="n">
         <v>45749</v>
       </c>
       <c r="K404" s="3" t="n">
         <v>45875</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="405">
       <c r="A405" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B405" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C405" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D405" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E405" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F405" s="1" t="inlineStr">
         <is>
           <t>1708007008/IF/IAY/4916175 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117162241</t>
         </is>
       </c>
       <c r="G405" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H405" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I405" s="2" t="n">
         <v>18531</v>
       </c>
       <c r="J405" s="3" t="n">
         <v>45780</v>
       </c>
-      <c r="K405" s="3"/>
+      <c r="K405" s="3" t="n">
+        <v>46271</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="406">
       <c r="A406" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B406" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C406" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D406" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E406" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
@@ -19372,51 +19374,51 @@
       <c r="J406" s="3" t="n">
         <v>45787</v>
       </c>
       <c r="K406" s="3" t="n">
         <v>46079</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="407">
       <c r="A407" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B407" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C407" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D407" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E407" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F407" s="1" t="inlineStr">
         <is>
           <t>1708007008/IF/IAY/4916665 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117788203</t>
         </is>
       </c>
       <c r="G407" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H407" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I407" s="2" t="n">
         <v>18531</v>
       </c>
       <c r="J407" s="3" t="n">
         <v>45780</v>
@@ -20301,79 +20303,79 @@
       <c r="J425" s="3" t="n">
         <v>45792</v>
       </c>
       <c r="K425" s="3" t="n">
         <v>46079</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="426">
       <c r="A426" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B426" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C426" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D426" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E426" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F426" s="1" t="inlineStr">
         <is>
           <t>1708007008/IF/IAY/5133207 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP130712086</t>
         </is>
       </c>
       <c r="G426" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H426" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I426" s="2" t="n">
         <v>22968</v>
       </c>
       <c r="J426" s="3" t="n">
         <v>45782</v>
       </c>
       <c r="K426" s="3" t="n">
-        <v>46208</v>
+        <v>46299</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="427">
       <c r="A427" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B427" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C427" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D427" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E427" s="1" t="inlineStr">
         <is>
@@ -20448,78 +20450,80 @@
       <c r="J428" s="3" t="n">
         <v>45782</v>
       </c>
       <c r="K428" s="3" t="n">
         <v>46123</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="429">
       <c r="A429" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B429" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C429" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D429" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E429" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F429" s="1" t="inlineStr">
         <is>
           <t>1708007008/IF/IAY/5531897 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116721711</t>
         </is>
       </c>
       <c r="G429" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H429" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I429" s="2" t="n">
         <v>20097</v>
       </c>
       <c r="J429" s="3" t="n">
         <v>45792</v>
       </c>
-      <c r="K429" s="3"/>
+      <c r="K429" s="3" t="n">
+        <v>46306</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="430">
       <c r="A430" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B430" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C430" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D430" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E430" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
@@ -20838,79 +20842,79 @@
       <c r="J436" s="3" t="n">
         <v>45881</v>
       </c>
       <c r="K436" s="3" t="n">
         <v>46069</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="437">
       <c r="A437" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B437" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C437" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D437" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E437" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F437" s="1" t="inlineStr">
         <is>
           <t>1708007008/IF/IAY/5640687 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119828818</t>
         </is>
       </c>
       <c r="G437" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H437" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I437" s="2" t="n">
-        <v>19580</v>
+        <v>23480</v>
       </c>
       <c r="J437" s="3" t="n">
         <v>45881</v>
       </c>
       <c r="K437" s="3" t="n">
-        <v>46257</v>
+        <v>46299</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="438">
       <c r="A438" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B438" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C438" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D438" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E438" s="1" t="inlineStr">
         <is>
@@ -21083,51 +21087,51 @@
       <c r="J441" s="3" t="n">
         <v>45881</v>
       </c>
       <c r="K441" s="3" t="n">
         <v>46123</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="442">
       <c r="A442" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B442" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C442" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D442" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E442" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F442" s="1" t="inlineStr">
         <is>
           <t>1708007008/IF/IAY/5692348 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116720818</t>
         </is>
       </c>
       <c r="G442" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H442" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I442" s="2" t="n">
         <v>17487</v>
       </c>
       <c r="J442" s="3" t="n">
         <v>45881</v>
@@ -21179,79 +21183,79 @@
       <c r="J443" s="3" t="n">
         <v>45881</v>
       </c>
       <c r="K443" s="3" t="n">
         <v>46079</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="444">
       <c r="A444" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B444" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C444" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D444" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E444" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F444" s="1" t="inlineStr">
         <is>
           <t>1708007008/IF/IAY/5806648 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116218889</t>
         </is>
       </c>
       <c r="G444" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H444" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I444" s="2" t="n">
         <v>20358</v>
       </c>
       <c r="J444" s="3" t="n">
         <v>46079</v>
       </c>
       <c r="K444" s="3" t="n">
-        <v>46264</v>
+        <v>46299</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="445">
       <c r="A445" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B445" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C445" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D445" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E445" s="1" t="inlineStr">
         <is>
@@ -21277,850 +21281,858 @@
       <c r="J445" s="3" t="n">
         <v>45960</v>
       </c>
       <c r="K445" s="3" t="n">
         <v>46103</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="446">
       <c r="A446" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B446" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C446" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D446" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E446" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F446" s="1" t="inlineStr">
         <is>
           <t>1708007008/IF/IAY/6014465 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117785706</t>
         </is>
       </c>
       <c r="G446" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H446" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I446" s="2" t="n">
         <v>22980</v>
       </c>
       <c r="J446" s="3" t="n">
         <v>46146</v>
       </c>
-      <c r="K446" s="3"/>
+      <c r="K446" s="3" t="n">
+        <v>46280</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="447">
       <c r="A447" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B447" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C447" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D447" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E447" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F447" s="1" t="inlineStr">
         <is>
           <t>1708007008/IF/IAY/6014509 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117787332</t>
         </is>
       </c>
       <c r="G447" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H447" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I447" s="2" t="n">
-        <v>6300</v>
+        <v>20700</v>
       </c>
       <c r="J447" s="3" t="n">
         <v>46074</v>
       </c>
-      <c r="K447" s="3"/>
+      <c r="K447" s="3" t="n">
+        <v>46320</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="448">
       <c r="A448" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B448" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C448" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D448" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E448" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F448" s="1" t="inlineStr">
         <is>
           <t>1708007008/IF/IAY/6015654 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122778365</t>
         </is>
       </c>
       <c r="G448" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H448" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I448" s="2" t="n">
         <v>22968</v>
       </c>
       <c r="J448" s="3" t="n">
         <v>46131</v>
       </c>
-      <c r="K448" s="3"/>
+      <c r="K448" s="3" t="n">
+        <v>46320</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="449">
       <c r="A449" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B449" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C449" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D449" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E449" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F449" s="1" t="inlineStr">
         <is>
           <t>1708007008/IF/IAY/6016393 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115891028</t>
         </is>
       </c>
       <c r="G449" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H449" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I449" s="2" t="n">
         <v>14877</v>
       </c>
       <c r="J449" s="3" t="n">
         <v>46161</v>
       </c>
       <c r="K449" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="450">
       <c r="A450" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B450" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C450" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D450" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E450" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F450" s="1" t="inlineStr">
         <is>
           <t>1708007008/IF/IAY/6019467 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127160587</t>
         </is>
       </c>
       <c r="G450" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H450" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I450" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J450" s="3" t="n">
         <v>46065</v>
       </c>
       <c r="K450" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="451">
       <c r="A451" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B451" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C451" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D451" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E451" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F451" s="1" t="inlineStr">
         <is>
           <t>1708007008/IF/IAY/6019470 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119829115</t>
         </is>
       </c>
       <c r="G451" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H451" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I451" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J451" s="3" t="n">
         <v>46074</v>
       </c>
       <c r="K451" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="452">
       <c r="A452" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B452" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C452" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D452" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E452" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F452" s="1" t="inlineStr">
         <is>
           <t>1708007008/IF/IAY/6020006 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127135378</t>
         </is>
       </c>
       <c r="G452" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H452" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I452" s="2" t="n">
-        <v>19536</v>
+        <v>23436</v>
       </c>
       <c r="J452" s="3" t="n">
         <v>46146</v>
       </c>
-      <c r="K452" s="3"/>
+      <c r="K452" s="3" t="n">
+        <v>46313</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="453">
       <c r="A453" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B453" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C453" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D453" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E453" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F453" s="1" t="inlineStr">
         <is>
           <t>1708007008/IF/IAY/6020007 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127161988</t>
         </is>
       </c>
       <c r="G453" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H453" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I453" s="2" t="n">
-        <v>15638</v>
+        <v>23438</v>
       </c>
       <c r="J453" s="3" t="n">
         <v>46161</v>
       </c>
       <c r="K453" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="454">
       <c r="A454" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B454" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C454" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D454" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E454" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F454" s="1" t="inlineStr">
         <is>
           <t>1708007008/IF/IAY/6020101 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117788308</t>
         </is>
       </c>
       <c r="G454" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H454" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I454" s="2" t="n">
-        <v>11259</v>
+        <v>21459</v>
       </c>
       <c r="J454" s="3" t="n">
         <v>46161</v>
       </c>
       <c r="K454" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="455">
       <c r="A455" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B455" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C455" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D455" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E455" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F455" s="1" t="inlineStr">
         <is>
           <t>1708007008/IF/IAY/6020190 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116716915</t>
         </is>
       </c>
       <c r="G455" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H455" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I455" s="2" t="n">
-        <v>6300</v>
+        <v>16800</v>
       </c>
       <c r="J455" s="3" t="n">
         <v>46065</v>
       </c>
       <c r="K455" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="456">
       <c r="A456" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B456" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C456" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D456" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E456" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F456" s="1" t="inlineStr">
         <is>
           <t>1708007008/IF/IAY/6020195 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117788262</t>
         </is>
       </c>
       <c r="G456" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H456" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I456" s="2" t="n">
         <v>20619</v>
       </c>
       <c r="J456" s="3" t="n">
         <v>46146</v>
       </c>
       <c r="K456" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="457">
       <c r="A457" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B457" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C457" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D457" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E457" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F457" s="1" t="inlineStr">
         <is>
           <t>1708007008/IF/IAY/6020675 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127159570</t>
         </is>
       </c>
       <c r="G457" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H457" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I457" s="2" t="n">
-        <v>6300</v>
+        <v>16500</v>
       </c>
       <c r="J457" s="3" t="n">
         <v>46074</v>
       </c>
       <c r="K457" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="458">
       <c r="A458" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B458" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C458" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D458" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E458" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F458" s="1" t="inlineStr">
         <is>
           <t>1708007008/IF/IAY/6021071 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122855643</t>
         </is>
       </c>
       <c r="G458" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H458" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I458" s="2" t="n">
-        <v>6300</v>
+        <v>20700</v>
       </c>
       <c r="J458" s="3" t="n">
         <v>46074</v>
       </c>
       <c r="K458" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="459">
       <c r="A459" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B459" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C459" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D459" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E459" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F459" s="1" t="inlineStr">
         <is>
           <t>1708007008/IF/IAY/6024074 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP130712718</t>
         </is>
       </c>
       <c r="G459" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H459" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I459" s="2" t="n">
         <v>14877</v>
       </c>
       <c r="J459" s="3" t="n">
         <v>46161</v>
       </c>
       <c r="K459" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="460">
       <c r="A460" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B460" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C460" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D460" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E460" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F460" s="1" t="inlineStr">
         <is>
           <t>1708007008/IF/IAY/6024253 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP130712610</t>
         </is>
       </c>
       <c r="G460" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H460" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I460" s="2" t="n">
         <v>13572</v>
       </c>
       <c r="J460" s="3" t="n">
         <v>46146</v>
       </c>
       <c r="K460" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="461">
       <c r="A461" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B461" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C461" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D461" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E461" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F461" s="1" t="inlineStr">
         <is>
           <t>1708007008/IF/IAY/6025297 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122442136</t>
         </is>
       </c>
       <c r="G461" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H461" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I461" s="2" t="n">
-        <v>14130</v>
+        <v>21030</v>
       </c>
       <c r="J461" s="3" t="n">
         <v>46146</v>
       </c>
       <c r="K461" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="462">
       <c r="A462" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B462" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C462" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D462" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E462" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F462" s="1" t="inlineStr">
         <is>
           <t>1708007008/IF/IAY/6066497 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119828711</t>
         </is>
       </c>
       <c r="G462" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H462" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I462" s="2" t="n">
-        <v>11259</v>
+        <v>21459</v>
       </c>
       <c r="J462" s="3" t="n">
         <v>46161</v>
       </c>
       <c r="K462" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="463">
       <c r="A463" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B463" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C463" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D463" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E463" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F463" s="1" t="inlineStr">
         <is>
           <t>1708007008/IF/IAY/6082898 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122864468</t>
         </is>
       </c>
       <c r="G463" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H463" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I463" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J463" s="3" t="n">
         <v>46097</v>
@@ -22407,12566 +22419,12989 @@
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H469" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I469" s="2" t="n">
         <v>16380</v>
       </c>
       <c r="J469" s="3" t="n">
         <v>42780</v>
       </c>
       <c r="K469" s="3" t="n">
         <v>43394</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="470">
       <c r="A470" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B470" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C470" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D470" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E470" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F470" s="1" t="inlineStr">
         <is>
-          <t>1708007008/IF/IAY/72671 — Construction of IAY House -IAY REG. NO. MP-08-007-008-001/1091</t>
+          <t>1708007008/IF/IAY/6252170 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116281418</t>
         </is>
       </c>
       <c r="G470" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H470" s="2" t="n">
-        <v>14310</v>
+        <v>27000</v>
       </c>
       <c r="I470" s="2" t="n">
-        <v>13974</v>
+        <v>2100</v>
       </c>
       <c r="J470" s="3" t="n">
-        <v>44945</v>
-[...3 lines deleted...]
-      </c>
+        <v>46308</v>
+      </c>
+      <c r="K470" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="471">
       <c r="A471" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B471" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C471" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D471" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E471" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F471" s="1" t="inlineStr">
         <is>
-          <t>1708007008/IF/IAY/72672 — Construction of IAY House -IAY REG. NO. MP-08-007-008-001/1107</t>
+          <t>1708007008/IF/IAY/6253524 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116644868</t>
         </is>
       </c>
       <c r="G471" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H471" s="2" t="n">
-        <v>14310</v>
+        <v>27000</v>
       </c>
       <c r="I471" s="2" t="n">
-        <v>13026</v>
+        <v>0</v>
       </c>
       <c r="J471" s="3" t="n">
-        <v>42752</v>
-[...3 lines deleted...]
-      </c>
+        <v>46106</v>
+      </c>
+      <c r="K471" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="472">
       <c r="A472" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B472" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C472" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D472" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E472" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F472" s="1" t="inlineStr">
         <is>
-          <t>1708007008/IF/IAY/82640 — Construction of IAY House -IAY REG. NO. MP-08-007-008-001/27</t>
+          <t>1708007008/IF/IAY/6257643 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119828778</t>
         </is>
       </c>
       <c r="G472" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H472" s="2" t="n">
-        <v>14310</v>
+        <v>27000</v>
       </c>
       <c r="I472" s="2" t="n">
-        <v>2088</v>
+        <v>0</v>
       </c>
       <c r="J472" s="3" t="n">
-        <v>43376</v>
-[...3 lines deleted...]
-      </c>
+        <v>46106</v>
+      </c>
+      <c r="K472" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="473">
       <c r="A473" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B473" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C473" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D473" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E473" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F473" s="1" t="inlineStr">
         <is>
-          <t>1708007008/IF/IAY/836842 — Construction of IAY House -IAY REG. NO. MP1310309</t>
+          <t>1708007008/IF/IAY/6267054 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127155882</t>
         </is>
       </c>
       <c r="G473" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H473" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I473" s="2" t="n">
-        <v>15528</v>
+        <v>0</v>
       </c>
       <c r="J473" s="3" t="n">
-        <v>42983</v>
-[...3 lines deleted...]
-      </c>
+        <v>46106</v>
+      </c>
+      <c r="K473" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="474">
       <c r="A474" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B474" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C474" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D474" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E474" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F474" s="1" t="inlineStr">
         <is>
-          <t>1708007008/IF/IAY/858919 — Construction of IAY House -IAY REG. NO. MP1599792</t>
+          <t>1708007008/IF/IAY/6271194 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP130686496</t>
         </is>
       </c>
       <c r="G474" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H474" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I474" s="2" t="n">
-        <v>15480</v>
+        <v>2100</v>
       </c>
       <c r="J474" s="3" t="n">
-        <v>42990</v>
-[...3 lines deleted...]
-      </c>
+        <v>46308</v>
+      </c>
+      <c r="K474" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="475">
       <c r="A475" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B475" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C475" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D475" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E475" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F475" s="1" t="inlineStr">
         <is>
-          <t>1708007008/IF/IAY/881076 — Construction of IAY House -IAY REG. NO. MP1877654</t>
+          <t>1708007008/IF/IAY/6271196 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP130686751</t>
         </is>
       </c>
       <c r="G475" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H475" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I475" s="2" t="n">
-        <v>14964</v>
+        <v>0</v>
       </c>
       <c r="J475" s="3" t="n">
-        <v>42976</v>
-[...3 lines deleted...]
-      </c>
+        <v>46065</v>
+      </c>
+      <c r="K475" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="476">
       <c r="A476" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B476" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C476" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D476" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E476" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F476" s="1" t="inlineStr">
         <is>
-          <t>1708007008/IF/IAY/887192 — Construction of IAY House -IAY REG. NO. MP1962007</t>
+          <t>1708007008/IF/IAY/6284347 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118519157</t>
         </is>
       </c>
       <c r="G476" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H476" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I476" s="2" t="n">
-        <v>15480</v>
+        <v>2100</v>
       </c>
       <c r="J476" s="3" t="n">
-        <v>42976</v>
-[...3 lines deleted...]
-      </c>
+        <v>46308</v>
+      </c>
+      <c r="K476" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="477">
       <c r="A477" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B477" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C477" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D477" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E477" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F477" s="1" t="inlineStr">
         <is>
-          <t>1708007008/IF/IAY/887309 — Construction of IAY House -IAY REG. NO. MP1963669</t>
+          <t>1708007008/IF/IAY/6304978 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117161160</t>
         </is>
       </c>
       <c r="G477" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H477" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I477" s="2" t="n">
-        <v>15588</v>
+        <v>2100</v>
       </c>
       <c r="J477" s="3" t="n">
-        <v>43036</v>
-[...3 lines deleted...]
-      </c>
+        <v>46308</v>
+      </c>
+      <c r="K477" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="478">
       <c r="A478" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B478" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C478" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D478" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E478" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F478" s="1" t="inlineStr">
         <is>
-          <t>1708007008/IF/IAY/937580 — Construction of IAY House -IAY REG. NO. MP2775172</t>
+          <t>1708007008/IF/IAY/6327091 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117786799</t>
         </is>
       </c>
       <c r="G478" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H478" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I478" s="2" t="n">
-        <v>15540</v>
+        <v>0</v>
       </c>
       <c r="J478" s="3" t="n">
-        <v>43036</v>
-[...3 lines deleted...]
-      </c>
+        <v>46094</v>
+      </c>
+      <c r="K478" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="479">
       <c r="A479" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B479" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C479" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D479" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E479" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F479" s="1" t="inlineStr">
         <is>
-          <t>1708007008/IF/IAY/940993 — Construction of IAY House -IAY REG. NO. MP1922657</t>
+          <t>1708007008/IF/IAY/72671 — Construction of IAY House -IAY REG. NO. MP-08-007-008-001/1091</t>
         </is>
       </c>
       <c r="G479" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H479" s="2" t="n">
-        <v>15480</v>
+        <v>14310</v>
       </c>
       <c r="I479" s="2" t="n">
-        <v>15540</v>
+        <v>13974</v>
       </c>
       <c r="J479" s="3" t="n">
-        <v>43036</v>
+        <v>44945</v>
       </c>
       <c r="K479" s="3" t="n">
-        <v>43311</v>
+        <v>45076</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="480">
       <c r="A480" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B480" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C480" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D480" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E480" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F480" s="1" t="inlineStr">
         <is>
-          <t>1708007008/IF/IAY/966319 — Construction of IAY House -IAY REG. NO. MP3454971</t>
+          <t>1708007008/IF/IAY/72672 — Construction of IAY House -IAY REG. NO. MP-08-007-008-001/1107</t>
         </is>
       </c>
       <c r="G480" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H480" s="2" t="n">
-        <v>15480</v>
+        <v>14310</v>
       </c>
       <c r="I480" s="2" t="n">
-        <v>15180</v>
+        <v>13026</v>
       </c>
       <c r="J480" s="3" t="n">
-        <v>42983</v>
+        <v>42752</v>
       </c>
       <c r="K480" s="3" t="n">
-        <v>43389</v>
+        <v>42773</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="481">
       <c r="A481" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B481" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C481" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D481" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E481" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F481" s="1" t="inlineStr">
         <is>
-          <t>1708007008/IF/IAY/967139 — Construction of IAY House -IAY REG. NO. MP3476410</t>
+          <t>1708007008/IF/IAY/82640 — Construction of IAY House -IAY REG. NO. MP-08-007-008-001/27</t>
         </is>
       </c>
       <c r="G481" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H481" s="2" t="n">
-        <v>15480</v>
+        <v>14310</v>
       </c>
       <c r="I481" s="2" t="n">
-        <v>15344</v>
+        <v>2088</v>
       </c>
       <c r="J481" s="3" t="n">
-        <v>42990</v>
+        <v>43376</v>
       </c>
       <c r="K481" s="3" t="n">
-        <v>43311</v>
+        <v>43383</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="482">
       <c r="A482" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B482" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C482" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D482" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E482" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F482" s="1" t="inlineStr">
         <is>
-          <t>1708007008/IF/IAY/971584 — Construction of IAY House -IAY REG. NO. MP3593614</t>
+          <t>1708007008/IF/IAY/836842 — Construction of IAY House -IAY REG. NO. MP1310309</t>
         </is>
       </c>
       <c r="G482" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H482" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I482" s="2" t="n">
-        <v>15480</v>
+        <v>15528</v>
       </c>
       <c r="J482" s="3" t="n">
-        <v>42990</v>
+        <v>42983</v>
       </c>
       <c r="K482" s="3" t="n">
-        <v>43192</v>
+        <v>43305</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="483">
       <c r="A483" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B483" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C483" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D483" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E483" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F483" s="1" t="inlineStr">
         <is>
-          <t>1708007008/IF/IAY/971744 — Construction of IAY House -IAY REG. NO. MP3597508</t>
+          <t>1708007008/IF/IAY/858919 — Construction of IAY House -IAY REG. NO. MP1599792</t>
         </is>
       </c>
       <c r="G483" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H483" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I483" s="2" t="n">
-        <v>15516</v>
+        <v>15480</v>
       </c>
       <c r="J483" s="3" t="n">
-        <v>43011</v>
+        <v>42990</v>
       </c>
       <c r="K483" s="3" t="n">
-        <v>43433</v>
+        <v>43174</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="484">
       <c r="A484" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B484" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C484" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D484" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E484" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F484" s="1" t="inlineStr">
         <is>
-          <t>1708007008/IF/IAY/972613 — Construction of IAY House -IAY REG. NO. MP3620194</t>
+          <t>1708007008/IF/IAY/881076 — Construction of IAY House -IAY REG. NO. MP1877654</t>
         </is>
       </c>
       <c r="G484" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H484" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I484" s="2" t="n">
-        <v>14994</v>
+        <v>14964</v>
       </c>
       <c r="J484" s="3" t="n">
-        <v>42983</v>
+        <v>42976</v>
       </c>
       <c r="K484" s="3" t="n">
-        <v>43312</v>
+        <v>43184</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="485">
       <c r="A485" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B485" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C485" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D485" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E485" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F485" s="1" t="inlineStr">
         <is>
-          <t>1708007008/IF/IAY/977769 — Construction of IAY House -IAY REG. NO. MP3792191</t>
+          <t>1708007008/IF/IAY/887192 — Construction of IAY House -IAY REG. NO. MP1962007</t>
         </is>
       </c>
       <c r="G485" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H485" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I485" s="2" t="n">
-        <v>15564</v>
+        <v>15480</v>
       </c>
       <c r="J485" s="3" t="n">
-        <v>43036</v>
+        <v>42976</v>
       </c>
       <c r="K485" s="3" t="n">
-        <v>43311</v>
+        <v>43192</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="486">
       <c r="A486" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B486" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C486" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D486" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E486" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F486" s="1" t="inlineStr">
         <is>
-          <t>1708007008/IF/IAY/979213 — Construction of IAY House -IAY REG. NO. MP3850490</t>
+          <t>1708007008/IF/IAY/887309 — Construction of IAY House -IAY REG. NO. MP1963669</t>
         </is>
       </c>
       <c r="G486" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H486" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I486" s="2" t="n">
-        <v>15528</v>
+        <v>15588</v>
       </c>
       <c r="J486" s="3" t="n">
-        <v>42990</v>
+        <v>43036</v>
       </c>
       <c r="K486" s="3" t="n">
-        <v>43311</v>
+        <v>43389</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="487">
       <c r="A487" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B487" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C487" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D487" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E487" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F487" s="1" t="inlineStr">
         <is>
-          <t>1708007008/LD/12 — खेल मैदान निर्माण कार्य विजावली ग्राम पं. मडियाबुज</t>
+          <t>1708007008/IF/IAY/937580 — Construction of IAY House -IAY REG. NO. MP2775172</t>
         </is>
       </c>
       <c r="G487" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H487" s="2" t="n">
-        <v>499000</v>
+        <v>15480</v>
       </c>
       <c r="I487" s="2" t="n">
-        <v>342772</v>
+        <v>15540</v>
       </c>
       <c r="J487" s="3" t="n">
-        <v>40974</v>
+        <v>43036</v>
       </c>
       <c r="K487" s="3" t="n">
-        <v>41222</v>
+        <v>43389</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="488">
       <c r="A488" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B488" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C488" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D488" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E488" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F488" s="1" t="inlineStr">
         <is>
-          <t>1708007008/LD/22012034229618 — मेडबंधान कार्य बाबूसिंह/गोपालसिंह लोधी</t>
+          <t>1708007008/IF/IAY/940993 — Construction of IAY House -IAY REG. NO. MP1922657</t>
         </is>
       </c>
       <c r="G488" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H488" s="2" t="n">
-        <v>39000</v>
+        <v>15480</v>
       </c>
       <c r="I488" s="2" t="n">
-        <v>25917</v>
+        <v>15540</v>
       </c>
       <c r="J488" s="3" t="n">
-        <v>42304</v>
+        <v>43036</v>
       </c>
       <c r="K488" s="3" t="n">
-        <v>42368</v>
+        <v>43311</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="489">
       <c r="A489" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B489" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C489" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D489" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E489" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F489" s="1" t="inlineStr">
         <is>
-          <t>1708007008/LD/22012034229619 — मेडबंधान कार्य सुनुवा/उमराव सौर</t>
+          <t>1708007008/IF/IAY/966319 — Construction of IAY House -IAY REG. NO. MP3454971</t>
         </is>
       </c>
       <c r="G489" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H489" s="2" t="n">
-        <v>39000</v>
+        <v>15480</v>
       </c>
       <c r="I489" s="2" t="n">
-        <v>4272</v>
+        <v>15180</v>
       </c>
       <c r="J489" s="3" t="n">
-        <v>42269</v>
+        <v>42983</v>
       </c>
       <c r="K489" s="3" t="n">
-        <v>42607</v>
+        <v>43389</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="490">
       <c r="A490" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B490" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C490" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D490" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E490" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F490" s="1" t="inlineStr">
         <is>
-          <t>1708007008/LD/22012034229620 — मेडबंधान कार्य भैयालाल/कल्‍यानसिंह लोधी</t>
+          <t>1708007008/IF/IAY/967139 — Construction of IAY House -IAY REG. NO. MP3476410</t>
         </is>
       </c>
       <c r="G490" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H490" s="2" t="n">
-        <v>39000</v>
+        <v>15480</v>
       </c>
       <c r="I490" s="2" t="n">
-        <v>13234</v>
+        <v>15344</v>
       </c>
       <c r="J490" s="3" t="n">
-        <v>42290</v>
+        <v>42990</v>
       </c>
       <c r="K490" s="3" t="n">
-        <v>42323</v>
+        <v>43311</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="491">
       <c r="A491" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B491" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C491" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D491" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E491" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F491" s="1" t="inlineStr">
         <is>
-          <t>1708007008/LD/22012034229622 — मेडबंधान कार्य चन्‍द्राबाई/हनमतसिंह लोधी</t>
+          <t>1708007008/IF/IAY/971584 — Construction of IAY House -IAY REG. NO. MP3593614</t>
         </is>
       </c>
       <c r="G491" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H491" s="2" t="n">
-        <v>39000</v>
+        <v>15480</v>
       </c>
       <c r="I491" s="2" t="n">
-        <v>14106</v>
+        <v>15480</v>
       </c>
       <c r="J491" s="3" t="n">
-        <v>42311</v>
+        <v>42990</v>
       </c>
       <c r="K491" s="3" t="n">
-        <v>42345</v>
+        <v>43192</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="492">
       <c r="A492" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B492" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C492" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D492" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E492" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F492" s="1" t="inlineStr">
         <is>
-          <t>1708007008/LD/22012034229979 — मेडबंधान कार्य सुन्‍दर /छुटिया अहिरवार</t>
+          <t>1708007008/IF/IAY/971744 — Construction of IAY House -IAY REG. NO. MP3597508</t>
         </is>
       </c>
       <c r="G492" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H492" s="2" t="n">
-        <v>39000</v>
+        <v>15480</v>
       </c>
       <c r="I492" s="2" t="n">
-        <v>0</v>
+        <v>15516</v>
       </c>
       <c r="J492" s="3" t="n">
-        <v>42273</v>
-[...1 lines deleted...]
-      <c r="K492" s="3"/>
+        <v>43011</v>
+      </c>
+      <c r="K492" s="3" t="n">
+        <v>43433</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="493">
       <c r="A493" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B493" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C493" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D493" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E493" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F493" s="1" t="inlineStr">
         <is>
-          <t>1708007008/LD/22012034241073 — मेडबंधान कार्य गेंदाबाई ऊर्फ गोराबाई / बलराम सिंह लोधी</t>
+          <t>1708007008/IF/IAY/972613 — Construction of IAY House -IAY REG. NO. MP3620194</t>
         </is>
       </c>
       <c r="G493" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H493" s="2" t="n">
-        <v>39000</v>
+        <v>15480</v>
       </c>
       <c r="I493" s="2" t="n">
-        <v>0</v>
+        <v>14994</v>
       </c>
       <c r="J493" s="3" t="n">
-        <v>42341</v>
-[...1 lines deleted...]
-      <c r="K493" s="3"/>
+        <v>42983</v>
+      </c>
+      <c r="K493" s="3" t="n">
+        <v>43312</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="494">
       <c r="A494" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B494" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C494" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D494" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E494" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F494" s="1" t="inlineStr">
         <is>
-          <t>1708007008/LD/22012034255546 — Med Bandhan makhana/Kadora ahirwar</t>
+          <t>1708007008/IF/IAY/977769 — Construction of IAY House -IAY REG. NO. MP3792191</t>
         </is>
       </c>
       <c r="G494" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H494" s="2" t="n">
-        <v>0</v>
+        <v>15480</v>
       </c>
       <c r="I494" s="2" t="n">
-        <v>0</v>
+        <v>15564</v>
       </c>
       <c r="J494" s="3" t="n">
-        <v>42395</v>
-[...1 lines deleted...]
-      <c r="K494" s="3"/>
+        <v>43036</v>
+      </c>
+      <c r="K494" s="3" t="n">
+        <v>43311</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="495">
       <c r="A495" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B495" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C495" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D495" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E495" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F495" s="1" t="inlineStr">
         <is>
-          <t>1708007008/LD/22012034255734 — medbandhan eamrat /maradn</t>
+          <t>1708007008/IF/IAY/979213 — Construction of IAY House -IAY REG. NO. MP3850490</t>
         </is>
       </c>
       <c r="G495" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H495" s="2" t="n">
-        <v>0</v>
+        <v>15480</v>
       </c>
       <c r="I495" s="2" t="n">
-        <v>0</v>
+        <v>15528</v>
       </c>
       <c r="J495" s="3" t="n">
-        <v>42395</v>
-[...1 lines deleted...]
-      <c r="K495" s="3"/>
+        <v>42990</v>
+      </c>
+      <c r="K495" s="3" t="n">
+        <v>43311</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="496">
       <c r="A496" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B496" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C496" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D496" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E496" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F496" s="1" t="inlineStr">
         <is>
-          <t>1708007008/LD/22012034255736 — medbandhan sukuiya /khetsingh lodhi</t>
+          <t>1708007008/LD/12 — खेल मैदान निर्माण कार्य विजावली ग्राम पं. मडियाबुज</t>
         </is>
       </c>
       <c r="G496" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H496" s="2" t="n">
-        <v>0</v>
+        <v>499000</v>
       </c>
       <c r="I496" s="2" t="n">
-        <v>0</v>
+        <v>342772</v>
       </c>
       <c r="J496" s="3" t="n">
-        <v>42395</v>
-[...1 lines deleted...]
-      <c r="K496" s="3"/>
+        <v>40974</v>
+      </c>
+      <c r="K496" s="3" t="n">
+        <v>41222</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="497">
       <c r="A497" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B497" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C497" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D497" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E497" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F497" s="1" t="inlineStr">
         <is>
-          <t>1708007008/LD/22012034255738 — medbandhan rambharosa/durjana chadar</t>
+          <t>1708007008/LD/22012034229618 — मेडबंधान कार्य बाबूसिंह/गोपालसिंह लोधी</t>
         </is>
       </c>
       <c r="G497" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H497" s="2" t="n">
-        <v>0</v>
+        <v>39000</v>
       </c>
       <c r="I497" s="2" t="n">
-        <v>0</v>
+        <v>25917</v>
       </c>
       <c r="J497" s="3" t="n">
-        <v>42395</v>
-[...1 lines deleted...]
-      <c r="K497" s="3"/>
+        <v>42304</v>
+      </c>
+      <c r="K497" s="3" t="n">
+        <v>42368</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="498">
       <c r="A498" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B498" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C498" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D498" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E498" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F498" s="1" t="inlineStr">
         <is>
-          <t>1708007008/LD/22012034255740 — medbandhan butha/jugga ahirwar</t>
+          <t>1708007008/LD/22012034229619 — मेडबंधान कार्य सुनुवा/उमराव सौर</t>
         </is>
       </c>
       <c r="G498" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H498" s="2" t="n">
-        <v>0</v>
+        <v>39000</v>
       </c>
       <c r="I498" s="2" t="n">
-        <v>0</v>
+        <v>4272</v>
       </c>
       <c r="J498" s="3" t="n">
-        <v>42395</v>
-[...1 lines deleted...]
-      <c r="K498" s="3"/>
+        <v>42269</v>
+      </c>
+      <c r="K498" s="3" t="n">
+        <v>42607</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="499">
       <c r="A499" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B499" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C499" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D499" s="1" t="inlineStr">
         <is>
-          <t>Crematorium / Construction of Crematorium for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E499" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F499" s="1" t="inlineStr">
         <is>
-          <t>1708007008/LD/22012034316120 — शांतिधाम निर्माण कार्य रामनगर मडियाबुजुर्ग</t>
+          <t>1708007008/LD/22012034229620 — मेडबंधान कार्य भैयालाल/कल्‍यानसिंह लोधी</t>
         </is>
       </c>
       <c r="G499" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H499" s="2" t="n">
-        <v>179000</v>
+        <v>39000</v>
       </c>
       <c r="I499" s="2" t="n">
-        <v>0</v>
+        <v>13234</v>
       </c>
       <c r="J499" s="3" t="n">
-        <v>42851</v>
-[...1 lines deleted...]
-      <c r="K499" s="3"/>
+        <v>42290</v>
+      </c>
+      <c r="K499" s="3" t="n">
+        <v>42323</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="500">
       <c r="A500" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B500" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C500" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D500" s="1" t="inlineStr">
         <is>
-          <t>Dev of Silvipasture Grassslands for Community / Development of Silvipasture Grassslands for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E500" s="1" t="inlineStr">
         <is>
-          <t>Grass Land Development</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F500" s="1" t="inlineStr">
         <is>
-          <t>1708007008/LD/22012034525445 — charagah vikas karya madiyabujurg</t>
+          <t>1708007008/LD/22012034229622 — मेडबंधान कार्य चन्‍द्राबाई/हनमतसिंह लोधी</t>
         </is>
       </c>
       <c r="G500" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H500" s="2" t="n">
-        <v>1480698.11</v>
+        <v>39000</v>
       </c>
       <c r="I500" s="2" t="n">
-        <v>636910</v>
+        <v>14106</v>
       </c>
       <c r="J500" s="3" t="n">
-        <v>44100</v>
+        <v>42311</v>
       </c>
       <c r="K500" s="3" t="n">
-        <v>45441</v>
+        <v>42345</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="501">
       <c r="A501" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B501" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C501" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D501" s="1" t="inlineStr">
         <is>
-          <t>Wastelands Block Plantation-Farm Forestry -Comm / Wasteland Block Plantation of Farm Forestry Trees for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E501" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F501" s="1" t="inlineStr">
         <is>
-          <t>1708007008/LD/22012034568028 — Samudayik Plantation- Ramnagar k pass Daiya me</t>
+          <t>1708007008/LD/22012034229979 — मेडबंधान कार्य सुन्‍दर /छुटिया अहिरवार</t>
         </is>
       </c>
       <c r="G501" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H501" s="2" t="n">
-        <v>1480551.68</v>
+        <v>39000</v>
       </c>
       <c r="I501" s="2" t="n">
-        <v>1029299.52</v>
+        <v>0</v>
       </c>
       <c r="J501" s="3" t="n">
-        <v>44441</v>
-[...3 lines deleted...]
-      </c>
+        <v>42273</v>
+      </c>
+      <c r="K501" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="502">
       <c r="A502" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B502" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C502" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D502" s="1" t="inlineStr">
         <is>
-          <t>Wasteland Block Plantation-Forstry-Community / Wasteland Block Plantation of Forestry Trees for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E502" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F502" s="1" t="inlineStr">
         <is>
-          <t>1708007008/LD/22012034568029 — Samudayik Plantation- Kreshar ke pass</t>
+          <t>1708007008/LD/22012034241073 — मेडबंधान कार्य गेंदाबाई ऊर्फ गोराबाई / बलराम सिंह लोधी</t>
         </is>
       </c>
       <c r="G502" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H502" s="2" t="n">
-        <v>0</v>
+        <v>39000</v>
       </c>
       <c r="I502" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J502" s="3" t="n">
-        <v>44300</v>
+        <v>42341</v>
       </c>
       <c r="K502" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="503">
       <c r="A503" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B503" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C503" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D503" s="1" t="inlineStr">
         <is>
-          <t>Wastelands Block Plantation-Farm Forestry -Comm / Wasteland Block Plantation of Farm Forestry Trees for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E503" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F503" s="1" t="inlineStr">
         <is>
-          <t>1708007008/LD/22012034568116 — Block Plantation Mata Mandir ke paas Bijawali</t>
+          <t>1708007008/LD/22012034255546 — Med Bandhan makhana/Kadora ahirwar</t>
         </is>
       </c>
       <c r="G503" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H503" s="2" t="n">
-        <v>1496675.63</v>
+        <v>0</v>
       </c>
       <c r="I503" s="2" t="n">
-        <v>1074109</v>
+        <v>0</v>
       </c>
       <c r="J503" s="3" t="n">
-        <v>44432</v>
-[...3 lines deleted...]
-      </c>
+        <v>42395</v>
+      </c>
+      <c r="K503" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="504">
       <c r="A504" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B504" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C504" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D504" s="1" t="inlineStr">
         <is>
-          <t>Construction of Stone graded Bund for Community / Construction of Stone graded Bund for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E504" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F504" s="1" t="inlineStr">
         <is>
-          <t>1708007008/LD/22012034574190 — Naveen Deewal avn nali nirman hanuman mandir</t>
+          <t>1708007008/LD/22012034255734 — medbandhan eamrat /maradn</t>
         </is>
       </c>
       <c r="G504" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H504" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I504" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J504" s="3" t="n">
-        <v>44424</v>
+        <v>42395</v>
       </c>
       <c r="K504" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="505">
       <c r="A505" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B505" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C505" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D505" s="1" t="inlineStr">
         <is>
-          <t>Construction of Stone graded Bund for Community / Construction of Stone graded Bund for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E505" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F505" s="1" t="inlineStr">
         <is>
-          <t>1708007008/LD/22012034574191 — Naveen Deewal avn nali nirman hanuman mandir</t>
+          <t>1708007008/LD/22012034255736 — medbandhan sukuiya /khetsingh lodhi</t>
         </is>
       </c>
       <c r="G505" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H505" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I505" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J505" s="3" t="n">
-        <v>44424</v>
+        <v>42395</v>
       </c>
       <c r="K505" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="506">
       <c r="A506" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B506" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C506" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D506" s="1" t="inlineStr">
         <is>
-          <t>Construction of Stone graded Bund for Community / Construction of Stone graded Bund for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E506" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F506" s="1" t="inlineStr">
         <is>
-          <t>1708007008/LD/22012034574192 — Naveen Deewal avn nali nirman hanuman mandir</t>
+          <t>1708007008/LD/22012034255738 — medbandhan rambharosa/durjana chadar</t>
         </is>
       </c>
       <c r="G506" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H506" s="2" t="n">
-        <v>30000</v>
+        <v>0</v>
       </c>
       <c r="I506" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J506" s="3" t="n">
-        <v>44424</v>
+        <v>42395</v>
       </c>
       <c r="K506" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="507">
       <c r="A507" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B507" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C507" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D507" s="1" t="inlineStr">
         <is>
-          <t>Constr of Pebble peripheral Bund for Community / Construction of Pebble peripheral/farm/field Bund for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E507" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F507" s="1" t="inlineStr">
         <is>
-          <t>1708007008/LD/22012034576562 — Pashu awrodhak diwal chhutan ke parua se Ghoghra ki or</t>
+          <t>1708007008/LD/22012034255740 — medbandhan butha/jugga ahirwar</t>
         </is>
       </c>
       <c r="G507" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H507" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I507" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J507" s="3" t="n">
-        <v>44587</v>
+        <v>42395</v>
       </c>
       <c r="K507" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="508">
       <c r="A508" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B508" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C508" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D508" s="1" t="inlineStr">
         <is>
-          <t>Constr of Stone peripheral Bund for Community / Construction of Stone peripheral/farm/field Bund for Community</t>
+          <t>Crematorium / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E508" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F508" s="1" t="inlineStr">
         <is>
-          <t>1708007008/LD/22012034591817 — CPW Taal se chhapar ki or bijawali</t>
+          <t>1708007008/LD/22012034316120 — शांतिधाम निर्माण कार्य रामनगर मडियाबुजुर्ग</t>
         </is>
       </c>
       <c r="G508" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H508" s="2" t="n">
-        <v>0</v>
+        <v>179000</v>
       </c>
       <c r="I508" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J508" s="3" t="n">
-        <v>45030</v>
+        <v>42851</v>
       </c>
       <c r="K508" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="509">
       <c r="A509" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B509" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C509" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D509" s="1" t="inlineStr">
         <is>
-          <t>Construction of Pebble contour Bund for Community / Construction of Pebble contour Bund for Community</t>
+          <t>Dev of Silvipasture Grassslands for Community / Development of Silvipasture Grassslands for Community</t>
         </is>
       </c>
       <c r="E509" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Grass Land Development</t>
         </is>
       </c>
       <c r="F509" s="1" t="inlineStr">
         <is>
-          <t>1708007008/LD/22012034596318 — पशुअवरोधक दीवार निर्माण कार्य मडियाबुजुर्ग से बिजावली की ओर</t>
+          <t>1708007008/LD/22012034525445 — charagah vikas karya madiyabujurg</t>
         </is>
       </c>
       <c r="G509" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H509" s="2" t="n">
-        <v>0</v>
+        <v>1480698.11</v>
       </c>
       <c r="I509" s="2" t="n">
-        <v>0</v>
+        <v>636910</v>
       </c>
       <c r="J509" s="3" t="n">
-        <v>45030</v>
-[...1 lines deleted...]
-      <c r="K509" s="3"/>
+        <v>44100</v>
+      </c>
+      <c r="K509" s="3" t="n">
+        <v>45441</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="510">
       <c r="A510" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B510" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C510" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D510" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Wastelands Block Plantation-Farm Forestry -Comm / Wasteland Block Plantation of Farm Forestry Trees for Community</t>
         </is>
       </c>
       <c r="E510" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F510" s="1" t="inlineStr">
         <is>
-          <t>1708007008/LD/36 — मेंड बंधान निर्माण कार्य राजेन्‍द्र / रूपसीग ठाकुर</t>
+          <t>1708007008/LD/22012034568028 — Samudayik Plantation- Ramnagar k pass Daiya me</t>
         </is>
       </c>
       <c r="G510" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H510" s="2" t="n">
-        <v>59000</v>
+        <v>1480551.68</v>
       </c>
       <c r="I510" s="2" t="n">
-        <v>59292</v>
+        <v>1029299.52</v>
       </c>
       <c r="J510" s="3" t="n">
-        <v>41012</v>
+        <v>44441</v>
       </c>
       <c r="K510" s="3" t="n">
-        <v>41044</v>
+        <v>45600</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="511">
       <c r="A511" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B511" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C511" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D511" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Wasteland Block Plantation-Forstry-Community / Wasteland Block Plantation of Forestry Trees for Community</t>
         </is>
       </c>
       <c r="E511" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F511" s="1" t="inlineStr">
         <is>
-          <t>1708007008/LD/37 — शाति धाम निर्माण कार्य विजावली ग्रांपं. मडियाबुजु</t>
+          <t>1708007008/LD/22012034568029 — Samudayik Plantation- Kreshar ke pass</t>
         </is>
       </c>
       <c r="G511" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H511" s="2" t="n">
-        <v>499000</v>
+        <v>0</v>
       </c>
       <c r="I511" s="2" t="n">
-        <v>308260</v>
+        <v>0</v>
       </c>
       <c r="J511" s="3" t="n">
-        <v>41026</v>
-[...3 lines deleted...]
-      </c>
+        <v>44300</v>
+      </c>
+      <c r="K511" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="512">
       <c r="A512" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B512" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C512" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D512" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Wastelands Block Plantation-Farm Forestry -Comm / Wasteland Block Plantation of Farm Forestry Trees for Community</t>
         </is>
       </c>
       <c r="E512" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F512" s="1" t="inlineStr">
         <is>
-          <t>1708007008/LD/3799384701 — Vraksharopan Karya Ladau Toro Bijawali</t>
+          <t>1708007008/LD/22012034568116 — Block Plantation Mata Mandir ke paas Bijawali</t>
         </is>
       </c>
       <c r="G512" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H512" s="2" t="n">
-        <v>0</v>
+        <v>1496675.63</v>
       </c>
       <c r="I512" s="2" t="n">
-        <v>0</v>
+        <v>1074109</v>
       </c>
       <c r="J512" s="3" t="n">
-        <v>41184</v>
-[...1 lines deleted...]
-      <c r="K512" s="3"/>
+        <v>44432</v>
+      </c>
+      <c r="K512" s="3" t="n">
+        <v>45600</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="513">
       <c r="A513" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B513" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C513" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Land Development</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D513" s="1" t="inlineStr">
         <is>
-          <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
+          <t>Construction of Stone graded Bund for Community / Construction of Stone graded Bund for Community</t>
         </is>
       </c>
       <c r="E513" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F513" s="1" t="inlineStr">
         <is>
-          <t>1708007008/LD/3799384707 — Medbandhan- Pooran/Punna Sen Madiyabujurg</t>
+          <t>1708007008/LD/22012034574190 — Naveen Deewal avn nali nirman hanuman mandir</t>
         </is>
       </c>
       <c r="G513" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H513" s="2" t="n">
-        <v>35000</v>
+        <v>0</v>
       </c>
       <c r="I513" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J513" s="3" t="n">
-        <v>41184</v>
+        <v>44424</v>
       </c>
       <c r="K513" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="514">
       <c r="A514" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B514" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C514" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Land Development</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D514" s="1" t="inlineStr">
         <is>
-          <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
+          <t>Construction of Stone graded Bund for Community / Construction of Stone graded Bund for Community</t>
         </is>
       </c>
       <c r="E514" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F514" s="1" t="inlineStr">
         <is>
-          <t>1708007008/LD/3799384708 — Medbandhan- Gora/Tulaiya Ahirwar Bijawali</t>
+          <t>1708007008/LD/22012034574191 — Naveen Deewal avn nali nirman hanuman mandir</t>
         </is>
       </c>
       <c r="G514" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H514" s="2" t="n">
-        <v>35000</v>
+        <v>0</v>
       </c>
       <c r="I514" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J514" s="3" t="n">
-        <v>41184</v>
+        <v>44424</v>
       </c>
       <c r="K514" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="515">
       <c r="A515" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B515" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C515" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D515" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Construction of Stone graded Bund for Community / Construction of Stone graded Bund for Community</t>
         </is>
       </c>
       <c r="E515" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F515" s="1" t="inlineStr">
         <is>
-          <t>1708007008/LD/3799439812 — मेडबंधान कार्य बहादुर/रगवीरार्सहं ठाकुर</t>
+          <t>1708007008/LD/22012034574192 — Naveen Deewal avn nali nirman hanuman mandir</t>
         </is>
       </c>
       <c r="G515" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H515" s="2" t="n">
-        <v>35000</v>
+        <v>30000</v>
       </c>
       <c r="I515" s="2" t="n">
-        <v>7704</v>
+        <v>0</v>
       </c>
       <c r="J515" s="3" t="n">
-        <v>41772</v>
-[...3 lines deleted...]
-      </c>
+        <v>44424</v>
+      </c>
+      <c r="K515" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="516">
       <c r="A516" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B516" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C516" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D516" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Constr of Pebble peripheral Bund for Community / Construction of Pebble peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E516" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F516" s="1" t="inlineStr">
         <is>
-          <t>1708007008/LD/3799439830 — मेडबंधान कार्य जानकीबाई/मानार्संह लोधी</t>
+          <t>1708007008/LD/22012034576562 — Pashu awrodhak diwal chhutan ke parua se Ghoghra ki or</t>
         </is>
       </c>
       <c r="G516" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H516" s="2" t="n">
-        <v>35000</v>
+        <v>0</v>
       </c>
       <c r="I516" s="2" t="n">
-        <v>6145.2</v>
+        <v>0</v>
       </c>
       <c r="J516" s="3" t="n">
-        <v>41779</v>
-[...3 lines deleted...]
-      </c>
+        <v>44587</v>
+      </c>
+      <c r="K516" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="517">
       <c r="A517" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B517" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C517" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D517" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Constr of Stone peripheral Bund for Community / Construction of Stone peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E517" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F517" s="1" t="inlineStr">
         <is>
-          <t>1708007008/LD/38 — मेड बंधान निर्माण कार्य धाधू / तुलैया अहिरवार विजा</t>
+          <t>1708007008/LD/22012034591817 — CPW Taal se chhapar ki or bijawali</t>
         </is>
       </c>
       <c r="G517" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H517" s="2" t="n">
-        <v>43500</v>
+        <v>0</v>
       </c>
       <c r="I517" s="2" t="n">
-        <v>41400</v>
+        <v>0</v>
       </c>
       <c r="J517" s="3" t="n">
-        <v>41009</v>
-[...3 lines deleted...]
-      </c>
+        <v>45030</v>
+      </c>
+      <c r="K517" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="518">
       <c r="A518" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B518" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C518" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D518" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Construction of Pebble contour Bund for Community / Construction of Pebble contour Bund for Community</t>
         </is>
       </c>
       <c r="E518" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F518" s="1" t="inlineStr">
         <is>
-          <t>1708007008/LD/6 — खेल मैदान कार्य मडियावुर्ज्रग</t>
+          <t>1708007008/LD/22012034596318 — पशुअवरोधक दीवार निर्माण कार्य मडियाबुजुर्ग से बिजावली की ओर</t>
         </is>
       </c>
       <c r="G518" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H518" s="2" t="n">
-        <v>499000</v>
+        <v>0</v>
       </c>
       <c r="I518" s="2" t="n">
-        <v>408456</v>
+        <v>0</v>
       </c>
       <c r="J518" s="3" t="n">
-        <v>40912</v>
-[...3 lines deleted...]
-      </c>
+        <v>45030</v>
+      </c>
+      <c r="K518" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="519">
       <c r="A519" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B519" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C519" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D519" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E519" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F519" s="1" t="inlineStr">
         <is>
-          <t>1708007008/LD/9926708243 — मेडबंधान ि‍नर्माण कार्य प्‍यारे/ मुन्‍ना र्आहरवार</t>
+          <t>1708007008/LD/36 — मेंड बंधान निर्माण कार्य राजेन्‍द्र / रूपसीग ठाकुर</t>
         </is>
       </c>
       <c r="G519" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H519" s="2" t="n">
-        <v>35000</v>
+        <v>59000</v>
       </c>
       <c r="I519" s="2" t="n">
-        <v>7986</v>
+        <v>59292</v>
       </c>
       <c r="J519" s="3" t="n">
-        <v>41800</v>
+        <v>41012</v>
       </c>
       <c r="K519" s="3" t="n">
-        <v>41806</v>
+        <v>41044</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="520">
       <c r="A520" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B520" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C520" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D520" s="1" t="inlineStr">
         <is>
-          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E520" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F520" s="1" t="inlineStr">
         <is>
-          <t>1708007008/RC/14 — बिजावली से म‍ुडिया बुजुर्ग तक मिटटी मुरमीकरण कार्य</t>
+          <t>1708007008/LD/37 — शाति धाम निर्माण कार्य विजावली ग्रांपं. मडियाबुजु</t>
         </is>
       </c>
       <c r="G520" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H520" s="2" t="n">
-        <v>180000</v>
+        <v>499000</v>
       </c>
       <c r="I520" s="2" t="n">
-        <v>65190</v>
+        <v>308260</v>
       </c>
       <c r="J520" s="3" t="n">
-        <v>39487</v>
+        <v>41026</v>
       </c>
       <c r="K520" s="3" t="n">
-        <v>41141</v>
+        <v>41319</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="521">
       <c r="A521" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B521" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C521" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D521" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E521" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F521" s="1" t="inlineStr">
         <is>
-          <t>1708007008/RC/169 — मिटटी मुरम एव पुलिया निर्माण सानोदा के पास बिजावली</t>
+          <t>1708007008/LD/3799384701 — Vraksharopan Karya Ladau Toro Bijawali</t>
         </is>
       </c>
       <c r="G521" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H521" s="2" t="n">
-        <v>494000</v>
+        <v>0</v>
       </c>
       <c r="I521" s="2" t="n">
-        <v>605376</v>
+        <v>0</v>
       </c>
       <c r="J521" s="3" t="n">
-        <v>39859</v>
-[...3 lines deleted...]
-      </c>
+        <v>41184</v>
+      </c>
+      <c r="K521" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="522">
       <c r="A522" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B522" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C522" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D522" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
         </is>
       </c>
       <c r="E522" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F522" s="1" t="inlineStr">
         <is>
-          <t>1708007008/RC/176 — mitte muram and puliya nirmad kary talab ke pass</t>
+          <t>1708007008/LD/3799384707 — Medbandhan- Pooran/Punna Sen Madiyabujurg</t>
         </is>
       </c>
       <c r="G522" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H522" s="2" t="n">
-        <v>197600</v>
+        <v>35000</v>
       </c>
       <c r="I522" s="2" t="n">
-        <v>655909</v>
+        <v>0</v>
       </c>
       <c r="J522" s="3" t="n">
-        <v>39858</v>
-[...3 lines deleted...]
-      </c>
+        <v>41184</v>
+      </c>
+      <c r="K522" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="523">
       <c r="A523" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B523" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C523" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D523" s="1" t="inlineStr">
         <is>
-          <t>Metal Second coat / Construction of WBM Roads for Community</t>
+          <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
         </is>
       </c>
       <c r="E523" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F523" s="1" t="inlineStr">
         <is>
-          <t>1708007008/RC/18 — चेक डेम निर्माण कार्य मडियाबुजुर्ग  r.e.s</t>
+          <t>1708007008/LD/3799384708 — Medbandhan- Gora/Tulaiya Ahirwar Bijawali</t>
         </is>
       </c>
       <c r="G523" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H523" s="2" t="n">
-        <v>995000</v>
+        <v>35000</v>
       </c>
       <c r="I523" s="2" t="n">
-        <v>614708</v>
+        <v>0</v>
       </c>
       <c r="J523" s="3" t="n">
-        <v>39218</v>
-[...3 lines deleted...]
-      </c>
+        <v>41184</v>
+      </c>
+      <c r="K523" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="524">
       <c r="A524" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B524" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C524" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D524" s="1" t="inlineStr">
         <is>
-          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E524" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F524" s="1" t="inlineStr">
         <is>
-          <t>1708007008/RC/208 — mitti muram and ripta madiya bujurg</t>
+          <t>1708007008/LD/3799439812 — मेडबंधान कार्य बहादुर/रगवीरार्सहं ठाकुर</t>
         </is>
       </c>
       <c r="G524" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H524" s="2" t="n">
-        <v>387000</v>
+        <v>35000</v>
       </c>
       <c r="I524" s="2" t="n">
-        <v>298898</v>
+        <v>7704</v>
       </c>
       <c r="J524" s="3" t="n">
-        <v>40052</v>
+        <v>41772</v>
       </c>
       <c r="K524" s="3" t="n">
-        <v>40213</v>
+        <v>42475</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="525">
       <c r="A525" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B525" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C525" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D525" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E525" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F525" s="1" t="inlineStr">
         <is>
-          <t>1708007008/RC/211 — मडियाबुजर्ग सी सी रोड कुवा के पास</t>
+          <t>1708007008/LD/3799439830 — मेडबंधान कार्य जानकीबाई/मानार्संह लोधी</t>
         </is>
       </c>
       <c r="G525" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H525" s="2" t="n">
-        <v>50000</v>
+        <v>35000</v>
       </c>
       <c r="I525" s="2" t="n">
-        <v>49000</v>
+        <v>6145.2</v>
       </c>
       <c r="J525" s="3" t="n">
-        <v>40004</v>
+        <v>41779</v>
       </c>
       <c r="K525" s="3" t="n">
-        <v>39656</v>
+        <v>41792</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="526">
       <c r="A526" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B526" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C526" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D526" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E526" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F526" s="1" t="inlineStr">
         <is>
-          <t>1708007008/RC/22012034167044 — C.C. Road, Nali Niraman</t>
+          <t>1708007008/LD/38 — मेड बंधान निर्माण कार्य धाधू / तुलैया अहिरवार विजा</t>
         </is>
       </c>
       <c r="G526" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H526" s="2" t="n">
-        <v>99066</v>
+        <v>43500</v>
       </c>
       <c r="I526" s="2" t="n">
-        <v>98736</v>
+        <v>41400</v>
       </c>
       <c r="J526" s="3" t="n">
-        <v>41415</v>
+        <v>41009</v>
       </c>
       <c r="K526" s="3" t="n">
-        <v>41526</v>
+        <v>41326</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="527">
       <c r="A527" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B527" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C527" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D527" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E527" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F527" s="1" t="inlineStr">
         <is>
-          <t>1708007008/RC/22012034174309 — C.C. Road nali nirman khalak singh ke beda se mata</t>
+          <t>1708007008/LD/6 — खेल मैदान कार्य मडियावुर्ज्रग</t>
         </is>
       </c>
       <c r="G527" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H527" s="2" t="n">
-        <v>107504</v>
+        <v>499000</v>
       </c>
       <c r="I527" s="2" t="n">
-        <v>106696.88</v>
+        <v>408456</v>
       </c>
       <c r="J527" s="3" t="n">
-        <v>41464</v>
+        <v>40912</v>
       </c>
       <c r="K527" s="3" t="n">
-        <v>41568</v>
+        <v>40995</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="528">
       <c r="A528" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B528" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C528" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D528" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E528" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F528" s="1" t="inlineStr">
         <is>
-          <t>1708007008/RC/22012034209535 — ग्रेवल मार्ग ि‍नर्माण गुगवारा र्माडयाबुजुर्ग मुख्‍</t>
+          <t>1708007008/LD/9926708243 — मेडबंधान ि‍नर्माण कार्य प्‍यारे/ मुन्‍ना र्आहरवार</t>
         </is>
       </c>
       <c r="G528" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H528" s="2" t="n">
-        <v>320000</v>
+        <v>35000</v>
       </c>
       <c r="I528" s="2" t="n">
-        <v>295132.7</v>
+        <v>7986</v>
       </c>
       <c r="J528" s="3" t="n">
-        <v>41702</v>
+        <v>41800</v>
       </c>
       <c r="K528" s="3" t="n">
-        <v>42560</v>
+        <v>41806</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="529">
       <c r="A529" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B529" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C529" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D529" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E529" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F529" s="1" t="inlineStr">
         <is>
-          <t>1708007008/RC/22012034284788 — सीसी रोड एवं नाली निर्माण आदिवासी मुहल्‍ला से चौपरा की ओर</t>
+          <t>1708007008/RC/14 — बिजावली से म‍ुडिया बुजुर्ग तक मिटटी मुरमीकरण कार्य</t>
         </is>
       </c>
       <c r="G529" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H529" s="2" t="n">
-        <v>98762</v>
+        <v>180000</v>
       </c>
       <c r="I529" s="2" t="n">
-        <v>89491</v>
+        <v>65190</v>
       </c>
       <c r="J529" s="3" t="n">
-        <v>42262</v>
+        <v>39487</v>
       </c>
       <c r="K529" s="3" t="n">
-        <v>42313</v>
+        <v>41141</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="530">
       <c r="A530" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B530" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C530" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D530" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E530" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F530" s="1" t="inlineStr">
         <is>
-          <t>1708007008/RC/22012034294296 — सुदूर सडक निर्माण हरि महाराज के घर से कलुवा अहिरवार तक</t>
+          <t>1708007008/RC/169 — मिटटी मुरम एव पुलिया निर्माण सानोदा के पास बिजावली</t>
         </is>
       </c>
       <c r="G530" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H530" s="2" t="n">
-        <v>1315000</v>
+        <v>494000</v>
       </c>
       <c r="I530" s="2" t="n">
-        <v>553504.6</v>
+        <v>605376</v>
       </c>
       <c r="J530" s="3" t="n">
-        <v>42374</v>
+        <v>39859</v>
       </c>
       <c r="K530" s="3" t="n">
-        <v>42819</v>
+        <v>40819</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="531">
       <c r="A531" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B531" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C531" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D531" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E531" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F531" s="1" t="inlineStr">
         <is>
-          <t>1708007008/RC/22012034296582 — Sudoor Sadak Nirman Puliya se Ghoghra ki or</t>
+          <t>1708007008/RC/176 — mitte muram and puliya nirmad kary talab ke pass</t>
         </is>
       </c>
       <c r="G531" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H531" s="2" t="n">
-        <v>1290000</v>
+        <v>197600</v>
       </c>
       <c r="I531" s="2" t="n">
-        <v>1236596.54</v>
+        <v>655909</v>
       </c>
       <c r="J531" s="3" t="n">
-        <v>42402</v>
+        <v>39858</v>
       </c>
       <c r="K531" s="3" t="n">
-        <v>43966</v>
+        <v>40765</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="532">
       <c r="A532" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B532" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C532" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D532" s="1" t="inlineStr">
         <is>
-          <t>Cross Drainage / Construction of Culvert / cross drainage structues for Community</t>
+          <t>Metal Second coat / Construction of WBM Roads for Community</t>
         </is>
       </c>
       <c r="E532" s="1" t="inlineStr">
         <is>
-          <t>Culvert</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F532" s="1" t="inlineStr">
         <is>
-          <t>1708007008/RC/22012034297635 — Nali nirman Roopkishor ke ghar se Ripta ki or</t>
+          <t>1708007008/RC/18 — चेक डेम निर्माण कार्य मडियाबुजुर्ग  r.e.s</t>
         </is>
       </c>
       <c r="G532" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H532" s="2" t="n">
-        <v>972000</v>
+        <v>995000</v>
       </c>
       <c r="I532" s="2" t="n">
-        <v>756698.4</v>
+        <v>614708</v>
       </c>
       <c r="J532" s="3" t="n">
-        <v>42416</v>
+        <v>39218</v>
       </c>
       <c r="K532" s="3" t="n">
-        <v>42855</v>
+        <v>40349</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="533">
       <c r="A533" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B533" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C533" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D533" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E533" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F533" s="1" t="inlineStr">
         <is>
-          <t>1708007008/RC/22012034310550 — सीसी रोड एवं नाली निर्माण संतोष बसोर के घर से कामल अहिरवार की ओर</t>
+          <t>1708007008/RC/208 — mitti muram and ripta madiya bujurg</t>
         </is>
       </c>
       <c r="G533" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H533" s="2" t="n">
-        <v>71076</v>
+        <v>387000</v>
       </c>
       <c r="I533" s="2" t="n">
-        <v>36239</v>
+        <v>298898</v>
       </c>
       <c r="J533" s="3" t="n">
-        <v>42479</v>
+        <v>40052</v>
       </c>
       <c r="K533" s="3" t="n">
-        <v>42612</v>
+        <v>40213</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="534">
       <c r="A534" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B534" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C534" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D534" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E534" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F534" s="1" t="inlineStr">
         <is>
-          <t>1708007008/RC/22012034330515 — सीसी रोड निर्माण प्रा0,मा0 शाला प्रांगण</t>
+          <t>1708007008/RC/211 — मडियाबुजर्ग सी सी रोड कुवा के पास</t>
         </is>
       </c>
       <c r="G534" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H534" s="2" t="n">
-        <v>23400</v>
+        <v>50000</v>
       </c>
       <c r="I534" s="2" t="n">
-        <v>23380</v>
+        <v>49000</v>
       </c>
       <c r="J534" s="3" t="n">
-        <v>42808</v>
+        <v>40004</v>
       </c>
       <c r="K534" s="3" t="n">
-        <v>42830</v>
+        <v>39656</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="535">
       <c r="A535" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B535" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C535" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D535" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E535" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F535" s="1" t="inlineStr">
         <is>
-          <t>1708007008/RC/22012034336072 — सीसी रोड निर्माण सार्वजनिक कूप से मुख्‍य सडक रज्‍जू ठाकुर के घर तक</t>
+          <t>1708007008/RC/22012034167044 — C.C. Road, Nali Niraman</t>
         </is>
       </c>
       <c r="G535" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H535" s="2" t="n">
-        <v>64080</v>
+        <v>99066</v>
       </c>
       <c r="I535" s="2" t="n">
-        <v>64328</v>
+        <v>98736</v>
       </c>
       <c r="J535" s="3" t="n">
-        <v>42934</v>
+        <v>41415</v>
       </c>
       <c r="K535" s="3" t="n">
-        <v>43097</v>
+        <v>41526</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="536">
       <c r="A536" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B536" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C536" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D536" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E536" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F536" s="1" t="inlineStr">
         <is>
-          <t>1708007008/RC/22012034339156 — सुदूर सडक निर्माण मुख्‍य सडक से सूरजपुरा की ओर</t>
+          <t>1708007008/RC/22012034174309 — C.C. Road nali nirman khalak singh ke beda se mata</t>
         </is>
       </c>
       <c r="G536" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H536" s="2" t="n">
-        <v>609000</v>
+        <v>107504</v>
       </c>
       <c r="I536" s="2" t="n">
-        <v>575090.23</v>
+        <v>106696.88</v>
       </c>
       <c r="J536" s="3" t="n">
-        <v>42888</v>
+        <v>41464</v>
       </c>
       <c r="K536" s="3" t="n">
-        <v>43336</v>
+        <v>41568</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="537">
       <c r="A537" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B537" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C537" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D537" s="1" t="inlineStr">
         <is>
           <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E537" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F537" s="1" t="inlineStr">
         <is>
-          <t>1708007008/RC/22012034370640 — greval road</t>
+          <t>1708007008/RC/22012034209535 — ग्रेवल मार्ग ि‍नर्माण गुगवारा र्माडयाबुजुर्ग मुख्‍</t>
         </is>
       </c>
       <c r="G537" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H537" s="2" t="n">
-        <v>0</v>
+        <v>320000</v>
       </c>
       <c r="I537" s="2" t="n">
-        <v>0</v>
+        <v>295132.7</v>
       </c>
       <c r="J537" s="3" t="n">
-        <v>43205</v>
-[...1 lines deleted...]
-      <c r="K537" s="3"/>
+        <v>41702</v>
+      </c>
+      <c r="K537" s="3" t="n">
+        <v>42560</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="538">
       <c r="A538" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B538" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C538" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D538" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E538" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F538" s="1" t="inlineStr">
         <is>
-          <t>1708007008/RC/22012034376465 — C.C. Road, Nali nirman- Teji Sour ke ghar se Aanganbadi ki or</t>
+          <t>1708007008/RC/22012034284788 — सीसी रोड एवं नाली निर्माण आदिवासी मुहल्‍ला से चौपरा की ओर</t>
         </is>
       </c>
       <c r="G538" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H538" s="2" t="n">
-        <v>54890</v>
+        <v>98762</v>
       </c>
       <c r="I538" s="2" t="n">
-        <v>44892</v>
+        <v>89491</v>
       </c>
       <c r="J538" s="3" t="n">
-        <v>43221</v>
+        <v>42262</v>
       </c>
       <c r="K538" s="3" t="n">
-        <v>43313</v>
+        <v>42313</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="539">
       <c r="A539" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B539" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C539" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D539" s="1" t="inlineStr">
         <is>
           <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E539" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F539" s="1" t="inlineStr">
         <is>
-          <t>1708007008/RC/22012034382597 — Sudoor Road- Pooran Vishwakarma ke ghar se Ghoghra ki or</t>
+          <t>1708007008/RC/22012034294296 — सुदूर सडक निर्माण हरि महाराज के घर से कलुवा अहिरवार तक</t>
         </is>
       </c>
       <c r="G539" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H539" s="2" t="n">
-        <v>1366000</v>
+        <v>1315000</v>
       </c>
       <c r="I539" s="2" t="n">
-        <v>1155775.89</v>
+        <v>553504.6</v>
       </c>
       <c r="J539" s="3" t="n">
-        <v>43137</v>
+        <v>42374</v>
       </c>
       <c r="K539" s="3" t="n">
-        <v>43301</v>
+        <v>42819</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="540">
       <c r="A540" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B540" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C540" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D540" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E540" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F540" s="1" t="inlineStr">
         <is>
-          <t>1708007008/RC/22012034445059 — C.C. Road- Aanganbadi se Dhanprasad Sour ke ghar ki or</t>
+          <t>1708007008/RC/22012034296582 — Sudoor Sadak Nirman Puliya se Ghoghra ki or</t>
         </is>
       </c>
       <c r="G540" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H540" s="2" t="n">
-        <v>46875</v>
+        <v>1290000</v>
       </c>
       <c r="I540" s="2" t="n">
-        <v>15136</v>
+        <v>1236596.54</v>
       </c>
       <c r="J540" s="3" t="n">
-        <v>43703</v>
+        <v>42402</v>
       </c>
       <c r="K540" s="3" t="n">
-        <v>43922</v>
+        <v>43966</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="541">
       <c r="A541" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B541" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C541" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D541" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cross Drainage / Construction of Culvert / cross drainage structues for Community</t>
         </is>
       </c>
       <c r="E541" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Culvert</t>
         </is>
       </c>
       <c r="F541" s="1" t="inlineStr">
         <is>
-          <t>1708007008/RC/22012034469081 — C.C. Road- Maluka Ahirwar k ghar se Pahadi chadar k ghar ki or</t>
+          <t>1708007008/RC/22012034297635 — Nali nirman Roopkishor ke ghar se Ripta ki or</t>
         </is>
       </c>
       <c r="G541" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H541" s="2" t="n">
-        <v>42000</v>
+        <v>972000</v>
       </c>
       <c r="I541" s="2" t="n">
-        <v>30624</v>
+        <v>756698.4</v>
       </c>
       <c r="J541" s="3" t="n">
-        <v>43734</v>
+        <v>42416</v>
       </c>
       <c r="K541" s="3" t="n">
-        <v>43816</v>
+        <v>42855</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="542">
       <c r="A542" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B542" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C542" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D542" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E542" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F542" s="1" t="inlineStr">
         <is>
-          <t>1708007008/RC/22012034477942 — C.C. Road-Prathmik, Madhyamik Shala Prangan</t>
+          <t>1708007008/RC/22012034310550 — सीसी रोड एवं नाली निर्माण संतोष बसोर के घर से कामल अहिरवार की ओर</t>
         </is>
       </c>
       <c r="G542" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H542" s="2" t="n">
-        <v>23400</v>
+        <v>71076</v>
       </c>
       <c r="I542" s="2" t="n">
-        <v>26400</v>
+        <v>36239</v>
       </c>
       <c r="J542" s="3" t="n">
-        <v>43734</v>
+        <v>42479</v>
       </c>
       <c r="K542" s="3" t="n">
-        <v>43743</v>
+        <v>42612</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="543">
       <c r="A543" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B543" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C543" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D543" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E543" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F543" s="1" t="inlineStr">
         <is>
-          <t>1708007008/RC/22012034540502 — C.C. Road- Harijan Mohalla Bijawali</t>
+          <t>1708007008/RC/22012034330515 — सीसी रोड निर्माण प्रा0,मा0 शाला प्रांगण</t>
         </is>
       </c>
       <c r="G543" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H543" s="2" t="n">
-        <v>24786</v>
+        <v>23400</v>
       </c>
       <c r="I543" s="2" t="n">
-        <v>24320</v>
+        <v>23380</v>
       </c>
       <c r="J543" s="3" t="n">
-        <v>44100</v>
+        <v>42808</v>
       </c>
       <c r="K543" s="3" t="n">
-        <v>44214</v>
+        <v>42830</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="544">
       <c r="A544" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B544" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C544" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D544" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E544" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F544" s="1" t="inlineStr">
         <is>
-          <t>1708007008/RC/22012034824493 — सीसी रोड निर्माण कार्य मैन रोड से हल्‍ले के घर की ओर बिजावली</t>
+          <t>1708007008/RC/22012034336072 — सीसी रोड निर्माण सार्वजनिक कूप से मुख्‍य सडक रज्‍जू ठाकुर के घर तक</t>
         </is>
       </c>
       <c r="G544" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H544" s="2" t="n">
-        <v>26000</v>
+        <v>64080</v>
       </c>
       <c r="I544" s="2" t="n">
-        <v>19440</v>
+        <v>64328</v>
       </c>
       <c r="J544" s="3" t="n">
-        <v>45541</v>
+        <v>42934</v>
       </c>
       <c r="K544" s="3" t="n">
-        <v>45615</v>
+        <v>43097</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="545">
       <c r="A545" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B545" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C545" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D545" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E545" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F545" s="1" t="inlineStr">
         <is>
-          <t>1708007008/RC/22012034824495 — सीसी रोड निर्माण कार्य पक्‍की सडक से रतन के घर की ओर मडियाबुजुर्ग</t>
+          <t>1708007008/RC/22012034339156 — सुदूर सडक निर्माण मुख्‍य सडक से सूरजपुरा की ओर</t>
         </is>
       </c>
       <c r="G545" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H545" s="2" t="n">
-        <v>21000</v>
+        <v>609000</v>
       </c>
       <c r="I545" s="2" t="n">
-        <v>20412</v>
+        <v>575090.23</v>
       </c>
       <c r="J545" s="3" t="n">
-        <v>45540</v>
+        <v>42888</v>
       </c>
       <c r="K545" s="3" t="n">
-        <v>45615</v>
+        <v>43336</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="546">
       <c r="A546" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B546" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C546" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D546" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E546" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F546" s="1" t="inlineStr">
         <is>
-          <t>1708007008/RC/22012034832604 — CC Road Nirman Kary Sourabh Ke Ghar se Badi Nali Tak</t>
+          <t>1708007008/RC/22012034370640 — greval road</t>
         </is>
       </c>
       <c r="G546" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H546" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I546" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J546" s="3" t="n">
-        <v>45567</v>
+        <v>43205</v>
       </c>
       <c r="K546" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="547">
       <c r="A547" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B547" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C547" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D547" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E547" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F547" s="1" t="inlineStr">
         <is>
-          <t>1708007008/RC/22012034832729 — CC Nali  Nirman Kary Sourabh Ke Ghar Se Badi Nali Ki Aur Gram Panchayt Madiyabujurg</t>
+          <t>1708007008/RC/22012034376465 — C.C. Road, Nali nirman- Teji Sour ke ghar se Aanganbadi ki or</t>
         </is>
       </c>
       <c r="G547" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H547" s="2" t="n">
-        <v>32800</v>
+        <v>54890</v>
       </c>
       <c r="I547" s="2" t="n">
-        <v>0</v>
+        <v>44892</v>
       </c>
       <c r="J547" s="3" t="n">
-        <v>45628</v>
-[...1 lines deleted...]
-      <c r="K547" s="3"/>
+        <v>43221</v>
+      </c>
+      <c r="K547" s="3" t="n">
+        <v>43313</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="548">
       <c r="A548" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B548" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C548" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D548" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E548" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F548" s="1" t="inlineStr">
         <is>
-          <t>1708007008/RC/22012034839956 — CC रोड निर्माण कार्य पक्की सडक से भोले के घर तक ग्राम मडियाबुजुर्ग</t>
+          <t>1708007008/RC/22012034382597 — Sudoor Road- Pooran Vishwakarma ke ghar se Ghoghra ki or</t>
         </is>
       </c>
       <c r="G548" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H548" s="2" t="n">
-        <v>79000</v>
+        <v>1366000</v>
       </c>
       <c r="I548" s="2" t="n">
-        <v>0</v>
+        <v>1155775.89</v>
       </c>
       <c r="J548" s="3" t="n">
-        <v>45683</v>
-[...1 lines deleted...]
-      <c r="K548" s="3"/>
+        <v>43137</v>
+      </c>
+      <c r="K548" s="3" t="n">
+        <v>43301</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="549">
       <c r="A549" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B549" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C549" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D549" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E549" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F549" s="1" t="inlineStr">
         <is>
-          <t>1708007008/RC/22012034844943 — CC Road KAmal ke ghar se MAnnu ke ghar tak</t>
+          <t>1708007008/RC/22012034445059 — C.C. Road- Aanganbadi se Dhanprasad Sour ke ghar ki or</t>
         </is>
       </c>
       <c r="G549" s="1" t="inlineStr">
         <is>
-          <t>New</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H549" s="2" t="n">
-        <v>0</v>
+        <v>46875</v>
       </c>
       <c r="I549" s="2" t="n">
-        <v>0</v>
+        <v>15136</v>
       </c>
       <c r="J549" s="3" t="n">
-        <v>45761</v>
-[...1 lines deleted...]
-      <c r="K549" s="3"/>
+        <v>43703</v>
+      </c>
+      <c r="K549" s="3" t="n">
+        <v>43922</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="550">
       <c r="A550" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B550" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C550" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D550" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E550" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F550" s="1" t="inlineStr">
         <is>
-          <t>1708007008/RC/22012034844944 — CC Road KAmal ke ghar se MAnnu ke ghar tak</t>
+          <t>1708007008/RC/22012034469081 — C.C. Road- Maluka Ahirwar k ghar se Pahadi chadar k ghar ki or</t>
         </is>
       </c>
       <c r="G550" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H550" s="2" t="n">
-        <v>79000</v>
+        <v>42000</v>
       </c>
       <c r="I550" s="2" t="n">
-        <v>0</v>
+        <v>30624</v>
       </c>
       <c r="J550" s="3" t="n">
-        <v>45761</v>
-[...1 lines deleted...]
-      <c r="K550" s="3"/>
+        <v>43734</v>
+      </c>
+      <c r="K550" s="3" t="n">
+        <v>43816</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="551">
       <c r="A551" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B551" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C551" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D551" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E551" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F551" s="1" t="inlineStr">
         <is>
-          <t>1708007008/RC/22012034844945 — CC Road PAkki Sadak se Bhole ke ghar tak</t>
+          <t>1708007008/RC/22012034477942 — C.C. Road-Prathmik, Madhyamik Shala Prangan</t>
         </is>
       </c>
       <c r="G551" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H551" s="2" t="n">
-        <v>79000</v>
+        <v>23400</v>
       </c>
       <c r="I551" s="2" t="n">
-        <v>0</v>
+        <v>26400</v>
       </c>
       <c r="J551" s="3" t="n">
-        <v>45761</v>
-[...1 lines deleted...]
-      <c r="K551" s="3"/>
+        <v>43734</v>
+      </c>
+      <c r="K551" s="3" t="n">
+        <v>43743</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="552">
       <c r="A552" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B552" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C552" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D552" s="1" t="inlineStr">
         <is>
-          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E552" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F552" s="1" t="inlineStr">
         <is>
-          <t>1708007008/RC/244 — मिटटीमुरम एवं रिपटा निर्माण कार्य हरी क घर से चेकडेम तक</t>
+          <t>1708007008/RC/22012034540502 — C.C. Road- Harijan Mohalla Bijawali</t>
         </is>
       </c>
       <c r="G552" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H552" s="2" t="n">
-        <v>494000</v>
+        <v>24786</v>
       </c>
       <c r="I552" s="2" t="n">
-        <v>356700</v>
+        <v>24320</v>
       </c>
       <c r="J552" s="3" t="n">
-        <v>40281</v>
+        <v>44100</v>
       </c>
       <c r="K552" s="3" t="n">
-        <v>40454</v>
+        <v>44214</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="553">
       <c r="A553" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B553" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C553" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D553" s="1" t="inlineStr">
         <is>
-          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E553" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F553" s="1" t="inlineStr">
         <is>
-          <t>1708007008/RC/249 — मिटटीमुरम एवं रिपटा निर्माण कार्य मडिया से सैडारा मार्ग पर</t>
+          <t>1708007008/RC/22012034824493 — सीसी रोड निर्माण कार्य मैन रोड से हल्‍ले के घर की ओर बिजावली</t>
         </is>
       </c>
       <c r="G553" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H553" s="2" t="n">
-        <v>408000</v>
+        <v>26000</v>
       </c>
       <c r="I553" s="2" t="n">
-        <v>357326</v>
+        <v>19440</v>
       </c>
       <c r="J553" s="3" t="n">
-        <v>40146</v>
+        <v>45541</v>
       </c>
       <c r="K553" s="3" t="n">
-        <v>41077</v>
+        <v>45615</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="554">
       <c r="A554" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B554" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C554" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D554" s="1" t="inlineStr">
         <is>
-          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E554" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F554" s="1" t="inlineStr">
         <is>
-          <t>1708007008/RC/262 — PULIYA NIRMAD AND MITTIMURAM WORK SURAJPURA MARG PAR BIJAWLI</t>
+          <t>1708007008/RC/22012034824495 — सीसी रोड निर्माण कार्य पक्‍की सडक से रतन के घर की ओर मडियाबुजुर्ग</t>
         </is>
       </c>
       <c r="G554" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H554" s="2" t="n">
-        <v>494000</v>
+        <v>21000</v>
       </c>
       <c r="I554" s="2" t="n">
-        <v>383980</v>
+        <v>20412</v>
       </c>
       <c r="J554" s="3" t="n">
-        <v>40281</v>
+        <v>45540</v>
       </c>
       <c r="K554" s="3" t="n">
-        <v>40253</v>
+        <v>45615</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="555">
       <c r="A555" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B555" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C555" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D555" s="1" t="inlineStr">
         <is>
-          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E555" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F555" s="1" t="inlineStr">
         <is>
-          <t>1708007008/RC/280 — मिटटीमुरम एवं पुलिया निर्माण कार्य मडियाबुजुर्ग से राम कुन्‍ड मार्ग पर</t>
+          <t>1708007008/RC/22012034832604 — CC Road Nirman Kary Sourabh Ke Ghar se Badi Nali Tak</t>
         </is>
       </c>
       <c r="G555" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H555" s="2" t="n">
-        <v>494000</v>
+        <v>0</v>
       </c>
       <c r="I555" s="2" t="n">
-        <v>432040</v>
+        <v>0</v>
       </c>
       <c r="J555" s="3" t="n">
-        <v>40295</v>
-[...3 lines deleted...]
-      </c>
+        <v>45567</v>
+      </c>
+      <c r="K555" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="556">
       <c r="A556" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B556" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C556" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D556" s="1" t="inlineStr">
         <is>
-          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E556" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F556" s="1" t="inlineStr">
         <is>
-          <t>1708007008/RC/302 — पुलिया निर्माण एवं मार्ग निर्माण कार्य सूरजपुरा रोड पर माता के पास विजावली</t>
+          <t>1708007008/RC/22012034832729 — CC Nali  Nirman Kary Sourabh Ke Ghar Se Badi Nali Ki Aur Gram Panchayt Madiyabujurg</t>
         </is>
       </c>
       <c r="G556" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H556" s="2" t="n">
-        <v>494000</v>
+        <v>32800</v>
       </c>
       <c r="I556" s="2" t="n">
-        <v>417034</v>
+        <v>0</v>
       </c>
       <c r="J556" s="3" t="n">
-        <v>40428</v>
-[...3 lines deleted...]
-      </c>
+        <v>45628</v>
+      </c>
+      <c r="K556" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="557">
       <c r="A557" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B557" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C557" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D557" s="1" t="inlineStr">
         <is>
-          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E557" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F557" s="1" t="inlineStr">
         <is>
-          <t>1708007008/RC/313 — puliya nirmad and mitti muram work moga nala par</t>
+          <t>1708007008/RC/22012034839956 — CC रोड निर्माण कार्य पक्की सडक से भोले के घर तक ग्राम मडियाबुजुर्ग</t>
         </is>
       </c>
       <c r="G557" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H557" s="2" t="n">
-        <v>494000</v>
+        <v>79000</v>
       </c>
       <c r="I557" s="2" t="n">
-        <v>407960</v>
+        <v>0</v>
       </c>
       <c r="J557" s="3" t="n">
-        <v>40505</v>
-[...3 lines deleted...]
-      </c>
+        <v>45683</v>
+      </c>
+      <c r="K557" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="558">
       <c r="A558" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B558" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C558" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D558" s="1" t="inlineStr">
         <is>
-          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E558" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F558" s="1" t="inlineStr">
         <is>
-          <t>1708007008/RC/425 — मिटटी मुरम कार्य रोड से बिजावली तक</t>
+          <t>1708007008/RC/22012034844943 — CC Road KAmal ke ghar se MAnnu ke ghar tak</t>
         </is>
       </c>
       <c r="G558" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>New</t>
         </is>
       </c>
       <c r="H558" s="2" t="n">
-        <v>179000</v>
+        <v>0</v>
       </c>
       <c r="I558" s="2" t="n">
-        <v>157424</v>
+        <v>0</v>
       </c>
       <c r="J558" s="3" t="n">
-        <v>40897</v>
-[...3 lines deleted...]
-      </c>
+        <v>45761</v>
+      </c>
+      <c r="K558" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="559">
       <c r="A559" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B559" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C559" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D559" s="1" t="inlineStr">
         <is>
-          <t>Mitti Murram Road / Construction of Mitti Murram Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E559" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F559" s="1" t="inlineStr">
         <is>
-          <t>1708007008/RC/426 — मिटटी मुरम एवं रिपटा निर्माण कार्य विजावली से घोघर</t>
+          <t>1708007008/RC/22012034844944 — CC Road KAmal ke ghar se MAnnu ke ghar tak</t>
         </is>
       </c>
       <c r="G559" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H559" s="2" t="n">
-        <v>485000</v>
+        <v>79000</v>
       </c>
       <c r="I559" s="2" t="n">
-        <v>485076</v>
+        <v>0</v>
       </c>
       <c r="J559" s="3" t="n">
-        <v>40890</v>
-[...3 lines deleted...]
-      </c>
+        <v>45761</v>
+      </c>
+      <c r="K559" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="560">
       <c r="A560" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B560" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C560" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D560" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E560" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F560" s="1" t="inlineStr">
         <is>
-          <t>1708007008/RC/467 — c c rod  and nali nirmad ashati ke ghar se sankar jee ke mandar</t>
+          <t>1708007008/RC/22012034844945 — CC Road PAkki Sadak se Bhole ke ghar tak</t>
         </is>
       </c>
       <c r="G560" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H560" s="2" t="n">
-        <v>333000</v>
+        <v>79000</v>
       </c>
       <c r="I560" s="2" t="n">
-        <v>82796</v>
+        <v>0</v>
       </c>
       <c r="J560" s="3" t="n">
-        <v>41068</v>
-[...3 lines deleted...]
-      </c>
+        <v>45761</v>
+      </c>
+      <c r="K560" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="561">
       <c r="A561" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B561" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C561" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D561" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex</t>
+          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E561" s="1" t="inlineStr">
         <is>
-          <t>Community Sanitary Complex</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F561" s="1" t="inlineStr">
         <is>
-          <t>1708007008/RS/22012034493807 — सामुदायिक स्‍वच्‍छता परिसर निर्माण कार्य हनुमान बाग के पास</t>
+          <t>1708007008/RC/244 — मिटटीमुरम एवं रिपटा निर्माण कार्य हरी क घर से चेकडेम तक</t>
         </is>
       </c>
       <c r="G561" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H561" s="2" t="n">
-        <v>44000</v>
+        <v>494000</v>
       </c>
       <c r="I561" s="2" t="n">
-        <v>43320</v>
+        <v>356700</v>
       </c>
       <c r="J561" s="3" t="n">
-        <v>44103</v>
+        <v>40281</v>
       </c>
       <c r="K561" s="3" t="n">
-        <v>44905</v>
+        <v>40454</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="562">
       <c r="A562" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B562" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C562" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D562" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex</t>
+          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E562" s="1" t="inlineStr">
         <is>
-          <t>Community Sanitary Complex</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F562" s="1" t="inlineStr">
         <is>
-          <t>1708007008/RS/22012034562620 — सामुदायिक स्‍वच्‍छता परिसर निर्माण कार्य आदिवासी मंगल भवन के पास</t>
+          <t>1708007008/RC/249 — मिटटीमुरम एवं रिपटा निर्माण कार्य मडिया से सैडारा मार्ग पर</t>
         </is>
       </c>
       <c r="G562" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H562" s="2" t="n">
-        <v>44000</v>
+        <v>408000</v>
       </c>
       <c r="I562" s="2" t="n">
-        <v>42846</v>
+        <v>357326</v>
       </c>
       <c r="J562" s="3" t="n">
-        <v>44478</v>
+        <v>40146</v>
       </c>
       <c r="K562" s="3" t="n">
-        <v>44905</v>
+        <v>41077</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="563">
       <c r="A563" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B563" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C563" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D563" s="1" t="inlineStr">
         <is>
-          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E563" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F563" s="1" t="inlineStr">
         <is>
-          <t>1708007008/RS/22012034590113 — SLWM सामुदायिक सोकता निर्माण दिनेश विश्‍वकर्मा के घर के पास</t>
+          <t>1708007008/RC/262 — PULIYA NIRMAD AND MITTIMURAM WORK SURAJPURA MARG PAR BIJAWLI</t>
         </is>
       </c>
       <c r="G563" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H563" s="2" t="n">
-        <v>18712.19</v>
+        <v>494000</v>
       </c>
       <c r="I563" s="2" t="n">
-        <v>2316</v>
+        <v>383980</v>
       </c>
       <c r="J563" s="3" t="n">
-        <v>44533</v>
+        <v>40281</v>
       </c>
       <c r="K563" s="3" t="n">
-        <v>44905</v>
+        <v>40253</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="564">
       <c r="A564" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B564" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C564" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D564" s="1" t="inlineStr">
         <is>
-          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E564" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F564" s="1" t="inlineStr">
         <is>
-          <t>1708007008/RS/22012034590125 — SLWM सामुदायिक सोकता निर्माण आंगनबाडी भवन हेण्‍ड पंप के पास</t>
+          <t>1708007008/RC/280 — मिटटीमुरम एवं पुलिया निर्माण कार्य मडियाबुजुर्ग से राम कुन्‍ड मार्ग पर</t>
         </is>
       </c>
       <c r="G564" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H564" s="2" t="n">
-        <v>18712.19</v>
+        <v>494000</v>
       </c>
       <c r="I564" s="2" t="n">
-        <v>12819</v>
+        <v>432040</v>
       </c>
       <c r="J564" s="3" t="n">
-        <v>44536</v>
+        <v>40295</v>
       </c>
       <c r="K564" s="3" t="n">
-        <v>44801</v>
+        <v>40522</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="565">
       <c r="A565" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B565" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C565" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D565" s="1" t="inlineStr">
         <is>
-          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E565" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F565" s="1" t="inlineStr">
         <is>
-          <t>1708007008/RS/22012034590135 — SLWM सामुदायिक सोकता निर्माण रामनगर मंदिर के पास</t>
+          <t>1708007008/RC/302 — पुलिया निर्माण एवं मार्ग निर्माण कार्य सूरजपुरा रोड पर माता के पास विजावली</t>
         </is>
       </c>
       <c r="G565" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H565" s="2" t="n">
-        <v>18712.19</v>
+        <v>494000</v>
       </c>
       <c r="I565" s="2" t="n">
-        <v>8436</v>
+        <v>417034</v>
       </c>
       <c r="J565" s="3" t="n">
-        <v>44525</v>
+        <v>40428</v>
       </c>
       <c r="K565" s="3" t="n">
-        <v>44801</v>
+        <v>40812</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="566">
       <c r="A566" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B566" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C566" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D566" s="1" t="inlineStr">
         <is>
-          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E566" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F566" s="1" t="inlineStr">
         <is>
-          <t>1708007008/RS/22012034590141 — SLWM सामुदायिक सोकता निर्माण रामलाल यादव के घर के पास</t>
+          <t>1708007008/RC/313 — puliya nirmad and mitti muram work moga nala par</t>
         </is>
       </c>
       <c r="G566" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H566" s="2" t="n">
-        <v>18712.19</v>
+        <v>494000</v>
       </c>
       <c r="I566" s="2" t="n">
-        <v>9594</v>
+        <v>407960</v>
       </c>
       <c r="J566" s="3" t="n">
-        <v>44525</v>
+        <v>40505</v>
       </c>
       <c r="K566" s="3" t="n">
-        <v>44801</v>
+        <v>40656</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="567">
       <c r="A567" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B567" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C567" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D567" s="1" t="inlineStr">
         <is>
-          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E567" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F567" s="1" t="inlineStr">
         <is>
-          <t>1708007008/RS/22012034590146 — SLWM सामुदायिक सोकता निर्माण सार्वजनिक कूप के पास</t>
+          <t>1708007008/RC/425 — मिटटी मुरम कार्य रोड से बिजावली तक</t>
         </is>
       </c>
       <c r="G567" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H567" s="2" t="n">
-        <v>18712.19</v>
+        <v>179000</v>
       </c>
       <c r="I567" s="2" t="n">
-        <v>579</v>
+        <v>157424</v>
       </c>
       <c r="J567" s="3" t="n">
-        <v>44536</v>
+        <v>40897</v>
       </c>
       <c r="K567" s="3" t="n">
-        <v>44801</v>
+        <v>40988</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="568">
       <c r="A568" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B568" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C568" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D568" s="1" t="inlineStr">
         <is>
-          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+          <t>Mitti Murram Road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E568" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F568" s="1" t="inlineStr">
         <is>
-          <t>1708007008/RS/22012034590153 — SLWM सामुदायिक सोकता निर्माण अहिरवार मुहल्‍ला में हेण्‍डपंप के पास</t>
+          <t>1708007008/RC/426 — मिटटी मुरम एवं रिपटा निर्माण कार्य विजावली से घोघर</t>
         </is>
       </c>
       <c r="G568" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H568" s="2" t="n">
-        <v>18712.19</v>
+        <v>485000</v>
       </c>
       <c r="I568" s="2" t="n">
-        <v>7344</v>
+        <v>485076</v>
       </c>
       <c r="J568" s="3" t="n">
-        <v>44807</v>
+        <v>40890</v>
       </c>
       <c r="K568" s="3" t="n">
-        <v>44895</v>
+        <v>41559</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="569">
       <c r="A569" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B569" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C569" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D569" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E569" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F569" s="1" t="inlineStr">
         <is>
-          <t>1708007008/RS/22012034625870 — SLWM Work -Sarwajanik nadeep harijan muhalla madiyabujurg</t>
+          <t>1708007008/RC/467 — c c rod  and nali nirmad ashati ke ghar se sankar jee ke mandar</t>
         </is>
       </c>
       <c r="G569" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H569" s="2" t="n">
-        <v>14006.51</v>
+        <v>333000</v>
       </c>
       <c r="I569" s="2" t="n">
-        <v>12621.8</v>
+        <v>82796</v>
       </c>
       <c r="J569" s="3" t="n">
-        <v>44708</v>
+        <v>41068</v>
       </c>
       <c r="K569" s="3" t="n">
-        <v>45010</v>
+        <v>41221</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="570">
       <c r="A570" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B570" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C570" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D570" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
+          <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex</t>
         </is>
       </c>
       <c r="E570" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Community Sanitary Complex</t>
         </is>
       </c>
       <c r="F570" s="1" t="inlineStr">
         <is>
-          <t>1708007008/RS/22012034625875 — SLWM Work -Sarwajanik nadeep Mangal Bhawan ke pass  madiyabujurg</t>
+          <t>1708007008/RS/22012034493807 — सामुदायिक स्‍वच्‍छता परिसर निर्माण कार्य हनुमान बाग के पास</t>
         </is>
       </c>
       <c r="G570" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H570" s="2" t="n">
-        <v>14006.51</v>
+        <v>44000</v>
       </c>
       <c r="I570" s="2" t="n">
-        <v>13464</v>
+        <v>43320</v>
       </c>
       <c r="J570" s="3" t="n">
-        <v>44750</v>
+        <v>44103</v>
       </c>
       <c r="K570" s="3" t="n">
         <v>44905</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="571">
       <c r="A571" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B571" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C571" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D571" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
+          <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex</t>
         </is>
       </c>
       <c r="E571" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Community Sanitary Complex</t>
         </is>
       </c>
       <c r="F571" s="1" t="inlineStr">
         <is>
-          <t>1708007008/RS/22012034625876 — SLWM Work -Sarwajanik nadeep devendra thakur ke ghar ke pass  madiyabujurg</t>
+          <t>1708007008/RS/22012034562620 — सामुदायिक स्‍वच्‍छता परिसर निर्माण कार्य आदिवासी मंगल भवन के पास</t>
         </is>
       </c>
       <c r="G571" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H571" s="2" t="n">
-        <v>14006.51</v>
+        <v>44000</v>
       </c>
       <c r="I571" s="2" t="n">
-        <v>13148.1</v>
+        <v>42846</v>
       </c>
       <c r="J571" s="3" t="n">
-        <v>44708</v>
+        <v>44478</v>
       </c>
       <c r="K571" s="3" t="n">
-        <v>45010</v>
+        <v>44905</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="572">
       <c r="A572" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B572" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C572" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D572" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E572" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F572" s="1" t="inlineStr">
         <is>
-          <t>1708007008/RS/22012035137971 — Soak Pit Mandir Hand Pump ke pass</t>
+          <t>1708007008/RS/22012034590113 — SLWM सामुदायिक सोकता निर्माण दिनेश विश्‍वकर्मा के घर के पास</t>
         </is>
       </c>
       <c r="G572" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H572" s="2" t="n">
-        <v>4000</v>
+        <v>18712.19</v>
       </c>
       <c r="I572" s="2" t="n">
-        <v>0</v>
+        <v>2316</v>
       </c>
       <c r="J572" s="3" t="n">
-        <v>45761</v>
-[...1 lines deleted...]
-      <c r="K572" s="3"/>
+        <v>44533</v>
+      </c>
+      <c r="K572" s="3" t="n">
+        <v>44905</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="573">
       <c r="A573" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B573" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C573" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D573" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E573" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F573" s="1" t="inlineStr">
         <is>
-          <t>1708007008/RS/22012035137972 — Soak Pit School ke pass</t>
+          <t>1708007008/RS/22012034590125 — SLWM सामुदायिक सोकता निर्माण आंगनबाडी भवन हेण्‍ड पंप के पास</t>
         </is>
       </c>
       <c r="G573" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H573" s="2" t="n">
-        <v>4000</v>
+        <v>18712.19</v>
       </c>
       <c r="I573" s="2" t="n">
-        <v>0</v>
+        <v>12819</v>
       </c>
       <c r="J573" s="3" t="n">
-        <v>45761</v>
-[...1 lines deleted...]
-      <c r="K573" s="3"/>
+        <v>44536</v>
+      </c>
+      <c r="K573" s="3" t="n">
+        <v>44801</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="574">
       <c r="A574" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B574" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C574" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D574" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E574" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F574" s="1" t="inlineStr">
         <is>
-          <t>1708007008/RS/22012035137973 — Soak pit Mata ke pass</t>
+          <t>1708007008/RS/22012034590135 — SLWM सामुदायिक सोकता निर्माण रामनगर मंदिर के पास</t>
         </is>
       </c>
       <c r="G574" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H574" s="2" t="n">
-        <v>4000</v>
+        <v>18712.19</v>
       </c>
       <c r="I574" s="2" t="n">
-        <v>0</v>
+        <v>8436</v>
       </c>
       <c r="J574" s="3" t="n">
-        <v>45761</v>
-[...1 lines deleted...]
-      <c r="K574" s="3"/>
+        <v>44525</v>
+      </c>
+      <c r="K574" s="3" t="n">
+        <v>44801</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="575">
       <c r="A575" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B575" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C575" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D575" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E575" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F575" s="1" t="inlineStr">
         <is>
-          <t>1708007008/RS/22012035137974 — Soak Pit Hand Pump ke pass</t>
+          <t>1708007008/RS/22012034590141 — SLWM सामुदायिक सोकता निर्माण रामलाल यादव के घर के पास</t>
         </is>
       </c>
       <c r="G575" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H575" s="2" t="n">
-        <v>4000</v>
+        <v>18712.19</v>
       </c>
       <c r="I575" s="2" t="n">
-        <v>0</v>
+        <v>9594</v>
       </c>
       <c r="J575" s="3" t="n">
-        <v>45761</v>
-[...1 lines deleted...]
-      <c r="K575" s="3"/>
+        <v>44525</v>
+      </c>
+      <c r="K575" s="3" t="n">
+        <v>44801</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="576">
       <c r="A576" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B576" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C576" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D576" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E576" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F576" s="1" t="inlineStr">
         <is>
-          <t>1708007008/RS/22012035137976 — Soak Pit PRathmik Shala ke pass</t>
+          <t>1708007008/RS/22012034590146 — SLWM सामुदायिक सोकता निर्माण सार्वजनिक कूप के पास</t>
         </is>
       </c>
       <c r="G576" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H576" s="2" t="n">
-        <v>4000</v>
+        <v>18712.19</v>
       </c>
       <c r="I576" s="2" t="n">
-        <v>0</v>
+        <v>579</v>
       </c>
       <c r="J576" s="3" t="n">
-        <v>45761</v>
-[...1 lines deleted...]
-      <c r="K576" s="3"/>
+        <v>44536</v>
+      </c>
+      <c r="K576" s="3" t="n">
+        <v>44801</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="577">
       <c r="A577" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B577" s="1" t="inlineStr">
         <is>
-          <t>2006-2007</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C577" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D577" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E577" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F577" s="1" t="inlineStr">
         <is>
-          <t>1708007008/WC/0002 — नवीन कूप निमार्ण रमेस / अम्‍मा अहिरवार ग्राम विजावली</t>
+          <t>1708007008/RS/22012034590153 — SLWM सामुदायिक सोकता निर्माण अहिरवार मुहल्‍ला में हेण्‍डपंप के पास</t>
         </is>
       </c>
       <c r="G577" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H577" s="2" t="n">
-        <v>9950000</v>
+        <v>18712.19</v>
       </c>
       <c r="I577" s="2" t="n">
-        <v>17500</v>
+        <v>7344</v>
       </c>
       <c r="J577" s="3" t="n">
-        <v>39164</v>
+        <v>44807</v>
       </c>
       <c r="K577" s="3" t="n">
-        <v>39134</v>
+        <v>44895</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="578">
       <c r="A578" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B578" s="1" t="inlineStr">
         <is>
-          <t>2006-2007</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C578" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D578" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
         </is>
       </c>
       <c r="E578" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F578" s="1" t="inlineStr">
         <is>
-          <t>1708007008/WC/002 — कपिल धारा कूप निमार्ण पुनना s/o हजारी चडार</t>
+          <t>1708007008/RS/22012034625870 — SLWM Work -Sarwajanik nadeep harijan muhalla madiyabujurg</t>
         </is>
       </c>
       <c r="G578" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H578" s="2" t="n">
-        <v>99800</v>
+        <v>14006.51</v>
       </c>
       <c r="I578" s="2" t="n">
-        <v>7600</v>
+        <v>12621.8</v>
       </c>
       <c r="J578" s="3" t="n">
-        <v>39141</v>
+        <v>44708</v>
       </c>
       <c r="K578" s="3" t="n">
-        <v>39134</v>
+        <v>45010</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="579">
       <c r="A579" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B579" s="1" t="inlineStr">
         <is>
-          <t>2006-2007</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C579" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D579" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
         </is>
       </c>
       <c r="E579" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F579" s="1" t="inlineStr">
         <is>
-          <t>1708007008/WC/011 — महेन्‍द्र खंगार खेत तालाव निर्माण कार्य मडियावुर्जुग AGRI</t>
+          <t>1708007008/RS/22012034625875 — SLWM Work -Sarwajanik nadeep Mangal Bhawan ke pass  madiyabujurg</t>
         </is>
       </c>
       <c r="G579" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H579" s="2" t="n">
-        <v>974</v>
+        <v>14006.51</v>
       </c>
       <c r="I579" s="2" t="n">
-        <v>0</v>
+        <v>13464</v>
       </c>
       <c r="J579" s="3" t="n">
-        <v>39080</v>
+        <v>44750</v>
       </c>
       <c r="K579" s="3" t="n">
-        <v>39115</v>
+        <v>44905</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="580">
       <c r="A580" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B580" s="1" t="inlineStr">
         <is>
-          <t>2006-2007</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C580" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D580" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
         </is>
       </c>
       <c r="E580" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F580" s="1" t="inlineStr">
         <is>
-          <t>1708007008/WC/02 — कपिल धारा कूप निमार्ण  हिम्‍मतिया अहिरवार</t>
+          <t>1708007008/RS/22012034625876 — SLWM Work -Sarwajanik nadeep devendra thakur ke ghar ke pass  madiyabujurg</t>
         </is>
       </c>
       <c r="G580" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H580" s="2" t="n">
-        <v>99800</v>
+        <v>14006.51</v>
       </c>
       <c r="I580" s="2" t="n">
-        <v>42900</v>
+        <v>13148.1</v>
       </c>
       <c r="J580" s="3" t="n">
-        <v>39140</v>
+        <v>44708</v>
       </c>
       <c r="K580" s="3" t="n">
-        <v>39138</v>
+        <v>45010</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="581">
       <c r="A581" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B581" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C581" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D581" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E581" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F581" s="1" t="inlineStr">
         <is>
-          <t>1708007008/WC/020 — तालाब निर्माण विजावली मडियाबुर्जग</t>
+          <t>1708007008/RS/22012035137971 — Soak Pit Mandir Hand Pump ke pass</t>
         </is>
       </c>
       <c r="G581" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H581" s="2" t="n">
-        <v>231000</v>
+        <v>4000</v>
       </c>
       <c r="I581" s="2" t="n">
-        <v>56514</v>
+        <v>0</v>
       </c>
       <c r="J581" s="3" t="n">
-        <v>39218</v>
-[...3 lines deleted...]
-      </c>
+        <v>45761</v>
+      </c>
+      <c r="K581" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="582">
       <c r="A582" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B582" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C582" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D582" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E582" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F582" s="1" t="inlineStr">
         <is>
-          <t>1708007008/WC/08 — कपिल धारा कूप निर्माण भैयालाल तनय कल्‍यान सिंह</t>
+          <t>1708007008/RS/22012035137972 — Soak Pit School ke pass</t>
         </is>
       </c>
       <c r="G582" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H582" s="2" t="n">
-        <v>135000</v>
+        <v>4000</v>
       </c>
       <c r="I582" s="2" t="n">
-        <v>91020</v>
+        <v>0</v>
       </c>
       <c r="J582" s="3" t="n">
-        <v>39476</v>
-[...3 lines deleted...]
-      </c>
+        <v>45761</v>
+      </c>
+      <c r="K582" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="583">
       <c r="A583" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B583" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C583" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D583" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E583" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F583" s="1" t="inlineStr">
         <is>
-          <t>1708007008/WC/10 — कपिल धारा कूप निर्माण बल्‍दुआ तनय चिल्‍तर लोधी</t>
+          <t>1708007008/RS/22012035137973 — Soak pit Mata ke pass</t>
         </is>
       </c>
       <c r="G583" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H583" s="2" t="n">
-        <v>135000</v>
+        <v>4000</v>
       </c>
       <c r="I583" s="2" t="n">
-        <v>82131</v>
+        <v>0</v>
       </c>
       <c r="J583" s="3" t="n">
-        <v>39476</v>
-[...3 lines deleted...]
-      </c>
+        <v>45761</v>
+      </c>
+      <c r="K583" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="584">
       <c r="A584" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B584" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C584" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D584" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E584" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F584" s="1" t="inlineStr">
         <is>
-          <t>1708007008/WC/11 — कपिल धारा कूप निर्माण बाबूसिंह तनय गोपाल सिंह बिजावली</t>
+          <t>1708007008/RS/22012035137974 — Soak Pit Hand Pump ke pass</t>
         </is>
       </c>
       <c r="G584" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H584" s="2" t="n">
-        <v>135000</v>
+        <v>4000</v>
       </c>
       <c r="I584" s="2" t="n">
-        <v>137845</v>
+        <v>0</v>
       </c>
       <c r="J584" s="3" t="n">
-        <v>39521</v>
-[...3 lines deleted...]
-      </c>
+        <v>45761</v>
+      </c>
+      <c r="K584" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="585">
       <c r="A585" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B585" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C585" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D585" s="1" t="inlineStr">
         <is>
-          <t>Artificial Recharge of Well Through Sand Filter / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E585" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F585" s="1" t="inlineStr">
         <is>
-          <t>1708007008/WC/12 — कपिल धारा कूप निर्माण खिलान सिंह तनय देव सिंह</t>
+          <t>1708007008/RS/22012035137976 — Soak Pit PRathmik Shala ke pass</t>
         </is>
       </c>
       <c r="G585" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H585" s="2" t="n">
-        <v>135000</v>
+        <v>4000</v>
       </c>
       <c r="I585" s="2" t="n">
-        <v>28900</v>
+        <v>0</v>
       </c>
       <c r="J585" s="3" t="n">
-        <v>39476</v>
-[...3 lines deleted...]
-      </c>
+        <v>45761</v>
+      </c>
+      <c r="K585" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="586">
       <c r="A586" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B586" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2006-2007</t>
         </is>
       </c>
       <c r="C586" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D586" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E586" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F586" s="1" t="inlineStr">
         <is>
-          <t>1708007008/WC/13 — कपिल धारा कूप निर्माण प्‍यारेलाल तनय मुन्‍ना अहिरवार बिजावली</t>
+          <t>1708007008/WC/0002 — नवीन कूप निमार्ण रमेस / अम्‍मा अहिरवार ग्राम विजावली</t>
         </is>
       </c>
       <c r="G586" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H586" s="2" t="n">
-        <v>134750</v>
+        <v>9950000</v>
       </c>
       <c r="I586" s="2" t="n">
-        <v>97695</v>
+        <v>17500</v>
       </c>
       <c r="J586" s="3" t="n">
-        <v>39483</v>
+        <v>39164</v>
       </c>
       <c r="K586" s="3" t="n">
-        <v>39406</v>
+        <v>39134</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="587">
       <c r="A587" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B587" s="1" t="inlineStr">
         <is>
           <t>2006-2007</t>
         </is>
       </c>
       <c r="C587" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D587" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E587" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F587" s="1" t="inlineStr">
         <is>
-          <t>1708007008/WC/19 — नवीन तालाव निर्माण मडियाबुजुर्ग nnfw</t>
+          <t>1708007008/WC/002 — कपिल धारा कूप निमार्ण पुनना s/o हजारी चडार</t>
         </is>
       </c>
       <c r="G587" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H587" s="2" t="n">
-        <v>492000</v>
+        <v>99800</v>
       </c>
       <c r="I587" s="2" t="n">
-        <v>245812.33</v>
+        <v>7600</v>
       </c>
       <c r="J587" s="3" t="n">
-        <v>38848</v>
+        <v>39141</v>
       </c>
       <c r="K587" s="3" t="n">
-        <v>38901</v>
+        <v>39134</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="588">
       <c r="A588" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B588" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2006-2007</t>
         </is>
       </c>
       <c r="C588" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D588" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E588" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F588" s="1" t="inlineStr">
         <is>
-          <t>1708007008/WC/2059 — चेक डेम तालाब की गाद नि‍कालना मडि‍या बुजुर्ग</t>
+          <t>1708007008/WC/011 — महेन्‍द्र खंगार खेत तालाव निर्माण कार्य मडियावुर्जुग AGRI</t>
         </is>
       </c>
       <c r="G588" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H588" s="2" t="n">
-        <v>250000</v>
+        <v>974</v>
       </c>
       <c r="I588" s="2" t="n">
-        <v>39780</v>
+        <v>0</v>
       </c>
       <c r="J588" s="3" t="n">
-        <v>39563</v>
+        <v>39080</v>
       </c>
       <c r="K588" s="3" t="n">
-        <v>39552</v>
+        <v>39115</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="589">
       <c r="A589" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B589" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2006-2007</t>
         </is>
       </c>
       <c r="C589" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D589" s="1" t="inlineStr">
         <is>
-          <t>Artificial Recharge of Well Through Sand Filter / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E589" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F589" s="1" t="inlineStr">
         <is>
-          <t>1708007008/WC/2060 — सार्वजनि‍क कूप नि‍मार्ण पि‍जयावली</t>
+          <t>1708007008/WC/02 — कपिल धारा कूप निमार्ण  हिम्‍मतिया अहिरवार</t>
         </is>
       </c>
       <c r="G589" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H589" s="2" t="n">
-        <v>189000</v>
+        <v>99800</v>
       </c>
       <c r="I589" s="2" t="n">
-        <v>28680</v>
+        <v>42900</v>
       </c>
       <c r="J589" s="3" t="n">
-        <v>39582</v>
+        <v>39140</v>
       </c>
       <c r="K589" s="3" t="n">
-        <v>42607</v>
+        <v>39138</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="590">
       <c r="A590" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B590" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C590" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D590" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E590" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F590" s="1" t="inlineStr">
         <is>
-          <t>1708007008/WC/2166 — सेलपर्ण निमार्ण कार्य मडियाबुजुर्ग</t>
+          <t>1708007008/WC/020 — तालाब निर्माण विजावली मडियाबुर्जग</t>
         </is>
       </c>
       <c r="G590" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H590" s="2" t="n">
-        <v>487000</v>
+        <v>231000</v>
       </c>
       <c r="I590" s="2" t="n">
-        <v>39810</v>
+        <v>56514</v>
       </c>
       <c r="J590" s="3" t="n">
-        <v>39627</v>
+        <v>39218</v>
       </c>
       <c r="K590" s="3" t="n">
-        <v>40745</v>
+        <v>39194</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="591">
       <c r="A591" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B591" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C591" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D591" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E591" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F591" s="1" t="inlineStr">
         <is>
-          <t>1708007008/WC/22012034389036 — Talaab Nirman- Kreshar ke peechhe</t>
+          <t>1708007008/WC/08 — कपिल धारा कूप निर्माण भैयालाल तनय कल्‍यान सिंह</t>
         </is>
       </c>
       <c r="G591" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H591" s="2" t="n">
-        <v>1496000</v>
+        <v>135000</v>
       </c>
       <c r="I591" s="2" t="n">
-        <v>8352</v>
+        <v>91020</v>
       </c>
       <c r="J591" s="3" t="n">
-        <v>43251</v>
+        <v>39476</v>
       </c>
       <c r="K591" s="3" t="n">
-        <v>44346</v>
+        <v>39406</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="592">
       <c r="A592" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B592" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C592" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D592" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E592" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F592" s="1" t="inlineStr">
         <is>
-          <t>1708007008/WC/22012034390029 — Talaab Nirman Sanosa Nala ke neeche</t>
+          <t>1708007008/WC/10 — कपिल धारा कूप निर्माण बल्‍दुआ तनय चिल्‍तर लोधी</t>
         </is>
       </c>
       <c r="G592" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H592" s="2" t="n">
-        <v>1496000</v>
+        <v>135000</v>
       </c>
       <c r="I592" s="2" t="n">
-        <v>1471735.52</v>
+        <v>82131</v>
       </c>
       <c r="J592" s="3" t="n">
-        <v>43251</v>
+        <v>39476</v>
       </c>
       <c r="K592" s="3" t="n">
-        <v>44101</v>
+        <v>41141</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="593">
       <c r="A593" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B593" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C593" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D593" s="1" t="inlineStr">
         <is>
-          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E593" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F593" s="1" t="inlineStr">
         <is>
-          <t>1708007008/WC/22012034529257 — Check Dam Nirman- Ramkund Nala par</t>
+          <t>1708007008/WC/11 — कपिल धारा कूप निर्माण बाबूसिंह तनय गोपाल सिंह बिजावली</t>
         </is>
       </c>
       <c r="G593" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H593" s="2" t="n">
-        <v>1187962.25</v>
+        <v>135000</v>
       </c>
       <c r="I593" s="2" t="n">
-        <v>1175786.82</v>
+        <v>137845</v>
       </c>
       <c r="J593" s="3" t="n">
-        <v>43993</v>
+        <v>39521</v>
       </c>
       <c r="K593" s="3" t="n">
-        <v>45426</v>
+        <v>39406</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="594">
       <c r="A594" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B594" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C594" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D594" s="1" t="inlineStr">
         <is>
-          <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone boulder Gully Plugs for Community</t>
+          <t>Artificial Recharge of Well Through Sand Filter / Construction of Sand filter for openwell recharge for Community</t>
         </is>
       </c>
       <c r="E594" s="1" t="inlineStr">
         <is>
-          <t>Boulder Check/Gully Plug</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F594" s="1" t="inlineStr">
         <is>
-          <t>1708007008/WC/22012034548643 — LOOSE BOLDER STRUCTURE 10 NUMBER BIJAWALI</t>
+          <t>1708007008/WC/12 — कपिल धारा कूप निर्माण खिलान सिंह तनय देव सिंह</t>
         </is>
       </c>
       <c r="G594" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H594" s="2" t="n">
-        <v>73536.11</v>
+        <v>135000</v>
       </c>
       <c r="I594" s="2" t="n">
-        <v>63644</v>
+        <v>28900</v>
       </c>
       <c r="J594" s="3" t="n">
-        <v>44103</v>
+        <v>39476</v>
       </c>
       <c r="K594" s="3" t="n">
-        <v>45023</v>
+        <v>42607</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="595">
       <c r="A595" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B595" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C595" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D595" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E595" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F595" s="1" t="inlineStr">
         <is>
-          <t>1708007008/WC/22012034551038 — Talaab Nirman- Gaj mai mata k pass Bijawali</t>
+          <t>1708007008/WC/13 — कपिल धारा कूप निर्माण प्‍यारेलाल तनय मुन्‍ना अहिरवार बिजावली</t>
         </is>
       </c>
       <c r="G595" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H595" s="2" t="n">
-        <v>1407263.6</v>
+        <v>134750</v>
       </c>
       <c r="I595" s="2" t="n">
-        <v>1354481.94</v>
+        <v>97695</v>
       </c>
       <c r="J595" s="3" t="n">
-        <v>43993</v>
+        <v>39483</v>
       </c>
       <c r="K595" s="3" t="n">
-        <v>45426</v>
+        <v>39406</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="596">
       <c r="A596" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B596" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2006-2007</t>
         </is>
       </c>
       <c r="C596" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D596" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E596" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F596" s="1" t="inlineStr">
         <is>
-          <t>1708007008/WC/22012034553119 — Khet Talaab- Muktidham k pass Madiyabujurg</t>
+          <t>1708007008/WC/19 — नवीन तालाव निर्माण मडियाबुजुर्ग nnfw</t>
         </is>
       </c>
       <c r="G596" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H596" s="2" t="n">
-        <v>551936.32</v>
+        <v>492000</v>
       </c>
       <c r="I596" s="2" t="n">
-        <v>416027</v>
+        <v>245812.33</v>
       </c>
       <c r="J596" s="3" t="n">
-        <v>44075</v>
+        <v>38848</v>
       </c>
       <c r="K596" s="3" t="n">
-        <v>45658</v>
+        <v>38901</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="597">
       <c r="A597" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B597" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C597" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D597" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E597" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F597" s="1" t="inlineStr">
         <is>
-          <t>1708007008/WC/22012034553120 — Khet Talaab- Sanosa baba k pass Bijawali</t>
+          <t>1708007008/WC/2059 — चेक डेम तालाब की गाद नि‍कालना मडि‍या बुजुर्ग</t>
         </is>
       </c>
       <c r="G597" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H597" s="2" t="n">
-        <v>551936.32</v>
+        <v>250000</v>
       </c>
       <c r="I597" s="2" t="n">
-        <v>305474</v>
+        <v>39780</v>
       </c>
       <c r="J597" s="3" t="n">
-        <v>44075</v>
+        <v>39563</v>
       </c>
       <c r="K597" s="3" t="n">
-        <v>45510</v>
+        <v>39552</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="598">
       <c r="A598" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B598" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C598" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D598" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Artificial Recharge of Well Through Sand Filter / Construction of Sand filter for openwell recharge for Community</t>
         </is>
       </c>
       <c r="E598" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F598" s="1" t="inlineStr">
         <is>
-          <t>1708007008/WC/22012034553121 — Khet Talaab- Mata mandir k pass Bijawali</t>
+          <t>1708007008/WC/2060 — सार्वजनि‍क कूप नि‍मार्ण पि‍जयावली</t>
         </is>
       </c>
       <c r="G598" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H598" s="2" t="n">
-        <v>551936.32</v>
+        <v>189000</v>
       </c>
       <c r="I598" s="2" t="n">
-        <v>471574.53</v>
+        <v>28680</v>
       </c>
       <c r="J598" s="3" t="n">
-        <v>44075</v>
+        <v>39582</v>
       </c>
       <c r="K598" s="3" t="n">
-        <v>45785</v>
+        <v>42607</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="599">
       <c r="A599" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B599" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C599" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D599" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E599" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F599" s="1" t="inlineStr">
         <is>
-          <t>1708007008/WC/22012034553122 — Khet Talaab- Peepal k pass Madiya</t>
+          <t>1708007008/WC/2166 — सेलपर्ण निमार्ण कार्य मडियाबुजुर्ग</t>
         </is>
       </c>
       <c r="G599" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H599" s="2" t="n">
-        <v>551936.32</v>
+        <v>487000</v>
       </c>
       <c r="I599" s="2" t="n">
-        <v>311488.39</v>
+        <v>39810</v>
       </c>
       <c r="J599" s="3" t="n">
-        <v>44089</v>
+        <v>39627</v>
       </c>
       <c r="K599" s="3" t="n">
-        <v>45432</v>
+        <v>40745</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="600">
       <c r="A600" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B600" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C600" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D600" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E600" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F600" s="1" t="inlineStr">
         <is>
-          <t>1708007008/WC/22012034567270 — Recharge Pit- mangal Bhavan k pass Harijan Basti</t>
+          <t>1708007008/WC/22012034389036 — Talaab Nirman- Kreshar ke peechhe</t>
         </is>
       </c>
       <c r="G600" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H600" s="2" t="n">
-        <v>14283.77</v>
+        <v>1496000</v>
       </c>
       <c r="I600" s="2" t="n">
-        <v>8320</v>
+        <v>8352</v>
       </c>
       <c r="J600" s="3" t="n">
-        <v>44047</v>
+        <v>43251</v>
       </c>
       <c r="K600" s="3" t="n">
-        <v>44905</v>
+        <v>44346</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="601">
       <c r="A601" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B601" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C601" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D601" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E601" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F601" s="1" t="inlineStr">
         <is>
-          <t>1708007008/WC/22012034567271 — Recharge Pit- Mangal Bhavan k pass Aadiwasi muhalla</t>
+          <t>1708007008/WC/22012034390029 — Talaab Nirman Sanosa Nala ke neeche</t>
         </is>
       </c>
       <c r="G601" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H601" s="2" t="n">
-        <v>14283.77</v>
+        <v>1496000</v>
       </c>
       <c r="I601" s="2" t="n">
-        <v>8700</v>
+        <v>1471735.52</v>
       </c>
       <c r="J601" s="3" t="n">
-        <v>44047</v>
+        <v>43251</v>
       </c>
       <c r="K601" s="3" t="n">
-        <v>44905</v>
+        <v>44101</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="602">
       <c r="A602" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B602" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C602" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D602" s="1" t="inlineStr">
         <is>
-          <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone boulder Gully Plugs for Community</t>
+          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E602" s="1" t="inlineStr">
         <is>
-          <t>Boulder Check/Gully Plug</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F602" s="1" t="inlineStr">
         <is>
-          <t>1708007008/WC/22012034571198 — Loose Bolder 10 nag- Komal ki naraiya Madiyabujurg</t>
+          <t>1708007008/WC/22012034529257 — Check Dam Nirman- Ramkund Nala par</t>
         </is>
       </c>
       <c r="G602" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H602" s="2" t="n">
-        <v>122449.8</v>
+        <v>1187962.25</v>
       </c>
       <c r="I602" s="2" t="n">
-        <v>137581.5</v>
+        <v>1175786.82</v>
       </c>
       <c r="J602" s="3" t="n">
-        <v>44159</v>
+        <v>43993</v>
       </c>
       <c r="K602" s="3" t="n">
-        <v>44957</v>
+        <v>45426</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="603">
       <c r="A603" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B603" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C603" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D603" s="1" t="inlineStr">
         <is>
           <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone boulder Gully Plugs for Community</t>
         </is>
       </c>
       <c r="E603" s="1" t="inlineStr">
         <is>
           <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F603" s="1" t="inlineStr">
         <is>
-          <t>1708007008/WC/22012034571200 — Loose Bolder 10 nag- Khandu ki naraiya Madiyabujurg</t>
+          <t>1708007008/WC/22012034548643 — LOOSE BOLDER STRUCTURE 10 NUMBER BIJAWALI</t>
         </is>
       </c>
       <c r="G603" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H603" s="2" t="n">
-        <v>122449.8</v>
+        <v>73536.11</v>
       </c>
       <c r="I603" s="2" t="n">
-        <v>131889.57</v>
+        <v>63644</v>
       </c>
       <c r="J603" s="3" t="n">
-        <v>44169</v>
+        <v>44103</v>
       </c>
       <c r="K603" s="3" t="n">
-        <v>44957</v>
+        <v>45023</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="604">
       <c r="A604" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B604" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C604" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D604" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E604" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F604" s="1" t="inlineStr">
         <is>
-          <t>1708007008/WC/22012034574360 — गेबियन निर्माण कार्य गज माई माता के पास ग्राम पंचायत मडिया बुजुर्ग</t>
+          <t>1708007008/WC/22012034551038 — Talaab Nirman- Gaj mai mata k pass Bijawali</t>
         </is>
       </c>
       <c r="G604" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H604" s="2" t="n">
-        <v>1029102.41</v>
+        <v>1407263.6</v>
       </c>
       <c r="I604" s="2" t="n">
-        <v>1048164</v>
+        <v>1354481.94</v>
       </c>
       <c r="J604" s="3" t="n">
-        <v>44085</v>
+        <v>43993</v>
       </c>
       <c r="K604" s="3" t="n">
-        <v>44956</v>
+        <v>45426</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="605">
       <c r="A605" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B605" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C605" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D605" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E605" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F605" s="1" t="inlineStr">
         <is>
-          <t>1708007008/WC/22012034574361 — गेबियन निर्माण कार्य सनोसा नाला के पास ग्राम पंचायत मडिया बुजुर्ग</t>
+          <t>1708007008/WC/22012034553119 — Khet Talaab- Muktidham k pass Madiyabujurg</t>
         </is>
       </c>
       <c r="G605" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H605" s="2" t="n">
-        <v>1047670.06</v>
+        <v>551936.32</v>
       </c>
       <c r="I605" s="2" t="n">
-        <v>958249</v>
+        <v>416027</v>
       </c>
       <c r="J605" s="3" t="n">
-        <v>44085</v>
+        <v>44075</v>
       </c>
       <c r="K605" s="3" t="n">
-        <v>44767</v>
+        <v>45658</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="606">
       <c r="A606" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B606" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C606" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D606" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E606" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F606" s="1" t="inlineStr">
         <is>
-          <t>1708007008/WC/22012034584588 — SARVJANIK KHET TALAAB NIRMAAN KARY MONGA NALA BIJAWALI</t>
+          <t>1708007008/WC/22012034553120 — Khet Talaab- Sanosa baba k pass Bijawali</t>
         </is>
       </c>
       <c r="G606" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H606" s="2" t="n">
-        <v>545772.66</v>
+        <v>551936.32</v>
       </c>
       <c r="I606" s="2" t="n">
-        <v>453538.01</v>
+        <v>305474</v>
       </c>
       <c r="J606" s="3" t="n">
-        <v>44101</v>
+        <v>44075</v>
       </c>
       <c r="K606" s="3" t="n">
-        <v>45336</v>
+        <v>45510</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="607">
       <c r="A607" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B607" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C607" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D607" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E607" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F607" s="1" t="inlineStr">
         <is>
-          <t>1708007008/WC/22012034584593 — SARVJANIK KHET TALAAB NIRMAAN KARY PLANTETION KE PAAS BIJAWALI</t>
+          <t>1708007008/WC/22012034553121 — Khet Talaab- Mata mandir k pass Bijawali</t>
         </is>
       </c>
       <c r="G607" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H607" s="2" t="n">
-        <v>545772.66</v>
+        <v>551936.32</v>
       </c>
       <c r="I607" s="2" t="n">
-        <v>483460.01</v>
+        <v>471574.53</v>
       </c>
       <c r="J607" s="3" t="n">
-        <v>44101</v>
+        <v>44075</v>
       </c>
       <c r="K607" s="3" t="n">
-        <v>45124</v>
+        <v>45785</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="608">
       <c r="A608" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B608" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C608" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D608" s="1" t="inlineStr">
         <is>
-          <t>Constr of Wire crate (gabion) Spur for Comm / Construction of Wire crate (gabion) Spur for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E608" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F608" s="1" t="inlineStr">
         <is>
-          <t>1708007008/WC/22012034587695 — GEBIYON STRUCTURE NIRMAAN MADIYA BUJURG</t>
+          <t>1708007008/WC/22012034553122 — Khet Talaab- Peepal k pass Madiya</t>
         </is>
       </c>
       <c r="G608" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H608" s="2" t="n">
-        <v>1429826.26</v>
+        <v>551936.32</v>
       </c>
       <c r="I608" s="2" t="n">
-        <v>1022995</v>
+        <v>311488.39</v>
       </c>
       <c r="J608" s="3" t="n">
-        <v>44103</v>
+        <v>44089</v>
       </c>
       <c r="K608" s="3" t="n">
-        <v>44793</v>
+        <v>45432</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="609">
       <c r="A609" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B609" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C609" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D609" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E609" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F609" s="1" t="inlineStr">
         <is>
-          <t>1708007008/WC/22012034600521 — Gabion Structure- Naveen Plantation k pass Bijawali</t>
+          <t>1708007008/WC/22012034567270 — Recharge Pit- mangal Bhavan k pass Harijan Basti</t>
         </is>
       </c>
       <c r="G609" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H609" s="2" t="n">
-        <v>152312.71</v>
+        <v>14283.77</v>
       </c>
       <c r="I609" s="2" t="n">
-        <v>160481.8</v>
+        <v>8320</v>
       </c>
       <c r="J609" s="3" t="n">
-        <v>44307</v>
+        <v>44047</v>
       </c>
       <c r="K609" s="3" t="n">
-        <v>44956</v>
+        <v>44905</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="610">
       <c r="A610" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B610" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C610" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D610" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E610" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F610" s="1" t="inlineStr">
         <is>
-          <t>1708007008/WC/22012034600523 — Gabion Structure- Pataar Nala Madiyabujurg</t>
+          <t>1708007008/WC/22012034567271 — Recharge Pit- Mangal Bhavan k pass Aadiwasi muhalla</t>
         </is>
       </c>
       <c r="G610" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H610" s="2" t="n">
-        <v>116868.36</v>
+        <v>14283.77</v>
       </c>
       <c r="I610" s="2" t="n">
-        <v>120904.2</v>
+        <v>8700</v>
       </c>
       <c r="J610" s="3" t="n">
-        <v>44307</v>
+        <v>44047</v>
       </c>
       <c r="K610" s="3" t="n">
-        <v>44664</v>
+        <v>44905</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="611">
       <c r="A611" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B611" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C611" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D611" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
+          <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone boulder Gully Plugs for Community</t>
         </is>
       </c>
       <c r="E611" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion</t>
+          <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F611" s="1" t="inlineStr">
         <is>
-          <t>1708007008/WC/22012034600524 — Gabion Structure- Bijawali</t>
+          <t>1708007008/WC/22012034571198 — Loose Bolder 10 nag- Komal ki naraiya Madiyabujurg</t>
         </is>
       </c>
       <c r="G611" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H611" s="2" t="n">
-        <v>196686.03</v>
+        <v>122449.8</v>
       </c>
       <c r="I611" s="2" t="n">
-        <v>198206</v>
+        <v>137581.5</v>
       </c>
       <c r="J611" s="3" t="n">
-        <v>44307</v>
+        <v>44159</v>
       </c>
       <c r="K611" s="3" t="n">
-        <v>44956</v>
+        <v>44957</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="612">
       <c r="A612" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B612" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C612" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D612" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone boulder Gully Plugs for Community</t>
         </is>
       </c>
       <c r="E612" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F612" s="1" t="inlineStr">
         <is>
-          <t>1708007008/WC/22012034615914 — SARVJANIK KHET TALAAB PULIYA KE PAAS BIJAWALI</t>
+          <t>1708007008/WC/22012034571200 — Loose Bolder 10 nag- Khandu ki naraiya Madiyabujurg</t>
         </is>
       </c>
       <c r="G612" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H612" s="2" t="n">
-        <v>0</v>
+        <v>122449.8</v>
       </c>
       <c r="I612" s="2" t="n">
-        <v>0</v>
+        <v>131889.57</v>
       </c>
       <c r="J612" s="3" t="n">
-        <v>44222</v>
-[...1 lines deleted...]
-      <c r="K612" s="3"/>
+        <v>44169</v>
+      </c>
+      <c r="K612" s="3" t="n">
+        <v>44957</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="613">
       <c r="A613" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B613" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C613" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D613" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
         </is>
       </c>
       <c r="E613" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F613" s="1" t="inlineStr">
         <is>
-          <t>1708007008/WC/22012034615917 — SARVJANIK KHET TALAAB PLANTETION KE PAAS BIJAWALI</t>
+          <t>1708007008/WC/22012034574360 — गेबियन निर्माण कार्य गज माई माता के पास ग्राम पंचायत मडिया बुजुर्ग</t>
         </is>
       </c>
       <c r="G613" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H613" s="2" t="n">
-        <v>0</v>
+        <v>1029102.41</v>
       </c>
       <c r="I613" s="2" t="n">
-        <v>0</v>
+        <v>1048164</v>
       </c>
       <c r="J613" s="3" t="n">
-        <v>44222</v>
-[...1 lines deleted...]
-      <c r="K613" s="3"/>
+        <v>44085</v>
+      </c>
+      <c r="K613" s="3" t="n">
+        <v>44956</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="614">
       <c r="A614" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B614" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C614" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D614" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
+          <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
         </is>
       </c>
       <c r="E614" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F614" s="1" t="inlineStr">
         <is>
-          <t>1708007008/WC/22012034625480 — Sarvjanik khet talaab puliya ke paas</t>
+          <t>1708007008/WC/22012034574361 — गेबियन निर्माण कार्य सनोसा नाला के पास ग्राम पंचायत मडिया बुजुर्ग</t>
         </is>
       </c>
       <c r="G614" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H614" s="2" t="n">
-        <v>0</v>
+        <v>1047670.06</v>
       </c>
       <c r="I614" s="2" t="n">
-        <v>0</v>
+        <v>958249</v>
       </c>
       <c r="J614" s="3" t="n">
-        <v>44222</v>
-[...1 lines deleted...]
-      <c r="K614" s="3"/>
+        <v>44085</v>
+      </c>
+      <c r="K614" s="3" t="n">
+        <v>44767</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="615">
       <c r="A615" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B615" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C615" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D615" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E615" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F615" s="1" t="inlineStr">
         <is>
-          <t>1708007008/WC/22012034625481 — Sarvjanik khet talaab plantation ke paas</t>
+          <t>1708007008/WC/22012034584588 — SARVJANIK KHET TALAAB NIRMAAN KARY MONGA NALA BIJAWALI</t>
         </is>
       </c>
       <c r="G615" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H615" s="2" t="n">
-        <v>0</v>
+        <v>545772.66</v>
       </c>
       <c r="I615" s="2" t="n">
-        <v>0</v>
+        <v>453538.01</v>
       </c>
       <c r="J615" s="3" t="n">
-        <v>44222</v>
-[...1 lines deleted...]
-      <c r="K615" s="3"/>
+        <v>44101</v>
+      </c>
+      <c r="K615" s="3" t="n">
+        <v>45336</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="616">
       <c r="A616" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B616" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C616" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D616" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E616" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F616" s="1" t="inlineStr">
         <is>
-          <t>1708007008/WC/22012034634275 — sarwajanik khet taalab nirmaan pulia ke pass bijawali</t>
+          <t>1708007008/WC/22012034584593 — SARVJANIK KHET TALAAB NIRMAAN KARY PLANTETION KE PAAS BIJAWALI</t>
         </is>
       </c>
       <c r="G616" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H616" s="2" t="n">
-        <v>558812.22</v>
+        <v>545772.66</v>
       </c>
       <c r="I616" s="2" t="n">
-        <v>465726.44</v>
+        <v>483460.01</v>
       </c>
       <c r="J616" s="3" t="n">
-        <v>44306</v>
+        <v>44101</v>
       </c>
       <c r="K616" s="3" t="n">
-        <v>44747</v>
+        <v>45124</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="617">
       <c r="A617" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B617" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C617" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D617" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Constr of Wire crate (gabion) Spur for Comm / Construction of Wire crate (gabion) Spur for Community</t>
         </is>
       </c>
       <c r="E617" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F617" s="1" t="inlineStr">
         <is>
-          <t>1708007008/WC/22012034634279 — sarwajanik khet taalab plantation ke pass bijawali</t>
+          <t>1708007008/WC/22012034587695 — GEBIYON STRUCTURE NIRMAAN MADIYA BUJURG</t>
         </is>
       </c>
       <c r="G617" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H617" s="2" t="n">
-        <v>559176.13</v>
+        <v>1429826.26</v>
       </c>
       <c r="I617" s="2" t="n">
-        <v>417691.19</v>
+        <v>1022995</v>
       </c>
       <c r="J617" s="3" t="n">
-        <v>44307</v>
+        <v>44103</v>
       </c>
       <c r="K617" s="3" t="n">
-        <v>44988</v>
+        <v>44793</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="618">
       <c r="A618" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B618" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C618" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D618" s="1" t="inlineStr">
         <is>
           <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
         </is>
       </c>
       <c r="E618" s="1" t="inlineStr">
         <is>
           <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F618" s="1" t="inlineStr">
         <is>
-          <t>1708007008/WC/22012034699029 — Gabion Structure- Bhajyau Nala</t>
+          <t>1708007008/WC/22012034600521 — Gabion Structure- Naveen Plantation k pass Bijawali</t>
         </is>
       </c>
       <c r="G618" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H618" s="2" t="n">
-        <v>247386.34</v>
+        <v>152312.71</v>
       </c>
       <c r="I618" s="2" t="n">
-        <v>148287.79</v>
+        <v>160481.8</v>
       </c>
       <c r="J618" s="3" t="n">
-        <v>44390</v>
+        <v>44307</v>
       </c>
       <c r="K618" s="3" t="n">
-        <v>44801</v>
+        <v>44956</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="619">
       <c r="A619" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B619" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C619" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D619" s="1" t="inlineStr">
         <is>
           <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
         </is>
       </c>
       <c r="E619" s="1" t="inlineStr">
         <is>
           <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F619" s="1" t="inlineStr">
         <is>
-          <t>1708007008/WC/22012034699033 — Gabion Structure- Sanosa Nala Bijawali</t>
+          <t>1708007008/WC/22012034600523 — Gabion Structure- Pataar Nala Madiyabujurg</t>
         </is>
       </c>
       <c r="G619" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H619" s="2" t="n">
-        <v>0</v>
+        <v>116868.36</v>
       </c>
       <c r="I619" s="2" t="n">
-        <v>0</v>
+        <v>120904.2</v>
       </c>
       <c r="J619" s="3" t="n">
-        <v>44287</v>
-[...1 lines deleted...]
-      <c r="K619" s="3"/>
+        <v>44307</v>
+      </c>
+      <c r="K619" s="3" t="n">
+        <v>44664</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="620">
       <c r="A620" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B620" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C620" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D620" s="1" t="inlineStr">
         <is>
-          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
         </is>
       </c>
       <c r="E620" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F620" s="1" t="inlineStr">
         <is>
-          <t>1708007008/WC/22012034725551 — CTR sarvjanik khet talaab nirmaan kary chhapar Nala bijawali</t>
+          <t>1708007008/WC/22012034600524 — Gabion Structure- Bijawali</t>
         </is>
       </c>
       <c r="G620" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H620" s="2" t="n">
-        <v>560582.45</v>
+        <v>196686.03</v>
       </c>
       <c r="I620" s="2" t="n">
-        <v>396770.53</v>
+        <v>198206</v>
       </c>
       <c r="J620" s="3" t="n">
-        <v>44356</v>
+        <v>44307</v>
       </c>
       <c r="K620" s="3" t="n">
-        <v>45151</v>
+        <v>44956</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="621">
       <c r="A621" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B621" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C621" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D621" s="1" t="inlineStr">
         <is>
-          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E621" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F621" s="1" t="inlineStr">
         <is>
-          <t>1708007008/WC/22012034725584 — CTR Sarvjanik khet talaab talaab ke neeche</t>
+          <t>1708007008/WC/22012034615914 — SARVJANIK KHET TALAAB PULIYA KE PAAS BIJAWALI</t>
         </is>
       </c>
       <c r="G621" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H621" s="2" t="n">
-        <v>560582.45</v>
+        <v>0</v>
       </c>
       <c r="I621" s="2" t="n">
-        <v>406346</v>
+        <v>0</v>
       </c>
       <c r="J621" s="3" t="n">
-        <v>44355</v>
-[...3 lines deleted...]
-      </c>
+        <v>44222</v>
+      </c>
+      <c r="K621" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="622">
       <c r="A622" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B622" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C622" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D622" s="1" t="inlineStr">
         <is>
-          <t>Construction of Earthen Gully Plugs for Community / Construction of Earthen Gully Plugs for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E622" s="1" t="inlineStr">
         <is>
-          <t>Boulder Check/Gully Plug</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F622" s="1" t="inlineStr">
         <is>
-          <t>1708007008/WC/22012034726228 — CTR mittee Bandhan nirmad kary pariwar ke pasbijawali</t>
+          <t>1708007008/WC/22012034615917 — SARVJANIK KHET TALAAB PLANTETION KE PAAS BIJAWALI</t>
         </is>
       </c>
       <c r="G622" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H622" s="2" t="n">
-        <v>89878.01</v>
+        <v>0</v>
       </c>
       <c r="I622" s="2" t="n">
-        <v>53730</v>
+        <v>0</v>
       </c>
       <c r="J622" s="3" t="n">
-        <v>44432</v>
-[...3 lines deleted...]
-      </c>
+        <v>44222</v>
+      </c>
+      <c r="K622" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="623">
       <c r="A623" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B623" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C623" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D623" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
         </is>
       </c>
       <c r="E623" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F623" s="1" t="inlineStr">
         <is>
-          <t>1708007008/WC/22012034787405 — Mitti Bandhan karya- Khoda ke pass</t>
+          <t>1708007008/WC/22012034625480 — Sarvjanik khet talaab puliya ke paas</t>
         </is>
       </c>
       <c r="G623" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H623" s="2" t="n">
-        <v>212267.08</v>
+        <v>0</v>
       </c>
       <c r="I623" s="2" t="n">
-        <v>195040.5</v>
+        <v>0</v>
       </c>
       <c r="J623" s="3" t="n">
-        <v>44659</v>
-[...3 lines deleted...]
-      </c>
+        <v>44222</v>
+      </c>
+      <c r="K623" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="624">
       <c r="A624" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B624" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C624" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D624" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
         </is>
       </c>
       <c r="E624" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F624" s="1" t="inlineStr">
         <is>
-          <t>1708007008/WC/22012034787408 — Mitti Bandhan Karya- Kreshar ke pass</t>
+          <t>1708007008/WC/22012034625481 — Sarvjanik khet talaab plantation ke paas</t>
         </is>
       </c>
       <c r="G624" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H624" s="2" t="n">
-        <v>212267.08</v>
+        <v>0</v>
       </c>
       <c r="I624" s="2" t="n">
-        <v>124238.48</v>
+        <v>0</v>
       </c>
       <c r="J624" s="3" t="n">
-        <v>44659</v>
-[...3 lines deleted...]
-      </c>
+        <v>44222</v>
+      </c>
+      <c r="K624" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="625">
       <c r="A625" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B625" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C625" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D625" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E625" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F625" s="1" t="inlineStr">
         <is>
-          <t>1708007008/WC/22012034795149 — Ctr गेवियन निर्माण कार्य खुजरा नाला के पास</t>
+          <t>1708007008/WC/22012034634275 — sarwajanik khet taalab nirmaan pulia ke pass bijawali</t>
         </is>
       </c>
       <c r="G625" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H625" s="2" t="n">
-        <v>320073.09</v>
+        <v>558812.22</v>
       </c>
       <c r="I625" s="2" t="n">
-        <v>281397.5</v>
+        <v>465726.44</v>
       </c>
       <c r="J625" s="3" t="n">
-        <v>44432</v>
+        <v>44306</v>
       </c>
       <c r="K625" s="3" t="n">
-        <v>44767</v>
+        <v>44747</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="626">
       <c r="A626" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B626" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C626" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D626" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E626" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F626" s="1" t="inlineStr">
         <is>
-          <t>1708007008/WC/22012034795171 — Ctr गेवियन निर्माण कार्य भरका नाला के पास</t>
+          <t>1708007008/WC/22012034634279 — sarwajanik khet taalab plantation ke pass bijawali</t>
         </is>
       </c>
       <c r="G626" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H626" s="2" t="n">
-        <v>320073.09</v>
+        <v>559176.13</v>
       </c>
       <c r="I626" s="2" t="n">
-        <v>272343.28</v>
+        <v>417691.19</v>
       </c>
       <c r="J626" s="3" t="n">
-        <v>44432</v>
+        <v>44307</v>
       </c>
       <c r="K626" s="3" t="n">
-        <v>44767</v>
+        <v>44988</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="627">
       <c r="A627" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B627" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C627" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D627" s="1" t="inlineStr">
         <is>
           <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
         </is>
       </c>
       <c r="E627" s="1" t="inlineStr">
         <is>
           <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F627" s="1" t="inlineStr">
         <is>
-          <t>1708007008/WC/22012034795173 — Ctr गेवियन निर्माण कार्य भरका नाला के पास</t>
+          <t>1708007008/WC/22012034699029 — Gabion Structure- Bhajyau Nala</t>
         </is>
       </c>
       <c r="G627" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H627" s="2" t="n">
-        <v>0</v>
+        <v>247386.34</v>
       </c>
       <c r="I627" s="2" t="n">
-        <v>0</v>
+        <v>148287.79</v>
       </c>
       <c r="J627" s="3" t="n">
-        <v>44302</v>
-[...1 lines deleted...]
-      <c r="K627" s="3"/>
+        <v>44390</v>
+      </c>
+      <c r="K627" s="3" t="n">
+        <v>44801</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="628">
       <c r="A628" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B628" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C628" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D628" s="1" t="inlineStr">
         <is>
           <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
         </is>
       </c>
       <c r="E628" s="1" t="inlineStr">
         <is>
           <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F628" s="1" t="inlineStr">
         <is>
-          <t>1708007008/WC/22012034795807 — Ctr गेवियन निर्माण कार्य कुडीनाला पर मडियाबुजुर्ग</t>
+          <t>1708007008/WC/22012034699033 — Gabion Structure- Sanosa Nala Bijawali</t>
         </is>
       </c>
       <c r="G628" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H628" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I628" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J628" s="3" t="n">
-        <v>44300</v>
+        <v>44287</v>
       </c>
       <c r="K628" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="629">
       <c r="A629" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B629" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C629" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D629" s="1" t="inlineStr">
         <is>
-          <t>Construction of Earthen Gully Plugs for Community / Construction of Earthen Gully Plugs for Community</t>
+          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E629" s="1" t="inlineStr">
         <is>
-          <t>Boulder Check/Gully Plug</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F629" s="1" t="inlineStr">
         <is>
-          <t>1708007008/WC/22012034822101 — मिटटी बंधान कार्य चिंखा के पास बिजावली</t>
+          <t>1708007008/WC/22012034725551 — CTR sarvjanik khet talaab nirmaan kary chhapar Nala bijawali</t>
         </is>
       </c>
       <c r="G629" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H629" s="2" t="n">
-        <v>0</v>
+        <v>560582.45</v>
       </c>
       <c r="I629" s="2" t="n">
-        <v>0</v>
+        <v>396770.53</v>
       </c>
       <c r="J629" s="3" t="n">
-        <v>44424</v>
-[...1 lines deleted...]
-      <c r="K629" s="3"/>
+        <v>44356</v>
+      </c>
+      <c r="K629" s="3" t="n">
+        <v>45151</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="630">
       <c r="A630" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B630" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C630" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D630" s="1" t="inlineStr">
         <is>
-          <t>Construction of Earthen Gully Plugs for Community / Construction of Earthen Gully Plugs for Community</t>
+          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E630" s="1" t="inlineStr">
         <is>
-          <t>Boulder Check/Gully Plug</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F630" s="1" t="inlineStr">
         <is>
-          <t>1708007008/WC/22012034822102 — मिटटी बंधान कार्य मंगल चौपरा के पास</t>
+          <t>1708007008/WC/22012034725584 — CTR Sarvjanik khet talaab talaab ke neeche</t>
         </is>
       </c>
       <c r="G630" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H630" s="2" t="n">
-        <v>0</v>
+        <v>560582.45</v>
       </c>
       <c r="I630" s="2" t="n">
-        <v>0</v>
+        <v>406346</v>
       </c>
       <c r="J630" s="3" t="n">
-        <v>44424</v>
-[...1 lines deleted...]
-      <c r="K630" s="3"/>
+        <v>44355</v>
+      </c>
+      <c r="K630" s="3" t="n">
+        <v>45477</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="631">
       <c r="A631" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B631" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C631" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D631" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
+          <t>Construction of Earthen Gully Plugs for Community / Construction of Earthen Gully Plugs for Community</t>
         </is>
       </c>
       <c r="E631" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion</t>
+          <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F631" s="1" t="inlineStr">
         <is>
-          <t>1708007008/WC/22012034822103 — गेवियन निर्माण कार्य तीन पथरा के पास बिजावली</t>
+          <t>1708007008/WC/22012034726228 — CTR mittee Bandhan nirmad kary pariwar ke pasbijawali</t>
         </is>
       </c>
       <c r="G631" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H631" s="2" t="n">
-        <v>0</v>
+        <v>89878.01</v>
       </c>
       <c r="I631" s="2" t="n">
-        <v>0</v>
+        <v>53730</v>
       </c>
       <c r="J631" s="3" t="n">
-        <v>44424</v>
-[...1 lines deleted...]
-      <c r="K631" s="3"/>
+        <v>44432</v>
+      </c>
+      <c r="K631" s="3" t="n">
+        <v>45151</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="632">
       <c r="A632" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B632" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C632" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D632" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E632" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F632" s="1" t="inlineStr">
         <is>
-          <t>1708007008/WC/22012034835669 — CTR Works - Mitti Bandhaan bade tore ke pass madiya bujurg</t>
+          <t>1708007008/WC/22012034787405 — Mitti Bandhan karya- Khoda ke pass</t>
         </is>
       </c>
       <c r="G632" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H632" s="2" t="n">
         <v>212267.08</v>
       </c>
       <c r="I632" s="2" t="n">
-        <v>149126.48</v>
+        <v>195040.5</v>
       </c>
       <c r="J632" s="3" t="n">
-        <v>44694</v>
+        <v>44659</v>
       </c>
       <c r="K632" s="3" t="n">
-        <v>45372</v>
+        <v>45179</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="633">
       <c r="A633" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B633" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C633" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D633" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E633" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F633" s="1" t="inlineStr">
         <is>
-          <t>1708007008/WC/22012034835670 — CTR Works - mitti bandhaan chote tore ke pass madiyabujurg</t>
+          <t>1708007008/WC/22012034787408 — Mitti Bandhan Karya- Kreshar ke pass</t>
         </is>
       </c>
       <c r="G633" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H633" s="2" t="n">
         <v>212267.08</v>
       </c>
       <c r="I633" s="2" t="n">
-        <v>117982.48</v>
+        <v>124238.48</v>
       </c>
       <c r="J633" s="3" t="n">
-        <v>44694</v>
+        <v>44659</v>
       </c>
       <c r="K633" s="3" t="n">
-        <v>45372</v>
+        <v>44943</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="634">
       <c r="A634" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B634" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C634" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D634" s="1" t="inlineStr">
         <is>
           <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
         </is>
       </c>
       <c r="E634" s="1" t="inlineStr">
         <is>
           <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F634" s="1" t="inlineStr">
         <is>
-          <t>1708007008/WC/22012034839911 — Gebion Nirmaan kalrau Nala madiyabujurg No 01</t>
+          <t>1708007008/WC/22012034795149 — Ctr गेवियन निर्माण कार्य खुजरा नाला के पास</t>
         </is>
       </c>
       <c r="G634" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H634" s="2" t="n">
-        <v>0</v>
+        <v>320073.09</v>
       </c>
       <c r="I634" s="2" t="n">
-        <v>0</v>
+        <v>281397.5</v>
       </c>
       <c r="J634" s="3" t="n">
-        <v>44423</v>
-[...1 lines deleted...]
-      <c r="K634" s="3"/>
+        <v>44432</v>
+      </c>
+      <c r="K634" s="3" t="n">
+        <v>44767</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="635">
       <c r="A635" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B635" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C635" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D635" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
         </is>
       </c>
       <c r="E635" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F635" s="1" t="inlineStr">
         <is>
-          <t>1708007008/WC/22012034842499 — मिटटी बंधान कार्य क्रेसर के पास मडियाबुजुर्ग</t>
+          <t>1708007008/WC/22012034795171 — Ctr गेवियन निर्माण कार्य भरका नाला के पास</t>
         </is>
       </c>
       <c r="G635" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H635" s="2" t="n">
-        <v>0</v>
+        <v>320073.09</v>
       </c>
       <c r="I635" s="2" t="n">
-        <v>0</v>
+        <v>272343.28</v>
       </c>
       <c r="J635" s="3" t="n">
-        <v>44300</v>
-[...1 lines deleted...]
-      <c r="K635" s="3"/>
+        <v>44432</v>
+      </c>
+      <c r="K635" s="3" t="n">
+        <v>44767</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="636">
       <c r="A636" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B636" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C636" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D636" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
         </is>
       </c>
       <c r="E636" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F636" s="1" t="inlineStr">
         <is>
-          <t>1708007008/WC/22012034842505 — मिटटी बंधान कार्य बिजावली</t>
+          <t>1708007008/WC/22012034795173 — Ctr गेवियन निर्माण कार्य भरका नाला के पास</t>
         </is>
       </c>
       <c r="G636" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H636" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I636" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J636" s="3" t="n">
-        <v>44300</v>
+        <v>44302</v>
       </c>
       <c r="K636" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="637">
       <c r="A637" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B637" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C637" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D637" s="1" t="inlineStr">
         <is>
           <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
         </is>
       </c>
       <c r="E637" s="1" t="inlineStr">
         <is>
           <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F637" s="1" t="inlineStr">
         <is>
-          <t>1708007008/WC/22012034842514 — गेवियन निर्माण कार्य खजवा नाला के पास बिजावली</t>
+          <t>1708007008/WC/22012034795807 — Ctr गेवियन निर्माण कार्य कुडीनाला पर मडियाबुजुर्ग</t>
         </is>
       </c>
       <c r="G637" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H637" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I637" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J637" s="3" t="n">
-        <v>44422</v>
+        <v>44300</v>
       </c>
       <c r="K637" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="638">
       <c r="A638" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B638" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C638" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D638" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
+          <t>Construction of Earthen Gully Plugs for Community / Construction of Earthen Gully Plugs for Community</t>
         </is>
       </c>
       <c r="E638" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion</t>
+          <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F638" s="1" t="inlineStr">
         <is>
-          <t>1708007008/WC/22012034842517 — गेवियन निर्माण कार्य पथरयाऊ नाला बिजावली</t>
+          <t>1708007008/WC/22012034822101 — मिटटी बंधान कार्य चिंखा के पास बिजावली</t>
         </is>
       </c>
       <c r="G638" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H638" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I638" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J638" s="3" t="n">
-        <v>44422</v>
+        <v>44424</v>
       </c>
       <c r="K638" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="639">
       <c r="A639" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B639" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C639" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D639" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
+          <t>Construction of Earthen Gully Plugs for Community / Construction of Earthen Gully Plugs for Community</t>
         </is>
       </c>
       <c r="E639" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion</t>
+          <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F639" s="1" t="inlineStr">
         <is>
-          <t>1708007008/WC/22012034842521 — गेवियन निर्माण कार्य बडे भरका नाला के पास</t>
+          <t>1708007008/WC/22012034822102 — मिटटी बंधान कार्य मंगल चौपरा के पास</t>
         </is>
       </c>
       <c r="G639" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H639" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I639" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J639" s="3" t="n">
-        <v>44422</v>
+        <v>44424</v>
       </c>
       <c r="K639" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="640">
       <c r="A640" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B640" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C640" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D640" s="1" t="inlineStr">
         <is>
           <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
         </is>
       </c>
       <c r="E640" s="1" t="inlineStr">
         <is>
           <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F640" s="1" t="inlineStr">
         <is>
-          <t>1708007008/WC/22012034862555 — गेवियन निर्माण कार्य सानोसा नाला भाग-2 विजावली</t>
+          <t>1708007008/WC/22012034822103 — गेवियन निर्माण कार्य तीन पथरा के पास बिजावली</t>
         </is>
       </c>
       <c r="G640" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H640" s="2" t="n">
-        <v>627747.72</v>
+        <v>0</v>
       </c>
       <c r="I640" s="2" t="n">
-        <v>556710.5</v>
+        <v>0</v>
       </c>
       <c r="J640" s="3" t="n">
-        <v>44519</v>
-[...3 lines deleted...]
-      </c>
+        <v>44424</v>
+      </c>
+      <c r="K640" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="641">
       <c r="A641" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B641" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C641" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D641" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E641" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F641" s="1" t="inlineStr">
         <is>
-          <t>1708007008/WC/22012034882389 — नवीन तालाब निर्माण पटार नाला भाग- 2</t>
+          <t>1708007008/WC/22012034835669 — CTR Works - Mitti Bandhaan bade tore ke pass madiya bujurg</t>
         </is>
       </c>
       <c r="G641" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H641" s="2" t="n">
-        <v>0</v>
+        <v>212267.08</v>
       </c>
       <c r="I641" s="2" t="n">
-        <v>0</v>
+        <v>149126.48</v>
       </c>
       <c r="J641" s="3" t="n">
-        <v>44436</v>
-[...1 lines deleted...]
-      <c r="K641" s="3"/>
+        <v>44694</v>
+      </c>
+      <c r="K641" s="3" t="n">
+        <v>45372</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="642">
       <c r="A642" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B642" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C642" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D642" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of Masonry/CC Anicut for Community / Repair and Maintenance of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E642" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Water Harvesting Structures</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F642" s="1" t="inlineStr">
         <is>
-          <t>1708007008/WC/22012034888105 — Check dam jirnoddhaar - sanosa nala</t>
+          <t>1708007008/WC/22012034835670 — CTR Works - mitti bandhaan chote tore ke pass madiyabujurg</t>
         </is>
       </c>
       <c r="G642" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H642" s="2" t="n">
-        <v>0</v>
+        <v>212267.08</v>
       </c>
       <c r="I642" s="2" t="n">
-        <v>0</v>
+        <v>117982.48</v>
       </c>
       <c r="J642" s="3" t="n">
-        <v>44471</v>
-[...1 lines deleted...]
-      <c r="K642" s="3"/>
+        <v>44694</v>
+      </c>
+      <c r="K642" s="3" t="n">
+        <v>45372</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="643">
       <c r="A643" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B643" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C643" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D643" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of Masonry/CC Anicut for Community / Repair and Maintenance of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
         </is>
       </c>
       <c r="E643" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Water Harvesting Structures</t>
+          <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F643" s="1" t="inlineStr">
         <is>
-          <t>1708007008/WC/22012034888106 — Check dam jirnoddhaar- gajbai mata ke pass</t>
+          <t>1708007008/WC/22012034839911 — Gebion Nirmaan kalrau Nala madiyabujurg No 01</t>
         </is>
       </c>
       <c r="G643" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H643" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I643" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J643" s="3" t="n">
-        <v>44471</v>
+        <v>44423</v>
       </c>
       <c r="K643" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="644">
       <c r="A644" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B644" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C644" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D644" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of Earthen Check Dam for Community / Repair and Maintenance of Earthen Check Dam for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E644" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of Check Dam/Stop Dam</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F644" s="1" t="inlineStr">
         <is>
-          <t>1708007008/WC/22012034888659 — स्‍टापडेम जीर्णोद्वार कार्य गानबाई वाला नाला बिजावली</t>
+          <t>1708007008/WC/22012034842499 — मिटटी बंधान कार्य क्रेसर के पास मडियाबुजुर्ग</t>
         </is>
       </c>
       <c r="G644" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H644" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I644" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J644" s="3" t="n">
-        <v>44422</v>
+        <v>44300</v>
       </c>
       <c r="K644" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="645">
       <c r="A645" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B645" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C645" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D645" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of Masonry/CC Anicut for Community / Repair and Maintenance of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E645" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Water Harvesting Structures</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F645" s="1" t="inlineStr">
         <is>
-          <t>1708007008/WC/22012034894894 — चेकडेम जीर्णोद्वार कार्य रेंज नाला पर क्रेसर के पास क्रं0 1</t>
+          <t>1708007008/WC/22012034842505 — मिटटी बंधान कार्य बिजावली</t>
         </is>
       </c>
       <c r="G645" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H645" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I645" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J645" s="3" t="n">
-        <v>44489</v>
+        <v>44300</v>
       </c>
       <c r="K645" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="646">
       <c r="A646" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B646" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C646" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D646" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of Masonry/CC Anicut for Community / Repair and Maintenance of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
         </is>
       </c>
       <c r="E646" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Water Harvesting Structures</t>
+          <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F646" s="1" t="inlineStr">
         <is>
-          <t>1708007008/WC/22012034894906 — चेकडेम जीर्णोद्वार कार्य रेंज नाला पर क्रेसर के पास क्रं0 2</t>
+          <t>1708007008/WC/22012034842514 — गेवियन निर्माण कार्य खजवा नाला के पास बिजावली</t>
         </is>
       </c>
       <c r="G646" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H646" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I646" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J646" s="3" t="n">
-        <v>44306</v>
+        <v>44422</v>
       </c>
       <c r="K646" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="647">
       <c r="A647" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B647" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C647" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D647" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of Masonry/CC Anicut for Community / Repair and Maintenance of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
         </is>
       </c>
       <c r="E647" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Water Harvesting Structures</t>
+          <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F647" s="1" t="inlineStr">
         <is>
-          <t>1708007008/WC/22012034894918 — स्‍टापडेम जीर्णोद्वार कार्य सानोसा नाला पर विजावली</t>
+          <t>1708007008/WC/22012034842517 — गेवियन निर्माण कार्य पथरयाऊ नाला बिजावली</t>
         </is>
       </c>
       <c r="G647" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H647" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I647" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J647" s="3" t="n">
-        <v>44493</v>
+        <v>44422</v>
       </c>
       <c r="K647" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="648">
       <c r="A648" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B648" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C648" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D648" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of Masonry/CC Anicut for Community / Repair and Maintenance of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
         </is>
       </c>
       <c r="E648" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Water Harvesting Structures</t>
+          <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F648" s="1" t="inlineStr">
         <is>
-          <t>1708007008/WC/22012034895325 — Check jirnoddhaar-renja Nala crusher ke neeche bhag 1</t>
+          <t>1708007008/WC/22012034842521 — गेवियन निर्माण कार्य बडे भरका नाला के पास</t>
         </is>
       </c>
       <c r="G648" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H648" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I648" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J648" s="3" t="n">
-        <v>44471</v>
+        <v>44422</v>
       </c>
       <c r="K648" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="649">
       <c r="A649" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B649" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C649" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D649" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of Masonry/CC Anicut for Community / Repair and Maintenance of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
         </is>
       </c>
       <c r="E649" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Water Harvesting Structures</t>
+          <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F649" s="1" t="inlineStr">
         <is>
-          <t>1708007008/WC/22012034895327 — Check jirnoddhaar-renja Nala crusher ke neeche bhag 2</t>
+          <t>1708007008/WC/22012034862555 — गेवियन निर्माण कार्य सानोसा नाला भाग-2 विजावली</t>
         </is>
       </c>
       <c r="G649" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H649" s="2" t="n">
-        <v>0</v>
+        <v>627747.72</v>
       </c>
       <c r="I649" s="2" t="n">
-        <v>0</v>
+        <v>556710.5</v>
       </c>
       <c r="J649" s="3" t="n">
-        <v>44471</v>
-[...1 lines deleted...]
-      <c r="K649" s="3"/>
+        <v>44519</v>
+      </c>
+      <c r="K649" s="3" t="n">
+        <v>44956</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="650">
       <c r="A650" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B650" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C650" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D650" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of Masonry/CC Anicut for Community / Repair and Maintenance of Masonry/CC Check Dam for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E650" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Water Harvesting Structures</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F650" s="1" t="inlineStr">
         <is>
-          <t>1708007008/WC/22012034895328 — Check jirnoddhaar-renja Nala crusher ke neeche bhag 2</t>
+          <t>1708007008/WC/22012034882389 — नवीन तालाब निर्माण पटार नाला भाग- 2</t>
         </is>
       </c>
       <c r="G650" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H650" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I650" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J650" s="3" t="n">
-        <v>44471</v>
+        <v>44436</v>
       </c>
       <c r="K650" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="651">
       <c r="A651" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B651" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C651" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D651" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; Maint of Masonry/CC Anicut for Community / Repair and Maintenance of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E651" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Water Harvesting Structures</t>
         </is>
       </c>
       <c r="F651" s="1" t="inlineStr">
         <is>
-          <t>1708007008/WC/22012034895342 — Check jirnoddhaar-lakhan ke parua</t>
+          <t>1708007008/WC/22012034888105 — Check dam jirnoddhaar - sanosa nala</t>
         </is>
       </c>
       <c r="G651" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H651" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I651" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J651" s="3" t="n">
         <v>44471</v>
       </c>
       <c r="K651" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="652">
       <c r="A652" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B652" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C652" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D652" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen peripheral Bund for Community / Construction of Earthen peripheral/farm/field Bund for Community</t>
+          <t>Repair &amp; Maint of Masonry/CC Anicut for Community / Repair and Maintenance of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E652" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Repair &amp; maint of Water Harvesting Structures</t>
         </is>
       </c>
       <c r="F652" s="1" t="inlineStr">
         <is>
-          <t>1708007008/WC/22012034910044 — CTR WORK SARVAJANIK KHET TALAAB NIRMAAN GADIYA TOURO</t>
+          <t>1708007008/WC/22012034888106 — Check dam jirnoddhaar- gajbai mata ke pass</t>
         </is>
       </c>
       <c r="G652" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H652" s="2" t="n">
-        <v>588528.16</v>
+        <v>0</v>
       </c>
       <c r="I652" s="2" t="n">
-        <v>426645.25</v>
+        <v>0</v>
       </c>
       <c r="J652" s="3" t="n">
-        <v>44694</v>
-[...3 lines deleted...]
-      </c>
+        <v>44471</v>
+      </c>
+      <c r="K652" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="653">
       <c r="A653" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B653" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C653" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D653" s="1" t="inlineStr">
         <is>
-          <t>Constr of Stone peripheral Bund for Community / Construction of Stone peripheral/farm/field Bund for Community</t>
+          <t>Repair &amp; Maint of Earthen Check Dam for Community / Repair and Maintenance of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E653" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Repair &amp; Maint of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F653" s="1" t="inlineStr">
         <is>
-          <t>1708007008/WC/22012034910048 — CTR WORK SARVAJANIK KHET TALAAB NIRMAAN  NAU TOURO</t>
+          <t>1708007008/WC/22012034888659 — स्‍टापडेम जीर्णोद्वार कार्य गानबाई वाला नाला बिजावली</t>
         </is>
       </c>
       <c r="G653" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H653" s="2" t="n">
-        <v>588528.16</v>
+        <v>0</v>
       </c>
       <c r="I653" s="2" t="n">
-        <v>331235.38</v>
+        <v>0</v>
       </c>
       <c r="J653" s="3" t="n">
-        <v>44694</v>
-[...3 lines deleted...]
-      </c>
+        <v>44422</v>
+      </c>
+      <c r="K653" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="654">
       <c r="A654" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B654" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C654" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D654" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Repair &amp; Maint of Masonry/CC Anicut for Community / Repair and Maintenance of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E654" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Repair &amp; maint of Water Harvesting Structures</t>
         </is>
       </c>
       <c r="F654" s="1" t="inlineStr">
         <is>
-          <t>1708007008/WC/22012034948368 — SARVJANIK KHET TALAAB NAU TORO KE MADIYABUJURG</t>
+          <t>1708007008/WC/22012034894894 — चेकडेम जीर्णोद्वार कार्य रेंज नाला पर क्रेसर के पास क्रं0 1</t>
         </is>
       </c>
       <c r="G654" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H654" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I654" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J654" s="3" t="n">
-        <v>44652</v>
+        <v>44489</v>
       </c>
       <c r="K654" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="655">
       <c r="A655" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B655" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C655" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D655" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Repair &amp; Maint of Masonry/CC Anicut for Community / Repair and Maintenance of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E655" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Repair &amp; maint of Water Harvesting Structures</t>
         </is>
       </c>
       <c r="F655" s="1" t="inlineStr">
         <is>
-          <t>1708007008/WC/22012034948370 — SARVJANIK KHET TALAAB NAU TORO KE MADIYABUJURG</t>
+          <t>1708007008/WC/22012034894906 — चेकडेम जीर्णोद्वार कार्य रेंज नाला पर क्रेसर के पास क्रं0 2</t>
         </is>
       </c>
       <c r="G655" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H655" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I655" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J655" s="3" t="n">
-        <v>44652</v>
+        <v>44306</v>
       </c>
       <c r="K655" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="656">
       <c r="A656" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B656" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C656" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D656" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
+          <t>Repair &amp; Maint of Masonry/CC Anicut for Community / Repair and Maintenance of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E656" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion</t>
+          <t>Repair &amp; maint of Water Harvesting Structures</t>
         </is>
       </c>
       <c r="F656" s="1" t="inlineStr">
         <is>
-          <t>1708007008/WC/22012034965816 — गेवियन निर्माण कार्य रामकुण्‍ड नाला में</t>
+          <t>1708007008/WC/22012034894918 — स्‍टापडेम जीर्णोद्वार कार्य सानोसा नाला पर विजावली</t>
         </is>
       </c>
       <c r="G656" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H656" s="2" t="n">
-        <v>515504.35</v>
+        <v>0</v>
       </c>
       <c r="I656" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J656" s="3" t="n">
-        <v>44665</v>
+        <v>44493</v>
       </c>
       <c r="K656" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="657">
       <c r="A657" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B657" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C657" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D657" s="1" t="inlineStr">
         <is>
-          <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone boulder Gully Plugs for Community</t>
+          <t>Repair &amp; Maint of Masonry/CC Anicut for Community / Repair and Maintenance of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E657" s="1" t="inlineStr">
         <is>
-          <t>Boulder Check/Gully Plug</t>
+          <t>Repair &amp; maint of Water Harvesting Structures</t>
         </is>
       </c>
       <c r="F657" s="1" t="inlineStr">
         <is>
-          <t>1708007008/WC/22012034986509 — LOOSE BOLDER STRUTURE PARWA NALA</t>
+          <t>1708007008/WC/22012034895325 — Check jirnoddhaar-renja Nala crusher ke neeche bhag 1</t>
         </is>
       </c>
       <c r="G657" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H657" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I657" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J657" s="3" t="n">
-        <v>44677</v>
+        <v>44471</v>
       </c>
       <c r="K657" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="658">
       <c r="A658" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B658" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C658" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D658" s="1" t="inlineStr">
         <is>
-          <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone boulder Gully Plugs for Community</t>
+          <t>Repair &amp; Maint of Masonry/CC Anicut for Community / Repair and Maintenance of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E658" s="1" t="inlineStr">
         <is>
-          <t>Boulder Check/Gully Plug</t>
+          <t>Repair &amp; maint of Water Harvesting Structures</t>
         </is>
       </c>
       <c r="F658" s="1" t="inlineStr">
         <is>
-          <t>1708007008/WC/22012034986514 — LOOSE BOLDER STRUTURE MATA KE PED KE PAAS</t>
+          <t>1708007008/WC/22012034895327 — Check jirnoddhaar-renja Nala crusher ke neeche bhag 2</t>
         </is>
       </c>
       <c r="G658" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H658" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I658" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J658" s="3" t="n">
-        <v>44677</v>
+        <v>44471</v>
       </c>
       <c r="K658" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="659">
       <c r="A659" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B659" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C659" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D659" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Repair &amp; Maint of Masonry/CC Anicut for Community / Repair and Maintenance of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E659" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Repair &amp; maint of Water Harvesting Structures</t>
         </is>
       </c>
       <c r="F659" s="1" t="inlineStr">
         <is>
-          <t>1708007008/WC/22012035068884 — Naveen taalab nirmaan kary gaaj maai mata mandir ke uper madiya bujurg</t>
+          <t>1708007008/WC/22012034895328 — Check jirnoddhaar-renja Nala crusher ke neeche bhag 2</t>
         </is>
       </c>
       <c r="G659" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H659" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I659" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J659" s="3" t="n">
-        <v>45030</v>
+        <v>44471</v>
       </c>
       <c r="K659" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="660">
       <c r="A660" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B660" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C660" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D660" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Repair &amp; Maint of Masonry/CC Anicut for Community / Repair and Maintenance of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E660" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Repair &amp; maint of Water Harvesting Structures</t>
         </is>
       </c>
       <c r="F660" s="1" t="inlineStr">
         <is>
-          <t>1708007008/WC/22012035068908 — Naveen taalab nirmaan kary gaaj maai mata mandir ke uper madiya bujurg</t>
+          <t>1708007008/WC/22012034895342 — Check jirnoddhaar-lakhan ke parua</t>
         </is>
       </c>
       <c r="G660" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H660" s="2" t="n">
-        <v>2212076.51</v>
+        <v>0</v>
       </c>
       <c r="I660" s="2" t="n">
-        <v>983068</v>
+        <v>0</v>
       </c>
       <c r="J660" s="3" t="n">
-        <v>45219</v>
+        <v>44471</v>
       </c>
       <c r="K660" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="661">
       <c r="A661" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B661" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C661" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D661" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Constr of Earthen peripheral Bund for Community / Construction of Earthen peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E661" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F661" s="1" t="inlineStr">
         <is>
-          <t>1708007008/WC/22012035080510 — Sarvajanik khet taalab paarsa haar mudiya bujurg</t>
+          <t>1708007008/WC/22012034910044 — CTR WORK SARVAJANIK KHET TALAAB NIRMAAN GADIYA TOURO</t>
         </is>
       </c>
       <c r="G661" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H661" s="2" t="n">
-        <v>0</v>
+        <v>588528.16</v>
       </c>
       <c r="I661" s="2" t="n">
-        <v>0</v>
+        <v>426645.25</v>
       </c>
       <c r="J661" s="3" t="n">
-        <v>45030</v>
-[...1 lines deleted...]
-      <c r="K661" s="3"/>
+        <v>44694</v>
+      </c>
+      <c r="K661" s="3" t="n">
+        <v>45458</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="662">
       <c r="A662" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B662" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C662" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D662" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Constr of Stone peripheral Bund for Community / Construction of Stone peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E662" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F662" s="1" t="inlineStr">
         <is>
-          <t>1708007008/WC/22012035080512 — Sarvajanik khet taalab bandiya ke pass gp madiya bujurg</t>
+          <t>1708007008/WC/22012034910048 — CTR WORK SARVAJANIK KHET TALAAB NIRMAAN  NAU TOURO</t>
         </is>
       </c>
       <c r="G662" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H662" s="2" t="n">
-        <v>0</v>
+        <v>588528.16</v>
       </c>
       <c r="I662" s="2" t="n">
-        <v>0</v>
+        <v>331235.38</v>
       </c>
       <c r="J662" s="3" t="n">
-        <v>45030</v>
-[...1 lines deleted...]
-      <c r="K662" s="3"/>
+        <v>44694</v>
+      </c>
+      <c r="K662" s="3" t="n">
+        <v>45424</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="663">
       <c r="A663" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B663" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C663" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D663" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E663" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F663" s="1" t="inlineStr">
         <is>
-          <t>1708007008/WC/22012035088580 — sarwajanik khet taalab gawshala ke pass madiya bujurg</t>
+          <t>1708007008/WC/22012034948368 — SARVJANIK KHET TALAAB NAU TORO KE MADIYABUJURG</t>
         </is>
       </c>
       <c r="G663" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H663" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I663" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J663" s="3" t="n">
-        <v>45030</v>
+        <v>44652</v>
       </c>
       <c r="K663" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="664">
       <c r="A664" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B664" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C664" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D664" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E664" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F664" s="1" t="inlineStr">
         <is>
-          <t>1708007008/WC/22012035099306 — घाट निर्माण कार्य रामकुण्‍ड</t>
+          <t>1708007008/WC/22012034948370 — SARVJANIK KHET TALAAB NAU TORO KE MADIYABUJURG</t>
         </is>
       </c>
       <c r="G664" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H664" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I664" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J664" s="3" t="n">
-        <v>45153</v>
+        <v>44652</v>
       </c>
       <c r="K664" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="665">
       <c r="A665" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B665" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C665" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D665" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
         </is>
       </c>
       <c r="E665" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F665" s="1" t="inlineStr">
         <is>
-          <t>1708007008/WC/22012035099307 — चौपरा निर्माण कार्य रामकुण्‍ड के पास</t>
+          <t>1708007008/WC/22012034965816 — गेवियन निर्माण कार्य रामकुण्‍ड नाला में</t>
         </is>
       </c>
       <c r="G665" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H665" s="2" t="n">
-        <v>500992.47</v>
+        <v>515504.35</v>
       </c>
       <c r="I665" s="2" t="n">
-        <v>489093</v>
+        <v>0</v>
       </c>
       <c r="J665" s="3" t="n">
-        <v>45207</v>
-[...3 lines deleted...]
-      </c>
+        <v>44665</v>
+      </c>
+      <c r="K665" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="666">
       <c r="A666" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B666" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C666" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D666" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone boulder Gully Plugs for Community</t>
         </is>
       </c>
       <c r="E666" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F666" s="1" t="inlineStr">
         <is>
-          <t>1708007008/WC/22012035104314 — Naveen Talab Nirman-Tore Ke Pass Gram&amp;Gram  Panchayt Madiyabujurg</t>
+          <t>1708007008/WC/22012034986509 — LOOSE BOLDER STRUTURE PARWA NALA</t>
         </is>
       </c>
       <c r="G666" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H666" s="2" t="n">
-        <v>2005960.1</v>
+        <v>0</v>
       </c>
       <c r="I666" s="2" t="n">
-        <v>660393</v>
+        <v>0</v>
       </c>
       <c r="J666" s="3" t="n">
-        <v>45218</v>
+        <v>44677</v>
       </c>
       <c r="K666" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="667">
       <c r="A667" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B667" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C667" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D667" s="1" t="inlineStr">
         <is>
-          <t>Constr of Stone peripheral Bund for Community / Construction of Stone peripheral/farm/field Bund for Community</t>
+          <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone boulder Gully Plugs for Community</t>
         </is>
       </c>
       <c r="E667" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F667" s="1" t="inlineStr">
         <is>
-          <t>1708007008/WC/22012035104584 — रिटर्निंग वाल ग्राम मदियाबुजुर्ग से पुलिया की ओर ग्राम पंचायत -MADIYABUJURG</t>
+          <t>1708007008/WC/22012034986514 — LOOSE BOLDER STRUTURE MATA KE PED KE PAAS</t>
         </is>
       </c>
       <c r="G667" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H667" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I667" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J667" s="3" t="n">
-        <v>45154</v>
+        <v>44677</v>
       </c>
       <c r="K667" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="668">
       <c r="A668" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B668" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C668" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D668" s="1" t="inlineStr">
         <is>
-          <t>Constr of Stone peripheral Bund for Community / Construction of Stone peripheral/farm/field Bund for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E668" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F668" s="1" t="inlineStr">
         <is>
-          <t>1708007008/WC/22012035117155 — स्‍टोन पेरीफेरल बण्‍ड निर्माण कार्य मडियाबुजुर्ग</t>
+          <t>1708007008/WC/22012035068884 — Naveen taalab nirmaan kary gaaj maai mata mandir ke uper madiya bujurg</t>
         </is>
       </c>
       <c r="G668" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H668" s="2" t="n">
-        <v>1474489.6</v>
+        <v>0</v>
       </c>
       <c r="I668" s="2" t="n">
-        <v>1240232.6</v>
+        <v>0</v>
       </c>
       <c r="J668" s="3" t="n">
-        <v>45218</v>
-[...3 lines deleted...]
-      </c>
+        <v>45030</v>
+      </c>
+      <c r="K668" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="669">
       <c r="A669" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B669" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C669" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D669" s="1" t="inlineStr">
         <is>
-          <t>Constr of Stone peripheral Bund for Community / Construction of Stone peripheral/farm/field Bund for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E669" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F669" s="1" t="inlineStr">
         <is>
-          <t>1708007008/WC/22012035130177 — Stone Peripheral Bund Community- Talab Se Chhapar Ki Tarf Gram Bijawali Gram Panchayt Madiyabujurg</t>
+          <t>1708007008/WC/22012035068908 — Naveen taalab nirmaan kary gaaj maai mata mandir ke uper madiya bujurg</t>
         </is>
       </c>
       <c r="G669" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H669" s="2" t="n">
-        <v>1462563.55</v>
+        <v>2212076.51</v>
       </c>
       <c r="I669" s="2" t="n">
-        <v>1255231</v>
+        <v>983068</v>
       </c>
       <c r="J669" s="3" t="n">
-        <v>45218</v>
-[...3 lines deleted...]
-      </c>
+        <v>45219</v>
+      </c>
+      <c r="K669" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="670">
       <c r="A670" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B670" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C670" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D670" s="1" t="inlineStr">
         <is>
-          <t>Constr of Stone peripheral Bund for Community / Construction of Stone peripheral/farm/field Bund for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E670" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F670" s="1" t="inlineStr">
         <is>
-          <t>1708007008/WC/22012035141759 — स्‍टोन पेरीफेरल बण्‍ड निर्माण कार्य छुुटटन के परूवा से घोघरा की ओर</t>
+          <t>1708007008/WC/22012035080510 — Sarvajanik khet taalab paarsa haar mudiya bujurg</t>
         </is>
       </c>
       <c r="G670" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H670" s="2" t="n">
-        <v>1476949.54</v>
+        <v>0</v>
       </c>
       <c r="I670" s="2" t="n">
-        <v>1306868.2</v>
+        <v>0</v>
       </c>
       <c r="J670" s="3" t="n">
-        <v>45207</v>
-[...3 lines deleted...]
-      </c>
+        <v>45030</v>
+      </c>
+      <c r="K670" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="671">
       <c r="A671" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B671" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C671" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D671" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E671" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F671" s="1" t="inlineStr">
         <is>
-          <t>1708007008/WC/22012035247589 — Sarvjanik Khet Talaab Gaushala ke pass</t>
+          <t>1708007008/WC/22012035080512 — Sarvajanik khet taalab bandiya ke pass gp madiya bujurg</t>
         </is>
       </c>
       <c r="G671" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H671" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I671" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J671" s="3" t="n">
-        <v>45567</v>
+        <v>45030</v>
       </c>
       <c r="K671" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="672">
       <c r="A672" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B672" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C672" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D672" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E672" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F672" s="1" t="inlineStr">
         <is>
-          <t>1708007008/WC/22012035298841 — डगवैल रिचार्जपिट घोषी मुहल्‍ला बिजावली</t>
+          <t>1708007008/WC/22012035088580 — sarwajanik khet taalab gawshala ke pass madiya bujurg</t>
         </is>
       </c>
       <c r="G672" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H672" s="2" t="n">
-        <v>24399.46</v>
+        <v>0</v>
       </c>
       <c r="I672" s="2" t="n">
-        <v>15660</v>
+        <v>0</v>
       </c>
       <c r="J672" s="3" t="n">
-        <v>45793</v>
-[...3 lines deleted...]
-      </c>
+        <v>45030</v>
+      </c>
+      <c r="K672" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="673">
       <c r="A673" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B673" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C673" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D673" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E673" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F673" s="1" t="inlineStr">
         <is>
-          <t>1708007008/WC/22012035298845 — डगवैल रिचार्जपिट शंकर जी के मंदिर के पास</t>
+          <t>1708007008/WC/22012035099306 — घाट निर्माण कार्य रामकुण्‍ड</t>
         </is>
       </c>
       <c r="G673" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H673" s="2" t="n">
-        <v>24399.46</v>
+        <v>0</v>
       </c>
       <c r="I673" s="2" t="n">
-        <v>15660</v>
+        <v>0</v>
       </c>
       <c r="J673" s="3" t="n">
-        <v>45793</v>
-[...3 lines deleted...]
-      </c>
+        <v>45153</v>
+      </c>
+      <c r="K673" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="674">
       <c r="A674" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B674" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C674" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D674" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E674" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F674" s="1" t="inlineStr">
         <is>
-          <t>1708007008/WC/22012035300230 — डगवैल रिचार्जपिट गाजबाई माता के पास बिजावली</t>
+          <t>1708007008/WC/22012035099307 — चौपरा निर्माण कार्य रामकुण्‍ड के पास</t>
         </is>
       </c>
       <c r="G674" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H674" s="2" t="n">
-        <v>24399.46</v>
+        <v>500992.47</v>
       </c>
       <c r="I674" s="2" t="n">
-        <v>15660</v>
+        <v>489093</v>
       </c>
       <c r="J674" s="3" t="n">
-        <v>45793</v>
+        <v>45207</v>
       </c>
       <c r="K674" s="3" t="n">
-        <v>46122</v>
+        <v>45658</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="675">
       <c r="A675" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B675" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C675" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D675" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E675" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F675" s="1" t="inlineStr">
         <is>
-          <t>1708007008/WC/22012035300232 — डगवैल रिचार्जपिट मुक्तिधाम के पास</t>
+          <t>1708007008/WC/22012035104314 — Naveen Talab Nirman-Tore Ke Pass Gram&amp;Gram  Panchayt Madiyabujurg</t>
         </is>
       </c>
       <c r="G675" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H675" s="2" t="n">
-        <v>24399.46</v>
+        <v>2005960.1</v>
       </c>
       <c r="I675" s="2" t="n">
-        <v>15660</v>
+        <v>660393</v>
       </c>
       <c r="J675" s="3" t="n">
-        <v>45793</v>
-[...3 lines deleted...]
-      </c>
+        <v>45218</v>
+      </c>
+      <c r="K675" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="676">
       <c r="A676" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B676" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C676" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D676" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Constr of Stone peripheral Bund for Community / Construction of Stone peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E676" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F676" s="1" t="inlineStr">
         <is>
-          <t>1708007008/WC/22012035300234 — डगवैल रिचार्जपिट गौशाला के पास</t>
+          <t>1708007008/WC/22012035104584 — रिटर्निंग वाल ग्राम मदियाबुजुर्ग से पुलिया की ओर ग्राम पंचायत -MADIYABUJURG</t>
         </is>
       </c>
       <c r="G676" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H676" s="2" t="n">
-        <v>24399.46</v>
+        <v>0</v>
       </c>
       <c r="I676" s="2" t="n">
-        <v>15660</v>
+        <v>0</v>
       </c>
       <c r="J676" s="3" t="n">
-        <v>45793</v>
-[...3 lines deleted...]
-      </c>
+        <v>45154</v>
+      </c>
+      <c r="K676" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="677">
       <c r="A677" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B677" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C677" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D677" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Constr of Stone peripheral Bund for Community / Construction of Stone peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E677" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F677" s="1" t="inlineStr">
         <is>
-          <t>1708007008/WC/22012035300468 — Sarvjanik khet talaab gaushala ke pass</t>
+          <t>1708007008/WC/22012035117155 — स्‍टोन पेरीफेरल बण्‍ड निर्माण कार्य मडियाबुजुर्ग</t>
         </is>
       </c>
       <c r="G677" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H677" s="2" t="n">
-        <v>465544.58</v>
+        <v>1474489.6</v>
       </c>
       <c r="I677" s="2" t="n">
-        <v>228635.28</v>
+        <v>1240232.6</v>
       </c>
       <c r="J677" s="3" t="n">
-        <v>45792</v>
-[...1 lines deleted...]
-      <c r="K677" s="3"/>
+        <v>45218</v>
+      </c>
+      <c r="K677" s="3" t="n">
+        <v>46197</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="678">
       <c r="A678" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B678" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C678" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D678" s="1" t="inlineStr">
         <is>
-          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Construction of Roof Top Rain Water Harvesting Structure for Community</t>
+          <t>Constr of Stone peripheral Bund for Community / Construction of Stone peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E678" s="1" t="inlineStr">
         <is>
-          <t>Roof Water Harvesting on gov/panchayat bldg</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F678" s="1" t="inlineStr">
         <is>
-          <t>1708007008/WC/22012035315229 — Rain Water Harvesting Mangal Bhavan Aadiwasi Muhalla</t>
+          <t>1708007008/WC/22012035130177 — Stone Peripheral Bund Community- Talab Se Chhapar Ki Tarf Gram Bijawali Gram Panchayt Madiyabujurg</t>
         </is>
       </c>
       <c r="G678" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H678" s="2" t="n">
-        <v>4000</v>
+        <v>1462563.55</v>
       </c>
       <c r="I678" s="2" t="n">
-        <v>0</v>
+        <v>1255231</v>
       </c>
       <c r="J678" s="3" t="n">
-        <v>45761</v>
-[...1 lines deleted...]
-      <c r="K678" s="3"/>
+        <v>45218</v>
+      </c>
+      <c r="K678" s="3" t="n">
+        <v>46200</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="679">
       <c r="A679" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B679" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C679" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D679" s="1" t="inlineStr">
         <is>
-          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Construction of Roof Top Rain Water Harvesting Structure for Community</t>
+          <t>Constr of Stone peripheral Bund for Community / Construction of Stone peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E679" s="1" t="inlineStr">
         <is>
-          <t>Roof Water Harvesting on gov/panchayat bldg</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F679" s="1" t="inlineStr">
         <is>
-          <t>1708007008/WC/22012035315232 — Roof Rain Water Harvesting Aanganbadi</t>
+          <t>1708007008/WC/22012035141759 — स्‍टोन पेरीफेरल बण्‍ड निर्माण कार्य छुुटटन के परूवा से घोघरा की ओर</t>
         </is>
       </c>
       <c r="G679" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H679" s="2" t="n">
-        <v>4000</v>
+        <v>1476949.54</v>
       </c>
       <c r="I679" s="2" t="n">
-        <v>0</v>
+        <v>1306868.2</v>
       </c>
       <c r="J679" s="3" t="n">
-        <v>45761</v>
-[...1 lines deleted...]
-      <c r="K679" s="3"/>
+        <v>45207</v>
+      </c>
+      <c r="K679" s="3" t="n">
+        <v>46200</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="680">
       <c r="A680" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B680" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C680" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D680" s="1" t="inlineStr">
         <is>
-          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Construction of Roof Top Rain Water Harvesting Structure for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E680" s="1" t="inlineStr">
         <is>
-          <t>Roof Water Harvesting on gov/panchayat bldg</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F680" s="1" t="inlineStr">
         <is>
-          <t>1708007008/WC/22012035315234 — Roof Rain Water Harvesting Middle School</t>
+          <t>1708007008/WC/22012035247589 — Sarvjanik Khet Talaab Gaushala ke pass</t>
         </is>
       </c>
       <c r="G680" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H680" s="2" t="n">
-        <v>4000</v>
+        <v>0</v>
       </c>
       <c r="I680" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J680" s="3" t="n">
-        <v>45761</v>
+        <v>45567</v>
       </c>
       <c r="K680" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="681">
       <c r="A681" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B681" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C681" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D681" s="1" t="inlineStr">
         <is>
-          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Construction of Roof Top Rain Water Harvesting Structure for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
         </is>
       </c>
       <c r="E681" s="1" t="inlineStr">
         <is>
-          <t>Roof Water Harvesting on gov/panchayat bldg</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F681" s="1" t="inlineStr">
         <is>
-          <t>1708007008/WC/22012035315237 — Roof Rain Water Harvesting Mangal bhavan</t>
+          <t>1708007008/WC/22012035298841 — डगवैल रिचार्जपिट घोषी मुहल्‍ला बिजावली</t>
         </is>
       </c>
       <c r="G681" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H681" s="2" t="n">
-        <v>4000</v>
+        <v>24399.46</v>
       </c>
       <c r="I681" s="2" t="n">
-        <v>0</v>
+        <v>15660</v>
       </c>
       <c r="J681" s="3" t="n">
-        <v>45761</v>
-[...1 lines deleted...]
-      <c r="K681" s="3"/>
+        <v>45793</v>
+      </c>
+      <c r="K681" s="3" t="n">
+        <v>46122</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="682">
       <c r="A682" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B682" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C682" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D682" s="1" t="inlineStr">
         <is>
-          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Construction of Roof Top Rain Water Harvesting Structure for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
         </is>
       </c>
       <c r="E682" s="1" t="inlineStr">
         <is>
-          <t>Roof Water Harvesting on gov/panchayat bldg</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F682" s="1" t="inlineStr">
         <is>
-          <t>1708007008/WC/22012035315238 — Roof Rain Water Harvesting Prathmik Shala</t>
+          <t>1708007008/WC/22012035298845 — डगवैल रिचार्जपिट शंकर जी के मंदिर के पास</t>
         </is>
       </c>
       <c r="G682" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H682" s="2" t="n">
-        <v>4000</v>
+        <v>24399.46</v>
       </c>
       <c r="I682" s="2" t="n">
-        <v>0</v>
+        <v>15660</v>
       </c>
       <c r="J682" s="3" t="n">
-        <v>45761</v>
-[...1 lines deleted...]
-      <c r="K682" s="3"/>
+        <v>45793</v>
+      </c>
+      <c r="K682" s="3" t="n">
+        <v>46122</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="683">
       <c r="A683" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B683" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C683" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D683" s="1" t="inlineStr">
         <is>
-          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Construction of Roof Top Rain Water Harvesting Structure for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
         </is>
       </c>
       <c r="E683" s="1" t="inlineStr">
         <is>
-          <t>Roof Water Harvesting on gov/panchayat bldg</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F683" s="1" t="inlineStr">
         <is>
-          <t>1708007008/WC/22012035315241 — Roof Rain Water Harvesting School ke pass</t>
+          <t>1708007008/WC/22012035300230 — डगवैल रिचार्जपिट गाजबाई माता के पास बिजावली</t>
         </is>
       </c>
       <c r="G683" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H683" s="2" t="n">
-        <v>4000</v>
+        <v>24399.46</v>
       </c>
       <c r="I683" s="2" t="n">
-        <v>0</v>
+        <v>15660</v>
       </c>
       <c r="J683" s="3" t="n">
-        <v>45761</v>
-[...1 lines deleted...]
-      <c r="K683" s="3"/>
+        <v>45793</v>
+      </c>
+      <c r="K683" s="3" t="n">
+        <v>46122</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="684">
       <c r="A684" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B684" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C684" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D684" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
         </is>
       </c>
       <c r="E684" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F684" s="1" t="inlineStr">
         <is>
-          <t>1708007008/WC/2260 — कपिल धारा कूप निर्माण मखना / कडोरा अहिरवार मडियॉबुजुर्ग</t>
+          <t>1708007008/WC/22012035300232 — डगवैल रिचार्जपिट मुक्तिधाम के पास</t>
         </is>
       </c>
       <c r="G684" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H684" s="2" t="n">
-        <v>135000</v>
+        <v>24399.46</v>
       </c>
       <c r="I684" s="2" t="n">
-        <v>133680</v>
+        <v>15660</v>
       </c>
       <c r="J684" s="3" t="n">
-        <v>39873</v>
+        <v>45793</v>
       </c>
       <c r="K684" s="3" t="n">
-        <v>39346</v>
+        <v>46122</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="685">
       <c r="A685" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B685" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C685" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D685" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
         </is>
       </c>
       <c r="E685" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F685" s="1" t="inlineStr">
         <is>
-          <t>1708007008/WC/2419 — kapildhara koop nirmad jhallu / pritipal sinhg</t>
+          <t>1708007008/WC/22012035300234 — डगवैल रिचार्जपिट गौशाला के पास</t>
         </is>
       </c>
       <c r="G685" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H685" s="2" t="n">
-        <v>201000</v>
+        <v>24399.46</v>
       </c>
       <c r="I685" s="2" t="n">
-        <v>190992</v>
+        <v>15660</v>
       </c>
       <c r="J685" s="3" t="n">
-        <v>40205</v>
+        <v>45793</v>
       </c>
       <c r="K685" s="3" t="n">
-        <v>40744</v>
+        <v>46122</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="686">
       <c r="A686" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B686" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C686" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D686" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E686" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F686" s="1" t="inlineStr">
         <is>
-          <t>1708007008/WC/2600 — कपिल धारा कूप निर्माण कार्य सुकैया / खेत सीग बिजावली</t>
+          <t>1708007008/WC/22012035300468 — Sarvjanik khet talaab gaushala ke pass</t>
         </is>
       </c>
       <c r="G686" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H686" s="2" t="n">
-        <v>200000</v>
+        <v>465544.58</v>
       </c>
       <c r="I686" s="2" t="n">
-        <v>168672</v>
+        <v>228635.28</v>
       </c>
       <c r="J686" s="3" t="n">
-        <v>40248</v>
-[...3 lines deleted...]
-      </c>
+        <v>45792</v>
+      </c>
+      <c r="K686" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="687">
       <c r="A687" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B687" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C687" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D687" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Construction of Roof Top Rain Water Harvesting Structure for Community</t>
         </is>
       </c>
       <c r="E687" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Roof Water Harvesting on gov/panchayat bldg</t>
         </is>
       </c>
       <c r="F687" s="1" t="inlineStr">
         <is>
-          <t>1708007008/WC/2607 — कपिल धारा कूप निर्माण कार्य मुन्‍नी बाई / घिगैया बसोर</t>
+          <t>1708007008/WC/22012035315229 — Rain Water Harvesting Mangal Bhavan Aadiwasi Muhalla</t>
         </is>
       </c>
       <c r="G687" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H687" s="2" t="n">
-        <v>200000</v>
+        <v>4000</v>
       </c>
       <c r="I687" s="2" t="n">
-        <v>185179</v>
+        <v>0</v>
       </c>
       <c r="J687" s="3" t="n">
-        <v>40172</v>
-[...3 lines deleted...]
-      </c>
+        <v>45761</v>
+      </c>
+      <c r="K687" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="688">
       <c r="A688" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B688" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C688" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D688" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Construction of Roof Top Rain Water Harvesting Structure for Community</t>
         </is>
       </c>
       <c r="E688" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Roof Water Harvesting on gov/panchayat bldg</t>
         </is>
       </c>
       <c r="F688" s="1" t="inlineStr">
         <is>
-          <t>1708007008/WC/2608 — कपिल धारा कूप निर्माण कार्य जानकीबाई / मानसीग</t>
+          <t>1708007008/WC/22012035315232 — Roof Rain Water Harvesting Aanganbadi</t>
         </is>
       </c>
       <c r="G688" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H688" s="2" t="n">
-        <v>201000</v>
+        <v>4000</v>
       </c>
       <c r="I688" s="2" t="n">
-        <v>142280</v>
+        <v>0</v>
       </c>
       <c r="J688" s="3" t="n">
-        <v>40205</v>
-[...3 lines deleted...]
-      </c>
+        <v>45761</v>
+      </c>
+      <c r="K688" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="689">
       <c r="A689" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B689" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C689" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D689" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Construction of Roof Top Rain Water Harvesting Structure for Community</t>
         </is>
       </c>
       <c r="E689" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Roof Water Harvesting on gov/panchayat bldg</t>
         </is>
       </c>
       <c r="F689" s="1" t="inlineStr">
         <is>
-          <t>1708007008/WC/2611 — कपिल धारा कूप निर्माण कार्य कमलरानी / माधव सिह</t>
+          <t>1708007008/WC/22012035315234 — Roof Rain Water Harvesting Middle School</t>
         </is>
       </c>
       <c r="G689" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H689" s="2" t="n">
-        <v>201000</v>
+        <v>4000</v>
       </c>
       <c r="I689" s="2" t="n">
-        <v>229674</v>
+        <v>0</v>
       </c>
       <c r="J689" s="3" t="n">
-        <v>40179</v>
-[...3 lines deleted...]
-      </c>
+        <v>45761</v>
+      </c>
+      <c r="K689" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="690">
       <c r="A690" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B690" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C690" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D690" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Construction of Roof Top Rain Water Harvesting Structure for Community</t>
         </is>
       </c>
       <c r="E690" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Roof Water Harvesting on gov/panchayat bldg</t>
         </is>
       </c>
       <c r="F690" s="1" t="inlineStr">
         <is>
-          <t>1708007008/WC/2949 — KAPIL DHARA KOOP NIRMAD AMAR SINGH LODHI MADIYABUJURG</t>
+          <t>1708007008/WC/22012035315237 — Roof Rain Water Harvesting Mangal bhavan</t>
         </is>
       </c>
       <c r="G690" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H690" s="2" t="n">
-        <v>260000</v>
+        <v>4000</v>
       </c>
       <c r="I690" s="2" t="n">
-        <v>275892</v>
+        <v>0</v>
       </c>
       <c r="J690" s="3" t="n">
-        <v>40589</v>
-[...3 lines deleted...]
-      </c>
+        <v>45761</v>
+      </c>
+      <c r="K690" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="691">
       <c r="A691" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B691" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C691" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D691" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Construction of Roof Top Rain Water Harvesting Structure for Community</t>
         </is>
       </c>
       <c r="E691" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Roof Water Harvesting on gov/panchayat bldg</t>
         </is>
       </c>
       <c r="F691" s="1" t="inlineStr">
         <is>
-          <t>1708007008/WC/2950 — KAPIL DHARA KOOP NIRMAD KAMAL SINGH LODHI MADIYABUJURG</t>
+          <t>1708007008/WC/22012035315238 — Roof Rain Water Harvesting Prathmik Shala</t>
         </is>
       </c>
       <c r="G691" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H691" s="2" t="n">
-        <v>260000</v>
+        <v>4000</v>
       </c>
       <c r="I691" s="2" t="n">
-        <v>274516</v>
+        <v>0</v>
       </c>
       <c r="J691" s="3" t="n">
-        <v>40589</v>
-[...3 lines deleted...]
-      </c>
+        <v>45761</v>
+      </c>
+      <c r="K691" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="692">
       <c r="A692" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B692" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C692" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D692" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Construction of Roof Top Rain Water Harvesting Structure for Community</t>
         </is>
       </c>
       <c r="E692" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Roof Water Harvesting on gov/panchayat bldg</t>
         </is>
       </c>
       <c r="F692" s="1" t="inlineStr">
         <is>
-          <t>1708007008/WC/3041 — घाट निर्माण एवं सौदर्यकरण कार्य मडियाबुजुर्ग</t>
+          <t>1708007008/WC/22012035315241 — Roof Rain Water Harvesting School ke pass</t>
         </is>
       </c>
       <c r="G692" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H692" s="2" t="n">
-        <v>404000</v>
+        <v>4000</v>
       </c>
       <c r="I692" s="2" t="n">
-        <v>185880</v>
+        <v>0</v>
       </c>
       <c r="J692" s="3" t="n">
-        <v>40659</v>
-[...3 lines deleted...]
-      </c>
+        <v>45761</v>
+      </c>
+      <c r="K692" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="693">
       <c r="A693" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B693" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C693" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D693" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E693" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F693" s="1" t="inlineStr">
         <is>
-          <t>1708007008/WC/3053 — मेंड बंधान निर्माण कार्य बाबूसिह / गोपाल सिह लोधी विजावली ग्रां. पं. मडियाबुजुर्ग</t>
+          <t>1708007008/WC/2260 — कपिल धारा कूप निर्माण मखना / कडोरा अहिरवार मडियॉबुजुर्ग</t>
         </is>
       </c>
       <c r="G693" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H693" s="2" t="n">
-        <v>55000</v>
+        <v>135000</v>
       </c>
       <c r="I693" s="2" t="n">
-        <v>0</v>
+        <v>133680</v>
       </c>
       <c r="J693" s="3" t="n">
-        <v>40634</v>
-[...1 lines deleted...]
-      <c r="K693" s="3"/>
+        <v>39873</v>
+      </c>
+      <c r="K693" s="3" t="n">
+        <v>39346</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="694">
       <c r="A694" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B694" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C694" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D694" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E694" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F694" s="1" t="inlineStr">
         <is>
-          <t>1708007008/WC/3060 — कपिल धारा कूप निर्माण कार्य जगदीश / दुर्गा प्रसाद ब्राम्‍हण मडियाबुजुर्ग</t>
+          <t>1708007008/WC/2419 — kapildhara koop nirmad jhallu / pritipal sinhg</t>
         </is>
       </c>
       <c r="G694" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H694" s="2" t="n">
-        <v>200000</v>
+        <v>201000</v>
       </c>
       <c r="I694" s="2" t="n">
-        <v>278592</v>
+        <v>190992</v>
       </c>
       <c r="J694" s="3" t="n">
-        <v>40683</v>
+        <v>40205</v>
       </c>
       <c r="K694" s="3" t="n">
-        <v>41582</v>
+        <v>40744</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="695">
       <c r="A695" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B695" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C695" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D695" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E695" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F695" s="1" t="inlineStr">
         <is>
-          <t>1708007008/WC/3093 — मेंड बंधान निर्माण कार्य मुन्‍नीबाई / घिगईया बसोर मडियाबुजुर्ग</t>
+          <t>1708007008/WC/2600 — कपिल धारा कूप निर्माण कार्य सुकैया / खेत सीग बिजावली</t>
         </is>
       </c>
       <c r="G695" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H695" s="2" t="n">
-        <v>55000</v>
+        <v>200000</v>
       </c>
       <c r="I695" s="2" t="n">
-        <v>30900</v>
+        <v>168672</v>
       </c>
       <c r="J695" s="3" t="n">
-        <v>40659</v>
+        <v>40248</v>
       </c>
       <c r="K695" s="3" t="n">
-        <v>41327</v>
+        <v>40752</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="696">
       <c r="A696" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B696" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C696" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D696" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E696" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F696" s="1" t="inlineStr">
         <is>
-          <t>1708007008/WC/3094 — मेंड बंधान निर्माण कार्य झल्‍लू राजा / प्रतिपाल सिह ठाकुर मडियाबुजुर्ग</t>
+          <t>1708007008/WC/2607 — कपिल धारा कूप निर्माण कार्य मुन्‍नी बाई / घिगैया बसोर</t>
         </is>
       </c>
       <c r="G696" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H696" s="2" t="n">
-        <v>55000</v>
+        <v>200000</v>
       </c>
       <c r="I696" s="2" t="n">
-        <v>41758</v>
+        <v>185179</v>
       </c>
       <c r="J696" s="3" t="n">
-        <v>40701</v>
+        <v>40172</v>
       </c>
       <c r="K696" s="3" t="n">
-        <v>41327</v>
+        <v>40457</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="697">
       <c r="A697" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B697" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C697" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D697" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E697" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F697" s="1" t="inlineStr">
         <is>
-          <t>1708007008/WC/3125 — मोगा नाला में ड्राईक निर्माण कार्य ग्रां. पं. मडियाबुजुर्ग</t>
+          <t>1708007008/WC/2608 — कपिल धारा कूप निर्माण कार्य जानकीबाई / मानसीग</t>
         </is>
       </c>
       <c r="G697" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H697" s="2" t="n">
-        <v>43600</v>
+        <v>201000</v>
       </c>
       <c r="I697" s="2" t="n">
-        <v>31460</v>
+        <v>142280</v>
       </c>
       <c r="J697" s="3" t="n">
-        <v>40757</v>
+        <v>40205</v>
       </c>
       <c r="K697" s="3" t="n">
-        <v>40988</v>
+        <v>40719</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="698">
       <c r="A698" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B698" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C698" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D698" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E698" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F698" s="1" t="inlineStr">
         <is>
-          <t>1708007008/WC/3126 — ग्‍वाल बाबा नाले में ड्राईक निर्माण कार्य विजावली ग्रां. पं. मडियाबुजुर्ग</t>
+          <t>1708007008/WC/2611 — कपिल धारा कूप निर्माण कार्य कमलरानी / माधव सिह</t>
         </is>
       </c>
       <c r="G698" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H698" s="2" t="n">
-        <v>43600</v>
+        <v>201000</v>
       </c>
       <c r="I698" s="2" t="n">
-        <v>28230</v>
+        <v>229674</v>
       </c>
       <c r="J698" s="3" t="n">
-        <v>40764</v>
+        <v>40179</v>
       </c>
       <c r="K698" s="3" t="n">
-        <v>40988</v>
+        <v>40608</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="699">
       <c r="A699" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B699" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C699" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D699" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E699" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F699" s="1" t="inlineStr">
         <is>
-          <t>1708007008/WC/3127 — तालाब के पास ड्राईक निर्माण कार्य विजावली ग्रां पं. मडियाबुजुर्ग</t>
+          <t>1708007008/WC/2949 — KAPIL DHARA KOOP NIRMAD AMAR SINGH LODHI MADIYABUJURG</t>
         </is>
       </c>
       <c r="G699" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H699" s="2" t="n">
-        <v>43600</v>
+        <v>260000</v>
       </c>
       <c r="I699" s="2" t="n">
-        <v>42744</v>
+        <v>275892</v>
       </c>
       <c r="J699" s="3" t="n">
-        <v>40771</v>
+        <v>40589</v>
       </c>
       <c r="K699" s="3" t="n">
-        <v>40988</v>
+        <v>40930</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="700">
       <c r="A700" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B700" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C700" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D700" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E700" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F700" s="1" t="inlineStr">
         <is>
-          <t>1708007008/WC/3128 — परूवा नाले में ड्राईक निर्माण कार्य विजावली ग्रां. पं. मडियाबुजुर्ग</t>
+          <t>1708007008/WC/2950 — KAPIL DHARA KOOP NIRMAD KAMAL SINGH LODHI MADIYABUJURG</t>
         </is>
       </c>
       <c r="G700" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H700" s="2" t="n">
-        <v>43600</v>
+        <v>260000</v>
       </c>
       <c r="I700" s="2" t="n">
-        <v>32212</v>
+        <v>274516</v>
       </c>
       <c r="J700" s="3" t="n">
-        <v>40723</v>
+        <v>40589</v>
       </c>
       <c r="K700" s="3" t="n">
-        <v>40988</v>
+        <v>40911</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="701">
       <c r="A701" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B701" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C701" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D701" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E701" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F701" s="1" t="inlineStr">
         <is>
-          <t>1708007008/WC/3129 — कटी बधिया नाले में ड्राईक निर्माण कार्य मडियाबुजुर्ग</t>
+          <t>1708007008/WC/3041 — घाट निर्माण एवं सौदर्यकरण कार्य मडियाबुजुर्ग</t>
         </is>
       </c>
       <c r="G701" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H701" s="2" t="n">
-        <v>43600</v>
+        <v>404000</v>
       </c>
       <c r="I701" s="2" t="n">
-        <v>31968</v>
+        <v>185880</v>
       </c>
       <c r="J701" s="3" t="n">
-        <v>40744</v>
+        <v>40659</v>
       </c>
       <c r="K701" s="3" t="n">
-        <v>40988</v>
+        <v>40714</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="702">
       <c r="A702" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B702" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C702" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D702" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E702" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F702" s="1" t="inlineStr">
         <is>
-          <t>1708007008/WC/3130 — सानोसा नाले में ड्राईक निर्माण कार्य विजावली ग्रां. पं. मडियाबुजुर्ग</t>
+          <t>1708007008/WC/3053 — मेंड बंधान निर्माण कार्य बाबूसिह / गोपाल सिह लोधी विजावली ग्रां. पं. मडियाबुजुर्ग</t>
         </is>
       </c>
       <c r="G702" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H702" s="2" t="n">
-        <v>43600</v>
+        <v>55000</v>
       </c>
       <c r="I702" s="2" t="n">
-        <v>44244</v>
+        <v>0</v>
       </c>
       <c r="J702" s="3" t="n">
-        <v>40757</v>
-[...3 lines deleted...]
-      </c>
+        <v>40634</v>
+      </c>
+      <c r="K702" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="703">
       <c r="A703" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B703" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C703" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D703" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E703" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F703" s="1" t="inlineStr">
         <is>
-          <t>1708007008/WC/3131 — गाजबाई माता नाले में ड्राईक निर्माण कार्य विजावली ग्रां. पं. मडियाबुजुर्ग</t>
+          <t>1708007008/WC/3060 — कपिल धारा कूप निर्माण कार्य जगदीश / दुर्गा प्रसाद ब्राम्‍हण मडियाबुजुर्ग</t>
         </is>
       </c>
       <c r="G703" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H703" s="2" t="n">
-        <v>43600</v>
+        <v>200000</v>
       </c>
       <c r="I703" s="2" t="n">
-        <v>43544</v>
+        <v>278592</v>
       </c>
       <c r="J703" s="3" t="n">
-        <v>40764</v>
+        <v>40683</v>
       </c>
       <c r="K703" s="3" t="n">
-        <v>40988</v>
+        <v>41582</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="704">
       <c r="A704" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B704" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C704" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D704" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E704" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F704" s="1" t="inlineStr">
         <is>
-          <t>1708007008/WC/3167 — EMLI NALE MA DAIKE NIRMAD WORK MADIYABUJURG</t>
+          <t>1708007008/WC/3093 — मेंड बंधान निर्माण कार्य मुन्‍नीबाई / घिगईया बसोर मडियाबुजुर्ग</t>
         </is>
       </c>
       <c r="G704" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H704" s="2" t="n">
-        <v>43600</v>
+        <v>55000</v>
       </c>
       <c r="I704" s="2" t="n">
-        <v>43940</v>
+        <v>30900</v>
       </c>
       <c r="J704" s="3" t="n">
-        <v>40860</v>
+        <v>40659</v>
       </c>
       <c r="K704" s="3" t="n">
-        <v>40988</v>
+        <v>41327</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="705">
       <c r="A705" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B705" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C705" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D705" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E705" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F705" s="1" t="inlineStr">
         <is>
-          <t>1708007008/WC/3170 — DAIKE NIRMAD WORK BADE TORE NALE MA  MADIYABUJURG T.S.227/04/05/2011</t>
+          <t>1708007008/WC/3094 — मेंड बंधान निर्माण कार्य झल्‍लू राजा / प्रतिपाल सिह ठाकुर मडियाबुजुर्ग</t>
         </is>
       </c>
       <c r="G705" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H705" s="2" t="n">
-        <v>43600</v>
+        <v>55000</v>
       </c>
       <c r="I705" s="2" t="n">
-        <v>43076</v>
+        <v>41758</v>
       </c>
       <c r="J705" s="3" t="n">
-        <v>40867</v>
+        <v>40701</v>
       </c>
       <c r="K705" s="3" t="n">
-        <v>40988</v>
+        <v>41327</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="706">
       <c r="A706" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B706" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C706" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D706" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E706" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F706" s="1" t="inlineStr">
         <is>
-          <t>1708007008/WC/3171 — MAID BANDHAN NIRMAD WORK BALRAM / GOPAL LODHI VIJAWLI MADIYABUJURG TS-214-04/05/2011</t>
+          <t>1708007008/WC/3125 — मोगा नाला में ड्राईक निर्माण कार्य ग्रां. पं. मडियाबुजुर्ग</t>
         </is>
       </c>
       <c r="G706" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H706" s="2" t="n">
-        <v>43400</v>
+        <v>43600</v>
       </c>
       <c r="I706" s="2" t="n">
-        <v>57340</v>
+        <v>31460</v>
       </c>
       <c r="J706" s="3" t="n">
-        <v>40867</v>
+        <v>40757</v>
       </c>
       <c r="K706" s="3" t="n">
         <v>40988</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="707">
       <c r="A707" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B707" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C707" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D707" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E707" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F707" s="1" t="inlineStr">
         <is>
-          <t>1708007008/WC/3196 — कपिल धारा कूप निर्माण्‍ा कार्य राजेन्‍द्र / रूपसीग ठाकुर मडियाबुजुर्ग</t>
+          <t>1708007008/WC/3126 — ग्‍वाल बाबा नाले में ड्राईक निर्माण कार्य विजावली ग्रां. पं. मडियाबुजुर्ग</t>
         </is>
       </c>
       <c r="G707" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H707" s="2" t="n">
-        <v>281000</v>
+        <v>43600</v>
       </c>
       <c r="I707" s="2" t="n">
-        <v>274344</v>
+        <v>28230</v>
       </c>
       <c r="J707" s="3" t="n">
-        <v>40269</v>
+        <v>40764</v>
       </c>
       <c r="K707" s="3" t="n">
-        <v>41197</v>
+        <v>40988</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="708">
       <c r="A708" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B708" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C708" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D708" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E708" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F708" s="1" t="inlineStr">
         <is>
-          <t>1708007008/WC/3197 — मेंड बंधान निर्माण कार्य भागीरथ / किरकौआ अहिरवार मडियाबुजुर्ग</t>
+          <t>1708007008/WC/3127 — तालाब के पास ड्राईक निर्माण कार्य विजावली ग्रां पं. मडियाबुजुर्ग</t>
         </is>
       </c>
       <c r="G708" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H708" s="2" t="n">
-        <v>55000</v>
+        <v>43600</v>
       </c>
       <c r="I708" s="2" t="n">
-        <v>26352</v>
+        <v>42744</v>
       </c>
       <c r="J708" s="3" t="n">
-        <v>40876</v>
+        <v>40771</v>
       </c>
       <c r="K708" s="3" t="n">
-        <v>41327</v>
+        <v>40988</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="709">
       <c r="A709" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B709" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C709" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D709" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E709" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F709" s="1" t="inlineStr">
         <is>
-          <t>1708007008/WC/3199 — मेंड. बंधान निर्माण कार्य नन्‍ने सिह / जू जे सिह लोधी विजावली ग्रां. पं. मडियाबुजुर्ग</t>
+          <t>1708007008/WC/3128 — परूवा नाले में ड्राईक निर्माण कार्य विजावली ग्रां. पं. मडियाबुजुर्ग</t>
         </is>
       </c>
       <c r="G709" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H709" s="2" t="n">
-        <v>55000</v>
+        <v>43600</v>
       </c>
       <c r="I709" s="2" t="n">
-        <v>38796</v>
+        <v>32212</v>
       </c>
       <c r="J709" s="3" t="n">
-        <v>40876</v>
+        <v>40723</v>
       </c>
       <c r="K709" s="3" t="n">
         <v>40988</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="710">
       <c r="A710" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B710" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C710" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D710" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E710" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F710" s="1" t="inlineStr">
         <is>
-          <t>1708007008/WC/3231 — कपिल धारा कूप निर्माण पुन्‍ना पिता चित्‍तर सिह</t>
+          <t>1708007008/WC/3129 — कटी बधिया नाले में ड्राईक निर्माण कार्य मडियाबुजुर्ग</t>
         </is>
       </c>
       <c r="G710" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H710" s="2" t="n">
-        <v>282000</v>
+        <v>43600</v>
       </c>
       <c r="I710" s="2" t="n">
-        <v>282912</v>
+        <v>31968</v>
       </c>
       <c r="J710" s="3" t="n">
-        <v>40900</v>
+        <v>40744</v>
       </c>
       <c r="K710" s="3" t="n">
-        <v>41316</v>
+        <v>40988</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="711">
       <c r="A711" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B711" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C711" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D711" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E711" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F711" s="1" t="inlineStr">
         <is>
-          <t>1708007008/WC/3232 — कपिल धारा कूप निर्माण भूरा पिता बंदा लोधी</t>
+          <t>1708007008/WC/3130 — सानोसा नाले में ड्राईक निर्माण कार्य विजावली ग्रां. पं. मडियाबुजुर्ग</t>
         </is>
       </c>
       <c r="G711" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H711" s="2" t="n">
-        <v>280000</v>
+        <v>43600</v>
       </c>
       <c r="I711" s="2" t="n">
-        <v>299158</v>
+        <v>44244</v>
       </c>
       <c r="J711" s="3" t="n">
-        <v>40918</v>
+        <v>40757</v>
       </c>
       <c r="K711" s="3" t="n">
-        <v>41077</v>
+        <v>40988</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="712">
       <c r="A712" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B712" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C712" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D712" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E712" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F712" s="1" t="inlineStr">
         <is>
-          <t>1708007008/WC/3233 — मेंड बंधान कार्य राधेश्‍याम पिता आशराम पाठक</t>
+          <t>1708007008/WC/3131 — गाजबाई माता नाले में ड्राईक निर्माण कार्य विजावली ग्रां. पं. मडियाबुजुर्ग</t>
         </is>
       </c>
       <c r="G712" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H712" s="2" t="n">
-        <v>47000</v>
+        <v>43600</v>
       </c>
       <c r="I712" s="2" t="n">
-        <v>40992</v>
+        <v>43544</v>
       </c>
       <c r="J712" s="3" t="n">
-        <v>40925</v>
+        <v>40764</v>
       </c>
       <c r="K712" s="3" t="n">
         <v>40988</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="713">
       <c r="A713" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B713" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C713" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D713" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E713" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F713" s="1" t="inlineStr">
         <is>
-          <t>1708007008/WC/3268 — कपिल धारा कूप निर्माण कार्य विजयसिह बहादुर सिह / रघुबीर सिह मडियाबुजुर्ग</t>
+          <t>1708007008/WC/3167 — EMLI NALE MA DAIKE NIRMAD WORK MADIYABUJURG</t>
         </is>
       </c>
       <c r="G713" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H713" s="2" t="n">
-        <v>280000</v>
+        <v>43600</v>
       </c>
       <c r="I713" s="2" t="n">
-        <v>239792</v>
+        <v>43940</v>
       </c>
       <c r="J713" s="3" t="n">
-        <v>40949</v>
+        <v>40860</v>
       </c>
       <c r="K713" s="3" t="n">
-        <v>41077</v>
+        <v>40988</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="714">
       <c r="A714" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B714" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C714" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D714" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E714" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F714" s="1" t="inlineStr">
         <is>
-          <t>1708007008/WC/3312 — मेंड बंधान निर्माण कार्य थानसीग / गोपाल सीग लोधी मडियाबुजुर्ग</t>
+          <t>1708007008/WC/3170 — DAIKE NIRMAD WORK BADE TORE NALE MA  MADIYABUJURG T.S.227/04/05/2011</t>
         </is>
       </c>
       <c r="G714" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H714" s="2" t="n">
-        <v>43400</v>
+        <v>43600</v>
       </c>
       <c r="I714" s="2" t="n">
-        <v>40416</v>
+        <v>43076</v>
       </c>
       <c r="J714" s="3" t="n">
-        <v>40967</v>
+        <v>40867</v>
       </c>
       <c r="K714" s="3" t="n">
-        <v>41327</v>
+        <v>40988</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="715">
       <c r="A715" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B715" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C715" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D715" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E715" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F715" s="1" t="inlineStr">
         <is>
-          <t>1708007008/WC/3439 — कपिल धारा कूप निर्माण कार्य धादू / तुलैया / जमनी / धादू अहिरवार मडियाबुजुर्ग</t>
+          <t>1708007008/WC/3171 — MAID BANDHAN NIRMAD WORK BALRAM / GOPAL LODHI VIJAWLI MADIYABUJURG TS-214-04/05/2011</t>
         </is>
       </c>
       <c r="G715" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H715" s="2" t="n">
-        <v>280000</v>
+        <v>43400</v>
       </c>
       <c r="I715" s="2" t="n">
-        <v>275244</v>
+        <v>57340</v>
       </c>
       <c r="J715" s="3" t="n">
-        <v>41026</v>
+        <v>40867</v>
       </c>
       <c r="K715" s="3" t="n">
-        <v>41327</v>
+        <v>40988</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="716">
       <c r="A716" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B716" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C716" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D716" s="1" t="inlineStr">
         <is>
-          <t>Earthen Bunding / Construction of Earthen peripheral/farm/field Bund for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E716" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F716" s="1" t="inlineStr">
         <is>
-          <t>1708007008/WC/3473 — मेंड बंधान कार्य कुदुवा पिता शंकर लोघी</t>
+          <t>1708007008/WC/3196 — कपिल धारा कूप निर्माण्‍ा कार्य राजेन्‍द्र / रूपसीग ठाकुर मडियाबुजुर्ग</t>
         </is>
       </c>
       <c r="G716" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H716" s="2" t="n">
-        <v>52000</v>
+        <v>281000</v>
       </c>
       <c r="I716" s="2" t="n">
-        <v>37224</v>
+        <v>274344</v>
       </c>
       <c r="J716" s="3" t="n">
-        <v>41058</v>
+        <v>40269</v>
       </c>
       <c r="K716" s="3" t="n">
-        <v>41326</v>
+        <v>41197</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="717">
       <c r="A717" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B717" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C717" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D717" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E717" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F717" s="1" t="inlineStr">
         <is>
-          <t>1708007008/WC/3477 — कपिल धारा कूप निर्माण फूलबाई पिता गोरा अहिरवार</t>
+          <t>1708007008/WC/3197 — मेंड बंधान निर्माण कार्य भागीरथ / किरकौआ अहिरवार मडियाबुजुर्ग</t>
         </is>
       </c>
       <c r="G717" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H717" s="2" t="n">
-        <v>280000</v>
+        <v>55000</v>
       </c>
       <c r="I717" s="2" t="n">
-        <v>283788</v>
+        <v>26352</v>
       </c>
       <c r="J717" s="3" t="n">
-        <v>41044</v>
+        <v>40876</v>
       </c>
       <c r="K717" s="3" t="n">
-        <v>41280</v>
+        <v>41327</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="718">
       <c r="A718" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B718" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C718" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D718" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E718" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F718" s="1" t="inlineStr">
         <is>
-          <t>1708007008/WC/3478 — मेंड बंधान कार्य उत्‍त्‍म पिता अमान लोधी</t>
+          <t>1708007008/WC/3199 — मेंड. बंधान निर्माण कार्य नन्‍ने सिह / जू जे सिह लोधी विजावली ग्रां. पं. मडियाबुजुर्ग</t>
         </is>
       </c>
       <c r="G718" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H718" s="2" t="n">
-        <v>59000</v>
+        <v>55000</v>
       </c>
       <c r="I718" s="2" t="n">
-        <v>30888</v>
+        <v>38796</v>
       </c>
       <c r="J718" s="3" t="n">
-        <v>41072</v>
+        <v>40876</v>
       </c>
       <c r="K718" s="3" t="n">
-        <v>41090</v>
+        <v>40988</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="719">
       <c r="A719" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B719" s="1" t="inlineStr">
         <is>
-          <t>2006-2007</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C719" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D719" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E719" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F719" s="1" t="inlineStr">
         <is>
-          <t>1708007008/WC/37 — धांधू अहिरवार खेत तालाव निर्माण कार्य मडियावुर्जुग AGRI</t>
+          <t>1708007008/WC/3231 — कपिल धारा कूप निर्माण पुन्‍ना पिता चित्‍तर सिह</t>
         </is>
       </c>
       <c r="G719" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H719" s="2" t="n">
-        <v>974</v>
+        <v>282000</v>
       </c>
       <c r="I719" s="2" t="n">
-        <v>7459.6</v>
+        <v>282912</v>
       </c>
       <c r="J719" s="3" t="n">
-        <v>39035</v>
+        <v>40900</v>
       </c>
       <c r="K719" s="3" t="n">
-        <v>39096</v>
+        <v>41316</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="720">
       <c r="A720" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B720" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C720" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D720" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E720" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F720" s="1" t="inlineStr">
         <is>
-          <t>1708007008/WC/5 — चौपरा निर्माण मडिया बुर्जग</t>
+          <t>1708007008/WC/3232 — कपिल धारा कूप निर्माण भूरा पिता बंदा लोधी</t>
         </is>
       </c>
       <c r="G720" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H720" s="2" t="n">
-        <v>288000</v>
+        <v>280000</v>
       </c>
       <c r="I720" s="2" t="n">
-        <v>162897</v>
+        <v>299158</v>
       </c>
       <c r="J720" s="3" t="n">
-        <v>39235</v>
+        <v>40918</v>
       </c>
       <c r="K720" s="3" t="n">
-        <v>39193</v>
+        <v>41077</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="721">
       <c r="A721" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B721" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C721" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D721" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E721" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F721" s="1" t="inlineStr">
         <is>
-          <t>1708007008/WC/8 — काजवे निर्माण कार्य चौपरा के पास मडियाबुजुर्ग</t>
+          <t>1708007008/WC/3233 — मेंड बंधान कार्य राधेश्‍याम पिता आशराम पाठक</t>
         </is>
       </c>
       <c r="G721" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H721" s="2" t="n">
-        <v>198000</v>
+        <v>47000</v>
       </c>
       <c r="I721" s="2" t="n">
-        <v>248048</v>
+        <v>40992</v>
       </c>
       <c r="J721" s="3" t="n">
-        <v>39277</v>
+        <v>40925</v>
       </c>
       <c r="K721" s="3" t="n">
-        <v>39272</v>
+        <v>40988</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="722">
       <c r="A722" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B722" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C722" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D722" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E722" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F722" s="1" t="inlineStr">
         <is>
-          <t>1708007008/WC/9 — कपिल धारा कूप निर्माण मीराबाई धनसिंह मडियाबुजुर्ग</t>
+          <t>1708007008/WC/3268 — कपिल धारा कूप निर्माण कार्य विजयसिह बहादुर सिह / रघुबीर सिह मडियाबुजुर्ग</t>
         </is>
       </c>
       <c r="G722" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H722" s="2" t="n">
-        <v>135000</v>
+        <v>280000</v>
       </c>
       <c r="I722" s="2" t="n">
-        <v>89735</v>
+        <v>239792</v>
       </c>
       <c r="J722" s="3" t="n">
-        <v>39521</v>
+        <v>40949</v>
       </c>
       <c r="K722" s="3" t="n">
-        <v>41141</v>
+        <v>41077</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="723">
       <c r="A723" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B723" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C723" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D723" s="1" t="inlineStr">
         <is>
-          <t>Sunken Pond / Construction of Community Water Harvesting Ponds</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E723" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F723" s="1" t="inlineStr">
         <is>
-          <t>1708007008/WC/9993658741 — तालाब निर्माण कार्य खेल मैदान के पास</t>
+          <t>1708007008/WC/3312 — मेंड बंधान निर्माण कार्य थानसीग / गोपाल सीग लोधी मडियाबुजुर्ग</t>
         </is>
       </c>
       <c r="G723" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H723" s="2" t="n">
-        <v>1492000</v>
+        <v>43400</v>
       </c>
       <c r="I723" s="2" t="n">
-        <v>965389.7</v>
+        <v>40416</v>
       </c>
       <c r="J723" s="3" t="n">
-        <v>42304</v>
+        <v>40967</v>
       </c>
       <c r="K723" s="3" t="n">
-        <v>43271</v>
+        <v>41327</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="724">
       <c r="A724" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B724" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C724" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D724" s="1" t="inlineStr">
         <is>
-          <t>Renovation / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E724" s="1" t="inlineStr">
         <is>
-          <t>Renovation of traditional water bodies</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F724" s="1" t="inlineStr">
         <is>
-          <t>1708007008/WH/19960836 — तालाब जीर्णोद्वार/मरम्‍मत कार्य बिजावली तालाब</t>
+          <t>1708007008/WC/3439 — कपिल धारा कूप निर्माण कार्य धादू / तुलैया / जमनी / धादू अहिरवार मडियाबुजुर्ग</t>
         </is>
       </c>
       <c r="G724" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H724" s="2" t="n">
-        <v>342000</v>
+        <v>280000</v>
       </c>
       <c r="I724" s="2" t="n">
-        <v>172319.7</v>
+        <v>275244</v>
       </c>
       <c r="J724" s="3" t="n">
-        <v>42878</v>
+        <v>41026</v>
       </c>
       <c r="K724" s="3" t="n">
-        <v>43290</v>
+        <v>41327</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="725">
       <c r="A725" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B725" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C725" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D725" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Earthen Bunding / Construction of Earthen peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E725" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F725" s="1" t="inlineStr">
         <is>
-          <t>1708007008/WH/22012034455357 — Talaab jirnoddhaar-Dhablu ki talaiya</t>
+          <t>1708007008/WC/3473 — मेंड बंधान कार्य कुदुवा पिता शंकर लोघी</t>
         </is>
       </c>
       <c r="G725" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H725" s="2" t="n">
-        <v>0</v>
+        <v>52000</v>
       </c>
       <c r="I725" s="2" t="n">
-        <v>0</v>
+        <v>37224</v>
       </c>
       <c r="J725" s="3" t="n">
-        <v>44471</v>
-[...1 lines deleted...]
-      <c r="K725" s="3"/>
+        <v>41058</v>
+      </c>
+      <c r="K725" s="3" t="n">
+        <v>41326</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="726">
       <c r="A726" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B726" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C726" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D726" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E726" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F726" s="1" t="inlineStr">
         <is>
-          <t>1708007008/WH/22012034455359 — Talaab jirnoddhaar-purana talaab</t>
+          <t>1708007008/WC/3477 — कपिल धारा कूप निर्माण फूलबाई पिता गोरा अहिरवार</t>
         </is>
       </c>
       <c r="G726" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H726" s="2" t="n">
-        <v>0</v>
+        <v>280000</v>
       </c>
       <c r="I726" s="2" t="n">
-        <v>0</v>
+        <v>283788</v>
       </c>
       <c r="J726" s="3" t="n">
-        <v>44471</v>
-[...1 lines deleted...]
-      <c r="K726" s="3"/>
+        <v>41044</v>
+      </c>
+      <c r="K726" s="3" t="n">
+        <v>41280</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="727">
       <c r="A727" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B727" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C727" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D727" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E727" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F727" s="1" t="inlineStr">
         <is>
-          <t>1708007008/WH/22012034455362 — Check jirnoddhaar-lakhan ke parya</t>
+          <t>1708007008/WC/3478 — मेंड बंधान कार्य उत्‍त्‍म पिता अमान लोधी</t>
         </is>
       </c>
       <c r="G727" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H727" s="2" t="n">
-        <v>0</v>
+        <v>59000</v>
       </c>
       <c r="I727" s="2" t="n">
-        <v>0</v>
+        <v>30888</v>
       </c>
       <c r="J727" s="3" t="n">
-        <v>44471</v>
-[...1 lines deleted...]
-      <c r="K727" s="3"/>
+        <v>41072</v>
+      </c>
+      <c r="K727" s="3" t="n">
+        <v>41090</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="728">
       <c r="A728" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B728" s="1" t="inlineStr">
         <is>
+          <t>2006-2007</t>
+        </is>
+      </c>
+      <c r="C728" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D728" s="1" t="inlineStr">
+        <is>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E728" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F728" s="1" t="inlineStr">
+        <is>
+          <t>1708007008/WC/37 — धांधू अहिरवार खेत तालाव निर्माण कार्य मडियावुर्जुग AGRI</t>
+        </is>
+      </c>
+      <c r="G728" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H728" s="2" t="n">
+        <v>974</v>
+      </c>
+      <c r="I728" s="2" t="n">
+        <v>7459.6</v>
+      </c>
+      <c r="J728" s="3" t="n">
+        <v>39035</v>
+      </c>
+      <c r="K728" s="3" t="n">
+        <v>39096</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="729">
+      <c r="A729" s="1" t="inlineStr">
+        <is>
+          <t>BUXWAHA</t>
+        </is>
+      </c>
+      <c r="B729" s="1" t="inlineStr">
+        <is>
+          <t>2007-2008</t>
+        </is>
+      </c>
+      <c r="C729" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D729" s="1" t="inlineStr">
+        <is>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E729" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F729" s="1" t="inlineStr">
+        <is>
+          <t>1708007008/WC/5 — चौपरा निर्माण मडिया बुर्जग</t>
+        </is>
+      </c>
+      <c r="G729" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H729" s="2" t="n">
+        <v>288000</v>
+      </c>
+      <c r="I729" s="2" t="n">
+        <v>162897</v>
+      </c>
+      <c r="J729" s="3" t="n">
+        <v>39235</v>
+      </c>
+      <c r="K729" s="3" t="n">
+        <v>39193</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="730">
+      <c r="A730" s="1" t="inlineStr">
+        <is>
+          <t>BUXWAHA</t>
+        </is>
+      </c>
+      <c r="B730" s="1" t="inlineStr">
+        <is>
+          <t>2007-2008</t>
+        </is>
+      </c>
+      <c r="C730" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D730" s="1" t="inlineStr">
+        <is>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E730" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F730" s="1" t="inlineStr">
+        <is>
+          <t>1708007008/WC/8 — काजवे निर्माण कार्य चौपरा के पास मडियाबुजुर्ग</t>
+        </is>
+      </c>
+      <c r="G730" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H730" s="2" t="n">
+        <v>198000</v>
+      </c>
+      <c r="I730" s="2" t="n">
+        <v>248048</v>
+      </c>
+      <c r="J730" s="3" t="n">
+        <v>39277</v>
+      </c>
+      <c r="K730" s="3" t="n">
+        <v>39272</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="731">
+      <c r="A731" s="1" t="inlineStr">
+        <is>
+          <t>BUXWAHA</t>
+        </is>
+      </c>
+      <c r="B731" s="1" t="inlineStr">
+        <is>
+          <t>2007-2008</t>
+        </is>
+      </c>
+      <c r="C731" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D731" s="1" t="inlineStr">
+        <is>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E731" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F731" s="1" t="inlineStr">
+        <is>
+          <t>1708007008/WC/9 — कपिल धारा कूप निर्माण मीराबाई धनसिंह मडियाबुजुर्ग</t>
+        </is>
+      </c>
+      <c r="G731" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H731" s="2" t="n">
+        <v>135000</v>
+      </c>
+      <c r="I731" s="2" t="n">
+        <v>89735</v>
+      </c>
+      <c r="J731" s="3" t="n">
+        <v>39521</v>
+      </c>
+      <c r="K731" s="3" t="n">
+        <v>41141</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="732">
+      <c r="A732" s="1" t="inlineStr">
+        <is>
+          <t>BUXWAHA</t>
+        </is>
+      </c>
+      <c r="B732" s="1" t="inlineStr">
+        <is>
+          <t>2015-2016</t>
+        </is>
+      </c>
+      <c r="C732" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D732" s="1" t="inlineStr">
+        <is>
+          <t>Sunken Pond / Construction of Community Water Harvesting Ponds</t>
+        </is>
+      </c>
+      <c r="E732" s="1" t="inlineStr">
+        <is>
+          <t>Farm Pond</t>
+        </is>
+      </c>
+      <c r="F732" s="1" t="inlineStr">
+        <is>
+          <t>1708007008/WC/9993658741 — तालाब निर्माण कार्य खेल मैदान के पास</t>
+        </is>
+      </c>
+      <c r="G732" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H732" s="2" t="n">
+        <v>1492000</v>
+      </c>
+      <c r="I732" s="2" t="n">
+        <v>965389.7</v>
+      </c>
+      <c r="J732" s="3" t="n">
+        <v>42304</v>
+      </c>
+      <c r="K732" s="3" t="n">
+        <v>43271</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="733">
+      <c r="A733" s="1" t="inlineStr">
+        <is>
+          <t>BUXWAHA</t>
+        </is>
+      </c>
+      <c r="B733" s="1" t="inlineStr">
+        <is>
+          <t>2017-2018</t>
+        </is>
+      </c>
+      <c r="C733" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+        </is>
+      </c>
+      <c r="D733" s="1" t="inlineStr">
+        <is>
+          <t>Renovation / Renovation of Community Water Harvesting Ponds for Community</t>
+        </is>
+      </c>
+      <c r="E733" s="1" t="inlineStr">
+        <is>
+          <t>Renovation of traditional water bodies</t>
+        </is>
+      </c>
+      <c r="F733" s="1" t="inlineStr">
+        <is>
+          <t>1708007008/WH/19960836 — तालाब जीर्णोद्वार/मरम्‍मत कार्य बिजावली तालाब</t>
+        </is>
+      </c>
+      <c r="G733" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H733" s="2" t="n">
+        <v>342000</v>
+      </c>
+      <c r="I733" s="2" t="n">
+        <v>172319.7</v>
+      </c>
+      <c r="J733" s="3" t="n">
+        <v>42878</v>
+      </c>
+      <c r="K733" s="3" t="n">
+        <v>43290</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="734">
+      <c r="A734" s="1" t="inlineStr">
+        <is>
+          <t>BUXWAHA</t>
+        </is>
+      </c>
+      <c r="B734" s="1" t="inlineStr">
+        <is>
+          <t>2021-2022</t>
+        </is>
+      </c>
+      <c r="C734" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+        </is>
+      </c>
+      <c r="D734" s="1" t="inlineStr">
+        <is>
+          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+        </is>
+      </c>
+      <c r="E734" s="1" t="inlineStr">
+        <is>
+          <t>Repair &amp; maint of Pond/ Tank</t>
+        </is>
+      </c>
+      <c r="F734" s="1" t="inlineStr">
+        <is>
+          <t>1708007008/WH/22012034455357 — Talaab jirnoddhaar-Dhablu ki talaiya</t>
+        </is>
+      </c>
+      <c r="G734" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H734" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I734" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J734" s="3" t="n">
+        <v>44471</v>
+      </c>
+      <c r="K734" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="735">
+      <c r="A735" s="1" t="inlineStr">
+        <is>
+          <t>BUXWAHA</t>
+        </is>
+      </c>
+      <c r="B735" s="1" t="inlineStr">
+        <is>
+          <t>2021-2022</t>
+        </is>
+      </c>
+      <c r="C735" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+        </is>
+      </c>
+      <c r="D735" s="1" t="inlineStr">
+        <is>
+          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+        </is>
+      </c>
+      <c r="E735" s="1" t="inlineStr">
+        <is>
+          <t>Repair &amp; maint of Pond/ Tank</t>
+        </is>
+      </c>
+      <c r="F735" s="1" t="inlineStr">
+        <is>
+          <t>1708007008/WH/22012034455359 — Talaab jirnoddhaar-purana talaab</t>
+        </is>
+      </c>
+      <c r="G735" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H735" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I735" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J735" s="3" t="n">
+        <v>44471</v>
+      </c>
+      <c r="K735" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="736">
+      <c r="A736" s="1" t="inlineStr">
+        <is>
+          <t>BUXWAHA</t>
+        </is>
+      </c>
+      <c r="B736" s="1" t="inlineStr">
+        <is>
+          <t>2021-2022</t>
+        </is>
+      </c>
+      <c r="C736" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+        </is>
+      </c>
+      <c r="D736" s="1" t="inlineStr">
+        <is>
+          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+        </is>
+      </c>
+      <c r="E736" s="1" t="inlineStr">
+        <is>
+          <t>Repair &amp; maint of Pond/ Tank</t>
+        </is>
+      </c>
+      <c r="F736" s="1" t="inlineStr">
+        <is>
+          <t>1708007008/WH/22012034455362 — Check jirnoddhaar-lakhan ke parya</t>
+        </is>
+      </c>
+      <c r="G736" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H736" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I736" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J736" s="3" t="n">
+        <v>44471</v>
+      </c>
+      <c r="K736" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="737">
+      <c r="A737" s="1" t="inlineStr">
+        <is>
+          <t>BUXWAHA</t>
+        </is>
+      </c>
+      <c r="B737" s="1" t="inlineStr">
+        <is>
           <t>2009-2010</t>
         </is>
       </c>
-      <c r="C728" s="1" t="inlineStr">
+      <c r="C737" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
-      <c r="D728" s="1" t="inlineStr">
+      <c r="D737" s="1" t="inlineStr">
         <is>
           <t>Forest Protection / Block Plantation of Forestry Trees in Fields for Community</t>
         </is>
       </c>
-      <c r="E728" s="1" t="inlineStr">
+      <c r="E737" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
-      <c r="F728" s="1" t="inlineStr">
+      <c r="F737" s="1" t="inlineStr">
         <is>
           <t>1708007/DP/257 — बन बर्धनिक कार्य कक्ष् क्र 202</t>
         </is>
       </c>
-      <c r="G728" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H728" s="2" t="n">
+      <c r="G737" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H737" s="2" t="n">
         <v>72000</v>
       </c>
-      <c r="I728" s="2" t="n">
+      <c r="I737" s="2" t="n">
         <v>7000</v>
       </c>
-      <c r="J728" s="3" t="n">
+      <c r="J737" s="3" t="n">
         <v>40219</v>
       </c>
-      <c r="K728" s="3" t="n">
+      <c r="K737" s="3" t="n">
         <v>40526</v>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>