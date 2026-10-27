--- v0 (2026-09-05)
+++ v1 (2026-10-27)
@@ -122,64 +122,64 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:K960"/>
+  <dimension ref="A1:K972"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-05 15:23:39</t>
+          <t>Exported on: 2026-10-27 19:16:48</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: CHHATARPUR</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -663,73 +663,73 @@
       <c r="J19" s="3" t="n">
         <v>44452</v>
       </c>
       <c r="K19" s="3" t="n">
         <v>45005</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>Constr of CmpOnd wall for gov schools for Comm / Construction of Compound wall for government schools for Community</t>
+          <t>Constr of CmpOnd wall for gov schools for Comm / Construction of Compound Wall for Government School for Community</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
           <t>Constr of Compound wall</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
           <t>1708007033/AV/22012034625931 — Sarvajanik fasal surksha boulder wall baliya patel ke khet se ma kund patel ke khet tak</t>
         </is>
       </c>
       <c r="G20" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H20" s="2" t="n">
         <v>458838.05</v>
       </c>
       <c r="I20" s="2" t="n">
-        <v>429143</v>
+        <v>427577</v>
       </c>
       <c r="J20" s="3" t="n">
         <v>45095</v>
       </c>
       <c r="K20" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
           <t>Constr of Anganwadi for community / Construction of Anganwadi Building for Community</t>
@@ -1510,51 +1510,51 @@
       </c>
       <c r="D37" s="1" t="inlineStr">
         <is>
           <t>Boundary Line Plantation of Forestry-Community / Boundary Line Plantation of Forestry Trees for Community</t>
         </is>
       </c>
       <c r="E37" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F37" s="1" t="inlineStr">
         <is>
           <t>1708007033/DP/22012034565413 — Sarvajanik  braksharopan  kary  rakad toriya bajna</t>
         </is>
       </c>
       <c r="G37" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H37" s="2" t="n">
         <v>1488613.02</v>
       </c>
       <c r="I37" s="2" t="n">
-        <v>574528.89</v>
+        <v>577399.89</v>
       </c>
       <c r="J37" s="3" t="n">
         <v>44815</v>
       </c>
       <c r="K37" s="3" t="n">
         <v>46129</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
       <c r="A38" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C38" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D38" s="1" t="inlineStr">
@@ -2401,51 +2401,51 @@
       <c r="J55" s="3" t="n">
         <v>45670</v>
       </c>
       <c r="K55" s="3" t="n">
         <v>45689</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="56">
       <c r="A56" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C56" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Flood Control and Protection</t>
         </is>
       </c>
       <c r="D56" s="1" t="inlineStr">
         <is>
-          <t>Constr of Diversion Storm Water Drain for Comm / Construction of Diversion Storm Water Drain for Community</t>
+          <t>Constr of Diversion Storm Water Drain for Comm / Construction of Flood Diversion Drain for Community</t>
         </is>
       </c>
       <c r="E56" s="1" t="inlineStr">
         <is>
           <t>Works for Flood Control and Protection</t>
         </is>
       </c>
       <c r="F56" s="1" t="inlineStr">
         <is>
           <t>1708007033/FP/22012034642142 — सीमेन्‍ट कंक्रीट नाली निर्माण जूजा अहिरवार के घर से रमेश पाल के घर तक</t>
         </is>
       </c>
       <c r="G56" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H56" s="2" t="n">
         <v>140931</v>
       </c>
       <c r="I56" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J56" s="3" t="n">
         <v>45826</v>
@@ -4178,51 +4178,51 @@
         <v>0</v>
       </c>
       <c r="J92" s="3" t="n">
         <v>43992</v>
       </c>
       <c r="K92" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="93">
       <c r="A93" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C93" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D93" s="1" t="inlineStr">
         <is>
-          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individuals</t>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
         </is>
       </c>
       <c r="E93" s="1" t="inlineStr">
         <is>
           <t>Cattle Shed</t>
         </is>
       </c>
       <c r="F93" s="1" t="inlineStr">
         <is>
           <t>1708007033/IF/22012034614922 — Cattle shede korya s/o ghurka ahirwar</t>
         </is>
       </c>
       <c r="G93" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H93" s="2" t="n">
         <v>101804.91</v>
       </c>
       <c r="I93" s="2" t="n">
         <v>69648.9</v>
       </c>
       <c r="J93" s="3" t="n">
         <v>44216</v>
@@ -4515,51 +4515,51 @@
         <v>0</v>
       </c>
       <c r="J99" s="3" t="n">
         <v>43992</v>
       </c>
       <c r="K99" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="100">
       <c r="A100" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C100" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D100" s="1" t="inlineStr">
         <is>
-          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individuals</t>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
         </is>
       </c>
       <c r="E100" s="1" t="inlineStr">
         <is>
           <t>Cattle Shed</t>
         </is>
       </c>
       <c r="F100" s="1" t="inlineStr">
         <is>
           <t>1708007033/IF/22012034616610 — Cattle shade nirman kary nonibai s/odiviya ahirwar</t>
         </is>
       </c>
       <c r="G100" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H100" s="2" t="n">
         <v>101804.91</v>
       </c>
       <c r="I100" s="2" t="n">
         <v>7980</v>
       </c>
       <c r="J100" s="3" t="n">
         <v>44161</v>
@@ -4609,98 +4609,98 @@
         <v>0</v>
       </c>
       <c r="J101" s="3" t="n">
         <v>43992</v>
       </c>
       <c r="K101" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="102">
       <c r="A102" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C102" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D102" s="1" t="inlineStr">
         <is>
-          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individuals</t>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
         </is>
       </c>
       <c r="E102" s="1" t="inlineStr">
         <is>
           <t>Cattle Shed</t>
         </is>
       </c>
       <c r="F102" s="1" t="inlineStr">
         <is>
           <t>1708007033/IF/22012034617310 — Cattle shade nirman kary rajabai w/o heeralal ahirwar</t>
         </is>
       </c>
       <c r="G102" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H102" s="2" t="n">
         <v>101804.91</v>
       </c>
       <c r="I102" s="2" t="n">
         <v>89516.5</v>
       </c>
       <c r="J102" s="3" t="n">
         <v>44161</v>
       </c>
       <c r="K102" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="103">
       <c r="A103" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C103" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D103" s="1" t="inlineStr">
         <is>
-          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individuals</t>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
         </is>
       </c>
       <c r="E103" s="1" t="inlineStr">
         <is>
           <t>Cattle Shed</t>
         </is>
       </c>
       <c r="F103" s="1" t="inlineStr">
         <is>
           <t>1708007033/IF/22012034617316 — Cattle shade nirman kary  reena s/o ramdas ahirwar</t>
         </is>
       </c>
       <c r="G103" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H103" s="2" t="n">
         <v>101804.91</v>
       </c>
       <c r="I103" s="2" t="n">
         <v>90481.5</v>
       </c>
       <c r="J103" s="3" t="n">
         <v>44161</v>
@@ -8845,51 +8845,51 @@
       </c>
       <c r="D190" s="1" t="inlineStr">
         <is>
           <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
         </is>
       </c>
       <c r="E190" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F190" s="1" t="inlineStr">
         <is>
           <t>1708007033/IF/22012035374550 — KHET TALAB NIRMAN KARY RAMLAL S/O DAYARAM SHUKLA</t>
         </is>
       </c>
       <c r="G190" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H190" s="2" t="n">
         <v>351759.59</v>
       </c>
       <c r="I190" s="2" t="n">
-        <v>323837.21</v>
+        <v>325664.21</v>
       </c>
       <c r="J190" s="3" t="n">
         <v>45774</v>
       </c>
       <c r="K190" s="3" t="n">
         <v>46125</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="191">
       <c r="A191" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B191" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C191" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D191" s="1" t="inlineStr">
@@ -24991,1344 +24991,1356 @@
       <c r="J519" s="3" t="n">
         <v>45900</v>
       </c>
       <c r="K519" s="3" t="n">
         <v>45968</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="520">
       <c r="A520" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B520" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C520" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D520" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E520" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F520" s="1" t="inlineStr">
         <is>
           <t>1708007033/IF/IAY/6012498 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116699462</t>
         </is>
       </c>
       <c r="G520" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H520" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I520" s="2" t="n">
-        <v>9864</v>
+        <v>17064</v>
       </c>
       <c r="J520" s="3" t="n">
         <v>46161</v>
       </c>
       <c r="K520" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="521">
       <c r="A521" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B521" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C521" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D521" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E521" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F521" s="1" t="inlineStr">
         <is>
           <t>1708007033/IF/IAY/6013572 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115237218</t>
         </is>
       </c>
       <c r="G521" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H521" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I521" s="2" t="n">
-        <v>4698</v>
+        <v>11598</v>
       </c>
       <c r="J521" s="3" t="n">
         <v>46161</v>
       </c>
       <c r="K521" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="522">
       <c r="A522" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B522" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C522" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D522" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E522" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F522" s="1" t="inlineStr">
         <is>
           <t>1708007033/IF/IAY/6013762 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP141402003</t>
         </is>
       </c>
       <c r="G522" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H522" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I522" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J522" s="3" t="n">
         <v>46015</v>
       </c>
       <c r="K522" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="523">
       <c r="A523" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B523" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C523" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D523" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E523" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F523" s="1" t="inlineStr">
         <is>
           <t>1708007033/IF/IAY/6013940 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP141401788</t>
         </is>
       </c>
       <c r="G523" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H523" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I523" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J523" s="3" t="n">
         <v>46034</v>
       </c>
       <c r="K523" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="524">
       <c r="A524" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B524" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C524" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D524" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E524" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F524" s="1" t="inlineStr">
         <is>
           <t>1708007033/IF/IAY/6014078 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149293422</t>
         </is>
       </c>
       <c r="G524" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H524" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I524" s="2" t="n">
-        <v>12528</v>
+        <v>23328</v>
       </c>
       <c r="J524" s="3" t="n">
         <v>46161</v>
       </c>
-      <c r="K524" s="3"/>
+      <c r="K524" s="3" t="n">
+        <v>46313</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="525">
       <c r="A525" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B525" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C525" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D525" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E525" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F525" s="1" t="inlineStr">
         <is>
           <t>1708007033/IF/IAY/6016303 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117747550</t>
         </is>
       </c>
       <c r="G525" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H525" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I525" s="2" t="n">
-        <v>10962</v>
+        <v>21762</v>
       </c>
       <c r="J525" s="3" t="n">
         <v>46161</v>
       </c>
       <c r="K525" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="526">
       <c r="A526" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B526" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C526" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D526" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E526" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F526" s="1" t="inlineStr">
         <is>
           <t>1708007033/IF/IAY/6016463 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114108123</t>
         </is>
       </c>
       <c r="G526" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H526" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I526" s="2" t="n">
         <v>14094</v>
       </c>
       <c r="J526" s="3" t="n">
         <v>46161</v>
       </c>
       <c r="K526" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="527">
       <c r="A527" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B527" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C527" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D527" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E527" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F527" s="1" t="inlineStr">
         <is>
           <t>1708007033/IF/IAY/6018276 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP141401105</t>
         </is>
       </c>
       <c r="G527" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H527" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I527" s="2" t="n">
-        <v>0</v>
+        <v>26700</v>
       </c>
       <c r="J527" s="3" t="n">
         <v>46034</v>
       </c>
       <c r="K527" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="528">
       <c r="A528" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B528" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C528" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D528" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E528" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F528" s="1" t="inlineStr">
         <is>
           <t>1708007033/IF/IAY/6018598 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP141401218</t>
         </is>
       </c>
       <c r="G528" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H528" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I528" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J528" s="3" t="n">
         <v>46015</v>
       </c>
       <c r="K528" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="529">
       <c r="A529" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B529" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C529" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D529" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E529" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F529" s="1" t="inlineStr">
         <is>
           <t>1708007033/IF/IAY/6019613 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116221994</t>
         </is>
       </c>
       <c r="G529" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H529" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I529" s="2" t="n">
-        <v>12528</v>
+        <v>23328</v>
       </c>
       <c r="J529" s="3" t="n">
         <v>46161</v>
       </c>
       <c r="K529" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="530">
       <c r="A530" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B530" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C530" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D530" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E530" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F530" s="1" t="inlineStr">
         <is>
           <t>1708007033/IF/IAY/6019974 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122711359</t>
         </is>
       </c>
       <c r="G530" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H530" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I530" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J530" s="3" t="n">
         <v>46015</v>
       </c>
       <c r="K530" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="531">
       <c r="A531" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B531" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C531" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D531" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E531" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F531" s="1" t="inlineStr">
         <is>
           <t>1708007033/IF/IAY/6020415 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115238734</t>
         </is>
       </c>
       <c r="G531" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H531" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I531" s="2" t="n">
         <v>9396</v>
       </c>
       <c r="J531" s="3" t="n">
         <v>46161</v>
       </c>
       <c r="K531" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="532">
       <c r="A532" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B532" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C532" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D532" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E532" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F532" s="1" t="inlineStr">
         <is>
           <t>1708007033/IF/IAY/6020426 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP120332851</t>
         </is>
       </c>
       <c r="G532" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H532" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I532" s="2" t="n">
-        <v>6264</v>
+        <v>20664</v>
       </c>
       <c r="J532" s="3" t="n">
         <v>46161</v>
       </c>
-      <c r="K532" s="3"/>
+      <c r="K532" s="3" t="n">
+        <v>46285</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="533">
       <c r="A533" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B533" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C533" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D533" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E533" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F533" s="1" t="inlineStr">
         <is>
           <t>1708007033/IF/IAY/6020715 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122521930</t>
         </is>
       </c>
       <c r="G533" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H533" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I533" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J533" s="3" t="n">
         <v>46034</v>
       </c>
       <c r="K533" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="534">
       <c r="A534" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B534" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C534" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D534" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E534" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F534" s="1" t="inlineStr">
         <is>
           <t>1708007033/IF/IAY/6020845 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122394682</t>
         </is>
       </c>
       <c r="G534" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H534" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I534" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J534" s="3" t="n">
         <v>46015</v>
       </c>
       <c r="K534" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="535">
       <c r="A535" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B535" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C535" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D535" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E535" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F535" s="1" t="inlineStr">
         <is>
           <t>1708007033/IF/IAY/6022127 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116679205</t>
         </is>
       </c>
       <c r="G535" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H535" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I535" s="2" t="n">
-        <v>0</v>
+        <v>19800</v>
       </c>
       <c r="J535" s="3" t="n">
         <v>46015</v>
       </c>
-      <c r="K535" s="3"/>
+      <c r="K535" s="3" t="n">
+        <v>46285</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="536">
       <c r="A536" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B536" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C536" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D536" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E536" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F536" s="1" t="inlineStr">
         <is>
           <t>1708007033/IF/IAY/6022781 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121972145</t>
         </is>
       </c>
       <c r="G536" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H536" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I536" s="2" t="n">
         <v>6264</v>
       </c>
       <c r="J536" s="3" t="n">
         <v>46168</v>
       </c>
       <c r="K536" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="537">
       <c r="A537" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B537" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C537" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D537" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E537" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F537" s="1" t="inlineStr">
         <is>
           <t>1708007033/IF/IAY/6022867 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116947980</t>
         </is>
       </c>
       <c r="G537" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H537" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I537" s="2" t="n">
-        <v>0</v>
+        <v>16200</v>
       </c>
       <c r="J537" s="3" t="n">
         <v>46179</v>
       </c>
       <c r="K537" s="3" t="n">
         <v>46250</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="538">
       <c r="A538" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B538" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C538" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D538" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E538" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F538" s="1" t="inlineStr">
         <is>
           <t>1708007033/IF/IAY/6023992 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116220712</t>
         </is>
       </c>
       <c r="G538" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H538" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I538" s="2" t="n">
-        <v>0</v>
+        <v>21600</v>
       </c>
       <c r="J538" s="3" t="n">
         <v>46015</v>
       </c>
-      <c r="K538" s="3"/>
+      <c r="K538" s="3" t="n">
+        <v>46299</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="539">
       <c r="A539" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B539" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C539" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D539" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E539" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F539" s="1" t="inlineStr">
         <is>
           <t>1708007033/IF/IAY/6024395 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116220587</t>
         </is>
       </c>
       <c r="G539" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H539" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I539" s="2" t="n">
         <v>9396</v>
       </c>
       <c r="J539" s="3" t="n">
         <v>46161</v>
       </c>
       <c r="K539" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="540">
       <c r="A540" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B540" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C540" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D540" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E540" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F540" s="1" t="inlineStr">
         <is>
           <t>1708007033/IF/IAY/6025035 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP120785331</t>
         </is>
       </c>
       <c r="G540" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H540" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I540" s="2" t="n">
-        <v>0</v>
+        <v>18000</v>
       </c>
       <c r="J540" s="3" t="n">
         <v>46190</v>
       </c>
-      <c r="K540" s="3"/>
+      <c r="K540" s="3" t="n">
+        <v>46306</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="541">
       <c r="A541" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B541" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C541" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D541" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E541" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F541" s="1" t="inlineStr">
         <is>
           <t>1708007033/IF/IAY/6025577 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114781996</t>
         </is>
       </c>
       <c r="G541" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H541" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I541" s="2" t="n">
-        <v>12528</v>
+        <v>23328</v>
       </c>
       <c r="J541" s="3" t="n">
         <v>46161</v>
       </c>
-      <c r="K541" s="3"/>
+      <c r="K541" s="3" t="n">
+        <v>46285</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="542">
       <c r="A542" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B542" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C542" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D542" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E542" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F542" s="1" t="inlineStr">
         <is>
           <t>1708007033/IF/IAY/6025654 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116221670</t>
         </is>
       </c>
       <c r="G542" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H542" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I542" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J542" s="3" t="n">
         <v>46015</v>
       </c>
       <c r="K542" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="543">
       <c r="A543" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B543" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C543" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D543" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E543" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F543" s="1" t="inlineStr">
         <is>
           <t>1708007033/IF/IAY/6025705 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121973610</t>
         </is>
       </c>
       <c r="G543" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H543" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I543" s="2" t="n">
-        <v>0</v>
+        <v>23400</v>
       </c>
       <c r="J543" s="3" t="n">
         <v>46015</v>
       </c>
       <c r="K543" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="544">
       <c r="A544" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B544" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C544" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D544" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E544" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F544" s="1" t="inlineStr">
         <is>
           <t>1708007033/IF/IAY/6026787 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117261907</t>
         </is>
       </c>
       <c r="G544" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H544" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I544" s="2" t="n">
-        <v>14796</v>
+        <v>25296</v>
       </c>
       <c r="J544" s="3" t="n">
         <v>46179</v>
       </c>
       <c r="K544" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="545">
       <c r="A545" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B545" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C545" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D545" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E545" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F545" s="1" t="inlineStr">
         <is>
           <t>1708007033/IF/IAY/6026809 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116222819</t>
         </is>
       </c>
       <c r="G545" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H545" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I545" s="2" t="n">
-        <v>0</v>
+        <v>18300</v>
       </c>
       <c r="J545" s="3" t="n">
         <v>46179</v>
       </c>
       <c r="K545" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="546">
       <c r="A546" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B546" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C546" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D546" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E546" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F546" s="1" t="inlineStr">
         <is>
           <t>1708007033/IF/IAY/6038755 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116221434</t>
         </is>
       </c>
       <c r="G546" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H546" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I546" s="2" t="n">
-        <v>0</v>
+        <v>3600</v>
       </c>
       <c r="J546" s="3" t="n">
         <v>46072</v>
       </c>
       <c r="K546" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="547">
       <c r="A547" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B547" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C547" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D547" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E547" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F547" s="1" t="inlineStr">
         <is>
           <t>1708007033/IF/IAY/6039497 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116220759</t>
         </is>
       </c>
       <c r="G547" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H547" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I547" s="2" t="n">
-        <v>3600</v>
+        <v>12600</v>
       </c>
       <c r="J547" s="3" t="n">
         <v>46072</v>
       </c>
       <c r="K547" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="548">
       <c r="A548" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B548" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C548" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D548" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
@@ -26446,19919 +26458,20483 @@
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H550" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I550" s="2" t="n">
         <v>15306</v>
       </c>
       <c r="J550" s="3" t="n">
         <v>42788</v>
       </c>
       <c r="K550" s="3" t="n">
         <v>43281</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="551">
       <c r="A551" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B551" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C551" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D551" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E551" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F551" s="1" t="inlineStr">
         <is>
-          <t>1708007033/IF/IAY/645983 — Construction of IAY House -IAY REG. NO. MP1539605</t>
+          <t>1708007033/IF/IAY/6253642 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116962598</t>
         </is>
       </c>
       <c r="G551" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H551" s="2" t="n">
-        <v>15030</v>
+        <v>27000</v>
       </c>
       <c r="I551" s="2" t="n">
-        <v>16996</v>
+        <v>0</v>
       </c>
       <c r="J551" s="3" t="n">
-        <v>43061</v>
-[...3 lines deleted...]
-      </c>
+        <v>46146</v>
+      </c>
+      <c r="K551" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="552">
       <c r="A552" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B552" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C552" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D552" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E552" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F552" s="1" t="inlineStr">
         <is>
-          <t>1708007033/IF/IAY/72740 — Construction of IAY House -IAY REG. NO. MP-08-007-033-001/278</t>
+          <t>1708007033/IF/IAY/6258994 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121740312</t>
         </is>
       </c>
       <c r="G552" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H552" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I552" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J552" s="3" t="n">
-        <v>42286</v>
+        <v>46161</v>
       </c>
       <c r="K552" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="553">
       <c r="A553" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B553" s="1" t="inlineStr">
         <is>
-          <t>2026-2027</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C553" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D553" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E553" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F553" s="1" t="inlineStr">
         <is>
-          <t>1708007033/IF/IAY/72741 — Construction of IAY House -IAY REG. NO. MP-08-007-033-001/5369</t>
+          <t>1708007033/IF/IAY/6262825 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124954219</t>
         </is>
       </c>
       <c r="G553" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H553" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I553" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J553" s="3" t="n">
-        <v>42286</v>
+        <v>46015</v>
       </c>
       <c r="K553" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="554">
       <c r="A554" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B554" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C554" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D554" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E554" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F554" s="1" t="inlineStr">
         <is>
-          <t>1708007033/IF/IAY/72742 — Construction of IAY House -IAY REG. NO. MP-08-007-033-001/5381</t>
+          <t>1708007033/IF/IAY/6284749 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116393561</t>
         </is>
       </c>
       <c r="G554" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H554" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I554" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J554" s="3" t="n">
-        <v>42286</v>
+        <v>46113</v>
       </c>
       <c r="K554" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="555">
       <c r="A555" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B555" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C555" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D555" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E555" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F555" s="1" t="inlineStr">
         <is>
-          <t>1708007033/IF/IAY/808483 — Construction of IAY House -IAY REG. NO. MP1263064</t>
+          <t>1708007033/IF/IAY/6285524 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP142313431</t>
         </is>
       </c>
       <c r="G555" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H555" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I555" s="2" t="n">
-        <v>14568</v>
+        <v>0</v>
       </c>
       <c r="J555" s="3" t="n">
-        <v>43063</v>
-[...3 lines deleted...]
-      </c>
+        <v>46104</v>
+      </c>
+      <c r="K555" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="556">
       <c r="A556" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B556" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C556" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D556" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E556" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F556" s="1" t="inlineStr">
         <is>
-          <t>1708007033/IF/IAY/810529 — Construction of IAY House -IAY REG. NO. MP1448387</t>
+          <t>1708007033/IF/IAY/6285525 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP141401427</t>
         </is>
       </c>
       <c r="G556" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H556" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I556" s="2" t="n">
-        <v>15480</v>
+        <v>0</v>
       </c>
       <c r="J556" s="3" t="n">
-        <v>43013</v>
-[...3 lines deleted...]
-      </c>
+        <v>46161</v>
+      </c>
+      <c r="K556" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="557">
       <c r="A557" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B557" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C557" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D557" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E557" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F557" s="1" t="inlineStr">
         <is>
-          <t>1708007033/IF/IAY/810877 — Construction of IAY House -IAY REG. NO. MP1475200</t>
+          <t>1708007033/IF/IAY/6285526 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP141401551</t>
         </is>
       </c>
       <c r="G557" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H557" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I557" s="2" t="n">
-        <v>15636</v>
+        <v>0</v>
       </c>
       <c r="J557" s="3" t="n">
-        <v>43063</v>
-[...3 lines deleted...]
-      </c>
+        <v>46034</v>
+      </c>
+      <c r="K557" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="558">
       <c r="A558" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B558" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C558" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D558" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E558" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F558" s="1" t="inlineStr">
         <is>
-          <t>1708007033/IF/IAY/812257 — Construction of IAY House -IAY REG. NO. MP1571445</t>
+          <t>1708007033/IF/IAY/6327133 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116222782</t>
         </is>
       </c>
       <c r="G558" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H558" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I558" s="2" t="n">
-        <v>15492</v>
+        <v>0</v>
       </c>
       <c r="J558" s="3" t="n">
-        <v>43019</v>
-[...3 lines deleted...]
-      </c>
+        <v>46072</v>
+      </c>
+      <c r="K558" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="559">
       <c r="A559" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B559" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C559" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D559" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E559" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F559" s="1" t="inlineStr">
         <is>
-          <t>1708007033/IF/IAY/813604 — Construction of IAY House -IAY REG. NO. MP1670416</t>
+          <t>1708007033/IF/IAY/6327348 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149631134</t>
         </is>
       </c>
       <c r="G559" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H559" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I559" s="2" t="n">
-        <v>15576</v>
+        <v>0</v>
       </c>
       <c r="J559" s="3" t="n">
-        <v>43063</v>
-[...3 lines deleted...]
-      </c>
+        <v>46015</v>
+      </c>
+      <c r="K559" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="560">
       <c r="A560" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B560" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C560" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D560" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E560" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F560" s="1" t="inlineStr">
         <is>
-          <t>1708007033/IF/IAY/819826 — Construction of IAY House -IAY REG. NO. MP2203327</t>
+          <t>1708007033/IF/IAY/6386768 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116393548</t>
         </is>
       </c>
       <c r="G560" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H560" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I560" s="2" t="n">
-        <v>14604</v>
+        <v>0</v>
       </c>
       <c r="J560" s="3" t="n">
-        <v>43068</v>
-[...3 lines deleted...]
-      </c>
+        <v>46052</v>
+      </c>
+      <c r="K560" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="561">
       <c r="A561" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B561" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C561" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D561" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E561" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F561" s="1" t="inlineStr">
         <is>
-          <t>1708007033/IF/IAY/819932 — Construction of IAY House -IAY REG. NO. MP2212957</t>
+          <t>1708007033/IF/IAY/6387457 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP141401285</t>
         </is>
       </c>
       <c r="G561" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H561" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I561" s="2" t="n">
-        <v>15330</v>
+        <v>0</v>
       </c>
       <c r="J561" s="3" t="n">
-        <v>42991</v>
-[...3 lines deleted...]
-      </c>
+        <v>46072</v>
+      </c>
+      <c r="K561" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="562">
       <c r="A562" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B562" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C562" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D562" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E562" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F562" s="1" t="inlineStr">
         <is>
-          <t>1708007033/IF/IAY/820802 — Construction of IAY House -IAY REG. NO. MP2301164</t>
+          <t>1708007033/IF/IAY/6400031 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116223331</t>
         </is>
       </c>
       <c r="G562" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H562" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I562" s="2" t="n">
-        <v>15480</v>
+        <v>0</v>
       </c>
       <c r="J562" s="3" t="n">
-        <v>43012</v>
-[...3 lines deleted...]
-      </c>
+        <v>46113</v>
+      </c>
+      <c r="K562" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="563">
       <c r="A563" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B563" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C563" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D563" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E563" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F563" s="1" t="inlineStr">
         <is>
-          <t>1708007033/IF/IAY/821063 — Construction of IAY House -IAY REG. NO. MP2323333</t>
+          <t>1708007033/IF/IAY/645983 — Construction of IAY House -IAY REG. NO. MP1539605</t>
         </is>
       </c>
       <c r="G563" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H563" s="2" t="n">
-        <v>15480</v>
+        <v>15030</v>
       </c>
       <c r="I563" s="2" t="n">
-        <v>15648</v>
+        <v>16996</v>
       </c>
       <c r="J563" s="3" t="n">
-        <v>43068</v>
+        <v>43061</v>
       </c>
       <c r="K563" s="3" t="n">
-        <v>43403</v>
+        <v>43439</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="564">
       <c r="A564" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B564" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C564" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D564" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E564" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F564" s="1" t="inlineStr">
         <is>
-          <t>1708007033/IF/IAY/822002 — Construction of IAY House -IAY REG. NO. MP2426675</t>
+          <t>1708007033/IF/IAY/72740 — Construction of IAY House -IAY REG. NO. MP-08-007-033-001/278</t>
         </is>
       </c>
       <c r="G564" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H564" s="2" t="n">
-        <v>15480</v>
+        <v>23490</v>
       </c>
       <c r="I564" s="2" t="n">
-        <v>15932</v>
+        <v>0</v>
       </c>
       <c r="J564" s="3" t="n">
-        <v>43061</v>
-[...3 lines deleted...]
-      </c>
+        <v>42286</v>
+      </c>
+      <c r="K564" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="565">
       <c r="A565" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B565" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C565" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D565" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E565" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F565" s="1" t="inlineStr">
         <is>
-          <t>1708007033/IF/IAY/822111 — Construction of IAY House -IAY REG. NO. MP2437154</t>
+          <t>1708007033/IF/IAY/72741 — Construction of IAY House -IAY REG. NO. MP-08-007-033-001/5369</t>
         </is>
       </c>
       <c r="G565" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H565" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I565" s="2" t="n">
-        <v>17214</v>
+        <v>14400</v>
       </c>
       <c r="J565" s="3" t="n">
-        <v>42991</v>
-[...3 lines deleted...]
-      </c>
+        <v>42286</v>
+      </c>
+      <c r="K565" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="566">
       <c r="A566" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B566" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C566" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D566" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E566" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F566" s="1" t="inlineStr">
         <is>
-          <t>1708007033/IF/IAY/829823 — Construction of IAY House -IAY REG. NO. MP1571676</t>
+          <t>1708007033/IF/IAY/72742 — Construction of IAY House -IAY REG. NO. MP-08-007-033-001/5381</t>
         </is>
       </c>
       <c r="G566" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H566" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I566" s="2" t="n">
-        <v>15504</v>
+        <v>5100</v>
       </c>
       <c r="J566" s="3" t="n">
-        <v>43068</v>
-[...3 lines deleted...]
-      </c>
+        <v>42286</v>
+      </c>
+      <c r="K566" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="567">
       <c r="A567" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B567" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C567" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D567" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E567" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F567" s="1" t="inlineStr">
         <is>
-          <t>1708007033/IF/IAY/830191 — Construction of IAY House -IAY REG. NO. MP2420295</t>
+          <t>1708007033/IF/IAY/808483 — Construction of IAY House -IAY REG. NO. MP1263064</t>
         </is>
       </c>
       <c r="G567" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H567" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I567" s="2" t="n">
-        <v>15876</v>
+        <v>14568</v>
       </c>
       <c r="J567" s="3" t="n">
         <v>43063</v>
       </c>
       <c r="K567" s="3" t="n">
-        <v>43327</v>
+        <v>43446</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="568">
       <c r="A568" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B568" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C568" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D568" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E568" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F568" s="1" t="inlineStr">
         <is>
-          <t>1708007033/IF/IAY/830198 — Construction of IAY House -IAY REG. NO. MP2434376</t>
+          <t>1708007033/IF/IAY/810529 — Construction of IAY House -IAY REG. NO. MP1448387</t>
         </is>
       </c>
       <c r="G568" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H568" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I568" s="2" t="n">
-        <v>14852</v>
+        <v>15480</v>
       </c>
       <c r="J568" s="3" t="n">
-        <v>43068</v>
+        <v>43013</v>
       </c>
       <c r="K568" s="3" t="n">
-        <v>43281</v>
+        <v>43128</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="569">
       <c r="A569" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B569" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C569" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D569" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E569" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F569" s="1" t="inlineStr">
         <is>
-          <t>1708007033/IF/IAY/842885 — Construction of IAY House -IAY REG. NO. MP1396530</t>
+          <t>1708007033/IF/IAY/810877 — Construction of IAY House -IAY REG. NO. MP1475200</t>
         </is>
       </c>
       <c r="G569" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H569" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I569" s="2" t="n">
-        <v>15492</v>
+        <v>15636</v>
       </c>
       <c r="J569" s="3" t="n">
-        <v>43061</v>
+        <v>43063</v>
       </c>
       <c r="K569" s="3" t="n">
-        <v>43291</v>
+        <v>43456</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="570">
       <c r="A570" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B570" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C570" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D570" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E570" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F570" s="1" t="inlineStr">
         <is>
-          <t>1708007033/IF/IAY/845986 — Construction of IAY House -IAY REG. NO. MP1437291</t>
+          <t>1708007033/IF/IAY/812257 — Construction of IAY House -IAY REG. NO. MP1571445</t>
         </is>
       </c>
       <c r="G570" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H570" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I570" s="2" t="n">
-        <v>13746</v>
+        <v>15492</v>
       </c>
       <c r="J570" s="3" t="n">
-        <v>43196</v>
+        <v>43019</v>
       </c>
       <c r="K570" s="3" t="n">
-        <v>43446</v>
+        <v>43291</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="571">
       <c r="A571" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B571" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C571" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D571" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E571" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F571" s="1" t="inlineStr">
         <is>
-          <t>1708007033/IF/IAY/846489 — Construction of IAY House -IAY REG. NO. MP1444017</t>
+          <t>1708007033/IF/IAY/813604 — Construction of IAY House -IAY REG. NO. MP1670416</t>
         </is>
       </c>
       <c r="G571" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H571" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I571" s="2" t="n">
-        <v>14792</v>
+        <v>15576</v>
       </c>
       <c r="J571" s="3" t="n">
-        <v>43061</v>
+        <v>43063</v>
       </c>
       <c r="K571" s="3" t="n">
-        <v>43281</v>
+        <v>43366</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="572">
       <c r="A572" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B572" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C572" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D572" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E572" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F572" s="1" t="inlineStr">
         <is>
-          <t>1708007033/IF/IAY/853184 — Construction of IAY House -IAY REG. NO. MP1530108</t>
+          <t>1708007033/IF/IAY/819826 — Construction of IAY House -IAY REG. NO. MP2203327</t>
         </is>
       </c>
       <c r="G572" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H572" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I572" s="2" t="n">
         <v>14604</v>
       </c>
       <c r="J572" s="3" t="n">
-        <v>43063</v>
+        <v>43068</v>
       </c>
       <c r="K572" s="3" t="n">
-        <v>43446</v>
+        <v>43604</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="573">
       <c r="A573" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B573" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C573" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D573" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E573" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F573" s="1" t="inlineStr">
         <is>
-          <t>1708007033/IF/IAY/854148 — Construction of IAY House -IAY REG. NO. MP1541452</t>
+          <t>1708007033/IF/IAY/819932 — Construction of IAY House -IAY REG. NO. MP2212957</t>
         </is>
       </c>
       <c r="G573" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H573" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I573" s="2" t="n">
-        <v>15588</v>
+        <v>15330</v>
       </c>
       <c r="J573" s="3" t="n">
-        <v>43061</v>
+        <v>42991</v>
       </c>
       <c r="K573" s="3" t="n">
-        <v>43388</v>
+        <v>43228</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="574">
       <c r="A574" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B574" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C574" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D574" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E574" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F574" s="1" t="inlineStr">
         <is>
-          <t>1708007033/IF/IAY/855467 — Construction of IAY House -IAY REG. NO. MP1556834</t>
+          <t>1708007033/IF/IAY/820802 — Construction of IAY House -IAY REG. NO. MP2301164</t>
         </is>
       </c>
       <c r="G574" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H574" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I574" s="2" t="n">
-        <v>15612</v>
+        <v>15480</v>
       </c>
       <c r="J574" s="3" t="n">
-        <v>43061</v>
+        <v>43012</v>
       </c>
       <c r="K574" s="3" t="n">
-        <v>43383</v>
+        <v>43128</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="575">
       <c r="A575" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B575" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C575" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D575" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E575" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F575" s="1" t="inlineStr">
         <is>
-          <t>1708007033/IF/IAY/855508 — Construction of IAY House -IAY REG. NO. MP1557329</t>
+          <t>1708007033/IF/IAY/821063 — Construction of IAY House -IAY REG. NO. MP2323333</t>
         </is>
       </c>
       <c r="G575" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H575" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I575" s="2" t="n">
-        <v>14916</v>
+        <v>15648</v>
       </c>
       <c r="J575" s="3" t="n">
-        <v>43063</v>
+        <v>43068</v>
       </c>
       <c r="K575" s="3" t="n">
-        <v>43434</v>
+        <v>43403</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="576">
       <c r="A576" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B576" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C576" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D576" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E576" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F576" s="1" t="inlineStr">
         <is>
-          <t>1708007033/IF/IAY/856624 — Construction of IAY House -IAY REG. NO. MP1570555</t>
+          <t>1708007033/IF/IAY/822002 — Construction of IAY House -IAY REG. NO. MP2426675</t>
         </is>
       </c>
       <c r="G576" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H576" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I576" s="2" t="n">
-        <v>14936</v>
+        <v>15932</v>
       </c>
       <c r="J576" s="3" t="n">
         <v>43061</v>
       </c>
       <c r="K576" s="3" t="n">
-        <v>43456</v>
+        <v>43394</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="577">
       <c r="A577" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B577" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C577" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D577" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E577" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F577" s="1" t="inlineStr">
         <is>
-          <t>1708007033/IF/IAY/857278 — Construction of IAY House -IAY REG. NO. MP1578597</t>
+          <t>1708007033/IF/IAY/822111 — Construction of IAY House -IAY REG. NO. MP2437154</t>
         </is>
       </c>
       <c r="G577" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H577" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I577" s="2" t="n">
-        <v>15648</v>
+        <v>17214</v>
       </c>
       <c r="J577" s="3" t="n">
-        <v>43068</v>
+        <v>42991</v>
       </c>
       <c r="K577" s="3" t="n">
-        <v>43335</v>
+        <v>43128</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="578">
       <c r="A578" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B578" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C578" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D578" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E578" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F578" s="1" t="inlineStr">
         <is>
-          <t>1708007033/IF/IAY/857307 — Construction of IAY House -IAY REG. NO. MP1578931</t>
+          <t>1708007033/IF/IAY/829823 — Construction of IAY House -IAY REG. NO. MP1571676</t>
         </is>
       </c>
       <c r="G578" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H578" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I578" s="2" t="n">
-        <v>15588</v>
+        <v>15504</v>
       </c>
       <c r="J578" s="3" t="n">
-        <v>43061</v>
+        <v>43068</v>
       </c>
       <c r="K578" s="3" t="n">
-        <v>43383</v>
+        <v>43291</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="579">
       <c r="A579" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B579" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C579" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D579" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E579" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F579" s="1" t="inlineStr">
         <is>
-          <t>1708007033/IF/IAY/858201 — Construction of IAY House -IAY REG. NO. MP1590380</t>
+          <t>1708007033/IF/IAY/830191 — Construction of IAY House -IAY REG. NO. MP2420295</t>
         </is>
       </c>
       <c r="G579" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H579" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I579" s="2" t="n">
-        <v>13800</v>
+        <v>15876</v>
       </c>
       <c r="J579" s="3" t="n">
-        <v>43061</v>
+        <v>43063</v>
       </c>
       <c r="K579" s="3" t="n">
-        <v>43552</v>
+        <v>43327</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="580">
       <c r="A580" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B580" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C580" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D580" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E580" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F580" s="1" t="inlineStr">
         <is>
-          <t>1708007033/IF/IAY/865020 — Construction of IAY House -IAY REG. NO. MP1670392</t>
+          <t>1708007033/IF/IAY/830198 — Construction of IAY House -IAY REG. NO. MP2434376</t>
         </is>
       </c>
       <c r="G580" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H580" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I580" s="2" t="n">
-        <v>17184</v>
+        <v>14852</v>
       </c>
       <c r="J580" s="3" t="n">
-        <v>42991</v>
+        <v>43068</v>
       </c>
       <c r="K580" s="3" t="n">
-        <v>43129</v>
+        <v>43281</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="581">
       <c r="A581" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B581" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C581" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D581" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E581" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F581" s="1" t="inlineStr">
         <is>
-          <t>1708007033/IF/IAY/867176 — Construction of IAY House -IAY REG. NO. MP1696520</t>
+          <t>1708007033/IF/IAY/842885 — Construction of IAY House -IAY REG. NO. MP1396530</t>
         </is>
       </c>
       <c r="G581" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H581" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I581" s="2" t="n">
-        <v>14924</v>
+        <v>15492</v>
       </c>
       <c r="J581" s="3" t="n">
-        <v>43063</v>
+        <v>43061</v>
       </c>
       <c r="K581" s="3" t="n">
-        <v>43403</v>
+        <v>43291</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="582">
       <c r="A582" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B582" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C582" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D582" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E582" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F582" s="1" t="inlineStr">
         <is>
-          <t>1708007033/IF/IAY/879939 — Construction of IAY House -IAY REG. NO. MP1861891</t>
+          <t>1708007033/IF/IAY/845986 — Construction of IAY House -IAY REG. NO. MP1437291</t>
         </is>
       </c>
       <c r="G582" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H582" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I582" s="2" t="n">
-        <v>14496</v>
+        <v>13746</v>
       </c>
       <c r="J582" s="3" t="n">
-        <v>43068</v>
+        <v>43196</v>
       </c>
       <c r="K582" s="3" t="n">
-        <v>43281</v>
+        <v>43446</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="583">
       <c r="A583" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B583" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C583" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D583" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E583" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F583" s="1" t="inlineStr">
         <is>
-          <t>1708007033/IF/IAY/880236 — Construction of IAY House -IAY REG. NO. MP1866522</t>
+          <t>1708007033/IF/IAY/846489 — Construction of IAY House -IAY REG. NO. MP1444017</t>
         </is>
       </c>
       <c r="G583" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H583" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I583" s="2" t="n">
-        <v>16620</v>
+        <v>14792</v>
       </c>
       <c r="J583" s="3" t="n">
         <v>43061</v>
       </c>
       <c r="K583" s="3" t="n">
-        <v>43341</v>
+        <v>43281</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="584">
       <c r="A584" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B584" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C584" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D584" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E584" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F584" s="1" t="inlineStr">
         <is>
-          <t>1708007033/IF/IAY/880250 — Construction of IAY House -IAY REG. NO. MP1866717</t>
+          <t>1708007033/IF/IAY/853184 — Construction of IAY House -IAY REG. NO. MP1530108</t>
         </is>
       </c>
       <c r="G584" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H584" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I584" s="2" t="n">
-        <v>15576</v>
+        <v>14604</v>
       </c>
       <c r="J584" s="3" t="n">
-        <v>43061</v>
+        <v>43063</v>
       </c>
       <c r="K584" s="3" t="n">
-        <v>43335</v>
+        <v>43446</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="585">
       <c r="A585" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B585" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C585" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D585" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E585" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F585" s="1" t="inlineStr">
         <is>
-          <t>1708007033/IF/IAY/903120 — Construction of IAY House -IAY REG. NO. MP2179963</t>
+          <t>1708007033/IF/IAY/854148 — Construction of IAY House -IAY REG. NO. MP1541452</t>
         </is>
       </c>
       <c r="G585" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H585" s="2" t="n">
-        <v>17100</v>
+        <v>15480</v>
       </c>
       <c r="I585" s="2" t="n">
-        <v>15960</v>
+        <v>15588</v>
       </c>
       <c r="J585" s="3" t="n">
-        <v>43996</v>
+        <v>43061</v>
       </c>
       <c r="K585" s="3" t="n">
-        <v>44132</v>
+        <v>43388</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="586">
       <c r="A586" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B586" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C586" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D586" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E586" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F586" s="1" t="inlineStr">
         <is>
-          <t>1708007033/IF/IAY/904729 — Construction of IAY House -IAY REG. NO. MP2202531</t>
+          <t>1708007033/IF/IAY/855467 — Construction of IAY House -IAY REG. NO. MP1556834</t>
         </is>
       </c>
       <c r="G586" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H586" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I586" s="2" t="n">
-        <v>14790</v>
+        <v>15612</v>
       </c>
       <c r="J586" s="3" t="n">
-        <v>43196</v>
+        <v>43061</v>
       </c>
       <c r="K586" s="3" t="n">
-        <v>43405</v>
+        <v>43383</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="587">
       <c r="A587" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B587" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C587" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D587" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E587" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F587" s="1" t="inlineStr">
         <is>
-          <t>1708007033/IF/IAY/904731 — Construction of IAY House -IAY REG. NO. MP2202545</t>
+          <t>1708007033/IF/IAY/855508 — Construction of IAY House -IAY REG. NO. MP1557329</t>
         </is>
       </c>
       <c r="G587" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H587" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I587" s="2" t="n">
-        <v>15272</v>
+        <v>14916</v>
       </c>
       <c r="J587" s="3" t="n">
-        <v>43068</v>
+        <v>43063</v>
       </c>
       <c r="K587" s="3" t="n">
-        <v>43362</v>
+        <v>43434</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="588">
       <c r="A588" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B588" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C588" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D588" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E588" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F588" s="1" t="inlineStr">
         <is>
-          <t>1708007033/IF/IAY/911782 — Construction of IAY House -IAY REG. NO. MP2300465</t>
+          <t>1708007033/IF/IAY/856624 — Construction of IAY House -IAY REG. NO. MP1570555</t>
         </is>
       </c>
       <c r="G588" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H588" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I588" s="2" t="n">
-        <v>15160</v>
+        <v>14936</v>
       </c>
       <c r="J588" s="3" t="n">
         <v>43061</v>
       </c>
       <c r="K588" s="3" t="n">
-        <v>43312</v>
+        <v>43456</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="589">
       <c r="A589" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B589" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C589" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D589" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E589" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F589" s="1" t="inlineStr">
         <is>
-          <t>1708007033/IF/IAY/911855 — Construction of IAY House -IAY REG. NO. MP2301380</t>
+          <t>1708007033/IF/IAY/857278 — Construction of IAY House -IAY REG. NO. MP1578597</t>
         </is>
       </c>
       <c r="G589" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H589" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I589" s="2" t="n">
-        <v>15760</v>
+        <v>15648</v>
       </c>
       <c r="J589" s="3" t="n">
-        <v>43061</v>
+        <v>43068</v>
       </c>
       <c r="K589" s="3" t="n">
-        <v>43366</v>
+        <v>43335</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="590">
       <c r="A590" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B590" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C590" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D590" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E590" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F590" s="1" t="inlineStr">
         <is>
-          <t>1708007033/IF/IAY/913355 — Construction of IAY House -IAY REG. NO. MP2323759</t>
+          <t>1708007033/IF/IAY/857307 — Construction of IAY House -IAY REG. NO. MP1578931</t>
         </is>
       </c>
       <c r="G590" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H590" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I590" s="2" t="n">
-        <v>15632</v>
+        <v>15588</v>
       </c>
       <c r="J590" s="3" t="n">
         <v>43061</v>
       </c>
       <c r="K590" s="3" t="n">
-        <v>43339</v>
+        <v>43383</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="591">
       <c r="A591" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B591" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C591" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D591" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E591" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F591" s="1" t="inlineStr">
         <is>
-          <t>1708007033/IF/IAY/913359 — Construction of IAY House -IAY REG. NO. MP2323769</t>
+          <t>1708007033/IF/IAY/858201 — Construction of IAY House -IAY REG. NO. MP1590380</t>
         </is>
       </c>
       <c r="G591" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H591" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I591" s="2" t="n">
-        <v>15660</v>
+        <v>13800</v>
       </c>
       <c r="J591" s="3" t="n">
         <v>43061</v>
       </c>
       <c r="K591" s="3" t="n">
-        <v>43775</v>
+        <v>43552</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="592">
       <c r="A592" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B592" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C592" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D592" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E592" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F592" s="1" t="inlineStr">
         <is>
-          <t>1708007033/IF/IAY/914075 — Construction of IAY House -IAY REG. NO. MP2333691</t>
+          <t>1708007033/IF/IAY/865020 — Construction of IAY House -IAY REG. NO. MP1670392</t>
         </is>
       </c>
       <c r="G592" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H592" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I592" s="2" t="n">
-        <v>14790</v>
+        <v>17184</v>
       </c>
       <c r="J592" s="3" t="n">
-        <v>43196</v>
+        <v>42991</v>
       </c>
       <c r="K592" s="3" t="n">
-        <v>43403</v>
+        <v>43129</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="593">
       <c r="A593" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B593" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C593" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D593" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E593" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F593" s="1" t="inlineStr">
         <is>
-          <t>1708007033/IF/IAY/917035 — Construction of IAY House -IAY REG. NO. MP2376753</t>
+          <t>1708007033/IF/IAY/867176 — Construction of IAY House -IAY REG. NO. MP1696520</t>
         </is>
       </c>
       <c r="G593" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H593" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I593" s="2" t="n">
-        <v>15480</v>
+        <v>14924</v>
       </c>
       <c r="J593" s="3" t="n">
-        <v>43061</v>
+        <v>43063</v>
       </c>
       <c r="K593" s="3" t="n">
-        <v>43128</v>
+        <v>43403</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="594">
       <c r="A594" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B594" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C594" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D594" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E594" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F594" s="1" t="inlineStr">
         <is>
-          <t>1708007033/IF/IAY/919932 — Construction of IAY House -IAY REG. NO. MP2420089</t>
+          <t>1708007033/IF/IAY/879939 — Construction of IAY House -IAY REG. NO. MP1861891</t>
         </is>
       </c>
       <c r="G594" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H594" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I594" s="2" t="n">
-        <v>15660</v>
+        <v>14496</v>
       </c>
       <c r="J594" s="3" t="n">
         <v>43068</v>
       </c>
       <c r="K594" s="3" t="n">
-        <v>43327</v>
+        <v>43281</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="595">
       <c r="A595" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B595" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C595" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D595" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E595" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F595" s="1" t="inlineStr">
         <is>
-          <t>1708007033/IF/IAY/941282 — Construction of IAY House -IAY REG. NO. MP2212976</t>
+          <t>1708007033/IF/IAY/880236 — Construction of IAY House -IAY REG. NO. MP1866522</t>
         </is>
       </c>
       <c r="G595" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H595" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I595" s="2" t="n">
-        <v>13416</v>
+        <v>16620</v>
       </c>
       <c r="J595" s="3" t="n">
-        <v>43068</v>
+        <v>43061</v>
       </c>
       <c r="K595" s="3" t="n">
-        <v>43446</v>
+        <v>43341</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="596">
       <c r="A596" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B596" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C596" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D596" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E596" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F596" s="1" t="inlineStr">
         <is>
-          <t>1708007033/IF/IAY/942820 — Construction of IAY House -IAY REG. NO. MP2864737</t>
+          <t>1708007033/IF/IAY/880250 — Construction of IAY House -IAY REG. NO. MP1866717</t>
         </is>
       </c>
       <c r="G596" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H596" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I596" s="2" t="n">
-        <v>14908</v>
+        <v>15576</v>
       </c>
       <c r="J596" s="3" t="n">
         <v>43061</v>
       </c>
       <c r="K596" s="3" t="n">
-        <v>43405</v>
+        <v>43335</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="597">
       <c r="A597" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B597" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C597" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D597" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E597" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F597" s="1" t="inlineStr">
         <is>
-          <t>1708007033/LD/22012034236182 — मेडबंधान कार्य मोहन / नथुवा पटेल</t>
+          <t>1708007033/IF/IAY/903120 — Construction of IAY House -IAY REG. NO. MP2179963</t>
         </is>
       </c>
       <c r="G597" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H597" s="2" t="n">
-        <v>39000</v>
+        <v>17100</v>
       </c>
       <c r="I597" s="2" t="n">
-        <v>2114</v>
+        <v>15960</v>
       </c>
       <c r="J597" s="3" t="n">
-        <v>42313</v>
+        <v>43996</v>
       </c>
       <c r="K597" s="3" t="n">
-        <v>42449</v>
+        <v>44132</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="598">
       <c r="A598" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B598" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C598" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D598" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E598" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F598" s="1" t="inlineStr">
         <is>
-          <t>1708007033/LD/22012034236395 — मेडबंधान कार्य हीरालाल / हल्‍लू अहिरवार</t>
+          <t>1708007033/IF/IAY/904729 — Construction of IAY House -IAY REG. NO. MP2202531</t>
         </is>
       </c>
       <c r="G598" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H598" s="2" t="n">
-        <v>39000</v>
+        <v>15480</v>
       </c>
       <c r="I598" s="2" t="n">
-        <v>828</v>
+        <v>14790</v>
       </c>
       <c r="J598" s="3" t="n">
-        <v>42313</v>
+        <v>43196</v>
       </c>
       <c r="K598" s="3" t="n">
-        <v>42449</v>
+        <v>43405</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="599">
       <c r="A599" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B599" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C599" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D599" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E599" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F599" s="1" t="inlineStr">
         <is>
-          <t>1708007033/LD/22012034236399 — मेडबंधान कार्य परमेश्‍वर दास/ हल्‍कू साहू</t>
+          <t>1708007033/IF/IAY/904731 — Construction of IAY House -IAY REG. NO. MP2202545</t>
         </is>
       </c>
       <c r="G599" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H599" s="2" t="n">
-        <v>39000</v>
+        <v>15480</v>
       </c>
       <c r="I599" s="2" t="n">
-        <v>1764</v>
+        <v>15272</v>
       </c>
       <c r="J599" s="3" t="n">
-        <v>42313</v>
+        <v>43068</v>
       </c>
       <c r="K599" s="3" t="n">
-        <v>42360</v>
+        <v>43362</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="600">
       <c r="A600" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B600" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C600" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D600" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E600" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F600" s="1" t="inlineStr">
         <is>
-          <t>1708007033/LD/22012034241059 — मेडबंधान कार्य नन्‍हेभाई, बिहारी / हरलाल पाल</t>
+          <t>1708007033/IF/IAY/911782 — Construction of IAY House -IAY REG. NO. MP2300465</t>
         </is>
       </c>
       <c r="G600" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H600" s="2" t="n">
-        <v>43000</v>
+        <v>15480</v>
       </c>
       <c r="I600" s="2" t="n">
-        <v>13860</v>
+        <v>15160</v>
       </c>
       <c r="J600" s="3" t="n">
-        <v>42342</v>
+        <v>43061</v>
       </c>
       <c r="K600" s="3" t="n">
-        <v>42510</v>
+        <v>43312</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="601">
       <c r="A601" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B601" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C601" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D601" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E601" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F601" s="1" t="inlineStr">
         <is>
-          <t>1708007033/LD/22012034255529 — Medbandan nirmad Kay tulsi s/o bhana ahirwar</t>
+          <t>1708007033/IF/IAY/911855 — Construction of IAY House -IAY REG. NO. MP2301380</t>
         </is>
       </c>
       <c r="G601" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H601" s="2" t="n">
-        <v>0</v>
+        <v>15480</v>
       </c>
       <c r="I601" s="2" t="n">
-        <v>0</v>
+        <v>15760</v>
       </c>
       <c r="J601" s="3" t="n">
-        <v>42395</v>
-[...1 lines deleted...]
-      <c r="K601" s="3"/>
+        <v>43061</v>
+      </c>
+      <c r="K601" s="3" t="n">
+        <v>43366</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="602">
       <c r="A602" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B602" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C602" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D602" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E602" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F602" s="1" t="inlineStr">
         <is>
-          <t>1708007033/LD/22012034255681 — Madbandhan nirmad Kay harishanker vishwakarma s/o gajaiya vishwakarma</t>
+          <t>1708007033/IF/IAY/913355 — Construction of IAY House -IAY REG. NO. MP2323759</t>
         </is>
       </c>
       <c r="G602" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H602" s="2" t="n">
-        <v>0</v>
+        <v>15480</v>
       </c>
       <c r="I602" s="2" t="n">
-        <v>0</v>
+        <v>15632</v>
       </c>
       <c r="J602" s="3" t="n">
-        <v>42395</v>
-[...1 lines deleted...]
-      <c r="K602" s="3"/>
+        <v>43061</v>
+      </c>
+      <c r="K602" s="3" t="n">
+        <v>43339</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="603">
       <c r="A603" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B603" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C603" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D603" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E603" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F603" s="1" t="inlineStr">
         <is>
-          <t>1708007033/LD/22012034255683 — Kapildhara koop  nirmad kunjan s/o nanhe shukla</t>
+          <t>1708007033/IF/IAY/913359 — Construction of IAY House -IAY REG. NO. MP2323769</t>
         </is>
       </c>
       <c r="G603" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H603" s="2" t="n">
-        <v>0</v>
+        <v>15480</v>
       </c>
       <c r="I603" s="2" t="n">
-        <v>0</v>
+        <v>15660</v>
       </c>
       <c r="J603" s="3" t="n">
-        <v>42395</v>
-[...1 lines deleted...]
-      <c r="K603" s="3"/>
+        <v>43061</v>
+      </c>
+      <c r="K603" s="3" t="n">
+        <v>43775</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="604">
       <c r="A604" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B604" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C604" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D604" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E604" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F604" s="1" t="inlineStr">
         <is>
-          <t>1708007033/LD/22012034255684 — Kapildhara koop  nirmad  tijaiya alma  muluva s/o halka ahirwar</t>
+          <t>1708007033/IF/IAY/914075 — Construction of IAY House -IAY REG. NO. MP2333691</t>
         </is>
       </c>
       <c r="G604" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H604" s="2" t="n">
-        <v>0</v>
+        <v>15480</v>
       </c>
       <c r="I604" s="2" t="n">
-        <v>0</v>
+        <v>14790</v>
       </c>
       <c r="J604" s="3" t="n">
-        <v>42395</v>
-[...1 lines deleted...]
-      <c r="K604" s="3"/>
+        <v>43196</v>
+      </c>
+      <c r="K604" s="3" t="n">
+        <v>43403</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="605">
       <c r="A605" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B605" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C605" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D605" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E605" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F605" s="1" t="inlineStr">
         <is>
-          <t>1708007033/LD/22012034255686 — Kapildhara koop lampa gore  sare  s/o bhariya ahirwar</t>
+          <t>1708007033/IF/IAY/917035 — Construction of IAY House -IAY REG. NO. MP2376753</t>
         </is>
       </c>
       <c r="G605" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H605" s="2" t="n">
-        <v>0</v>
+        <v>15480</v>
       </c>
       <c r="I605" s="2" t="n">
-        <v>0</v>
+        <v>15480</v>
       </c>
       <c r="J605" s="3" t="n">
-        <v>42395</v>
-[...1 lines deleted...]
-      <c r="K605" s="3"/>
+        <v>43061</v>
+      </c>
+      <c r="K605" s="3" t="n">
+        <v>43128</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="606">
       <c r="A606" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B606" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C606" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D606" s="1" t="inlineStr">
         <is>
-          <t>Constr of Pebble peripheral Bund for Community / Construction of Pebble peripheral/farm/field Bund for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E606" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F606" s="1" t="inlineStr">
         <is>
-          <t>1708007033/LD/22012034594887 — Wire Crate gabion wall Police Station Campus Bajna</t>
+          <t>1708007033/IF/IAY/919932 — Construction of IAY House -IAY REG. NO. MP2420089</t>
         </is>
       </c>
       <c r="G606" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H606" s="2" t="n">
-        <v>0</v>
+        <v>15480</v>
       </c>
       <c r="I606" s="2" t="n">
-        <v>0</v>
+        <v>15660</v>
       </c>
       <c r="J606" s="3" t="n">
-        <v>45154</v>
-[...1 lines deleted...]
-      <c r="K606" s="3"/>
+        <v>43068</v>
+      </c>
+      <c r="K606" s="3" t="n">
+        <v>43327</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="607">
       <c r="A607" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B607" s="1" t="inlineStr">
         <is>
-          <t>2006-2007</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C607" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D607" s="1" t="inlineStr">
         <is>
-          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E607" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F607" s="1" t="inlineStr">
         <is>
-          <t>1708007033/RC/01 — मिटटी मुरमीकरण इमा पहाड की ओर</t>
+          <t>1708007033/IF/IAY/941282 — Construction of IAY House -IAY REG. NO. MP2212976</t>
         </is>
       </c>
       <c r="G607" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H607" s="2" t="n">
-        <v>404000</v>
+        <v>15480</v>
       </c>
       <c r="I607" s="2" t="n">
-        <v>332329</v>
+        <v>13416</v>
       </c>
       <c r="J607" s="3" t="n">
-        <v>38873</v>
+        <v>43068</v>
       </c>
       <c r="K607" s="3" t="n">
-        <v>38954</v>
+        <v>43446</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="608">
       <c r="A608" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B608" s="1" t="inlineStr">
         <is>
-          <t>2006-2007</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C608" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D608" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E608" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F608" s="1" t="inlineStr">
         <is>
-          <t>1708007033/RC/011 — सी सी रोड निर्माण खुर्दा</t>
+          <t>1708007033/IF/IAY/942820 — Construction of IAY House -IAY REG. NO. MP2864737</t>
         </is>
       </c>
       <c r="G608" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H608" s="2" t="n">
-        <v>398400</v>
+        <v>15480</v>
       </c>
       <c r="I608" s="2" t="n">
-        <v>181470</v>
+        <v>14908</v>
       </c>
       <c r="J608" s="3" t="n">
-        <v>39061</v>
+        <v>43061</v>
       </c>
       <c r="K608" s="3" t="n">
-        <v>39875</v>
+        <v>43405</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="609">
       <c r="A609" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B609" s="1" t="inlineStr">
         <is>
-          <t>2006-2007</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C609" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D609" s="1" t="inlineStr">
         <is>
-          <t>Metal Second coat / Construction of WBM Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E609" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F609" s="1" t="inlineStr">
         <is>
-          <t>1708007033/RC/09 — स्‍टापडेम निर्माण कार्य बाजना</t>
+          <t>1708007033/LD/22012034236182 — मेडबंधान कार्य मोहन / नथुवा पटेल</t>
         </is>
       </c>
       <c r="G609" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H609" s="2" t="n">
-        <v>0</v>
+        <v>39000</v>
       </c>
       <c r="I609" s="2" t="n">
-        <v>0</v>
+        <v>2114</v>
       </c>
       <c r="J609" s="3" t="n">
-        <v>39134</v>
-[...1 lines deleted...]
-      <c r="K609" s="3"/>
+        <v>42313</v>
+      </c>
+      <c r="K609" s="3" t="n">
+        <v>42449</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="610">
       <c r="A610" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B610" s="1" t="inlineStr">
         <is>
-          <t>2006-2007</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C610" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D610" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E610" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F610" s="1" t="inlineStr">
         <is>
-          <t>1708007033/RC/1 — सी सी रोड निर्माण बाजना</t>
+          <t>1708007033/LD/22012034236395 — मेडबंधान कार्य हीरालाल / हल्‍लू अहिरवार</t>
         </is>
       </c>
       <c r="G610" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H610" s="2" t="n">
-        <v>495400</v>
+        <v>39000</v>
       </c>
       <c r="I610" s="2" t="n">
-        <v>194935</v>
+        <v>828</v>
       </c>
       <c r="J610" s="3" t="n">
-        <v>39110</v>
+        <v>42313</v>
       </c>
       <c r="K610" s="3" t="n">
-        <v>39164</v>
+        <v>42449</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="611">
       <c r="A611" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B611" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C611" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D611" s="1" t="inlineStr">
         <is>
-          <t>Metal Second coat / Construction of WBM Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E611" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F611" s="1" t="inlineStr">
         <is>
-          <t>1708007033/RC/124 — बाउण्‍डरी बाल नि‍मार्ण भीम कुण्‍ड बाजना</t>
+          <t>1708007033/LD/22012034236399 — मेडबंधान कार्य परमेश्‍वर दास/ हल्‍कू साहू</t>
         </is>
       </c>
       <c r="G611" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H611" s="2" t="n">
-        <v>335400</v>
+        <v>39000</v>
       </c>
       <c r="I611" s="2" t="n">
-        <v>0</v>
+        <v>1764</v>
       </c>
       <c r="J611" s="3" t="n">
-        <v>39744</v>
-[...1 lines deleted...]
-      <c r="K611" s="3"/>
+        <v>42313</v>
+      </c>
+      <c r="K611" s="3" t="n">
+        <v>42360</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="612">
       <c r="A612" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B612" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C612" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D612" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E612" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F612" s="1" t="inlineStr">
         <is>
-          <t>1708007033/RC/129 — बाजना सि‍दाई मार्ग पर पुलि‍या क्र0 1 नि‍मार्ण काय्र</t>
+          <t>1708007033/LD/22012034241059 — मेडबंधान कार्य नन्‍हेभाई, बिहारी / हरलाल पाल</t>
         </is>
       </c>
       <c r="G612" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H612" s="2" t="n">
-        <v>475000</v>
+        <v>43000</v>
       </c>
       <c r="I612" s="2" t="n">
-        <v>522784</v>
+        <v>13860</v>
       </c>
       <c r="J612" s="3" t="n">
-        <v>39242</v>
+        <v>42342</v>
       </c>
       <c r="K612" s="3" t="n">
-        <v>40019</v>
+        <v>42510</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="613">
       <c r="A613" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B613" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C613" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D613" s="1" t="inlineStr">
         <is>
-          <t>Metal First coat / Construction of Gravel Road Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E613" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F613" s="1" t="inlineStr">
         <is>
-          <t>1708007033/RC/130 — बाजना सि‍दाई मार्ग पर पुलि‍या क्र0 2 नि‍मार्ण काय्र</t>
+          <t>1708007033/LD/22012034255529 — Medbandan nirmad Kay tulsi s/o bhana ahirwar</t>
         </is>
       </c>
       <c r="G613" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H613" s="2" t="n">
-        <v>316000</v>
+        <v>0</v>
       </c>
       <c r="I613" s="2" t="n">
-        <v>318040</v>
+        <v>0</v>
       </c>
       <c r="J613" s="3" t="n">
-        <v>39242</v>
-[...3 lines deleted...]
-      </c>
+        <v>42395</v>
+      </c>
+      <c r="K613" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="614">
       <c r="A614" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B614" s="1" t="inlineStr">
         <is>
-          <t>2005-2006</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C614" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D614" s="1" t="inlineStr">
         <is>
-          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E614" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F614" s="1" t="inlineStr">
         <is>
-          <t>1708007033/RC/17 — बाजना से सिद्वाई मार्ग निर्माण  -   बाजना     [ n.f.f.w. ]</t>
+          <t>1708007033/LD/22012034255681 — Madbandhan nirmad Kay harishanker vishwakarma s/o gajaiya vishwakarma</t>
         </is>
       </c>
       <c r="G614" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H614" s="2" t="n">
-        <v>383000</v>
+        <v>0</v>
       </c>
       <c r="I614" s="2" t="n">
-        <v>211119.56</v>
+        <v>0</v>
       </c>
       <c r="J614" s="3" t="n">
-        <v>38785</v>
-[...3 lines deleted...]
-      </c>
+        <v>42395</v>
+      </c>
+      <c r="K614" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="615">
       <c r="A615" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B615" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C615" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D615" s="1" t="inlineStr">
         <is>
-          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E615" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F615" s="1" t="inlineStr">
         <is>
-          <t>1708007033/RC/186 — mittimuram and puliya nirmad vijawar  bheemkund marg BAJANA</t>
+          <t>1708007033/LD/22012034255683 — Kapildhara koop  nirmad kunjan s/o nanhe shukla</t>
         </is>
       </c>
       <c r="G615" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H615" s="2" t="n">
-        <v>411000</v>
+        <v>0</v>
       </c>
       <c r="I615" s="2" t="n">
-        <v>306143.6</v>
+        <v>0</v>
       </c>
       <c r="J615" s="3" t="n">
-        <v>39894</v>
-[...3 lines deleted...]
-      </c>
+        <v>42395</v>
+      </c>
+      <c r="K615" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="616">
       <c r="A616" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B616" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C616" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D616" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E616" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F616" s="1" t="inlineStr">
         <is>
-          <t>1708007033/RC/22012034186003 — C.C.Road, nali nirman Kippu,Guddu k ghar se Manoj</t>
+          <t>1708007033/LD/22012034255684 — Kapildhara koop  nirmad  tijaiya alma  muluva s/o halka ahirwar</t>
         </is>
       </c>
       <c r="G616" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H616" s="2" t="n">
-        <v>83639</v>
+        <v>0</v>
       </c>
       <c r="I616" s="2" t="n">
-        <v>66864</v>
+        <v>0</v>
       </c>
       <c r="J616" s="3" t="n">
-        <v>41543</v>
-[...3 lines deleted...]
-      </c>
+        <v>42395</v>
+      </c>
+      <c r="K616" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="617">
       <c r="A617" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B617" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C617" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D617" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E617" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F617" s="1" t="inlineStr">
         <is>
-          <t>1708007033/RC/22012034186017 — C.C.Road, nali Halke k ghar se Kalyan Sahu k ghar</t>
+          <t>1708007033/LD/22012034255686 — Kapildhara koop lampa gore  sare  s/o bhariya ahirwar</t>
         </is>
       </c>
       <c r="G617" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H617" s="2" t="n">
-        <v>83639</v>
+        <v>0</v>
       </c>
       <c r="I617" s="2" t="n">
-        <v>64719</v>
+        <v>0</v>
       </c>
       <c r="J617" s="3" t="n">
-        <v>41537</v>
-[...3 lines deleted...]
-      </c>
+        <v>42395</v>
+      </c>
+      <c r="K617" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="618">
       <c r="A618" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B618" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C618" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D618" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Constr of Pebble peripheral Bund for Community / Construction of Pebble peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E618" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F618" s="1" t="inlineStr">
         <is>
-          <t>1708007033/RC/22012034210063 — सुदूर सडक ि‍नर्माण मेन रोड से कागरी की पहाडी की ओर</t>
+          <t>1708007033/LD/22012034594887 — Wire Crate gabion wall Police Station Campus Bajna</t>
         </is>
       </c>
       <c r="G618" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H618" s="2" t="n">
-        <v>886000</v>
+        <v>0</v>
       </c>
       <c r="I618" s="2" t="n">
-        <v>394409.7</v>
+        <v>0</v>
       </c>
       <c r="J618" s="3" t="n">
-        <v>41704</v>
-[...3 lines deleted...]
-      </c>
+        <v>45154</v>
+      </c>
+      <c r="K618" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="619">
       <c r="A619" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B619" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2006-2007</t>
         </is>
       </c>
       <c r="C619" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D619" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E619" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F619" s="1" t="inlineStr">
         <is>
-          <t>1708007033/RC/22012034223880 — C.C.Road Hr. Sec. School Bajna</t>
+          <t>1708007033/RC/01 — मिटटी मुरमीकरण इमा पहाड की ओर</t>
         </is>
       </c>
       <c r="G619" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H619" s="2" t="n">
-        <v>107908</v>
+        <v>404000</v>
       </c>
       <c r="I619" s="2" t="n">
-        <v>106362</v>
+        <v>332329</v>
       </c>
       <c r="J619" s="3" t="n">
-        <v>41823</v>
+        <v>38873</v>
       </c>
       <c r="K619" s="3" t="n">
-        <v>41871</v>
+        <v>38954</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="620">
       <c r="A620" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B620" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2006-2007</t>
         </is>
       </c>
       <c r="C620" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D620" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E620" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F620" s="1" t="inlineStr">
         <is>
-          <t>1708007033/RC/22012034223913 — C.C. Road, Nali nirman- Raju Raikwar k Ghar se</t>
+          <t>1708007033/RC/011 — सी सी रोड निर्माण खुर्दा</t>
         </is>
       </c>
       <c r="G620" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H620" s="2" t="n">
-        <v>119851</v>
+        <v>398400</v>
       </c>
       <c r="I620" s="2" t="n">
-        <v>0</v>
+        <v>181470</v>
       </c>
       <c r="J620" s="3" t="n">
-        <v>41823</v>
-[...1 lines deleted...]
-      <c r="K620" s="3"/>
+        <v>39061</v>
+      </c>
+      <c r="K620" s="3" t="n">
+        <v>39875</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="621">
       <c r="A621" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B621" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2006-2007</t>
         </is>
       </c>
       <c r="C621" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D621" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Metal Second coat / Construction of WBM Roads for Community</t>
         </is>
       </c>
       <c r="E621" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F621" s="1" t="inlineStr">
         <is>
-          <t>1708007033/RC/22012034223915 — C.C. Road, Nali nirman- Shala Mandir Se Gorelal Pa</t>
+          <t>1708007033/RC/09 — स्‍टापडेम निर्माण कार्य बाजना</t>
         </is>
       </c>
       <c r="G621" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H621" s="2" t="n">
-        <v>119851</v>
+        <v>0</v>
       </c>
       <c r="I621" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J621" s="3" t="n">
-        <v>41823</v>
+        <v>39134</v>
       </c>
       <c r="K621" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="622">
       <c r="A622" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B622" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2006-2007</t>
         </is>
       </c>
       <c r="C622" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D622" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E622" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F622" s="1" t="inlineStr">
         <is>
-          <t>1708007033/RC/22012034228180 — C.C. Road, Nali nirman Tilakchandra Rai k ghar se</t>
+          <t>1708007033/RC/1 — सी सी रोड निर्माण बाजना</t>
         </is>
       </c>
       <c r="G622" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H622" s="2" t="n">
-        <v>147427</v>
+        <v>495400</v>
       </c>
       <c r="I622" s="2" t="n">
-        <v>51810</v>
+        <v>194935</v>
       </c>
       <c r="J622" s="3" t="n">
-        <v>41886</v>
+        <v>39110</v>
       </c>
       <c r="K622" s="3" t="n">
-        <v>41911</v>
+        <v>39164</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="623">
       <c r="A623" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B623" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C623" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D623" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Metal Second coat / Construction of WBM Roads for Community</t>
         </is>
       </c>
       <c r="E623" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F623" s="1" t="inlineStr">
         <is>
-          <t>1708007033/RC/22012034312274 — सीसी रोड एवं नाली निर्माण मुन्‍ना उपाध्‍याय के घर से मनप्‍यारे पाल के घर की ओर</t>
+          <t>1708007033/RC/124 — बाउण्‍डरी बाल नि‍मार्ण भीम कुण्‍ड बाजना</t>
         </is>
       </c>
       <c r="G623" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H623" s="2" t="n">
-        <v>161056</v>
+        <v>335400</v>
       </c>
       <c r="I623" s="2" t="n">
-        <v>121479</v>
+        <v>0</v>
       </c>
       <c r="J623" s="3" t="n">
-        <v>42531</v>
-[...3 lines deleted...]
-      </c>
+        <v>39744</v>
+      </c>
+      <c r="K623" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="624">
       <c r="A624" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B624" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C624" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D624" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E624" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F624" s="1" t="inlineStr">
         <is>
-          <t>1708007033/RC/22012034318943 — सीसी रोड एवं नाली निर्माण पीडब्‍लूडी रोड से पुन्‍टाई चढार के घर तक</t>
+          <t>1708007033/RC/129 — बाजना सि‍दाई मार्ग पर पुलि‍या क्र0 1 नि‍मार्ण काय्र</t>
         </is>
       </c>
       <c r="G624" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H624" s="2" t="n">
-        <v>95682</v>
+        <v>475000</v>
       </c>
       <c r="I624" s="2" t="n">
-        <v>93354</v>
+        <v>522784</v>
       </c>
       <c r="J624" s="3" t="n">
-        <v>42735</v>
+        <v>39242</v>
       </c>
       <c r="K624" s="3" t="n">
-        <v>42975</v>
+        <v>40019</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="625">
       <c r="A625" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B625" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C625" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D625" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Metal First coat / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E625" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F625" s="1" t="inlineStr">
         <is>
-          <t>1708007033/RC/22012034318945 — सीसी रोड एवं नाली निर्माण हरपू पटेल के घर से कैलाश शुक्‍ला के घर तक</t>
+          <t>1708007033/RC/130 — बाजना सि‍दाई मार्ग पर पुलि‍या क्र0 2 नि‍मार्ण काय्र</t>
         </is>
       </c>
       <c r="G625" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H625" s="2" t="n">
-        <v>95682</v>
+        <v>316000</v>
       </c>
       <c r="I625" s="2" t="n">
-        <v>93056</v>
+        <v>318040</v>
       </c>
       <c r="J625" s="3" t="n">
-        <v>42735</v>
+        <v>39242</v>
       </c>
       <c r="K625" s="3" t="n">
-        <v>42975</v>
+        <v>39841</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="626">
       <c r="A626" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B626" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2005-2006</t>
         </is>
       </c>
       <c r="C626" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D626" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E626" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F626" s="1" t="inlineStr">
         <is>
-          <t>1708007033/RC/22012034325970 — सीसी रोड एवं नाली निर्माण सुन्‍दरलाल शुक्‍ला के घर से नदी की ओर</t>
+          <t>1708007033/RC/17 — बाजना से सिद्वाई मार्ग निर्माण  -   बाजना     [ n.f.f.w. ]</t>
         </is>
       </c>
       <c r="G626" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H626" s="2" t="n">
-        <v>93689</v>
+        <v>383000</v>
       </c>
       <c r="I626" s="2" t="n">
-        <v>91864</v>
+        <v>211119.56</v>
       </c>
       <c r="J626" s="3" t="n">
-        <v>42775</v>
+        <v>38785</v>
       </c>
       <c r="K626" s="3" t="n">
-        <v>42824</v>
+        <v>39238</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="627">
       <c r="A627" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B627" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C627" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D627" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E627" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F627" s="1" t="inlineStr">
         <is>
-          <t>1708007033/RC/22012034334466 — सीसी रोड एवं नाली निर्माण मैंन रोड से प्राथमिक सामुदायिक स्वास्थ्य क्रेद्र</t>
+          <t>1708007033/RC/186 — mittimuram and puliya nirmad vijawar  bheemkund marg BAJANA</t>
         </is>
       </c>
       <c r="G627" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H627" s="2" t="n">
-        <v>74240</v>
+        <v>411000</v>
       </c>
       <c r="I627" s="2" t="n">
-        <v>74132</v>
+        <v>306143.6</v>
       </c>
       <c r="J627" s="3" t="n">
-        <v>42837</v>
+        <v>39894</v>
       </c>
       <c r="K627" s="3" t="n">
-        <v>42911</v>
+        <v>40362</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="628">
       <c r="A628" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B628" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C628" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D628" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E628" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F628" s="1" t="inlineStr">
         <is>
-          <t>1708007033/RC/22012034340424 — सीसी रोड एवं नाली निर्माण रत्‍तू पाल के घर से रतिराम तक</t>
+          <t>1708007033/RC/22012034186003 — C.C.Road, nali nirman Kippu,Guddu k ghar se Manoj</t>
         </is>
       </c>
       <c r="G628" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H628" s="2" t="n">
-        <v>36113</v>
+        <v>83639</v>
       </c>
       <c r="I628" s="2" t="n">
-        <v>35948</v>
+        <v>66864</v>
       </c>
       <c r="J628" s="3" t="n">
-        <v>42908</v>
+        <v>41543</v>
       </c>
       <c r="K628" s="3" t="n">
-        <v>42962</v>
+        <v>41779</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="629">
       <c r="A629" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B629" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C629" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D629" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E629" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F629" s="1" t="inlineStr">
         <is>
-          <t>1708007033/RC/22012034340430 — सीसी रोड एवं नाली निर्माण चतुर लोधी के घर से रीमा अहिरवार के घर तक</t>
+          <t>1708007033/RC/22012034186017 — C.C.Road, nali Halke k ghar se Kalyan Sahu k ghar</t>
         </is>
       </c>
       <c r="G629" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H629" s="2" t="n">
-        <v>24075</v>
+        <v>83639</v>
       </c>
       <c r="I629" s="2" t="n">
-        <v>23736</v>
+        <v>64719</v>
       </c>
       <c r="J629" s="3" t="n">
-        <v>42908</v>
+        <v>41537</v>
       </c>
       <c r="K629" s="3" t="n">
-        <v>42965</v>
+        <v>41762</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="630">
       <c r="A630" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B630" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C630" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D630" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E630" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F630" s="1" t="inlineStr">
         <is>
-          <t>1708007033/RC/22012034340432 — सीसी रोड एवं नाली निर्माण्‍ा लाल्‍ले के घर से कल्‍याण के घर तक</t>
+          <t>1708007033/RC/22012034210063 — सुदूर सडक ि‍नर्माण मेन रोड से कागरी की पहाडी की ओर</t>
         </is>
       </c>
       <c r="G630" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H630" s="2" t="n">
-        <v>16050</v>
+        <v>886000</v>
       </c>
       <c r="I630" s="2" t="n">
-        <v>16512</v>
+        <v>394409.7</v>
       </c>
       <c r="J630" s="3" t="n">
-        <v>42894</v>
+        <v>41704</v>
       </c>
       <c r="K630" s="3" t="n">
-        <v>42901</v>
+        <v>42653</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="631">
       <c r="A631" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B631" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C631" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D631" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E631" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F631" s="1" t="inlineStr">
         <is>
-          <t>1708007033/RC/22012034343087 — सीसी रोड एवं नाली निर्माण पिरवा सौ के घर से नदी की ओर</t>
+          <t>1708007033/RC/22012034223880 — C.C.Road Hr. Sec. School Bajna</t>
         </is>
       </c>
       <c r="G631" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H631" s="2" t="n">
-        <v>56175</v>
+        <v>107908</v>
       </c>
       <c r="I631" s="2" t="n">
-        <v>49536</v>
+        <v>106362</v>
       </c>
       <c r="J631" s="3" t="n">
-        <v>42922</v>
+        <v>41823</v>
       </c>
       <c r="K631" s="3" t="n">
-        <v>42962</v>
+        <v>41871</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="632">
       <c r="A632" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B632" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C632" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D632" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E632" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F632" s="1" t="inlineStr">
         <is>
-          <t>1708007033/RC/22012034344299 — सीसी रोड एवं नाली निर्माण बालचन्‍द्र पाल के घर से संतोष तिवारी के घर तक</t>
+          <t>1708007033/RC/22012034223913 — C.C. Road, Nali nirman- Raju Raikwar k Ghar se</t>
         </is>
       </c>
       <c r="G632" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H632" s="2" t="n">
-        <v>20063</v>
+        <v>119851</v>
       </c>
       <c r="I632" s="2" t="n">
-        <v>20640</v>
+        <v>0</v>
       </c>
       <c r="J632" s="3" t="n">
-        <v>42942</v>
-[...3 lines deleted...]
-      </c>
+        <v>41823</v>
+      </c>
+      <c r="K632" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="633">
       <c r="A633" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B633" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C633" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D633" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E633" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F633" s="1" t="inlineStr">
         <is>
-          <t>1708007033/RC/22012034344300 — सीसी रोड एवं नाली निर्माण बिहारी के घर से ननुवा के घर तक</t>
+          <t>1708007033/RC/22012034223915 — C.C. Road, Nali nirman- Shala Mandir Se Gorelal Pa</t>
         </is>
       </c>
       <c r="G633" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H633" s="2" t="n">
-        <v>38119</v>
+        <v>119851</v>
       </c>
       <c r="I633" s="2" t="n">
-        <v>26832</v>
+        <v>0</v>
       </c>
       <c r="J633" s="3" t="n">
-        <v>42956</v>
-[...3 lines deleted...]
-      </c>
+        <v>41823</v>
+      </c>
+      <c r="K633" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="634">
       <c r="A634" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B634" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C634" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D634" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E634" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F634" s="1" t="inlineStr">
         <is>
-          <t>1708007033/RC/22012034363165 — सीसी रोड एवं नाली निर्माण मैन से मिहीलाल अहिरवार के घर तक</t>
+          <t>1708007033/RC/22012034228180 — C.C. Road, Nali nirman Tilakchandra Rai k ghar se</t>
         </is>
       </c>
       <c r="G634" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H634" s="2" t="n">
-        <v>132750</v>
+        <v>147427</v>
       </c>
       <c r="I634" s="2" t="n">
-        <v>131064</v>
+        <v>51810</v>
       </c>
       <c r="J634" s="3" t="n">
-        <v>43019</v>
+        <v>41886</v>
       </c>
       <c r="K634" s="3" t="n">
-        <v>43079</v>
+        <v>41911</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="635">
       <c r="A635" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B635" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C635" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D635" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E635" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F635" s="1" t="inlineStr">
         <is>
-          <t>1708007033/RC/22012034368783 — C.C. Road, Nali nirman Nandlal Dubey ke ghar se Vindaraban Shukla ke ghar tak</t>
+          <t>1708007033/RC/22012034312274 — सीसी रोड एवं नाली निर्माण मुन्‍ना उपाध्‍याय के घर से मनप्‍यारे पाल के घर की ओर</t>
         </is>
       </c>
       <c r="G635" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H635" s="2" t="n">
-        <v>40200</v>
+        <v>161056</v>
       </c>
       <c r="I635" s="2" t="n">
-        <v>28660</v>
+        <v>121479</v>
       </c>
       <c r="J635" s="3" t="n">
-        <v>43076</v>
+        <v>42531</v>
       </c>
       <c r="K635" s="3" t="n">
-        <v>43794</v>
+        <v>42680</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="636">
       <c r="A636" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B636" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C636" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D636" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E636" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F636" s="1" t="inlineStr">
         <is>
-          <t>1708007033/RC/22012034368810 — C.C. Road, nali nirman -Maingate Bheemkund se Khel maidaan tak</t>
+          <t>1708007033/RC/22012034318943 — सीसी रोड एवं नाली निर्माण पीडब्‍लूडी रोड से पुन्‍टाई चढार के घर तक</t>
         </is>
       </c>
       <c r="G636" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H636" s="2" t="n">
-        <v>178000</v>
+        <v>95682</v>
       </c>
       <c r="I636" s="2" t="n">
-        <v>176472</v>
+        <v>93354</v>
       </c>
       <c r="J636" s="3" t="n">
-        <v>43076</v>
+        <v>42735</v>
       </c>
       <c r="K636" s="3" t="n">
-        <v>43840</v>
+        <v>42975</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="637">
       <c r="A637" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B637" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C637" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D637" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E637" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F637" s="1" t="inlineStr">
         <is>
-          <t>1708007033/RC/22012034370561 — greval road</t>
+          <t>1708007033/RC/22012034318945 — सीसी रोड एवं नाली निर्माण हरपू पटेल के घर से कैलाश शुक्‍ला के घर तक</t>
         </is>
       </c>
       <c r="G637" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H637" s="2" t="n">
-        <v>0</v>
+        <v>95682</v>
       </c>
       <c r="I637" s="2" t="n">
-        <v>0</v>
+        <v>93056</v>
       </c>
       <c r="J637" s="3" t="n">
-        <v>43205</v>
-[...1 lines deleted...]
-      <c r="K637" s="3"/>
+        <v>42735</v>
+      </c>
+      <c r="K637" s="3" t="n">
+        <v>42975</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="638">
       <c r="A638" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B638" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C638" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D638" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E638" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F638" s="1" t="inlineStr">
         <is>
-          <t>1708007033/RC/22012034370563 — greval road</t>
+          <t>1708007033/RC/22012034325970 — सीसी रोड एवं नाली निर्माण सुन्‍दरलाल शुक्‍ला के घर से नदी की ओर</t>
         </is>
       </c>
       <c r="G638" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H638" s="2" t="n">
-        <v>0</v>
+        <v>93689</v>
       </c>
       <c r="I638" s="2" t="n">
-        <v>0</v>
+        <v>91864</v>
       </c>
       <c r="J638" s="3" t="n">
-        <v>43200</v>
-[...1 lines deleted...]
-      <c r="K638" s="3"/>
+        <v>42775</v>
+      </c>
+      <c r="K638" s="3" t="n">
+        <v>42824</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="639">
       <c r="A639" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B639" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C639" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D639" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E639" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F639" s="1" t="inlineStr">
         <is>
-          <t>1708007033/RC/22012034370980 — Sudoor Sadak Niram- Bajna Mukhya marg se Shanti nagar tola tak</t>
+          <t>1708007033/RC/22012034334466 — सीसी रोड एवं नाली निर्माण मैंन रोड से प्राथमिक सामुदायिक स्वास्थ्य क्रेद्र</t>
         </is>
       </c>
       <c r="G639" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H639" s="2" t="n">
-        <v>1200000</v>
+        <v>74240</v>
       </c>
       <c r="I639" s="2" t="n">
-        <v>217772.4</v>
+        <v>74132</v>
       </c>
       <c r="J639" s="3" t="n">
-        <v>43077</v>
+        <v>42837</v>
       </c>
       <c r="K639" s="3" t="n">
-        <v>43794</v>
+        <v>42911</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="640">
       <c r="A640" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B640" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C640" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D640" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E640" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F640" s="1" t="inlineStr">
         <is>
-          <t>1708007033/RC/22012034397487 — C.C ROAD NIRMAN -BHEEMKUND SNANAGHAR SE RANZ OFFICE KI TARF</t>
+          <t>1708007033/RC/22012034340424 — सीसी रोड एवं नाली निर्माण रत्‍तू पाल के घर से रतिराम तक</t>
         </is>
       </c>
       <c r="G640" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H640" s="2" t="n">
-        <v>105000</v>
+        <v>36113</v>
       </c>
       <c r="I640" s="2" t="n">
-        <v>106488</v>
+        <v>35948</v>
       </c>
       <c r="J640" s="3" t="n">
-        <v>43475</v>
+        <v>42908</v>
       </c>
       <c r="K640" s="3" t="n">
-        <v>43705</v>
+        <v>42962</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="641">
       <c r="A641" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B641" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C641" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D641" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E641" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F641" s="1" t="inlineStr">
         <is>
-          <t>1708007033/RC/22012034443325 — C.C. Road, Nali Nirman- Ramesh Awasthi ke makaan se Suresh Sen ke makaan tak</t>
+          <t>1708007033/RC/22012034340430 — सीसी रोड एवं नाली निर्माण चतुर लोधी के घर से रीमा अहिरवार के घर तक</t>
         </is>
       </c>
       <c r="G641" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H641" s="2" t="n">
-        <v>20925</v>
+        <v>24075</v>
       </c>
       <c r="I641" s="2" t="n">
-        <v>12180</v>
+        <v>23736</v>
       </c>
       <c r="J641" s="3" t="n">
-        <v>43525</v>
+        <v>42908</v>
       </c>
       <c r="K641" s="3" t="n">
-        <v>43794</v>
+        <v>42965</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="642">
       <c r="A642" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B642" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C642" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D642" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E642" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F642" s="1" t="inlineStr">
         <is>
-          <t>1708007033/RC/22012034443327 — C.C. Raod, Nali- Devendra Jain ke ghar se Kamla Mehtar ke ghar ki or</t>
+          <t>1708007033/RC/22012034340432 — सीसी रोड एवं नाली निर्माण्‍ा लाल्‍ले के घर से कल्‍याण के घर तक</t>
         </is>
       </c>
       <c r="G642" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H642" s="2" t="n">
-        <v>16200</v>
+        <v>16050</v>
       </c>
       <c r="I642" s="2" t="n">
-        <v>12006</v>
+        <v>16512</v>
       </c>
       <c r="J642" s="3" t="n">
-        <v>43525</v>
+        <v>42894</v>
       </c>
       <c r="K642" s="3" t="n">
-        <v>43794</v>
+        <v>42901</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="643">
       <c r="A643" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B643" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C643" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D643" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E643" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F643" s="1" t="inlineStr">
         <is>
-          <t>1708007033/RC/22012034443329 — C.C. Road, Nali- Raju ke ghar se Balchand Pal ke ghar ki or and mukhya marg tak</t>
+          <t>1708007033/RC/22012034343087 — सीसी रोड एवं नाली निर्माण पिरवा सौ के घर से नदी की ओर</t>
         </is>
       </c>
       <c r="G643" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H643" s="2" t="n">
-        <v>75000</v>
+        <v>56175</v>
       </c>
       <c r="I643" s="2" t="n">
-        <v>75168</v>
+        <v>49536</v>
       </c>
       <c r="J643" s="3" t="n">
-        <v>43509</v>
+        <v>42922</v>
       </c>
       <c r="K643" s="3" t="n">
-        <v>43718</v>
+        <v>42962</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="644">
       <c r="A644" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B644" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C644" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D644" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E644" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F644" s="1" t="inlineStr">
         <is>
-          <t>1708007033/RC/22012034469668 — Nali Nirman- Shaligram k ghar se Ramkripal ke ghar tak</t>
+          <t>1708007033/RC/22012034344299 — सीसी रोड एवं नाली निर्माण बालचन्‍द्र पाल के घर से संतोष तिवारी के घर तक</t>
         </is>
       </c>
       <c r="G644" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H644" s="2" t="n">
-        <v>6600</v>
+        <v>20063</v>
       </c>
       <c r="I644" s="2" t="n">
-        <v>6336</v>
+        <v>20640</v>
       </c>
       <c r="J644" s="3" t="n">
-        <v>43707</v>
+        <v>42942</v>
       </c>
       <c r="K644" s="3" t="n">
-        <v>44099</v>
+        <v>42967</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="645">
       <c r="A645" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B645" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C645" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D645" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E645" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F645" s="1" t="inlineStr">
         <is>
-          <t>1708007033/RC/22012034469671 — C.C. Road, Nali- Ramsevak k ghar se Pavan jain k ghar tak</t>
+          <t>1708007033/RC/22012034344300 — सीसी रोड एवं नाली निर्माण बिहारी के घर से ननुवा के घर तक</t>
         </is>
       </c>
       <c r="G645" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H645" s="2" t="n">
-        <v>18000</v>
+        <v>38119</v>
       </c>
       <c r="I645" s="2" t="n">
-        <v>17952</v>
+        <v>26832</v>
       </c>
       <c r="J645" s="3" t="n">
-        <v>43716</v>
+        <v>42956</v>
       </c>
       <c r="K645" s="3" t="n">
-        <v>43794</v>
+        <v>43250</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="646">
       <c r="A646" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B646" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C646" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D646" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Cement Concrete Roads for Comm / Repair and maintenance of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E646" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Road</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F646" s="1" t="inlineStr">
         <is>
-          <t>1708007033/RC/22012034469690 — Punar Nirman C.C. Road-Shaligram Awasthi k ghar se Dhaniram Sen k ghar tak</t>
+          <t>1708007033/RC/22012034363165 — सीसी रोड एवं नाली निर्माण मैन से मिहीलाल अहिरवार के घर तक</t>
         </is>
       </c>
       <c r="G646" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H646" s="2" t="n">
-        <v>53820</v>
+        <v>132750</v>
       </c>
       <c r="I646" s="2" t="n">
-        <v>53856</v>
+        <v>131064</v>
       </c>
       <c r="J646" s="3" t="n">
-        <v>43682</v>
+        <v>43019</v>
       </c>
       <c r="K646" s="3" t="n">
-        <v>44068</v>
+        <v>43079</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="647">
       <c r="A647" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B647" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C647" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D647" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Cement Concrete Roads for Comm / Repair and maintenance of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E647" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Road</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F647" s="1" t="inlineStr">
         <is>
-          <t>1708007033/RC/22012034469695 — C.C. Road-Bihari jain ki dukaan se Ramlala Mandir tak</t>
+          <t>1708007033/RC/22012034368783 — C.C. Road, Nali nirman Nandlal Dubey ke ghar se Vindaraban Shukla ke ghar tak</t>
         </is>
       </c>
       <c r="G647" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H647" s="2" t="n">
-        <v>55890</v>
+        <v>40200</v>
       </c>
       <c r="I647" s="2" t="n">
-        <v>54912</v>
+        <v>28660</v>
       </c>
       <c r="J647" s="3" t="n">
-        <v>43696</v>
+        <v>43076</v>
       </c>
       <c r="K647" s="3" t="n">
         <v>43794</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="648">
       <c r="A648" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B648" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C648" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D648" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E648" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F648" s="1" t="inlineStr">
         <is>
-          <t>1708007033/RC/22012034469697 — Nali nirman-Chhakilal Soni k ghar se Shala Mandir ki or</t>
+          <t>1708007033/RC/22012034368810 — C.C. Road, nali nirman -Maingate Bheemkund se Khel maidaan tak</t>
         </is>
       </c>
       <c r="G648" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H648" s="2" t="n">
-        <v>12375</v>
+        <v>178000</v>
       </c>
       <c r="I648" s="2" t="n">
-        <v>0</v>
+        <v>176472</v>
       </c>
       <c r="J648" s="3" t="n">
-        <v>43569</v>
-[...1 lines deleted...]
-      <c r="K648" s="3"/>
+        <v>43076</v>
+      </c>
+      <c r="K648" s="3" t="n">
+        <v>43840</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="649">
       <c r="A649" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B649" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C649" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D649" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E649" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F649" s="1" t="inlineStr">
         <is>
-          <t>1708007033/RC/22012034469699 — C.C. Road, Nali- Bhagwandas Chaube k ghar se Devendra Jain k ghar tak</t>
+          <t>1708007033/RC/22012034370561 — greval road</t>
         </is>
       </c>
       <c r="G649" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H649" s="2" t="n">
-        <v>51150</v>
+        <v>0</v>
       </c>
       <c r="I649" s="2" t="n">
-        <v>48576</v>
+        <v>0</v>
       </c>
       <c r="J649" s="3" t="n">
-        <v>43682</v>
-[...3 lines deleted...]
-      </c>
+        <v>43205</v>
+      </c>
+      <c r="K649" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="650">
       <c r="A650" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B650" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C650" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D650" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E650" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F650" s="1" t="inlineStr">
         <is>
-          <t>1708007033/RC/22012034469700 — Nali Nirman- Bihari jain ki dukaan se Deendayal Pandey k ghar tak</t>
+          <t>1708007033/RC/22012034370563 — greval road</t>
         </is>
       </c>
       <c r="G650" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H650" s="2" t="n">
-        <v>7013</v>
+        <v>0</v>
       </c>
       <c r="I650" s="2" t="n">
-        <v>6336</v>
+        <v>0</v>
       </c>
       <c r="J650" s="3" t="n">
-        <v>43707</v>
-[...3 lines deleted...]
-      </c>
+        <v>43200</v>
+      </c>
+      <c r="K650" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="651">
       <c r="A651" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B651" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C651" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D651" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E651" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F651" s="1" t="inlineStr">
         <is>
-          <t>1708007033/RC/22012034527840 — सीसी रोड एव नाली निर्माण मुन्ना उपाध्याय के घर से बाबूलाल रजक के मकान तक</t>
+          <t>1708007033/RC/22012034370980 — Sudoor Sadak Niram- Bajna Mukhya marg se Shanti nagar tola tak</t>
         </is>
       </c>
       <c r="G651" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H651" s="2" t="n">
-        <v>57938</v>
+        <v>1200000</v>
       </c>
       <c r="I651" s="2" t="n">
-        <v>57000</v>
+        <v>217772.4</v>
       </c>
       <c r="J651" s="3" t="n">
-        <v>44020</v>
+        <v>43077</v>
       </c>
       <c r="K651" s="3" t="n">
-        <v>44464</v>
+        <v>43794</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="652">
       <c r="A652" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B652" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C652" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D652" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E652" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F652" s="1" t="inlineStr">
         <is>
-          <t>1708007033/RC/22012034527912 — सीसी रोड एवं नाली निर्माण छक्‍कीलाल सोनी के मकान से शाला मंदिर की ओर</t>
+          <t>1708007033/RC/22012034397487 — C.C ROAD NIRMAN -BHEEMKUND SNANAGHAR SE RANZ OFFICE KI TARF</t>
         </is>
       </c>
       <c r="G652" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H652" s="2" t="n">
-        <v>69525</v>
+        <v>105000</v>
       </c>
       <c r="I652" s="2" t="n">
-        <v>69540</v>
+        <v>106488</v>
       </c>
       <c r="J652" s="3" t="n">
-        <v>44020</v>
+        <v>43475</v>
       </c>
       <c r="K652" s="3" t="n">
-        <v>44499</v>
+        <v>43705</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="653">
       <c r="A653" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B653" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C653" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D653" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E653" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F653" s="1" t="inlineStr">
         <is>
-          <t>1708007033/RC/22012034538985 — sudoor sadak nirman rampura se teen mahuwa ki or</t>
+          <t>1708007033/RC/22012034443325 — C.C. Road, Nali Nirman- Ramesh Awasthi ke makaan se Suresh Sen ke makaan tak</t>
         </is>
       </c>
       <c r="G653" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H653" s="2" t="n">
-        <v>0</v>
+        <v>20925</v>
       </c>
       <c r="I653" s="2" t="n">
-        <v>0</v>
+        <v>12180</v>
       </c>
       <c r="J653" s="3" t="n">
-        <v>43935</v>
-[...1 lines deleted...]
-      <c r="K653" s="3"/>
+        <v>43525</v>
+      </c>
+      <c r="K653" s="3" t="n">
+        <v>43794</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="654">
       <c r="A654" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B654" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C654" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D654" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E654" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F654" s="1" t="inlineStr">
         <is>
-          <t>1708007033/RC/22012034538988 — sudoor sadak nirman rampura se teen mahuwa ki or</t>
+          <t>1708007033/RC/22012034443327 — C.C. Raod, Nali- Devendra Jain ke ghar se Kamla Mehtar ke ghar ki or</t>
         </is>
       </c>
       <c r="G654" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H654" s="2" t="n">
-        <v>0</v>
+        <v>16200</v>
       </c>
       <c r="I654" s="2" t="n">
-        <v>0</v>
+        <v>12006</v>
       </c>
       <c r="J654" s="3" t="n">
-        <v>43935</v>
-[...1 lines deleted...]
-      <c r="K654" s="3"/>
+        <v>43525</v>
+      </c>
+      <c r="K654" s="3" t="n">
+        <v>43794</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="655">
       <c r="A655" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B655" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C655" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D655" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E655" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F655" s="1" t="inlineStr">
         <is>
-          <t>1708007033/RC/22012034540008 — सी० सी० रोड निर्माण- मुन्ना अहिरवार के घर से दिनेश प्रजापति के घर तक</t>
+          <t>1708007033/RC/22012034443329 — C.C. Road, Nali- Raju ke ghar se Balchand Pal ke ghar ki or and mukhya marg tak</t>
         </is>
       </c>
       <c r="G655" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H655" s="2" t="n">
-        <v>188000</v>
+        <v>75000</v>
       </c>
       <c r="I655" s="2" t="n">
-        <v>191520</v>
+        <v>75168</v>
       </c>
       <c r="J655" s="3" t="n">
-        <v>44095</v>
+        <v>43509</v>
       </c>
       <c r="K655" s="3" t="n">
-        <v>44142</v>
+        <v>43718</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="656">
       <c r="A656" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B656" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C656" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D656" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E656" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F656" s="1" t="inlineStr">
         <is>
-          <t>1708007033/RC/22012034540011 — सीसी रोड निर्माण कार्य -मेंन रोड से गनेशा अहिरवार के मकान तक</t>
+          <t>1708007033/RC/22012034469668 — Nali Nirman- Shaligram k ghar se Ramkripal ke ghar tak</t>
         </is>
       </c>
       <c r="G656" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H656" s="2" t="n">
-        <v>100000</v>
+        <v>6600</v>
       </c>
       <c r="I656" s="2" t="n">
-        <v>101460</v>
+        <v>6336</v>
       </c>
       <c r="J656" s="3" t="n">
-        <v>44095</v>
+        <v>43707</v>
       </c>
       <c r="K656" s="3" t="n">
-        <v>44172</v>
+        <v>44099</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="657">
       <c r="A657" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B657" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C657" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D657" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E657" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F657" s="1" t="inlineStr">
         <is>
-          <t>1708007033/RC/22012034571382 — SLWMNali nirman kary sukka prajapati ke ghar se nandan jain ke ghar tak</t>
+          <t>1708007033/RC/22012034469671 — C.C. Road, Nali- Ramsevak k ghar se Pavan jain k ghar tak</t>
         </is>
       </c>
       <c r="G657" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H657" s="2" t="n">
-        <v>0</v>
+        <v>18000</v>
       </c>
       <c r="I657" s="2" t="n">
-        <v>0</v>
+        <v>17952</v>
       </c>
       <c r="J657" s="3" t="n">
-        <v>44300</v>
-[...1 lines deleted...]
-      <c r="K657" s="3"/>
+        <v>43716</v>
+      </c>
+      <c r="K657" s="3" t="n">
+        <v>43794</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="658">
       <c r="A658" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B658" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C658" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D658" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Repair &amp; maint of Cement Concrete Roads for Comm / Repair and maintenance of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E658" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Repair &amp; maint of Road</t>
         </is>
       </c>
       <c r="F658" s="1" t="inlineStr">
         <is>
-          <t>1708007033/RC/22012034571385 — SLWMNali nirman kary babulal khare ke ghar se rajendra jain ke ghar tak</t>
+          <t>1708007033/RC/22012034469690 — Punar Nirman C.C. Road-Shaligram Awasthi k ghar se Dhaniram Sen k ghar tak</t>
         </is>
       </c>
       <c r="G658" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H658" s="2" t="n">
-        <v>0</v>
+        <v>53820</v>
       </c>
       <c r="I658" s="2" t="n">
-        <v>0</v>
+        <v>53856</v>
       </c>
       <c r="J658" s="3" t="n">
-        <v>44300</v>
-[...1 lines deleted...]
-      <c r="K658" s="3"/>
+        <v>43682</v>
+      </c>
+      <c r="K658" s="3" t="n">
+        <v>44068</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="659">
       <c r="A659" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B659" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C659" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D659" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Repair &amp; maint of Cement Concrete Roads for Comm / Repair and maintenance of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E659" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Repair &amp; maint of Road</t>
         </is>
       </c>
       <c r="F659" s="1" t="inlineStr">
         <is>
-          <t>1708007033/RC/22012034571387 — SLWM Nali nirman kary  chhutan patel ke ghar se halkai patel ke ghar tak</t>
+          <t>1708007033/RC/22012034469695 — C.C. Road-Bihari jain ki dukaan se Ramlala Mandir tak</t>
         </is>
       </c>
       <c r="G659" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H659" s="2" t="n">
-        <v>0</v>
+        <v>55890</v>
       </c>
       <c r="I659" s="2" t="n">
-        <v>0</v>
+        <v>54912</v>
       </c>
       <c r="J659" s="3" t="n">
-        <v>44300</v>
-[...1 lines deleted...]
-      <c r="K659" s="3"/>
+        <v>43696</v>
+      </c>
+      <c r="K659" s="3" t="n">
+        <v>43794</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="660">
       <c r="A660" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B660" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C660" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D660" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E660" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F660" s="1" t="inlineStr">
         <is>
-          <t>1708007033/RC/22012034582770 — सीसी रोड एवं नाली निर्माण सुम्‍मेरा वंशकार के घर से परसादी के घर की ओर</t>
+          <t>1708007033/RC/22012034469697 — Nali nirman-Chhakilal Soni k ghar se Shala Mandir ki or</t>
         </is>
       </c>
       <c r="G660" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H660" s="2" t="n">
-        <v>76032</v>
+        <v>12375</v>
       </c>
       <c r="I660" s="2" t="n">
-        <v>74498</v>
+        <v>0</v>
       </c>
       <c r="J660" s="3" t="n">
-        <v>44449</v>
-[...3 lines deleted...]
-      </c>
+        <v>43569</v>
+      </c>
+      <c r="K660" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="661">
       <c r="A661" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B661" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C661" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D661" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E661" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F661" s="1" t="inlineStr">
         <is>
-          <t>1708007033/RC/22012034591441 — सीसी रोड एवं नाली निमार्ण कार्य सिद्वाई मार्ग से हरदौल चबूतरा की ओर</t>
+          <t>1708007033/RC/22012034469699 — C.C. Road, Nali- Bhagwandas Chaube k ghar se Devendra Jain k ghar tak</t>
         </is>
       </c>
       <c r="G661" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H661" s="2" t="n">
-        <v>55598</v>
+        <v>51150</v>
       </c>
       <c r="I661" s="2" t="n">
-        <v>54426</v>
+        <v>48576</v>
       </c>
       <c r="J661" s="3" t="n">
-        <v>44513</v>
+        <v>43682</v>
       </c>
       <c r="K661" s="3" t="n">
-        <v>44560</v>
+        <v>43794</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="662">
       <c r="A662" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B662" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C662" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D662" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E662" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F662" s="1" t="inlineStr">
         <is>
-          <t>1708007033/RC/22012034618392 — सीसी रोड माय नाली निर्माण कार्य पप्पू यादव के घर से सान्तिद्हम की  तरफ</t>
+          <t>1708007033/RC/22012034469700 — Nali Nirman- Bihari jain ki dukaan se Deendayal Pandey k ghar tak</t>
         </is>
       </c>
       <c r="G662" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H662" s="2" t="n">
-        <v>45100</v>
+        <v>7013</v>
       </c>
       <c r="I662" s="2" t="n">
-        <v>44064</v>
+        <v>6336</v>
       </c>
       <c r="J662" s="3" t="n">
-        <v>44850</v>
+        <v>43707</v>
       </c>
       <c r="K662" s="3" t="n">
-        <v>44890</v>
+        <v>44058</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="663">
       <c r="A663" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B663" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C663" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D663" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E663" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F663" s="1" t="inlineStr">
         <is>
-          <t>1708007033/RC/22012034633752 — सीसी रोड एवं नाली निर्माण कार्य फददा  पाल के घर से श्‍याम पटेल के घर तक रमपुरा टोला</t>
+          <t>1708007033/RC/22012034527840 — सीसी रोड एव नाली निर्माण मुन्ना उपाध्याय के घर से बाबूलाल रजक के मकान तक</t>
         </is>
       </c>
       <c r="G663" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H663" s="2" t="n">
-        <v>54519</v>
+        <v>57938</v>
       </c>
       <c r="I663" s="2" t="n">
-        <v>53040</v>
+        <v>57000</v>
       </c>
       <c r="J663" s="3" t="n">
-        <v>45051</v>
+        <v>44020</v>
       </c>
       <c r="K663" s="3" t="n">
-        <v>45125</v>
+        <v>44464</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="664">
       <c r="A664" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B664" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C664" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D664" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E664" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F664" s="1" t="inlineStr">
         <is>
-          <t>1708007033/RC/22012034638842 — सीसी रोड सह नाली निर्माण कार्य दिब्‍बू बंसकार के घर से हाट बाजार तक</t>
+          <t>1708007033/RC/22012034527912 — सीसी रोड एवं नाली निर्माण छक्‍कीलाल सोनी के मकान से शाला मंदिर की ओर</t>
         </is>
       </c>
       <c r="G664" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H664" s="2" t="n">
-        <v>104362</v>
+        <v>69525</v>
       </c>
       <c r="I664" s="2" t="n">
-        <v>102323</v>
+        <v>69540</v>
       </c>
       <c r="J664" s="3" t="n">
-        <v>45120</v>
+        <v>44020</v>
       </c>
       <c r="K664" s="3" t="n">
-        <v>45157</v>
+        <v>44499</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="665">
       <c r="A665" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B665" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C665" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D665" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E665" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F665" s="1" t="inlineStr">
         <is>
-          <t>1708007033/RC/22012034821108 — सीसी रोड सह नाली निर्माण कार्य आगंनबाडी से घाट बाजार की ओर</t>
+          <t>1708007033/RC/22012034538985 — sudoor sadak nirman rampura se teen mahuwa ki or</t>
         </is>
       </c>
       <c r="G665" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H665" s="2" t="n">
-        <v>70349</v>
+        <v>0</v>
       </c>
       <c r="I665" s="2" t="n">
-        <v>68040</v>
+        <v>0</v>
       </c>
       <c r="J665" s="3" t="n">
-        <v>45487</v>
-[...3 lines deleted...]
-      </c>
+        <v>43935</v>
+      </c>
+      <c r="K665" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="666">
       <c r="A666" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B666" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C666" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D666" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E666" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F666" s="1" t="inlineStr">
         <is>
-          <t>1708007033/RC/22012034822485 — सीसी रोड सह नाली निर्माण कार्य गौड बाबा, बन्‍दू पाल के घर से अस्‍पताल की ओर</t>
+          <t>1708007033/RC/22012034538988 — sudoor sadak nirman rampura se teen mahuwa ki or</t>
         </is>
       </c>
       <c r="G666" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H666" s="2" t="n">
-        <v>74821</v>
+        <v>0</v>
       </c>
       <c r="I666" s="2" t="n">
-        <v>72900</v>
+        <v>0</v>
       </c>
       <c r="J666" s="3" t="n">
-        <v>45500</v>
-[...3 lines deleted...]
-      </c>
+        <v>43935</v>
+      </c>
+      <c r="K666" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="667">
       <c r="A667" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B667" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C667" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D667" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E667" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F667" s="1" t="inlineStr">
         <is>
-          <t>1708007033/RC/22012034825338 — सीसी रोड निर्माण कार्य बन्‍दू पाल केे घर से अस्‍पताल की ओर बाजना</t>
+          <t>1708007033/RC/22012034540008 — सी० सी० रोड निर्माण- मुन्ना अहिरवार के घर से दिनेश प्रजापति के घर तक</t>
         </is>
       </c>
       <c r="G667" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H667" s="2" t="n">
-        <v>56332</v>
+        <v>188000</v>
       </c>
       <c r="I667" s="2" t="n">
-        <v>55404</v>
+        <v>191520</v>
       </c>
       <c r="J667" s="3" t="n">
-        <v>45546</v>
+        <v>44095</v>
       </c>
       <c r="K667" s="3" t="n">
-        <v>45561</v>
+        <v>44142</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="668">
       <c r="A668" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B668" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C668" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D668" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E668" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F668" s="1" t="inlineStr">
         <is>
-          <t>1708007033/RC/22012034831031 — सीसी नाली एवं सीसी रोड निर्माण सहित रज्‍जन यादव के घर से मुकेश पटेल के घर की ओर</t>
+          <t>1708007033/RC/22012034540011 — सीसी रोड निर्माण कार्य -मेंन रोड से गनेशा अहिरवार के मकान तक</t>
         </is>
       </c>
       <c r="G668" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H668" s="2" t="n">
-        <v>71954</v>
+        <v>100000</v>
       </c>
       <c r="I668" s="2" t="n">
-        <v>69984</v>
+        <v>101460</v>
       </c>
       <c r="J668" s="3" t="n">
-        <v>45663</v>
+        <v>44095</v>
       </c>
       <c r="K668" s="3" t="n">
-        <v>45688</v>
+        <v>44172</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="669">
       <c r="A669" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B669" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C669" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D669" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E669" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F669" s="1" t="inlineStr">
         <is>
-          <t>1708007033/RC/22012034837559 — सीसी रोड निर्माण कार्य सुरेश जैन के घर से पुल की ओर बाजना</t>
+          <t>1708007033/RC/22012034571382 — SLWMNali nirman kary sukka prajapati ke ghar se nandan jain ke ghar tak</t>
         </is>
       </c>
       <c r="G669" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H669" s="2" t="n">
-        <v>108333</v>
+        <v>0</v>
       </c>
       <c r="I669" s="2" t="n">
-        <v>106488</v>
+        <v>0</v>
       </c>
       <c r="J669" s="3" t="n">
-        <v>45777</v>
-[...3 lines deleted...]
-      </c>
+        <v>44300</v>
+      </c>
+      <c r="K669" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="670">
       <c r="A670" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B670" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C670" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D670" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E670" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F670" s="1" t="inlineStr">
         <is>
-          <t>1708007033/RC/22012034837560 — सीसी रोड एवं नाली निर्माण कार्य बालचन्‍द्र पाल के घर से मनोज तिवारी के घर की ओर</t>
+          <t>1708007033/RC/22012034571385 — SLWMNali nirman kary babulal khare ke ghar se rajendra jain ke ghar tak</t>
         </is>
       </c>
       <c r="G670" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H670" s="2" t="n">
-        <v>108083</v>
+        <v>0</v>
       </c>
       <c r="I670" s="2" t="n">
-        <v>103437</v>
+        <v>0</v>
       </c>
       <c r="J670" s="3" t="n">
-        <v>45733</v>
-[...3 lines deleted...]
-      </c>
+        <v>44300</v>
+      </c>
+      <c r="K670" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="671">
       <c r="A671" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B671" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C671" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D671" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E671" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F671" s="1" t="inlineStr">
         <is>
-          <t>1708007033/RC/22012034838594 — सीसी रोड निर्माण कार्य मैन रोड से रमपुरा स्‍कूल की ओर बाजना</t>
+          <t>1708007033/RC/22012034571387 — SLWM Nali nirman kary  chhutan patel ke ghar se halkai patel ke ghar tak</t>
         </is>
       </c>
       <c r="G671" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H671" s="2" t="n">
-        <v>51483</v>
+        <v>0</v>
       </c>
       <c r="I671" s="2" t="n">
-        <v>50112</v>
+        <v>0</v>
       </c>
       <c r="J671" s="3" t="n">
-        <v>45787</v>
-[...3 lines deleted...]
-      </c>
+        <v>44300</v>
+      </c>
+      <c r="K671" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="672">
       <c r="A672" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B672" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C672" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D672" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E672" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F672" s="1" t="inlineStr">
         <is>
-          <t>1708007033/RC/22012034839211 — सीसी रोड एवं नाली निर्माण कार्य नौनेलाल लोधी के घर से भूरिया अहिरवार के घर की ओर</t>
+          <t>1708007033/RC/22012034582770 — सीसी रोड एवं नाली निर्माण सुम्‍मेरा वंशकार के घर से परसादी के घर की ओर</t>
         </is>
       </c>
       <c r="G672" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H672" s="2" t="n">
-        <v>48432</v>
+        <v>76032</v>
       </c>
       <c r="I672" s="2" t="n">
-        <v>46980</v>
+        <v>74498</v>
       </c>
       <c r="J672" s="3" t="n">
-        <v>45787</v>
+        <v>44449</v>
       </c>
       <c r="K672" s="3" t="n">
-        <v>45824</v>
+        <v>44803</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="673">
       <c r="A673" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B673" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C673" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D673" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E673" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F673" s="1" t="inlineStr">
         <is>
-          <t>1708007033/RC/22012034843146 — सीसी रोड एवं नाली निर्माण कार्य बाजना</t>
+          <t>1708007033/RC/22012034591441 — सीसी रोड एवं नाली निमार्ण कार्य सिद्वाई मार्ग से हरदौल चबूतरा की ओर</t>
         </is>
       </c>
       <c r="G673" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H673" s="2" t="n">
-        <v>82632</v>
+        <v>55598</v>
       </c>
       <c r="I673" s="2" t="n">
-        <v>75429</v>
+        <v>54426</v>
       </c>
       <c r="J673" s="3" t="n">
-        <v>45842</v>
+        <v>44513</v>
       </c>
       <c r="K673" s="3" t="n">
-        <v>45887</v>
+        <v>44560</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="674">
       <c r="A674" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B674" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C674" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D674" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E674" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F674" s="1" t="inlineStr">
         <is>
-          <t>1708007033/RC/22012034851410 — सीसी रोड निर्माण कार्य मैन रोड से हाट बाजार की ओर बाजना</t>
+          <t>1708007033/RC/22012034618392 — सीसी रोड माय नाली निर्माण कार्य पप्पू यादव के घर से सान्तिद्हम की  तरफ</t>
         </is>
       </c>
       <c r="G674" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H674" s="2" t="n">
-        <v>188896</v>
+        <v>45100</v>
       </c>
       <c r="I674" s="2" t="n">
-        <v>187920</v>
+        <v>44064</v>
       </c>
       <c r="J674" s="3" t="n">
-        <v>46021</v>
+        <v>44850</v>
       </c>
       <c r="K674" s="3" t="n">
-        <v>46060</v>
+        <v>44890</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="675">
       <c r="A675" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B675" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C675" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D675" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E675" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F675" s="1" t="inlineStr">
         <is>
-          <t>1708007033/RC/344 — NALI NIRMAD KAR BAJNA</t>
+          <t>1708007033/RC/22012034633752 — सीसी रोड एवं नाली निर्माण कार्य फददा  पाल के घर से श्‍याम पटेल के घर तक रमपुरा टोला</t>
         </is>
       </c>
       <c r="G675" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H675" s="2" t="n">
-        <v>490000</v>
+        <v>54519</v>
       </c>
       <c r="I675" s="2" t="n">
-        <v>310704</v>
+        <v>53040</v>
       </c>
       <c r="J675" s="3" t="n">
-        <v>40384</v>
+        <v>45051</v>
       </c>
       <c r="K675" s="3" t="n">
-        <v>40683</v>
+        <v>45125</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="676">
       <c r="A676" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B676" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C676" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D676" s="1" t="inlineStr">
         <is>
-          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E676" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F676" s="1" t="inlineStr">
         <is>
-          <t>1708007033/RC/374 — रिपटा एवं मार्ग निर्माण कार्य रमपुरा बस्‍ती बाजना</t>
+          <t>1708007033/RC/22012034638842 — सीसी रोड सह नाली निर्माण कार्य दिब्‍बू बंसकार के घर से हाट बाजार तक</t>
         </is>
       </c>
       <c r="G676" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H676" s="2" t="n">
-        <v>485000</v>
+        <v>104362</v>
       </c>
       <c r="I676" s="2" t="n">
-        <v>478778</v>
+        <v>102323</v>
       </c>
       <c r="J676" s="3" t="n">
-        <v>40577</v>
+        <v>45120</v>
       </c>
       <c r="K676" s="3" t="n">
-        <v>40683</v>
+        <v>45157</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="677">
       <c r="A677" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B677" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C677" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D677" s="1" t="inlineStr">
         <is>
-          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E677" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F677" s="1" t="inlineStr">
         <is>
-          <t>1708007033/RC/375 — मिटटीमुरम एवं पुलिया निर्माण कार्य मुख्‍यमार्ग से टोरिया मुहल्‍ला तक बाजना</t>
+          <t>1708007033/RC/22012034821108 — सीसी रोड सह नाली निर्माण कार्य आगंनबाडी से घाट बाजार की ओर</t>
         </is>
       </c>
       <c r="G677" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H677" s="2" t="n">
-        <v>495000</v>
+        <v>70349</v>
       </c>
       <c r="I677" s="2" t="n">
-        <v>493770</v>
+        <v>68040</v>
       </c>
       <c r="J677" s="3" t="n">
-        <v>40577</v>
+        <v>45487</v>
       </c>
       <c r="K677" s="3" t="n">
-        <v>40887</v>
+        <v>45545</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="678">
       <c r="A678" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B678" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C678" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D678" s="1" t="inlineStr">
         <is>
-          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E678" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F678" s="1" t="inlineStr">
         <is>
-          <t>1708007033/RC/385 — मिटटीमुरम एवं पुलिया निर्माण कार्य महुआ के पास रमपुरा ग्रा. पं. बाजना</t>
+          <t>1708007033/RC/22012034822485 — सीसी रोड सह नाली निर्माण कार्य गौड बाबा, बन्‍दू पाल के घर से अस्‍पताल की ओर</t>
         </is>
       </c>
       <c r="G678" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H678" s="2" t="n">
-        <v>451000</v>
+        <v>74821</v>
       </c>
       <c r="I678" s="2" t="n">
-        <v>524248</v>
+        <v>72900</v>
       </c>
       <c r="J678" s="3" t="n">
-        <v>40553</v>
+        <v>45500</v>
       </c>
       <c r="K678" s="3" t="n">
-        <v>40998</v>
+        <v>45546</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="679">
       <c r="A679" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B679" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C679" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D679" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E679" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F679" s="1" t="inlineStr">
         <is>
-          <t>1708007033/RC/433 — सीमेंन्‍ट कांक्रीट रोड एवं नाली निर्माण कार्य पीपर तिगडडा से पीर घाट की ओर ग्राम बाजना</t>
+          <t>1708007033/RC/22012034825338 — सीसी रोड निर्माण कार्य बन्‍दू पाल केे घर से अस्‍पताल की ओर बाजना</t>
         </is>
       </c>
       <c r="G679" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H679" s="2" t="n">
-        <v>66704</v>
+        <v>56332</v>
       </c>
       <c r="I679" s="2" t="n">
-        <v>65768</v>
+        <v>55404</v>
       </c>
       <c r="J679" s="3" t="n">
-        <v>41165</v>
+        <v>45546</v>
       </c>
       <c r="K679" s="3" t="n">
-        <v>41335</v>
+        <v>45561</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="680">
       <c r="A680" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B680" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C680" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D680" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E680" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F680" s="1" t="inlineStr">
         <is>
-          <t>1708007033/RC/447 — सीमेंन्‍ट कांक्रीट रोड एवं नाली निर्माण कार्य श्‍याम ढीमर के घर से पीडब्‍लूडी रोड की ओर ग्राम बाजना</t>
+          <t>1708007033/RC/22012034831031 — सीसी नाली एवं सीसी रोड निर्माण सहित रज्‍जन यादव के घर से मुकेश पटेल के घर की ओर</t>
         </is>
       </c>
       <c r="G680" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H680" s="2" t="n">
-        <v>66704</v>
+        <v>71954</v>
       </c>
       <c r="I680" s="2" t="n">
-        <v>65768</v>
+        <v>69984</v>
       </c>
       <c r="J680" s="3" t="n">
-        <v>41165</v>
+        <v>45663</v>
       </c>
       <c r="K680" s="3" t="n">
-        <v>41335</v>
+        <v>45688</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="681">
       <c r="A681" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B681" s="1" t="inlineStr">
         <is>
-          <t>2006-2007</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C681" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D681" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E681" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F681" s="1" t="inlineStr">
         <is>
-          <t>1708007033/RC/5 — C.C. Road निर्माण  रामलाल से बाबुलाल के घर तक बाजना</t>
+          <t>1708007033/RC/22012034837559 — सीसी रोड निर्माण कार्य सुरेश जैन के घर से पुल की ओर बाजना</t>
         </is>
       </c>
       <c r="G681" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H681" s="2" t="n">
-        <v>496000</v>
+        <v>108333</v>
       </c>
       <c r="I681" s="2" t="n">
-        <v>381910</v>
+        <v>106488</v>
       </c>
       <c r="J681" s="3" t="n">
-        <v>39110</v>
+        <v>45777</v>
       </c>
       <c r="K681" s="3" t="n">
-        <v>39895</v>
+        <v>45809</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="682">
       <c r="A682" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B682" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C682" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D682" s="1" t="inlineStr">
         <is>
-          <t>Metal Second coat / Construction of WBM Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E682" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F682" s="1" t="inlineStr">
         <is>
-          <t>1708007033/RC/9 — स्‍टापडेम निर्माण कार्य बाजना</t>
+          <t>1708007033/RC/22012034837560 — सीसी रोड एवं नाली निर्माण कार्य बालचन्‍द्र पाल के घर से मनोज तिवारी के घर की ओर</t>
         </is>
       </c>
       <c r="G682" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H682" s="2" t="n">
-        <v>498000</v>
+        <v>108083</v>
       </c>
       <c r="I682" s="2" t="n">
-        <v>355880</v>
+        <v>103437</v>
       </c>
       <c r="J682" s="3" t="n">
-        <v>39211</v>
+        <v>45733</v>
       </c>
       <c r="K682" s="3" t="n">
-        <v>39848</v>
+        <v>45818</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="683">
       <c r="A683" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B683" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C683" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D683" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E683" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F683" s="1" t="inlineStr">
         <is>
-          <t>1708007033/RS/21741 — NBA Sochalay nirman Rajdhar / kunni bajna</t>
+          <t>1708007033/RC/22012034838594 — सीसी रोड निर्माण कार्य मैन रोड से रमपुरा स्‍कूल की ओर बाजना</t>
         </is>
       </c>
       <c r="G683" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H683" s="2" t="n">
-        <v>4400</v>
+        <v>51483</v>
       </c>
       <c r="I683" s="2" t="n">
-        <v>0</v>
+        <v>50112</v>
       </c>
       <c r="J683" s="3" t="n">
-        <v>41184</v>
-[...1 lines deleted...]
-      <c r="K683" s="3"/>
+        <v>45787</v>
+      </c>
+      <c r="K683" s="3" t="n">
+        <v>45809</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="684">
       <c r="A684" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B684" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C684" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D684" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E684" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F684" s="1" t="inlineStr">
         <is>
-          <t>1708007033/RS/21764 — NBA Sochalaya nirman Narmada / chankishor banja</t>
+          <t>1708007033/RC/22012034839211 — सीसी रोड एवं नाली निर्माण कार्य नौनेलाल लोधी के घर से भूरिया अहिरवार के घर की ओर</t>
         </is>
       </c>
       <c r="G684" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H684" s="2" t="n">
-        <v>4400</v>
+        <v>48432</v>
       </c>
       <c r="I684" s="2" t="n">
-        <v>0</v>
+        <v>46980</v>
       </c>
       <c r="J684" s="3" t="n">
-        <v>41184</v>
-[...1 lines deleted...]
-      <c r="K684" s="3"/>
+        <v>45787</v>
+      </c>
+      <c r="K684" s="3" t="n">
+        <v>45824</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="685">
       <c r="A685" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B685" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C685" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D685" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E685" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F685" s="1" t="inlineStr">
         <is>
-          <t>1708007033/RS/22012034184962 — शौचालय ि‍नर्माण पारीक्षत/ सरमन पटेल</t>
+          <t>1708007033/RC/22012034843146 — सीसी रोड एवं नाली निर्माण कार्य बाजना</t>
         </is>
       </c>
       <c r="G685" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H685" s="2" t="n">
-        <v>4400</v>
+        <v>82632</v>
       </c>
       <c r="I685" s="2" t="n">
-        <v>4078</v>
+        <v>75429</v>
       </c>
       <c r="J685" s="3" t="n">
-        <v>41669</v>
+        <v>45842</v>
       </c>
       <c r="K685" s="3" t="n">
-        <v>41680</v>
+        <v>45887</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="686">
       <c r="A686" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B686" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C686" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D686" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E686" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F686" s="1" t="inlineStr">
         <is>
-          <t>1708007033/RS/22012034185626 — शौचालय ि‍नर्माण द्वारका / जगन्‍नाथ</t>
+          <t>1708007033/RC/22012034851410 — सीसी रोड निर्माण कार्य मैन रोड से हाट बाजार की ओर बाजना</t>
         </is>
       </c>
       <c r="G686" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H686" s="2" t="n">
-        <v>4400</v>
+        <v>188896</v>
       </c>
       <c r="I686" s="2" t="n">
-        <v>4078</v>
+        <v>187920</v>
       </c>
       <c r="J686" s="3" t="n">
-        <v>41669</v>
+        <v>46021</v>
       </c>
       <c r="K686" s="3" t="n">
-        <v>41680</v>
+        <v>46060</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="687">
       <c r="A687" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B687" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C687" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D687" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E687" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F687" s="1" t="inlineStr">
         <is>
-          <t>1708007033/RS/22012034190233 — शौचालय ि‍नर्माण रामकली / ि‍कशोरी नामदेव</t>
+          <t>1708007033/RC/344 — NALI NIRMAD KAR BAJNA</t>
         </is>
       </c>
       <c r="G687" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H687" s="2" t="n">
-        <v>4400</v>
+        <v>490000</v>
       </c>
       <c r="I687" s="2" t="n">
-        <v>4368</v>
+        <v>310704</v>
       </c>
       <c r="J687" s="3" t="n">
-        <v>41648</v>
+        <v>40384</v>
       </c>
       <c r="K687" s="3" t="n">
-        <v>41680</v>
+        <v>40683</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="688">
       <c r="A688" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B688" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C688" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D688" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E688" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F688" s="1" t="inlineStr">
         <is>
-          <t>1708007033/RS/22012034190250 — शौचालय ि‍नर्माण परमानंद/छक्‍की ि‍वश्‍वकर्मा</t>
+          <t>1708007033/RC/374 — रिपटा एवं मार्ग निर्माण कार्य रमपुरा बस्‍ती बाजना</t>
         </is>
       </c>
       <c r="G688" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H688" s="2" t="n">
-        <v>4400</v>
+        <v>485000</v>
       </c>
       <c r="I688" s="2" t="n">
-        <v>4368</v>
+        <v>478778</v>
       </c>
       <c r="J688" s="3" t="n">
-        <v>41648</v>
+        <v>40577</v>
       </c>
       <c r="K688" s="3" t="n">
-        <v>41680</v>
+        <v>40683</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="689">
       <c r="A689" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B689" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C689" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D689" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E689" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F689" s="1" t="inlineStr">
         <is>
-          <t>1708007033/RS/22012034190498 — शौचालय ि‍नर्माण किशोरी / रघुनाथ पटेल</t>
+          <t>1708007033/RC/375 — मिटटीमुरम एवं पुलिया निर्माण कार्य मुख्‍यमार्ग से टोरिया मुहल्‍ला तक बाजना</t>
         </is>
       </c>
       <c r="G689" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H689" s="2" t="n">
-        <v>4400</v>
+        <v>495000</v>
       </c>
       <c r="I689" s="2" t="n">
-        <v>4368</v>
+        <v>493770</v>
       </c>
       <c r="J689" s="3" t="n">
-        <v>41648</v>
+        <v>40577</v>
       </c>
       <c r="K689" s="3" t="n">
-        <v>41680</v>
+        <v>40887</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="690">
       <c r="A690" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B690" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C690" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D690" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E690" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F690" s="1" t="inlineStr">
         <is>
-          <t>1708007033/RS/22012034190508 — शौचालय ि‍नर्माण बलिया/तिजईयां पटेल</t>
+          <t>1708007033/RC/385 — मिटटीमुरम एवं पुलिया निर्माण कार्य महुआ के पास रमपुरा ग्रा. पं. बाजना</t>
         </is>
       </c>
       <c r="G690" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H690" s="2" t="n">
-        <v>4400</v>
+        <v>451000</v>
       </c>
       <c r="I690" s="2" t="n">
-        <v>4368</v>
+        <v>524248</v>
       </c>
       <c r="J690" s="3" t="n">
-        <v>41641</v>
+        <v>40553</v>
       </c>
       <c r="K690" s="3" t="n">
-        <v>41680</v>
+        <v>40998</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="691">
       <c r="A691" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B691" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C691" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D691" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E691" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F691" s="1" t="inlineStr">
         <is>
-          <t>1708007033/RS/22012034190512 — शौचालय ि‍नर्माण परसू/दर्जुना पटेल</t>
+          <t>1708007033/RC/433 — सीमेंन्‍ट कांक्रीट रोड एवं नाली निर्माण कार्य पीपर तिगडडा से पीर घाट की ओर ग्राम बाजना</t>
         </is>
       </c>
       <c r="G691" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H691" s="2" t="n">
-        <v>4400</v>
+        <v>66704</v>
       </c>
       <c r="I691" s="2" t="n">
-        <v>4368</v>
+        <v>65768</v>
       </c>
       <c r="J691" s="3" t="n">
-        <v>41641</v>
+        <v>41165</v>
       </c>
       <c r="K691" s="3" t="n">
-        <v>41680</v>
+        <v>41335</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="692">
       <c r="A692" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B692" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C692" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D692" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E692" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F692" s="1" t="inlineStr">
         <is>
-          <t>1708007033/RS/22012034190516 — शौचालय ि‍नर्माण रतीराम/दुर्जना पटेल</t>
+          <t>1708007033/RC/447 — सीमेंन्‍ट कांक्रीट रोड एवं नाली निर्माण कार्य श्‍याम ढीमर के घर से पीडब्‍लूडी रोड की ओर ग्राम बाजना</t>
         </is>
       </c>
       <c r="G692" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H692" s="2" t="n">
-        <v>4400</v>
+        <v>66704</v>
       </c>
       <c r="I692" s="2" t="n">
-        <v>4078</v>
+        <v>65768</v>
       </c>
       <c r="J692" s="3" t="n">
-        <v>41669</v>
+        <v>41165</v>
       </c>
       <c r="K692" s="3" t="n">
-        <v>41680</v>
+        <v>41335</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="693">
       <c r="A693" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B693" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2006-2007</t>
         </is>
       </c>
       <c r="C693" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D693" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E693" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F693" s="1" t="inlineStr">
         <is>
-          <t>1708007033/RS/22012034190526 — शौचालय ि‍नर्माण मुन्‍नी/गांडू यादव</t>
+          <t>1708007033/RC/5 — C.C. Road निर्माण  रामलाल से बाबुलाल के घर तक बाजना</t>
         </is>
       </c>
       <c r="G693" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H693" s="2" t="n">
-        <v>4400</v>
+        <v>496000</v>
       </c>
       <c r="I693" s="2" t="n">
-        <v>4368</v>
+        <v>381910</v>
       </c>
       <c r="J693" s="3" t="n">
-        <v>41641</v>
+        <v>39110</v>
       </c>
       <c r="K693" s="3" t="n">
-        <v>41680</v>
+        <v>39895</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="694">
       <c r="A694" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B694" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C694" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D694" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Metal Second coat / Construction of WBM Roads for Community</t>
         </is>
       </c>
       <c r="E694" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F694" s="1" t="inlineStr">
         <is>
-          <t>1708007033/RS/22012034190530 — शौचालय ि‍नर्माण गौरीशंकर/छक्‍की ि‍वश्‍वकर्मा</t>
+          <t>1708007033/RC/9 — स्‍टापडेम निर्माण कार्य बाजना</t>
         </is>
       </c>
       <c r="G694" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H694" s="2" t="n">
-        <v>4400</v>
+        <v>498000</v>
       </c>
       <c r="I694" s="2" t="n">
-        <v>4078</v>
+        <v>355880</v>
       </c>
       <c r="J694" s="3" t="n">
-        <v>41669</v>
+        <v>39211</v>
       </c>
       <c r="K694" s="3" t="n">
-        <v>41680</v>
+        <v>39848</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="695">
       <c r="A695" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B695" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C695" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D695" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E695" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F695" s="1" t="inlineStr">
         <is>
-          <t>1708007033/RS/22012034190828 — शाैचालय ि‍नर्माण मुन्‍ना/सेतुराम रैकवार</t>
+          <t>1708007033/RS/21741 — NBA Sochalay nirman Rajdhar / kunni bajna</t>
         </is>
       </c>
       <c r="G695" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H695" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I695" s="2" t="n">
-        <v>4078</v>
+        <v>0</v>
       </c>
       <c r="J695" s="3" t="n">
-        <v>41669</v>
-[...3 lines deleted...]
-      </c>
+        <v>41184</v>
+      </c>
+      <c r="K695" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="696">
       <c r="A696" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B696" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C696" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D696" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E696" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F696" s="1" t="inlineStr">
         <is>
-          <t>1708007033/RS/22012034190888 — शौचायल ि‍नर्माण रमेश/बाबूलाल यादव</t>
+          <t>1708007033/RS/21764 — NBA Sochalaya nirman Narmada / chankishor banja</t>
         </is>
       </c>
       <c r="G696" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H696" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I696" s="2" t="n">
-        <v>4078</v>
+        <v>0</v>
       </c>
       <c r="J696" s="3" t="n">
-        <v>41669</v>
-[...3 lines deleted...]
-      </c>
+        <v>41184</v>
+      </c>
+      <c r="K696" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="697">
       <c r="A697" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B697" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C697" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D697" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E697" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F697" s="1" t="inlineStr">
         <is>
-          <t>1708007033/RS/22012034190893 — शौचालय ि‍नर्माण रामलाल/कुटटू  ि‍वश्‍वकर्मा</t>
+          <t>1708007033/RS/22012034184962 — शौचालय ि‍नर्माण पारीक्षत/ सरमन पटेल</t>
         </is>
       </c>
       <c r="G697" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H697" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I697" s="2" t="n">
-        <v>4368</v>
+        <v>4078</v>
       </c>
       <c r="J697" s="3" t="n">
-        <v>41641</v>
+        <v>41669</v>
       </c>
       <c r="K697" s="3" t="n">
         <v>41680</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="698">
       <c r="A698" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B698" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C698" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D698" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E698" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F698" s="1" t="inlineStr">
         <is>
-          <t>1708007033/RS/22012034191237 — शौचालय ि‍नर्माण नथुवा /तिजइया पटेल</t>
+          <t>1708007033/RS/22012034185626 — शौचालय ि‍नर्माण द्वारका / जगन्‍नाथ</t>
         </is>
       </c>
       <c r="G698" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H698" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I698" s="2" t="n">
-        <v>3492</v>
+        <v>4078</v>
       </c>
       <c r="J698" s="3" t="n">
-        <v>41648</v>
+        <v>41669</v>
       </c>
       <c r="K698" s="3" t="n">
         <v>41680</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="699">
       <c r="A699" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B699" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C699" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D699" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E699" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F699" s="1" t="inlineStr">
         <is>
-          <t>1708007033/RS/22012034192613 — शौचालय ि‍नर्माण राजू /रामदीन सेन</t>
+          <t>1708007033/RS/22012034190233 — शौचालय ि‍नर्माण रामकली / ि‍कशोरी नामदेव</t>
         </is>
       </c>
       <c r="G699" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H699" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I699" s="2" t="n">
-        <v>4078</v>
+        <v>4368</v>
       </c>
       <c r="J699" s="3" t="n">
-        <v>41669</v>
+        <v>41648</v>
       </c>
       <c r="K699" s="3" t="n">
         <v>41680</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="700">
       <c r="A700" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B700" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C700" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D700" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E700" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F700" s="1" t="inlineStr">
         <is>
-          <t>1708007033/RS/22012034196549 — शौचालय ि‍नर्माण जमना/रामप्रसाद ि‍वश्‍वकर्मा</t>
+          <t>1708007033/RS/22012034190250 — शौचालय ि‍नर्माण परमानंद/छक्‍की ि‍वश्‍वकर्मा</t>
         </is>
       </c>
       <c r="G700" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H700" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I700" s="2" t="n">
-        <v>4078</v>
+        <v>4368</v>
       </c>
       <c r="J700" s="3" t="n">
-        <v>41669</v>
+        <v>41648</v>
       </c>
       <c r="K700" s="3" t="n">
         <v>41680</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="701">
       <c r="A701" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B701" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C701" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D701" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E701" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F701" s="1" t="inlineStr">
         <is>
-          <t>1708007033/RS/22012034196554 — शौचालय ि‍नर्माण चिल्लोबाई/नथुवा ि‍वश्‍वकर्मा</t>
+          <t>1708007033/RS/22012034190498 — शौचालय ि‍नर्माण किशोरी / रघुनाथ पटेल</t>
         </is>
       </c>
       <c r="G701" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H701" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I701" s="2" t="n">
-        <v>4078</v>
+        <v>4368</v>
       </c>
       <c r="J701" s="3" t="n">
-        <v>41669</v>
+        <v>41648</v>
       </c>
       <c r="K701" s="3" t="n">
         <v>41680</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="702">
       <c r="A702" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B702" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C702" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D702" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E702" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F702" s="1" t="inlineStr">
         <is>
-          <t>1708007033/RS/22012034198205 — शौचालय ि‍नर्माण अशोक/तुलसी ि‍वश्‍वकर्मा</t>
+          <t>1708007033/RS/22012034190508 — शौचालय ि‍नर्माण बलिया/तिजईयां पटेल</t>
         </is>
       </c>
       <c r="G702" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H702" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I702" s="2" t="n">
-        <v>4078</v>
+        <v>4368</v>
       </c>
       <c r="J702" s="3" t="n">
-        <v>41669</v>
+        <v>41641</v>
       </c>
       <c r="K702" s="3" t="n">
         <v>41680</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="703">
       <c r="A703" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B703" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C703" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D703" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E703" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F703" s="1" t="inlineStr">
         <is>
-          <t>1708007033/RS/22012034198222 — शौचालय ि‍नर्माण रामकिशोर/काशीप्रसाद ि‍वश्‍वकर्मा</t>
+          <t>1708007033/RS/22012034190512 — शौचालय ि‍नर्माण परसू/दर्जुना पटेल</t>
         </is>
       </c>
       <c r="G703" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H703" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I703" s="2" t="n">
-        <v>4078</v>
+        <v>4368</v>
       </c>
       <c r="J703" s="3" t="n">
-        <v>41669</v>
+        <v>41641</v>
       </c>
       <c r="K703" s="3" t="n">
         <v>41680</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="704">
       <c r="A704" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B704" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C704" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D704" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E704" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F704" s="1" t="inlineStr">
         <is>
-          <t>1708007033/RS/22012034198228 — शौचालय ि‍नर्माण बाबूलाल/कुन्‍नी यादव</t>
+          <t>1708007033/RS/22012034190516 — शौचालय ि‍नर्माण रतीराम/दुर्जना पटेल</t>
         </is>
       </c>
       <c r="G704" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H704" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I704" s="2" t="n">
         <v>4078</v>
       </c>
       <c r="J704" s="3" t="n">
         <v>41669</v>
       </c>
       <c r="K704" s="3" t="n">
         <v>41680</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="705">
       <c r="A705" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B705" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C705" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D705" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E705" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F705" s="1" t="inlineStr">
         <is>
-          <t>1708007033/RS/22012034198234 — शौचालय ि‍नर्माण गनेशीबाई/भैयन राय</t>
+          <t>1708007033/RS/22012034190526 — शौचालय ि‍नर्माण मुन्‍नी/गांडू यादव</t>
         </is>
       </c>
       <c r="G705" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H705" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I705" s="2" t="n">
-        <v>4078</v>
+        <v>4368</v>
       </c>
       <c r="J705" s="3" t="n">
-        <v>41669</v>
+        <v>41641</v>
       </c>
       <c r="K705" s="3" t="n">
         <v>41680</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="706">
       <c r="A706" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B706" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C706" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D706" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E706" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F706" s="1" t="inlineStr">
         <is>
-          <t>1708007033/RS/22012034198252 — शौचालय ि‍नर्माण मन्‍नू/दुर्जना पटेल</t>
+          <t>1708007033/RS/22012034190530 — शौचालय ि‍नर्माण गौरीशंकर/छक्‍की ि‍वश्‍वकर्मा</t>
         </is>
       </c>
       <c r="G706" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H706" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I706" s="2" t="n">
         <v>4078</v>
       </c>
       <c r="J706" s="3" t="n">
         <v>41669</v>
       </c>
       <c r="K706" s="3" t="n">
         <v>41680</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="707">
       <c r="A707" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B707" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C707" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D707" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E707" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F707" s="1" t="inlineStr">
         <is>
-          <t>1708007033/RS/22012034198255 — Individual household latrine  PIYARE LAL/LAHUVA PA</t>
+          <t>1708007033/RS/22012034190828 — शाैचालय ि‍नर्माण मुन्‍ना/सेतुराम रैकवार</t>
         </is>
       </c>
       <c r="G707" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H707" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I707" s="2" t="n">
         <v>4078</v>
       </c>
       <c r="J707" s="3" t="n">
         <v>41669</v>
       </c>
       <c r="K707" s="3" t="n">
         <v>41680</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="708">
       <c r="A708" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B708" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C708" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D708" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E708" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F708" s="1" t="inlineStr">
         <is>
-          <t>1708007033/RS/22012034228332 — शौचालय ि‍नर्माण रमेश/बालकिशन पाल</t>
+          <t>1708007033/RS/22012034190888 — शौचायल ि‍नर्माण रमेश/बाबूलाल यादव</t>
         </is>
       </c>
       <c r="G708" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H708" s="2" t="n">
-        <v>5400</v>
+        <v>4400</v>
       </c>
       <c r="I708" s="2" t="n">
-        <v>5226</v>
+        <v>4078</v>
       </c>
       <c r="J708" s="3" t="n">
-        <v>41760</v>
+        <v>41669</v>
       </c>
       <c r="K708" s="3" t="n">
-        <v>41772</v>
+        <v>41680</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="709">
       <c r="A709" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B709" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C709" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D709" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E709" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F709" s="1" t="inlineStr">
         <is>
-          <t>1708007033/RS/22012034228346 — शौचालय ि‍नर्माण मरू /कूरा र्आहरवार</t>
+          <t>1708007033/RS/22012034190893 — शौचालय ि‍नर्माण रामलाल/कुटटू  ि‍वश्‍वकर्मा</t>
         </is>
       </c>
       <c r="G709" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H709" s="2" t="n">
-        <v>5400</v>
+        <v>4400</v>
       </c>
       <c r="I709" s="2" t="n">
-        <v>5226</v>
+        <v>4368</v>
       </c>
       <c r="J709" s="3" t="n">
-        <v>41760</v>
+        <v>41641</v>
       </c>
       <c r="K709" s="3" t="n">
-        <v>41841</v>
+        <v>41680</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="710">
       <c r="A710" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B710" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C710" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D710" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E710" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F710" s="1" t="inlineStr">
         <is>
-          <t>1708007033/RS/22012034228358 — शौचालय ि‍नर्माण गोपी/घुरका र्आहरवार</t>
+          <t>1708007033/RS/22012034191237 — शौचालय ि‍नर्माण नथुवा /तिजइया पटेल</t>
         </is>
       </c>
       <c r="G710" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H710" s="2" t="n">
-        <v>5400</v>
+        <v>4400</v>
       </c>
       <c r="I710" s="2" t="n">
-        <v>5226</v>
+        <v>3492</v>
       </c>
       <c r="J710" s="3" t="n">
-        <v>41760</v>
+        <v>41648</v>
       </c>
       <c r="K710" s="3" t="n">
-        <v>41766</v>
+        <v>41680</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="711">
       <c r="A711" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B711" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C711" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D711" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E711" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F711" s="1" t="inlineStr">
         <is>
-          <t>1708007033/RS/22012034228365 — शौचालय ि‍नर्माण भुमनियां/हल्लू र्आहरवार</t>
+          <t>1708007033/RS/22012034192613 — शौचालय ि‍नर्माण राजू /रामदीन सेन</t>
         </is>
       </c>
       <c r="G711" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H711" s="2" t="n">
-        <v>5400</v>
+        <v>4400</v>
       </c>
       <c r="I711" s="2" t="n">
-        <v>5226</v>
+        <v>4078</v>
       </c>
       <c r="J711" s="3" t="n">
-        <v>41760</v>
+        <v>41669</v>
       </c>
       <c r="K711" s="3" t="n">
-        <v>41772</v>
+        <v>41680</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="712">
       <c r="A712" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B712" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C712" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D712" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E712" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F712" s="1" t="inlineStr">
         <is>
-          <t>1708007033/RS/22012034228380 — शौचालय ि‍नर्माण नन्‍दी/लछुआ पटेल</t>
+          <t>1708007033/RS/22012034196549 — शौचालय ि‍नर्माण जमना/रामप्रसाद ि‍वश्‍वकर्मा</t>
         </is>
       </c>
       <c r="G712" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H712" s="2" t="n">
-        <v>5400</v>
+        <v>4400</v>
       </c>
       <c r="I712" s="2" t="n">
-        <v>5226</v>
+        <v>4078</v>
       </c>
       <c r="J712" s="3" t="n">
-        <v>41760</v>
+        <v>41669</v>
       </c>
       <c r="K712" s="3" t="n">
-        <v>41772</v>
+        <v>41680</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="713">
       <c r="A713" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B713" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C713" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D713" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E713" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F713" s="1" t="inlineStr">
         <is>
-          <t>1708007033/RS/22012034228396 — शौचालय ि‍नर्माण बच्‍चन/चतरा र्आहरवार</t>
+          <t>1708007033/RS/22012034196554 — शौचालय ि‍नर्माण चिल्लोबाई/नथुवा ि‍वश्‍वकर्मा</t>
         </is>
       </c>
       <c r="G713" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H713" s="2" t="n">
-        <v>5400</v>
+        <v>4400</v>
       </c>
       <c r="I713" s="2" t="n">
-        <v>5226</v>
+        <v>4078</v>
       </c>
       <c r="J713" s="3" t="n">
-        <v>41760</v>
+        <v>41669</v>
       </c>
       <c r="K713" s="3" t="n">
-        <v>41772</v>
+        <v>41680</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="714">
       <c r="A714" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B714" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C714" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D714" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E714" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F714" s="1" t="inlineStr">
         <is>
-          <t>1708007033/RS/22012034228533 — शौचालय ि‍नर्माण कडोरा/भरोसा र्आहरवार</t>
+          <t>1708007033/RS/22012034198205 — शौचालय ि‍नर्माण अशोक/तुलसी ि‍वश्‍वकर्मा</t>
         </is>
       </c>
       <c r="G714" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H714" s="2" t="n">
-        <v>5400</v>
+        <v>4400</v>
       </c>
       <c r="I714" s="2" t="n">
-        <v>5226</v>
+        <v>4078</v>
       </c>
       <c r="J714" s="3" t="n">
-        <v>41760</v>
+        <v>41669</v>
       </c>
       <c r="K714" s="3" t="n">
-        <v>41841</v>
+        <v>41680</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="715">
       <c r="A715" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B715" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C715" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D715" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E715" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F715" s="1" t="inlineStr">
         <is>
-          <t>1708007033/RS/22012034228534 — शौचालय ि‍नर्माण रधइयां/दुर्जना र्आहरवार</t>
+          <t>1708007033/RS/22012034198222 — शौचालय ि‍नर्माण रामकिशोर/काशीप्रसाद ि‍वश्‍वकर्मा</t>
         </is>
       </c>
       <c r="G715" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H715" s="2" t="n">
-        <v>5400</v>
+        <v>4400</v>
       </c>
       <c r="I715" s="2" t="n">
-        <v>5226</v>
+        <v>4078</v>
       </c>
       <c r="J715" s="3" t="n">
-        <v>41760</v>
+        <v>41669</v>
       </c>
       <c r="K715" s="3" t="n">
-        <v>41772</v>
+        <v>41680</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="716">
       <c r="A716" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B716" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C716" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D716" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E716" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F716" s="1" t="inlineStr">
         <is>
-          <t>1708007033/RS/22012034228550 — शौचालय ि‍नर्माण धमकन/भरोसा  र्आहरवार</t>
+          <t>1708007033/RS/22012034198228 — शौचालय ि‍नर्माण बाबूलाल/कुन्‍नी यादव</t>
         </is>
       </c>
       <c r="G716" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H716" s="2" t="n">
-        <v>5400</v>
+        <v>4400</v>
       </c>
       <c r="I716" s="2" t="n">
-        <v>5226</v>
+        <v>4078</v>
       </c>
       <c r="J716" s="3" t="n">
-        <v>41760</v>
+        <v>41669</v>
       </c>
       <c r="K716" s="3" t="n">
-        <v>41772</v>
+        <v>41680</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="717">
       <c r="A717" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B717" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C717" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D717" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E717" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F717" s="1" t="inlineStr">
         <is>
-          <t>1708007033/RS/22012034228551 — शौचालय ि‍नर्माण भागीरथ/सुकईया र्आहरवार</t>
+          <t>1708007033/RS/22012034198234 — शौचालय ि‍नर्माण गनेशीबाई/भैयन राय</t>
         </is>
       </c>
       <c r="G717" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H717" s="2" t="n">
-        <v>5400</v>
+        <v>4400</v>
       </c>
       <c r="I717" s="2" t="n">
-        <v>5226</v>
+        <v>4078</v>
       </c>
       <c r="J717" s="3" t="n">
-        <v>41760</v>
+        <v>41669</v>
       </c>
       <c r="K717" s="3" t="n">
-        <v>41772</v>
+        <v>41680</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="718">
       <c r="A718" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B718" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C718" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D718" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E718" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F718" s="1" t="inlineStr">
         <is>
-          <t>1708007033/RS/22012034228552 — शौचालय ि‍नर्माण रत्‍तू/ हल्‍का र्आहरवार</t>
+          <t>1708007033/RS/22012034198252 — शौचालय ि‍नर्माण मन्‍नू/दुर्जना पटेल</t>
         </is>
       </c>
       <c r="G718" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H718" s="2" t="n">
-        <v>5400</v>
+        <v>4400</v>
       </c>
       <c r="I718" s="2" t="n">
-        <v>5226</v>
+        <v>4078</v>
       </c>
       <c r="J718" s="3" t="n">
-        <v>41760</v>
+        <v>41669</v>
       </c>
       <c r="K718" s="3" t="n">
-        <v>41769</v>
+        <v>41680</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="719">
       <c r="A719" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B719" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C719" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D719" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E719" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F719" s="1" t="inlineStr">
         <is>
-          <t>1708007033/RS/22012034228554 — शौचालय ि‍नर्माण मन्जू/अजुछ्दी  पटेल</t>
+          <t>1708007033/RS/22012034198255 — Individual household latrine  PIYARE LAL/LAHUVA PA</t>
         </is>
       </c>
       <c r="G719" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H719" s="2" t="n">
-        <v>5400</v>
+        <v>4400</v>
       </c>
       <c r="I719" s="2" t="n">
-        <v>5226</v>
+        <v>4078</v>
       </c>
       <c r="J719" s="3" t="n">
-        <v>41760</v>
+        <v>41669</v>
       </c>
       <c r="K719" s="3" t="n">
-        <v>41772</v>
+        <v>41680</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="720">
       <c r="A720" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B720" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C720" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D720" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E720" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F720" s="1" t="inlineStr">
         <is>
-          <t>1708007033/RS/22012034228555 — शौचालय ि‍नर्माण राजेन्‍द्र कुमार/कन्‍हैया जैन</t>
+          <t>1708007033/RS/22012034228332 — शौचालय ि‍नर्माण रमेश/बालकिशन पाल</t>
         </is>
       </c>
       <c r="G720" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H720" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I720" s="2" t="n">
         <v>5226</v>
       </c>
       <c r="J720" s="3" t="n">
         <v>41760</v>
       </c>
       <c r="K720" s="3" t="n">
         <v>41772</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="721">
       <c r="A721" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B721" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C721" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D721" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E721" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F721" s="1" t="inlineStr">
         <is>
-          <t>1708007033/RS/22012034228557 — शौचालय ि‍नर्माण नन्‍नू/रामलाल पटेल</t>
+          <t>1708007033/RS/22012034228346 — शौचालय ि‍नर्माण मरू /कूरा र्आहरवार</t>
         </is>
       </c>
       <c r="G721" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H721" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I721" s="2" t="n">
         <v>5226</v>
       </c>
       <c r="J721" s="3" t="n">
         <v>41760</v>
       </c>
       <c r="K721" s="3" t="n">
-        <v>41772</v>
+        <v>41841</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="722">
       <c r="A722" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B722" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C722" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D722" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E722" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F722" s="1" t="inlineStr">
         <is>
-          <t>1708007033/RS/22012034228561 — शौचालय ि‍नर्माण मुलुवा/तिजईया  र्आहरवार</t>
+          <t>1708007033/RS/22012034228358 — शौचालय ि‍नर्माण गोपी/घुरका र्आहरवार</t>
         </is>
       </c>
       <c r="G722" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H722" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I722" s="2" t="n">
         <v>5226</v>
       </c>
       <c r="J722" s="3" t="n">
         <v>41760</v>
       </c>
       <c r="K722" s="3" t="n">
-        <v>41772</v>
+        <v>41766</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="723">
       <c r="A723" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B723" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C723" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D723" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E723" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F723" s="1" t="inlineStr">
         <is>
-          <t>1708007033/RS/22012034228563 — शौचालय ि‍नर्माण मोहन /दुर्जना र्आहरवार</t>
+          <t>1708007033/RS/22012034228365 — शौचालय ि‍नर्माण भुमनियां/हल्लू र्आहरवार</t>
         </is>
       </c>
       <c r="G723" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H723" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I723" s="2" t="n">
-        <v>0</v>
+        <v>5226</v>
       </c>
       <c r="J723" s="3" t="n">
         <v>41760</v>
       </c>
-      <c r="K723" s="3"/>
+      <c r="K723" s="3" t="n">
+        <v>41772</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="724">
       <c r="A724" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B724" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C724" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D724" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E724" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F724" s="1" t="inlineStr">
         <is>
-          <t>1708007033/RS/22012034245858 — Individual household latrine VIHARI S/OLACHUVA PAT</t>
+          <t>1708007033/RS/22012034228380 — शौचालय ि‍नर्माण नन्‍दी/लछुआ पटेल</t>
         </is>
       </c>
       <c r="G724" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H724" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I724" s="2" t="n">
         <v>5226</v>
       </c>
       <c r="J724" s="3" t="n">
-        <v>41786</v>
+        <v>41760</v>
       </c>
       <c r="K724" s="3" t="n">
-        <v>41841</v>
+        <v>41772</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="725">
       <c r="A725" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B725" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C725" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D725" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E725" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F725" s="1" t="inlineStr">
         <is>
-          <t>1708007033/RS/22012034246120 — Individual household latrine vinod s/o param patel</t>
+          <t>1708007033/RS/22012034228396 — शौचालय ि‍नर्माण बच्‍चन/चतरा र्आहरवार</t>
         </is>
       </c>
       <c r="G725" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H725" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I725" s="2" t="n">
         <v>5226</v>
       </c>
       <c r="J725" s="3" t="n">
-        <v>41787</v>
+        <v>41760</v>
       </c>
       <c r="K725" s="3" t="n">
-        <v>41841</v>
+        <v>41772</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="726">
       <c r="A726" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B726" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C726" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D726" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E726" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F726" s="1" t="inlineStr">
         <is>
-          <t>1708007033/RS/22012034246875 — Individual household latrine harjuva s/o durjana a</t>
+          <t>1708007033/RS/22012034228533 — शौचालय ि‍नर्माण कडोरा/भरोसा र्आहरवार</t>
         </is>
       </c>
       <c r="G726" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H726" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I726" s="2" t="n">
         <v>5226</v>
       </c>
       <c r="J726" s="3" t="n">
-        <v>41788</v>
+        <v>41760</v>
       </c>
       <c r="K726" s="3" t="n">
         <v>41841</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="727">
       <c r="A727" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B727" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C727" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D727" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E727" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F727" s="1" t="inlineStr">
         <is>
-          <t>1708007033/RS/22012034246884 — Individual household latrineheeralal s/o hallu ahi</t>
+          <t>1708007033/RS/22012034228534 — शौचालय ि‍नर्माण रधइयां/दुर्जना र्आहरवार</t>
         </is>
       </c>
       <c r="G727" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H727" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I727" s="2" t="n">
-        <v>3342</v>
+        <v>5226</v>
       </c>
       <c r="J727" s="3" t="n">
-        <v>41790</v>
+        <v>41760</v>
       </c>
       <c r="K727" s="3" t="n">
-        <v>41841</v>
+        <v>41772</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="728">
       <c r="A728" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B728" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C728" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D728" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E728" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F728" s="1" t="inlineStr">
         <is>
-          <t>1708007033/RS/22012034246890 — Individual household latrines koora s/o balamma pa</t>
+          <t>1708007033/RS/22012034228550 — शौचालय ि‍नर्माण धमकन/भरोसा  र्आहरवार</t>
         </is>
       </c>
       <c r="G728" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H728" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I728" s="2" t="n">
         <v>5226</v>
       </c>
       <c r="J728" s="3" t="n">
-        <v>41789</v>
+        <v>41760</v>
       </c>
       <c r="K728" s="3" t="n">
-        <v>41841</v>
+        <v>41772</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="729">
       <c r="A729" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B729" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C729" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D729" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E729" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F729" s="1" t="inlineStr">
         <is>
-          <t>1708007033/RS/22012034246893 — Individual household latrines Aarvind s/o koora Pa</t>
+          <t>1708007033/RS/22012034228551 — शौचालय ि‍नर्माण भागीरथ/सुकईया र्आहरवार</t>
         </is>
       </c>
       <c r="G729" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H729" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I729" s="2" t="n">
-        <v>2400</v>
+        <v>5226</v>
       </c>
       <c r="J729" s="3" t="n">
-        <v>41778</v>
+        <v>41760</v>
       </c>
       <c r="K729" s="3" t="n">
-        <v>41840</v>
+        <v>41772</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="730">
       <c r="A730" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B730" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C730" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D730" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E730" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F730" s="1" t="inlineStr">
         <is>
-          <t>1708007033/RS/22012034246898 — Individual household latrine param s/o dhiniram pa</t>
+          <t>1708007033/RS/22012034228552 — शौचालय ि‍नर्माण रत्‍तू/ हल्‍का र्आहरवार</t>
         </is>
       </c>
       <c r="G730" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H730" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I730" s="2" t="n">
         <v>5226</v>
       </c>
       <c r="J730" s="3" t="n">
-        <v>41813</v>
+        <v>41760</v>
       </c>
       <c r="K730" s="3" t="n">
-        <v>41841</v>
+        <v>41769</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="731">
       <c r="A731" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B731" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C731" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D731" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E731" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F731" s="1" t="inlineStr">
         <is>
-          <t>1708007033/RS/22012034246903 — Individual household latrine kamlesh s/o  laxman t</t>
+          <t>1708007033/RS/22012034228554 — शौचालय ि‍नर्माण मन्जू/अजुछ्दी  पटेल</t>
         </is>
       </c>
       <c r="G731" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H731" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I731" s="2" t="n">
         <v>5226</v>
       </c>
       <c r="J731" s="3" t="n">
-        <v>41779</v>
+        <v>41760</v>
       </c>
       <c r="K731" s="3" t="n">
-        <v>41841</v>
+        <v>41772</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="732">
       <c r="A732" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B732" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C732" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D732" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E732" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F732" s="1" t="inlineStr">
         <is>
-          <t>1708007033/RS/22012034246907 — Individual household latrine harishchand s/o laxma</t>
+          <t>1708007033/RS/22012034228555 — शौचालय ि‍नर्माण राजेन्‍द्र कुमार/कन्‍हैया जैन</t>
         </is>
       </c>
       <c r="G732" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H732" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I732" s="2" t="n">
         <v>5226</v>
       </c>
       <c r="J732" s="3" t="n">
-        <v>41811</v>
+        <v>41760</v>
       </c>
       <c r="K732" s="3" t="n">
-        <v>41841</v>
+        <v>41772</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="733">
       <c r="A733" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B733" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C733" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D733" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E733" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F733" s="1" t="inlineStr">
         <is>
-          <t>1708007033/RS/22012034264932 — शौचालय निर्माण लम्‍पा/भरईया अहिरवार</t>
+          <t>1708007033/RS/22012034228557 — शौचालय ि‍नर्माण नन्‍नू/रामलाल पटेल</t>
         </is>
       </c>
       <c r="G733" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H733" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I733" s="2" t="n">
-        <v>0</v>
+        <v>5226</v>
       </c>
       <c r="J733" s="3" t="n">
-        <v>41886</v>
-[...1 lines deleted...]
-      <c r="K733" s="3"/>
+        <v>41760</v>
+      </c>
+      <c r="K733" s="3" t="n">
+        <v>41772</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="734">
       <c r="A734" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B734" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C734" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D734" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E734" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F734" s="1" t="inlineStr">
         <is>
-          <t>1708007033/RS/22012034264935 — शौचालय निर्माण गोरेलाल/भरईया अहिरवार</t>
+          <t>1708007033/RS/22012034228561 — शौचालय ि‍नर्माण मुलुवा/तिजईया  र्आहरवार</t>
         </is>
       </c>
       <c r="G734" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H734" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I734" s="2" t="n">
-        <v>0</v>
+        <v>5226</v>
       </c>
       <c r="J734" s="3" t="n">
-        <v>41886</v>
-[...1 lines deleted...]
-      <c r="K734" s="3"/>
+        <v>41760</v>
+      </c>
+      <c r="K734" s="3" t="n">
+        <v>41772</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="735">
       <c r="A735" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B735" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C735" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D735" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E735" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F735" s="1" t="inlineStr">
         <is>
-          <t>1708007033/RS/22012034264937 — शौचालय निर्माण मनप्‍यारे/धनीराम पाल</t>
+          <t>1708007033/RS/22012034228563 — शौचालय ि‍नर्माण मोहन /दुर्जना र्आहरवार</t>
         </is>
       </c>
       <c r="G735" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H735" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I735" s="2" t="n">
-        <v>4326</v>
+        <v>0</v>
       </c>
       <c r="J735" s="3" t="n">
-        <v>41886</v>
-[...3 lines deleted...]
-      </c>
+        <v>41760</v>
+      </c>
+      <c r="K735" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="736">
       <c r="A736" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B736" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C736" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D736" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E736" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F736" s="1" t="inlineStr">
         <is>
-          <t>1708007033/RS/22012034264940 — शौचालय निर्माण पुनियाबाई /ठलुवा अहिरवार</t>
+          <t>1708007033/RS/22012034245858 — Individual household latrine VIHARI S/OLACHUVA PAT</t>
         </is>
       </c>
       <c r="G736" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H736" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I736" s="2" t="n">
-        <v>3326</v>
+        <v>5226</v>
       </c>
       <c r="J736" s="3" t="n">
-        <v>41886</v>
+        <v>41786</v>
       </c>
       <c r="K736" s="3" t="n">
-        <v>41902</v>
+        <v>41841</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="737">
       <c r="A737" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B737" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C737" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D737" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E737" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F737" s="1" t="inlineStr">
         <is>
-          <t>1708007033/RS/22012034268114 — IndIvidual Household latrine  lakhan s/obhagla ahi</t>
+          <t>1708007033/RS/22012034246120 — Individual household latrine vinod s/o param patel</t>
         </is>
       </c>
       <c r="G737" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H737" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I737" s="2" t="n">
-        <v>0</v>
+        <v>5226</v>
       </c>
       <c r="J737" s="3" t="n">
-        <v>41900</v>
-[...1 lines deleted...]
-      <c r="K737" s="3"/>
+        <v>41787</v>
+      </c>
+      <c r="K737" s="3" t="n">
+        <v>41841</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="738">
       <c r="A738" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B738" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C738" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D738" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E738" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F738" s="1" t="inlineStr">
         <is>
-          <t>1708007033/RS/22012034268117 — IndIvidual Household latrine ramba s/o  chatra ahi</t>
+          <t>1708007033/RS/22012034246875 — Individual household latrine harjuva s/o durjana a</t>
         </is>
       </c>
       <c r="G738" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H738" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I738" s="2" t="n">
-        <v>0</v>
+        <v>5226</v>
       </c>
       <c r="J738" s="3" t="n">
-        <v>41900</v>
-[...1 lines deleted...]
-      <c r="K738" s="3"/>
+        <v>41788</v>
+      </c>
+      <c r="K738" s="3" t="n">
+        <v>41841</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="739">
       <c r="A739" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B739" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C739" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D739" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E739" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F739" s="1" t="inlineStr">
         <is>
-          <t>1708007033/RS/22012034270119 — शौचालय निर्माण सरजू / उमरौवा अहिरवार</t>
+          <t>1708007033/RS/22012034246884 — Individual household latrineheeralal s/o hallu ahi</t>
         </is>
       </c>
       <c r="G739" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H739" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I739" s="2" t="n">
-        <v>4326</v>
+        <v>3342</v>
       </c>
       <c r="J739" s="3" t="n">
-        <v>41921</v>
+        <v>41790</v>
       </c>
       <c r="K739" s="3" t="n">
-        <v>41934</v>
+        <v>41841</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="740">
       <c r="A740" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B740" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C740" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D740" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E740" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F740" s="1" t="inlineStr">
         <is>
-          <t>1708007033/RS/22012034270122 — शौचालय निर्माण बाबूलाल /बल्‍देवा पटेल</t>
+          <t>1708007033/RS/22012034246890 — Individual household latrines koora s/o balamma pa</t>
         </is>
       </c>
       <c r="G740" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H740" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I740" s="2" t="n">
-        <v>4326</v>
+        <v>5226</v>
       </c>
       <c r="J740" s="3" t="n">
-        <v>41921</v>
+        <v>41789</v>
       </c>
       <c r="K740" s="3" t="n">
-        <v>41934</v>
+        <v>41841</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="741">
       <c r="A741" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B741" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C741" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D741" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E741" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F741" s="1" t="inlineStr">
         <is>
-          <t>1708007033/RS/22012034270124 — शौचालय निर्माण मनप्‍यारे / गोरेलाल माली</t>
+          <t>1708007033/RS/22012034246893 — Individual household latrines Aarvind s/o koora Pa</t>
         </is>
       </c>
       <c r="G741" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H741" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I741" s="2" t="n">
-        <v>4326</v>
+        <v>2400</v>
       </c>
       <c r="J741" s="3" t="n">
-        <v>41921</v>
+        <v>41778</v>
       </c>
       <c r="K741" s="3" t="n">
-        <v>41932</v>
+        <v>41840</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="742">
       <c r="A742" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B742" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C742" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D742" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E742" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F742" s="1" t="inlineStr">
         <is>
-          <t>1708007033/RS/22012034270127 — शौचालय निर्माण अर्जुन/ चतरा अहिरवार</t>
+          <t>1708007033/RS/22012034246898 — Individual household latrine param s/o dhiniram pa</t>
         </is>
       </c>
       <c r="G742" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H742" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I742" s="2" t="n">
-        <v>4326</v>
+        <v>5226</v>
       </c>
       <c r="J742" s="3" t="n">
-        <v>41921</v>
+        <v>41813</v>
       </c>
       <c r="K742" s="3" t="n">
-        <v>41927</v>
+        <v>41841</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="743">
       <c r="A743" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B743" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C743" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D743" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E743" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F743" s="1" t="inlineStr">
         <is>
-          <t>1708007033/RS/22012034270130 — शौचालय निर्माण लल्‍लू / बन्‍दन पटेल</t>
+          <t>1708007033/RS/22012034246903 — Individual household latrine kamlesh s/o  laxman t</t>
         </is>
       </c>
       <c r="G743" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H743" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I743" s="2" t="n">
-        <v>2826</v>
+        <v>5226</v>
       </c>
       <c r="J743" s="3" t="n">
-        <v>41921</v>
+        <v>41779</v>
       </c>
       <c r="K743" s="3" t="n">
-        <v>41995</v>
+        <v>41841</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="744">
       <c r="A744" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B744" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C744" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D744" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E744" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F744" s="1" t="inlineStr">
         <is>
-          <t>1708007033/RS/22012034270134 — शौचालय निर्माण पप्‍पू / बब्‍बू पटेल</t>
+          <t>1708007033/RS/22012034246907 — Individual household latrine harishchand s/o laxma</t>
         </is>
       </c>
       <c r="G744" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H744" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I744" s="2" t="n">
-        <v>4326</v>
+        <v>5226</v>
       </c>
       <c r="J744" s="3" t="n">
-        <v>41921</v>
+        <v>41811</v>
       </c>
       <c r="K744" s="3" t="n">
-        <v>41927</v>
+        <v>41841</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="745">
       <c r="A745" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B745" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C745" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D745" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E745" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F745" s="1" t="inlineStr">
         <is>
-          <t>1708007033/RS/22012034274079 — शौचालय निमा्रण लाल्‍ले/जलमा</t>
+          <t>1708007033/RS/22012034264932 — शौचालय निर्माण लम्‍पा/भरईया अहिरवार</t>
         </is>
       </c>
       <c r="G745" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H745" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I745" s="2" t="n">
-        <v>4326</v>
+        <v>0</v>
       </c>
       <c r="J745" s="3" t="n">
-        <v>41921</v>
-[...3 lines deleted...]
-      </c>
+        <v>41886</v>
+      </c>
+      <c r="K745" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="746">
       <c r="A746" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B746" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C746" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D746" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E746" s="1" t="inlineStr">
         <is>
-          <t>Community Sanitary Complex</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F746" s="1" t="inlineStr">
         <is>
-          <t>1708007033/RS/22012034495512 — सामुदायिक स्‍वच्‍छता परिसर निर्माण कार्य भीमकुण्ड बाजना</t>
+          <t>1708007033/RS/22012034264935 — शौचालय निर्माण गोरेलाल/भरईया अहिरवार</t>
         </is>
       </c>
       <c r="G746" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H746" s="2" t="n">
-        <v>44000</v>
+        <v>5400</v>
       </c>
       <c r="I746" s="2" t="n">
-        <v>44460</v>
+        <v>0</v>
       </c>
       <c r="J746" s="3" t="n">
-        <v>44092</v>
-[...3 lines deleted...]
-      </c>
+        <v>41886</v>
+      </c>
+      <c r="K746" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="747">
       <c r="A747" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B747" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C747" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D747" s="1" t="inlineStr">
         <is>
-          <t>Constr of Vermi Compost structure for Community / Construction of Vermi Compost structure for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E747" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F747" s="1" t="inlineStr">
         <is>
-          <t>1708007033/RS/22012034519966 — Slwm prathakaran kachara shed</t>
+          <t>1708007033/RS/22012034264937 — शौचालय निर्माण मनप्‍यारे/धनीराम पाल</t>
         </is>
       </c>
       <c r="G747" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H747" s="2" t="n">
-        <v>0</v>
+        <v>5400</v>
       </c>
       <c r="I747" s="2" t="n">
-        <v>0</v>
+        <v>4326</v>
       </c>
       <c r="J747" s="3" t="n">
-        <v>44300</v>
-[...1 lines deleted...]
-      <c r="K747" s="3"/>
+        <v>41886</v>
+      </c>
+      <c r="K747" s="3" t="n">
+        <v>41892</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="748">
       <c r="A748" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B748" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C748" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D748" s="1" t="inlineStr">
         <is>
-          <t>Construction of Stabilization Pond for Community / Construction of Stabilization Pond for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E748" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F748" s="1" t="inlineStr">
         <is>
-          <t>1708007033/RS/22012034519967 — SLWM  Esathikaran  talab nirman kary</t>
+          <t>1708007033/RS/22012034264940 — शौचालय निर्माण पुनियाबाई /ठलुवा अहिरवार</t>
         </is>
       </c>
       <c r="G748" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H748" s="2" t="n">
-        <v>0</v>
+        <v>5400</v>
       </c>
       <c r="I748" s="2" t="n">
-        <v>0</v>
+        <v>3326</v>
       </c>
       <c r="J748" s="3" t="n">
-        <v>44300</v>
-[...1 lines deleted...]
-      <c r="K748" s="3"/>
+        <v>41886</v>
+      </c>
+      <c r="K748" s="3" t="n">
+        <v>41902</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="749">
       <c r="A749" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B749" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C749" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D749" s="1" t="inlineStr">
         <is>
-          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E749" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F749" s="1" t="inlineStr">
         <is>
-          <t>1708007033/RS/22012034520679 — SLWM samudayak sokta bhimkund kothi ke pass</t>
+          <t>1708007033/RS/22012034268114 — IndIvidual Household latrine  lakhan s/obhagla ahi</t>
         </is>
       </c>
       <c r="G749" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H749" s="2" t="n">
-        <v>14467.3</v>
+        <v>5400</v>
       </c>
       <c r="I749" s="2" t="n">
-        <v>13145</v>
+        <v>0</v>
       </c>
       <c r="J749" s="3" t="n">
-        <v>44422</v>
-[...3 lines deleted...]
-      </c>
+        <v>41900</v>
+      </c>
+      <c r="K749" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="750">
       <c r="A750" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B750" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C750" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D750" s="1" t="inlineStr">
         <is>
-          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E750" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F750" s="1" t="inlineStr">
         <is>
-          <t>1708007033/RS/22012034520680 — SLWM  samudayak sokta nirman kary khel medan ke pass</t>
+          <t>1708007033/RS/22012034268117 — IndIvidual Household latrine ramba s/o  chatra ahi</t>
         </is>
       </c>
       <c r="G750" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H750" s="2" t="n">
-        <v>14467.3</v>
+        <v>5400</v>
       </c>
       <c r="I750" s="2" t="n">
-        <v>11986</v>
+        <v>0</v>
       </c>
       <c r="J750" s="3" t="n">
-        <v>44422</v>
-[...3 lines deleted...]
-      </c>
+        <v>41900</v>
+      </c>
+      <c r="K750" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="751">
       <c r="A751" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B751" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C751" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D751" s="1" t="inlineStr">
         <is>
-          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E751" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F751" s="1" t="inlineStr">
         <is>
-          <t>1708007033/RS/22012034520681 — SLWM samudayak sokta nirman kary  tigada ke pass</t>
+          <t>1708007033/RS/22012034270119 — शौचालय निर्माण सरजू / उमरौवा अहिरवार</t>
         </is>
       </c>
       <c r="G751" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H751" s="2" t="n">
-        <v>14467.3</v>
+        <v>5400</v>
       </c>
       <c r="I751" s="2" t="n">
-        <v>13966</v>
+        <v>4326</v>
       </c>
       <c r="J751" s="3" t="n">
-        <v>44422</v>
+        <v>41921</v>
       </c>
       <c r="K751" s="3" t="n">
-        <v>44803</v>
+        <v>41934</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="752">
       <c r="A752" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B752" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C752" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D752" s="1" t="inlineStr">
         <is>
-          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E752" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F752" s="1" t="inlineStr">
         <is>
-          <t>1708007033/RS/22012034520683 — SLWM samudayak sokta nirman kary rampura school ke pass</t>
+          <t>1708007033/RS/22012034270122 — शौचालय निर्माण बाबूलाल /बल्‍देवा पटेल</t>
         </is>
       </c>
       <c r="G752" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H752" s="2" t="n">
-        <v>14467.3</v>
+        <v>5400</v>
       </c>
       <c r="I752" s="2" t="n">
-        <v>9264</v>
+        <v>4326</v>
       </c>
       <c r="J752" s="3" t="n">
-        <v>44422</v>
+        <v>41921</v>
       </c>
       <c r="K752" s="3" t="n">
-        <v>44803</v>
+        <v>41934</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="753">
       <c r="A753" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B753" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C753" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D753" s="1" t="inlineStr">
         <is>
-          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E753" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F753" s="1" t="inlineStr">
         <is>
-          <t>1708007033/RS/22012034520684 — SLWM samudayak sokta nirman kary gobal babba ke pass</t>
+          <t>1708007033/RS/22012034270124 — शौचालय निर्माण मनप्‍यारे / गोरेलाल माली</t>
         </is>
       </c>
       <c r="G753" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H753" s="2" t="n">
-        <v>14467.3</v>
+        <v>5400</v>
       </c>
       <c r="I753" s="2" t="n">
-        <v>10422</v>
+        <v>4326</v>
       </c>
       <c r="J753" s="3" t="n">
-        <v>44506</v>
+        <v>41921</v>
       </c>
       <c r="K753" s="3" t="n">
-        <v>44617</v>
+        <v>41932</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="754">
       <c r="A754" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B754" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C754" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D754" s="1" t="inlineStr">
         <is>
-          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E754" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F754" s="1" t="inlineStr">
         <is>
-          <t>1708007033/RS/22012034520686 — SLWM samudayak sokta nirman kary pulic thana ke pass</t>
+          <t>1708007033/RS/22012034270127 — शौचालय निर्माण अर्जुन/ चतरा अहिरवार</t>
         </is>
       </c>
       <c r="G754" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H754" s="2" t="n">
-        <v>14467.3</v>
+        <v>5400</v>
       </c>
       <c r="I754" s="2" t="n">
-        <v>13145</v>
+        <v>4326</v>
       </c>
       <c r="J754" s="3" t="n">
-        <v>44434</v>
+        <v>41921</v>
       </c>
       <c r="K754" s="3" t="n">
-        <v>44803</v>
+        <v>41927</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="755">
       <c r="A755" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B755" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C755" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D755" s="1" t="inlineStr">
         <is>
-          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E755" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F755" s="1" t="inlineStr">
         <is>
-          <t>1708007033/RS/22012034520687 — SLWM samudayak sokta nirman kary range ke pass</t>
+          <t>1708007033/RS/22012034270130 — शौचालय निर्माण लल्‍लू / बन्‍दन पटेल</t>
         </is>
       </c>
       <c r="G755" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H755" s="2" t="n">
-        <v>14467.3</v>
+        <v>5400</v>
       </c>
       <c r="I755" s="2" t="n">
-        <v>11986</v>
+        <v>2826</v>
       </c>
       <c r="J755" s="3" t="n">
-        <v>44434</v>
+        <v>41921</v>
       </c>
       <c r="K755" s="3" t="n">
-        <v>44803</v>
+        <v>41995</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="756">
       <c r="A756" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B756" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C756" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D756" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E756" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F756" s="1" t="inlineStr">
         <is>
-          <t>1708007033/RS/22012034529396 — SLWM samudayak nadep nirman kary purane panchayat bhawan ke pass</t>
+          <t>1708007033/RS/22012034270134 — शौचालय निर्माण पप्‍पू / बब्‍बू पटेल</t>
         </is>
       </c>
       <c r="G756" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H756" s="2" t="n">
-        <v>21403.69</v>
+        <v>5400</v>
       </c>
       <c r="I756" s="2" t="n">
-        <v>20377.4</v>
+        <v>4326</v>
       </c>
       <c r="J756" s="3" t="n">
-        <v>44486</v>
+        <v>41921</v>
       </c>
       <c r="K756" s="3" t="n">
-        <v>44816</v>
+        <v>41927</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="757">
       <c r="A757" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B757" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C757" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D757" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E757" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F757" s="1" t="inlineStr">
         <is>
-          <t>1708007033/RS/22012034529397 — SLWM samudayak nadep nirman kary pashu oshadhalay ke pass</t>
+          <t>1708007033/RS/22012034274079 — शौचालय निमा्रण लाल्‍ले/जलमा</t>
         </is>
       </c>
       <c r="G757" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H757" s="2" t="n">
-        <v>21403.69</v>
+        <v>5400</v>
       </c>
       <c r="I757" s="2" t="n">
-        <v>20274.4</v>
+        <v>4326</v>
       </c>
       <c r="J757" s="3" t="n">
-        <v>44457</v>
+        <v>41921</v>
       </c>
       <c r="K757" s="3" t="n">
-        <v>44816</v>
+        <v>41934</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="758">
       <c r="A758" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B758" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C758" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D758" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
+          <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex</t>
         </is>
       </c>
       <c r="E758" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Community Sanitary Complex</t>
         </is>
       </c>
       <c r="F758" s="1" t="inlineStr">
         <is>
-          <t>1708007033/RS/22012034529399 — SLWM samudayak nadep nirman kary shanti nagar muhalla tulsi ahirwar ke ghar ke pass</t>
+          <t>1708007033/RS/22012034495512 — सामुदायिक स्‍वच्‍छता परिसर निर्माण कार्य भीमकुण्ड बाजना</t>
         </is>
       </c>
       <c r="G758" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H758" s="2" t="n">
-        <v>21403.69</v>
+        <v>44000</v>
       </c>
       <c r="I758" s="2" t="n">
-        <v>19116.4</v>
+        <v>44460</v>
       </c>
       <c r="J758" s="3" t="n">
-        <v>44434</v>
+        <v>44092</v>
       </c>
       <c r="K758" s="3" t="n">
-        <v>44957</v>
+        <v>44484</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="759">
       <c r="A759" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B759" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C759" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D759" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
+          <t>Constr of Vermi Compost structure for Community / Construction of Vermi Compost structure for Community</t>
         </is>
       </c>
       <c r="E759" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F759" s="1" t="inlineStr">
         <is>
-          <t>1708007033/RS/22012034529400 — SLWM samudayak nadep nirman kary shanti nagar  muhalla genesha ahirwar ke ghar ke pass</t>
+          <t>1708007033/RS/22012034519966 — Slwm prathakaran kachara shed</t>
         </is>
       </c>
       <c r="G759" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H759" s="2" t="n">
-        <v>21403.69</v>
+        <v>0</v>
       </c>
       <c r="I759" s="2" t="n">
-        <v>20274.4</v>
+        <v>0</v>
       </c>
       <c r="J759" s="3" t="n">
-        <v>44457</v>
-[...3 lines deleted...]
-      </c>
+        <v>44300</v>
+      </c>
+      <c r="K759" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="760">
       <c r="A760" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B760" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C760" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D760" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
+          <t>Construction of Stabilization Pond for Community / Construction of Stabilization Pond for Community</t>
         </is>
       </c>
       <c r="E760" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F760" s="1" t="inlineStr">
         <is>
-          <t>1708007033/RS/22012034529414 — SLWM samudayak nadep nirman kary bhimkund kothi ke pass</t>
+          <t>1708007033/RS/22012034519967 — SLWM  Esathikaran  talab nirman kary</t>
         </is>
       </c>
       <c r="G760" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H760" s="2" t="n">
-        <v>21403.69</v>
+        <v>0</v>
       </c>
       <c r="I760" s="2" t="n">
-        <v>19116.4</v>
+        <v>0</v>
       </c>
       <c r="J760" s="3" t="n">
-        <v>44434</v>
-[...3 lines deleted...]
-      </c>
+        <v>44300</v>
+      </c>
+      <c r="K760" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="761">
       <c r="A761" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B761" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C761" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D761" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
+          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E761" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F761" s="1" t="inlineStr">
         <is>
-          <t>1708007033/RS/22012034529415 — SLWM samudayak nadep nirman kary samudayak bhawan ke pass</t>
+          <t>1708007033/RS/22012034520679 — SLWM samudayak sokta bhimkund kothi ke pass</t>
         </is>
       </c>
       <c r="G761" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H761" s="2" t="n">
-        <v>21403.69</v>
+        <v>14467.3</v>
       </c>
       <c r="I761" s="2" t="n">
-        <v>21432.4</v>
+        <v>13145</v>
       </c>
       <c r="J761" s="3" t="n">
-        <v>44457</v>
+        <v>44422</v>
       </c>
       <c r="K761" s="3" t="n">
-        <v>44803</v>
+        <v>44790</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="762">
       <c r="A762" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B762" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C762" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D762" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
+          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E762" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F762" s="1" t="inlineStr">
         <is>
-          <t>1708007033/RS/22012034529417 — SLWM samudayak nadep nirman kary munna upadhaya ke Ghar ke pass rampura</t>
+          <t>1708007033/RS/22012034520680 — SLWM  samudayak sokta nirman kary khel medan ke pass</t>
         </is>
       </c>
       <c r="G762" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H762" s="2" t="n">
-        <v>21403.69</v>
+        <v>14467.3</v>
       </c>
       <c r="I762" s="2" t="n">
-        <v>20274.4</v>
+        <v>11986</v>
       </c>
       <c r="J762" s="3" t="n">
-        <v>44472</v>
+        <v>44422</v>
       </c>
       <c r="K762" s="3" t="n">
-        <v>44957</v>
+        <v>44803</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="763">
       <c r="A763" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B763" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C763" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D763" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
+          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E763" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F763" s="1" t="inlineStr">
         <is>
-          <t>1708007033/RS/22012034529418 — SLWM samudayak nadep nirman kary manpyare  pal ke ghar ke pass</t>
+          <t>1708007033/RS/22012034520681 — SLWM samudayak sokta nirman kary  tigada ke pass</t>
         </is>
       </c>
       <c r="G763" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H763" s="2" t="n">
-        <v>21403.69</v>
+        <v>14467.3</v>
       </c>
       <c r="I763" s="2" t="n">
-        <v>19116.4</v>
+        <v>13966</v>
       </c>
       <c r="J763" s="3" t="n">
-        <v>44457</v>
+        <v>44422</v>
       </c>
       <c r="K763" s="3" t="n">
-        <v>44809</v>
+        <v>44803</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="764">
       <c r="A764" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B764" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C764" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D764" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
+          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E764" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F764" s="1" t="inlineStr">
         <is>
-          <t>1708007033/RS/22012034529419 — SLWM samudayak nadep nirman kary  radhika shukla ke Ghar ke pass</t>
+          <t>1708007033/RS/22012034520683 — SLWM samudayak sokta nirman kary rampura school ke pass</t>
         </is>
       </c>
       <c r="G764" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H764" s="2" t="n">
-        <v>21403.69</v>
+        <v>14467.3</v>
       </c>
       <c r="I764" s="2" t="n">
-        <v>20274.4</v>
+        <v>9264</v>
       </c>
       <c r="J764" s="3" t="n">
         <v>44422</v>
       </c>
       <c r="K764" s="3" t="n">
-        <v>44809</v>
+        <v>44803</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="765">
       <c r="A765" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B765" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C765" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D765" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
+          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E765" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F765" s="1" t="inlineStr">
         <is>
-          <t>1708007033/RS/22012034529420 — SLWM samudayak nadep nirman kary   Lakhan patel ke Ghar ke pass</t>
+          <t>1708007033/RS/22012034520684 — SLWM samudayak sokta nirman kary gobal babba ke pass</t>
         </is>
       </c>
       <c r="G765" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H765" s="2" t="n">
-        <v>21403.69</v>
+        <v>14467.3</v>
       </c>
       <c r="I765" s="2" t="n">
-        <v>20274.4</v>
+        <v>10422</v>
       </c>
       <c r="J765" s="3" t="n">
-        <v>44422</v>
+        <v>44506</v>
       </c>
       <c r="K765" s="3" t="n">
-        <v>44809</v>
+        <v>44617</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="766">
       <c r="A766" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B766" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C766" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D766" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
+          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E766" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F766" s="1" t="inlineStr">
         <is>
-          <t>1708007033/RS/22012034529421 — SLWM samudayak nadep nirman kary abay jain ke ghar ke pass</t>
+          <t>1708007033/RS/22012034520686 — SLWM samudayak sokta nirman kary pulic thana ke pass</t>
         </is>
       </c>
       <c r="G766" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H766" s="2" t="n">
-        <v>21403.69</v>
+        <v>14467.3</v>
       </c>
       <c r="I766" s="2" t="n">
-        <v>20274.4</v>
+        <v>13145</v>
       </c>
       <c r="J766" s="3" t="n">
-        <v>44422</v>
+        <v>44434</v>
       </c>
       <c r="K766" s="3" t="n">
         <v>44803</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="767">
       <c r="A767" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B767" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C767" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D767" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
+          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E767" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F767" s="1" t="inlineStr">
         <is>
-          <t>1708007033/RS/22012034529422 — SLWM samudayak nadep nirman kary vipin panday ke ghar ke pass</t>
+          <t>1708007033/RS/22012034520687 — SLWM samudayak sokta nirman kary range ke pass</t>
         </is>
       </c>
       <c r="G767" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H767" s="2" t="n">
-        <v>21403.69</v>
+        <v>14467.3</v>
       </c>
       <c r="I767" s="2" t="n">
-        <v>20274.4</v>
+        <v>11986</v>
       </c>
       <c r="J767" s="3" t="n">
-        <v>44422</v>
+        <v>44434</v>
       </c>
       <c r="K767" s="3" t="n">
         <v>44803</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="768">
       <c r="A768" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B768" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C768" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D768" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
         </is>
       </c>
       <c r="E768" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F768" s="1" t="inlineStr">
         <is>
-          <t>1708007033/RS/22012034529423 — SLWM samudayak nadep nirman kary   busstand ke paas</t>
+          <t>1708007033/RS/22012034529396 — SLWM samudayak nadep nirman kary purane panchayat bhawan ke pass</t>
         </is>
       </c>
       <c r="G768" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H768" s="2" t="n">
         <v>21403.69</v>
       </c>
       <c r="I768" s="2" t="n">
-        <v>19116.4</v>
+        <v>20377.4</v>
       </c>
       <c r="J768" s="3" t="n">
-        <v>44434</v>
+        <v>44486</v>
       </c>
       <c r="K768" s="3" t="n">
-        <v>44957</v>
+        <v>44816</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="769">
       <c r="A769" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B769" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C769" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D769" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
         </is>
       </c>
       <c r="E769" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F769" s="1" t="inlineStr">
         <is>
-          <t>1708007033/RS/22012034529425 — SLWM samudayak nadep nirman kary babulal ahirwar ke ghar ke pass</t>
+          <t>1708007033/RS/22012034529397 — SLWM samudayak nadep nirman kary pashu oshadhalay ke pass</t>
         </is>
       </c>
       <c r="G769" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H769" s="2" t="n">
         <v>21403.69</v>
       </c>
       <c r="I769" s="2" t="n">
-        <v>19116.4</v>
+        <v>20274.4</v>
       </c>
       <c r="J769" s="3" t="n">
         <v>44457</v>
       </c>
       <c r="K769" s="3" t="n">
-        <v>44957</v>
+        <v>44816</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="770">
       <c r="A770" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B770" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C770" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D770" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
         </is>
       </c>
       <c r="E770" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F770" s="1" t="inlineStr">
         <is>
-          <t>1708007033/RS/22012034529427 — SLWM samudayak nadep nirman kary nandi patel ke ghar ke pass</t>
+          <t>1708007033/RS/22012034529399 — SLWM samudayak nadep nirman kary shanti nagar muhalla tulsi ahirwar ke ghar ke pass</t>
         </is>
       </c>
       <c r="G770" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H770" s="2" t="n">
         <v>21403.69</v>
       </c>
       <c r="I770" s="2" t="n">
         <v>19116.4</v>
       </c>
       <c r="J770" s="3" t="n">
-        <v>44457</v>
+        <v>44434</v>
       </c>
       <c r="K770" s="3" t="n">
         <v>44957</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="771">
       <c r="A771" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B771" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C771" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D771" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
         </is>
       </c>
       <c r="E771" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F771" s="1" t="inlineStr">
         <is>
-          <t>1708007033/RS/22012034529429 — SLWM samudayak nadep nirman kary   purani kagi house ke pass</t>
+          <t>1708007033/RS/22012034529400 — SLWM samudayak nadep nirman kary shanti nagar  muhalla genesha ahirwar ke ghar ke pass</t>
         </is>
       </c>
       <c r="G771" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H771" s="2" t="n">
         <v>21403.69</v>
       </c>
       <c r="I771" s="2" t="n">
         <v>20274.4</v>
       </c>
       <c r="J771" s="3" t="n">
-        <v>44422</v>
+        <v>44457</v>
       </c>
       <c r="K771" s="3" t="n">
-        <v>44809</v>
+        <v>44957</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="772">
       <c r="A772" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B772" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C772" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D772" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
         </is>
       </c>
       <c r="E772" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F772" s="1" t="inlineStr">
         <is>
-          <t>1708007033/RS/22012034529430 — SLWM samudayak nadep nirman kary  hospital ke pass</t>
+          <t>1708007033/RS/22012034529414 — SLWM samudayak nadep nirman kary bhimkund kothi ke pass</t>
         </is>
       </c>
       <c r="G772" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H772" s="2" t="n">
         <v>21403.69</v>
       </c>
       <c r="I772" s="2" t="n">
         <v>19116.4</v>
       </c>
       <c r="J772" s="3" t="n">
         <v>44434</v>
       </c>
       <c r="K772" s="3" t="n">
-        <v>44807</v>
+        <v>44957</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="773">
       <c r="A773" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B773" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C773" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D773" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
         </is>
       </c>
       <c r="E773" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F773" s="1" t="inlineStr">
         <is>
-          <t>1708007033/RS/22012034529431 — SLWM samudayak nadep nirman kary  om G om school ke pass</t>
+          <t>1708007033/RS/22012034529415 — SLWM samudayak nadep nirman kary samudayak bhawan ke pass</t>
         </is>
       </c>
       <c r="G773" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H773" s="2" t="n">
-        <v>14467.3</v>
+        <v>21403.69</v>
       </c>
       <c r="I773" s="2" t="n">
-        <v>7412</v>
+        <v>21432.4</v>
       </c>
       <c r="J773" s="3" t="n">
         <v>44457</v>
       </c>
       <c r="K773" s="3" t="n">
         <v>44803</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="774">
       <c r="A774" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B774" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C774" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D774" s="1" t="inlineStr">
         <is>
-          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+          <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
         </is>
       </c>
       <c r="E774" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F774" s="1" t="inlineStr">
         <is>
-          <t>1708007033/RS/22012034534295 — SLWM samudayak sokta nirman kary choki muhalla</t>
+          <t>1708007033/RS/22012034529417 — SLWM samudayak nadep nirman kary munna upadhaya ke Ghar ke pass rampura</t>
         </is>
       </c>
       <c r="G774" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H774" s="2" t="n">
-        <v>14467.3</v>
+        <v>21403.69</v>
       </c>
       <c r="I774" s="2" t="n">
-        <v>0</v>
+        <v>20274.4</v>
       </c>
       <c r="J774" s="3" t="n">
-        <v>44300</v>
-[...1 lines deleted...]
-      <c r="K774" s="3"/>
+        <v>44472</v>
+      </c>
+      <c r="K774" s="3" t="n">
+        <v>44957</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="775">
       <c r="A775" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B775" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C775" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D775" s="1" t="inlineStr">
         <is>
-          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+          <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
         </is>
       </c>
       <c r="E775" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F775" s="1" t="inlineStr">
         <is>
-          <t>1708007033/RS/22012034534298 — SLWM samudayak sokta nirman kary purani panchaayat bhanvan ke pass</t>
+          <t>1708007033/RS/22012034529418 — SLWM samudayak nadep nirman kary manpyare  pal ke ghar ke pass</t>
         </is>
       </c>
       <c r="G775" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H775" s="2" t="n">
-        <v>14467.3</v>
+        <v>21403.69</v>
       </c>
       <c r="I775" s="2" t="n">
-        <v>9264</v>
+        <v>19116.4</v>
       </c>
       <c r="J775" s="3" t="n">
-        <v>44525</v>
+        <v>44457</v>
       </c>
       <c r="K775" s="3" t="n">
-        <v>44803</v>
+        <v>44809</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="776">
       <c r="A776" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B776" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C776" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D776" s="1" t="inlineStr">
         <is>
-          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+          <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
         </is>
       </c>
       <c r="E776" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F776" s="1" t="inlineStr">
         <is>
-          <t>1708007033/RS/22012034534301 — SLWM samudayak sokta nirman kary aganvadi bhawan ke pass</t>
+          <t>1708007033/RS/22012034529419 — SLWM samudayak nadep nirman kary  radhika shukla ke Ghar ke pass</t>
         </is>
       </c>
       <c r="G776" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H776" s="2" t="n">
-        <v>14467.3</v>
+        <v>21403.69</v>
       </c>
       <c r="I776" s="2" t="n">
-        <v>8106</v>
+        <v>20274.4</v>
       </c>
       <c r="J776" s="3" t="n">
-        <v>44506</v>
+        <v>44422</v>
       </c>
       <c r="K776" s="3" t="n">
-        <v>44803</v>
+        <v>44809</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="777">
       <c r="A777" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B777" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C777" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D777" s="1" t="inlineStr">
         <is>
-          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+          <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
         </is>
       </c>
       <c r="E777" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F777" s="1" t="inlineStr">
         <is>
-          <t>1708007033/RS/22012034534304 — SLWM samudayak sokta nirman kary  rampura munna upadhyaya ke ghar ke pass</t>
+          <t>1708007033/RS/22012034529420 — SLWM samudayak nadep nirman kary   Lakhan patel ke Ghar ke pass</t>
         </is>
       </c>
       <c r="G777" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H777" s="2" t="n">
-        <v>14467.3</v>
+        <v>21403.69</v>
       </c>
       <c r="I777" s="2" t="n">
-        <v>10036</v>
+        <v>20274.4</v>
       </c>
       <c r="J777" s="3" t="n">
-        <v>44434</v>
+        <v>44422</v>
       </c>
       <c r="K777" s="3" t="n">
         <v>44809</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="778">
       <c r="A778" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B778" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C778" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D778" s="1" t="inlineStr">
         <is>
-          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+          <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
         </is>
       </c>
       <c r="E778" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F778" s="1" t="inlineStr">
         <is>
-          <t>1708007033/RS/22012034534306 — SLWM samudayak sokta nirman kary toriya muhalla</t>
+          <t>1708007033/RS/22012034529421 — SLWM samudayak nadep nirman kary abay jain ke ghar ke pass</t>
         </is>
       </c>
       <c r="G778" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H778" s="2" t="n">
-        <v>0</v>
+        <v>21403.69</v>
       </c>
       <c r="I778" s="2" t="n">
-        <v>0</v>
+        <v>20274.4</v>
       </c>
       <c r="J778" s="3" t="n">
-        <v>44300</v>
-[...1 lines deleted...]
-      <c r="K778" s="3"/>
+        <v>44422</v>
+      </c>
+      <c r="K778" s="3" t="n">
+        <v>44803</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="779">
       <c r="A779" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B779" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C779" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D779" s="1" t="inlineStr">
         <is>
-          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+          <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
         </is>
       </c>
       <c r="E779" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F779" s="1" t="inlineStr">
         <is>
-          <t>1708007033/RS/22012034534308 — SLWM samudayak sokta nirman kary Shanti nagar muhalla</t>
+          <t>1708007033/RS/22012034529422 — SLWM samudayak nadep nirman kary vipin panday ke ghar ke pass</t>
         </is>
       </c>
       <c r="G779" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H779" s="2" t="n">
-        <v>14467.3</v>
+        <v>21403.69</v>
       </c>
       <c r="I779" s="2" t="n">
-        <v>8106</v>
+        <v>20274.4</v>
       </c>
       <c r="J779" s="3" t="n">
-        <v>44506</v>
+        <v>44422</v>
       </c>
       <c r="K779" s="3" t="n">
-        <v>44804</v>
+        <v>44803</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="780">
       <c r="A780" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B780" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C780" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D780" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
         </is>
       </c>
       <c r="E780" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F780" s="1" t="inlineStr">
         <is>
-          <t>1708007033/RS/22012034688660 — नाली निर्माण कार्य सुरेश शुक्‍ला के मकान से पीपल घाट तक बाजना</t>
+          <t>1708007033/RS/22012034529423 — SLWM samudayak nadep nirman kary   busstand ke paas</t>
         </is>
       </c>
       <c r="G780" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H780" s="2" t="n">
-        <v>79307</v>
+        <v>21403.69</v>
       </c>
       <c r="I780" s="2" t="n">
-        <v>78948</v>
+        <v>19116.4</v>
       </c>
       <c r="J780" s="3" t="n">
-        <v>45024</v>
+        <v>44434</v>
       </c>
       <c r="K780" s="3" t="n">
-        <v>45088</v>
+        <v>44957</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="781">
       <c r="A781" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B781" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C781" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D781" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
         </is>
       </c>
       <c r="E781" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F781" s="1" t="inlineStr">
         <is>
-          <t>1708007033/RS/22012034696502 — सीसी नाली निर्माण कार्य घपुवा अहिरवार के घर से कमलेश प्रजापति के घर तक</t>
+          <t>1708007033/RS/22012034529425 — SLWM samudayak nadep nirman kary babulal ahirwar ke ghar ke pass</t>
         </is>
       </c>
       <c r="G781" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H781" s="2" t="n">
-        <v>72351</v>
+        <v>21403.69</v>
       </c>
       <c r="I781" s="2" t="n">
-        <v>70941</v>
+        <v>19116.4</v>
       </c>
       <c r="J781" s="3" t="n">
-        <v>45107</v>
+        <v>44457</v>
       </c>
       <c r="K781" s="3" t="n">
-        <v>45123</v>
+        <v>44957</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="782">
       <c r="A782" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B782" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C782" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D782" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex</t>
+          <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
         </is>
       </c>
       <c r="E782" s="1" t="inlineStr">
         <is>
-          <t>Community Sanitary Complex</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F782" s="1" t="inlineStr">
         <is>
-          <t>1708007033/RS/22012035124943 — सामुदायिक स्‍वच्‍छता परिसर बस स्‍टैण्‍ड बाजना</t>
+          <t>1708007033/RS/22012034529427 — SLWM samudayak nadep nirman kary nandi patel ke ghar ke pass</t>
         </is>
       </c>
       <c r="G782" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H782" s="2" t="n">
-        <v>0</v>
+        <v>21403.69</v>
       </c>
       <c r="I782" s="2" t="n">
-        <v>0</v>
+        <v>19116.4</v>
       </c>
       <c r="J782" s="3" t="n">
-        <v>45318</v>
-[...1 lines deleted...]
-      <c r="K782" s="3"/>
+        <v>44457</v>
+      </c>
+      <c r="K782" s="3" t="n">
+        <v>44957</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="783">
       <c r="A783" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B783" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C783" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D783" s="1" t="inlineStr">
         <is>
-          <t>Construction of Multi Unit Toilets for School / Construction of Multi Unit Toilets for School</t>
+          <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
         </is>
       </c>
       <c r="E783" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F783" s="1" t="inlineStr">
         <is>
-          <t>1708007033/RS/22012035137762 — Samudayik Swachhata Parisar Bus Stand Bajna</t>
+          <t>1708007033/RS/22012034529429 — SLWM samudayak nadep nirman kary   purani kagi house ke pass</t>
         </is>
       </c>
       <c r="G783" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H783" s="2" t="n">
-        <v>70000</v>
+        <v>21403.69</v>
       </c>
       <c r="I783" s="2" t="n">
-        <v>46980</v>
+        <v>20274.4</v>
       </c>
       <c r="J783" s="3" t="n">
-        <v>46003</v>
+        <v>44422</v>
       </c>
       <c r="K783" s="3" t="n">
-        <v>46048</v>
+        <v>44809</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="784">
       <c r="A784" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B784" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C784" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D784" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
         </is>
       </c>
       <c r="E784" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F784" s="1" t="inlineStr">
         <is>
-          <t>1708007033/RS/46421 — Individual Household Latrines - Chintu / Jahura</t>
+          <t>1708007033/RS/22012034529430 — SLWM samudayak nadep nirman kary  hospital ke pass</t>
         </is>
       </c>
       <c r="G784" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H784" s="2" t="n">
-        <v>44000</v>
+        <v>21403.69</v>
       </c>
       <c r="I784" s="2" t="n">
-        <v>0</v>
+        <v>19116.4</v>
       </c>
       <c r="J784" s="3" t="n">
-        <v>41184</v>
-[...1 lines deleted...]
-      <c r="K784" s="3"/>
+        <v>44434</v>
+      </c>
+      <c r="K784" s="3" t="n">
+        <v>44807</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="785">
       <c r="A785" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B785" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C785" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D785" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
         </is>
       </c>
       <c r="E785" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F785" s="1" t="inlineStr">
         <is>
-          <t>1708007033/RS/46423 — Individual Household Latrines - Tulsan / Gulli</t>
+          <t>1708007033/RS/22012034529431 — SLWM samudayak nadep nirman kary  om G om school ke pass</t>
         </is>
       </c>
       <c r="G785" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H785" s="2" t="n">
-        <v>44000</v>
+        <v>14467.3</v>
       </c>
       <c r="I785" s="2" t="n">
-        <v>0</v>
+        <v>7412</v>
       </c>
       <c r="J785" s="3" t="n">
-        <v>41184</v>
-[...1 lines deleted...]
-      <c r="K785" s="3"/>
+        <v>44457</v>
+      </c>
+      <c r="K785" s="3" t="n">
+        <v>44803</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="786">
       <c r="A786" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B786" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C786" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D786" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E786" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F786" s="1" t="inlineStr">
         <is>
-          <t>1708007033/RS/46426 — Individual Household Latrines - Balram / Manpyare</t>
+          <t>1708007033/RS/22012034534295 — SLWM samudayak sokta nirman kary choki muhalla</t>
         </is>
       </c>
       <c r="G786" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H786" s="2" t="n">
-        <v>44000</v>
+        <v>14467.3</v>
       </c>
       <c r="I786" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J786" s="3" t="n">
-        <v>41184</v>
+        <v>44300</v>
       </c>
       <c r="K786" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="787">
       <c r="A787" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B787" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C787" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D787" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E787" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F787" s="1" t="inlineStr">
         <is>
-          <t>1708007033/RS/46430 — Individual Household Latrines - Ramsingh / Mangal</t>
+          <t>1708007033/RS/22012034534298 — SLWM samudayak sokta nirman kary purani panchaayat bhanvan ke pass</t>
         </is>
       </c>
       <c r="G787" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H787" s="2" t="n">
-        <v>4400</v>
+        <v>14467.3</v>
       </c>
       <c r="I787" s="2" t="n">
-        <v>4368</v>
+        <v>9264</v>
       </c>
       <c r="J787" s="3" t="n">
-        <v>41543</v>
+        <v>44525</v>
       </c>
       <c r="K787" s="3" t="n">
-        <v>41680</v>
+        <v>44803</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="788">
       <c r="A788" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B788" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C788" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D788" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E788" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F788" s="1" t="inlineStr">
         <is>
-          <t>1708007033/RS/46435 — Individual Household Latrinres - Deendayal / Nanne</t>
+          <t>1708007033/RS/22012034534301 — SLWM samudayak sokta nirman kary aganvadi bhawan ke pass</t>
         </is>
       </c>
       <c r="G788" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H788" s="2" t="n">
-        <v>4400</v>
+        <v>14467.3</v>
       </c>
       <c r="I788" s="2" t="n">
-        <v>4326</v>
+        <v>8106</v>
       </c>
       <c r="J788" s="3" t="n">
-        <v>41592</v>
+        <v>44506</v>
       </c>
       <c r="K788" s="3" t="n">
-        <v>41934</v>
+        <v>44803</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="789">
       <c r="A789" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B789" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C789" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D789" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E789" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F789" s="1" t="inlineStr">
         <is>
-          <t>1708007033/RS/46440 — Individual Household Latrines - Lampa / Ramvi</t>
+          <t>1708007033/RS/22012034534304 — SLWM samudayak sokta nirman kary  rampura munna upadhyaya ke ghar ke pass</t>
         </is>
       </c>
       <c r="G789" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H789" s="2" t="n">
-        <v>44000</v>
+        <v>14467.3</v>
       </c>
       <c r="I789" s="2" t="n">
-        <v>0</v>
+        <v>10036</v>
       </c>
       <c r="J789" s="3" t="n">
-        <v>41184</v>
-[...1 lines deleted...]
-      <c r="K789" s="3"/>
+        <v>44434</v>
+      </c>
+      <c r="K789" s="3" t="n">
+        <v>44809</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="790">
       <c r="A790" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B790" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C790" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D790" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E790" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F790" s="1" t="inlineStr">
         <is>
-          <t>1708007033/RS/46443 — Individual Household Latrines - Ratiram / Harprasad</t>
+          <t>1708007033/RS/22012034534306 — SLWM samudayak sokta nirman kary toriya muhalla</t>
         </is>
       </c>
       <c r="G790" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H790" s="2" t="n">
-        <v>44000</v>
+        <v>0</v>
       </c>
       <c r="I790" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J790" s="3" t="n">
-        <v>41184</v>
+        <v>44300</v>
       </c>
       <c r="K790" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="791">
       <c r="A791" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B791" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C791" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D791" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E791" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F791" s="1" t="inlineStr">
         <is>
-          <t>1708007033/RS/46446 — शौचालय निर्माण भागीरथ/बन्‍दू</t>
+          <t>1708007033/RS/22012034534308 — SLWM samudayak sokta nirman kary Shanti nagar muhalla</t>
         </is>
       </c>
       <c r="G791" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H791" s="2" t="n">
-        <v>5400</v>
+        <v>14467.3</v>
       </c>
       <c r="I791" s="2" t="n">
-        <v>4326</v>
+        <v>8106</v>
       </c>
       <c r="J791" s="3" t="n">
-        <v>41900</v>
+        <v>44506</v>
       </c>
       <c r="K791" s="3" t="n">
-        <v>41907</v>
+        <v>44804</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="792">
       <c r="A792" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B792" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C792" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D792" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E792" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F792" s="1" t="inlineStr">
         <is>
-          <t>1708007033/RS/46450 — Individual Household Latrines - Ramesh / Ratiram</t>
+          <t>1708007033/RS/22012034688660 — नाली निर्माण कार्य सुरेश शुक्‍ला के मकान से पीपल घाट तक बाजना</t>
         </is>
       </c>
       <c r="G792" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H792" s="2" t="n">
-        <v>44000</v>
+        <v>79307</v>
       </c>
       <c r="I792" s="2" t="n">
-        <v>0</v>
+        <v>78948</v>
       </c>
       <c r="J792" s="3" t="n">
-        <v>41184</v>
-[...1 lines deleted...]
-      <c r="K792" s="3"/>
+        <v>45024</v>
+      </c>
+      <c r="K792" s="3" t="n">
+        <v>45088</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="793">
       <c r="A793" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B793" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C793" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D793" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E793" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F793" s="1" t="inlineStr">
         <is>
-          <t>1708007033/RS/46455 — शौचालय ि‍नर्माण राजू / बलीराम</t>
+          <t>1708007033/RS/22012034696502 — सीसी नाली निर्माण कार्य घपुवा अहिरवार के घर से कमलेश प्रजापति के घर तक</t>
         </is>
       </c>
       <c r="G793" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H793" s="2" t="n">
-        <v>4400</v>
+        <v>72351</v>
       </c>
       <c r="I793" s="2" t="n">
-        <v>4326</v>
+        <v>70941</v>
       </c>
       <c r="J793" s="3" t="n">
-        <v>41753</v>
+        <v>45107</v>
       </c>
       <c r="K793" s="3" t="n">
-        <v>41765</v>
+        <v>45123</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="794">
       <c r="A794" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B794" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C794" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D794" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex</t>
         </is>
       </c>
       <c r="E794" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Community Sanitary Complex</t>
         </is>
       </c>
       <c r="F794" s="1" t="inlineStr">
         <is>
-          <t>1708007033/RS/46460 — Individual Household Latrines - Pankhu / Khumna</t>
+          <t>1708007033/RS/22012035124943 — सामुदायिक स्‍वच्‍छता परिसर बस स्‍टैण्‍ड बाजना</t>
         </is>
       </c>
       <c r="G794" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H794" s="2" t="n">
-        <v>44000</v>
+        <v>0</v>
       </c>
       <c r="I794" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J794" s="3" t="n">
-        <v>41184</v>
+        <v>45318</v>
       </c>
       <c r="K794" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="795">
       <c r="A795" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B795" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C795" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D795" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Construction of Multi Unit Toilets for School / Construction of Multi Unit Toilets for School</t>
         </is>
       </c>
       <c r="E795" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F795" s="1" t="inlineStr">
         <is>
-          <t>1708007033/RS/46464 — Individual Household Latrines - Rajesh / Dhaniram</t>
+          <t>1708007033/RS/22012035137762 — Samudayik Swachhata Parisar Bus Stand Bajna</t>
         </is>
       </c>
       <c r="G795" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H795" s="2" t="n">
-        <v>44000</v>
+        <v>70000</v>
       </c>
       <c r="I795" s="2" t="n">
-        <v>0</v>
+        <v>46980</v>
       </c>
       <c r="J795" s="3" t="n">
-        <v>41184</v>
-[...1 lines deleted...]
-      <c r="K795" s="3"/>
+        <v>46003</v>
+      </c>
+      <c r="K795" s="3" t="n">
+        <v>46048</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="796">
       <c r="A796" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B796" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C796" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D796" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E796" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F796" s="1" t="inlineStr">
         <is>
-          <t>1708007033/RS/46469 — Individual Household Latrines - Harinarayan / Kash</t>
+          <t>1708007033/RS/46421 — Individual Household Latrines - Chintu / Jahura</t>
         </is>
       </c>
       <c r="G796" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H796" s="2" t="n">
-        <v>4400</v>
+        <v>44000</v>
       </c>
       <c r="I796" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J796" s="3" t="n">
-        <v>41592</v>
+        <v>41184</v>
       </c>
       <c r="K796" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="797">
       <c r="A797" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B797" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C797" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D797" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E797" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F797" s="1" t="inlineStr">
         <is>
-          <t>1708007033/RS/46475 — Individual Household Latrines - Kamlesh / Ratiram</t>
+          <t>1708007033/RS/46423 — Individual Household Latrines - Tulsan / Gulli</t>
         </is>
       </c>
       <c r="G797" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H797" s="2" t="n">
         <v>44000</v>
       </c>
       <c r="I797" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J797" s="3" t="n">
         <v>41184</v>
       </c>
       <c r="K797" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="798">
       <c r="A798" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B798" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C798" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D798" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E798" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F798" s="1" t="inlineStr">
         <is>
-          <t>1708007033/RS/46479 — Individual Household Latrines - Ramnarayan / Bandi</t>
+          <t>1708007033/RS/46426 — Individual Household Latrines - Balram / Manpyare</t>
         </is>
       </c>
       <c r="G798" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H798" s="2" t="n">
         <v>44000</v>
       </c>
       <c r="I798" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J798" s="3" t="n">
         <v>41184</v>
       </c>
       <c r="K798" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="799">
       <c r="A799" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B799" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C799" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D799" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E799" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F799" s="1" t="inlineStr">
         <is>
-          <t>1708007033/RS/46483 — Individual Household Latrines - Suresh / Barelal</t>
+          <t>1708007033/RS/46430 — Individual Household Latrines - Ramsingh / Mangal</t>
         </is>
       </c>
       <c r="G799" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H799" s="2" t="n">
-        <v>5400</v>
+        <v>4400</v>
       </c>
       <c r="I799" s="2" t="n">
-        <v>4276</v>
+        <v>4368</v>
       </c>
       <c r="J799" s="3" t="n">
-        <v>41823</v>
+        <v>41543</v>
       </c>
       <c r="K799" s="3" t="n">
-        <v>41841</v>
+        <v>41680</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="800">
       <c r="A800" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B800" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C800" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D800" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E800" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F800" s="1" t="inlineStr">
         <is>
-          <t>1708007033/RS/46509 — Individual Household Latrines - Halke / Moti</t>
+          <t>1708007033/RS/46435 — Individual Household Latrinres - Deendayal / Nanne</t>
         </is>
       </c>
       <c r="G800" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H800" s="2" t="n">
-        <v>44000</v>
+        <v>4400</v>
       </c>
       <c r="I800" s="2" t="n">
-        <v>0</v>
+        <v>4326</v>
       </c>
       <c r="J800" s="3" t="n">
-        <v>41184</v>
-[...1 lines deleted...]
-      <c r="K800" s="3"/>
+        <v>41592</v>
+      </c>
+      <c r="K800" s="3" t="n">
+        <v>41934</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="801">
       <c r="A801" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B801" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C801" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D801" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E801" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F801" s="1" t="inlineStr">
         <is>
-          <t>1708007033/RS/46514 — Individual Household Latrines - Chauda / Nathuwa</t>
+          <t>1708007033/RS/46440 — Individual Household Latrines - Lampa / Ramvi</t>
         </is>
       </c>
       <c r="G801" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H801" s="2" t="n">
         <v>44000</v>
       </c>
       <c r="I801" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J801" s="3" t="n">
         <v>41184</v>
       </c>
       <c r="K801" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="802">
       <c r="A802" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B802" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C802" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D802" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E802" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F802" s="1" t="inlineStr">
         <is>
-          <t>1708007033/RS/46517 — Individual Household Latrines - Ramesh / Jagdeesh</t>
+          <t>1708007033/RS/46443 — Individual Household Latrines - Ratiram / Harprasad</t>
         </is>
       </c>
       <c r="G802" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H802" s="2" t="n">
         <v>44000</v>
       </c>
       <c r="I802" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J802" s="3" t="n">
         <v>41184</v>
       </c>
       <c r="K802" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="803">
       <c r="A803" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B803" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C803" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D803" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E803" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F803" s="1" t="inlineStr">
         <is>
-          <t>1708007033/RS/46520 — Individual Household Latrines - Hariram / Balaiya</t>
+          <t>1708007033/RS/46446 — शौचालय निर्माण भागीरथ/बन्‍दू</t>
         </is>
       </c>
       <c r="G803" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H803" s="2" t="n">
-        <v>44000</v>
+        <v>5400</v>
       </c>
       <c r="I803" s="2" t="n">
-        <v>0</v>
+        <v>4326</v>
       </c>
       <c r="J803" s="3" t="n">
-        <v>41184</v>
-[...1 lines deleted...]
-      <c r="K803" s="3"/>
+        <v>41900</v>
+      </c>
+      <c r="K803" s="3" t="n">
+        <v>41907</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="804">
       <c r="A804" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B804" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C804" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D804" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E804" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F804" s="1" t="inlineStr">
         <is>
-          <t>1708007033/RS/46533 — Individual Household Latrines - Kashiya / Mulla</t>
+          <t>1708007033/RS/46450 — Individual Household Latrines - Ramesh / Ratiram</t>
         </is>
       </c>
       <c r="G804" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H804" s="2" t="n">
         <v>44000</v>
       </c>
       <c r="I804" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J804" s="3" t="n">
         <v>41184</v>
       </c>
       <c r="K804" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="805">
       <c r="A805" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B805" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C805" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D805" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E805" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F805" s="1" t="inlineStr">
         <is>
-          <t>1708007033/RS/46537 — Individual Household Latrines - Lalle / Saduwa</t>
+          <t>1708007033/RS/46455 — शौचालय ि‍नर्माण राजू / बलीराम</t>
         </is>
       </c>
       <c r="G805" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H805" s="2" t="n">
-        <v>44000</v>
+        <v>4400</v>
       </c>
       <c r="I805" s="2" t="n">
-        <v>0</v>
+        <v>4326</v>
       </c>
       <c r="J805" s="3" t="n">
-        <v>41184</v>
-[...1 lines deleted...]
-      <c r="K805" s="3"/>
+        <v>41753</v>
+      </c>
+      <c r="K805" s="3" t="n">
+        <v>41765</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="806">
       <c r="A806" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B806" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C806" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D806" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E806" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F806" s="1" t="inlineStr">
         <is>
-          <t>1708007033/RS/46540 — Individual HOusehold Latrines - Bhagvandas / Arma</t>
+          <t>1708007033/RS/46460 — Individual Household Latrines - Pankhu / Khumna</t>
         </is>
       </c>
       <c r="G806" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H806" s="2" t="n">
         <v>44000</v>
       </c>
       <c r="I806" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J806" s="3" t="n">
         <v>41184</v>
       </c>
       <c r="K806" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="807">
       <c r="A807" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B807" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C807" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D807" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E807" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F807" s="1" t="inlineStr">
         <is>
-          <t>1708007033/RS/46543 — Individual Household Latrines - Ganesh / Arma</t>
+          <t>1708007033/RS/46464 — Individual Household Latrines - Rajesh / Dhaniram</t>
         </is>
       </c>
       <c r="G807" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H807" s="2" t="n">
         <v>44000</v>
       </c>
       <c r="I807" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J807" s="3" t="n">
         <v>41184</v>
       </c>
       <c r="K807" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="808">
       <c r="A808" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B808" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C808" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D808" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E808" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F808" s="1" t="inlineStr">
         <is>
-          <t>1708007033/RS/46547 — Individual Household Latrines - Ganeshi / Bhaiyan</t>
+          <t>1708007033/RS/46469 — Individual Household Latrines - Harinarayan / Kash</t>
         </is>
       </c>
       <c r="G808" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H808" s="2" t="n">
-        <v>44000</v>
+        <v>4400</v>
       </c>
       <c r="I808" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J808" s="3" t="n">
-        <v>41184</v>
+        <v>41592</v>
       </c>
       <c r="K808" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="809">
       <c r="A809" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B809" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C809" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D809" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E809" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F809" s="1" t="inlineStr">
         <is>
-          <t>1708007033/RS/46550 — Individual Household Latrines - Bhaiyan / Mantola</t>
+          <t>1708007033/RS/46475 — Individual Household Latrines - Kamlesh / Ratiram</t>
         </is>
       </c>
       <c r="G809" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H809" s="2" t="n">
-        <v>5400</v>
+        <v>44000</v>
       </c>
       <c r="I809" s="2" t="n">
-        <v>4276</v>
+        <v>0</v>
       </c>
       <c r="J809" s="3" t="n">
-        <v>41823</v>
-[...3 lines deleted...]
-      </c>
+        <v>41184</v>
+      </c>
+      <c r="K809" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="810">
       <c r="A810" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B810" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C810" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D810" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E810" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F810" s="1" t="inlineStr">
         <is>
-          <t>1708007033/RS/46554 — Individual Household Latrines - Jagannath / Rattu</t>
+          <t>1708007033/RS/46479 — Individual Household Latrines - Ramnarayan / Bandi</t>
         </is>
       </c>
       <c r="G810" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H810" s="2" t="n">
-        <v>5400</v>
+        <v>44000</v>
       </c>
       <c r="I810" s="2" t="n">
-        <v>4276</v>
+        <v>0</v>
       </c>
       <c r="J810" s="3" t="n">
-        <v>41823</v>
-[...3 lines deleted...]
-      </c>
+        <v>41184</v>
+      </c>
+      <c r="K810" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="811">
       <c r="A811" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B811" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C811" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D811" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E811" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F811" s="1" t="inlineStr">
         <is>
-          <t>1708007033/RS/46557 — Individual Household Latrines - Balmakund / Kanaiya</t>
+          <t>1708007033/RS/46483 — Individual Household Latrines - Suresh / Barelal</t>
         </is>
       </c>
       <c r="G811" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H811" s="2" t="n">
-        <v>0</v>
+        <v>5400</v>
       </c>
       <c r="I811" s="2" t="n">
-        <v>0</v>
+        <v>4276</v>
       </c>
       <c r="J811" s="3" t="n">
-        <v>41184</v>
-[...1 lines deleted...]
-      <c r="K811" s="3"/>
+        <v>41823</v>
+      </c>
+      <c r="K811" s="3" t="n">
+        <v>41841</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="812">
       <c r="A812" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B812" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C812" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D812" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E812" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F812" s="1" t="inlineStr">
         <is>
-          <t>1708007033/RS/47709 — Individual Household Latrines - Ratibai / Nanne</t>
+          <t>1708007033/RS/46509 — Individual Household Latrines - Halke / Moti</t>
         </is>
       </c>
       <c r="G812" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H812" s="2" t="n">
         <v>44000</v>
       </c>
       <c r="I812" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J812" s="3" t="n">
         <v>41184</v>
       </c>
       <c r="K812" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="813">
       <c r="A813" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B813" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C813" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D813" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E813" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F813" s="1" t="inlineStr">
         <is>
-          <t>1708007033/RS/47716 — Individual Household Latrines - Pancham / Mohan dheemar</t>
+          <t>1708007033/RS/46514 — Individual Household Latrines - Chauda / Nathuwa</t>
         </is>
       </c>
       <c r="G813" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H813" s="2" t="n">
-        <v>0</v>
+        <v>44000</v>
       </c>
       <c r="I813" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J813" s="3" t="n">
         <v>41184</v>
       </c>
       <c r="K813" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="814">
       <c r="A814" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B814" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C814" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D814" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E814" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F814" s="1" t="inlineStr">
         <is>
-          <t>1708007033/RS/47998 — Individual Household Latrines - Kiran / Padamkumar</t>
+          <t>1708007033/RS/46517 — Individual Household Latrines - Ramesh / Jagdeesh</t>
         </is>
       </c>
       <c r="G814" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H814" s="2" t="n">
-        <v>4400</v>
+        <v>44000</v>
       </c>
       <c r="I814" s="2" t="n">
-        <v>4326</v>
+        <v>0</v>
       </c>
       <c r="J814" s="3" t="n">
-        <v>41753</v>
-[...3 lines deleted...]
-      </c>
+        <v>41184</v>
+      </c>
+      <c r="K814" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="815">
       <c r="A815" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B815" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C815" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D815" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E815" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F815" s="1" t="inlineStr">
         <is>
-          <t>1708007033/RS/48040 — Individual Household Latrines - Ganesh / Laliya</t>
+          <t>1708007033/RS/46520 — Individual Household Latrines - Hariram / Balaiya</t>
         </is>
       </c>
       <c r="G815" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H815" s="2" t="n">
-        <v>5400</v>
+        <v>44000</v>
       </c>
       <c r="I815" s="2" t="n">
-        <v>4276</v>
+        <v>0</v>
       </c>
       <c r="J815" s="3" t="n">
-        <v>41823</v>
-[...3 lines deleted...]
-      </c>
+        <v>41184</v>
+      </c>
+      <c r="K815" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="816">
       <c r="A816" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B816" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C816" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D816" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E816" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F816" s="1" t="inlineStr">
         <is>
-          <t>1708007033/RS/48508 — Individual Household Latrines -Kanchhedi / Halka S</t>
+          <t>1708007033/RS/46533 — Individual Household Latrines - Kashiya / Mulla</t>
         </is>
       </c>
       <c r="G816" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H816" s="2" t="n">
-        <v>4400</v>
+        <v>44000</v>
       </c>
       <c r="I816" s="2" t="n">
-        <v>4276</v>
+        <v>0</v>
       </c>
       <c r="J816" s="3" t="n">
-        <v>41823</v>
-[...3 lines deleted...]
-      </c>
+        <v>41184</v>
+      </c>
+      <c r="K816" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="817">
       <c r="A817" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B817" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C817" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D817" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E817" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F817" s="1" t="inlineStr">
         <is>
-          <t>1708007033/RS/48546 — Individual Household Latrine- Kashiram / Gayadin</t>
+          <t>1708007033/RS/46537 — Individual Household Latrines - Lalle / Saduwa</t>
         </is>
       </c>
       <c r="G817" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H817" s="2" t="n">
-        <v>4400</v>
+        <v>44000</v>
       </c>
       <c r="I817" s="2" t="n">
-        <v>4368</v>
+        <v>0</v>
       </c>
       <c r="J817" s="3" t="n">
-        <v>41543</v>
-[...3 lines deleted...]
-      </c>
+        <v>41184</v>
+      </c>
+      <c r="K817" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="818">
       <c r="A818" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B818" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C818" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D818" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E818" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F818" s="1" t="inlineStr">
         <is>
-          <t>1708007033/RS/48549 — Individual Household Latrines - Maniram / Baldeva</t>
+          <t>1708007033/RS/46540 — Individual HOusehold Latrines - Bhagvandas / Arma</t>
         </is>
       </c>
       <c r="G818" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H818" s="2" t="n">
-        <v>4400</v>
+        <v>44000</v>
       </c>
       <c r="I818" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J818" s="3" t="n">
         <v>41184</v>
       </c>
       <c r="K818" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="819">
       <c r="A819" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B819" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C819" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D819" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E819" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F819" s="1" t="inlineStr">
         <is>
-          <t>1708007033/RS/53190 — Individual Household Latrine- Mahesh / Balchand</t>
+          <t>1708007033/RS/46543 — Individual Household Latrines - Ganesh / Arma</t>
         </is>
       </c>
       <c r="G819" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H819" s="2" t="n">
-        <v>4400</v>
+        <v>44000</v>
       </c>
       <c r="I819" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J819" s="3" t="n">
         <v>41184</v>
       </c>
       <c r="K819" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="820">
       <c r="A820" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B820" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C820" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D820" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E820" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F820" s="1" t="inlineStr">
         <is>
-          <t>1708007033/RS/53194 — Individual Household Latrine- jagjeevan / Sukhlal</t>
+          <t>1708007033/RS/46547 — Individual Household Latrines - Ganeshi / Bhaiyan</t>
         </is>
       </c>
       <c r="G820" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H820" s="2" t="n">
-        <v>4400</v>
+        <v>44000</v>
       </c>
       <c r="I820" s="2" t="n">
-        <v>4276</v>
+        <v>0</v>
       </c>
       <c r="J820" s="3" t="n">
-        <v>41778</v>
-[...3 lines deleted...]
-      </c>
+        <v>41184</v>
+      </c>
+      <c r="K820" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="821">
       <c r="A821" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B821" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C821" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D821" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E821" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F821" s="1" t="inlineStr">
         <is>
-          <t>1708007033/RS/53199 — Individual Household Latrine- Munna / Kallu</t>
+          <t>1708007033/RS/46550 — Individual Household Latrines - Bhaiyan / Mantola</t>
         </is>
       </c>
       <c r="G821" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H821" s="2" t="n">
-        <v>4400</v>
+        <v>5400</v>
       </c>
       <c r="I821" s="2" t="n">
-        <v>0</v>
+        <v>4276</v>
       </c>
       <c r="J821" s="3" t="n">
-        <v>41184</v>
-[...1 lines deleted...]
-      <c r="K821" s="3"/>
+        <v>41823</v>
+      </c>
+      <c r="K821" s="3" t="n">
+        <v>41841</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="822">
       <c r="A822" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B822" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C822" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D822" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E822" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F822" s="1" t="inlineStr">
         <is>
-          <t>1708007033/RS/53206 — Individual Household Latrine- Hari / Phoolsingh</t>
+          <t>1708007033/RS/46554 — Individual Household Latrines - Jagannath / Rattu</t>
         </is>
       </c>
       <c r="G822" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H822" s="2" t="n">
-        <v>4400</v>
+        <v>5400</v>
       </c>
       <c r="I822" s="2" t="n">
-        <v>0</v>
+        <v>4276</v>
       </c>
       <c r="J822" s="3" t="n">
-        <v>41184</v>
-[...1 lines deleted...]
-      <c r="K822" s="3"/>
+        <v>41823</v>
+      </c>
+      <c r="K822" s="3" t="n">
+        <v>41841</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="823">
       <c r="A823" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B823" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C823" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D823" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E823" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F823" s="1" t="inlineStr">
         <is>
-          <t>1708007033/RS/53211 — Individual Household Latrine- Balkishan / Pankhuwa</t>
+          <t>1708007033/RS/46557 — Individual Household Latrines - Balmakund / Kanaiya</t>
         </is>
       </c>
       <c r="G823" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H823" s="2" t="n">
-        <v>4400</v>
+        <v>0</v>
       </c>
       <c r="I823" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J823" s="3" t="n">
         <v>41184</v>
       </c>
       <c r="K823" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="824">
       <c r="A824" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B824" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C824" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D824" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E824" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F824" s="1" t="inlineStr">
         <is>
-          <t>1708007033/RS/53217 — Individual Household Latrine- Bharosha / Piruwa</t>
+          <t>1708007033/RS/47709 — Individual Household Latrines - Ratibai / Nanne</t>
         </is>
       </c>
       <c r="G824" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H824" s="2" t="n">
-        <v>4400</v>
+        <v>44000</v>
       </c>
       <c r="I824" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J824" s="3" t="n">
         <v>41184</v>
       </c>
       <c r="K824" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="825">
       <c r="A825" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B825" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C825" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D825" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E825" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F825" s="1" t="inlineStr">
         <is>
-          <t>1708007033/RS/53220 — Individual Household Latrine- Ghummi / Mulla</t>
+          <t>1708007033/RS/47716 — Individual Household Latrines - Pancham / Mohan dheemar</t>
         </is>
       </c>
       <c r="G825" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H825" s="2" t="n">
-        <v>4400</v>
+        <v>0</v>
       </c>
       <c r="I825" s="2" t="n">
-        <v>4368</v>
+        <v>0</v>
       </c>
       <c r="J825" s="3" t="n">
-        <v>41543</v>
-[...3 lines deleted...]
-      </c>
+        <v>41184</v>
+      </c>
+      <c r="K825" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="826">
       <c r="A826" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B826" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C826" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D826" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E826" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F826" s="1" t="inlineStr">
         <is>
-          <t>1708007033/RS/53225 — Individual Household Latrine- Balkishan / Ajuddi</t>
+          <t>1708007033/RS/47998 — Individual Household Latrines - Kiran / Padamkumar</t>
         </is>
       </c>
       <c r="G826" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H826" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I826" s="2" t="n">
-        <v>4368</v>
+        <v>4326</v>
       </c>
       <c r="J826" s="3" t="n">
-        <v>41543</v>
+        <v>41753</v>
       </c>
       <c r="K826" s="3" t="n">
-        <v>41680</v>
+        <v>41765</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="827">
       <c r="A827" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B827" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C827" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D827" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E827" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F827" s="1" t="inlineStr">
         <is>
-          <t>1708007033/RS/53229 — Individual Household Latrine- Malti / Ramkishor</t>
+          <t>1708007033/RS/48040 — Individual Household Latrines - Ganesh / Laliya</t>
         </is>
       </c>
       <c r="G827" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H827" s="2" t="n">
-        <v>4400</v>
+        <v>5400</v>
       </c>
       <c r="I827" s="2" t="n">
-        <v>0</v>
+        <v>4276</v>
       </c>
       <c r="J827" s="3" t="n">
-        <v>41184</v>
-[...1 lines deleted...]
-      <c r="K827" s="3"/>
+        <v>41823</v>
+      </c>
+      <c r="K827" s="3" t="n">
+        <v>41841</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="828">
       <c r="A828" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B828" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C828" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D828" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E828" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F828" s="1" t="inlineStr">
         <is>
-          <t>1708007033/RS/53238 — Individual Household Latrine- Ganesh / Nathuram</t>
+          <t>1708007033/RS/48508 — Individual Household Latrines -Kanchhedi / Halka S</t>
         </is>
       </c>
       <c r="G828" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H828" s="2" t="n">
-        <v>44000</v>
+        <v>4400</v>
       </c>
       <c r="I828" s="2" t="n">
-        <v>0</v>
+        <v>4276</v>
       </c>
       <c r="J828" s="3" t="n">
-        <v>41184</v>
-[...1 lines deleted...]
-      <c r="K828" s="3"/>
+        <v>41823</v>
+      </c>
+      <c r="K828" s="3" t="n">
+        <v>41841</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="829">
       <c r="A829" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B829" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C829" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D829" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E829" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F829" s="1" t="inlineStr">
         <is>
-          <t>1708007033/RS/53242 — Individual Household Latrine- Bhagirath / Shital</t>
+          <t>1708007033/RS/48546 — Individual Household Latrine- Kashiram / Gayadin</t>
         </is>
       </c>
       <c r="G829" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H829" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I829" s="2" t="n">
-        <v>0</v>
+        <v>4368</v>
       </c>
       <c r="J829" s="3" t="n">
-        <v>41184</v>
-[...1 lines deleted...]
-      <c r="K829" s="3"/>
+        <v>41543</v>
+      </c>
+      <c r="K829" s="3" t="n">
+        <v>41680</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="830">
       <c r="A830" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B830" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C830" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D830" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E830" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F830" s="1" t="inlineStr">
         <is>
-          <t>1708007033/RS/53245 — Individual Household Latrine- Ganesha / Laliya</t>
+          <t>1708007033/RS/48549 — Individual Household Latrines - Maniram / Baldeva</t>
         </is>
       </c>
       <c r="G830" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H830" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I830" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J830" s="3" t="n">
         <v>41184</v>
       </c>
       <c r="K830" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="831">
       <c r="A831" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B831" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C831" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D831" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E831" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F831" s="1" t="inlineStr">
         <is>
-          <t>1708007033/RS/53250 — Individual Household Latrine-Munna pal /  Gyadeen</t>
+          <t>1708007033/RS/53190 — Individual Household Latrine- Mahesh / Balchand</t>
         </is>
       </c>
       <c r="G831" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H831" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I831" s="2" t="n">
-        <v>4368</v>
+        <v>0</v>
       </c>
       <c r="J831" s="3" t="n">
-        <v>41543</v>
-[...3 lines deleted...]
-      </c>
+        <v>41184</v>
+      </c>
+      <c r="K831" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="832">
       <c r="A832" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B832" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C832" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D832" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E832" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F832" s="1" t="inlineStr">
         <is>
-          <t>1708007033/RS/53256 — Individual Household Latrine- Jagdeesh / Matadeen</t>
+          <t>1708007033/RS/53194 — Individual Household Latrine- jagjeevan / Sukhlal</t>
         </is>
       </c>
       <c r="G832" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H832" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I832" s="2" t="n">
-        <v>0</v>
+        <v>4276</v>
       </c>
       <c r="J832" s="3" t="n">
-        <v>41184</v>
-[...1 lines deleted...]
-      <c r="K832" s="3"/>
+        <v>41778</v>
+      </c>
+      <c r="K832" s="3" t="n">
+        <v>41841</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="833">
       <c r="A833" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B833" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C833" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D833" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E833" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F833" s="1" t="inlineStr">
         <is>
-          <t>1708007033/RS/53260 — Individual Household Latrine- Sukaiya / Punna</t>
+          <t>1708007033/RS/53199 — Individual Household Latrine- Munna / Kallu</t>
         </is>
       </c>
       <c r="G833" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H833" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I833" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J833" s="3" t="n">
         <v>41184</v>
       </c>
       <c r="K833" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="834">
       <c r="A834" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B834" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C834" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D834" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E834" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F834" s="1" t="inlineStr">
         <is>
-          <t>1708007033/RS/53263 — Individual Household Latrine- Rabsavak / Shital</t>
+          <t>1708007033/RS/53206 — Individual Household Latrine- Hari / Phoolsingh</t>
         </is>
       </c>
       <c r="G834" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H834" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I834" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J834" s="3" t="n">
         <v>41184</v>
       </c>
       <c r="K834" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="835">
       <c r="A835" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B835" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C835" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Bharat Nirman Sewa Kendra</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D835" s="1" t="inlineStr">
         <is>
-          <t>New Construction / Construction of Gram Panchayat/Panchayat Bhavan Building for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E835" s="1" t="inlineStr">
         <is>
-          <t>Constr of GP Bhawan</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F835" s="1" t="inlineStr">
         <is>
-          <t>1708007033/SK/9993626007 — Bharat Nirman Rajeev Gandhi Sewa Kendra,BAJNA</t>
+          <t>1708007033/RS/53211 — Individual Household Latrine- Balkishan / Pankhuwa</t>
         </is>
       </c>
       <c r="G835" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H835" s="2" t="n">
-        <v>1485000</v>
+        <v>4400</v>
       </c>
       <c r="I835" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J835" s="3" t="n">
-        <v>41795</v>
+        <v>41184</v>
       </c>
       <c r="K835" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="836">
       <c r="A836" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B836" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C836" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D836" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E836" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F836" s="1" t="inlineStr">
         <is>
-          <t>1708007033/WC/0010 — छनुआ / नन्‍ना अहिरवार कपिल धारा कुप निर्माण</t>
+          <t>1708007033/RS/53217 — Individual Household Latrine- Bharosha / Piruwa</t>
         </is>
       </c>
       <c r="G836" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H836" s="2" t="n">
-        <v>135000</v>
+        <v>4400</v>
       </c>
       <c r="I836" s="2" t="n">
-        <v>227075</v>
+        <v>0</v>
       </c>
       <c r="J836" s="3" t="n">
-        <v>39475</v>
-[...3 lines deleted...]
-      </c>
+        <v>41184</v>
+      </c>
+      <c r="K836" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="837">
       <c r="A837" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B837" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C837" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D837" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E837" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F837" s="1" t="inlineStr">
         <is>
-          <t>1708007033/WC/002 — जमुनिया नाला पर स्‍टाप डेम निर्माण कार्य</t>
+          <t>1708007033/RS/53220 — Individual Household Latrine- Ghummi / Mulla</t>
         </is>
       </c>
       <c r="G837" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H837" s="2" t="n">
-        <v>498000</v>
+        <v>4400</v>
       </c>
       <c r="I837" s="2" t="n">
-        <v>936411</v>
+        <v>4368</v>
       </c>
       <c r="J837" s="3" t="n">
-        <v>39197</v>
+        <v>41543</v>
       </c>
       <c r="K837" s="3" t="n">
-        <v>39624</v>
+        <v>41680</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="838">
       <c r="A838" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B838" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C838" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D838" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E838" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F838" s="1" t="inlineStr">
         <is>
-          <t>1708007033/WC/009 — सार्वजनिक कुप निर्माण पंचायत भवन के पास कपिल धारा</t>
+          <t>1708007033/RS/53225 — Individual Household Latrine- Balkishan / Ajuddi</t>
         </is>
       </c>
       <c r="G838" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H838" s="2" t="n">
-        <v>160000</v>
+        <v>4400</v>
       </c>
       <c r="I838" s="2" t="n">
-        <v>104121</v>
+        <v>4368</v>
       </c>
       <c r="J838" s="3" t="n">
-        <v>39421</v>
+        <v>41543</v>
       </c>
       <c r="K838" s="3" t="n">
-        <v>40015</v>
+        <v>41680</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="839">
       <c r="A839" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B839" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C839" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D839" s="1" t="inlineStr">
         <is>
-          <t>Artificial Recharge of Well Through Sand Filter / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E839" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F839" s="1" t="inlineStr">
         <is>
-          <t>1708007033/WC/010 — बालाकिशन बगेरहा अजुददी कपिल धारा कुप निर्माण</t>
+          <t>1708007033/RS/53229 — Individual Household Latrine- Malti / Ramkishor</t>
         </is>
       </c>
       <c r="G839" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H839" s="2" t="n">
-        <v>135000</v>
+        <v>4400</v>
       </c>
       <c r="I839" s="2" t="n">
-        <v>48636</v>
+        <v>0</v>
       </c>
       <c r="J839" s="3" t="n">
-        <v>39475</v>
-[...3 lines deleted...]
-      </c>
+        <v>41184</v>
+      </c>
+      <c r="K839" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="840">
       <c r="A840" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B840" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C840" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D840" s="1" t="inlineStr">
         <is>
-          <t>Artificial Recharge of Well Through Sand Filter / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E840" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F840" s="1" t="inlineStr">
         <is>
-          <t>1708007033/WC/0100 — कपि‍ल धारा कूप नि‍मार्ण हजारी लाल / हरप्रसाद</t>
+          <t>1708007033/RS/53238 — Individual Household Latrine- Ganesh / Nathuram</t>
         </is>
       </c>
       <c r="G840" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H840" s="2" t="n">
-        <v>135000</v>
+        <v>44000</v>
       </c>
       <c r="I840" s="2" t="n">
-        <v>30539.96</v>
+        <v>0</v>
       </c>
       <c r="J840" s="3" t="n">
-        <v>39440</v>
-[...3 lines deleted...]
-      </c>
+        <v>41184</v>
+      </c>
+      <c r="K840" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="841">
       <c r="A841" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B841" s="1" t="inlineStr">
         <is>
-          <t>2006-2007</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C841" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D841" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E841" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F841" s="1" t="inlineStr">
         <is>
-          <t>1708007033/WC/02 — स्‍टाप डेम निर्माण रमपुरा - बाजना RES</t>
+          <t>1708007033/RS/53242 — Individual Household Latrine- Bhagirath / Shital</t>
         </is>
       </c>
       <c r="G841" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H841" s="2" t="n">
-        <v>983000</v>
+        <v>4400</v>
       </c>
       <c r="I841" s="2" t="n">
-        <v>841029</v>
+        <v>0</v>
       </c>
       <c r="J841" s="3" t="n">
-        <v>38954</v>
-[...3 lines deleted...]
-      </c>
+        <v>41184</v>
+      </c>
+      <c r="K841" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="842">
       <c r="A842" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B842" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C842" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D842" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E842" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F842" s="1" t="inlineStr">
         <is>
-          <t>1708007033/WC/03 — स्‍टाप डेम कार्य जुण्‍ड नाला बाजना</t>
+          <t>1708007033/RS/53245 — Individual Household Latrine- Ganesha / Laliya</t>
         </is>
       </c>
       <c r="G842" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H842" s="2" t="n">
-        <v>497200</v>
+        <v>4400</v>
       </c>
       <c r="I842" s="2" t="n">
-        <v>413782</v>
+        <v>0</v>
       </c>
       <c r="J842" s="3" t="n">
-        <v>39242</v>
-[...3 lines deleted...]
-      </c>
+        <v>41184</v>
+      </c>
+      <c r="K842" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="843">
       <c r="A843" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B843" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C843" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D843" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E843" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F843" s="1" t="inlineStr">
         <is>
-          <t>1708007033/WC/09 — सार्वजनिक कुप निर्माण इमली मुहल्‍ला देवी जी के पास</t>
+          <t>1708007033/RS/53250 — Individual Household Latrine-Munna pal /  Gyadeen</t>
         </is>
       </c>
       <c r="G843" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H843" s="2" t="n">
-        <v>135000</v>
+        <v>4400</v>
       </c>
       <c r="I843" s="2" t="n">
-        <v>265197</v>
+        <v>4368</v>
       </c>
       <c r="J843" s="3" t="n">
-        <v>39452</v>
+        <v>41543</v>
       </c>
       <c r="K843" s="3" t="n">
-        <v>40971</v>
+        <v>41680</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="844">
       <c r="A844" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B844" s="1" t="inlineStr">
         <is>
-          <t>2006-2007</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C844" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D844" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E844" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F844" s="1" t="inlineStr">
         <is>
-          <t>1708007033/WC/1 — कपिल धारा कूप निर्माण कार्य मनप्‍यारे बाजना</t>
+          <t>1708007033/RS/53256 — Individual Household Latrine- Jagdeesh / Matadeen</t>
         </is>
       </c>
       <c r="G844" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H844" s="2" t="n">
-        <v>99500</v>
+        <v>4400</v>
       </c>
       <c r="I844" s="2" t="n">
-        <v>33805</v>
+        <v>0</v>
       </c>
       <c r="J844" s="3" t="n">
-        <v>39139</v>
-[...3 lines deleted...]
-      </c>
+        <v>41184</v>
+      </c>
+      <c r="K844" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="845">
       <c r="A845" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B845" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C845" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D845" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E845" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F845" s="1" t="inlineStr">
         <is>
-          <t>1708007033/WC/10 — रमपतिया  / नन्‍ना अहिरवार कपिल धारा कुप निर्माण</t>
+          <t>1708007033/RS/53260 — Individual Household Latrine- Sukaiya / Punna</t>
         </is>
       </c>
       <c r="G845" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H845" s="2" t="n">
-        <v>135000</v>
+        <v>4400</v>
       </c>
       <c r="I845" s="2" t="n">
-        <v>92702</v>
+        <v>0</v>
       </c>
       <c r="J845" s="3" t="n">
-        <v>39475</v>
-[...3 lines deleted...]
-      </c>
+        <v>41184</v>
+      </c>
+      <c r="K845" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="846">
       <c r="A846" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B846" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C846" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D846" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E846" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F846" s="1" t="inlineStr">
         <is>
-          <t>1708007033/WC/100 — मोहन / नघुआ काछी कपिल धारा कुप निर्माण</t>
+          <t>1708007033/RS/53263 — Individual Household Latrine- Rabsavak / Shital</t>
         </is>
       </c>
       <c r="G846" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H846" s="2" t="n">
-        <v>135000</v>
+        <v>4400</v>
       </c>
       <c r="I846" s="2" t="n">
-        <v>62304</v>
+        <v>0</v>
       </c>
       <c r="J846" s="3" t="n">
-        <v>39440</v>
-[...3 lines deleted...]
-      </c>
+        <v>41184</v>
+      </c>
+      <c r="K846" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="847">
       <c r="A847" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B847" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C847" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Bharat Nirman Sewa Kendra</t>
         </is>
       </c>
       <c r="D847" s="1" t="inlineStr">
         <is>
-          <t>Artificial Recharge of Well Through Sand Filter / Construction of Sand filter for openwell recharge for Community</t>
+          <t>New Construction / Construction of Gram Panchayat/Panchayat Bhavan Building for Community</t>
         </is>
       </c>
       <c r="E847" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Constr of GP Bhawan</t>
         </is>
       </c>
       <c r="F847" s="1" t="inlineStr">
         <is>
-          <t>1708007033/WC/101 — करिया / गनेश धनुआ अहिरवार कपिल धारा कुप निर्माण</t>
+          <t>1708007033/SK/9993626007 — Bharat Nirman Rajeev Gandhi Sewa Kendra,BAJNA</t>
         </is>
       </c>
       <c r="G847" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H847" s="2" t="n">
-        <v>135000</v>
+        <v>1485000</v>
       </c>
       <c r="I847" s="2" t="n">
-        <v>64913</v>
+        <v>0</v>
       </c>
       <c r="J847" s="3" t="n">
-        <v>39475</v>
-[...3 lines deleted...]
-      </c>
+        <v>41795</v>
+      </c>
+      <c r="K847" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="848">
       <c r="A848" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B848" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C848" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D848" s="1" t="inlineStr">
         <is>
-          <t>Artificial Recharge of Well Through Sand Filter / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E848" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F848" s="1" t="inlineStr">
         <is>
-          <t>1708007033/WC/102 — जानकी बाई / तुलसी अहिरवार कपिल धारा कुप निर्माण</t>
+          <t>1708007033/WC/0010 — छनुआ / नन्‍ना अहिरवार कपिल धारा कुप निर्माण</t>
         </is>
       </c>
       <c r="G848" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H848" s="2" t="n">
         <v>135000</v>
       </c>
       <c r="I848" s="2" t="n">
-        <v>64301</v>
+        <v>227075</v>
       </c>
       <c r="J848" s="3" t="n">
         <v>39475</v>
       </c>
       <c r="K848" s="3" t="n">
-        <v>40019</v>
+        <v>41335</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="849">
       <c r="A849" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B849" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C849" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D849" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E849" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F849" s="1" t="inlineStr">
         <is>
-          <t>1708007033/WC/103 — परमेश्‍वर / हल्‍कु साहु कपिल धारा कुप‍ निर्माण</t>
+          <t>1708007033/WC/002 — जमुनिया नाला पर स्‍टाप डेम निर्माण कार्य</t>
         </is>
       </c>
       <c r="G849" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H849" s="2" t="n">
-        <v>135000</v>
+        <v>498000</v>
       </c>
       <c r="I849" s="2" t="n">
-        <v>123492</v>
+        <v>936411</v>
       </c>
       <c r="J849" s="3" t="n">
-        <v>39486</v>
+        <v>39197</v>
       </c>
       <c r="K849" s="3" t="n">
-        <v>39376</v>
+        <v>39624</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="850">
       <c r="A850" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B850" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C850" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D850" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E850" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F850" s="1" t="inlineStr">
         <is>
-          <t>1708007033/WC/104 — मनप्‍यारें / नन्‍है चढार कपिल धारा कुप निर्माण</t>
+          <t>1708007033/WC/009 — सार्वजनिक कुप निर्माण पंचायत भवन के पास कपिल धारा</t>
         </is>
       </c>
       <c r="G850" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H850" s="2" t="n">
-        <v>135000</v>
+        <v>160000</v>
       </c>
       <c r="I850" s="2" t="n">
-        <v>62895.24</v>
+        <v>104121</v>
       </c>
       <c r="J850" s="3" t="n">
-        <v>39475</v>
+        <v>39421</v>
       </c>
       <c r="K850" s="3" t="n">
-        <v>40849</v>
+        <v>40015</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="851">
       <c r="A851" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B851" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C851" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D851" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Artificial Recharge of Well Through Sand Filter / Construction of Sand filter for openwell recharge for Community</t>
         </is>
       </c>
       <c r="E851" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F851" s="1" t="inlineStr">
         <is>
-          <t>1708007033/WC/105 — नंदी बगेरह लक्षुआ काछी कपिल धारा कुप</t>
+          <t>1708007033/WC/010 — बालाकिशन बगेरहा अजुददी कपिल धारा कुप निर्माण</t>
         </is>
       </c>
       <c r="G851" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H851" s="2" t="n">
         <v>135000</v>
       </c>
       <c r="I851" s="2" t="n">
-        <v>111352</v>
+        <v>48636</v>
       </c>
       <c r="J851" s="3" t="n">
         <v>39475</v>
       </c>
       <c r="K851" s="3" t="n">
-        <v>40796</v>
+        <v>43228</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="852">
       <c r="A852" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B852" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C852" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D852" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Artificial Recharge of Well Through Sand Filter / Construction of Sand filter for openwell recharge for Community</t>
         </is>
       </c>
       <c r="E852" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F852" s="1" t="inlineStr">
         <is>
-          <t>1708007033/WC/106 — गुन्‍या / ललिया अहिरवार कपिल धारा कुप</t>
+          <t>1708007033/WC/0100 — कपि‍ल धारा कूप नि‍मार्ण हजारी लाल / हरप्रसाद</t>
         </is>
       </c>
       <c r="G852" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H852" s="2" t="n">
         <v>135000</v>
       </c>
       <c r="I852" s="2" t="n">
-        <v>69894</v>
+        <v>30539.96</v>
       </c>
       <c r="J852" s="3" t="n">
-        <v>39475</v>
+        <v>39440</v>
       </c>
       <c r="K852" s="3" t="n">
-        <v>40854</v>
+        <v>45684</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="853">
       <c r="A853" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B853" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2006-2007</t>
         </is>
       </c>
       <c r="C853" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D853" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E853" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F853" s="1" t="inlineStr">
         <is>
-          <t>1708007033/WC/107 — हरजुआ / बगेरह / मन्‍टीआ कपिल धारा कुप निर्माण</t>
+          <t>1708007033/WC/02 — स्‍टाप डेम निर्माण रमपुरा - बाजना RES</t>
         </is>
       </c>
       <c r="G853" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H853" s="2" t="n">
-        <v>135000</v>
+        <v>983000</v>
       </c>
       <c r="I853" s="2" t="n">
-        <v>92006</v>
+        <v>841029</v>
       </c>
       <c r="J853" s="3" t="n">
-        <v>39442</v>
+        <v>38954</v>
       </c>
       <c r="K853" s="3" t="n">
-        <v>40897</v>
+        <v>39081</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="854">
       <c r="A854" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B854" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C854" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D854" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E854" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F854" s="1" t="inlineStr">
         <is>
-          <t>1708007033/WC/109 — मोहन कोरह / पुन्‍ना प्रजापति कपिल धारा कुप</t>
+          <t>1708007033/WC/03 — स्‍टाप डेम कार्य जुण्‍ड नाला बाजना</t>
         </is>
       </c>
       <c r="G854" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H854" s="2" t="n">
-        <v>135000</v>
+        <v>497200</v>
       </c>
       <c r="I854" s="2" t="n">
-        <v>73322</v>
+        <v>413782</v>
       </c>
       <c r="J854" s="3" t="n">
-        <v>39475</v>
+        <v>39242</v>
       </c>
       <c r="K854" s="3" t="n">
-        <v>40854</v>
+        <v>39242</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="855">
       <c r="A855" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B855" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C855" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D855" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E855" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F855" s="1" t="inlineStr">
         <is>
-          <t>1708007033/WC/110 — रमेश बारेलाल / मनका काछी कपिल धारा कुप निर्माण</t>
+          <t>1708007033/WC/09 — सार्वजनिक कुप निर्माण इमली मुहल्‍ला देवी जी के पास</t>
         </is>
       </c>
       <c r="G855" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H855" s="2" t="n">
         <v>135000</v>
       </c>
       <c r="I855" s="2" t="n">
-        <v>76073</v>
+        <v>265197</v>
       </c>
       <c r="J855" s="3" t="n">
-        <v>39442</v>
+        <v>39452</v>
       </c>
       <c r="K855" s="3" t="n">
-        <v>40796</v>
+        <v>40971</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="856">
       <c r="A856" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B856" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2006-2007</t>
         </is>
       </c>
       <c r="C856" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D856" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E856" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F856" s="1" t="inlineStr">
         <is>
-          <t>1708007033/WC/111 — दशइया / दीना राय कपिल धारा कुप निर्माण</t>
+          <t>1708007033/WC/1 — कपिल धारा कूप निर्माण कार्य मनप्‍यारे बाजना</t>
         </is>
       </c>
       <c r="G856" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H856" s="2" t="n">
-        <v>135000</v>
+        <v>99500</v>
       </c>
       <c r="I856" s="2" t="n">
-        <v>109803</v>
+        <v>33805</v>
       </c>
       <c r="J856" s="3" t="n">
-        <v>39485</v>
+        <v>39139</v>
       </c>
       <c r="K856" s="3" t="n">
-        <v>40899</v>
+        <v>40849</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="857">
       <c r="A857" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B857" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C857" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D857" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E857" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F857" s="1" t="inlineStr">
         <is>
-          <t>1708007033/WC/112 — भागबाई / कन्‍छेदी / नन्‍हेभेया बसौर कपिल धारा कुप</t>
+          <t>1708007033/WC/10 — रमपतिया  / नन्‍ना अहिरवार कपिल धारा कुप निर्माण</t>
         </is>
       </c>
       <c r="G857" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H857" s="2" t="n">
         <v>135000</v>
       </c>
       <c r="I857" s="2" t="n">
-        <v>83277</v>
+        <v>92702</v>
       </c>
       <c r="J857" s="3" t="n">
-        <v>39422</v>
+        <v>39475</v>
       </c>
       <c r="K857" s="3" t="n">
-        <v>40796</v>
+        <v>40849</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="858">
       <c r="A858" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B858" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C858" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D858" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E858" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F858" s="1" t="inlineStr">
         <is>
-          <t>1708007033/WC/113 — धमकन / बगेरह भरोसा कपिल धारा कुप निर्माण</t>
+          <t>1708007033/WC/100 — मोहन / नघुआ काछी कपिल धारा कुप निर्माण</t>
         </is>
       </c>
       <c r="G858" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H858" s="2" t="n">
         <v>135000</v>
       </c>
       <c r="I858" s="2" t="n">
-        <v>167476</v>
+        <v>62304</v>
       </c>
       <c r="J858" s="3" t="n">
-        <v>39455</v>
+        <v>39440</v>
       </c>
       <c r="K858" s="3" t="n">
-        <v>40849</v>
+        <v>40836</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="859">
       <c r="A859" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B859" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C859" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D859" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Artificial Recharge of Well Through Sand Filter / Construction of Sand filter for openwell recharge for Community</t>
         </is>
       </c>
       <c r="E859" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F859" s="1" t="inlineStr">
         <is>
-          <t>1708007033/WC/114 — मनीबगेरह / बल्‍देव काछी कपिल धारा कुप निर्माण</t>
+          <t>1708007033/WC/101 — करिया / गनेश धनुआ अहिरवार कपिल धारा कुप निर्माण</t>
         </is>
       </c>
       <c r="G859" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H859" s="2" t="n">
         <v>135000</v>
       </c>
       <c r="I859" s="2" t="n">
-        <v>120289</v>
+        <v>64913</v>
       </c>
       <c r="J859" s="3" t="n">
-        <v>39442</v>
+        <v>39475</v>
       </c>
       <c r="K859" s="3" t="n">
-        <v>40854</v>
+        <v>40019</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="860">
       <c r="A860" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B860" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C860" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D860" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Artificial Recharge of Well Through Sand Filter / Construction of Sand filter for openwell recharge for Community</t>
         </is>
       </c>
       <c r="E860" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F860" s="1" t="inlineStr">
         <is>
-          <t>1708007033/WC/115 — प्‍यारेलाल / कन्‍छेदी अहिरवार कपिल धारा</t>
+          <t>1708007033/WC/102 — जानकी बाई / तुलसी अहिरवार कपिल धारा कुप निर्माण</t>
         </is>
       </c>
       <c r="G860" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H860" s="2" t="n">
         <v>135000</v>
       </c>
       <c r="I860" s="2" t="n">
-        <v>290393</v>
+        <v>64301</v>
       </c>
       <c r="J860" s="3" t="n">
-        <v>39442</v>
+        <v>39475</v>
       </c>
       <c r="K860" s="3" t="n">
-        <v>41335</v>
+        <v>40019</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="861">
       <c r="A861" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B861" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C861" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D861" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E861" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F861" s="1" t="inlineStr">
         <is>
-          <t>1708007033/WC/116 — हल्‍के / महादेव कपिल धारा कुप निर्माण</t>
+          <t>1708007033/WC/103 — परमेश्‍वर / हल्‍कु साहु कपिल धारा कुप‍ निर्माण</t>
         </is>
       </c>
       <c r="G861" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H861" s="2" t="n">
         <v>135000</v>
       </c>
       <c r="I861" s="2" t="n">
-        <v>101095</v>
+        <v>123492</v>
       </c>
       <c r="J861" s="3" t="n">
-        <v>39426</v>
+        <v>39486</v>
       </c>
       <c r="K861" s="3" t="n">
-        <v>40849</v>
+        <v>39376</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="862">
       <c r="A862" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B862" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C862" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D862" s="1" t="inlineStr">
         <is>
-          <t>Artificial Recharge of Well Through Sand Filter / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E862" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F862" s="1" t="inlineStr">
         <is>
-          <t>1708007033/WC/117 — महादो / हरदास काछी कपिल धारा कुप निर्माण</t>
+          <t>1708007033/WC/104 — मनप्‍यारें / नन्‍है चढार कपिल धारा कुप निर्माण</t>
         </is>
       </c>
       <c r="G862" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H862" s="2" t="n">
         <v>135000</v>
       </c>
       <c r="I862" s="2" t="n">
-        <v>101443</v>
+        <v>62895.24</v>
       </c>
       <c r="J862" s="3" t="n">
-        <v>39487</v>
+        <v>39475</v>
       </c>
       <c r="K862" s="3" t="n">
-        <v>40835</v>
+        <v>40849</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="863">
       <c r="A863" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B863" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C863" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D863" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E863" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F863" s="1" t="inlineStr">
         <is>
-          <t>1708007033/WC/118 — रामदयाल / जजुआ काछी कपिल धारा कुप</t>
+          <t>1708007033/WC/105 — नंदी बगेरह लक्षुआ काछी कपिल धारा कुप</t>
         </is>
       </c>
       <c r="G863" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H863" s="2" t="n">
         <v>135000</v>
       </c>
       <c r="I863" s="2" t="n">
-        <v>148434</v>
+        <v>111352</v>
       </c>
       <c r="J863" s="3" t="n">
-        <v>39428</v>
+        <v>39475</v>
       </c>
       <c r="K863" s="3" t="n">
-        <v>40854</v>
+        <v>40796</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="864">
       <c r="A864" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B864" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C864" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D864" s="1" t="inlineStr">
         <is>
-          <t>Artificial Recharge of Well Through Sand Filter / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E864" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F864" s="1" t="inlineStr">
         <is>
-          <t>1708007033/WC/119 — प्‍यारेलाल / लक्षुआ पटेल कपिल धारा कुप निर्माण</t>
+          <t>1708007033/WC/106 — गुन्‍या / ललिया अहिरवार कपिल धारा कुप</t>
         </is>
       </c>
       <c r="G864" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H864" s="2" t="n">
         <v>135000</v>
       </c>
       <c r="I864" s="2" t="n">
-        <v>45320</v>
+        <v>69894</v>
       </c>
       <c r="J864" s="3" t="n">
-        <v>39438</v>
+        <v>39475</v>
       </c>
       <c r="K864" s="3" t="n">
-        <v>39614</v>
+        <v>40854</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="865">
       <c r="A865" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B865" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C865" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D865" s="1" t="inlineStr">
         <is>
-          <t>Artificial Recharge of Well Through Sand Filter / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E865" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F865" s="1" t="inlineStr">
         <is>
-          <t>1708007033/WC/120 — मोहन / लुला अहिरवार कपिल धारा कुप  निर्माण</t>
+          <t>1708007033/WC/107 — हरजुआ / बगेरह / मन्‍टीआ कपिल धारा कुप निर्माण</t>
         </is>
       </c>
       <c r="G865" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H865" s="2" t="n">
         <v>135000</v>
       </c>
       <c r="I865" s="2" t="n">
-        <v>0</v>
+        <v>92006</v>
       </c>
       <c r="J865" s="3" t="n">
-        <v>39376</v>
+        <v>39442</v>
       </c>
       <c r="K865" s="3" t="n">
-        <v>41708</v>
+        <v>40897</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="866">
       <c r="A866" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B866" s="1" t="inlineStr">
         <is>
-          <t>2006-2007</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C866" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D866" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E866" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F866" s="1" t="inlineStr">
         <is>
-          <t>1708007033/WC/18 — खेंत जालाब निर्माण प्‍यारेलाल /कन्‍छेदी ग्राम बाजना</t>
+          <t>1708007033/WC/109 — मोहन कोरह / पुन्‍ना प्रजापति कपिल धारा कुप</t>
         </is>
       </c>
       <c r="G866" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H866" s="2" t="n">
-        <v>974</v>
+        <v>135000</v>
       </c>
       <c r="I866" s="2" t="n">
-        <v>15506.39</v>
+        <v>73322</v>
       </c>
       <c r="J866" s="3" t="n">
-        <v>38898</v>
+        <v>39475</v>
       </c>
       <c r="K866" s="3" t="n">
-        <v>39641</v>
+        <v>40854</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="867">
       <c r="A867" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B867" s="1" t="inlineStr">
         <is>
-          <t>2006-2007</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C867" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D867" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E867" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F867" s="1" t="inlineStr">
         <is>
-          <t>1708007033/WC/2 — कपिल धारा कूप निर्माण हल्‍लू बाजना</t>
+          <t>1708007033/WC/110 — रमेश बारेलाल / मनका काछी कपिल धारा कुप निर्माण</t>
         </is>
       </c>
       <c r="G867" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H867" s="2" t="n">
-        <v>9940000</v>
+        <v>135000</v>
       </c>
       <c r="I867" s="2" t="n">
-        <v>32150</v>
+        <v>76073</v>
       </c>
       <c r="J867" s="3" t="n">
-        <v>39139</v>
+        <v>39442</v>
       </c>
       <c r="K867" s="3" t="n">
-        <v>40854</v>
+        <v>40796</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="868">
       <c r="A868" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B868" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C868" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D868" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E868" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F868" s="1" t="inlineStr">
         <is>
-          <t>1708007033/WC/22012034437496 — स्टाप डेम निर्माण कार्य-तीन महुआ के पास</t>
+          <t>1708007033/WC/111 — दशइया / दीना राय कपिल धारा कुप निर्माण</t>
         </is>
       </c>
       <c r="G868" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H868" s="2" t="n">
-        <v>1176000</v>
+        <v>135000</v>
       </c>
       <c r="I868" s="2" t="n">
-        <v>1173858.15</v>
+        <v>109803</v>
       </c>
       <c r="J868" s="3" t="n">
-        <v>43530</v>
+        <v>39485</v>
       </c>
       <c r="K868" s="3" t="n">
-        <v>43741</v>
+        <v>40899</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="869">
       <c r="A869" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B869" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C869" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D869" s="1" t="inlineStr">
         <is>
-          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E869" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F869" s="1" t="inlineStr">
         <is>
-          <t>1708007033/WC/22012034541372 — Check dam gadri nala bajna</t>
+          <t>1708007033/WC/112 — भागबाई / कन्‍छेदी / नन्‍हेभेया बसौर कपिल धारा कुप</t>
         </is>
       </c>
       <c r="G869" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H869" s="2" t="n">
-        <v>0</v>
+        <v>135000</v>
       </c>
       <c r="I869" s="2" t="n">
-        <v>0</v>
+        <v>83277</v>
       </c>
       <c r="J869" s="3" t="n">
-        <v>43856</v>
-[...1 lines deleted...]
-      <c r="K869" s="3"/>
+        <v>39422</v>
+      </c>
+      <c r="K869" s="3" t="n">
+        <v>40796</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="870">
       <c r="A870" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B870" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C870" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D870" s="1" t="inlineStr">
         <is>
-          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E870" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F870" s="1" t="inlineStr">
         <is>
-          <t>1708007033/WC/22012034541377 — Check dam jirma nala</t>
+          <t>1708007033/WC/113 — धमकन / बगेरह भरोसा कपिल धारा कुप निर्माण</t>
         </is>
       </c>
       <c r="G870" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H870" s="2" t="n">
-        <v>0</v>
+        <v>135000</v>
       </c>
       <c r="I870" s="2" t="n">
-        <v>0</v>
+        <v>167476</v>
       </c>
       <c r="J870" s="3" t="n">
-        <v>43856</v>
-[...1 lines deleted...]
-      <c r="K870" s="3"/>
+        <v>39455</v>
+      </c>
+      <c r="K870" s="3" t="n">
+        <v>40849</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="871">
       <c r="A871" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B871" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C871" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D871" s="1" t="inlineStr">
         <is>
-          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E871" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F871" s="1" t="inlineStr">
         <is>
-          <t>1708007033/WC/22012034567351 — Lose bolder check dam bila nala</t>
+          <t>1708007033/WC/114 — मनीबगेरह / बल्‍देव काछी कपिल धारा कुप निर्माण</t>
         </is>
       </c>
       <c r="G871" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H871" s="2" t="n">
-        <v>532371.46</v>
+        <v>135000</v>
       </c>
       <c r="I871" s="2" t="n">
-        <v>513889.37</v>
+        <v>120289</v>
       </c>
       <c r="J871" s="3" t="n">
-        <v>44060</v>
+        <v>39442</v>
       </c>
       <c r="K871" s="3" t="n">
-        <v>44522</v>
+        <v>40854</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="872">
       <c r="A872" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B872" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C872" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D872" s="1" t="inlineStr">
         <is>
-          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E872" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F872" s="1" t="inlineStr">
         <is>
-          <t>1708007033/WC/22012034567357 — Gevon check dam gadri nala</t>
+          <t>1708007033/WC/115 — प्‍यारेलाल / कन्‍छेदी अहिरवार कपिल धारा</t>
         </is>
       </c>
       <c r="G872" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H872" s="2" t="n">
-        <v>395963.22</v>
+        <v>135000</v>
       </c>
       <c r="I872" s="2" t="n">
-        <v>395929</v>
+        <v>290393</v>
       </c>
       <c r="J872" s="3" t="n">
-        <v>44062</v>
+        <v>39442</v>
       </c>
       <c r="K872" s="3" t="n">
-        <v>44208</v>
+        <v>41335</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="873">
       <c r="A873" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B873" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C873" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D873" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E873" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F873" s="1" t="inlineStr">
         <is>
-          <t>1708007033/WC/22012034571822 — Gevion badhi khor nala</t>
+          <t>1708007033/WC/116 — हल्‍के / महादेव कपिल धारा कुप निर्माण</t>
         </is>
       </c>
       <c r="G873" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H873" s="2" t="n">
-        <v>797871.05</v>
+        <v>135000</v>
       </c>
       <c r="I873" s="2" t="n">
-        <v>453239.87</v>
+        <v>101095</v>
       </c>
       <c r="J873" s="3" t="n">
-        <v>44066</v>
+        <v>39426</v>
       </c>
       <c r="K873" s="3" t="n">
-        <v>45005</v>
+        <v>40849</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="874">
       <c r="A874" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B874" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C874" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D874" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Artificial Recharge of Well Through Sand Filter / Construction of Sand filter for openwell recharge for Community</t>
         </is>
       </c>
       <c r="E874" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F874" s="1" t="inlineStr">
         <is>
-          <t>1708007033/WC/22012034579249 — LOSE BOILDER NIRMAN KARY TEEN MAHUVA BAJNA</t>
+          <t>1708007033/WC/117 — महादो / हरदास काछी कपिल धारा कुप निर्माण</t>
         </is>
       </c>
       <c r="G874" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H874" s="2" t="n">
-        <v>332897.25</v>
+        <v>135000</v>
       </c>
       <c r="I874" s="2" t="n">
-        <v>284497.1</v>
+        <v>101443</v>
       </c>
       <c r="J874" s="3" t="n">
-        <v>44092</v>
+        <v>39487</v>
       </c>
       <c r="K874" s="3" t="n">
-        <v>44374</v>
+        <v>40835</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="875">
       <c r="A875" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B875" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C875" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D875" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E875" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F875" s="1" t="inlineStr">
         <is>
-          <t>1708007033/WC/22012034583200 — Lose Boulder check dam pituva nala</t>
+          <t>1708007033/WC/118 — रामदयाल / जजुआ काछी कपिल धारा कुप</t>
         </is>
       </c>
       <c r="G875" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H875" s="2" t="n">
-        <v>479985.26</v>
+        <v>135000</v>
       </c>
       <c r="I875" s="2" t="n">
-        <v>475340.15</v>
+        <v>148434</v>
       </c>
       <c r="J875" s="3" t="n">
-        <v>44103</v>
+        <v>39428</v>
       </c>
       <c r="K875" s="3" t="n">
-        <v>45005</v>
+        <v>40854</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="876">
       <c r="A876" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B876" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C876" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D876" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Artificial Recharge of Well Through Sand Filter / Construction of Sand filter for openwell recharge for Community</t>
         </is>
       </c>
       <c r="E876" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F876" s="1" t="inlineStr">
         <is>
-          <t>1708007033/WC/22012034583209 — Gebion nirman kary baheriya nala</t>
+          <t>1708007033/WC/119 — प्‍यारेलाल / लक्षुआ पटेल कपिल धारा कुप निर्माण</t>
         </is>
       </c>
       <c r="G876" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H876" s="2" t="n">
-        <v>1110616.16</v>
+        <v>135000</v>
       </c>
       <c r="I876" s="2" t="n">
-        <v>1073999.76</v>
+        <v>45320</v>
       </c>
       <c r="J876" s="3" t="n">
-        <v>44096</v>
+        <v>39438</v>
       </c>
       <c r="K876" s="3" t="n">
-        <v>45005</v>
+        <v>39614</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="877">
       <c r="A877" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B877" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C877" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D877" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Artificial Recharge of Well Through Sand Filter / Construction of Sand filter for openwell recharge for Community</t>
         </is>
       </c>
       <c r="E877" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F877" s="1" t="inlineStr">
         <is>
-          <t>1708007033/WC/22012034583781 — sarvjank khet talab chhapriya toriya bajna</t>
+          <t>1708007033/WC/120 — मोहन / लुला अहिरवार कपिल धारा कुप  निर्माण</t>
         </is>
       </c>
       <c r="G877" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H877" s="2" t="n">
-        <v>548963.78</v>
+        <v>135000</v>
       </c>
       <c r="I877" s="2" t="n">
-        <v>202628.57</v>
+        <v>0</v>
       </c>
       <c r="J877" s="3" t="n">
-        <v>44212</v>
+        <v>39376</v>
       </c>
       <c r="K877" s="3" t="n">
-        <v>44957</v>
+        <v>41708</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="878">
       <c r="A878" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B878" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2006-2007</t>
         </is>
       </c>
       <c r="C878" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D878" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E878" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F878" s="1" t="inlineStr">
         <is>
-          <t>1708007033/WC/22012034613965 — Sarvjanik khet talab nirman kary harishchandra tiwari ke khet ke pass</t>
+          <t>1708007033/WC/18 — खेंत जालाब निर्माण प्‍यारेलाल /कन्‍छेदी ग्राम बाजना</t>
         </is>
       </c>
       <c r="G878" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H878" s="2" t="n">
-        <v>332962.02</v>
+        <v>974</v>
       </c>
       <c r="I878" s="2" t="n">
-        <v>264917.78</v>
+        <v>15506.39</v>
       </c>
       <c r="J878" s="3" t="n">
-        <v>44280</v>
+        <v>38898</v>
       </c>
       <c r="K878" s="3" t="n">
-        <v>44910</v>
+        <v>39641</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="879">
       <c r="A879" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B879" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2006-2007</t>
         </is>
       </c>
       <c r="C879" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D879" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E879" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F879" s="1" t="inlineStr">
         <is>
-          <t>1708007033/WC/22012034613967 — Sarvjanik khet talab nirman kary parasram shukla ke khet ke pass siddhi road</t>
+          <t>1708007033/WC/2 — कपिल धारा कूप निर्माण हल्‍लू बाजना</t>
         </is>
       </c>
       <c r="G879" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H879" s="2" t="n">
-        <v>332962.02</v>
+        <v>9940000</v>
       </c>
       <c r="I879" s="2" t="n">
-        <v>219806.78</v>
+        <v>32150</v>
       </c>
       <c r="J879" s="3" t="n">
-        <v>44280</v>
+        <v>39139</v>
       </c>
       <c r="K879" s="3" t="n">
-        <v>44910</v>
+        <v>40854</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="880">
       <c r="A880" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B880" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C880" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D880" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E880" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F880" s="1" t="inlineStr">
         <is>
-          <t>1708007033/WC/22012034616228 — Samudayak sokta nirman kary purane panchayat bhawan ke pass</t>
+          <t>1708007033/WC/22012034437496 — स्टाप डेम निर्माण कार्य-तीन महुआ के पास</t>
         </is>
       </c>
       <c r="G880" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H880" s="2" t="n">
-        <v>0</v>
+        <v>1176000</v>
       </c>
       <c r="I880" s="2" t="n">
-        <v>0</v>
+        <v>1173858.15</v>
       </c>
       <c r="J880" s="3" t="n">
-        <v>44222</v>
-[...1 lines deleted...]
-      <c r="K880" s="3"/>
+        <v>43530</v>
+      </c>
+      <c r="K880" s="3" t="n">
+        <v>43741</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="881">
       <c r="A881" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B881" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C881" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D881" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
         </is>
       </c>
       <c r="E881" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F881" s="1" t="inlineStr">
         <is>
-          <t>1708007033/WC/22012034616232 — Samudayak sokta nirman kary thana handpump ke pass</t>
+          <t>1708007033/WC/22012034541372 — Check dam gadri nala bajna</t>
         </is>
       </c>
       <c r="G881" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H881" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I881" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J881" s="3" t="n">
-        <v>44222</v>
+        <v>43856</v>
       </c>
       <c r="K881" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="882">
       <c r="A882" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B882" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C882" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D882" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
         </is>
       </c>
       <c r="E882" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F882" s="1" t="inlineStr">
         <is>
-          <t>1708007033/WC/22012034616234 — Samudayak sokta nirman kary bhimkund kothi ke pass</t>
+          <t>1708007033/WC/22012034541377 — Check dam jirma nala</t>
         </is>
       </c>
       <c r="G882" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H882" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I882" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J882" s="3" t="n">
-        <v>44222</v>
+        <v>43856</v>
       </c>
       <c r="K882" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="883">
       <c r="A883" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B883" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C883" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D883" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
         </is>
       </c>
       <c r="E883" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F883" s="1" t="inlineStr">
         <is>
-          <t>1708007033/WC/22012034616236 — Samudayak sokta nirman kary bhimkund tigada hendpump ke pasa</t>
+          <t>1708007033/WC/22012034567351 — Lose bolder check dam bila nala</t>
         </is>
       </c>
       <c r="G883" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H883" s="2" t="n">
-        <v>0</v>
+        <v>532371.46</v>
       </c>
       <c r="I883" s="2" t="n">
-        <v>0</v>
+        <v>513889.37</v>
       </c>
       <c r="J883" s="3" t="n">
-        <v>44222</v>
-[...1 lines deleted...]
-      <c r="K883" s="3"/>
+        <v>44060</v>
+      </c>
+      <c r="K883" s="3" t="n">
+        <v>44522</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="884">
       <c r="A884" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B884" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C884" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D884" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
         </is>
       </c>
       <c r="E884" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F884" s="1" t="inlineStr">
         <is>
-          <t>1708007033/WC/22012034616239 — Samudayak sokta nirman kary om guru om school ke pass</t>
+          <t>1708007033/WC/22012034567357 — Gevon check dam gadri nala</t>
         </is>
       </c>
       <c r="G884" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H884" s="2" t="n">
-        <v>0</v>
+        <v>395963.22</v>
       </c>
       <c r="I884" s="2" t="n">
-        <v>0</v>
+        <v>395929</v>
       </c>
       <c r="J884" s="3" t="n">
-        <v>44222</v>
-[...1 lines deleted...]
-      <c r="K884" s="3"/>
+        <v>44062</v>
+      </c>
+      <c r="K884" s="3" t="n">
+        <v>44208</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="885">
       <c r="A885" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B885" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C885" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D885" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
         </is>
       </c>
       <c r="E885" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F885" s="1" t="inlineStr">
         <is>
-          <t>1708007033/WC/22012034674706 — Lose Boulder cheak dam badhai nala bajna</t>
+          <t>1708007033/WC/22012034571822 — Gevion badhi khor nala</t>
         </is>
       </c>
       <c r="G885" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H885" s="2" t="n">
-        <v>0</v>
+        <v>797871.05</v>
       </c>
       <c r="I885" s="2" t="n">
-        <v>0</v>
+        <v>453239.87</v>
       </c>
       <c r="J885" s="3" t="n">
-        <v>44300</v>
-[...1 lines deleted...]
-      <c r="K885" s="3"/>
+        <v>44066</v>
+      </c>
+      <c r="K885" s="3" t="n">
+        <v>45005</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="886">
       <c r="A886" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B886" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C886" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D886" s="1" t="inlineStr">
         <is>
           <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E886" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F886" s="1" t="inlineStr">
         <is>
-          <t>1708007033/WC/22012034696518 — CTR Lose bouilder cheak dam badhai nala</t>
+          <t>1708007033/WC/22012034579249 — LOSE BOILDER NIRMAN KARY TEEN MAHUVA BAJNA</t>
         </is>
       </c>
       <c r="G886" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H886" s="2" t="n">
-        <v>330558.32</v>
+        <v>332897.25</v>
       </c>
       <c r="I886" s="2" t="n">
-        <v>213743.68</v>
+        <v>284497.1</v>
       </c>
       <c r="J886" s="3" t="n">
-        <v>44618</v>
+        <v>44092</v>
       </c>
       <c r="K886" s="3" t="n">
-        <v>45316</v>
+        <v>44374</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="887">
       <c r="A887" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B887" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C887" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D887" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E887" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F887" s="1" t="inlineStr">
         <is>
-          <t>1708007033/WC/22012034813724 — Sarvajanik khet talab nirman kary heera ahirwar ke khet ke pass</t>
+          <t>1708007033/WC/22012034583200 — Lose Boulder check dam pituva nala</t>
         </is>
       </c>
       <c r="G887" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H887" s="2" t="n">
-        <v>0</v>
+        <v>479985.26</v>
       </c>
       <c r="I887" s="2" t="n">
-        <v>0</v>
+        <v>475340.15</v>
       </c>
       <c r="J887" s="3" t="n">
-        <v>44423</v>
-[...1 lines deleted...]
-      <c r="K887" s="3"/>
+        <v>44103</v>
+      </c>
+      <c r="K887" s="3" t="n">
+        <v>45005</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="888">
       <c r="A888" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B888" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C888" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D888" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E888" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F888" s="1" t="inlineStr">
         <is>
-          <t>1708007033/WC/22012034831190 — Gevion nirman kary  majan nala</t>
+          <t>1708007033/WC/22012034583209 — Gebion nirman kary baheriya nala</t>
         </is>
       </c>
       <c r="G888" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H888" s="2" t="n">
-        <v>436811.76</v>
+        <v>1110616.16</v>
       </c>
       <c r="I888" s="2" t="n">
-        <v>279610.6</v>
+        <v>1073999.76</v>
       </c>
       <c r="J888" s="3" t="n">
-        <v>44516</v>
+        <v>44096</v>
       </c>
       <c r="K888" s="3" t="n">
-        <v>45316</v>
+        <v>45005</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="889">
       <c r="A889" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B889" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C889" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D889" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E889" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F889" s="1" t="inlineStr">
         <is>
-          <t>1708007033/WC/22012034831192 — Gevion nirman kary  majan nala</t>
+          <t>1708007033/WC/22012034583781 — sarvjank khet talab chhapriya toriya bajna</t>
         </is>
       </c>
       <c r="G889" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H889" s="2" t="n">
-        <v>0</v>
+        <v>548963.78</v>
       </c>
       <c r="I889" s="2" t="n">
-        <v>0</v>
+        <v>202628.57</v>
       </c>
       <c r="J889" s="3" t="n">
-        <v>44423</v>
-[...1 lines deleted...]
-      <c r="K889" s="3"/>
+        <v>44212</v>
+      </c>
+      <c r="K889" s="3" t="n">
+        <v>44957</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="890">
       <c r="A890" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B890" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C890" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D890" s="1" t="inlineStr">
         <is>
-          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E890" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F890" s="1" t="inlineStr">
         <is>
-          <t>1708007033/WC/22012034991746 — Contour trench nirman kary tooga pahad bajna</t>
+          <t>1708007033/WC/22012034613965 — Sarvjanik khet talab nirman kary harishchandra tiwari ke khet ke pass</t>
         </is>
       </c>
       <c r="G890" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H890" s="2" t="n">
-        <v>1379813.02</v>
+        <v>332962.02</v>
       </c>
       <c r="I890" s="2" t="n">
-        <v>891405</v>
+        <v>264917.78</v>
       </c>
       <c r="J890" s="3" t="n">
-        <v>44815</v>
+        <v>44280</v>
       </c>
       <c r="K890" s="3" t="n">
-        <v>45262</v>
+        <v>44910</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="891">
       <c r="A891" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B891" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C891" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D891" s="1" t="inlineStr">
         <is>
-          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E891" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F891" s="1" t="inlineStr">
         <is>
-          <t>1708007033/WC/22012035033062 — CTR sarvajanik khet talab ajeet jain ke khet ke pass</t>
+          <t>1708007033/WC/22012034613967 — Sarvjanik khet talab nirman kary parasram shukla ke khet ke pass siddhi road</t>
         </is>
       </c>
       <c r="G891" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H891" s="2" t="n">
-        <v>0</v>
+        <v>332962.02</v>
       </c>
       <c r="I891" s="2" t="n">
-        <v>0</v>
+        <v>219806.78</v>
       </c>
       <c r="J891" s="3" t="n">
-        <v>44836</v>
-[...1 lines deleted...]
-      <c r="K891" s="3"/>
+        <v>44280</v>
+      </c>
+      <c r="K891" s="3" t="n">
+        <v>44910</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="892">
       <c r="A892" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B892" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C892" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D892" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E892" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F892" s="1" t="inlineStr">
         <is>
-          <t>1708007033/WC/22012035048213 — CTR perculation tank talab nirman kary ajeet jain ke khet ke pass</t>
+          <t>1708007033/WC/22012034616228 — Samudayak sokta nirman kary purane panchayat bhawan ke pass</t>
         </is>
       </c>
       <c r="G892" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H892" s="2" t="n">
-        <v>457683.26</v>
+        <v>0</v>
       </c>
       <c r="I892" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J892" s="3" t="n">
-        <v>44952</v>
+        <v>44222</v>
       </c>
       <c r="K892" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="893">
       <c r="A893" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B893" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C893" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D893" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen peripheral Bund for Community / Construction of Earthen peripheral/farm/field Bund for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E893" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F893" s="1" t="inlineStr">
         <is>
-          <t>1708007033/WC/22012035071026 — Ghat nirman kary rampura mandir ke pass</t>
+          <t>1708007033/WC/22012034616232 — Samudayak sokta nirman kary thana handpump ke pass</t>
         </is>
       </c>
       <c r="G893" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H893" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I893" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J893" s="3" t="n">
-        <v>45030</v>
+        <v>44222</v>
       </c>
       <c r="K893" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="894">
       <c r="A894" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B894" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C894" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D894" s="1" t="inlineStr">
         <is>
-          <t>Construction of Pebble contour Bund for Community / Construction of Pebble contour Bund for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E894" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F894" s="1" t="inlineStr">
         <is>
-          <t>1708007033/WC/22012035071028 — Ghat nirman kary gorelal patel ke khet ke pass</t>
+          <t>1708007033/WC/22012034616234 — Samudayak sokta nirman kary bhimkund kothi ke pass</t>
         </is>
       </c>
       <c r="G894" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H894" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I894" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J894" s="3" t="n">
-        <v>45030</v>
+        <v>44222</v>
       </c>
       <c r="K894" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="895">
       <c r="A895" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B895" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C895" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D895" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E895" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F895" s="1" t="inlineStr">
         <is>
-          <t>1708007033/WC/22012035071494 — Bada nala desiltng or shiv ghat nirman kary bajna</t>
+          <t>1708007033/WC/22012034616236 — Samudayak sokta nirman kary bhimkund tigada hendpump ke pasa</t>
         </is>
       </c>
       <c r="G895" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H895" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I895" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J895" s="3" t="n">
-        <v>45030</v>
+        <v>44222</v>
       </c>
       <c r="K895" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="896">
       <c r="A896" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B896" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C896" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D896" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen peripheral Bund for Community / Construction of Earthen peripheral/farm/field Bund for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E896" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F896" s="1" t="inlineStr">
         <is>
-          <t>1708007033/WC/22012035093530 — Contur tranch nirman kary kalyu toriyama bajna</t>
+          <t>1708007033/WC/22012034616239 — Samudayak sokta nirman kary om guru om school ke pass</t>
         </is>
       </c>
       <c r="G896" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H896" s="2" t="n">
-        <v>641525.44</v>
+        <v>0</v>
       </c>
       <c r="I896" s="2" t="n">
-        <v>588216</v>
+        <v>0</v>
       </c>
       <c r="J896" s="3" t="n">
-        <v>45184</v>
-[...3 lines deleted...]
-      </c>
+        <v>44222</v>
+      </c>
+      <c r="K896" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="897">
       <c r="A897" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B897" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C897" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D897" s="1" t="inlineStr">
         <is>
-          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E897" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F897" s="1" t="inlineStr">
         <is>
-          <t>1708007033/WC/22012035093532 — Contur tranch nirman kary siddhi toriya bajna</t>
+          <t>1708007033/WC/22012034674706 — Lose Boulder cheak dam badhai nala bajna</t>
         </is>
       </c>
       <c r="G897" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H897" s="2" t="n">
-        <v>653157.05</v>
+        <v>0</v>
       </c>
       <c r="I897" s="2" t="n">
-        <v>567467</v>
+        <v>0</v>
       </c>
       <c r="J897" s="3" t="n">
-        <v>45203</v>
-[...3 lines deleted...]
-      </c>
+        <v>44300</v>
+      </c>
+      <c r="K897" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="898">
       <c r="A898" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B898" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C898" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D898" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E898" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F898" s="1" t="inlineStr">
         <is>
-          <t>1708007033/WC/22012035103071 — Nabin talab nirman kary majan</t>
+          <t>1708007033/WC/22012034696518 — CTR Lose bouilder cheak dam badhai nala</t>
         </is>
       </c>
       <c r="G898" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H898" s="2" t="n">
-        <v>2474464.29</v>
+        <v>330558.32</v>
       </c>
       <c r="I898" s="2" t="n">
-        <v>1708756</v>
+        <v>213743.68</v>
       </c>
       <c r="J898" s="3" t="n">
-        <v>45205</v>
-[...1 lines deleted...]
-      <c r="K898" s="3"/>
+        <v>44618</v>
+      </c>
+      <c r="K898" s="3" t="n">
+        <v>45316</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="899">
       <c r="A899" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B899" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C899" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D899" s="1" t="inlineStr">
         <is>
-          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E899" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F899" s="1" t="inlineStr">
         <is>
-          <t>1708007033/WC/22012035103074 — Ring dam nirman kary bhimkund nala</t>
+          <t>1708007033/WC/22012034813724 — Sarvajanik khet talab nirman kary heera ahirwar ke khet ke pass</t>
         </is>
       </c>
       <c r="G899" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H899" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I899" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J899" s="3" t="n">
-        <v>45153</v>
+        <v>44423</v>
       </c>
       <c r="K899" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="900">
       <c r="A900" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B900" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C900" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D900" s="1" t="inlineStr">
         <is>
-          <t>Constr of Wire crate (gabion) Spur for Comm / Construction of Wire crate (gabion) Spur for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E900" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F900" s="1" t="inlineStr">
         <is>
-          <t>1708007033/WC/22012035103441 — Wire Crate gabion wall Police Station Campus Bajna</t>
+          <t>1708007033/WC/22012034831190 — Gevion nirman kary  majan nala</t>
         </is>
       </c>
       <c r="G900" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H900" s="2" t="n">
-        <v>0</v>
+        <v>436811.76</v>
       </c>
       <c r="I900" s="2" t="n">
-        <v>0</v>
+        <v>279610.6</v>
       </c>
       <c r="J900" s="3" t="n">
-        <v>45154</v>
-[...1 lines deleted...]
-      <c r="K900" s="3"/>
+        <v>44516</v>
+      </c>
+      <c r="K900" s="3" t="n">
+        <v>45316</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="901">
       <c r="A901" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B901" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C901" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D901" s="1" t="inlineStr">
         <is>
-          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E901" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F901" s="1" t="inlineStr">
         <is>
-          <t>1708007033/WC/22012035105354 — Sarvajanik khet talab jankisaran gotam ke khet ke pass</t>
+          <t>1708007033/WC/22012034831192 — Gevion nirman kary  majan nala</t>
         </is>
       </c>
       <c r="G901" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H901" s="2" t="n">
-        <v>490064.64</v>
+        <v>0</v>
       </c>
       <c r="I901" s="2" t="n">
-        <v>417562</v>
+        <v>0</v>
       </c>
       <c r="J901" s="3" t="n">
-        <v>45203</v>
-[...3 lines deleted...]
-      </c>
+        <v>44423</v>
+      </c>
+      <c r="K901" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="902">
       <c r="A902" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B902" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C902" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D902" s="1" t="inlineStr">
         <is>
-          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
+          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E902" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F902" s="1" t="inlineStr">
         <is>
-          <t>1708007033/WC/22012035114928 — Navin talab nirman kary badhi</t>
+          <t>1708007033/WC/22012034991746 — Contour trench nirman kary tooga pahad bajna</t>
         </is>
       </c>
       <c r="G902" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H902" s="2" t="n">
-        <v>2479069.41</v>
+        <v>1379813.02</v>
       </c>
       <c r="I902" s="2" t="n">
-        <v>884</v>
+        <v>891405</v>
       </c>
       <c r="J902" s="3" t="n">
-        <v>45205</v>
-[...1 lines deleted...]
-      <c r="K902" s="3"/>
+        <v>44815</v>
+      </c>
+      <c r="K902" s="3" t="n">
+        <v>45262</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="903">
       <c r="A903" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B903" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C903" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D903" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
         </is>
       </c>
       <c r="E903" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F903" s="1" t="inlineStr">
         <is>
-          <t>1708007033/WC/22012035138818 — Sarvjanik khet talab Nirman kary parwati kusamyay keep khet ke pass</t>
+          <t>1708007033/WC/22012035033062 — CTR sarvajanik khet talab ajeet jain ke khet ke pass</t>
         </is>
       </c>
       <c r="G903" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H903" s="2" t="n">
-        <v>482826.1</v>
+        <v>0</v>
       </c>
       <c r="I903" s="2" t="n">
-        <v>349105</v>
+        <v>0</v>
       </c>
       <c r="J903" s="3" t="n">
-        <v>45206</v>
-[...3 lines deleted...]
-      </c>
+        <v>44836</v>
+      </c>
+      <c r="K903" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="904">
       <c r="A904" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B904" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C904" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D904" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E904" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F904" s="1" t="inlineStr">
         <is>
-          <t>1708007033/WC/22012035138820 — Sarvjanik khet talab Nirman kary parwati kusamyay keep khet ke pass</t>
+          <t>1708007033/WC/22012035048213 — CTR perculation tank talab nirman kary ajeet jain ke khet ke pass</t>
         </is>
       </c>
       <c r="G904" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H904" s="2" t="n">
-        <v>0</v>
+        <v>457683.26</v>
       </c>
       <c r="I904" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J904" s="3" t="n">
-        <v>45201</v>
+        <v>44952</v>
       </c>
       <c r="K904" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="905">
       <c r="A905" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B905" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C905" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D905" s="1" t="inlineStr">
         <is>
-          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
+          <t>Constr of Earthen peripheral Bund for Community / Construction of Earthen peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E905" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F905" s="1" t="inlineStr">
         <is>
-          <t>1708007033/WC/22012035218590 — Contour trench nirman kary mata ki toriya siddhai ke pass</t>
+          <t>1708007033/WC/22012035071026 — Ghat nirman kary rampura mandir ke pass</t>
         </is>
       </c>
       <c r="G905" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H905" s="2" t="n">
-        <v>718229.32</v>
+        <v>0</v>
       </c>
       <c r="I905" s="2" t="n">
-        <v>680357.48</v>
+        <v>0</v>
       </c>
       <c r="J905" s="3" t="n">
-        <v>45700</v>
-[...3 lines deleted...]
-      </c>
+        <v>45030</v>
+      </c>
+      <c r="K905" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="906">
       <c r="A906" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B906" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C906" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D906" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Pebble contour Bund for Community / Construction of Pebble contour Bund for Community</t>
         </is>
       </c>
       <c r="E906" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F906" s="1" t="inlineStr">
         <is>
-          <t>1708007033/WC/22012035224713 — Sarvajanik khet talab nirman kary kunjan shukla ke khet ke pass</t>
+          <t>1708007033/WC/22012035071028 — Ghat nirman kary gorelal patel ke khet ke pass</t>
         </is>
       </c>
       <c r="G906" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H906" s="2" t="n">
-        <v>598138.17</v>
+        <v>0</v>
       </c>
       <c r="I906" s="2" t="n">
-        <v>523065.22</v>
+        <v>0</v>
       </c>
       <c r="J906" s="3" t="n">
-        <v>45627</v>
-[...3 lines deleted...]
-      </c>
+        <v>45030</v>
+      </c>
+      <c r="K906" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="907">
       <c r="A907" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B907" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C907" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D907" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E907" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F907" s="1" t="inlineStr">
         <is>
-          <t>1708007033/WC/22012035224715 — Sarvajanik khet talab nirman kary suresh upadhyay ke khet ke pass</t>
+          <t>1708007033/WC/22012035071494 — Bada nala desiltng or shiv ghat nirman kary bajna</t>
         </is>
       </c>
       <c r="G907" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H907" s="2" t="n">
-        <v>598138.17</v>
+        <v>0</v>
       </c>
       <c r="I907" s="2" t="n">
-        <v>548445.7</v>
+        <v>0</v>
       </c>
       <c r="J907" s="3" t="n">
-        <v>45614</v>
-[...3 lines deleted...]
-      </c>
+        <v>45030</v>
+      </c>
+      <c r="K907" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="908">
       <c r="A908" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B908" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C908" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D908" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Constr of Earthen peripheral Bund for Community / Construction of Earthen peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E908" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F908" s="1" t="inlineStr">
         <is>
-          <t>1708007033/WC/22012035227494 — Sarvajanik khet talab nirman kary  dhanu lodhi ke khet ke pass</t>
+          <t>1708007033/WC/22012035093530 — Contur tranch nirman kary kalyu toriyama bajna</t>
         </is>
       </c>
       <c r="G908" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H908" s="2" t="n">
-        <v>693592.85</v>
+        <v>641525.44</v>
       </c>
       <c r="I908" s="2" t="n">
-        <v>0</v>
+        <v>588216</v>
       </c>
       <c r="J908" s="3" t="n">
-        <v>45567</v>
-[...1 lines deleted...]
-      <c r="K908" s="3"/>
+        <v>45184</v>
+      </c>
+      <c r="K908" s="3" t="n">
+        <v>45477</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="909">
       <c r="A909" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B909" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C909" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D909" s="1" t="inlineStr">
         <is>
-          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Construction of Roof Top Rain Water Harvesting Structure for Community</t>
+          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E909" s="1" t="inlineStr">
         <is>
-          <t>Roof Water Harvesting on gov/panchayat bldg</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F909" s="1" t="inlineStr">
         <is>
-          <t>1708007033/WC/22012035244743 — Lose boilder nirman kary jirma nala bajna</t>
+          <t>1708007033/WC/22012035093532 — Contur tranch nirman kary siddhi toriya bajna</t>
         </is>
       </c>
       <c r="G909" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H909" s="2" t="n">
-        <v>0</v>
+        <v>653157.05</v>
       </c>
       <c r="I909" s="2" t="n">
-        <v>0</v>
+        <v>567467</v>
       </c>
       <c r="J909" s="3" t="n">
-        <v>45567</v>
-[...1 lines deleted...]
-      <c r="K909" s="3"/>
+        <v>45203</v>
+      </c>
+      <c r="K909" s="3" t="n">
+        <v>45526</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="910">
       <c r="A910" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B910" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C910" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D910" s="1" t="inlineStr">
         <is>
-          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E910" s="1" t="inlineStr">
         <is>
-          <t>Roof Water Harvesting on gov/panchayat bldg</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F910" s="1" t="inlineStr">
         <is>
-          <t>1708007033/WC/22012035244749 — Lose boilder nirman kary  siddhi nala bajna</t>
+          <t>1708007033/WC/22012035103071 — Nabin talab nirman kary majan</t>
         </is>
       </c>
       <c r="G910" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H910" s="2" t="n">
-        <v>498686.59</v>
+        <v>2474464.29</v>
       </c>
       <c r="I910" s="2" t="n">
-        <v>450757.2</v>
+        <v>1708756</v>
       </c>
       <c r="J910" s="3" t="n">
-        <v>45847</v>
-[...3 lines deleted...]
-      </c>
+        <v>45205</v>
+      </c>
+      <c r="K910" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="911">
       <c r="A911" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B911" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C911" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D911" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Grps / Construction of Sand filter for openwell recharge for Groups</t>
+          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E911" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F911" s="1" t="inlineStr">
         <is>
-          <t>1708007033/WC/22012035288456 — Dug Rechare nirman kary puliya ke pass</t>
+          <t>1708007033/WC/22012035103074 — Ring dam nirman kary bhimkund nala</t>
         </is>
       </c>
       <c r="G911" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H911" s="2" t="n">
-        <v>23977.32</v>
+        <v>0</v>
       </c>
       <c r="I911" s="2" t="n">
-        <v>22783.98</v>
+        <v>0</v>
       </c>
       <c r="J911" s="3" t="n">
-        <v>45796</v>
-[...3 lines deleted...]
-      </c>
+        <v>45153</v>
+      </c>
+      <c r="K911" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="912">
       <c r="A912" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B912" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C912" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D912" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Constr of Wire crate (gabion) Spur for Comm / Construction of Wire crate (gabion) Spur for Community</t>
         </is>
       </c>
       <c r="E912" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F912" s="1" t="inlineStr">
         <is>
-          <t>1708007033/WC/22012035288476 — Dud Recharge nirman kary Shiv ghat ke pass</t>
+          <t>1708007033/WC/22012035103441 — Wire Crate gabion wall Police Station Campus Bajna</t>
         </is>
       </c>
       <c r="G912" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H912" s="2" t="n">
-        <v>23977.32</v>
+        <v>0</v>
       </c>
       <c r="I912" s="2" t="n">
-        <v>22522.98</v>
+        <v>0</v>
       </c>
       <c r="J912" s="3" t="n">
-        <v>45796</v>
-[...3 lines deleted...]
-      </c>
+        <v>45154</v>
+      </c>
+      <c r="K912" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="913">
       <c r="A913" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B913" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C913" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D913" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
         </is>
       </c>
       <c r="E913" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F913" s="1" t="inlineStr">
         <is>
-          <t>1708007033/WC/22012035288497 — Dug Recharge nirman kary noneju ke ghar pass</t>
+          <t>1708007033/WC/22012035105354 — Sarvajanik khet talab jankisaran gotam ke khet ke pass</t>
         </is>
       </c>
       <c r="G913" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H913" s="2" t="n">
-        <v>23977.32</v>
+        <v>490064.64</v>
       </c>
       <c r="I913" s="2" t="n">
-        <v>22522.98</v>
+        <v>417562</v>
       </c>
       <c r="J913" s="3" t="n">
-        <v>45796</v>
+        <v>45203</v>
       </c>
       <c r="K913" s="3" t="n">
-        <v>46001</v>
+        <v>45588</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="914">
       <c r="A914" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B914" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C914" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D914" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Fisheries Ponds for Community / Construction of Fishery Pond for Community</t>
         </is>
       </c>
       <c r="E914" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F914" s="1" t="inlineStr">
         <is>
-          <t>1708007033/WC/22012035290812 — Dug well recharge nirman kary  hanuman mandir ke pass</t>
+          <t>1708007033/WC/22012035114928 — Navin talab nirman kary badhi</t>
         </is>
       </c>
       <c r="G914" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H914" s="2" t="n">
-        <v>23977.32</v>
+        <v>2479069.41</v>
       </c>
       <c r="I914" s="2" t="n">
-        <v>22783.98</v>
+        <v>884</v>
       </c>
       <c r="J914" s="3" t="n">
-        <v>45796</v>
-[...3 lines deleted...]
-      </c>
+        <v>45205</v>
+      </c>
+      <c r="K914" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="915">
       <c r="A915" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B915" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C915" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D915" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E915" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F915" s="1" t="inlineStr">
         <is>
-          <t>1708007033/WC/22012035290823 — Dug well Recharge nirman kary devi ji mandir ke pass</t>
+          <t>1708007033/WC/22012035138818 — Sarvjanik khet talab Nirman kary parwati kusamyay keep khet ke pass</t>
         </is>
       </c>
       <c r="G915" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H915" s="2" t="n">
-        <v>23977.32</v>
+        <v>482826.1</v>
       </c>
       <c r="I915" s="2" t="n">
-        <v>22783.98</v>
+        <v>349105</v>
       </c>
       <c r="J915" s="3" t="n">
-        <v>45796</v>
+        <v>45206</v>
       </c>
       <c r="K915" s="3" t="n">
-        <v>46001</v>
+        <v>45552</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="916">
       <c r="A916" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B916" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C916" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D916" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E916" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F916" s="1" t="inlineStr">
         <is>
-          <t>1708007033/WC/22012035295614 — Dug Recharge pit nirman kary dummi pal ke ghar ke pass rampura</t>
+          <t>1708007033/WC/22012035138820 — Sarvjanik khet talab Nirman kary parwati kusamyay keep khet ke pass</t>
         </is>
       </c>
       <c r="G916" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H916" s="2" t="n">
-        <v>23977.32</v>
+        <v>0</v>
       </c>
       <c r="I916" s="2" t="n">
-        <v>22783.98</v>
+        <v>0</v>
       </c>
       <c r="J916" s="3" t="n">
-        <v>45796</v>
-[...3 lines deleted...]
-      </c>
+        <v>45201</v>
+      </c>
+      <c r="K916" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="917">
       <c r="A917" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B917" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C917" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D917" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E917" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F917" s="1" t="inlineStr">
         <is>
-          <t>1708007033/WC/22012035295631 — Dug Recharge pit nirman kary Rajesh jain ke ghar ke pass</t>
+          <t>1708007033/WC/22012035218590 — Contour trench nirman kary mata ki toriya siddhai ke pass</t>
         </is>
       </c>
       <c r="G917" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H917" s="2" t="n">
-        <v>23977.32</v>
+        <v>718229.32</v>
       </c>
       <c r="I917" s="2" t="n">
-        <v>22783.98</v>
+        <v>680357.48</v>
       </c>
       <c r="J917" s="3" t="n">
-        <v>45796</v>
+        <v>45700</v>
       </c>
       <c r="K917" s="3" t="n">
-        <v>46001</v>
+        <v>46129</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="918">
       <c r="A918" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B918" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C918" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D918" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E918" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F918" s="1" t="inlineStr">
         <is>
-          <t>1708007033/WC/22012035295640 — Dug recharge pit nirman kary ramesh pal ke ghar ke pass</t>
+          <t>1708007033/WC/22012035224713 — Sarvajanik khet talab nirman kary kunjan shukla ke khet ke pass</t>
         </is>
       </c>
       <c r="G918" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H918" s="2" t="n">
-        <v>23977.32</v>
+        <v>598138.17</v>
       </c>
       <c r="I918" s="2" t="n">
-        <v>23044.98</v>
+        <v>523065.22</v>
       </c>
       <c r="J918" s="3" t="n">
-        <v>45796</v>
+        <v>45627</v>
       </c>
       <c r="K918" s="3" t="n">
-        <v>46001</v>
+        <v>46145</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="919">
       <c r="A919" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B919" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C919" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D919" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E919" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F919" s="1" t="inlineStr">
         <is>
-          <t>1708007033/WC/22012035295643 — Dug recharge pit nirman kary shanti dham ke pass panwari</t>
+          <t>1708007033/WC/22012035224715 — Sarvajanik khet talab nirman kary suresh upadhyay ke khet ke pass</t>
         </is>
       </c>
       <c r="G919" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H919" s="2" t="n">
-        <v>23977.32</v>
+        <v>598138.17</v>
       </c>
       <c r="I919" s="2" t="n">
-        <v>22522.98</v>
+        <v>548445.7</v>
       </c>
       <c r="J919" s="3" t="n">
-        <v>45796</v>
+        <v>45614</v>
       </c>
       <c r="K919" s="3" t="n">
-        <v>46001</v>
+        <v>46129</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="920">
       <c r="A920" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B920" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C920" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D920" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E920" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F920" s="1" t="inlineStr">
         <is>
-          <t>1708007033/WC/22012035295664 — Dug recharge pit nirman kary shala mandir ke pass</t>
+          <t>1708007033/WC/22012035227494 — Sarvajanik khet talab nirman kary  dhanu lodhi ke khet ke pass</t>
         </is>
       </c>
       <c r="G920" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H920" s="2" t="n">
-        <v>23977.32</v>
+        <v>693592.85</v>
       </c>
       <c r="I920" s="2" t="n">
-        <v>22522.98</v>
+        <v>0</v>
       </c>
       <c r="J920" s="3" t="n">
-        <v>45796</v>
-[...3 lines deleted...]
-      </c>
+        <v>45567</v>
+      </c>
+      <c r="K920" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="921">
       <c r="A921" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B921" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C921" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D921" s="1" t="inlineStr">
         <is>
           <t>Roof top rain wat. har. str. in gov/panchayat bldg / Construction of Roof Top Rain Water Harvesting Structure for Community</t>
         </is>
       </c>
       <c r="E921" s="1" t="inlineStr">
         <is>
           <t>Roof Water Harvesting on gov/panchayat bldg</t>
         </is>
       </c>
       <c r="F921" s="1" t="inlineStr">
         <is>
-          <t>1708007033/WC/22012035315337 — रैनवाटर हार्वेस्टिंग आगंनबाडी भवन के पास क्रमांक 01</t>
+          <t>1708007033/WC/22012035244743 — Lose boilder nirman kary jirma nala bajna</t>
         </is>
       </c>
       <c r="G921" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H921" s="2" t="n">
-        <v>4000</v>
+        <v>0</v>
       </c>
       <c r="I921" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J921" s="3" t="n">
-        <v>45761</v>
+        <v>45567</v>
       </c>
       <c r="K921" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="922">
       <c r="A922" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B922" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C922" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D922" s="1" t="inlineStr">
         <is>
-          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Construction of Roof Top Rain Water Harvesting Structure for Community</t>
+          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
         </is>
       </c>
       <c r="E922" s="1" t="inlineStr">
         <is>
           <t>Roof Water Harvesting on gov/panchayat bldg</t>
         </is>
       </c>
       <c r="F922" s="1" t="inlineStr">
         <is>
-          <t>1708007033/WC/22012035315339 — रैनवाटर हार्वेस्टिंग आगंनबाडी भवन के पास क्रमांक 04</t>
+          <t>1708007033/WC/22012035244749 — Lose boilder nirman kary  siddhi nala bajna</t>
         </is>
       </c>
       <c r="G922" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H922" s="2" t="n">
-        <v>4000</v>
+        <v>498686.59</v>
       </c>
       <c r="I922" s="2" t="n">
-        <v>0</v>
+        <v>450757.2</v>
       </c>
       <c r="J922" s="3" t="n">
-        <v>45761</v>
-[...1 lines deleted...]
-      <c r="K922" s="3"/>
+        <v>45847</v>
+      </c>
+      <c r="K922" s="3" t="n">
+        <v>46158</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="923">
       <c r="A923" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B923" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C923" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D923" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Grps / Construction of Sand filter for openwell recharge for Groups</t>
         </is>
       </c>
       <c r="E923" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F923" s="1" t="inlineStr">
         <is>
-          <t>1708007033/WC/2592 — कपिल धारा कूप निर्माण अमना कुमार बाजना T.S. 662</t>
+          <t>1708007033/WC/22012035288456 — Dug Rechare nirman kary puliya ke pass</t>
         </is>
       </c>
       <c r="G923" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H923" s="2" t="n">
-        <v>210000</v>
+        <v>23977.32</v>
       </c>
       <c r="I923" s="2" t="n">
-        <v>128987.5</v>
+        <v>22783.98</v>
       </c>
       <c r="J923" s="3" t="n">
-        <v>40149</v>
+        <v>45796</v>
       </c>
       <c r="K923" s="3" t="n">
-        <v>40118</v>
+        <v>46001</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="924">
       <c r="A924" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B924" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C924" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D924" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E924" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F924" s="1" t="inlineStr">
         <is>
-          <t>1708007033/WC/2647 — कपिल धारा कूप निर्माण पारीछत पिता सरमन</t>
+          <t>1708007033/WC/22012035288476 — Dud Recharge nirman kary Shiv ghat ke pass</t>
         </is>
       </c>
       <c r="G924" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H924" s="2" t="n">
-        <v>210000</v>
+        <v>23977.32</v>
       </c>
       <c r="I924" s="2" t="n">
-        <v>151777</v>
+        <v>22522.98</v>
       </c>
       <c r="J924" s="3" t="n">
-        <v>40155</v>
+        <v>45796</v>
       </c>
       <c r="K924" s="3" t="n">
-        <v>40899</v>
+        <v>46017</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="925">
       <c r="A925" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B925" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C925" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D925" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E925" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F925" s="1" t="inlineStr">
         <is>
-          <t>1708007033/WC/2648 — हरिया पिता मनप्‍यारे काछी बाजना</t>
+          <t>1708007033/WC/22012035288497 — Dug Recharge nirman kary noneju ke ghar pass</t>
         </is>
       </c>
       <c r="G925" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H925" s="2" t="n">
-        <v>210000</v>
+        <v>23977.32</v>
       </c>
       <c r="I925" s="2" t="n">
-        <v>187204</v>
+        <v>22522.98</v>
       </c>
       <c r="J925" s="3" t="n">
-        <v>40143</v>
+        <v>45796</v>
       </c>
       <c r="K925" s="3" t="n">
-        <v>40900</v>
+        <v>46001</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="926">
       <c r="A926" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B926" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C926" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D926" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E926" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F926" s="1" t="inlineStr">
         <is>
-          <t>1708007033/WC/2649 — कपिल धारा कूप निर्माण मोती लाल लुहार</t>
+          <t>1708007033/WC/22012035290812 — Dug well recharge nirman kary  hanuman mandir ke pass</t>
         </is>
       </c>
       <c r="G926" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H926" s="2" t="n">
-        <v>210000</v>
+        <v>23977.32</v>
       </c>
       <c r="I926" s="2" t="n">
-        <v>363105</v>
+        <v>22783.98</v>
       </c>
       <c r="J926" s="3" t="n">
-        <v>40155</v>
+        <v>45796</v>
       </c>
       <c r="K926" s="3" t="n">
-        <v>41335</v>
+        <v>46001</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="927">
       <c r="A927" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B927" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C927" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D927" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E927" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F927" s="1" t="inlineStr">
         <is>
-          <t>1708007033/WC/2650 — कपिल धारा कूप निर्माण  रामगोपाल सुकला</t>
+          <t>1708007033/WC/22012035290823 — Dug well Recharge nirman kary devi ji mandir ke pass</t>
         </is>
       </c>
       <c r="G927" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H927" s="2" t="n">
-        <v>210000</v>
+        <v>23977.32</v>
       </c>
       <c r="I927" s="2" t="n">
-        <v>168540</v>
+        <v>22783.98</v>
       </c>
       <c r="J927" s="3" t="n">
-        <v>40139</v>
+        <v>45796</v>
       </c>
       <c r="K927" s="3" t="n">
-        <v>40900</v>
+        <v>46001</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="928">
       <c r="A928" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B928" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C928" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D928" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E928" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F928" s="1" t="inlineStr">
         <is>
-          <t>1708007033/WC/2688 — सर्वजनिक कूप निर्माण मजरा रमपुरा</t>
+          <t>1708007033/WC/22012035295614 — Dug Recharge pit nirman kary dummi pal ke ghar ke pass rampura</t>
         </is>
       </c>
       <c r="G928" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H928" s="2" t="n">
-        <v>210000</v>
+        <v>23977.32</v>
       </c>
       <c r="I928" s="2" t="n">
-        <v>258504</v>
+        <v>22783.98</v>
       </c>
       <c r="J928" s="3" t="n">
-        <v>40179</v>
+        <v>45796</v>
       </c>
       <c r="K928" s="3" t="n">
-        <v>41335</v>
+        <v>46001</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="929">
       <c r="A929" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B929" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C929" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D929" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E929" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F929" s="1" t="inlineStr">
         <is>
-          <t>1708007033/WC/2689 — कपिल धारा कूप निर्माण फूलबाई / बगेरह</t>
+          <t>1708007033/WC/22012035295631 — Dug Recharge pit nirman kary Rajesh jain ke ghar ke pass</t>
         </is>
       </c>
       <c r="G929" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H929" s="2" t="n">
-        <v>210000</v>
+        <v>23977.32</v>
       </c>
       <c r="I929" s="2" t="n">
-        <v>159080.34</v>
+        <v>22783.98</v>
       </c>
       <c r="J929" s="3" t="n">
-        <v>40168</v>
+        <v>45796</v>
       </c>
       <c r="K929" s="3" t="n">
-        <v>40118</v>
+        <v>46001</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="930">
       <c r="A930" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B930" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C930" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D930" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E930" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F930" s="1" t="inlineStr">
         <is>
-          <t>1708007033/WC/2690 — सर्वजनिक कूप निर्माण इमली मुहल्‍ला</t>
+          <t>1708007033/WC/22012035295640 — Dug recharge pit nirman kary ramesh pal ke ghar ke pass</t>
         </is>
       </c>
       <c r="G930" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H930" s="2" t="n">
-        <v>210000</v>
+        <v>23977.32</v>
       </c>
       <c r="I930" s="2" t="n">
-        <v>134366.96</v>
+        <v>23044.98</v>
       </c>
       <c r="J930" s="3" t="n">
-        <v>40231</v>
+        <v>45796</v>
       </c>
       <c r="K930" s="3" t="n">
-        <v>40420</v>
+        <v>46001</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="931">
       <c r="A931" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B931" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C931" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D931" s="1" t="inlineStr">
         <is>
-          <t>Artificial Recharge of Well Through Sand Filter / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E931" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F931" s="1" t="inlineStr">
         <is>
-          <t>1708007033/WC/2691 — कपिल धारा कूप निर्माण सदूवा / बगेरह</t>
+          <t>1708007033/WC/22012035295643 — Dug recharge pit nirman kary shanti dham ke pass panwari</t>
         </is>
       </c>
       <c r="G931" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H931" s="2" t="n">
-        <v>287000</v>
+        <v>23977.32</v>
       </c>
       <c r="I931" s="2" t="n">
-        <v>132495</v>
+        <v>22522.98</v>
       </c>
       <c r="J931" s="3" t="n">
-        <v>40142</v>
+        <v>45796</v>
       </c>
       <c r="K931" s="3" t="n">
-        <v>42109</v>
+        <v>46001</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="932">
       <c r="A932" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B932" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C932" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D932" s="1" t="inlineStr">
         <is>
-          <t>Artificial Recharge of Well Through Sand Filter / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E932" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F932" s="1" t="inlineStr">
         <is>
-          <t>1708007033/WC/2692 — कपिल धारा कूप निर्माण उमरूवा अहिरवार</t>
+          <t>1708007033/WC/22012035295664 — Dug recharge pit nirman kary shala mandir ke pass</t>
         </is>
       </c>
       <c r="G932" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H932" s="2" t="n">
-        <v>287000</v>
+        <v>23977.32</v>
       </c>
       <c r="I932" s="2" t="n">
-        <v>287182</v>
+        <v>22522.98</v>
       </c>
       <c r="J932" s="3" t="n">
-        <v>40142</v>
+        <v>45796</v>
       </c>
       <c r="K932" s="3" t="n">
-        <v>43336</v>
+        <v>46001</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="933">
       <c r="A933" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B933" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C933" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D933" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Construction of Roof Top Rain Water Harvesting Structure for Community</t>
         </is>
       </c>
       <c r="E933" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Roof Water Harvesting on gov/panchayat bldg</t>
         </is>
       </c>
       <c r="F933" s="1" t="inlineStr">
         <is>
-          <t>1708007033/WC/2693 — सर्वजनिक कूप निर्माण हरिजन टोरिया</t>
+          <t>1708007033/WC/22012035315337 — रैनवाटर हार्वेस्टिंग आगंनबाडी भवन के पास क्रमांक 01</t>
         </is>
       </c>
       <c r="G933" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H933" s="2" t="n">
-        <v>210000</v>
+        <v>4000</v>
       </c>
       <c r="I933" s="2" t="n">
-        <v>164656.5</v>
+        <v>0</v>
       </c>
       <c r="J933" s="3" t="n">
-        <v>40149</v>
-[...3 lines deleted...]
-      </c>
+        <v>45761</v>
+      </c>
+      <c r="K933" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="934">
       <c r="A934" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B934" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C934" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D934" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Construction of Roof Top Rain Water Harvesting Structure for Community</t>
         </is>
       </c>
       <c r="E934" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Roof Water Harvesting on gov/panchayat bldg</t>
         </is>
       </c>
       <c r="F934" s="1" t="inlineStr">
         <is>
-          <t>1708007033/WC/2694 — कपिल धारा कूप निर्माण कूरा पिता बल्‍देवा चमार</t>
+          <t>1708007033/WC/22012035315339 — रैनवाटर हार्वेस्टिंग आगंनबाडी भवन के पास क्रमांक 04</t>
         </is>
       </c>
       <c r="G934" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H934" s="2" t="n">
-        <v>210000</v>
+        <v>4000</v>
       </c>
       <c r="I934" s="2" t="n">
-        <v>165072</v>
+        <v>0</v>
       </c>
       <c r="J934" s="3" t="n">
-        <v>40142</v>
-[...3 lines deleted...]
-      </c>
+        <v>45761</v>
+      </c>
+      <c r="K934" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="935">
       <c r="A935" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B935" s="1" t="inlineStr">
         <is>
           <t>2009-2010</t>
         </is>
       </c>
       <c r="C935" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D935" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E935" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F935" s="1" t="inlineStr">
         <is>
-          <t>1708007033/WC/2726 — कपिल धारा कूप निर्माण दीपक / हरिशंकर बाजना</t>
+          <t>1708007033/WC/2592 — कपिल धारा कूप निर्माण अमना कुमार बाजना T.S. 662</t>
         </is>
       </c>
       <c r="G935" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H935" s="2" t="n">
         <v>210000</v>
       </c>
       <c r="I935" s="2" t="n">
-        <v>186958</v>
+        <v>128987.5</v>
       </c>
       <c r="J935" s="3" t="n">
-        <v>40179</v>
+        <v>40149</v>
       </c>
       <c r="K935" s="3" t="n">
-        <v>40916</v>
+        <v>40118</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="936">
       <c r="A936" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B936" s="1" t="inlineStr">
         <is>
           <t>2009-2010</t>
         </is>
       </c>
       <c r="C936" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D936" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E936" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F936" s="1" t="inlineStr">
         <is>
-          <t>1708007033/WC/2933 — कपिल धारा कूप निर्माण कार्य परमानंद बगैरह / छक्‍की लुहार बाजना</t>
+          <t>1708007033/WC/2647 — कपिल धारा कूप निर्माण पारीछत पिता सरमन</t>
         </is>
       </c>
       <c r="G936" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H936" s="2" t="n">
-        <v>201000</v>
+        <v>210000</v>
       </c>
       <c r="I936" s="2" t="n">
-        <v>253627.6</v>
+        <v>151777</v>
       </c>
       <c r="J936" s="3" t="n">
-        <v>40183</v>
+        <v>40155</v>
       </c>
       <c r="K936" s="3" t="n">
-        <v>41335</v>
+        <v>40899</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="937">
       <c r="A937" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B937" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C937" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D937" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E937" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F937" s="1" t="inlineStr">
         <is>
-          <t>1708007033/WC/2953 — चौपरा निर्माण कार्य भीमकुन्‍ड पर बाजना</t>
+          <t>1708007033/WC/2648 — हरिया पिता मनप्‍यारे काछी बाजना</t>
         </is>
       </c>
       <c r="G937" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H937" s="2" t="n">
-        <v>499000</v>
+        <v>210000</v>
       </c>
       <c r="I937" s="2" t="n">
-        <v>433748</v>
+        <v>187204</v>
       </c>
       <c r="J937" s="3" t="n">
-        <v>40598</v>
+        <v>40143</v>
       </c>
       <c r="K937" s="3" t="n">
-        <v>40683</v>
+        <v>40900</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="938">
       <c r="A938" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B938" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C938" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D938" s="1" t="inlineStr">
         <is>
-          <t>Artificial Recharge of Well Through Sand Filter / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E938" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F938" s="1" t="inlineStr">
         <is>
-          <t>1708007033/WC/3201 — सर्व जनिक कूप निर्माण बस स्‍टेड मुहल्‍ला  बाजना</t>
+          <t>1708007033/WC/2649 — कपिल धारा कूप निर्माण मोती लाल लुहार</t>
         </is>
       </c>
       <c r="G938" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H938" s="2" t="n">
-        <v>359000</v>
+        <v>210000</v>
       </c>
       <c r="I938" s="2" t="n">
-        <v>193990</v>
+        <v>363105</v>
       </c>
       <c r="J938" s="3" t="n">
-        <v>41192</v>
+        <v>40155</v>
       </c>
       <c r="K938" s="3" t="n">
-        <v>42356</v>
+        <v>41335</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="939">
       <c r="A939" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B939" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C939" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D939" s="1" t="inlineStr">
         <is>
-          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E939" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F939" s="1" t="inlineStr">
         <is>
-          <t>1708007033/WC/3202 — सर्व जनिक कूप निर्माण स्‍कूल मुहल्‍ला बाजना</t>
+          <t>1708007033/WC/2650 — कपिल धारा कूप निर्माण  रामगोपाल सुकला</t>
         </is>
       </c>
       <c r="G939" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H939" s="2" t="n">
-        <v>359000</v>
+        <v>210000</v>
       </c>
       <c r="I939" s="2" t="n">
-        <v>334124</v>
+        <v>168540</v>
       </c>
       <c r="J939" s="3" t="n">
-        <v>40925</v>
+        <v>40139</v>
       </c>
       <c r="K939" s="3" t="n">
-        <v>41353</v>
+        <v>40900</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="940">
       <c r="A940" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B940" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C940" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D940" s="1" t="inlineStr">
         <is>
-          <t>Artificial Recharge of Well Through Sand Filter / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E940" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F940" s="1" t="inlineStr">
         <is>
-          <t>1708007033/WC/3203 — सर्व जनक कूप निर्माण सडया मुहल्‍ला बाजना</t>
+          <t>1708007033/WC/2688 — सर्वजनिक कूप निर्माण मजरा रमपुरा</t>
         </is>
       </c>
       <c r="G940" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H940" s="2" t="n">
-        <v>359000</v>
+        <v>210000</v>
       </c>
       <c r="I940" s="2" t="n">
-        <v>19032</v>
+        <v>258504</v>
       </c>
       <c r="J940" s="3" t="n">
-        <v>40911</v>
+        <v>40179</v>
       </c>
       <c r="K940" s="3" t="n">
-        <v>43225</v>
+        <v>41335</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="941">
       <c r="A941" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B941" s="1" t="inlineStr">
         <is>
-          <t>2006-2007</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C941" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D941" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E941" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F941" s="1" t="inlineStr">
         <is>
-          <t>1708007033/WC/5 — कपिल धारा कूप निर्माण लूला  बाजना</t>
+          <t>1708007033/WC/2689 — कपिल धारा कूप निर्माण फूलबाई / बगेरह</t>
         </is>
       </c>
       <c r="G941" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H941" s="2" t="n">
-        <v>99500</v>
+        <v>210000</v>
       </c>
       <c r="I941" s="2" t="n">
-        <v>62044</v>
+        <v>159080.34</v>
       </c>
       <c r="J941" s="3" t="n">
-        <v>39139</v>
+        <v>40168</v>
       </c>
       <c r="K941" s="3" t="n">
-        <v>40854</v>
+        <v>40118</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="942">
       <c r="A942" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B942" s="1" t="inlineStr">
         <is>
-          <t>2006-2007</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C942" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D942" s="1" t="inlineStr">
         <is>
-          <t>Artificial Recharge of Well Through Sand Filter / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E942" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F942" s="1" t="inlineStr">
         <is>
-          <t>1708007033/WC/6 — कपिल धारा कूप निर्माण भुमनिया बाजना</t>
+          <t>1708007033/WC/2690 — सर्वजनिक कूप निर्माण इमली मुहल्‍ला</t>
         </is>
       </c>
       <c r="G942" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H942" s="2" t="n">
-        <v>99500</v>
+        <v>210000</v>
       </c>
       <c r="I942" s="2" t="n">
-        <v>7560</v>
+        <v>134366.96</v>
       </c>
       <c r="J942" s="3" t="n">
-        <v>39147</v>
+        <v>40231</v>
       </c>
       <c r="K942" s="3" t="n">
-        <v>43215</v>
+        <v>40420</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="943">
       <c r="A943" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B943" s="1" t="inlineStr">
         <is>
-          <t>2006-2007</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C943" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D943" s="1" t="inlineStr">
         <is>
           <t>Artificial Recharge of Well Through Sand Filter / Construction of Sand filter for openwell recharge for Community</t>
         </is>
       </c>
       <c r="E943" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F943" s="1" t="inlineStr">
         <is>
-          <t>1708007033/WC/9 — कपिल धारा कूप निर्माण रत्‍तू बाजना</t>
+          <t>1708007033/WC/2691 — कपिल धारा कूप निर्माण सदूवा / बगेरह</t>
         </is>
       </c>
       <c r="G943" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H943" s="2" t="n">
-        <v>99500</v>
+        <v>287000</v>
       </c>
       <c r="I943" s="2" t="n">
-        <v>19044</v>
+        <v>132495</v>
       </c>
       <c r="J943" s="3" t="n">
-        <v>39139</v>
+        <v>40142</v>
       </c>
       <c r="K943" s="3" t="n">
-        <v>40835</v>
+        <v>42109</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="944">
       <c r="A944" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B944" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C944" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D944" s="1" t="inlineStr">
         <is>
           <t>Artificial Recharge of Well Through Sand Filter / Construction of Sand filter for openwell recharge for Community</t>
         </is>
       </c>
       <c r="E944" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F944" s="1" t="inlineStr">
         <is>
-          <t>1708007033/WC/9993645496 — सार्वर्जानक कूप ि‍नर्माण चौकी मुहल्‍ला</t>
+          <t>1708007033/WC/2692 — कपिल धारा कूप निर्माण उमरूवा अहिरवार</t>
         </is>
       </c>
       <c r="G944" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H944" s="2" t="n">
-        <v>428000</v>
+        <v>287000</v>
       </c>
       <c r="I944" s="2" t="n">
-        <v>425084.3</v>
+        <v>287182</v>
       </c>
       <c r="J944" s="3" t="n">
-        <v>41690</v>
+        <v>40142</v>
       </c>
       <c r="K944" s="3" t="n">
-        <v>42536</v>
+        <v>43336</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="945">
       <c r="A945" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B945" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C945" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D945" s="1" t="inlineStr">
         <is>
-          <t>Renovation / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E945" s="1" t="inlineStr">
         <is>
-          <t>Renovation of traditional water bodies</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F945" s="1" t="inlineStr">
         <is>
-          <t>1708007033/WH/19960344 — तालाब जीर्णोद्वार/मरम्‍मत कार्य पनवारी की तलैया</t>
+          <t>1708007033/WC/2693 — सर्वजनिक कूप निर्माण हरिजन टोरिया</t>
         </is>
       </c>
       <c r="G945" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H945" s="2" t="n">
-        <v>441000</v>
+        <v>210000</v>
       </c>
       <c r="I945" s="2" t="n">
-        <v>23760</v>
+        <v>164656.5</v>
       </c>
       <c r="J945" s="3" t="n">
-        <v>42877</v>
+        <v>40149</v>
       </c>
       <c r="K945" s="3" t="n">
-        <v>42906</v>
+        <v>40370</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="946">
       <c r="A946" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B946" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C946" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D946" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E946" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F946" s="1" t="inlineStr">
         <is>
-          <t>1708007033/WH/22012034451153 — Talab nirman kary panwari nala bajna</t>
+          <t>1708007033/WC/2694 — कपिल धारा कूप निर्माण कूरा पिता बल्‍देवा चमार</t>
         </is>
       </c>
       <c r="G946" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H946" s="2" t="n">
-        <v>0</v>
+        <v>210000</v>
       </c>
       <c r="I946" s="2" t="n">
-        <v>0</v>
+        <v>165072</v>
       </c>
       <c r="J946" s="3" t="n">
-        <v>44471</v>
-[...1 lines deleted...]
-      <c r="K946" s="3"/>
+        <v>40142</v>
+      </c>
+      <c r="K946" s="3" t="n">
+        <v>40899</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="947">
       <c r="A947" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B947" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C947" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D947" s="1" t="inlineStr">
         <is>
-          <t>Renovation of Fisheries Ponds for Community / Renovation of Fisheries Ponds for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E947" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F947" s="1" t="inlineStr">
         <is>
-          <t>1708007033/WH/22012034454910 — Stap dam giroudur nirman kary jamuniya nala</t>
+          <t>1708007033/WC/2726 — कपिल धारा कूप निर्माण दीपक / हरिशंकर बाजना</t>
         </is>
       </c>
       <c r="G947" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H947" s="2" t="n">
-        <v>0</v>
+        <v>210000</v>
       </c>
       <c r="I947" s="2" t="n">
-        <v>0</v>
+        <v>186958</v>
       </c>
       <c r="J947" s="3" t="n">
-        <v>44471</v>
-[...1 lines deleted...]
-      <c r="K947" s="3"/>
+        <v>40179</v>
+      </c>
+      <c r="K947" s="3" t="n">
+        <v>40916</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="948">
       <c r="A948" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B948" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C948" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D948" s="1" t="inlineStr">
         <is>
-          <t>Renovation of Fisheries Ponds for Community / Renovation of Fisheries Ponds for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E948" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F948" s="1" t="inlineStr">
         <is>
-          <t>1708007033/WH/22012034454912 — Stap dam giroudur nirman kary badhai nala</t>
+          <t>1708007033/WC/2933 — कपिल धारा कूप निर्माण कार्य परमानंद बगैरह / छक्‍की लुहार बाजना</t>
         </is>
       </c>
       <c r="G948" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H948" s="2" t="n">
-        <v>0</v>
+        <v>201000</v>
       </c>
       <c r="I948" s="2" t="n">
-        <v>0</v>
+        <v>253627.6</v>
       </c>
       <c r="J948" s="3" t="n">
-        <v>44471</v>
-[...1 lines deleted...]
-      <c r="K948" s="3"/>
+        <v>40183</v>
+      </c>
+      <c r="K948" s="3" t="n">
+        <v>41335</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="949">
       <c r="A949" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B949" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C949" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D949" s="1" t="inlineStr">
         <is>
-          <t>Renovation of Fisheries Ponds for Community / Renovation of Fisheries Ponds for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E949" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F949" s="1" t="inlineStr">
         <is>
-          <t>1708007033/WH/22012034454921 — Stap dam giroudur nirman kary emaligat bajna</t>
+          <t>1708007033/WC/2953 — चौपरा निर्माण कार्य भीमकुन्‍ड पर बाजना</t>
         </is>
       </c>
       <c r="G949" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H949" s="2" t="n">
-        <v>0</v>
+        <v>499000</v>
       </c>
       <c r="I949" s="2" t="n">
-        <v>0</v>
+        <v>433748</v>
       </c>
       <c r="J949" s="3" t="n">
-        <v>44471</v>
-[...1 lines deleted...]
-      <c r="K949" s="3"/>
+        <v>40598</v>
+      </c>
+      <c r="K949" s="3" t="n">
+        <v>40683</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="950">
       <c r="A950" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B950" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C950" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D950" s="1" t="inlineStr">
         <is>
-          <t>Renovation of Fisheries Ponds for Community / Renovation of Fisheries Ponds for Community</t>
+          <t>Artificial Recharge of Well Through Sand Filter / Construction of Sand filter for openwell recharge for Community</t>
         </is>
       </c>
       <c r="E950" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F950" s="1" t="inlineStr">
         <is>
-          <t>1708007033/WH/22012034454928 — Stap dam giroudur nirman kary bhimkund nala</t>
+          <t>1708007033/WC/3201 — सर्व जनिक कूप निर्माण बस स्‍टेड मुहल्‍ला  बाजना</t>
         </is>
       </c>
       <c r="G950" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H950" s="2" t="n">
-        <v>0</v>
+        <v>359000</v>
       </c>
       <c r="I950" s="2" t="n">
-        <v>0</v>
+        <v>193990</v>
       </c>
       <c r="J950" s="3" t="n">
-        <v>44471</v>
-[...1 lines deleted...]
-      <c r="K950" s="3"/>
+        <v>41192</v>
+      </c>
+      <c r="K950" s="3" t="n">
+        <v>42356</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="951">
       <c r="A951" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B951" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C951" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D951" s="1" t="inlineStr">
         <is>
-          <t>Renovation of Fisheries Ponds for Community / Renovation of Fisheries Ponds for Community</t>
+          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E951" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F951" s="1" t="inlineStr">
         <is>
-          <t>1708007033/WH/22012034454929 — Stap dam giroudur nirman kary  baheriya nala</t>
+          <t>1708007033/WC/3202 — सर्व जनिक कूप निर्माण स्‍कूल मुहल्‍ला बाजना</t>
         </is>
       </c>
       <c r="G951" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H951" s="2" t="n">
-        <v>0</v>
+        <v>359000</v>
       </c>
       <c r="I951" s="2" t="n">
-        <v>0</v>
+        <v>334124</v>
       </c>
       <c r="J951" s="3" t="n">
-        <v>44471</v>
-[...1 lines deleted...]
-      <c r="K951" s="3"/>
+        <v>40925</v>
+      </c>
+      <c r="K951" s="3" t="n">
+        <v>41353</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="952">
       <c r="A952" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B952" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C952" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D952" s="1" t="inlineStr">
         <is>
-          <t>Renovation of Fisheries Ponds for Community / Renovation of Fisheries Ponds for Community</t>
+          <t>Artificial Recharge of Well Through Sand Filter / Construction of Sand filter for openwell recharge for Community</t>
         </is>
       </c>
       <c r="E952" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F952" s="1" t="inlineStr">
         <is>
-          <t>1708007033/WH/22012034455519 — Stap dam jiroudur jund nala</t>
+          <t>1708007033/WC/3203 — सर्व जनक कूप निर्माण सडया मुहल्‍ला बाजना</t>
         </is>
       </c>
       <c r="G952" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H952" s="2" t="n">
-        <v>0</v>
+        <v>359000</v>
       </c>
       <c r="I952" s="2" t="n">
-        <v>0</v>
+        <v>19032</v>
       </c>
       <c r="J952" s="3" t="n">
-        <v>44471</v>
-[...1 lines deleted...]
-      <c r="K952" s="3"/>
+        <v>40911</v>
+      </c>
+      <c r="K952" s="3" t="n">
+        <v>43225</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="953">
       <c r="A953" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B953" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2006-2007</t>
         </is>
       </c>
       <c r="C953" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D953" s="1" t="inlineStr">
         <is>
-          <t>Renovation of Fisheries Ponds for Community / Renovation of Fisheries Ponds for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E953" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F953" s="1" t="inlineStr">
         <is>
-          <t>1708007033/WH/22012034455520 — Talab jiroudur nirman kary teen mahuva</t>
+          <t>1708007033/WC/5 — कपिल धारा कूप निर्माण लूला  बाजना</t>
         </is>
       </c>
       <c r="G953" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H953" s="2" t="n">
-        <v>0</v>
+        <v>99500</v>
       </c>
       <c r="I953" s="2" t="n">
-        <v>0</v>
+        <v>62044</v>
       </c>
       <c r="J953" s="3" t="n">
-        <v>44471</v>
-[...1 lines deleted...]
-      <c r="K953" s="3"/>
+        <v>39139</v>
+      </c>
+      <c r="K953" s="3" t="n">
+        <v>40854</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="954">
       <c r="A954" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B954" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2006-2007</t>
         </is>
       </c>
       <c r="C954" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D954" s="1" t="inlineStr">
         <is>
-          <t>Renovation of Fisheries Ponds for Community / Renovation of Fisheries Ponds for Community</t>
+          <t>Artificial Recharge of Well Through Sand Filter / Construction of Sand filter for openwell recharge for Community</t>
         </is>
       </c>
       <c r="E954" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F954" s="1" t="inlineStr">
         <is>
-          <t>1708007033/WH/22012034455523 — Stap dam jiroudur nirman kary rampura nala</t>
+          <t>1708007033/WC/6 — कपिल धारा कूप निर्माण भुमनिया बाजना</t>
         </is>
       </c>
       <c r="G954" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H954" s="2" t="n">
-        <v>0</v>
+        <v>99500</v>
       </c>
       <c r="I954" s="2" t="n">
-        <v>0</v>
+        <v>7560</v>
       </c>
       <c r="J954" s="3" t="n">
-        <v>44471</v>
-[...1 lines deleted...]
-      <c r="K954" s="3"/>
+        <v>39147</v>
+      </c>
+      <c r="K954" s="3" t="n">
+        <v>43215</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="955">
       <c r="A955" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B955" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2006-2007</t>
         </is>
       </c>
       <c r="C955" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D955" s="1" t="inlineStr">
         <is>
-          <t>Forest Protection / Block Plantation of Forestry Trees in Fields for Community</t>
+          <t>Artificial Recharge of Well Through Sand Filter / Construction of Sand filter for openwell recharge for Community</t>
         </is>
       </c>
       <c r="E955" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F955" s="1" t="inlineStr">
         <is>
-          <t>1708007/DP/216 — बन बर्धनिक कार्य कक्ष् क्र 110 bajna</t>
+          <t>1708007033/WC/9 — कपिल धारा कूप निर्माण रत्‍तू बाजना</t>
         </is>
       </c>
       <c r="G955" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H955" s="2" t="n">
-        <v>170000</v>
+        <v>99500</v>
       </c>
       <c r="I955" s="2" t="n">
-        <v>0</v>
+        <v>19044</v>
       </c>
       <c r="J955" s="3" t="n">
-        <v>40506</v>
-[...1 lines deleted...]
-      <c r="K955" s="3"/>
+        <v>39139</v>
+      </c>
+      <c r="K955" s="3" t="n">
+        <v>40835</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="956">
       <c r="A956" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B956" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C956" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D956" s="1" t="inlineStr">
         <is>
-          <t>Forest Protection / Block Plantation of Forestry Trees in Fields for Community</t>
+          <t>Artificial Recharge of Well Through Sand Filter / Construction of Sand filter for openwell recharge for Community</t>
         </is>
       </c>
       <c r="E956" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F956" s="1" t="inlineStr">
         <is>
-          <t>1708007/DP/217 — बन बर्धनिक कार्य कक्ष् क्र 110 bajna</t>
+          <t>1708007033/WC/9993645496 — सार्वर्जानक कूप ि‍नर्माण चौकी मुहल्‍ला</t>
         </is>
       </c>
       <c r="G956" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H956" s="2" t="n">
-        <v>60000</v>
+        <v>428000</v>
       </c>
       <c r="I956" s="2" t="n">
-        <v>2600</v>
+        <v>425084.3</v>
       </c>
       <c r="J956" s="3" t="n">
-        <v>40149</v>
+        <v>41690</v>
       </c>
       <c r="K956" s="3" t="n">
-        <v>40360</v>
+        <v>42536</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="957">
       <c r="A957" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B957" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C957" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D957" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Renovation / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E957" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="F957" s="1" t="inlineStr">
         <is>
-          <t>1708007/RC/01 — bajna mukhyamarg se siddhai</t>
+          <t>1708007033/WH/19960344 — तालाब जीर्णोद्वार/मरम्‍मत कार्य पनवारी की तलैया</t>
         </is>
       </c>
       <c r="G957" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H957" s="2" t="n">
-        <v>4746000</v>
+        <v>441000</v>
       </c>
       <c r="I957" s="2" t="n">
-        <v>73537.9</v>
+        <v>23760</v>
       </c>
       <c r="J957" s="3" t="n">
-        <v>40385</v>
+        <v>42877</v>
       </c>
       <c r="K957" s="3" t="n">
-        <v>41039</v>
+        <v>42906</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="958">
       <c r="A958" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B958" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C958" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D958" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E958" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F958" s="1" t="inlineStr">
         <is>
-          <t>1708007/RC/100000 — Bajana mukhy marg se siddhyia</t>
+          <t>1708007033/WH/22012034451153 — Talab nirman kary panwari nala bajna</t>
         </is>
       </c>
       <c r="G958" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H958" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I958" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J958" s="3" t="n">
-        <v>40308</v>
+        <v>44471</v>
       </c>
       <c r="K958" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="959">
       <c r="A959" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B959" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C959" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D959" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Renovation of Fisheries Ponds for Community / Renovation of Fisheries Ponds for Community</t>
         </is>
       </c>
       <c r="E959" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F959" s="1" t="inlineStr">
         <is>
-          <t>1708007/WC/2126 — स्‍टाप डेम - बाजना</t>
+          <t>1708007033/WH/22012034454910 — Stap dam giroudur nirman kary jamuniya nala</t>
         </is>
       </c>
       <c r="G959" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H959" s="2" t="n">
-        <v>988000</v>
+        <v>0</v>
       </c>
       <c r="I959" s="2" t="n">
-        <v>951552.2</v>
+        <v>0</v>
       </c>
       <c r="J959" s="3" t="n">
-        <v>39229</v>
-[...3 lines deleted...]
-      </c>
+        <v>44471</v>
+      </c>
+      <c r="K959" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="960">
       <c r="A960" s="1" t="inlineStr">
         <is>
           <t>BUXWAHA</t>
         </is>
       </c>
       <c r="B960" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C960" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D960" s="1" t="inlineStr">
         <is>
-          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
+          <t>Renovation of Fisheries Ponds for Community / Renovation of Fisheries Ponds for Community</t>
         </is>
       </c>
       <c r="E960" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F960" s="1" t="inlineStr">
         <is>
-          <t>1708007/WC/22012035218747 — Contour trench  nirman kary mata ki goriya siddhai ke pass bajna</t>
+          <t>1708007033/WH/22012034454912 — Stap dam giroudur nirman kary badhai nala</t>
         </is>
       </c>
       <c r="G960" s="1" t="inlineStr">
         <is>
-          <t>New</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H960" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I960" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J960" s="3" t="n">
+        <v>44471</v>
+      </c>
+      <c r="K960" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="961">
+      <c r="A961" s="1" t="inlineStr">
+        <is>
+          <t>BUXWAHA</t>
+        </is>
+      </c>
+      <c r="B961" s="1" t="inlineStr">
+        <is>
+          <t>2021-2022</t>
+        </is>
+      </c>
+      <c r="C961" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+        </is>
+      </c>
+      <c r="D961" s="1" t="inlineStr">
+        <is>
+          <t>Renovation of Fisheries Ponds for Community / Renovation of Fisheries Ponds for Community</t>
+        </is>
+      </c>
+      <c r="E961" s="1" t="inlineStr">
+        <is>
+          <t>Repair &amp; maint of Pond/ Tank</t>
+        </is>
+      </c>
+      <c r="F961" s="1" t="inlineStr">
+        <is>
+          <t>1708007033/WH/22012034454921 — Stap dam giroudur nirman kary emaligat bajna</t>
+        </is>
+      </c>
+      <c r="G961" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H961" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I961" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J961" s="3" t="n">
+        <v>44471</v>
+      </c>
+      <c r="K961" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="962">
+      <c r="A962" s="1" t="inlineStr">
+        <is>
+          <t>BUXWAHA</t>
+        </is>
+      </c>
+      <c r="B962" s="1" t="inlineStr">
+        <is>
+          <t>2021-2022</t>
+        </is>
+      </c>
+      <c r="C962" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+        </is>
+      </c>
+      <c r="D962" s="1" t="inlineStr">
+        <is>
+          <t>Renovation of Fisheries Ponds for Community / Renovation of Fisheries Ponds for Community</t>
+        </is>
+      </c>
+      <c r="E962" s="1" t="inlineStr">
+        <is>
+          <t>Repair &amp; maint of Pond/ Tank</t>
+        </is>
+      </c>
+      <c r="F962" s="1" t="inlineStr">
+        <is>
+          <t>1708007033/WH/22012034454928 — Stap dam giroudur nirman kary bhimkund nala</t>
+        </is>
+      </c>
+      <c r="G962" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H962" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I962" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J962" s="3" t="n">
+        <v>44471</v>
+      </c>
+      <c r="K962" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="963">
+      <c r="A963" s="1" t="inlineStr">
+        <is>
+          <t>BUXWAHA</t>
+        </is>
+      </c>
+      <c r="B963" s="1" t="inlineStr">
+        <is>
+          <t>2021-2022</t>
+        </is>
+      </c>
+      <c r="C963" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+        </is>
+      </c>
+      <c r="D963" s="1" t="inlineStr">
+        <is>
+          <t>Renovation of Fisheries Ponds for Community / Renovation of Fisheries Ponds for Community</t>
+        </is>
+      </c>
+      <c r="E963" s="1" t="inlineStr">
+        <is>
+          <t>Repair &amp; maint of Pond/ Tank</t>
+        </is>
+      </c>
+      <c r="F963" s="1" t="inlineStr">
+        <is>
+          <t>1708007033/WH/22012034454929 — Stap dam giroudur nirman kary  baheriya nala</t>
+        </is>
+      </c>
+      <c r="G963" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H963" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I963" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J963" s="3" t="n">
+        <v>44471</v>
+      </c>
+      <c r="K963" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="964">
+      <c r="A964" s="1" t="inlineStr">
+        <is>
+          <t>BUXWAHA</t>
+        </is>
+      </c>
+      <c r="B964" s="1" t="inlineStr">
+        <is>
+          <t>2021-2022</t>
+        </is>
+      </c>
+      <c r="C964" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+        </is>
+      </c>
+      <c r="D964" s="1" t="inlineStr">
+        <is>
+          <t>Renovation of Fisheries Ponds for Community / Renovation of Fisheries Ponds for Community</t>
+        </is>
+      </c>
+      <c r="E964" s="1" t="inlineStr">
+        <is>
+          <t>Repair &amp; maint of Pond/ Tank</t>
+        </is>
+      </c>
+      <c r="F964" s="1" t="inlineStr">
+        <is>
+          <t>1708007033/WH/22012034455519 — Stap dam jiroudur jund nala</t>
+        </is>
+      </c>
+      <c r="G964" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H964" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I964" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J964" s="3" t="n">
+        <v>44471</v>
+      </c>
+      <c r="K964" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="965">
+      <c r="A965" s="1" t="inlineStr">
+        <is>
+          <t>BUXWAHA</t>
+        </is>
+      </c>
+      <c r="B965" s="1" t="inlineStr">
+        <is>
+          <t>2021-2022</t>
+        </is>
+      </c>
+      <c r="C965" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+        </is>
+      </c>
+      <c r="D965" s="1" t="inlineStr">
+        <is>
+          <t>Renovation of Fisheries Ponds for Community / Renovation of Fisheries Ponds for Community</t>
+        </is>
+      </c>
+      <c r="E965" s="1" t="inlineStr">
+        <is>
+          <t>Repair &amp; maint of Pond/ Tank</t>
+        </is>
+      </c>
+      <c r="F965" s="1" t="inlineStr">
+        <is>
+          <t>1708007033/WH/22012034455520 — Talab jiroudur nirman kary teen mahuva</t>
+        </is>
+      </c>
+      <c r="G965" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H965" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I965" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J965" s="3" t="n">
+        <v>44471</v>
+      </c>
+      <c r="K965" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="966">
+      <c r="A966" s="1" t="inlineStr">
+        <is>
+          <t>BUXWAHA</t>
+        </is>
+      </c>
+      <c r="B966" s="1" t="inlineStr">
+        <is>
+          <t>2021-2022</t>
+        </is>
+      </c>
+      <c r="C966" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+        </is>
+      </c>
+      <c r="D966" s="1" t="inlineStr">
+        <is>
+          <t>Renovation of Fisheries Ponds for Community / Renovation of Fisheries Ponds for Community</t>
+        </is>
+      </c>
+      <c r="E966" s="1" t="inlineStr">
+        <is>
+          <t>Repair &amp; maint of Pond/ Tank</t>
+        </is>
+      </c>
+      <c r="F966" s="1" t="inlineStr">
+        <is>
+          <t>1708007033/WH/22012034455523 — Stap dam jiroudur nirman kary rampura nala</t>
+        </is>
+      </c>
+      <c r="G966" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H966" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I966" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J966" s="3" t="n">
+        <v>44471</v>
+      </c>
+      <c r="K966" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="967">
+      <c r="A967" s="1" t="inlineStr">
+        <is>
+          <t>BUXWAHA</t>
+        </is>
+      </c>
+      <c r="B967" s="1" t="inlineStr">
+        <is>
+          <t>2010-2011</t>
+        </is>
+      </c>
+      <c r="C967" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
+        </is>
+      </c>
+      <c r="D967" s="1" t="inlineStr">
+        <is>
+          <t>Forest Protection / Block Plantation of Forestry Trees in Fields for Community</t>
+        </is>
+      </c>
+      <c r="E967" s="1" t="inlineStr">
+        <is>
+          <t>Plantation</t>
+        </is>
+      </c>
+      <c r="F967" s="1" t="inlineStr">
+        <is>
+          <t>1708007/DP/216 — बन बर्धनिक कार्य कक्ष् क्र 110 bajna</t>
+        </is>
+      </c>
+      <c r="G967" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H967" s="2" t="n">
+        <v>170000</v>
+      </c>
+      <c r="I967" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J967" s="3" t="n">
+        <v>40506</v>
+      </c>
+      <c r="K967" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="968">
+      <c r="A968" s="1" t="inlineStr">
+        <is>
+          <t>BUXWAHA</t>
+        </is>
+      </c>
+      <c r="B968" s="1" t="inlineStr">
+        <is>
+          <t>2009-2010</t>
+        </is>
+      </c>
+      <c r="C968" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
+        </is>
+      </c>
+      <c r="D968" s="1" t="inlineStr">
+        <is>
+          <t>Forest Protection / Block Plantation of Forestry Trees in Fields for Community</t>
+        </is>
+      </c>
+      <c r="E968" s="1" t="inlineStr">
+        <is>
+          <t>Plantation</t>
+        </is>
+      </c>
+      <c r="F968" s="1" t="inlineStr">
+        <is>
+          <t>1708007/DP/217 — बन बर्धनिक कार्य कक्ष् क्र 110 bajna</t>
+        </is>
+      </c>
+      <c r="G968" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H968" s="2" t="n">
+        <v>60000</v>
+      </c>
+      <c r="I968" s="2" t="n">
+        <v>2600</v>
+      </c>
+      <c r="J968" s="3" t="n">
+        <v>40149</v>
+      </c>
+      <c r="K968" s="3" t="n">
+        <v>40360</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="969">
+      <c r="A969" s="1" t="inlineStr">
+        <is>
+          <t>BUXWAHA</t>
+        </is>
+      </c>
+      <c r="B969" s="1" t="inlineStr">
+        <is>
+          <t>2010-2011</t>
+        </is>
+      </c>
+      <c r="C969" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+        </is>
+      </c>
+      <c r="D969" s="1" t="inlineStr">
+        <is>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+        </is>
+      </c>
+      <c r="E969" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Cement Concrete Roads</t>
+        </is>
+      </c>
+      <c r="F969" s="1" t="inlineStr">
+        <is>
+          <t>1708007/RC/01 — bajna mukhyamarg se siddhai</t>
+        </is>
+      </c>
+      <c r="G969" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H969" s="2" t="n">
+        <v>4746000</v>
+      </c>
+      <c r="I969" s="2" t="n">
+        <v>73537.9</v>
+      </c>
+      <c r="J969" s="3" t="n">
+        <v>40385</v>
+      </c>
+      <c r="K969" s="3" t="n">
+        <v>41039</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="970">
+      <c r="A970" s="1" t="inlineStr">
+        <is>
+          <t>BUXWAHA</t>
+        </is>
+      </c>
+      <c r="B970" s="1" t="inlineStr">
+        <is>
+          <t>2010-2011</t>
+        </is>
+      </c>
+      <c r="C970" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+        </is>
+      </c>
+      <c r="D970" s="1" t="inlineStr">
+        <is>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+        </is>
+      </c>
+      <c r="E970" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Cement Concrete Roads</t>
+        </is>
+      </c>
+      <c r="F970" s="1" t="inlineStr">
+        <is>
+          <t>1708007/RC/100000 — Bajana mukhy marg se siddhyia</t>
+        </is>
+      </c>
+      <c r="G970" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H970" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I970" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J970" s="3" t="n">
+        <v>40308</v>
+      </c>
+      <c r="K970" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="971">
+      <c r="A971" s="1" t="inlineStr">
+        <is>
+          <t>BUXWAHA</t>
+        </is>
+      </c>
+      <c r="B971" s="1" t="inlineStr">
+        <is>
+          <t>2007-2008</t>
+        </is>
+      </c>
+      <c r="C971" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D971" s="1" t="inlineStr">
+        <is>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E971" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F971" s="1" t="inlineStr">
+        <is>
+          <t>1708007/WC/2126 — स्‍टाप डेम - बाजना</t>
+        </is>
+      </c>
+      <c r="G971" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H971" s="2" t="n">
+        <v>988000</v>
+      </c>
+      <c r="I971" s="2" t="n">
+        <v>951552.2</v>
+      </c>
+      <c r="J971" s="3" t="n">
+        <v>39229</v>
+      </c>
+      <c r="K971" s="3" t="n">
+        <v>39484</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="972">
+      <c r="A972" s="1" t="inlineStr">
+        <is>
+          <t>BUXWAHA</t>
+        </is>
+      </c>
+      <c r="B972" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C972" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D972" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
+        </is>
+      </c>
+      <c r="E972" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Trench</t>
+        </is>
+      </c>
+      <c r="F972" s="1" t="inlineStr">
+        <is>
+          <t>1708007/WC/22012035218747 — Contour trench  nirman kary mata ki goriya siddhai ke pass bajna</t>
+        </is>
+      </c>
+      <c r="G972" s="1" t="inlineStr">
+        <is>
+          <t>New</t>
+        </is>
+      </c>
+      <c r="H972" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I972" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J972" s="3" t="n">
         <v>45453</v>
       </c>
-      <c r="K960" s="3"/>
+      <c r="K972" s="3"/>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>
   <dc:subject/>
   <dc:creator/>