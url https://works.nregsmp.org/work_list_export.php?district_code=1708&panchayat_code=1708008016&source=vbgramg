--- v0 (2026-09-03)
+++ v1 (2026-10-25)
@@ -122,64 +122,64 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:K54"/>
+  <dimension ref="A1:K60"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-03 03:20:31</t>
+          <t>Exported on: 2026-10-25 10:19:59</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: CHHATARPUR</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -414,568 +414,568 @@
         <v>0</v>
       </c>
       <c r="J14" s="3" t="n">
         <v>45884</v>
       </c>
       <c r="K14" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>BIJAWAR</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
           <t>1708008016/IF/22012034504062 — Kapildhara Hiteshi Koop Jankuwa/Thuwna Sour</t>
         </is>
       </c>
       <c r="G15" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H15" s="2" t="n">
         <v>235670.79</v>
       </c>
       <c r="I15" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="n">
         <v>43871</v>
       </c>
       <c r="K15" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>BIJAWAR</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Sericulture in fields-Individuals / Block Plantation of Sericulture Trees in fields for Individuals</t>
+          <t>Block Plantation-Sericulture in fields-Individuals / Block Plantation of Sericulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
           <t>1708008016/IF/22012034595787 — Nandan falodyan nirman karya narvada /darwari khangar bilgayn</t>
         </is>
       </c>
       <c r="G16" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H16" s="2" t="n">
         <v>116265.03</v>
       </c>
       <c r="I16" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="n">
         <v>44096</v>
       </c>
       <c r="K16" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
           <t>BIJAWAR</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
           <t>1708008016/IF/22012034897469 — khet talab nirman karya ratiram/darwari yadav Gp. bilgayn</t>
         </is>
       </c>
       <c r="G17" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H17" s="2" t="n">
         <v>338902.57</v>
       </c>
       <c r="I17" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="n">
         <v>45251</v>
       </c>
       <c r="K17" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
           <t>BIJAWAR</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
           <t>1708008016/IF/22012034925649 — kapil dhara koop nirman karya Mijaji/Diviya Yadav gp. Bilgay</t>
         </is>
       </c>
       <c r="G18" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H18" s="2" t="n">
         <v>399016.61</v>
       </c>
       <c r="I18" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="n">
         <v>44573</v>
       </c>
       <c r="K18" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
           <t>BIJAWAR</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
           <t>1708008016/IF/22012035053156 — Hetasi kapildhara koop nirman kar (  Mukesh rai /ramcharen raii g.p. bilgayen</t>
         </is>
       </c>
       <c r="G19" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H19" s="2" t="n">
         <v>416645.18</v>
       </c>
       <c r="I19" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J19" s="3" t="n">
         <v>45269</v>
       </c>
       <c r="K19" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
           <t>BIJAWAR</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individuals</t>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
           <t>Cattle Shed</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
           <t>1708008016/IF/22012035255535 — पशुशेड निर्माण कार्य गणेश स्‍व सहायता समूह श्रीमति सोमलता पाठक/स्‍वामी प्रसाद पाठक</t>
         </is>
       </c>
       <c r="G20" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H20" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I20" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J20" s="3" t="n">
         <v>45451</v>
       </c>
       <c r="K20" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
           <t>BIJAWAR</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
           <t>1708008016/IF/22012035267067 — कपिलधारा कूप निर्माण कार्य मिजाजी/दिविया यादव</t>
         </is>
       </c>
       <c r="G21" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H21" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I21" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J21" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K21" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="1" t="inlineStr">
         <is>
           <t>BIJAWAR</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C22" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D22" s="1" t="inlineStr">
         <is>
-          <t>Afforestation of wasteland  Forestry trees for ind / Afforestation of wasteland Forestry trees for individual</t>
+          <t>Afforestation of wasteland  Forestry trees for ind / Agro Forestry Block Plantation for Individual</t>
         </is>
       </c>
       <c r="E22" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F22" s="1" t="inlineStr">
         <is>
           <t>1708008016/IF/22012035290662 — नंदन फलोदयान कार्य गिरधारी/मिजाजी यादव</t>
         </is>
       </c>
       <c r="G22" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H22" s="2" t="n">
         <v>212738.14</v>
       </c>
       <c r="I22" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J22" s="3" t="n">
         <v>45800</v>
       </c>
       <c r="K22" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="1" t="inlineStr">
         <is>
           <t>BIJAWAR</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C23" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D23" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E23" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F23" s="1" t="inlineStr">
         <is>
           <t>1708008016/IF/22012035398244 — खेत तालाब निर्माण कार्य खेत तालाब निर्माण कार्य रामचरन/लूले मिश्रा</t>
         </is>
       </c>
       <c r="G23" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H23" s="2" t="n">
         <v>348455.78</v>
       </c>
       <c r="I23" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J23" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K23" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="1" t="inlineStr">
         <is>
           <t>BIJAWAR</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C24" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D24" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E24" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F24" s="1" t="inlineStr">
         <is>
           <t>1708008016/IF/22012035428014 — खेत तालाब निर्माण कार्य रामस्वरूप/ हर प्रसाद पाठक</t>
         </is>
       </c>
       <c r="G24" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H24" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I24" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J24" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K24" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="1" t="inlineStr">
         <is>
           <t>BIJAWAR</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C25" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D25" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E25" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F25" s="1" t="inlineStr">
         <is>
           <t>1708008016/IF/22012035501080 — Khet talab nirman karya Swami Prasad/ Harprasad Pathak</t>
         </is>
       </c>
       <c r="G25" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H25" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I25" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J25" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K25" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="1" t="inlineStr">
         <is>
           <t>BIJAWAR</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C26" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D26" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E26" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F26" s="1" t="inlineStr">
         <is>
           <t>1708008016/IF/22012035540594 — रिचार्ज पिट निर्माण कार्य राजेश अहिरवार के कूप के पास</t>
         </is>
       </c>
       <c r="G26" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H26" s="2" t="n">
         <v>16000</v>
       </c>
       <c r="I26" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J26" s="3" t="n">
         <v>45761</v>
@@ -1000,51 +1000,51 @@
       </c>
       <c r="D27" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E27" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F27" s="1" t="inlineStr">
         <is>
           <t>1708008016/IF/22012035596199 — एक बगिया माँ के नाम श्रीमति पार्वती/मुन्‍ना लाल राय (भूस्वामी श्री मुन्‍ना लाल राय,पति)</t>
         </is>
       </c>
       <c r="G27" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H27" s="2" t="n">
         <v>269387.37</v>
       </c>
       <c r="I27" s="2" t="n">
-        <v>0</v>
+        <v>9736.86</v>
       </c>
       <c r="J27" s="3" t="n">
         <v>45968</v>
       </c>
       <c r="K27" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="1" t="inlineStr">
         <is>
           <t>BIJAWAR</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C28" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D28" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
@@ -1542,783 +1542,1065 @@
         <v>0</v>
       </c>
       <c r="J38" s="3" t="n">
         <v>45884</v>
       </c>
       <c r="K38" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
       <c r="A39" s="1" t="inlineStr">
         <is>
           <t>BIJAWAR</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C39" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D39" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E39" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F39" s="1" t="inlineStr">
         <is>
           <t>1708008016/IF/IAY/4544135 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106591076</t>
         </is>
       </c>
       <c r="G39" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H39" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I39" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J39" s="3" t="n">
         <v>45621</v>
       </c>
       <c r="K39" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
       <c r="A40" s="1" t="inlineStr">
         <is>
           <t>BIJAWAR</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C40" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D40" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E40" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F40" s="1" t="inlineStr">
         <is>
           <t>1708008016/IF/IAY/4546064 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106168246</t>
         </is>
       </c>
       <c r="G40" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H40" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I40" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J40" s="3" t="n">
         <v>45622</v>
       </c>
       <c r="K40" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
       <c r="A41" s="1" t="inlineStr">
         <is>
           <t>BIJAWAR</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C41" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D41" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E41" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F41" s="1" t="inlineStr">
         <is>
           <t>1708008016/IF/IAY/4604074 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124058426</t>
         </is>
       </c>
       <c r="G41" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H41" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I41" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J41" s="3" t="n">
         <v>45621</v>
       </c>
       <c r="K41" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
       <c r="A42" s="1" t="inlineStr">
         <is>
           <t>BIJAWAR</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C42" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D42" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E42" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F42" s="1" t="inlineStr">
         <is>
           <t>1708008016/IF/IAY/5159381 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118242646</t>
         </is>
       </c>
       <c r="G42" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H42" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I42" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J42" s="3" t="n">
         <v>45779</v>
       </c>
       <c r="K42" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="43">
       <c r="A43" s="1" t="inlineStr">
         <is>
           <t>BIJAWAR</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C43" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D43" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E43" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F43" s="1" t="inlineStr">
         <is>
           <t>1708008016/IF/IAY/5198712 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP102694795</t>
         </is>
       </c>
       <c r="G43" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H43" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I43" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J43" s="3" t="n">
         <v>45778</v>
       </c>
       <c r="K43" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="44">
       <c r="A44" s="1" t="inlineStr">
         <is>
           <t>BIJAWAR</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C44" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D44" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E44" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F44" s="1" t="inlineStr">
         <is>
           <t>1708008016/IF/IAY/5395195 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113861230</t>
         </is>
       </c>
       <c r="G44" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H44" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I44" s="2" t="n">
-        <v>6000</v>
+        <v>11400</v>
       </c>
       <c r="J44" s="3" t="n">
         <v>45762</v>
       </c>
       <c r="K44" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="45">
       <c r="A45" s="1" t="inlineStr">
         <is>
           <t>BIJAWAR</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C45" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D45" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E45" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F45" s="1" t="inlineStr">
         <is>
           <t>1708008016/IF/IAY/5968819 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117338721</t>
         </is>
       </c>
       <c r="G45" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H45" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I45" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J45" s="3" t="n">
         <v>46074</v>
       </c>
       <c r="K45" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="46">
       <c r="A46" s="1" t="inlineStr">
         <is>
           <t>BIJAWAR</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C46" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D46" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E46" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F46" s="1" t="inlineStr">
         <is>
           <t>1708008016/IF/IAY/5969213 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP104942433</t>
         </is>
       </c>
       <c r="G46" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H46" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I46" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J46" s="3" t="n">
         <v>46210</v>
       </c>
       <c r="K46" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="47">
       <c r="A47" s="1" t="inlineStr">
         <is>
           <t>BIJAWAR</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C47" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D47" s="1" t="inlineStr">
         <is>
-          <t>Construction of WBM Roads for Community / Construction of WBM Roads for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E47" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F47" s="1" t="inlineStr">
         <is>
-          <t>1708008016/RC/22012034843834 — सुदूर सडक निर्माण कार्य मुख्‍य मार्ग से कुकरोदे हनुमान मंदिर तक</t>
+          <t>1708008016/IF/IAY/6255091 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118242534</t>
         </is>
       </c>
       <c r="G47" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H47" s="2" t="n">
-        <v>2206000</v>
+        <v>27000</v>
       </c>
       <c r="I47" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J47" s="3" t="n">
-        <v>45826</v>
+        <v>46113</v>
       </c>
       <c r="K47" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="48">
       <c r="A48" s="1" t="inlineStr">
         <is>
           <t>BIJAWAR</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C48" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D48" s="1" t="inlineStr">
         <is>
-          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E48" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F48" s="1" t="inlineStr">
         <is>
-          <t>1708008016/RS/22012035137517 — शोक खड्डा निर्माण कार्य हरिजन मोहल्ला भरगुवां</t>
+          <t>1708008016/IF/IAY/6255092 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118243351</t>
         </is>
       </c>
       <c r="G48" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H48" s="2" t="n">
-        <v>0</v>
+        <v>27000</v>
       </c>
       <c r="I48" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J48" s="3" t="n">
-        <v>45761</v>
+        <v>46311</v>
       </c>
       <c r="K48" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="49">
       <c r="A49" s="1" t="inlineStr">
         <is>
           <t>BIJAWAR</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C49" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D49" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E49" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F49" s="1" t="inlineStr">
         <is>
-          <t>1708008016/WC/22012034692558 — Mini Percolation Tank Nirman Karya Konda Ke Khet ke Pas Bilgayn</t>
+          <t>1708008016/IF/IAY/6255970 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117918909</t>
         </is>
       </c>
       <c r="G49" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H49" s="2" t="n">
-        <v>337715.44</v>
+        <v>27000</v>
       </c>
       <c r="I49" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J49" s="3" t="n">
-        <v>44539</v>
+        <v>46104</v>
       </c>
       <c r="K49" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="50">
       <c r="A50" s="1" t="inlineStr">
         <is>
           <t>BIJAWAR</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C50" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D50" s="1" t="inlineStr">
         <is>
-          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E50" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F50" s="1" t="inlineStr">
         <is>
-          <t>1708008016/WC/22012035067813 — sarvjanik khet talab nirman kar ( kachradan ke piche ) g.p. bilgayen</t>
+          <t>1708008016/IF/IAY/6277639 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149017189</t>
         </is>
       </c>
       <c r="G50" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H50" s="2" t="n">
-        <v>385261.22</v>
+        <v>27000</v>
       </c>
       <c r="I50" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J50" s="3" t="n">
-        <v>45204</v>
+        <v>46113</v>
       </c>
       <c r="K50" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="51">
       <c r="A51" s="1" t="inlineStr">
         <is>
           <t>BIJAWAR</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C51" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D51" s="1" t="inlineStr">
         <is>
-          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E51" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F51" s="1" t="inlineStr">
         <is>
-          <t>1708008016/WC/22012035094844 — Contour tranch nirman karya mahamaran ki toriya gram bhargowan g.p. bilgayn</t>
+          <t>1708008016/IF/IAY/6283056 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP107052768</t>
         </is>
       </c>
       <c r="G51" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H51" s="2" t="n">
-        <v>539726.25</v>
+        <v>27000</v>
       </c>
       <c r="I51" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J51" s="3" t="n">
-        <v>45202</v>
+        <v>46311</v>
       </c>
       <c r="K51" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="52">
       <c r="A52" s="1" t="inlineStr">
         <is>
           <t>BIJAWAR</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C52" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D52" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E52" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F52" s="1" t="inlineStr">
         <is>
-          <t>1708008016/WC/22012035116550 — anikat nirman kary bela nala per gram bharguaa No.01 gp bilgayn</t>
+          <t>1708008016/IF/IAY/6291798 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117733396</t>
         </is>
       </c>
       <c r="G52" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H52" s="2" t="n">
-        <v>474275.71</v>
+        <v>27000</v>
       </c>
       <c r="I52" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J52" s="3" t="n">
-        <v>45450</v>
+        <v>46311</v>
       </c>
       <c r="K52" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="53">
       <c r="A53" s="1" t="inlineStr">
         <is>
           <t>BIJAWAR</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C53" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D53" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of WBM Roads for Community / Construction of WBM Road for Community</t>
         </is>
       </c>
       <c r="E53" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F53" s="1" t="inlineStr">
         <is>
-          <t>1708008016/WC/22012035308619 — सार्वजनिक खेत तालाब निर्माण कार्य रविशंकर के खेत के पास</t>
+          <t>1708008016/RC/22012034843834 — सुदूर सडक निर्माण कार्य मुख्‍य मार्ग से कुकरोदे हनुमान मंदिर तक</t>
         </is>
       </c>
       <c r="G53" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H53" s="2" t="n">
-        <v>0</v>
+        <v>2206000</v>
       </c>
       <c r="I53" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J53" s="3" t="n">
-        <v>45761</v>
+        <v>45826</v>
       </c>
       <c r="K53" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="54">
       <c r="A54" s="1" t="inlineStr">
         <is>
           <t>BIJAWAR</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C54" s="1" t="inlineStr">
         <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+        </is>
+      </c>
+      <c r="D54" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+        </is>
+      </c>
+      <c r="E54" s="1" t="inlineStr">
+        <is>
+          <t>Solid and Liquid Waste Management</t>
+        </is>
+      </c>
+      <c r="F54" s="1" t="inlineStr">
+        <is>
+          <t>1708008016/RS/22012035137517 — शोक खड्डा निर्माण कार्य हरिजन मोहल्ला भरगुवां</t>
+        </is>
+      </c>
+      <c r="G54" s="1" t="inlineStr">
+        <is>
+          <t>Approved</t>
+        </is>
+      </c>
+      <c r="H54" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I54" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J54" s="3" t="n">
+        <v>45761</v>
+      </c>
+      <c r="K54" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="55">
+      <c r="A55" s="1" t="inlineStr">
+        <is>
+          <t>BIJAWAR</t>
+        </is>
+      </c>
+      <c r="B55" s="1" t="inlineStr">
+        <is>
+          <t>2021-2022</t>
+        </is>
+      </c>
+      <c r="C55" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D55" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
+        </is>
+      </c>
+      <c r="E55" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Percolation Tank</t>
+        </is>
+      </c>
+      <c r="F55" s="1" t="inlineStr">
+        <is>
+          <t>1708008016/WC/22012034692558 — Mini Percolation Tank Nirman Karya Konda Ke Khet ke Pas Bilgayn</t>
+        </is>
+      </c>
+      <c r="G55" s="1" t="inlineStr">
+        <is>
+          <t>Ongoing</t>
+        </is>
+      </c>
+      <c r="H55" s="2" t="n">
+        <v>337715.44</v>
+      </c>
+      <c r="I55" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J55" s="3" t="n">
+        <v>44539</v>
+      </c>
+      <c r="K55" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="56">
+      <c r="A56" s="1" t="inlineStr">
+        <is>
+          <t>BIJAWAR</t>
+        </is>
+      </c>
+      <c r="B56" s="1" t="inlineStr">
+        <is>
+          <t>2023-2024</t>
+        </is>
+      </c>
+      <c r="C56" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D56" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Fisheries Ponds for Community / Construction of Fishery Pond for Community</t>
+        </is>
+      </c>
+      <c r="E56" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Tank</t>
+        </is>
+      </c>
+      <c r="F56" s="1" t="inlineStr">
+        <is>
+          <t>1708008016/WC/22012035067813 — sarvjanik khet talab nirman kar ( kachradan ke piche ) g.p. bilgayen</t>
+        </is>
+      </c>
+      <c r="G56" s="1" t="inlineStr">
+        <is>
+          <t>Ongoing</t>
+        </is>
+      </c>
+      <c r="H56" s="2" t="n">
+        <v>385261.22</v>
+      </c>
+      <c r="I56" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J56" s="3" t="n">
+        <v>45204</v>
+      </c>
+      <c r="K56" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="57">
+      <c r="A57" s="1" t="inlineStr">
+        <is>
+          <t>BIJAWAR</t>
+        </is>
+      </c>
+      <c r="B57" s="1" t="inlineStr">
+        <is>
+          <t>2023-2024</t>
+        </is>
+      </c>
+      <c r="C57" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D57" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
+        </is>
+      </c>
+      <c r="E57" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Trench</t>
+        </is>
+      </c>
+      <c r="F57" s="1" t="inlineStr">
+        <is>
+          <t>1708008016/WC/22012035094844 — Contour tranch nirman karya mahamaran ki toriya gram bhargowan g.p. bilgayn</t>
+        </is>
+      </c>
+      <c r="G57" s="1" t="inlineStr">
+        <is>
+          <t>Ongoing</t>
+        </is>
+      </c>
+      <c r="H57" s="2" t="n">
+        <v>539726.25</v>
+      </c>
+      <c r="I57" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J57" s="3" t="n">
+        <v>45202</v>
+      </c>
+      <c r="K57" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="58">
+      <c r="A58" s="1" t="inlineStr">
+        <is>
+          <t>BIJAWAR</t>
+        </is>
+      </c>
+      <c r="B58" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C58" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D58" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E58" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Gabion</t>
+        </is>
+      </c>
+      <c r="F58" s="1" t="inlineStr">
+        <is>
+          <t>1708008016/WC/22012035116550 — anikat nirman kary bela nala per gram bharguaa No.01 gp bilgayn</t>
+        </is>
+      </c>
+      <c r="G58" s="1" t="inlineStr">
+        <is>
+          <t>Ongoing</t>
+        </is>
+      </c>
+      <c r="H58" s="2" t="n">
+        <v>474275.71</v>
+      </c>
+      <c r="I58" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J58" s="3" t="n">
+        <v>45450</v>
+      </c>
+      <c r="K58" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="59">
+      <c r="A59" s="1" t="inlineStr">
+        <is>
+          <t>BIJAWAR</t>
+        </is>
+      </c>
+      <c r="B59" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C59" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D59" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
+        </is>
+      </c>
+      <c r="E59" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Tank</t>
+        </is>
+      </c>
+      <c r="F59" s="1" t="inlineStr">
+        <is>
+          <t>1708008016/WC/22012035308619 — सार्वजनिक खेत तालाब निर्माण कार्य रविशंकर के खेत के पास</t>
+        </is>
+      </c>
+      <c r="G59" s="1" t="inlineStr">
+        <is>
+          <t>Approved</t>
+        </is>
+      </c>
+      <c r="H59" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I59" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J59" s="3" t="n">
+        <v>45761</v>
+      </c>
+      <c r="K59" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="60">
+      <c r="A60" s="1" t="inlineStr">
+        <is>
+          <t>BIJAWAR</t>
+        </is>
+      </c>
+      <c r="B60" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C60" s="1" t="inlineStr">
+        <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
-      <c r="D54" s="1" t="inlineStr">
+      <c r="D60" s="1" t="inlineStr">
         <is>
           <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
         </is>
       </c>
-      <c r="E54" s="1" t="inlineStr">
+      <c r="E60" s="1" t="inlineStr">
         <is>
           <t>Construction of Crematorium</t>
         </is>
       </c>
-      <c r="F54" s="1" t="inlineStr">
+      <c r="F60" s="1" t="inlineStr">
         <is>
           <t>1708008033/AV/22012034664197 — आंगनवाडी भवन निर्माण कार्य आदिवासी मुहल्‍ला बिलगांय</t>
         </is>
       </c>
-      <c r="G54" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H54" s="2" t="n">
+      <c r="G60" s="1" t="inlineStr">
+        <is>
+          <t>Ongoing</t>
+        </is>
+      </c>
+      <c r="H60" s="2" t="n">
         <v>99000</v>
       </c>
-      <c r="I54" s="2" t="n">
-[...2 lines deleted...]
-      <c r="J54" s="3" t="n">
+      <c r="I60" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J60" s="3" t="n">
         <v>45795</v>
       </c>
-      <c r="K54" s="3"/>
+      <c r="K60" s="3"/>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>
   <dc:subject/>
   <dc:creator/>