--- v0 (2026-09-02)
+++ v1 (2026-10-27)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K648"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-02 04:38:22</t>
+          <t>Exported on: 2026-10-27 16:08:40</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: CHHATARPUR</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -1386,51 +1386,51 @@
         <v>0</v>
       </c>
       <c r="J34" s="3" t="n">
         <v>45451</v>
       </c>
       <c r="K34" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="1" t="inlineStr">
         <is>
           <t>BIJAWAR</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C35" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D35" s="1" t="inlineStr">
         <is>
-          <t>Raising of Nursery for Groups / Raising of Nursery for Groups</t>
+          <t>Raising of Nursery for Groups / Raising of Nursery for Community</t>
         </is>
       </c>
       <c r="E35" s="1" t="inlineStr">
         <is>
           <t>Nursery Development</t>
         </is>
       </c>
       <c r="F35" s="1" t="inlineStr">
         <is>
           <t>1708008032/DP/22012034627093 — सार्वजानिक ब्रक्षारोपण निर्माण कार्य कटियारा तालाब के पास अमरपुरा</t>
         </is>
       </c>
       <c r="G35" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H35" s="2" t="n">
         <v>812728.34</v>
       </c>
       <c r="I35" s="2" t="n">
         <v>204817.05</v>
       </c>
       <c r="J35" s="3" t="n">
         <v>45542</v>
@@ -8495,51 +8495,51 @@
         <v>0</v>
       </c>
       <c r="J181" s="3" t="n">
         <v>45396</v>
       </c>
       <c r="K181" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="182">
       <c r="A182" s="1" t="inlineStr">
         <is>
           <t>BIJAWAR</t>
         </is>
       </c>
       <c r="B182" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C182" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D182" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E182" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F182" s="1" t="inlineStr">
         <is>
           <t>1708008032/IF/22012035232958 — खेत तालाब निर्माण कार्य शंकर लाल अहिरवार/कामता अहिरवार</t>
         </is>
       </c>
       <c r="G182" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H182" s="2" t="n">
         <v>420123.57</v>
       </c>
       <c r="I182" s="2" t="n">
         <v>1427.38</v>
       </c>
       <c r="J182" s="3" t="n">
         <v>45708</v>
@@ -21801,98 +21801,98 @@
       <c r="J453" s="3" t="n">
         <v>45673</v>
       </c>
       <c r="K453" s="3" t="n">
         <v>45718</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="454">
       <c r="A454" s="1" t="inlineStr">
         <is>
           <t>BIJAWAR</t>
         </is>
       </c>
       <c r="B454" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C454" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D454" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E454" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F454" s="1" t="inlineStr">
         <is>
           <t>1708008032/RC/22012034844536 — सीसी रोड निर्माण कार्य माध्‍यमिक शाला परिसर अमरपुरा</t>
         </is>
       </c>
       <c r="G454" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H454" s="2" t="n">
         <v>71000</v>
       </c>
       <c r="I454" s="2" t="n">
         <v>46816.2</v>
       </c>
       <c r="J454" s="3" t="n">
         <v>45876</v>
       </c>
       <c r="K454" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="455">
       <c r="A455" s="1" t="inlineStr">
         <is>
           <t>BIJAWAR</t>
         </is>
       </c>
       <c r="B455" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C455" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D455" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E455" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F455" s="1" t="inlineStr">
         <is>
           <t>1708008032/RC/22012034844537 — सीसी रोड निर्माण कार्य हरदौल बाबा से नदिया की ओर</t>
         </is>
       </c>
       <c r="G455" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H455" s="2" t="n">
         <v>54000</v>
       </c>
       <c r="I455" s="2" t="n">
         <v>49795.73</v>
       </c>
       <c r="J455" s="3" t="n">
         <v>45860</v>