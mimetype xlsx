--- v0 (2026-09-03)
+++ v1 (2026-10-19)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K19"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-03 07:13:26</t>
+          <t>Exported on: 2026-10-19 12:32:52</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: CHHATARPUR</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -320,192 +320,192 @@
         <v>0</v>
       </c>
       <c r="J12" s="3" t="n">
         <v>44098</v>
       </c>
       <c r="K12" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>BIJAWAR</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
-          <t>Raising of Nursery for Groups / Raising of Nursery for Groups</t>
+          <t>Raising of Nursery for Groups / Raising of Nursery for Community</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
           <t>Nursery Development</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
           <t>1708008032/DP/22012034627093 — सार्वजानिक ब्रक्षारोपण निर्माण कार्य कटियारा तालाब के पास अमरपुरा</t>
         </is>
       </c>
       <c r="G13" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H13" s="2" t="n">
         <v>812728.34</v>
       </c>
       <c r="I13" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="n">
         <v>45542</v>
       </c>
       <c r="K13" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>BIJAWAR</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
           <t>1708008032/IF/22012035232958 — खेत तालाब निर्माण कार्य शंकर लाल अहिरवार/कामता अहिरवार</t>
         </is>
       </c>
       <c r="G14" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H14" s="2" t="n">
         <v>420123.57</v>
       </c>
       <c r="I14" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="n">
         <v>45708</v>
       </c>
       <c r="K14" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>BIJAWAR</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
           <t>1708008032/RC/22012034844536 — सीसी रोड निर्माण कार्य माध्‍यमिक शाला परिसर अमरपुरा</t>
         </is>
       </c>
       <c r="G15" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H15" s="2" t="n">
         <v>71000</v>
       </c>
       <c r="I15" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="n">
         <v>45876</v>
       </c>
       <c r="K15" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>BIJAWAR</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
           <t>1708008032/RC/22012034844537 — सीसी रोड निर्माण कार्य हरदौल बाबा से नदिया की ओर</t>
         </is>
       </c>
       <c r="G16" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H16" s="2" t="n">
         <v>54000</v>
       </c>
       <c r="I16" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="n">
         <v>45860</v>