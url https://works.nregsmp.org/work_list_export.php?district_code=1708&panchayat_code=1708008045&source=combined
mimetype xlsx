--- v0 (2026-09-05)
+++ v1 (2026-10-21)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K902"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-05 22:04:53</t>
+          <t>Exported on: 2026-10-21 05:31:42</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: CHHATARPUR</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -757,51 +757,51 @@
       <c r="J21" s="3" t="n">
         <v>45094</v>
       </c>
       <c r="K21" s="3" t="n">
         <v>45590</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="1" t="inlineStr">
         <is>
           <t>BIJAWAR</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C22" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D22" s="1" t="inlineStr">
         <is>
-          <t>Constr of GP for community / Construction of Gram Panchayat/Panchayat Bhavan Building for Community</t>
+          <t>Constr of GP for community / Construction of Gram Panchayat Building for Community</t>
         </is>
       </c>
       <c r="E22" s="1" t="inlineStr">
         <is>
           <t>Constr of GP Bhawan</t>
         </is>
       </c>
       <c r="F22" s="1" t="inlineStr">
         <is>
           <t>1708008045/AV/22012034638953 — Boundary wall nirman karya ( prathmik shala avn madhyamik shala pariser ) g.p. motigarh</t>
         </is>
       </c>
       <c r="G22" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H22" s="2" t="n">
         <v>98000</v>
       </c>
       <c r="I22" s="2" t="n">
         <v>97536</v>
       </c>
       <c r="J22" s="3" t="n">
         <v>45455</v>
@@ -3179,51 +3179,51 @@
         <v>0</v>
       </c>
       <c r="J71" s="3" t="n">
         <v>43692</v>
       </c>
       <c r="K71" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="72">
       <c r="A72" s="1" t="inlineStr">
         <is>
           <t>BIJAWAR</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C72" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D72" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E72" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F72" s="1" t="inlineStr">
         <is>
           <t>1708008045/IF/22012034499911 — khet talab puran/nawla ahirwar</t>
         </is>
       </c>
       <c r="G72" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H72" s="2" t="n">
         <v>101996.79</v>
       </c>
       <c r="I72" s="2" t="n">
         <v>6336</v>
       </c>
       <c r="J72" s="3" t="n">
         <v>43823</v>
@@ -4178,51 +4178,51 @@
         <v>0</v>
       </c>
       <c r="J92" s="3" t="n">
         <v>43935</v>
       </c>
       <c r="K92" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="93">
       <c r="A93" s="1" t="inlineStr">
         <is>
           <t>BIJAWAR</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C93" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D93" s="1" t="inlineStr">
         <is>
-          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individuals</t>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
         </is>
       </c>
       <c r="E93" s="1" t="inlineStr">
         <is>
           <t>Cattle Shed</t>
         </is>
       </c>
       <c r="F93" s="1" t="inlineStr">
         <is>
           <t>1708008045/IF/22012034572331 — Pashu Shaid Nirman karya Chhaykuwanr/Ranjhadi sen</t>
         </is>
       </c>
       <c r="G93" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H93" s="2" t="n">
         <v>101273.16</v>
       </c>
       <c r="I93" s="2" t="n">
         <v>6840</v>
       </c>
       <c r="J93" s="3" t="n">
         <v>44058</v>
@@ -4895,51 +4895,51 @@
       <c r="J107" s="3" t="n">
         <v>44037</v>
       </c>
       <c r="K107" s="3" t="n">
         <v>45026</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="108">
       <c r="A108" s="1" t="inlineStr">
         <is>
           <t>BIJAWAR</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C108" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D108" s="1" t="inlineStr">
         <is>
-          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individuals</t>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
         </is>
       </c>
       <c r="E108" s="1" t="inlineStr">
         <is>
           <t>Cattle Shed</t>
         </is>
       </c>
       <c r="F108" s="1" t="inlineStr">
         <is>
           <t>1708008045/IF/22012034572351 — Pashu Shaid Nirman karya Sundri/Khanjuwa</t>
         </is>
       </c>
       <c r="G108" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H108" s="2" t="n">
         <v>101273.16</v>
       </c>
       <c r="I108" s="2" t="n">
         <v>93293</v>
       </c>
       <c r="J108" s="3" t="n">
         <v>44151</v>
@@ -5851,51 +5851,51 @@
       <c r="J127" s="3" t="n">
         <v>44082</v>
       </c>
       <c r="K127" s="3" t="n">
         <v>44670</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="128">
       <c r="A128" s="1" t="inlineStr">
         <is>
           <t>BIJAWAR</t>
         </is>
       </c>
       <c r="B128" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C128" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D128" s="1" t="inlineStr">
         <is>
-          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individuals</t>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
         </is>
       </c>
       <c r="E128" s="1" t="inlineStr">
         <is>
           <t>Cattle Shed</t>
         </is>
       </c>
       <c r="F128" s="1" t="inlineStr">
         <is>
           <t>1708008045/IF/22012034595564 — Pashu Awas Shaid Smt. Uma Phoolabai / Santosh Ahirwar</t>
         </is>
       </c>
       <c r="G128" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H128" s="2" t="n">
         <v>101273.16</v>
       </c>
       <c r="I128" s="2" t="n">
         <v>79347.27</v>
       </c>
       <c r="J128" s="3" t="n">
         <v>44078</v>
@@ -11488,51 +11488,51 @@
         <v>0</v>
       </c>
       <c r="J244" s="3" t="n">
         <v>44300</v>
       </c>
       <c r="K244" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="245">
       <c r="A245" s="1" t="inlineStr">
         <is>
           <t>BIJAWAR</t>
         </is>
       </c>
       <c r="B245" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C245" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D245" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Forestry Trees-Fields-Individuals / Block Plantation of Forestry Trees in Fields for Individuals</t>
+          <t>Block Plantation-Forestry Trees-Fields-Individuals / Agro Forestry Block Plantation for Individual</t>
         </is>
       </c>
       <c r="E245" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F245" s="1" t="inlineStr">
         <is>
           <t>1708008045/IF/22012034850590 — Nandan Flodyan Kary Shri Murlidhar/Nandlal Ahirwar</t>
         </is>
       </c>
       <c r="G245" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H245" s="2" t="n">
         <v>117912.51</v>
       </c>
       <c r="I245" s="2" t="n">
         <v>108679</v>
       </c>
       <c r="J245" s="3" t="n">
         <v>44566</v>
@@ -16363,98 +16363,98 @@
         <v>0</v>
       </c>
       <c r="J347" s="3" t="n">
         <v>45162</v>
       </c>
       <c r="K347" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="348">
       <c r="A348" s="1" t="inlineStr">
         <is>
           <t>BIJAWAR</t>
         </is>
       </c>
       <c r="B348" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C348" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D348" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E348" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F348" s="1" t="inlineStr">
         <is>
           <t>1708008045/IF/22012035508830 — hiteshi khet talaab lachhi bai / bihari prajapati</t>
         </is>
       </c>
       <c r="G348" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H348" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I348" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J348" s="3" t="n">
         <v>45757</v>
       </c>
       <c r="K348" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="349">
       <c r="A349" s="1" t="inlineStr">
         <is>
           <t>BIJAWAR</t>
         </is>
       </c>
       <c r="B349" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C349" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D349" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E349" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F349" s="1" t="inlineStr">
         <is>
           <t>1708008045/IF/22012035513175 — hiteshi khet talaab tejram lampuwa ahirwar</t>
         </is>
       </c>
       <c r="G349" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H349" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I349" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J349" s="3" t="n">
         <v>45757</v>
@@ -21915,51 +21915,51 @@
       <c r="J461" s="3" t="n">
         <v>44958</v>
       </c>
       <c r="K461" s="3" t="n">
         <v>45476</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="462">
       <c r="A462" s="1" t="inlineStr">
         <is>
           <t>BIJAWAR</t>
         </is>
       </c>
       <c r="B462" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C462" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D462" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E462" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F462" s="1" t="inlineStr">
         <is>
           <t>1708008045/IF/IAY/4610179 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124551136</t>
         </is>
       </c>
       <c r="G462" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H462" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I462" s="2" t="n">
         <v>22968</v>
       </c>
       <c r="J462" s="3" t="n">
         <v>45779</v>
@@ -22158,51 +22158,51 @@
       <c r="J466" s="3" t="n">
         <v>45566</v>
       </c>
       <c r="K466" s="3" t="n">
         <v>46009</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="467">
       <c r="A467" s="1" t="inlineStr">
         <is>
           <t>BIJAWAR</t>
         </is>
       </c>
       <c r="B467" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C467" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D467" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E467" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F467" s="1" t="inlineStr">
         <is>
           <t>1708008045/IF/IAY/4795189 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP147161354</t>
         </is>
       </c>
       <c r="G467" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H467" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I467" s="2" t="n">
         <v>18423</v>
       </c>
       <c r="J467" s="3" t="n">
         <v>45700</v>
@@ -22401,145 +22401,145 @@
       <c r="J471" s="3" t="n">
         <v>42775</v>
       </c>
       <c r="K471" s="3" t="n">
         <v>43358</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="472">
       <c r="A472" s="1" t="inlineStr">
         <is>
           <t>BIJAWAR</t>
         </is>
       </c>
       <c r="B472" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C472" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D472" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E472" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F472" s="1" t="inlineStr">
         <is>
           <t>1708008045/IF/IAY/5403698 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123923452</t>
         </is>
       </c>
       <c r="G472" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H472" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I472" s="2" t="n">
         <v>13833</v>
       </c>
       <c r="J472" s="3" t="n">
         <v>45823</v>
       </c>
       <c r="K472" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="473">
       <c r="A473" s="1" t="inlineStr">
         <is>
           <t>BIJAWAR</t>
         </is>
       </c>
       <c r="B473" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C473" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D473" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E473" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F473" s="1" t="inlineStr">
         <is>
           <t>1708008045/IF/IAY/5600379 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123417061</t>
         </is>
       </c>
       <c r="G473" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H473" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I473" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J473" s="3" t="n">
         <v>45776</v>
       </c>
       <c r="K473" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="474">
       <c r="A474" s="1" t="inlineStr">
         <is>
           <t>BIJAWAR</t>
         </is>
       </c>
       <c r="B474" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C474" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D474" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E474" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F474" s="1" t="inlineStr">
         <is>
           <t>1708008045/IF/IAY/5600552 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP147161451</t>
         </is>
       </c>
       <c r="G474" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H474" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I474" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J474" s="3" t="n">
         <v>45776</v>
@@ -25129,239 +25129,239 @@
       <c r="J527" s="3" t="n">
         <v>44089</v>
       </c>
       <c r="K527" s="3" t="n">
         <v>44491</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="528">
       <c r="A528" s="1" t="inlineStr">
         <is>
           <t>BIJAWAR</t>
         </is>
       </c>
       <c r="B528" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C528" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D528" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E528" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F528" s="1" t="inlineStr">
         <is>
           <t>1708008045/RC/22012034848539 — सीसी रोड निर्माण कार्य माता मंदिर के पास ग्राम मोतींगढ</t>
         </is>
       </c>
       <c r="G528" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H528" s="2" t="n">
         <v>97000</v>
       </c>
       <c r="I528" s="2" t="n">
         <v>61074</v>
       </c>
       <c r="J528" s="3" t="n">
         <v>46142</v>
       </c>
       <c r="K528" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="529">
       <c r="A529" s="1" t="inlineStr">
         <is>
           <t>BIJAWAR</t>
         </is>
       </c>
       <c r="B529" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C529" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D529" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E529" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F529" s="1" t="inlineStr">
         <is>
           <t>1708008045/RC/22012034852770 — सीसी रोड निर्माण कार्य राजू अहिरवार के घर से हीरालाल यादव के घर की ओर</t>
         </is>
       </c>
       <c r="G529" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H529" s="2" t="n">
         <v>30000</v>
       </c>
       <c r="I529" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J529" s="3" t="n">
         <v>46181</v>
       </c>
       <c r="K529" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="530">
       <c r="A530" s="1" t="inlineStr">
         <is>
           <t>BIJAWAR</t>
         </is>
       </c>
       <c r="B530" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C530" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D530" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E530" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F530" s="1" t="inlineStr">
         <is>
           <t>1708008045/RC/22012034852771 — सीसी रोड निर्माण कार्य ग्‍यादीन अहिरवार के घर से खिल्‍लू अहिरवार की ओर</t>
         </is>
       </c>
       <c r="G530" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H530" s="2" t="n">
         <v>20000</v>
       </c>
       <c r="I530" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J530" s="3" t="n">
         <v>46181</v>
       </c>
       <c r="K530" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="531">
       <c r="A531" s="1" t="inlineStr">
         <is>
           <t>BIJAWAR</t>
         </is>
       </c>
       <c r="B531" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C531" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D531" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E531" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F531" s="1" t="inlineStr">
         <is>
           <t>1708008045/RC/22012034852772 — सीसी रोड निर्माण कार्य मुन्‍ना प्रजापति के घर से राकेश पाण्‍डेय के घर की ओर</t>
         </is>
       </c>
       <c r="G531" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H531" s="2" t="n">
         <v>43000</v>
       </c>
       <c r="I531" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J531" s="3" t="n">
         <v>46181</v>
       </c>
       <c r="K531" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="532">
       <c r="A532" s="1" t="inlineStr">
         <is>
           <t>BIJAWAR</t>
         </is>
       </c>
       <c r="B532" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C532" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D532" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E532" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F532" s="1" t="inlineStr">
         <is>
           <t>1708008045/RC/22012034852774 — सीसी रोड निर्माण कार्य गोली अहिरवार के घर से उदल अहिरवार के घर की ओर</t>
         </is>
       </c>
       <c r="G532" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H532" s="2" t="n">
         <v>94000</v>
       </c>
       <c r="I532" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J532" s="3" t="n">
         <v>45932</v>
@@ -40919,51 +40919,51 @@
       <c r="J857" s="3" t="n">
         <v>45819</v>
       </c>
       <c r="K857" s="3" t="n">
         <v>46112</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="858">
       <c r="A858" s="1" t="inlineStr">
         <is>
           <t>BIJAWAR</t>
         </is>
       </c>
       <c r="B858" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C858" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D858" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
         </is>
       </c>
       <c r="E858" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F858" s="1" t="inlineStr">
         <is>
           <t>1708008045/WC/22012035307082 — dugwell recharge pit sarvjanik koop adivasi muhalla</t>
         </is>
       </c>
       <c r="G858" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H858" s="2" t="n">
         <v>3000</v>
       </c>
       <c r="I858" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J858" s="3" t="n">
         <v>45757</v>
@@ -41162,51 +41162,51 @@
       <c r="J862" s="3" t="n">
         <v>45826</v>
       </c>
       <c r="K862" s="3" t="n">
         <v>46104</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="863">
       <c r="A863" s="1" t="inlineStr">
         <is>
           <t>BIJAWAR</t>
         </is>
       </c>
       <c r="B863" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C863" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D863" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
         </is>
       </c>
       <c r="E863" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F863" s="1" t="inlineStr">
         <is>
           <t>1708008045/WC/22012035307142 — dugwell recharge pit rajalal vindrawan gautam k koop k pass</t>
         </is>
       </c>
       <c r="G863" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H863" s="2" t="n">
         <v>3000</v>
       </c>
       <c r="I863" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J863" s="3" t="n">
         <v>45757</v>