--- v0 (2026-09-01)
+++ v1 (2026-10-17)
@@ -122,64 +122,64 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:K23"/>
+  <dimension ref="A1:K47"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-01 09:43:46</t>
+          <t>Exported on: 2026-10-17 09:45:58</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: CHHATARPUR</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -258,610 +258,1738 @@
       </c>
       <c r="H11" s="2" t="inlineStr">
         <is>
           <t>Sanc. wage / material</t>
         </is>
       </c>
       <c r="I11" s="2" t="inlineStr">
         <is>
           <t>Wage / material booked (since inception)</t>
         </is>
       </c>
       <c r="J11" s="3" t="inlineStr">
         <is>
           <t>Work Started Date</t>
         </is>
       </c>
       <c r="K11" s="3" t="inlineStr">
         <is>
           <t>Work Completed Date</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>CHHATARPUR / NIWARI</t>
+          <t>CHHATARPUR / SEGONE</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>2026-2027</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individuals</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
-          <t>Cattle Shed</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
-          <t>1708004070/IF/VB/22012035664608 — पशुशेड निर्माण कार्य मायाराजा/विष्‍णु प्रताप सिंह</t>
+          <t>1708004005/IF/22012035421966 — Dug well nirman karya dalpatiya ahirwar</t>
         </is>
       </c>
       <c r="G12" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H12" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I12" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="n">
-        <v>46203</v>
+        <v>45761</v>
       </c>
       <c r="K12" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>CHHATARPUR / BARAJKHERA</t>
+          <t>CHHATARPUR / SEGONE</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>2026-2027</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
-          <t>Construction of Staggered Trench for Community / Construction of Staggered Trench for Community</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
-          <t>1708004074/WC/VB/22012035332118 — contour tranch nirman karya bhidari dhasbehar pahadi par grampanchayat barayachkhera</t>
+          <t>1708004005/IF/22012035422015 — Dug well nirman karya nathua ahirwar</t>
         </is>
       </c>
       <c r="G13" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H13" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I13" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="n">
-        <v>46178</v>
+        <v>45761</v>
       </c>
       <c r="K13" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>RAJNAGAR / SILAWAT</t>
+          <t>CHHATARPUR / SEGONE</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
-          <t>1708005010/IF/22012035322921 — Khet Talab Niraman Karya Bunda Bai Patel W/o Bhagwali Patel</t>
+          <t>1708004005/IF/22012035554611 — Khet talab nirman karya rajendra gupta</t>
         </is>
       </c>
       <c r="G14" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H14" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I14" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="n">
-        <v>45749</v>
+        <v>45761</v>
       </c>
       <c r="K14" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>RAJNAGAR / MANIYA</t>
+          <t>CHHATARPUR / SEGONE</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Farm Forestry-Fields Individuals / Block Plantation of Farm Forestry Trees in Fields for Individuals</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
-          <t>1708005048/IF/22012035255492 — नंदन फलोउदयान हरदयाल / नबला अहिरवार</t>
+          <t>1708004005/IF/22012035566371 — dug well recharge strucrure ramkrapal ahirwar</t>
         </is>
       </c>
       <c r="G15" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H15" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I15" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="n">
-        <v>45451</v>
+        <v>45761</v>
       </c>
       <c r="K15" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>BUXWAHA / GHOGHARA</t>
+          <t>CHHATARPUR / SEGONE</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
-          <t>1708007007/AV/22012034666949 — शांतिधाम निर्माण कार्य खेल मैदान के पास घोघरा</t>
+          <t>1708004005/WC/22012035173249 — सार्वजनिक कूप निर्माण कार्य सीगौन</t>
         </is>
       </c>
       <c r="G16" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H16" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I16" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="n">
-        <v>45761</v>
+        <v>45317</v>
       </c>
       <c r="K16" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>BUXWAHA / GHOGHARA</t>
+          <t>CHHATARPUR / MORWA</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Cattle Shed</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
-          <t>1708007007/IF/22012035638426 — एक बगिया मॉ के नाम सिंगार रानी लोधी / रामराजा ग्राम घोघरा (भूस्‍वामी साहब सिंह लोधी संबंध ससुर)</t>
+          <t>1708004059/IF/22012035647316 — पशुशेड निर्माण कार्य चिन्‍तामन/रामलाल यादव</t>
         </is>
       </c>
       <c r="G17" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H17" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I17" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="n">
-        <v>45887</v>
+        <v>45932</v>
       </c>
       <c r="K17" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>BUXWAHA / GHOGHARA</t>
+          <t>CHHATARPUR / MORWA</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Cattle Shed</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
-          <t>1708007007/WC/22012035305261 — डगवैल रिचार्जपिट शैर के पास घोघरी</t>
+          <t>1708004059/IF/22012035647318 — पशुशेड निर्माण कार्य नन्‍द किशोर/घप्‍पू यादव</t>
         </is>
       </c>
       <c r="G18" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H18" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I18" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="n">
-        <v>45761</v>
+        <v>45932</v>
       </c>
       <c r="K18" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>BUXWAHA / GHOGHARA</t>
+          <t>CHHATARPUR / MORWA</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Cattle Shed</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
-          <t>1708007007/WC/22012035305262 — डगवैल रिचार्जपिट शैर के पास घोघरी</t>
+          <t>1708004059/IF/22012035647319 — पशुशेड निर्माण कार्य बब्‍लू पटेल</t>
         </is>
       </c>
       <c r="G19" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H19" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I19" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J19" s="3" t="n">
-        <v>45761</v>
+        <v>45932</v>
       </c>
       <c r="K19" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>BUXWAHA / GHOGHARA</t>
+          <t>CHHATARPUR / MORWA</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Cattle Shed</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
-          <t>1708007007/WC/22012035305263 — डगवैल रिचार्जपिट शैर के पास घोघरी</t>
+          <t>1708004059/IF/22012035647321 — पशुशेड निर्माण कार्य शिम्‍भू/हरलाल पटेल</t>
         </is>
       </c>
       <c r="G20" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H20" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I20" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J20" s="3" t="n">
-        <v>45761</v>
+        <v>45932</v>
       </c>
       <c r="K20" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>BUXWAHA / GHOGHARA</t>
+          <t>CHHATARPUR / MORWA</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Cattle Shed</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
-          <t>1708007007/WC/22012035305264 — डगवैल रिचार्जपिट शैर के पास घोघरी</t>
+          <t>1708004059/IF/22012035647324 — पशुशेड निर्माण कार्य ओमप्रकाश/बन्‍दूलाल यादव</t>
         </is>
       </c>
       <c r="G21" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H21" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I21" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J21" s="3" t="n">
-        <v>45761</v>
+        <v>45932</v>
       </c>
       <c r="K21" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>BIJAWAR / KADWARA</t>
+          <t>CHHATARPUR / MORWA</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C22" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D22" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Construction of Roof Top Rain Water Harvesting Structure for Community</t>
         </is>
       </c>
       <c r="E22" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Roof Water Harvesting on gov/panchayat bldg</t>
         </is>
       </c>
       <c r="F22" s="1" t="inlineStr">
         <is>
-          <t>1708008052/WC/22012035286001 — sokhta gaddha nal ke pas karri 1 talab bala nal</t>
+          <t>1708004059/WC/VB/22012035332209 — loos  booldar chek dem nirman karya mudi har nala par 01</t>
         </is>
       </c>
       <c r="G22" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H22" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I22" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J22" s="3" t="n">
-        <v>45771</v>
+        <v>46239</v>
       </c>
       <c r="K22" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="1" t="inlineStr">
         <is>
+          <t>CHHATARPUR / MORWA</t>
+        </is>
+      </c>
+      <c r="B23" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C23" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D23" s="1" t="inlineStr">
+        <is>
+          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Construction of Roof Top Rain Water Harvesting Structure for Community</t>
+        </is>
+      </c>
+      <c r="E23" s="1" t="inlineStr">
+        <is>
+          <t>Roof Water Harvesting on gov/panchayat bldg</t>
+        </is>
+      </c>
+      <c r="F23" s="1" t="inlineStr">
+        <is>
+          <t>1708004059/WC/VB/22012035332211 — loos boldar chek dam nirman karya mudi har nala par 02</t>
+        </is>
+      </c>
+      <c r="G23" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H23" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I23" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J23" s="3" t="n">
+        <v>46239</v>
+      </c>
+      <c r="K23" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
+      <c r="A24" s="1" t="inlineStr">
+        <is>
+          <t>CHHATARPUR / MORWA</t>
+        </is>
+      </c>
+      <c r="B24" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C24" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D24" s="1" t="inlineStr">
+        <is>
+          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Construction of Roof Top Rain Water Harvesting Structure for Community</t>
+        </is>
+      </c>
+      <c r="E24" s="1" t="inlineStr">
+        <is>
+          <t>Roof Water Harvesting on gov/panchayat bldg</t>
+        </is>
+      </c>
+      <c r="F24" s="1" t="inlineStr">
+        <is>
+          <t>1708004059/WC/VB/22012035332212 — greviyan nirman karya mudi har nala par 01</t>
+        </is>
+      </c>
+      <c r="G24" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H24" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I24" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J24" s="3" t="n">
+        <v>46239</v>
+      </c>
+      <c r="K24" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
+      <c r="A25" s="1" t="inlineStr">
+        <is>
+          <t>CHHATARPUR / MORWA</t>
+        </is>
+      </c>
+      <c r="B25" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C25" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D25" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E25" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Gabion</t>
+        </is>
+      </c>
+      <c r="F25" s="1" t="inlineStr">
+        <is>
+          <t>1708004059/WC/VB/22012035332475 — गेवियन निर्माण कार्य मुड़ी हार 05 नग</t>
+        </is>
+      </c>
+      <c r="G25" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H25" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I25" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J25" s="3" t="n">
+        <v>46203</v>
+      </c>
+      <c r="K25" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
+      <c r="A26" s="1" t="inlineStr">
+        <is>
+          <t>CHHATARPUR / MORWA</t>
+        </is>
+      </c>
+      <c r="B26" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C26" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D26" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E26" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Gabion</t>
+        </is>
+      </c>
+      <c r="F26" s="1" t="inlineStr">
+        <is>
+          <t>1708004059/WC/VB/22012035332479 — गेवियन निर्माण कार्य मोटे का नाला 05 नग</t>
+        </is>
+      </c>
+      <c r="G26" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H26" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I26" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J26" s="3" t="n">
+        <v>46203</v>
+      </c>
+      <c r="K26" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
+      <c r="A27" s="1" t="inlineStr">
+        <is>
+          <t>CHHATARPUR / MORWA</t>
+        </is>
+      </c>
+      <c r="B27" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C27" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D27" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E27" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Gabion</t>
+        </is>
+      </c>
+      <c r="F27" s="1" t="inlineStr">
+        <is>
+          <t>1708004059/WC/VB/22012035335833 — गेवियन निर्माण कार्य ओने के नाला पर 05 नग रिक्‍शापुरवा</t>
+        </is>
+      </c>
+      <c r="G27" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H27" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I27" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J27" s="3" t="n">
+        <v>46250</v>
+      </c>
+      <c r="K27" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
+      <c r="A28" s="1" t="inlineStr">
+        <is>
+          <t>CHHATARPUR / NIWARI</t>
+        </is>
+      </c>
+      <c r="B28" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C28" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D28" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
+        </is>
+      </c>
+      <c r="E28" s="1" t="inlineStr">
+        <is>
+          <t>Cattle Shed</t>
+        </is>
+      </c>
+      <c r="F28" s="1" t="inlineStr">
+        <is>
+          <t>1708004070/IF/VB/22012035664608 — पशुशेड निर्माण कार्य मायाराजा/विष्‍णु प्रताप सिंह</t>
+        </is>
+      </c>
+      <c r="G28" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H28" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I28" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J28" s="3" t="n">
+        <v>46203</v>
+      </c>
+      <c r="K28" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
+      <c r="A29" s="1" t="inlineStr">
+        <is>
+          <t>CHHATARPUR / NIWARI</t>
+        </is>
+      </c>
+      <c r="B29" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C29" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D29" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
+        </is>
+      </c>
+      <c r="E29" s="1" t="inlineStr">
+        <is>
+          <t>Cattle Shed</t>
+        </is>
+      </c>
+      <c r="F29" s="1" t="inlineStr">
+        <is>
+          <t>1708004070/IF/VB/22012035664620 — पशुशेड निर्माण कार्य श्रीमती मायाराजा/विष्‍णुप्रताप सिंह</t>
+        </is>
+      </c>
+      <c r="G29" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H29" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I29" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J29" s="3" t="n">
+        <v>46203</v>
+      </c>
+      <c r="K29" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
+      <c r="A30" s="1" t="inlineStr">
+        <is>
+          <t>CHHATARPUR / BARAJKHERA</t>
+        </is>
+      </c>
+      <c r="B30" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C30" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D30" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Staggered Trench for Community / Construction of Staggered Contour Trench for Community</t>
+        </is>
+      </c>
+      <c r="E30" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Trench</t>
+        </is>
+      </c>
+      <c r="F30" s="1" t="inlineStr">
+        <is>
+          <t>1708004074/WC/VB/22012035332118 — contour tranch nirman karya bhidari dhasbehar pahadi par grampanchayat barayachkhera</t>
+        </is>
+      </c>
+      <c r="G30" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H30" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I30" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J30" s="3" t="n">
+        <v>46178</v>
+      </c>
+      <c r="K30" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
+      <c r="A31" s="1" t="inlineStr">
+        <is>
+          <t>RAJNAGAR / SILAWAT</t>
+        </is>
+      </c>
+      <c r="B31" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C31" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D31" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
+        </is>
+      </c>
+      <c r="E31" s="1" t="inlineStr">
+        <is>
+          <t>Farm Pond</t>
+        </is>
+      </c>
+      <c r="F31" s="1" t="inlineStr">
+        <is>
+          <t>1708005010/IF/22012035322921 — Khet Talab Niraman Karya Bunda Bai Patel W/o Bhagwali Patel</t>
+        </is>
+      </c>
+      <c r="G31" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H31" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I31" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J31" s="3" t="n">
+        <v>45749</v>
+      </c>
+      <c r="K31" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
+      <c r="A32" s="1" t="inlineStr">
+        <is>
+          <t>RAJNAGAR / MANIYA</t>
+        </is>
+      </c>
+      <c r="B32" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C32" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D32" s="1" t="inlineStr">
+        <is>
+          <t>Block Plantation-Farm Forestry-Fields Individuals / Agro Forestry Block Plantation for Individual</t>
+        </is>
+      </c>
+      <c r="E32" s="1" t="inlineStr">
+        <is>
+          <t>Plantation</t>
+        </is>
+      </c>
+      <c r="F32" s="1" t="inlineStr">
+        <is>
+          <t>1708005048/IF/22012035255492 — नंदन फलोउदयान हरदयाल / नबला अहिरवार</t>
+        </is>
+      </c>
+      <c r="G32" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H32" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I32" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J32" s="3" t="n">
+        <v>45451</v>
+      </c>
+      <c r="K32" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
+      <c r="A33" s="1" t="inlineStr">
+        <is>
+          <t>BUXWAHA / GHOGHARA</t>
+        </is>
+      </c>
+      <c r="B33" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C33" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+        </is>
+      </c>
+      <c r="D33" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
+        </is>
+      </c>
+      <c r="E33" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Crematorium</t>
+        </is>
+      </c>
+      <c r="F33" s="1" t="inlineStr">
+        <is>
+          <t>1708007007/AV/22012034666949 — शांतिधाम निर्माण कार्य खेल मैदान के पास घोघरा</t>
+        </is>
+      </c>
+      <c r="G33" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H33" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I33" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J33" s="3" t="n">
+        <v>45761</v>
+      </c>
+      <c r="K33" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
+      <c r="A34" s="1" t="inlineStr">
+        <is>
+          <t>BUXWAHA / GHOGHARA</t>
+        </is>
+      </c>
+      <c r="B34" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C34" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D34" s="1" t="inlineStr">
+        <is>
+          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
+        </is>
+      </c>
+      <c r="E34" s="1" t="inlineStr">
+        <is>
+          <t>Plantation</t>
+        </is>
+      </c>
+      <c r="F34" s="1" t="inlineStr">
+        <is>
+          <t>1708007007/IF/22012035638426 — एक बगिया मॉ के नाम सिंगार रानी लोधी / रामराजा ग्राम घोघरा (भूस्‍वामी साहब सिंह लोधी संबंध ससुर)</t>
+        </is>
+      </c>
+      <c r="G34" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H34" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I34" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J34" s="3" t="n">
+        <v>45887</v>
+      </c>
+      <c r="K34" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
+      <c r="A35" s="1" t="inlineStr">
+        <is>
+          <t>BUXWAHA / GHOGHARA</t>
+        </is>
+      </c>
+      <c r="B35" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C35" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D35" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
+        </is>
+      </c>
+      <c r="E35" s="1" t="inlineStr">
+        <is>
+          <t>Well Recharge</t>
+        </is>
+      </c>
+      <c r="F35" s="1" t="inlineStr">
+        <is>
+          <t>1708007007/WC/22012035305261 — डगवैल रिचार्जपिट शैर के पास घोघरी</t>
+        </is>
+      </c>
+      <c r="G35" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H35" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I35" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J35" s="3" t="n">
+        <v>45761</v>
+      </c>
+      <c r="K35" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
+      <c r="A36" s="1" t="inlineStr">
+        <is>
+          <t>BUXWAHA / GHOGHARA</t>
+        </is>
+      </c>
+      <c r="B36" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C36" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D36" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
+        </is>
+      </c>
+      <c r="E36" s="1" t="inlineStr">
+        <is>
+          <t>Well Recharge</t>
+        </is>
+      </c>
+      <c r="F36" s="1" t="inlineStr">
+        <is>
+          <t>1708007007/WC/22012035305262 — डगवैल रिचार्जपिट शैर के पास घोघरी</t>
+        </is>
+      </c>
+      <c r="G36" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H36" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I36" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J36" s="3" t="n">
+        <v>45761</v>
+      </c>
+      <c r="K36" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
+      <c r="A37" s="1" t="inlineStr">
+        <is>
+          <t>BUXWAHA / GHOGHARA</t>
+        </is>
+      </c>
+      <c r="B37" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C37" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D37" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
+        </is>
+      </c>
+      <c r="E37" s="1" t="inlineStr">
+        <is>
+          <t>Well Recharge</t>
+        </is>
+      </c>
+      <c r="F37" s="1" t="inlineStr">
+        <is>
+          <t>1708007007/WC/22012035305263 — डगवैल रिचार्जपिट शैर के पास घोघरी</t>
+        </is>
+      </c>
+      <c r="G37" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H37" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I37" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J37" s="3" t="n">
+        <v>45761</v>
+      </c>
+      <c r="K37" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
+      <c r="A38" s="1" t="inlineStr">
+        <is>
+          <t>BUXWAHA / GHOGHARA</t>
+        </is>
+      </c>
+      <c r="B38" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C38" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D38" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
+        </is>
+      </c>
+      <c r="E38" s="1" t="inlineStr">
+        <is>
+          <t>Well Recharge</t>
+        </is>
+      </c>
+      <c r="F38" s="1" t="inlineStr">
+        <is>
+          <t>1708007007/WC/22012035305264 — डगवैल रिचार्जपिट शैर के पास घोघरी</t>
+        </is>
+      </c>
+      <c r="G38" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H38" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I38" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J38" s="3" t="n">
+        <v>45761</v>
+      </c>
+      <c r="K38" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
+      <c r="A39" s="1" t="inlineStr">
+        <is>
+          <t>BUXWAHA / DHARAMPURA</t>
+        </is>
+      </c>
+      <c r="B39" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C39" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D39" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
+        </is>
+      </c>
+      <c r="E39" s="1" t="inlineStr">
+        <is>
+          <t>Cattle Shed</t>
+        </is>
+      </c>
+      <c r="F39" s="1" t="inlineStr">
+        <is>
+          <t>1708007022/IF/VB/22012035663574 — Construction of cattle shed Barelal Sahu Gp Dharampura</t>
+        </is>
+      </c>
+      <c r="G39" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H39" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I39" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J39" s="3" t="n">
+        <v>46113</v>
+      </c>
+      <c r="K39" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
+      <c r="A40" s="1" t="inlineStr">
+        <is>
+          <t>BIJAWAR / LAKHANGUWA</t>
+        </is>
+      </c>
+      <c r="B40" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C40" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D40" s="1" t="inlineStr">
+        <is>
+          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
+        </is>
+      </c>
+      <c r="E40" s="1" t="inlineStr">
+        <is>
+          <t>Plantation</t>
+        </is>
+      </c>
+      <c r="F40" s="1" t="inlineStr">
+        <is>
+          <t>1708008019/IF/22012035252539 — NANDAN FALOUDYAN KARY MAHENDRA/BHARAT LAL DUBEY GP LAKHHANGUWAN</t>
+        </is>
+      </c>
+      <c r="G40" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H40" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I40" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J40" s="3" t="n">
+        <v>45451</v>
+      </c>
+      <c r="K40" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
+      <c r="A41" s="1" t="inlineStr">
+        <is>
+          <t>BIJAWAR / LAKHANGUWA</t>
+        </is>
+      </c>
+      <c r="B41" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C41" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D41" s="1" t="inlineStr">
+        <is>
+          <t>Block Plantation-Farm Forestry-Fields Individuals / Agro Forestry Block Plantation for Individual</t>
+        </is>
+      </c>
+      <c r="E41" s="1" t="inlineStr">
+        <is>
+          <t>Plantation</t>
+        </is>
+      </c>
+      <c r="F41" s="1" t="inlineStr">
+        <is>
+          <t>1708008019/IF/22012035267552 — NANDAN FALODYAN KARY MATHURA/GHASEETA AHIRWAR GP LAKHANGUWAN</t>
+        </is>
+      </c>
+      <c r="G41" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H41" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I41" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J41" s="3" t="n">
+        <v>45520</v>
+      </c>
+      <c r="K41" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
+      <c r="A42" s="1" t="inlineStr">
+        <is>
+          <t>BIJAWAR / LAKHANGUWA</t>
+        </is>
+      </c>
+      <c r="B42" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C42" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D42" s="1" t="inlineStr">
+        <is>
+          <t>Block Plantation-Biodrainage in Fields-Individuals / Bio-drainage Plantation for Individual</t>
+        </is>
+      </c>
+      <c r="E42" s="1" t="inlineStr">
+        <is>
+          <t>Plantation</t>
+        </is>
+      </c>
+      <c r="F42" s="1" t="inlineStr">
+        <is>
+          <t>1708008019/IF/22012035267553 — NANDAN FALODYAN KARY SAVITRI/MIJAJI LAL DUBEY GP LAKHANGUWAN</t>
+        </is>
+      </c>
+      <c r="G42" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H42" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I42" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J42" s="3" t="n">
+        <v>45520</v>
+      </c>
+      <c r="K42" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="43">
+      <c r="A43" s="1" t="inlineStr">
+        <is>
+          <t>BIJAWAR / LAKHANGUWA</t>
+        </is>
+      </c>
+      <c r="B43" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C43" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D43" s="1" t="inlineStr">
+        <is>
+          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
+        </is>
+      </c>
+      <c r="E43" s="1" t="inlineStr">
+        <is>
+          <t>Plantation</t>
+        </is>
+      </c>
+      <c r="F43" s="1" t="inlineStr">
+        <is>
+          <t>1708008019/IF/22012035267556 — NANDAN FALODYAN KARY BUDUWA/CHINTA  AHIRWAR GP LAKHANGUWAN</t>
+        </is>
+      </c>
+      <c r="G43" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H43" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I43" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J43" s="3" t="n">
+        <v>45520</v>
+      </c>
+      <c r="K43" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="44">
+      <c r="A44" s="1" t="inlineStr">
+        <is>
+          <t>BIJAWAR / LAKHANGUWA</t>
+        </is>
+      </c>
+      <c r="B44" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C44" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D44" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pit for Individual</t>
+        </is>
+      </c>
+      <c r="E44" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Recharge Pits</t>
+        </is>
+      </c>
+      <c r="F44" s="1" t="inlineStr">
+        <is>
+          <t>1708008019/IF/YD/22012035530524 — RECHARGE PIT NIRMAN KARY KAPILDHARA KOOP GOMTI/BHAGWANDAS KUSHWAHA</t>
+        </is>
+      </c>
+      <c r="G44" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H44" s="2" t="n">
+        <v>16000</v>
+      </c>
+      <c r="I44" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J44" s="3" t="n">
+        <v>45761</v>
+      </c>
+      <c r="K44" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="45">
+      <c r="A45" s="1" t="inlineStr">
+        <is>
+          <t>BIJAWAR / LAKHANGUWA</t>
+        </is>
+      </c>
+      <c r="B45" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C45" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D45" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
+        </is>
+      </c>
+      <c r="E45" s="1" t="inlineStr">
+        <is>
+          <t>Farm Pond</t>
+        </is>
+      </c>
+      <c r="F45" s="1" t="inlineStr">
+        <is>
+          <t>1708008019/IF/YD/22012035530550 — KHET TALAB NIRMAN KARY RADHIKA PRASAD PATNA</t>
+        </is>
+      </c>
+      <c r="G45" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H45" s="2" t="n">
+        <v>26000</v>
+      </c>
+      <c r="I45" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J45" s="3" t="n">
+        <v>45761</v>
+      </c>
+      <c r="K45" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="46">
+      <c r="A46" s="1" t="inlineStr">
+        <is>
           <t>BIJAWAR / KADWARA</t>
         </is>
       </c>
-      <c r="B23" s="1" t="inlineStr">
+      <c r="B46" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
-      <c r="C23" s="1" t="inlineStr">
+      <c r="C46" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
-      <c r="D23" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E23" s="1" t="inlineStr">
+      <c r="D46" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
+        </is>
+      </c>
+      <c r="E46" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
-      <c r="F23" s="1" t="inlineStr">
+      <c r="F46" s="1" t="inlineStr">
+        <is>
+          <t>1708008052/WC/22012035286001 — sokhta gaddha nal ke pas karri 1 talab bala nal</t>
+        </is>
+      </c>
+      <c r="G46" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H46" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I46" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J46" s="3" t="n">
+        <v>45771</v>
+      </c>
+      <c r="K46" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="47">
+      <c r="A47" s="1" t="inlineStr">
+        <is>
+          <t>BIJAWAR / KADWARA</t>
+        </is>
+      </c>
+      <c r="B47" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C47" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D47" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
+        </is>
+      </c>
+      <c r="E47" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Recharge Pits</t>
+        </is>
+      </c>
+      <c r="F47" s="1" t="inlineStr">
         <is>
           <t>1708008052/WC/22012035286022 — sokhta gaddha nal ke talab nal kr2</t>
         </is>
       </c>
-      <c r="G23" s="1" t="inlineStr">
-[...10 lines deleted...]
-      <c r="J23" s="3" t="n">
+      <c r="G47" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H47" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I47" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J47" s="3" t="n">
         <v>45771</v>
       </c>
-      <c r="K23" s="3"/>
+      <c r="K47" s="3"/>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>
   <dc:subject/>
   <dc:creator/>