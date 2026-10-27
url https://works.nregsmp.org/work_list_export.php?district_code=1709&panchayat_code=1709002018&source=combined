--- v0 (2026-09-11)
+++ v1 (2026-10-27)
@@ -122,64 +122,64 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:K488"/>
+  <dimension ref="A1:K491"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-11 04:42:27</t>
+          <t>Exported on: 2026-10-27 21:57:28</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: PANNA</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -4692,98 +4692,98 @@
       <c r="J102" s="3" t="n">
         <v>44698</v>
       </c>
       <c r="K102" s="3" t="n">
         <v>44914</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="103">
       <c r="A103" s="1" t="inlineStr">
         <is>
           <t>PANNA</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C103" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D103" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E103" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F103" s="1" t="inlineStr">
         <is>
           <t>1709002018/IF/22012035329381 — JSM khet talab nirman karya takht singh pita gopi singh gp ranwaha</t>
         </is>
       </c>
       <c r="G103" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H103" s="2" t="n">
         <v>183631.4</v>
       </c>
       <c r="I103" s="2" t="n">
         <v>783</v>
       </c>
       <c r="J103" s="3" t="n">
         <v>45771</v>
       </c>
       <c r="K103" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="104">
       <c r="A104" s="1" t="inlineStr">
         <is>
           <t>PANNA</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C104" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D104" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E104" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F104" s="1" t="inlineStr">
         <is>
           <t>1709002018/IF/22012035524037 — Koop recharge pit ramsujan Yadav ke gher ke pass gp ranwaha jp panna mp</t>
         </is>
       </c>
       <c r="G104" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H104" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I104" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J104" s="3" t="n">
         <v>45761</v>
@@ -4835,51 +4835,51 @@
       <c r="J105" s="3" t="n">
         <v>45797</v>
       </c>
       <c r="K105" s="3" t="n">
         <v>46157</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="106">
       <c r="A106" s="1" t="inlineStr">
         <is>
           <t>PANNA</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C106" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D106" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E106" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F106" s="1" t="inlineStr">
         <is>
           <t>1709002018/IF/22012035524043 — Koop recharge pit nirman karya rambharosi ki bari me gp ranwaha</t>
         </is>
       </c>
       <c r="G106" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H106" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I106" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J106" s="3" t="n">
         <v>45761</v>
@@ -4980,98 +4980,98 @@
       <c r="J108" s="3" t="n">
         <v>45797</v>
       </c>
       <c r="K108" s="3" t="n">
         <v>46157</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="109">
       <c r="A109" s="1" t="inlineStr">
         <is>
           <t>PANNA</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C109" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D109" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E109" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F109" s="1" t="inlineStr">
         <is>
           <t>1709002018/IF/22012035524048 — Koop recharge pit nirman karya girdhari chodhri ke khet me gram kulhua gp ranwaha jp panna</t>
         </is>
       </c>
       <c r="G109" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H109" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I109" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J109" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K109" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="110">
       <c r="A110" s="1" t="inlineStr">
         <is>
           <t>PANNA</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C110" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D110" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E110" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F110" s="1" t="inlineStr">
         <is>
           <t>1709002018/IF/22012035524052 — Koop recharge pit nirman karya ramswaroop yadav ki bari me gram kulhua gp ranwaha jp panna mp</t>
         </is>
       </c>
       <c r="G110" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H110" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I110" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J110" s="3" t="n">
         <v>45761</v>
@@ -12612,51 +12612,51 @@
       <c r="J264" s="3" t="n">
         <v>45632</v>
       </c>
       <c r="K264" s="3" t="n">
         <v>46067</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="265">
       <c r="A265" s="1" t="inlineStr">
         <is>
           <t>PANNA</t>
         </is>
       </c>
       <c r="B265" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C265" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D265" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E265" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F265" s="1" t="inlineStr">
         <is>
           <t>1709002018/IF/IAY/4615632 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125892644</t>
         </is>
       </c>
       <c r="G265" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H265" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I265" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J265" s="3" t="n">
         <v>45547</v>
@@ -12757,98 +12757,98 @@
       <c r="J267" s="3" t="n">
         <v>45632</v>
       </c>
       <c r="K267" s="3" t="n">
         <v>46067</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="268">
       <c r="A268" s="1" t="inlineStr">
         <is>
           <t>PANNA</t>
         </is>
       </c>
       <c r="B268" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C268" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D268" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E268" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F268" s="1" t="inlineStr">
         <is>
           <t>1709002018/IF/IAY/4623155 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126675630</t>
         </is>
       </c>
       <c r="G268" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H268" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I268" s="2" t="n">
         <v>18954</v>
       </c>
       <c r="J268" s="3" t="n">
         <v>45632</v>
       </c>
       <c r="K268" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="269">
       <c r="A269" s="1" t="inlineStr">
         <is>
           <t>PANNA</t>
         </is>
       </c>
       <c r="B269" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C269" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D269" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E269" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F269" s="1" t="inlineStr">
         <is>
           <t>1709002018/IF/IAY/4734058 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP103488673</t>
         </is>
       </c>
       <c r="G269" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H269" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I269" s="2" t="n">
         <v>11880</v>
       </c>
       <c r="J269" s="3" t="n">
         <v>45632</v>
@@ -12900,98 +12900,98 @@
       <c r="J270" s="3" t="n">
         <v>45632</v>
       </c>
       <c r="K270" s="3" t="n">
         <v>45858</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="271">
       <c r="A271" s="1" t="inlineStr">
         <is>
           <t>PANNA</t>
         </is>
       </c>
       <c r="B271" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C271" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D271" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E271" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F271" s="1" t="inlineStr">
         <is>
           <t>1709002018/IF/IAY/4737576 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105968280</t>
         </is>
       </c>
       <c r="G271" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H271" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I271" s="2" t="n">
         <v>22968</v>
       </c>
       <c r="J271" s="3" t="n">
         <v>45873</v>
       </c>
       <c r="K271" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="272">
       <c r="A272" s="1" t="inlineStr">
         <is>
           <t>PANNA</t>
         </is>
       </c>
       <c r="B272" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C272" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D272" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E272" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F272" s="1" t="inlineStr">
         <is>
           <t>1709002018/IF/IAY/4738816 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105870382</t>
         </is>
       </c>
       <c r="G272" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H272" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I272" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J272" s="3" t="n">
         <v>45555</v>
@@ -13239,98 +13239,98 @@
       <c r="J277" s="3" t="n">
         <v>45632</v>
       </c>
       <c r="K277" s="3" t="n">
         <v>45858</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="278">
       <c r="A278" s="1" t="inlineStr">
         <is>
           <t>PANNA</t>
         </is>
       </c>
       <c r="B278" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C278" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D278" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E278" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F278" s="1" t="inlineStr">
         <is>
           <t>1709002018/IF/IAY/4776870 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126706988</t>
         </is>
       </c>
       <c r="G278" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H278" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I278" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J278" s="3" t="n">
         <v>45547</v>
       </c>
       <c r="K278" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="279">
       <c r="A279" s="1" t="inlineStr">
         <is>
           <t>PANNA</t>
         </is>
       </c>
       <c r="B279" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C279" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D279" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E279" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F279" s="1" t="inlineStr">
         <is>
           <t>1709002018/IF/IAY/4776901 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126715489</t>
         </is>
       </c>
       <c r="G279" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H279" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I279" s="2" t="n">
         <v>22086</v>
       </c>
       <c r="J279" s="3" t="n">
         <v>45632</v>
@@ -13480,51 +13480,51 @@
       <c r="J282" s="3" t="n">
         <v>42765</v>
       </c>
       <c r="K282" s="3" t="n">
         <v>44092</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="283">
       <c r="A283" s="1" t="inlineStr">
         <is>
           <t>PANNA</t>
         </is>
       </c>
       <c r="B283" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C283" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D283" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E283" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F283" s="1" t="inlineStr">
         <is>
           <t>1709002018/IF/IAY/4878132 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125108581</t>
         </is>
       </c>
       <c r="G283" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H283" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I283" s="2" t="n">
         <v>10269</v>
       </c>
       <c r="J283" s="3" t="n">
         <v>45712</v>
@@ -13576,145 +13576,145 @@
       <c r="J284" s="3" t="n">
         <v>45661</v>
       </c>
       <c r="K284" s="3" t="n">
         <v>45858</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="285">
       <c r="A285" s="1" t="inlineStr">
         <is>
           <t>PANNA</t>
         </is>
       </c>
       <c r="B285" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C285" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D285" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E285" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F285" s="1" t="inlineStr">
         <is>
           <t>1709002018/IF/IAY/4878365 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105871916</t>
         </is>
       </c>
       <c r="G285" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H285" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I285" s="2" t="n">
         <v>20628</v>
       </c>
       <c r="J285" s="3" t="n">
         <v>45661</v>
       </c>
       <c r="K285" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="286">
       <c r="A286" s="1" t="inlineStr">
         <is>
           <t>PANNA</t>
         </is>
       </c>
       <c r="B286" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C286" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D286" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E286" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F286" s="1" t="inlineStr">
         <is>
           <t>1709002018/IF/IAY/4883733 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105871724</t>
         </is>
       </c>
       <c r="G286" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H286" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I286" s="2" t="n">
         <v>22275</v>
       </c>
       <c r="J286" s="3" t="n">
         <v>45733</v>
       </c>
       <c r="K286" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="287">
       <c r="A287" s="1" t="inlineStr">
         <is>
           <t>PANNA</t>
         </is>
       </c>
       <c r="B287" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C287" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D287" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E287" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F287" s="1" t="inlineStr">
         <is>
           <t>1709002018/IF/IAY/4916302 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105870162</t>
         </is>
       </c>
       <c r="G287" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H287" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I287" s="2" t="n">
         <v>21708</v>
       </c>
       <c r="J287" s="3" t="n">
         <v>45733</v>
@@ -13864,51 +13864,51 @@
       <c r="J290" s="3" t="n">
         <v>45733</v>
       </c>
       <c r="K290" s="3" t="n">
         <v>46067</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="291">
       <c r="A291" s="1" t="inlineStr">
         <is>
           <t>PANNA</t>
         </is>
       </c>
       <c r="B291" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C291" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D291" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E291" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F291" s="1" t="inlineStr">
         <is>
           <t>1709002018/IF/IAY/4920182 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124905139</t>
         </is>
       </c>
       <c r="G291" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H291" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I291" s="2" t="n">
         <v>22968</v>
       </c>
       <c r="J291" s="3" t="n">
         <v>45750</v>
@@ -14009,288 +14009,288 @@
       <c r="J293" s="3" t="n">
         <v>45750</v>
       </c>
       <c r="K293" s="3" t="n">
         <v>46134</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="294">
       <c r="A294" s="1" t="inlineStr">
         <is>
           <t>PANNA</t>
         </is>
       </c>
       <c r="B294" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C294" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D294" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E294" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F294" s="1" t="inlineStr">
         <is>
           <t>1709002018/IF/IAY/4935480 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP103097823</t>
         </is>
       </c>
       <c r="G294" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H294" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I294" s="2" t="n">
         <v>23229</v>
       </c>
       <c r="J294" s="3" t="n">
         <v>45772</v>
       </c>
       <c r="K294" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="295">
       <c r="A295" s="1" t="inlineStr">
         <is>
           <t>PANNA</t>
         </is>
       </c>
       <c r="B295" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C295" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D295" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E295" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F295" s="1" t="inlineStr">
         <is>
           <t>1709002018/IF/IAY/4935903 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105000328</t>
         </is>
       </c>
       <c r="G295" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H295" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I295" s="2" t="n">
         <v>23229</v>
       </c>
       <c r="J295" s="3" t="n">
         <v>45762</v>
       </c>
       <c r="K295" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="296">
       <c r="A296" s="1" t="inlineStr">
         <is>
           <t>PANNA</t>
         </is>
       </c>
       <c r="B296" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C296" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D296" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E296" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F296" s="1" t="inlineStr">
         <is>
           <t>1709002018/IF/IAY/4936557 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105874777</t>
         </is>
       </c>
       <c r="G296" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H296" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I296" s="2" t="n">
         <v>21402</v>
       </c>
       <c r="J296" s="3" t="n">
         <v>45873</v>
       </c>
       <c r="K296" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="297">
       <c r="A297" s="1" t="inlineStr">
         <is>
           <t>PANNA</t>
         </is>
       </c>
       <c r="B297" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C297" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D297" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E297" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F297" s="1" t="inlineStr">
         <is>
           <t>1709002018/IF/IAY/4960621 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124903712</t>
         </is>
       </c>
       <c r="G297" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H297" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I297" s="2" t="n">
         <v>22185</v>
       </c>
       <c r="J297" s="3" t="n">
         <v>45873</v>
       </c>
       <c r="K297" s="3" t="n">
         <v>46236</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="298">
       <c r="A298" s="1" t="inlineStr">
         <is>
           <t>PANNA</t>
         </is>
       </c>
       <c r="B298" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C298" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D298" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E298" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F298" s="1" t="inlineStr">
         <is>
           <t>1709002018/IF/IAY/4962529 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125105150</t>
         </is>
       </c>
       <c r="G298" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H298" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I298" s="2" t="n">
         <v>23229</v>
       </c>
       <c r="J298" s="3" t="n">
         <v>45772</v>
       </c>
       <c r="K298" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="299">
       <c r="A299" s="1" t="inlineStr">
         <is>
           <t>PANNA</t>
         </is>
       </c>
       <c r="B299" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C299" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D299" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E299" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F299" s="1" t="inlineStr">
         <is>
           <t>1709002018/IF/IAY/4962530 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125105729</t>
         </is>
       </c>
       <c r="G299" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H299" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I299" s="2" t="n">
         <v>21924</v>
       </c>
       <c r="J299" s="3" t="n">
         <v>45750</v>
@@ -14342,51 +14342,51 @@
       <c r="J300" s="3" t="n">
         <v>45750</v>
       </c>
       <c r="K300" s="3" t="n">
         <v>46196</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="301">
       <c r="A301" s="1" t="inlineStr">
         <is>
           <t>PANNA</t>
         </is>
       </c>
       <c r="B301" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C301" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D301" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E301" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F301" s="1" t="inlineStr">
         <is>
           <t>1709002018/IF/IAY/4963835 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126344743</t>
         </is>
       </c>
       <c r="G301" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H301" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I301" s="2" t="n">
         <v>23229</v>
       </c>
       <c r="J301" s="3" t="n">
         <v>45772</v>
@@ -14536,192 +14536,192 @@
       <c r="J304" s="3" t="n">
         <v>45873</v>
       </c>
       <c r="K304" s="3" t="n">
         <v>46067</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="305">
       <c r="A305" s="1" t="inlineStr">
         <is>
           <t>PANNA</t>
         </is>
       </c>
       <c r="B305" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C305" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D305" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E305" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F305" s="1" t="inlineStr">
         <is>
           <t>1709002018/IF/IAY/5630398 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP104999347</t>
         </is>
       </c>
       <c r="G305" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H305" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I305" s="2" t="n">
         <v>22707</v>
       </c>
       <c r="J305" s="3" t="n">
         <v>45873</v>
       </c>
       <c r="K305" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="306">
       <c r="A306" s="1" t="inlineStr">
         <is>
           <t>PANNA</t>
         </is>
       </c>
       <c r="B306" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C306" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D306" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E306" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F306" s="1" t="inlineStr">
         <is>
           <t>1709002018/IF/IAY/5742447 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124905453</t>
         </is>
       </c>
       <c r="G306" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H306" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I306" s="2" t="n">
         <v>22968</v>
       </c>
       <c r="J306" s="3" t="n">
         <v>45933</v>
       </c>
       <c r="K306" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="307">
       <c r="A307" s="1" t="inlineStr">
         <is>
           <t>PANNA</t>
         </is>
       </c>
       <c r="B307" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C307" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D307" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E307" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F307" s="1" t="inlineStr">
         <is>
           <t>1709002018/IF/IAY/5742449 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124943801</t>
         </is>
       </c>
       <c r="G307" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H307" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I307" s="2" t="n">
         <v>10962</v>
       </c>
       <c r="J307" s="3" t="n">
         <v>46184</v>
       </c>
       <c r="K307" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="308">
       <c r="A308" s="1" t="inlineStr">
         <is>
           <t>PANNA</t>
         </is>
       </c>
       <c r="B308" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C308" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D308" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E308" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F308" s="1" t="inlineStr">
         <is>
           <t>1709002018/IF/IAY/5742703 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP104894036</t>
         </is>
       </c>
       <c r="G308" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H308" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I308" s="2" t="n">
         <v>23229</v>
       </c>
       <c r="J308" s="3" t="n">
         <v>45897</v>
@@ -14775,51 +14775,51 @@
       <c r="J309" s="3" t="n">
         <v>45916</v>
       </c>
       <c r="K309" s="3" t="n">
         <v>46196</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="310">
       <c r="A310" s="1" t="inlineStr">
         <is>
           <t>PANNA</t>
         </is>
       </c>
       <c r="B310" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C310" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D310" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E310" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F310" s="1" t="inlineStr">
         <is>
           <t>1709002018/IF/IAY/5742740 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126107605</t>
         </is>
       </c>
       <c r="G310" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H310" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I310" s="2" t="n">
         <v>22968</v>
       </c>
       <c r="J310" s="3" t="n">
         <v>45916</v>
@@ -15018,145 +15018,145 @@
       <c r="J314" s="3" t="n">
         <v>45963</v>
       </c>
       <c r="K314" s="3" t="n">
         <v>46196</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="315">
       <c r="A315" s="1" t="inlineStr">
         <is>
           <t>PANNA</t>
         </is>
       </c>
       <c r="B315" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C315" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D315" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E315" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F315" s="1" t="inlineStr">
         <is>
           <t>1709002018/IF/IAY/5744041 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105894368</t>
         </is>
       </c>
       <c r="G315" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H315" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I315" s="2" t="n">
         <v>3654</v>
       </c>
       <c r="J315" s="3" t="n">
         <v>46156</v>
       </c>
       <c r="K315" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="316">
       <c r="A316" s="1" t="inlineStr">
         <is>
           <t>PANNA</t>
         </is>
       </c>
       <c r="B316" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C316" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D316" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E316" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F316" s="1" t="inlineStr">
         <is>
           <t>1709002018/IF/IAY/5744548 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123166419</t>
         </is>
       </c>
       <c r="G316" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H316" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I316" s="2" t="n">
         <v>22968</v>
       </c>
       <c r="J316" s="3" t="n">
         <v>45897</v>
       </c>
       <c r="K316" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="317">
       <c r="A317" s="1" t="inlineStr">
         <is>
           <t>PANNA</t>
         </is>
       </c>
       <c r="B317" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C317" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D317" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E317" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F317" s="1" t="inlineStr">
         <is>
           <t>1709002018/IF/IAY/5744550 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115183259</t>
         </is>
       </c>
       <c r="G317" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H317" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I317" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J317" s="3" t="n">
         <v>45734</v>
@@ -15208,125 +15208,127 @@
       <c r="J318" s="3" t="n">
         <v>45916</v>
       </c>
       <c r="K318" s="3" t="n">
         <v>46196</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="319">
       <c r="A319" s="1" t="inlineStr">
         <is>
           <t>PANNA</t>
         </is>
       </c>
       <c r="B319" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C319" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D319" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E319" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F319" s="1" t="inlineStr">
         <is>
           <t>1709002018/IF/IAY/5744869 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126711704</t>
         </is>
       </c>
       <c r="G319" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H319" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I319" s="2" t="n">
         <v>23229</v>
       </c>
       <c r="J319" s="3" t="n">
         <v>45916</v>
       </c>
       <c r="K319" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="320">
       <c r="A320" s="1" t="inlineStr">
         <is>
           <t>PANNA</t>
         </is>
       </c>
       <c r="B320" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C320" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D320" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E320" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F320" s="1" t="inlineStr">
         <is>
           <t>1709002018/IF/IAY/5745053 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126332749</t>
         </is>
       </c>
       <c r="G320" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H320" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I320" s="2" t="n">
         <v>23229</v>
       </c>
       <c r="J320" s="3" t="n">
         <v>45916</v>
       </c>
-      <c r="K320" s="3"/>
+      <c r="K320" s="3" t="n">
+        <v>46278</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="321">
       <c r="A321" s="1" t="inlineStr">
         <is>
           <t>PANNA</t>
         </is>
       </c>
       <c r="B321" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C321" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D321" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E321" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
@@ -15351,145 +15353,145 @@
       <c r="J321" s="3" t="n">
         <v>45916</v>
       </c>
       <c r="K321" s="3" t="n">
         <v>46196</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="322">
       <c r="A322" s="1" t="inlineStr">
         <is>
           <t>PANNA</t>
         </is>
       </c>
       <c r="B322" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C322" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D322" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E322" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F322" s="1" t="inlineStr">
         <is>
           <t>1709002018/IF/IAY/5745057 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126341272</t>
         </is>
       </c>
       <c r="G322" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H322" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I322" s="2" t="n">
         <v>23229</v>
       </c>
       <c r="J322" s="3" t="n">
         <v>45916</v>
       </c>
       <c r="K322" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="323">
       <c r="A323" s="1" t="inlineStr">
         <is>
           <t>PANNA</t>
         </is>
       </c>
       <c r="B323" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C323" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D323" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E323" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F323" s="1" t="inlineStr">
         <is>
           <t>1709002018/IF/IAY/5745058 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126341893</t>
         </is>
       </c>
       <c r="G323" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H323" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I323" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J323" s="3" t="n">
         <v>45734</v>
       </c>
       <c r="K323" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="324">
       <c r="A324" s="1" t="inlineStr">
         <is>
           <t>PANNA</t>
         </is>
       </c>
       <c r="B324" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C324" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D324" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E324" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F324" s="1" t="inlineStr">
         <is>
           <t>1709002018/IF/IAY/5745094 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126107721</t>
         </is>
       </c>
       <c r="G324" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H324" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I324" s="2" t="n">
         <v>22968</v>
       </c>
       <c r="J324" s="3" t="n">
         <v>45916</v>
@@ -15543,51 +15545,51 @@
       <c r="J325" s="3" t="n">
         <v>45916</v>
       </c>
       <c r="K325" s="3" t="n">
         <v>46196</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="326">
       <c r="A326" s="1" t="inlineStr">
         <is>
           <t>PANNA</t>
         </is>
       </c>
       <c r="B326" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C326" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D326" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E326" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F326" s="1" t="inlineStr">
         <is>
           <t>1709002018/IF/IAY/5745209 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125999457</t>
         </is>
       </c>
       <c r="G326" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H326" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I326" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J326" s="3" t="n">
         <v>45710</v>
@@ -15639,239 +15641,241 @@
       <c r="J327" s="3" t="n">
         <v>45933</v>
       </c>
       <c r="K327" s="3" t="n">
         <v>46196</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="328">
       <c r="A328" s="1" t="inlineStr">
         <is>
           <t>PANNA</t>
         </is>
       </c>
       <c r="B328" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C328" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D328" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E328" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F328" s="1" t="inlineStr">
         <is>
           <t>1709002018/IF/IAY/5745242 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105870706</t>
         </is>
       </c>
       <c r="G328" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H328" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I328" s="2" t="n">
         <v>23229</v>
       </c>
       <c r="J328" s="3" t="n">
         <v>45916</v>
       </c>
       <c r="K328" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="329">
       <c r="A329" s="1" t="inlineStr">
         <is>
           <t>PANNA</t>
         </is>
       </c>
       <c r="B329" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C329" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D329" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E329" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F329" s="1" t="inlineStr">
         <is>
           <t>1709002018/IF/IAY/5745243 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105871020</t>
         </is>
       </c>
       <c r="G329" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H329" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I329" s="2" t="n">
         <v>22968</v>
       </c>
       <c r="J329" s="3" t="n">
         <v>45933</v>
       </c>
       <c r="K329" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="330">
       <c r="A330" s="1" t="inlineStr">
         <is>
           <t>PANNA</t>
         </is>
       </c>
       <c r="B330" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C330" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D330" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E330" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F330" s="1" t="inlineStr">
         <is>
           <t>1709002018/IF/IAY/5745384 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105872589</t>
         </is>
       </c>
       <c r="G330" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H330" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I330" s="2" t="n">
         <v>10440</v>
       </c>
       <c r="J330" s="3" t="n">
         <v>46054</v>
       </c>
-      <c r="K330" s="3"/>
+      <c r="K330" s="3" t="n">
+        <v>46313</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="331">
       <c r="A331" s="1" t="inlineStr">
         <is>
           <t>PANNA</t>
         </is>
       </c>
       <c r="B331" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C331" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D331" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E331" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F331" s="1" t="inlineStr">
         <is>
           <t>1709002018/IF/IAY/5745385 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105872667</t>
         </is>
       </c>
       <c r="G331" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H331" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I331" s="2" t="n">
         <v>22968</v>
       </c>
       <c r="J331" s="3" t="n">
         <v>45933</v>
       </c>
       <c r="K331" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="332">
       <c r="A332" s="1" t="inlineStr">
         <is>
           <t>PANNA</t>
         </is>
       </c>
       <c r="B332" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C332" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D332" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E332" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F332" s="1" t="inlineStr">
         <is>
           <t>1709002018/IF/IAY/5745388 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125103318</t>
         </is>
       </c>
       <c r="G332" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H332" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I332" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J332" s="3" t="n">
         <v>45734</v>
@@ -15972,382 +15976,384 @@
       <c r="J334" s="3" t="n">
         <v>45916</v>
       </c>
       <c r="K334" s="3" t="n">
         <v>46196</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="335">
       <c r="A335" s="1" t="inlineStr">
         <is>
           <t>PANNA</t>
         </is>
       </c>
       <c r="B335" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C335" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D335" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E335" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F335" s="1" t="inlineStr">
         <is>
           <t>1709002018/IF/IAY/5745749 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126712486</t>
         </is>
       </c>
       <c r="G335" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H335" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I335" s="2" t="n">
         <v>22446</v>
       </c>
       <c r="J335" s="3" t="n">
         <v>45916</v>
       </c>
       <c r="K335" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="336">
       <c r="A336" s="1" t="inlineStr">
         <is>
           <t>PANNA</t>
         </is>
       </c>
       <c r="B336" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C336" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D336" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E336" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F336" s="1" t="inlineStr">
         <is>
           <t>1709002018/IF/IAY/5745755 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105968391</t>
         </is>
       </c>
       <c r="G336" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H336" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I336" s="2" t="n">
         <v>22968</v>
       </c>
       <c r="J336" s="3" t="n">
         <v>45897</v>
       </c>
       <c r="K336" s="3" t="n">
         <v>46236</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="337">
       <c r="A337" s="1" t="inlineStr">
         <is>
           <t>PANNA</t>
         </is>
       </c>
       <c r="B337" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C337" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D337" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E337" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F337" s="1" t="inlineStr">
         <is>
           <t>1709002018/IF/IAY/5745906 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105540092</t>
         </is>
       </c>
       <c r="G337" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H337" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I337" s="2" t="n">
         <v>22446</v>
       </c>
       <c r="J337" s="3" t="n">
         <v>45916</v>
       </c>
-      <c r="K337" s="3"/>
+      <c r="K337" s="3" t="n">
+        <v>46278</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="338">
       <c r="A338" s="1" t="inlineStr">
         <is>
           <t>PANNA</t>
         </is>
       </c>
       <c r="B338" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C338" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D338" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E338" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F338" s="1" t="inlineStr">
         <is>
           <t>1709002018/IF/IAY/5745928 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126709654</t>
         </is>
       </c>
       <c r="G338" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H338" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I338" s="2" t="n">
         <v>22968</v>
       </c>
       <c r="J338" s="3" t="n">
         <v>45916</v>
       </c>
       <c r="K338" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="339">
       <c r="A339" s="1" t="inlineStr">
         <is>
           <t>PANNA</t>
         </is>
       </c>
       <c r="B339" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C339" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D339" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E339" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F339" s="1" t="inlineStr">
         <is>
           <t>1709002018/IF/IAY/5745929 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126710345</t>
         </is>
       </c>
       <c r="G339" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H339" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I339" s="2" t="n">
         <v>22968</v>
       </c>
       <c r="J339" s="3" t="n">
         <v>45916</v>
       </c>
       <c r="K339" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="340">
       <c r="A340" s="1" t="inlineStr">
         <is>
           <t>PANNA</t>
         </is>
       </c>
       <c r="B340" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C340" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D340" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E340" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F340" s="1" t="inlineStr">
         <is>
           <t>1709002018/IF/IAY/5746070 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126345337</t>
         </is>
       </c>
       <c r="G340" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H340" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I340" s="2" t="n">
         <v>23229</v>
       </c>
       <c r="J340" s="3" t="n">
         <v>45916</v>
       </c>
       <c r="K340" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="341">
       <c r="A341" s="1" t="inlineStr">
         <is>
           <t>PANNA</t>
         </is>
       </c>
       <c r="B341" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C341" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D341" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E341" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F341" s="1" t="inlineStr">
         <is>
           <t>1709002018/IF/IAY/5746085 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP103602663</t>
         </is>
       </c>
       <c r="G341" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H341" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I341" s="2" t="n">
         <v>22446</v>
       </c>
       <c r="J341" s="3" t="n">
         <v>45963</v>
       </c>
       <c r="K341" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="342">
       <c r="A342" s="1" t="inlineStr">
         <is>
           <t>PANNA</t>
         </is>
       </c>
       <c r="B342" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C342" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D342" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E342" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F342" s="1" t="inlineStr">
         <is>
           <t>1709002018/IF/IAY/5746188 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123193460</t>
         </is>
       </c>
       <c r="G342" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H342" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I342" s="2" t="n">
         <v>7308</v>
       </c>
       <c r="J342" s="3" t="n">
         <v>46184</v>
@@ -16399,145 +16405,145 @@
       <c r="J343" s="3" t="n">
         <v>45916</v>
       </c>
       <c r="K343" s="3" t="n">
         <v>46196</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="344">
       <c r="A344" s="1" t="inlineStr">
         <is>
           <t>PANNA</t>
         </is>
       </c>
       <c r="B344" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C344" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D344" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E344" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F344" s="1" t="inlineStr">
         <is>
           <t>1709002018/IF/IAY/5747557 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126701709</t>
         </is>
       </c>
       <c r="G344" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H344" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I344" s="2" t="n">
         <v>22968</v>
       </c>
       <c r="J344" s="3" t="n">
         <v>45933</v>
       </c>
       <c r="K344" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="345">
       <c r="A345" s="1" t="inlineStr">
         <is>
           <t>PANNA</t>
         </is>
       </c>
       <c r="B345" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C345" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D345" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E345" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F345" s="1" t="inlineStr">
         <is>
           <t>1709002018/IF/IAY/5747772 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126832485</t>
         </is>
       </c>
       <c r="G345" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H345" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I345" s="2" t="n">
         <v>23229</v>
       </c>
       <c r="J345" s="3" t="n">
         <v>45916</v>
       </c>
       <c r="K345" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="346">
       <c r="A346" s="1" t="inlineStr">
         <is>
           <t>PANNA</t>
         </is>
       </c>
       <c r="B346" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C346" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D346" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E346" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F346" s="1" t="inlineStr">
         <is>
           <t>1709002018/IF/IAY/5747820 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126333538</t>
         </is>
       </c>
       <c r="G346" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H346" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I346" s="2" t="n">
         <v>21924</v>
       </c>
       <c r="J346" s="3" t="n">
         <v>45933</v>
@@ -16591,51 +16597,51 @@
       <c r="J347" s="3" t="n">
         <v>45916</v>
       </c>
       <c r="K347" s="3" t="n">
         <v>46196</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="348">
       <c r="A348" s="1" t="inlineStr">
         <is>
           <t>PANNA</t>
         </is>
       </c>
       <c r="B348" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C348" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D348" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E348" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F348" s="1" t="inlineStr">
         <is>
           <t>1709002018/IF/IAY/5748230 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125997506</t>
         </is>
       </c>
       <c r="G348" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H348" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I348" s="2" t="n">
         <v>21924</v>
       </c>
       <c r="J348" s="3" t="n">
         <v>45916</v>
@@ -16687,145 +16693,145 @@
       <c r="J349" s="3" t="n">
         <v>45933</v>
       </c>
       <c r="K349" s="3" t="n">
         <v>46196</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="350">
       <c r="A350" s="1" t="inlineStr">
         <is>
           <t>PANNA</t>
         </is>
       </c>
       <c r="B350" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C350" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D350" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E350" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F350" s="1" t="inlineStr">
         <is>
           <t>1709002018/IF/IAY/5748852 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125893452</t>
         </is>
       </c>
       <c r="G350" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H350" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I350" s="2" t="n">
-        <v>21924</v>
+        <v>22824</v>
       </c>
       <c r="J350" s="3" t="n">
         <v>45916</v>
       </c>
       <c r="K350" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="351">
       <c r="A351" s="1" t="inlineStr">
         <is>
           <t>PANNA</t>
         </is>
       </c>
       <c r="B351" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C351" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D351" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E351" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F351" s="1" t="inlineStr">
         <is>
           <t>1709002018/IF/IAY/5749108 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126673394</t>
         </is>
       </c>
       <c r="G351" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H351" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I351" s="2" t="n">
         <v>22968</v>
       </c>
       <c r="J351" s="3" t="n">
         <v>45916</v>
       </c>
       <c r="K351" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="352">
       <c r="A352" s="1" t="inlineStr">
         <is>
           <t>PANNA</t>
         </is>
       </c>
       <c r="B352" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C352" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D352" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E352" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F352" s="1" t="inlineStr">
         <is>
           <t>1709002018/IF/IAY/5749153 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105968766</t>
         </is>
       </c>
       <c r="G352" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H352" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I352" s="2" t="n">
         <v>21924</v>
       </c>
       <c r="J352" s="3" t="n">
         <v>45933</v>
@@ -16877,6566 +16883,6709 @@
       <c r="J353" s="3" t="n">
         <v>45933</v>
       </c>
       <c r="K353" s="3" t="n">
         <v>46196</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="354">
       <c r="A354" s="1" t="inlineStr">
         <is>
           <t>PANNA</t>
         </is>
       </c>
       <c r="B354" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C354" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D354" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E354" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F354" s="1" t="inlineStr">
         <is>
           <t>1709002018/IF/IAY/5749215 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105870249</t>
         </is>
       </c>
       <c r="G354" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H354" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I354" s="2" t="n">
         <v>23229</v>
       </c>
       <c r="J354" s="3" t="n">
         <v>45897</v>
       </c>
       <c r="K354" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="355">
       <c r="A355" s="1" t="inlineStr">
         <is>
           <t>PANNA</t>
         </is>
       </c>
       <c r="B355" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C355" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D355" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E355" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F355" s="1" t="inlineStr">
         <is>
           <t>1709002018/IF/IAY/5749320 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125103996</t>
         </is>
       </c>
       <c r="G355" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H355" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I355" s="2" t="n">
-        <v>22446</v>
+        <v>23046</v>
       </c>
       <c r="J355" s="3" t="n">
         <v>45990</v>
       </c>
-      <c r="K355" s="3"/>
+      <c r="K355" s="3" t="n">
+        <v>46306</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="356">
       <c r="A356" s="1" t="inlineStr">
         <is>
           <t>PANNA</t>
         </is>
       </c>
       <c r="B356" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C356" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D356" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E356" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F356" s="1" t="inlineStr">
         <is>
           <t>1709002018/IF/IAY/5749562 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126707781</t>
         </is>
       </c>
       <c r="G356" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H356" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I356" s="2" t="n">
         <v>16716</v>
       </c>
       <c r="J356" s="3" t="n">
         <v>45933</v>
       </c>
       <c r="K356" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="357">
       <c r="A357" s="1" t="inlineStr">
         <is>
           <t>PANNA</t>
         </is>
       </c>
       <c r="B357" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C357" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D357" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E357" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F357" s="1" t="inlineStr">
         <is>
           <t>1709002018/IF/IAY/5749578 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP102734420</t>
         </is>
       </c>
       <c r="G357" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H357" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I357" s="2" t="n">
         <v>23229</v>
       </c>
       <c r="J357" s="3" t="n">
         <v>45897</v>
       </c>
       <c r="K357" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="358">
       <c r="A358" s="1" t="inlineStr">
         <is>
           <t>PANNA</t>
         </is>
       </c>
       <c r="B358" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C358" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D358" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E358" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F358" s="1" t="inlineStr">
         <is>
           <t>1709002018/IF/IAY/5752738 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126337883</t>
         </is>
       </c>
       <c r="G358" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H358" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I358" s="2" t="n">
         <v>23229</v>
       </c>
       <c r="J358" s="3" t="n">
         <v>45897</v>
       </c>
       <c r="K358" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="359">
       <c r="A359" s="1" t="inlineStr">
         <is>
           <t>PANNA</t>
         </is>
       </c>
       <c r="B359" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C359" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D359" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E359" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F359" s="1" t="inlineStr">
         <is>
-          <t>1709002018/IF/IAY/793199 — Construction of IAY House -IAY REG. NO. MP2022292</t>
+          <t>1709002018/IF/IAY/6409048 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126339538</t>
         </is>
       </c>
       <c r="G359" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H359" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I359" s="2" t="n">
-        <v>14620</v>
+        <v>0</v>
       </c>
       <c r="J359" s="3" t="n">
-        <v>42890</v>
-[...3 lines deleted...]
-      </c>
+        <v>45717</v>
+      </c>
+      <c r="K359" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="360">
       <c r="A360" s="1" t="inlineStr">
         <is>
           <t>PANNA</t>
         </is>
       </c>
       <c r="B360" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C360" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D360" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E360" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F360" s="1" t="inlineStr">
         <is>
-          <t>1709002018/IF/IAY/793212 — Construction of IAY House -IAY REG. NO. MP2023405</t>
+          <t>1709002018/IF/IAY/6413053 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126702836</t>
         </is>
       </c>
       <c r="G360" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H360" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I360" s="2" t="n">
-        <v>14620</v>
+        <v>0</v>
       </c>
       <c r="J360" s="3" t="n">
-        <v>42890</v>
-[...3 lines deleted...]
-      </c>
+        <v>45703</v>
+      </c>
+      <c r="K360" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="361">
       <c r="A361" s="1" t="inlineStr">
         <is>
           <t>PANNA</t>
         </is>
       </c>
       <c r="B361" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C361" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D361" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E361" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F361" s="1" t="inlineStr">
         <is>
-          <t>1709002018/IF/IAY/793686 — Construction of IAY House -IAY REG. NO. MP2058570</t>
+          <t>1709002018/IF/IAY/6414814 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105968425</t>
         </is>
       </c>
       <c r="G361" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H361" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I361" s="2" t="n">
-        <v>15486</v>
+        <v>0</v>
       </c>
       <c r="J361" s="3" t="n">
-        <v>43258</v>
-[...3 lines deleted...]
-      </c>
+        <v>45703</v>
+      </c>
+      <c r="K361" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="362">
       <c r="A362" s="1" t="inlineStr">
         <is>
           <t>PANNA</t>
         </is>
       </c>
       <c r="B362" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C362" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D362" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E362" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F362" s="1" t="inlineStr">
         <is>
-          <t>1709002018/IF/IAY/872824 — Construction of IAY House -IAY REG. NO. MP1771287</t>
+          <t>1709002018/IF/IAY/793199 — Construction of IAY House -IAY REG. NO. MP2022292</t>
         </is>
       </c>
       <c r="G362" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H362" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I362" s="2" t="n">
         <v>14620</v>
       </c>
       <c r="J362" s="3" t="n">
         <v>42890</v>
       </c>
       <c r="K362" s="3" t="n">
         <v>43297</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="363">
       <c r="A363" s="1" t="inlineStr">
         <is>
           <t>PANNA</t>
         </is>
       </c>
       <c r="B363" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C363" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D363" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E363" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F363" s="1" t="inlineStr">
         <is>
-          <t>1709002018/IF/IAY/891859 — Construction of IAY House -IAY REG. NO. MP2023531</t>
+          <t>1709002018/IF/IAY/793212 — Construction of IAY House -IAY REG. NO. MP2023405</t>
         </is>
       </c>
       <c r="G363" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H363" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I363" s="2" t="n">
-        <v>15480</v>
+        <v>14620</v>
       </c>
       <c r="J363" s="3" t="n">
-        <v>42981</v>
+        <v>42890</v>
       </c>
       <c r="K363" s="3" t="n">
-        <v>43197</v>
+        <v>43297</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="364">
       <c r="A364" s="1" t="inlineStr">
         <is>
           <t>PANNA</t>
         </is>
       </c>
       <c r="B364" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C364" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D364" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E364" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F364" s="1" t="inlineStr">
         <is>
-          <t>1709002018/IF/IAY/897949 — Construction of IAY House -IAY REG. NO. MP2108395</t>
+          <t>1709002018/IF/IAY/793686 — Construction of IAY House -IAY REG. NO. MP2058570</t>
         </is>
       </c>
       <c r="G364" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H364" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I364" s="2" t="n">
-        <v>15480</v>
+        <v>15486</v>
       </c>
       <c r="J364" s="3" t="n">
-        <v>42890</v>
+        <v>43258</v>
       </c>
       <c r="K364" s="3" t="n">
-        <v>43155</v>
+        <v>43415</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="365">
       <c r="A365" s="1" t="inlineStr">
         <is>
           <t>PANNA</t>
         </is>
       </c>
       <c r="B365" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C365" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D365" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E365" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F365" s="1" t="inlineStr">
         <is>
-          <t>1709002018/IF/IAY/902439 — Construction of IAY House -IAY REG. NO. MP2170438</t>
+          <t>1709002018/IF/IAY/872824 — Construction of IAY House -IAY REG. NO. MP1771287</t>
         </is>
       </c>
       <c r="G365" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H365" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I365" s="2" t="n">
-        <v>15480</v>
+        <v>14620</v>
       </c>
       <c r="J365" s="3" t="n">
-        <v>42887</v>
+        <v>42890</v>
       </c>
       <c r="K365" s="3" t="n">
-        <v>43155</v>
+        <v>43297</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="366">
       <c r="A366" s="1" t="inlineStr">
         <is>
           <t>PANNA</t>
         </is>
       </c>
       <c r="B366" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C366" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D366" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E366" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F366" s="1" t="inlineStr">
         <is>
-          <t>1709002018/IF/IAY/902492 — Construction of IAY House -IAY REG. NO. MP2171274</t>
+          <t>1709002018/IF/IAY/891859 — Construction of IAY House -IAY REG. NO. MP2023531</t>
         </is>
       </c>
       <c r="G366" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H366" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I366" s="2" t="n">
-        <v>14620</v>
+        <v>15480</v>
       </c>
       <c r="J366" s="3" t="n">
-        <v>42890</v>
+        <v>42981</v>
       </c>
       <c r="K366" s="3" t="n">
-        <v>43155</v>
+        <v>43197</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="367">
       <c r="A367" s="1" t="inlineStr">
         <is>
           <t>PANNA</t>
         </is>
       </c>
       <c r="B367" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C367" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D367" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E367" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F367" s="1" t="inlineStr">
         <is>
-          <t>1709002018/IF/IAY/902516 — Construction of IAY House -IAY REG. NO. MP2171636</t>
+          <t>1709002018/IF/IAY/897949 — Construction of IAY House -IAY REG. NO. MP2108395</t>
         </is>
       </c>
       <c r="G367" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H367" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I367" s="2" t="n">
-        <v>16512</v>
+        <v>15480</v>
       </c>
       <c r="J367" s="3" t="n">
         <v>42890</v>
       </c>
       <c r="K367" s="3" t="n">
         <v>43155</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="368">
       <c r="A368" s="1" t="inlineStr">
         <is>
           <t>PANNA</t>
         </is>
       </c>
       <c r="B368" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C368" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D368" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E368" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F368" s="1" t="inlineStr">
         <is>
-          <t>1709002018/IF/IAY/952706 — Construction of IAY House -IAY REG. NO. MP3113665</t>
+          <t>1709002018/IF/IAY/902439 — Construction of IAY House -IAY REG. NO. MP2170438</t>
         </is>
       </c>
       <c r="G368" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H368" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I368" s="2" t="n">
-        <v>15390</v>
+        <v>15480</v>
       </c>
       <c r="J368" s="3" t="n">
-        <v>42890</v>
+        <v>42887</v>
       </c>
       <c r="K368" s="3" t="n">
-        <v>43197</v>
+        <v>43155</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="369">
       <c r="A369" s="1" t="inlineStr">
         <is>
           <t>PANNA</t>
         </is>
       </c>
       <c r="B369" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C369" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D369" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E369" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F369" s="1" t="inlineStr">
         <is>
-          <t>1709002018/IF/IAY/977782 — Construction of IAY House -IAY REG. NO. MP3792957</t>
+          <t>1709002018/IF/IAY/902492 — Construction of IAY House -IAY REG. NO. MP2171274</t>
         </is>
       </c>
       <c r="G369" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H369" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I369" s="2" t="n">
-        <v>15480</v>
+        <v>14620</v>
       </c>
       <c r="J369" s="3" t="n">
-        <v>42982</v>
+        <v>42890</v>
       </c>
       <c r="K369" s="3" t="n">
-        <v>43197</v>
+        <v>43155</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="370">
       <c r="A370" s="1" t="inlineStr">
         <is>
           <t>PANNA</t>
         </is>
       </c>
       <c r="B370" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C370" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D370" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E370" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F370" s="1" t="inlineStr">
         <is>
-          <t>1709002018/IF/IAY/996701 — Construction of IAY House -IAY REG. NO. MP3401967</t>
+          <t>1709002018/IF/IAY/902516 — Construction of IAY House -IAY REG. NO. MP2171636</t>
         </is>
       </c>
       <c r="G370" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H370" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I370" s="2" t="n">
-        <v>13512</v>
+        <v>16512</v>
       </c>
       <c r="J370" s="3" t="n">
-        <v>43157</v>
+        <v>42890</v>
       </c>
       <c r="K370" s="3" t="n">
-        <v>43465</v>
+        <v>43155</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="371">
       <c r="A371" s="1" t="inlineStr">
         <is>
           <t>PANNA</t>
         </is>
       </c>
       <c r="B371" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C371" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D371" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E371" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F371" s="1" t="inlineStr">
         <is>
-          <t>1709002018/IF/IAY/997637 — Construction of IAY House -IAY REG. NO. MP3862022</t>
+          <t>1709002018/IF/IAY/952706 — Construction of IAY House -IAY REG. NO. MP3113665</t>
         </is>
       </c>
       <c r="G371" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H371" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I371" s="2" t="n">
-        <v>15486</v>
+        <v>15390</v>
       </c>
       <c r="J371" s="3" t="n">
-        <v>43258</v>
+        <v>42890</v>
       </c>
       <c r="K371" s="3" t="n">
-        <v>43415</v>
+        <v>43197</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="372">
       <c r="A372" s="1" t="inlineStr">
         <is>
           <t>PANNA</t>
         </is>
       </c>
       <c r="B372" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C372" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D372" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E372" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F372" s="1" t="inlineStr">
         <is>
-          <t>1709002018/IF/IAY/997638 — Construction of IAY House -IAY REG. NO. MP3862609</t>
+          <t>1709002018/IF/IAY/977782 — Construction of IAY House -IAY REG. NO. MP3792957</t>
         </is>
       </c>
       <c r="G372" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H372" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I372" s="2" t="n">
-        <v>15486</v>
+        <v>15480</v>
       </c>
       <c r="J372" s="3" t="n">
-        <v>43258</v>
+        <v>42982</v>
       </c>
       <c r="K372" s="3" t="n">
-        <v>43391</v>
+        <v>43197</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="373">
       <c r="A373" s="1" t="inlineStr">
         <is>
           <t>PANNA</t>
         </is>
       </c>
       <c r="B373" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C373" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D373" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E373" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F373" s="1" t="inlineStr">
         <is>
-          <t>1709002018/IF/IAY/997660 — Construction of IAY House -IAY REG. NO. MP3877454</t>
+          <t>1709002018/IF/IAY/996701 — Construction of IAY House -IAY REG. NO. MP3401967</t>
         </is>
       </c>
       <c r="G373" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H373" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I373" s="2" t="n">
-        <v>15486</v>
+        <v>13512</v>
       </c>
       <c r="J373" s="3" t="n">
-        <v>43258</v>
+        <v>43157</v>
       </c>
       <c r="K373" s="3" t="n">
-        <v>43391</v>
+        <v>43465</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="374">
       <c r="A374" s="1" t="inlineStr">
         <is>
           <t>PANNA</t>
         </is>
       </c>
       <c r="B374" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C374" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D374" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E374" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F374" s="1" t="inlineStr">
         <is>
-          <t>1709002018/LD/1043 — ग्रामीण क्रीणांगन निर्माण कार्य ग्राम पंचायत रनवाह</t>
+          <t>1709002018/IF/IAY/997637 — Construction of IAY House -IAY REG. NO. MP3862022</t>
         </is>
       </c>
       <c r="G374" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H374" s="2" t="n">
-        <v>499000</v>
+        <v>15480</v>
       </c>
       <c r="I374" s="2" t="n">
-        <v>20923.56</v>
+        <v>15486</v>
       </c>
       <c r="J374" s="3" t="n">
-        <v>40987</v>
+        <v>43258</v>
       </c>
       <c r="K374" s="3" t="n">
-        <v>42628</v>
+        <v>43415</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="375">
       <c r="A375" s="1" t="inlineStr">
         <is>
           <t>PANNA</t>
         </is>
       </c>
       <c r="B375" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C375" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D375" s="1" t="inlineStr">
         <is>
-          <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E375" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F375" s="1" t="inlineStr">
         <is>
-          <t>1709002018/LD/22012034265523 — मेड बंधान मसतराम सिह पिता गजराज सिह</t>
+          <t>1709002018/IF/IAY/997638 — Construction of IAY House -IAY REG. NO. MP3862609</t>
         </is>
       </c>
       <c r="G375" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H375" s="2" t="n">
-        <v>0</v>
+        <v>15480</v>
       </c>
       <c r="I375" s="2" t="n">
-        <v>0</v>
+        <v>15486</v>
       </c>
       <c r="J375" s="3" t="n">
-        <v>42395</v>
-[...1 lines deleted...]
-      <c r="K375" s="3"/>
+        <v>43258</v>
+      </c>
+      <c r="K375" s="3" t="n">
+        <v>43391</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="376">
       <c r="A376" s="1" t="inlineStr">
         <is>
           <t>PANNA</t>
         </is>
       </c>
       <c r="B376" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C376" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D376" s="1" t="inlineStr">
         <is>
-          <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E376" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F376" s="1" t="inlineStr">
         <is>
-          <t>1709002018/LD/22012034265969 — मेड बंधान कार्य घनश्‍याम/दरबारीलाल ग्राम पंचायत रनवाहा</t>
+          <t>1709002018/IF/IAY/997660 — Construction of IAY House -IAY REG. NO. MP3877454</t>
         </is>
       </c>
       <c r="G376" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H376" s="2" t="n">
-        <v>0</v>
+        <v>15480</v>
       </c>
       <c r="I376" s="2" t="n">
-        <v>0</v>
+        <v>15486</v>
       </c>
       <c r="J376" s="3" t="n">
-        <v>42395</v>
-[...1 lines deleted...]
-      <c r="K376" s="3"/>
+        <v>43258</v>
+      </c>
+      <c r="K376" s="3" t="n">
+        <v>43391</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="377">
       <c r="A377" s="1" t="inlineStr">
         <is>
           <t>PANNA</t>
         </is>
       </c>
       <c r="B377" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C377" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Land Development</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D377" s="1" t="inlineStr">
         <is>
-          <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E377" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F377" s="1" t="inlineStr">
         <is>
-          <t>1709002018/LD/22012034266054 — मेड बंधानू thakur prasad</t>
+          <t>1709002018/LD/1043 — ग्रामीण क्रीणांगन निर्माण कार्य ग्राम पंचायत रनवाह</t>
         </is>
       </c>
       <c r="G377" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H377" s="2" t="n">
-        <v>0</v>
+        <v>499000</v>
       </c>
       <c r="I377" s="2" t="n">
-        <v>0</v>
+        <v>20923.56</v>
       </c>
       <c r="J377" s="3" t="n">
-        <v>42395</v>
-[...1 lines deleted...]
-      <c r="K377" s="3"/>
+        <v>40987</v>
+      </c>
+      <c r="K377" s="3" t="n">
+        <v>42628</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="378">
       <c r="A378" s="1" t="inlineStr">
         <is>
           <t>PANNA</t>
         </is>
       </c>
       <c r="B378" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C378" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D378" s="1" t="inlineStr">
         <is>
           <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
         </is>
       </c>
       <c r="E378" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F378" s="1" t="inlineStr">
         <is>
-          <t>1709002018/LD/22012034266059 — मेड बंधान bheekam khangar</t>
+          <t>1709002018/LD/22012034265523 — मेड बंधान मसतराम सिह पिता गजराज सिह</t>
         </is>
       </c>
       <c r="G378" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H378" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I378" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J378" s="3" t="n">
         <v>42395</v>
       </c>
       <c r="K378" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="379">
       <c r="A379" s="1" t="inlineStr">
         <is>
           <t>PANNA</t>
         </is>
       </c>
       <c r="B379" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C379" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D379" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field for Community / Construction of Play field for Community</t>
+          <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
         </is>
       </c>
       <c r="E379" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F379" s="1" t="inlineStr">
         <is>
-          <t>1709002018/LD/22012034298869 — ग्रामीण कीडागन निर्माण कुलुआ</t>
+          <t>1709002018/LD/22012034265969 — मेड बंधान कार्य घनश्‍याम/दरबारीलाल ग्राम पंचायत रनवाहा</t>
         </is>
       </c>
       <c r="G379" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H379" s="2" t="n">
-        <v>353000</v>
+        <v>0</v>
       </c>
       <c r="I379" s="2" t="n">
-        <v>205474.79</v>
+        <v>0</v>
       </c>
       <c r="J379" s="3" t="n">
-        <v>42775</v>
-[...3 lines deleted...]
-      </c>
+        <v>42395</v>
+      </c>
+      <c r="K379" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="380">
       <c r="A380" s="1" t="inlineStr">
         <is>
           <t>PANNA</t>
         </is>
       </c>
       <c r="B380" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C380" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D380" s="1" t="inlineStr">
         <is>
-          <t>Drainage of Waterlogged Land for Community / Drainage of Community Waterlogged Land</t>
+          <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
         </is>
       </c>
       <c r="E380" s="1" t="inlineStr">
         <is>
-          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F380" s="1" t="inlineStr">
         <is>
-          <t>1709002018/LD/22012034948754 — नाली निर्माण कार्य शासकीय नल से नाला की ओर कुल्‍हुआ ग्राम पंचायत रनवाहा</t>
+          <t>1709002018/LD/22012034266054 — मेड बंधानू thakur prasad</t>
         </is>
       </c>
       <c r="G380" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H380" s="2" t="n">
-        <v>48000</v>
+        <v>0</v>
       </c>
       <c r="I380" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J380" s="3" t="n">
-        <v>45451</v>
+        <v>42395</v>
       </c>
       <c r="K380" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="381">
       <c r="A381" s="1" t="inlineStr">
         <is>
           <t>PANNA</t>
         </is>
       </c>
       <c r="B381" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C381" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D381" s="1" t="inlineStr">
         <is>
-          <t>Constr of Stone peripheral Bund for Community / Construction of Stone peripheral/farm/field Bund for Community</t>
+          <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
         </is>
       </c>
       <c r="E381" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F381" s="1" t="inlineStr">
         <is>
-          <t>1709002018/LD/22012034956975 — पेरिफेरल स्टोन बण्ड निर्माण कार्य बलवान सिंह के खेत से नत्थू सेन के खेत की ओर रनवाहा Gp रनवाहा</t>
+          <t>1709002018/LD/22012034266059 — मेड बंधान bheekam khangar</t>
         </is>
       </c>
       <c r="G381" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H381" s="2" t="n">
-        <v>999000.02</v>
+        <v>0</v>
       </c>
       <c r="I381" s="2" t="n">
-        <v>346485.6</v>
+        <v>0</v>
       </c>
       <c r="J381" s="3" t="n">
-        <v>46006</v>
+        <v>42395</v>
       </c>
       <c r="K381" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="382">
       <c r="A382" s="1" t="inlineStr">
         <is>
           <t>PANNA</t>
         </is>
       </c>
       <c r="B382" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C382" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D382" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Construction of Play field for Community / Construction of Play field for Community</t>
         </is>
       </c>
       <c r="E382" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F382" s="1" t="inlineStr">
         <is>
-          <t>1709002018/LD/3799405055 — मेढ बंधान बाबू सिह/राजपूत/शंकर सिह राजपूत</t>
+          <t>1709002018/LD/22012034298869 — ग्रामीण कीडागन निर्माण कुलुआ</t>
         </is>
       </c>
       <c r="G382" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H382" s="2" t="n">
-        <v>69000</v>
+        <v>353000</v>
       </c>
       <c r="I382" s="2" t="n">
-        <v>0</v>
+        <v>205474.79</v>
       </c>
       <c r="J382" s="3" t="n">
-        <v>41512</v>
-[...1 lines deleted...]
-      <c r="K382" s="3"/>
+        <v>42775</v>
+      </c>
+      <c r="K382" s="3" t="n">
+        <v>43340</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="383">
       <c r="A383" s="1" t="inlineStr">
         <is>
           <t>PANNA</t>
         </is>
       </c>
       <c r="B383" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C383" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D383" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Drainage of Waterlogged Land for Community / Drainage of Community Waterlogged Land</t>
         </is>
       </c>
       <c r="E383" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
         </is>
       </c>
       <c r="F383" s="1" t="inlineStr">
         <is>
-          <t>1709002018/LD/3799406034 — मेढ बंधान कार्य निरइ्रया/विशलिया चौधरी ग्राम पंचाय</t>
+          <t>1709002018/LD/22012034948754 — नाली निर्माण कार्य शासकीय नल से नाला की ओर कुल्‍हुआ ग्राम पंचायत रनवाहा</t>
         </is>
       </c>
       <c r="G383" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H383" s="2" t="n">
-        <v>69000</v>
+        <v>48000</v>
       </c>
       <c r="I383" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J383" s="3" t="n">
-        <v>41512</v>
+        <v>45451</v>
       </c>
       <c r="K383" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="384">
       <c r="A384" s="1" t="inlineStr">
         <is>
           <t>PANNA</t>
         </is>
       </c>
       <c r="B384" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C384" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D384" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Constr of Stone peripheral Bund for Community / Construction of Stone peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E384" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F384" s="1" t="inlineStr">
         <is>
-          <t>1709002018/LD/3799406101 — मेढ बंधान सुखलाल/कल्‍लू आदिवासी ग्राम पंचायत रनवाह</t>
+          <t>1709002018/LD/22012034956975 — पेरिफेरल स्टोन बण्ड निर्माण कार्य बलवान सिंह के खेत से नत्थू सेन के खेत की ओर रनवाहा Gp रनवाहा</t>
         </is>
       </c>
       <c r="G384" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H384" s="2" t="n">
-        <v>95000</v>
+        <v>999000.02</v>
       </c>
       <c r="I384" s="2" t="n">
-        <v>62462</v>
+        <v>346485.6</v>
       </c>
       <c r="J384" s="3" t="n">
-        <v>41543</v>
-[...3 lines deleted...]
-      </c>
+        <v>46006</v>
+      </c>
+      <c r="K384" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="385">
       <c r="A385" s="1" t="inlineStr">
         <is>
           <t>PANNA</t>
         </is>
       </c>
       <c r="B385" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C385" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D385" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E385" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F385" s="1" t="inlineStr">
         <is>
-          <t>1709002018/LD/3799406107 — मेढ बंधान हरीलाल/केश वसोर  ग्राम पंचायत रनवाहा</t>
+          <t>1709002018/LD/3799405055 — मेढ बंधान बाबू सिह/राजपूत/शंकर सिह राजपूत</t>
         </is>
       </c>
       <c r="G385" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H385" s="2" t="n">
         <v>69000</v>
       </c>
       <c r="I385" s="2" t="n">
-        <v>37904</v>
+        <v>0</v>
       </c>
       <c r="J385" s="3" t="n">
-        <v>41543</v>
-[...3 lines deleted...]
-      </c>
+        <v>41512</v>
+      </c>
+      <c r="K385" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="386">
       <c r="A386" s="1" t="inlineStr">
         <is>
           <t>PANNA</t>
         </is>
       </c>
       <c r="B386" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C386" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D386" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E386" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F386" s="1" t="inlineStr">
         <is>
-          <t>1709002018/LD/3799417277 — ग्रामीण क्रिडागन निर्माण मजरा गिरमा ग्राम पंचायत र</t>
+          <t>1709002018/LD/3799406034 — मेढ बंधान कार्य निरइ्रया/विशलिया चौधरी ग्राम पंचाय</t>
         </is>
       </c>
       <c r="G386" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H386" s="2" t="n">
-        <v>435000</v>
+        <v>69000</v>
       </c>
       <c r="I386" s="2" t="n">
-        <v>411868</v>
+        <v>0</v>
       </c>
       <c r="J386" s="3" t="n">
-        <v>41638</v>
-[...3 lines deleted...]
-      </c>
+        <v>41512</v>
+      </c>
+      <c r="K386" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="387">
       <c r="A387" s="1" t="inlineStr">
         <is>
           <t>PANNA</t>
         </is>
       </c>
       <c r="B387" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C387" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D387" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E387" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F387" s="1" t="inlineStr">
         <is>
-          <t>1709002018/LD/925 — शान्तिधाम निर्माण कार्य, ग्राम कुलुआ, पंचायत रनवा</t>
+          <t>1709002018/LD/3799406101 — मेढ बंधान सुखलाल/कल्‍लू आदिवासी ग्राम पंचायत रनवाह</t>
         </is>
       </c>
       <c r="G387" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H387" s="2" t="n">
-        <v>499000</v>
+        <v>95000</v>
       </c>
       <c r="I387" s="2" t="n">
-        <v>466194.37</v>
+        <v>62462</v>
       </c>
       <c r="J387" s="3" t="n">
-        <v>40771</v>
+        <v>41543</v>
       </c>
       <c r="K387" s="3" t="n">
-        <v>41857</v>
+        <v>42515</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="388">
       <c r="A388" s="1" t="inlineStr">
         <is>
           <t>PANNA</t>
         </is>
       </c>
       <c r="B388" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C388" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D388" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E388" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F388" s="1" t="inlineStr">
         <is>
-          <t>1709002018/LD/926 — मेड बंधान कार्य, अच्‍छे लाल पिता श्री बिसलिया, ग्राम कलुआ, पंचायत रनवाहा</t>
+          <t>1709002018/LD/3799406107 — मेढ बंधान हरीलाल/केश वसोर  ग्राम पंचायत रनवाहा</t>
         </is>
       </c>
       <c r="G388" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H388" s="2" t="n">
-        <v>0</v>
+        <v>69000</v>
       </c>
       <c r="I388" s="2" t="n">
-        <v>86864</v>
+        <v>37904</v>
       </c>
       <c r="J388" s="3" t="n">
-        <v>40756</v>
+        <v>41543</v>
       </c>
       <c r="K388" s="3" t="n">
-        <v>40873</v>
+        <v>42515</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="389">
       <c r="A389" s="1" t="inlineStr">
         <is>
           <t>PANNA</t>
         </is>
       </c>
       <c r="B389" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C389" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D389" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E389" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F389" s="1" t="inlineStr">
         <is>
-          <t>1709002018/LD/927 — मेड बंधान कार्य, ददुआ/ विशलिया चौधरी, ग्राम कलुआ, पंचायत रनवाहा</t>
+          <t>1709002018/LD/3799417277 — ग्रामीण क्रिडागन निर्माण मजरा गिरमा ग्राम पंचायत र</t>
         </is>
       </c>
       <c r="G389" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H389" s="2" t="n">
-        <v>0</v>
+        <v>435000</v>
       </c>
       <c r="I389" s="2" t="n">
-        <v>42334</v>
+        <v>411868</v>
       </c>
       <c r="J389" s="3" t="n">
-        <v>40805</v>
+        <v>41638</v>
       </c>
       <c r="K389" s="3" t="n">
-        <v>40873</v>
+        <v>41936</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="390">
       <c r="A390" s="1" t="inlineStr">
         <is>
           <t>PANNA</t>
         </is>
       </c>
       <c r="B390" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C390" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D390" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E390" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F390" s="1" t="inlineStr">
         <is>
-          <t>1709002018/LD/928 — मेड बंधान कार्य, लक्ष्‍मन पिता मनोहर, ग्राम पंचायत रनवाहा</t>
+          <t>1709002018/LD/925 — शान्तिधाम निर्माण कार्य, ग्राम कुलुआ, पंचायत रनवा</t>
         </is>
       </c>
       <c r="G390" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H390" s="2" t="n">
-        <v>0</v>
+        <v>499000</v>
       </c>
       <c r="I390" s="2" t="n">
-        <v>44408</v>
+        <v>466194.37</v>
       </c>
       <c r="J390" s="3" t="n">
-        <v>40756</v>
+        <v>40771</v>
       </c>
       <c r="K390" s="3" t="n">
-        <v>40873</v>
+        <v>41857</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="391">
       <c r="A391" s="1" t="inlineStr">
         <is>
           <t>PANNA</t>
         </is>
       </c>
       <c r="B391" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C391" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D391" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E391" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F391" s="1" t="inlineStr">
         <is>
-          <t>1709002018/LD/929 — शान्तिधाम निर्माण, गिरमा, ग्राम पंचायत रनवाहा</t>
+          <t>1709002018/LD/926 — मेड बंधान कार्य, अच्‍छे लाल पिता श्री बिसलिया, ग्राम कलुआ, पंचायत रनवाहा</t>
         </is>
       </c>
       <c r="G391" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H391" s="2" t="n">
-        <v>499000</v>
+        <v>0</v>
       </c>
       <c r="I391" s="2" t="n">
-        <v>459734.54</v>
+        <v>86864</v>
       </c>
       <c r="J391" s="3" t="n">
         <v>40756</v>
       </c>
       <c r="K391" s="3" t="n">
-        <v>41355</v>
+        <v>40873</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="392">
       <c r="A392" s="1" t="inlineStr">
         <is>
           <t>PANNA</t>
         </is>
       </c>
       <c r="B392" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C392" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D392" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E392" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F392" s="1" t="inlineStr">
         <is>
-          <t>1709002018/LD/986 — मेढ बंधान कार्य दीनदयाल चमार/सुनवा ग्राम पंचायत रनवाहा</t>
+          <t>1709002018/LD/927 — मेड बंधान कार्य, ददुआ/ विशलिया चौधरी, ग्राम कलुआ, पंचायत रनवाहा</t>
         </is>
       </c>
       <c r="G392" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H392" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I392" s="2" t="n">
-        <v>51362</v>
+        <v>42334</v>
       </c>
       <c r="J392" s="3" t="n">
-        <v>40847</v>
+        <v>40805</v>
       </c>
       <c r="K392" s="3" t="n">
-        <v>40869</v>
+        <v>40873</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="393">
       <c r="A393" s="1" t="inlineStr">
         <is>
           <t>PANNA</t>
         </is>
       </c>
       <c r="B393" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C393" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D393" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E393" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F393" s="1" t="inlineStr">
         <is>
-          <t>1709002018/LD/988 — मेढ बंधान कार्य रामकिशुन शर्मा एवं रामलाल/ सरजू प्रसाद ग्राम कुलुवा पंचायत रनवाहा</t>
+          <t>1709002018/LD/928 — मेड बंधान कार्य, लक्ष्‍मन पिता मनोहर, ग्राम पंचायत रनवाहा</t>
         </is>
       </c>
       <c r="G393" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H393" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I393" s="2" t="n">
-        <v>74420</v>
+        <v>44408</v>
       </c>
       <c r="J393" s="3" t="n">
-        <v>40841</v>
+        <v>40756</v>
       </c>
       <c r="K393" s="3" t="n">
-        <v>40874</v>
+        <v>40873</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="394">
       <c r="A394" s="1" t="inlineStr">
         <is>
           <t>PANNA</t>
         </is>
       </c>
       <c r="B394" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C394" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Other Works</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D394" s="1" t="inlineStr">
         <is>
-          <t>Production of building material / Production of building material for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E394" s="1" t="inlineStr">
         <is>
-          <t>Construction of Other Community Building/Assets</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F394" s="1" t="inlineStr">
         <is>
-          <t>1709002018/OP/3 — पुलिया निमार्ण कार्य</t>
+          <t>1709002018/LD/929 — शान्तिधाम निर्माण, गिरमा, ग्राम पंचायत रनवाहा</t>
         </is>
       </c>
       <c r="G394" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H394" s="2" t="n">
         <v>499000</v>
       </c>
       <c r="I394" s="2" t="n">
-        <v>252081</v>
+        <v>459734.54</v>
       </c>
       <c r="J394" s="3" t="n">
-        <v>39338</v>
+        <v>40756</v>
       </c>
       <c r="K394" s="3" t="n">
-        <v>42628</v>
+        <v>41355</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="395">
       <c r="A395" s="1" t="inlineStr">
         <is>
           <t>PANNA</t>
         </is>
       </c>
       <c r="B395" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C395" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D395" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E395" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F395" s="1" t="inlineStr">
         <is>
-          <t>1709002018/RC/22012034178155 — सी.सी.रोड एवं नाली निर्माण मरही माता से ददुआ एवं स</t>
+          <t>1709002018/LD/986 — मेढ बंधान कार्य दीनदयाल चमार/सुनवा ग्राम पंचायत रनवाहा</t>
         </is>
       </c>
       <c r="G395" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H395" s="2" t="n">
-        <v>150000</v>
+        <v>0</v>
       </c>
       <c r="I395" s="2" t="n">
-        <v>148184</v>
+        <v>51362</v>
       </c>
       <c r="J395" s="3" t="n">
-        <v>41529</v>
+        <v>40847</v>
       </c>
       <c r="K395" s="3" t="n">
-        <v>41690</v>
+        <v>40869</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="396">
       <c r="A396" s="1" t="inlineStr">
         <is>
           <t>PANNA</t>
         </is>
       </c>
       <c r="B396" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C396" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D396" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E396" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F396" s="1" t="inlineStr">
         <is>
-          <t>1709002018/RC/22012034195624 — जी एस बी रोड निर्माण कुलुआ से राम प्रताप के घर तक</t>
+          <t>1709002018/LD/988 — मेढ बंधान कार्य रामकिशुन शर्मा एवं रामलाल/ सरजू प्रसाद ग्राम कुलुवा पंचायत रनवाहा</t>
         </is>
       </c>
       <c r="G396" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H396" s="2" t="n">
-        <v>499000</v>
+        <v>0</v>
       </c>
       <c r="I396" s="2" t="n">
-        <v>463519</v>
+        <v>74420</v>
       </c>
       <c r="J396" s="3" t="n">
-        <v>41636</v>
+        <v>40841</v>
       </c>
       <c r="K396" s="3" t="n">
-        <v>41788</v>
+        <v>40874</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="397">
       <c r="A397" s="1" t="inlineStr">
         <is>
           <t>PANNA</t>
         </is>
       </c>
       <c r="B397" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C397" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>D--RURAL INFRASTUCTURE / Other Works</t>
         </is>
       </c>
       <c r="D397" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Production of building material / Production of building material for Community</t>
         </is>
       </c>
       <c r="E397" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Construction of Other Community Building/Assets</t>
         </is>
       </c>
       <c r="F397" s="1" t="inlineStr">
         <is>
-          <t>1709002018/RC/22012034195778 — जी ण्‍स बी रोड निर्माण गिरमा टोला से छोटी खखरी तक</t>
+          <t>1709002018/OP/3 — पुलिया निमार्ण कार्य</t>
         </is>
       </c>
       <c r="G397" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H397" s="2" t="n">
         <v>499000</v>
       </c>
       <c r="I397" s="2" t="n">
-        <v>494507</v>
+        <v>252081</v>
       </c>
       <c r="J397" s="3" t="n">
-        <v>41636</v>
+        <v>39338</v>
       </c>
       <c r="K397" s="3" t="n">
-        <v>41791</v>
+        <v>42628</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="398">
       <c r="A398" s="1" t="inlineStr">
         <is>
           <t>PANNA</t>
         </is>
       </c>
       <c r="B398" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C398" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D398" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E398" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F398" s="1" t="inlineStr">
         <is>
-          <t>1709002018/RC/22012034200719 — जी एस बी रोड निर्माण रनवाहा से मंगल सिह के खेत की</t>
+          <t>1709002018/RC/22012034178155 — सी.सी.रोड एवं नाली निर्माण मरही माता से ददुआ एवं स</t>
         </is>
       </c>
       <c r="G398" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H398" s="2" t="n">
-        <v>494000</v>
+        <v>150000</v>
       </c>
       <c r="I398" s="2" t="n">
-        <v>477300</v>
+        <v>148184</v>
       </c>
       <c r="J398" s="3" t="n">
-        <v>41664</v>
+        <v>41529</v>
       </c>
       <c r="K398" s="3" t="n">
-        <v>41855</v>
+        <v>41690</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="399">
       <c r="A399" s="1" t="inlineStr">
         <is>
           <t>PANNA</t>
         </is>
       </c>
       <c r="B399" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C399" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D399" s="1" t="inlineStr">
         <is>
           <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E399" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F399" s="1" t="inlineStr">
         <is>
-          <t>1709002018/RC/22012034200773 — जी एस बी रोड निमाण छोटी खखरी से नंदी के मकान की और</t>
+          <t>1709002018/RC/22012034195624 — जी एस बी रोड निर्माण कुलुआ से राम प्रताप के घर तक</t>
         </is>
       </c>
       <c r="G399" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H399" s="2" t="n">
-        <v>494000</v>
+        <v>499000</v>
       </c>
       <c r="I399" s="2" t="n">
-        <v>463027</v>
+        <v>463519</v>
       </c>
       <c r="J399" s="3" t="n">
-        <v>41664</v>
+        <v>41636</v>
       </c>
       <c r="K399" s="3" t="n">
-        <v>41850</v>
+        <v>41788</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="400">
       <c r="A400" s="1" t="inlineStr">
         <is>
           <t>PANNA</t>
         </is>
       </c>
       <c r="B400" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C400" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D400" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E400" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F400" s="1" t="inlineStr">
         <is>
-          <t>1709002018/RC/22012034205520 — सी सी रोड एवं नाली निर्माण कार्य प्रा शा गिरमा से</t>
+          <t>1709002018/RC/22012034195778 — जी ण्‍स बी रोड निर्माण गिरमा टोला से छोटी खखरी तक</t>
         </is>
       </c>
       <c r="G400" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H400" s="2" t="n">
-        <v>150000</v>
+        <v>499000</v>
       </c>
       <c r="I400" s="2" t="n">
-        <v>126536</v>
+        <v>494507</v>
       </c>
       <c r="J400" s="3" t="n">
-        <v>41691</v>
+        <v>41636</v>
       </c>
       <c r="K400" s="3" t="n">
-        <v>41810</v>
+        <v>41791</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="401">
       <c r="A401" s="1" t="inlineStr">
         <is>
           <t>PANNA</t>
         </is>
       </c>
       <c r="B401" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C401" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D401" s="1" t="inlineStr">
         <is>
           <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E401" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F401" s="1" t="inlineStr">
         <is>
-          <t>1709002018/RC/22012034209211 — सुदूर ग्राम सडक निर्माण दुलीचन्‍द्र से कुम्‍हार की</t>
+          <t>1709002018/RC/22012034200719 — जी एस बी रोड निर्माण रनवाहा से मंगल सिह के खेत की</t>
         </is>
       </c>
       <c r="G401" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H401" s="2" t="n">
-        <v>1353000</v>
+        <v>494000</v>
       </c>
       <c r="I401" s="2" t="n">
-        <v>1070618</v>
+        <v>477300</v>
       </c>
       <c r="J401" s="3" t="n">
-        <v>41699</v>
+        <v>41664</v>
       </c>
       <c r="K401" s="3" t="n">
-        <v>42592</v>
+        <v>41855</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="402">
       <c r="A402" s="1" t="inlineStr">
         <is>
           <t>PANNA</t>
         </is>
       </c>
       <c r="B402" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C402" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D402" s="1" t="inlineStr">
         <is>
           <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E402" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F402" s="1" t="inlineStr">
         <is>
-          <t>1709002018/RC/22012034209224 — सुदूर ग्राम सडक निर्माण बगीचा से नदिया की और ग्राम</t>
+          <t>1709002018/RC/22012034200773 — जी एस बी रोड निमाण छोटी खखरी से नंदी के मकान की और</t>
         </is>
       </c>
       <c r="G402" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H402" s="2" t="n">
-        <v>1353000</v>
+        <v>494000</v>
       </c>
       <c r="I402" s="2" t="n">
-        <v>1212507.51</v>
+        <v>463027</v>
       </c>
       <c r="J402" s="3" t="n">
-        <v>41697</v>
+        <v>41664</v>
       </c>
       <c r="K402" s="3" t="n">
-        <v>43301</v>
+        <v>41850</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="403">
       <c r="A403" s="1" t="inlineStr">
         <is>
           <t>PANNA</t>
         </is>
       </c>
       <c r="B403" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C403" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D403" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E403" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F403" s="1" t="inlineStr">
         <is>
-          <t>1709002018/RC/22012034230115 — जीएसबीरोड नाला से पथरिया की ओर</t>
+          <t>1709002018/RC/22012034205520 — सी सी रोड एवं नाली निर्माण कार्य प्रा शा गिरमा से</t>
         </is>
       </c>
       <c r="G403" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H403" s="2" t="n">
-        <v>685000</v>
+        <v>150000</v>
       </c>
       <c r="I403" s="2" t="n">
-        <v>612061.7</v>
+        <v>126536</v>
       </c>
       <c r="J403" s="3" t="n">
-        <v>41907</v>
+        <v>41691</v>
       </c>
       <c r="K403" s="3" t="n">
-        <v>42479</v>
+        <v>41810</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="404">
       <c r="A404" s="1" t="inlineStr">
         <is>
           <t>PANNA</t>
         </is>
       </c>
       <c r="B404" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C404" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D404" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E404" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F404" s="1" t="inlineStr">
         <is>
-          <t>1709002018/RC/22012034283672 — सी.सी.रोड एवं निर्माण ब़जलाल चौधरी के घर से बसंत चौधरी के घर तक ग्राम पंचायत रनवाहा</t>
+          <t>1709002018/RC/22012034209211 — सुदूर ग्राम सडक निर्माण दुलीचन्‍द्र से कुम्‍हार की</t>
         </is>
       </c>
       <c r="G404" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H404" s="2" t="n">
-        <v>136000</v>
+        <v>1353000</v>
       </c>
       <c r="I404" s="2" t="n">
-        <v>135090</v>
+        <v>1070618</v>
       </c>
       <c r="J404" s="3" t="n">
-        <v>42250</v>
+        <v>41699</v>
       </c>
       <c r="K404" s="3" t="n">
-        <v>42460</v>
+        <v>42592</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="405">
       <c r="A405" s="1" t="inlineStr">
         <is>
           <t>PANNA</t>
         </is>
       </c>
       <c r="B405" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C405" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D405" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E405" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F405" s="1" t="inlineStr">
         <is>
-          <t>1709002018/RC/22012034317704 — सी सी रोड एवं नाली निर्माण कार्य रामसहॉय शर्मा के घर से नरेन्‍द्र शर्मा के के घर की ओर ग्राम पंचायत</t>
+          <t>1709002018/RC/22012034209224 — सुदूर ग्राम सडक निर्माण बगीचा से नदिया की और ग्राम</t>
         </is>
       </c>
       <c r="G405" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H405" s="2" t="n">
-        <v>122000</v>
+        <v>1353000</v>
       </c>
       <c r="I405" s="2" t="n">
-        <v>115431</v>
+        <v>1212507.51</v>
       </c>
       <c r="J405" s="3" t="n">
-        <v>42719</v>
+        <v>41697</v>
       </c>
       <c r="K405" s="3" t="n">
-        <v>43067</v>
+        <v>43301</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="406">
       <c r="A406" s="1" t="inlineStr">
         <is>
           <t>PANNA</t>
         </is>
       </c>
       <c r="B406" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C406" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D406" s="1" t="inlineStr">
         <is>
           <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E406" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F406" s="1" t="inlineStr">
         <is>
-          <t>1709002018/RC/22012034321527 — सुदूर ग्राम सम्‍पर्क सडक कुलुआ से बरमबाबा बस्‍ती की ओर</t>
+          <t>1709002018/RC/22012034230115 — जीएसबीरोड नाला से पथरिया की ओर</t>
         </is>
       </c>
       <c r="G406" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H406" s="2" t="n">
-        <v>1451000</v>
+        <v>685000</v>
       </c>
       <c r="I406" s="2" t="n">
-        <v>777927.63</v>
+        <v>612061.7</v>
       </c>
       <c r="J406" s="3" t="n">
-        <v>42872</v>
+        <v>41907</v>
       </c>
       <c r="K406" s="3" t="n">
-        <v>43699</v>
+        <v>42479</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="407">
       <c r="A407" s="1" t="inlineStr">
         <is>
           <t>PANNA</t>
         </is>
       </c>
       <c r="B407" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C407" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D407" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E407" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F407" s="1" t="inlineStr">
         <is>
-          <t>1709002018/RC/22012034324085 — सुदूर ग्राम संपर्क रोड निर्माण कार्य ग्राम पंचाायत रनवाहा</t>
+          <t>1709002018/RC/22012034283672 — सी.सी.रोड एवं निर्माण ब़जलाल चौधरी के घर से बसंत चौधरी के घर तक ग्राम पंचायत रनवाहा</t>
         </is>
       </c>
       <c r="G407" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H407" s="2" t="n">
-        <v>0</v>
+        <v>136000</v>
       </c>
       <c r="I407" s="2" t="n">
-        <v>0</v>
+        <v>135090</v>
       </c>
       <c r="J407" s="3" t="n">
-        <v>42761</v>
-[...1 lines deleted...]
-      <c r="K407" s="3"/>
+        <v>42250</v>
+      </c>
+      <c r="K407" s="3" t="n">
+        <v>42460</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="408">
       <c r="A408" s="1" t="inlineStr">
         <is>
           <t>PANNA</t>
         </is>
       </c>
       <c r="B408" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C408" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D408" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E408" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F408" s="1" t="inlineStr">
         <is>
-          <t>1709002018/RC/22012034332768 — सीसी रोड एवं नाली निर्माण दरवारी यादव के घर से नत्‍थू सेन के घर की ओर पिंकू के घर से नाला की ओर रनवा</t>
+          <t>1709002018/RC/22012034317704 — सी सी रोड एवं नाली निर्माण कार्य रामसहॉय शर्मा के घर से नरेन्‍द्र शर्मा के के घर की ओर ग्राम पंचायत</t>
         </is>
       </c>
       <c r="G408" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H408" s="2" t="n">
-        <v>179500</v>
+        <v>122000</v>
       </c>
       <c r="I408" s="2" t="n">
-        <v>179764</v>
+        <v>115431</v>
       </c>
       <c r="J408" s="3" t="n">
-        <v>42996</v>
+        <v>42719</v>
       </c>
       <c r="K408" s="3" t="n">
-        <v>43699</v>
+        <v>43067</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="409">
       <c r="A409" s="1" t="inlineStr">
         <is>
           <t>PANNA</t>
         </is>
       </c>
       <c r="B409" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C409" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D409" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E409" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F409" s="1" t="inlineStr">
         <is>
-          <t>1709002018/RC/22012034360197 — सी सी रोड एवं नाली निर्माण आॅगनवाउी से रामनारायण के घर की ओर एवं रामनारायण के घर से बाबू के घर की ओर</t>
+          <t>1709002018/RC/22012034321527 — सुदूर ग्राम सम्‍पर्क सडक कुलुआ से बरमबाबा बस्‍ती की ओर</t>
         </is>
       </c>
       <c r="G409" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H409" s="2" t="n">
-        <v>143647</v>
+        <v>1451000</v>
       </c>
       <c r="I409" s="2" t="n">
-        <v>142856</v>
+        <v>777927.63</v>
       </c>
       <c r="J409" s="3" t="n">
-        <v>42996</v>
+        <v>42872</v>
       </c>
       <c r="K409" s="3" t="n">
-        <v>43340</v>
+        <v>43699</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="410">
       <c r="A410" s="1" t="inlineStr">
         <is>
           <t>PANNA</t>
         </is>
       </c>
       <c r="B410" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C410" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D410" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E410" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F410" s="1" t="inlineStr">
         <is>
-          <t>1709002018/RC/22012034360200 — सी सी रोड एवं नाली निर्माण बाबू के घर से पप्‍पू के घर तक एवं मातादीन के घर से मंगल यादव के घर की ओर</t>
+          <t>1709002018/RC/22012034324085 — सुदूर ग्राम संपर्क रोड निर्माण कार्य ग्राम पंचाायत रनवाहा</t>
         </is>
       </c>
       <c r="G410" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H410" s="2" t="n">
-        <v>109140</v>
+        <v>0</v>
       </c>
       <c r="I410" s="2" t="n">
-        <v>105095</v>
+        <v>0</v>
       </c>
       <c r="J410" s="3" t="n">
-        <v>42996</v>
-[...3 lines deleted...]
-      </c>
+        <v>42761</v>
+      </c>
+      <c r="K410" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="411">
       <c r="A411" s="1" t="inlineStr">
         <is>
           <t>PANNA</t>
         </is>
       </c>
       <c r="B411" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C411" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D411" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E411" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F411" s="1" t="inlineStr">
         <is>
-          <t>1709002018/RC/22012034365861 — सी सी रोड एवं नाली निर्माण नाला से गरमलाल के घर की ओर एवं बलवान के घर से दुर्ग सिंह के घर की ओर ग्रा</t>
+          <t>1709002018/RC/22012034332768 — सीसी रोड एवं नाली निर्माण दरवारी यादव के घर से नत्‍थू सेन के घर की ओर पिंकू के घर से नाला की ओर रनवा</t>
         </is>
       </c>
       <c r="G411" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H411" s="2" t="n">
-        <v>116100</v>
+        <v>179500</v>
       </c>
       <c r="I411" s="2" t="n">
-        <v>114312</v>
+        <v>179764</v>
       </c>
       <c r="J411" s="3" t="n">
-        <v>43051</v>
+        <v>42996</v>
       </c>
       <c r="K411" s="3" t="n">
-        <v>43391</v>
+        <v>43699</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="412">
       <c r="A412" s="1" t="inlineStr">
         <is>
           <t>PANNA</t>
         </is>
       </c>
       <c r="B412" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C412" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D412" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E412" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F412" s="1" t="inlineStr">
         <is>
-          <t>1709002018/RC/22012034371166 — सुदूर ग्राम सम्‍पर्क सडक ग्राम पंचायत रनवाहा</t>
+          <t>1709002018/RC/22012034360197 — सी सी रोड एवं नाली निर्माण आॅगनवाउी से रामनारायण के घर की ओर एवं रामनारायण के घर से बाबू के घर की ओर</t>
         </is>
       </c>
       <c r="G412" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H412" s="2" t="n">
-        <v>0</v>
+        <v>143647</v>
       </c>
       <c r="I412" s="2" t="n">
-        <v>0</v>
+        <v>142856</v>
       </c>
       <c r="J412" s="3" t="n">
-        <v>43126</v>
-[...1 lines deleted...]
-      <c r="K412" s="3"/>
+        <v>42996</v>
+      </c>
+      <c r="K412" s="3" t="n">
+        <v>43340</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="413">
       <c r="A413" s="1" t="inlineStr">
         <is>
           <t>PANNA</t>
         </is>
       </c>
       <c r="B413" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C413" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D413" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E413" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F413" s="1" t="inlineStr">
         <is>
-          <t>1709002018/RC/22012034394180 — सी सी रोड एवं नाली निर्माण कार्य हरिचरण के घर से मेन रोड तक एवं पप्‍पू के घर से नरेन्‍द्र के घर तक</t>
+          <t>1709002018/RC/22012034360200 — सी सी रोड एवं नाली निर्माण बाबू के घर से पप्‍पू के घर तक एवं मातादीन के घर से मंगल यादव के घर की ओर</t>
         </is>
       </c>
       <c r="G413" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H413" s="2" t="n">
-        <v>37700</v>
+        <v>109140</v>
       </c>
       <c r="I413" s="2" t="n">
-        <v>37062</v>
+        <v>105095</v>
       </c>
       <c r="J413" s="3" t="n">
-        <v>43368</v>
+        <v>42996</v>
       </c>
       <c r="K413" s="3" t="n">
-        <v>43714</v>
+        <v>43438</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="414">
       <c r="A414" s="1" t="inlineStr">
         <is>
           <t>PANNA</t>
         </is>
       </c>
       <c r="B414" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C414" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D414" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mitti Murram Roads for Community / Construction of Mitti Murram Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E414" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F414" s="1" t="inlineStr">
         <is>
-          <t>1709002018/RC/22012034439821 — सुदूर सडक निर्माण कार्य रनवाहा से कुलुआ, ग्राम पंचायत रनवाहा</t>
+          <t>1709002018/RC/22012034365861 — सी सी रोड एवं नाली निर्माण नाला से गरमलाल के घर की ओर एवं बलवान के घर से दुर्ग सिंह के घर की ओर ग्रा</t>
         </is>
       </c>
       <c r="G414" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H414" s="2" t="n">
-        <v>0</v>
+        <v>116100</v>
       </c>
       <c r="I414" s="2" t="n">
-        <v>0</v>
+        <v>114312</v>
       </c>
       <c r="J414" s="3" t="n">
-        <v>43491</v>
-[...1 lines deleted...]
-      <c r="K414" s="3"/>
+        <v>43051</v>
+      </c>
+      <c r="K414" s="3" t="n">
+        <v>43391</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="415">
       <c r="A415" s="1" t="inlineStr">
         <is>
           <t>PANNA</t>
         </is>
       </c>
       <c r="B415" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C415" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D415" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E415" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F415" s="1" t="inlineStr">
         <is>
-          <t>1709002018/RC/22012034477224 — सी सी रोड निर्माण आंगनवाड़ी से मंगल सिंह के घर की और</t>
+          <t>1709002018/RC/22012034371166 — सुदूर ग्राम सम्‍पर्क सडक ग्राम पंचायत रनवाहा</t>
         </is>
       </c>
       <c r="G415" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H415" s="2" t="n">
-        <v>65400</v>
+        <v>0</v>
       </c>
       <c r="I415" s="2" t="n">
-        <v>78320</v>
+        <v>0</v>
       </c>
       <c r="J415" s="3" t="n">
-        <v>43816</v>
-[...3 lines deleted...]
-      </c>
+        <v>43126</v>
+      </c>
+      <c r="K415" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="416">
       <c r="A416" s="1" t="inlineStr">
         <is>
           <t>PANNA</t>
         </is>
       </c>
       <c r="B416" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C416" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D416" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mitti Murram Roads for Community / Construction of Mitti Murram Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E416" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F416" s="1" t="inlineStr">
         <is>
-          <t>1709002018/RC/22012034513657 — सुदूर सडक निर्माण कार्य प्राथमिक शाला रनवाहा से महावीरन कुलुआ बगीचा की ओर, ग्राम पंचायत रनवाहा</t>
+          <t>1709002018/RC/22012034394180 — सी सी रोड एवं नाली निर्माण कार्य हरिचरण के घर से मेन रोड तक एवं पप्‍पू के घर से नरेन्‍द्र के घर तक</t>
         </is>
       </c>
       <c r="G416" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H416" s="2" t="n">
-        <v>1494561.15</v>
+        <v>37700</v>
       </c>
       <c r="I416" s="2" t="n">
-        <v>1423483.93</v>
+        <v>37062</v>
       </c>
       <c r="J416" s="3" t="n">
-        <v>43868</v>
+        <v>43368</v>
       </c>
       <c r="K416" s="3" t="n">
-        <v>44387</v>
+        <v>43714</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="417">
       <c r="A417" s="1" t="inlineStr">
         <is>
           <t>PANNA</t>
         </is>
       </c>
       <c r="B417" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C417" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D417" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Construction of Mitti Murram Roads for Community / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E417" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F417" s="1" t="inlineStr">
         <is>
-          <t>1709002018/RC/22012034526881 — सुदूर एप्रोच रोड  गिरभा  पुरवा स्कूल के पास से मैन रोड तक सह पुलिया निर्माण कार्य</t>
+          <t>1709002018/RC/22012034439821 — सुदूर सडक निर्माण कार्य रनवाहा से कुलुआ, ग्राम पंचायत रनवाहा</t>
         </is>
       </c>
       <c r="G417" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H417" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I417" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J417" s="3" t="n">
-        <v>43959</v>
+        <v>43491</v>
       </c>
       <c r="K417" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="418">
       <c r="A418" s="1" t="inlineStr">
         <is>
           <t>PANNA</t>
         </is>
       </c>
       <c r="B418" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C418" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D418" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E418" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F418" s="1" t="inlineStr">
         <is>
-          <t>1709002018/RC/22012034549510 — सी सी रोड निर्माण महादेव के घर से बरमबाबा ककी आेर कुलुआ ग्राम पंचायत रनवाहा</t>
+          <t>1709002018/RC/22012034477224 — सी सी रोड निर्माण आंगनवाड़ी से मंगल सिंह के घर की और</t>
         </is>
       </c>
       <c r="G418" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H418" s="2" t="n">
-        <v>50900</v>
+        <v>65400</v>
       </c>
       <c r="I418" s="2" t="n">
-        <v>54720</v>
+        <v>78320</v>
       </c>
       <c r="J418" s="3" t="n">
-        <v>44166</v>
+        <v>43816</v>
       </c>
       <c r="K418" s="3" t="n">
-        <v>44275</v>
+        <v>43973</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="419">
       <c r="A419" s="1" t="inlineStr">
         <is>
           <t>PANNA</t>
         </is>
       </c>
       <c r="B419" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C419" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D419" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Construction of Mitti Murram Roads for Community / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E419" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F419" s="1" t="inlineStr">
         <is>
-          <t>1709002018/RC/22012034549513 — सी सी रोड एवं नाली निर्माण अठईया के घर  से महाइया की बारी तक रनवाहा</t>
+          <t>1709002018/RC/22012034513657 — सुदूर सडक निर्माण कार्य प्राथमिक शाला रनवाहा से महावीरन कुलुआ बगीचा की ओर, ग्राम पंचायत रनवाहा</t>
         </is>
       </c>
       <c r="G419" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H419" s="2" t="n">
-        <v>27500</v>
+        <v>1494561.15</v>
       </c>
       <c r="I419" s="2" t="n">
-        <v>29640</v>
+        <v>1423483.93</v>
       </c>
       <c r="J419" s="3" t="n">
-        <v>44166</v>
+        <v>43868</v>
       </c>
       <c r="K419" s="3" t="n">
-        <v>44275</v>
+        <v>44387</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="420">
       <c r="A420" s="1" t="inlineStr">
         <is>
           <t>PANNA</t>
         </is>
       </c>
       <c r="B420" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C420" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D420" s="1" t="inlineStr">
         <is>
           <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E420" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F420" s="1" t="inlineStr">
         <is>
-          <t>1709002018/RC/22012034568637 — सुदूर ग्राम सम्‍पर्क सडक निर्माण कुलुवा से प्राथमिक शाला रनवाहा की ओर कुलुवा</t>
+          <t>1709002018/RC/22012034526881 — सुदूर एप्रोच रोड  गिरभा  पुरवा स्कूल के पास से मैन रोड तक सह पुलिया निर्माण कार्य</t>
         </is>
       </c>
       <c r="G420" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H420" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I420" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J420" s="3" t="n">
-        <v>44287</v>
+        <v>43959</v>
       </c>
       <c r="K420" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="421">
       <c r="A421" s="1" t="inlineStr">
         <is>
           <t>PANNA</t>
         </is>
       </c>
       <c r="B421" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C421" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D421" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E421" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F421" s="1" t="inlineStr">
         <is>
-          <t>1709002018/RC/22012034587736 — सी सी रोड एवं नाली निर्माण नथुआ चौधरी के मकान से सुकुआ चौधरी के मकान तक ग्राम पंचायत रनवाहा</t>
+          <t>1709002018/RC/22012034549510 — सी सी रोड निर्माण महादेव के घर से बरमबाबा ककी आेर कुलुआ ग्राम पंचायत रनवाहा</t>
         </is>
       </c>
       <c r="G421" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H421" s="2" t="n">
-        <v>33900</v>
+        <v>50900</v>
       </c>
       <c r="I421" s="2" t="n">
-        <v>32873</v>
+        <v>54720</v>
       </c>
       <c r="J421" s="3" t="n">
-        <v>44518</v>
+        <v>44166</v>
       </c>
       <c r="K421" s="3" t="n">
-        <v>45192</v>
+        <v>44275</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="422">
       <c r="A422" s="1" t="inlineStr">
         <is>
           <t>PANNA</t>
         </is>
       </c>
       <c r="B422" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C422" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D422" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E422" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F422" s="1" t="inlineStr">
         <is>
-          <t>1709002018/RC/22012034606670 — सुदूर एप्रोच रोड गिरभा पुरवा स्कूल के पास से मैन रोड तक मार्ग सह पुलिया निर्माण कार्य ग्राम पंचायत र</t>
+          <t>1709002018/RC/22012034549513 — सी सी रोड एवं नाली निर्माण अठईया के घर  से महाइया की बारी तक रनवाहा</t>
         </is>
       </c>
       <c r="G422" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H422" s="2" t="n">
-        <v>0</v>
+        <v>27500</v>
       </c>
       <c r="I422" s="2" t="n">
-        <v>0</v>
+        <v>29640</v>
       </c>
       <c r="J422" s="3" t="n">
-        <v>44585</v>
-[...1 lines deleted...]
-      <c r="K422" s="3"/>
+        <v>44166</v>
+      </c>
+      <c r="K422" s="3" t="n">
+        <v>44275</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="423">
       <c r="A423" s="1" t="inlineStr">
         <is>
           <t>PANNA</t>
         </is>
       </c>
       <c r="B423" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C423" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D423" s="1" t="inlineStr">
         <is>
           <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E423" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F423" s="1" t="inlineStr">
         <is>
-          <t>1709002018/RC/22012034606671 — सुदूर एप्रोच रोड गिरभा पुरवा स्कूल के पास से मैन रोड तक मार्ग सह पुलिया निर्माण कार्य ग्राम पंचायत र</t>
+          <t>1709002018/RC/22012034568637 — सुदूर ग्राम सम्‍पर्क सडक निर्माण कुलुवा से प्राथमिक शाला रनवाहा की ओर कुलुवा</t>
         </is>
       </c>
       <c r="G423" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H423" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I423" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J423" s="3" t="n">
-        <v>44585</v>
+        <v>44287</v>
       </c>
       <c r="K423" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="424">
       <c r="A424" s="1" t="inlineStr">
         <is>
           <t>PANNA</t>
         </is>
       </c>
       <c r="B424" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C424" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D424" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E424" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F424" s="1" t="inlineStr">
         <is>
-          <t>1709002018/RC/22012034664363 — सी.सी रोड निर्माण कार्य मूलचंद्र के घर से त्रिलोक कुशवाहा के घर की ओर रनवाहा</t>
+          <t>1709002018/RC/22012034587736 — सी सी रोड एवं नाली निर्माण नथुआ चौधरी के मकान से सुकुआ चौधरी के मकान तक ग्राम पंचायत रनवाहा</t>
         </is>
       </c>
       <c r="G424" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H424" s="2" t="n">
-        <v>55000</v>
+        <v>33900</v>
       </c>
       <c r="I424" s="2" t="n">
-        <v>49496</v>
+        <v>32873</v>
       </c>
       <c r="J424" s="3" t="n">
-        <v>45206</v>
+        <v>44518</v>
       </c>
       <c r="K424" s="3" t="n">
-        <v>45515</v>
+        <v>45192</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="425">
       <c r="A425" s="1" t="inlineStr">
         <is>
           <t>PANNA</t>
         </is>
       </c>
       <c r="B425" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C425" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D425" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E425" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F425" s="1" t="inlineStr">
         <is>
-          <t>1709002018/RC/22012034834654 — सी सी रोड निर्माण आशाराम धोवी के घर से रामनारायण यादव के घर की ओर ग्राम पंचायत रनवाहा</t>
+          <t>1709002018/RC/22012034606670 — सुदूर एप्रोच रोड गिरभा पुरवा स्कूल के पास से मैन रोड तक मार्ग सह पुलिया निर्माण कार्य ग्राम पंचायत र</t>
         </is>
       </c>
       <c r="G425" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H425" s="2" t="n">
-        <v>60000</v>
+        <v>0</v>
       </c>
       <c r="I425" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J425" s="3" t="n">
-        <v>45520</v>
+        <v>44585</v>
       </c>
       <c r="K425" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="426">
       <c r="A426" s="1" t="inlineStr">
         <is>
           <t>PANNA</t>
         </is>
       </c>
       <c r="B426" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C426" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D426" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E426" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F426" s="1" t="inlineStr">
         <is>
-          <t>1709002018/RC/26 — सी सी रोड निर्माण कार्य हरिजन बस्‍ती तक</t>
+          <t>1709002018/RC/22012034606671 — सुदूर एप्रोच रोड गिरभा पुरवा स्कूल के पास से मैन रोड तक मार्ग सह पुलिया निर्माण कार्य ग्राम पंचायत र</t>
         </is>
       </c>
       <c r="G426" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H426" s="2" t="n">
-        <v>492000</v>
+        <v>0</v>
       </c>
       <c r="I426" s="2" t="n">
-        <v>439098</v>
+        <v>0</v>
       </c>
       <c r="J426" s="3" t="n">
-        <v>39312</v>
-[...3 lines deleted...]
-      </c>
+        <v>44585</v>
+      </c>
+      <c r="K426" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="427">
       <c r="A427" s="1" t="inlineStr">
         <is>
           <t>PANNA</t>
         </is>
       </c>
       <c r="B427" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C427" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D427" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E427" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F427" s="1" t="inlineStr">
         <is>
-          <t>1709002018/RC/3 — रनवाहा से मटिया पहुच र्मार्ग</t>
+          <t>1709002018/RC/22012034664363 — सी.सी रोड निर्माण कार्य मूलचंद्र के घर से त्रिलोक कुशवाहा के घर की ओर रनवाहा</t>
         </is>
       </c>
       <c r="G427" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H427" s="2" t="n">
-        <v>496000</v>
+        <v>55000</v>
       </c>
       <c r="I427" s="2" t="n">
-        <v>92434</v>
+        <v>49496</v>
       </c>
       <c r="J427" s="3" t="n">
-        <v>39318</v>
+        <v>45206</v>
       </c>
       <c r="K427" s="3" t="n">
-        <v>42628</v>
+        <v>45515</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="428">
       <c r="A428" s="1" t="inlineStr">
         <is>
           <t>PANNA</t>
         </is>
       </c>
       <c r="B428" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C428" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D428" s="1" t="inlineStr">
         <is>
-          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E428" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F428" s="1" t="inlineStr">
         <is>
-          <t>1709002018/RC/361 — जीएसबी रोड निर्माण कार्य ग्राम कुलुआ से धनगढ, ग्राम कलुआ, पंचायत रनवाहा</t>
+          <t>1709002018/RC/22012034834654 — सी सी रोड निर्माण आशाराम धोवी के घर से रामनारायण यादव के घर की ओर ग्राम पंचायत रनवाहा</t>
         </is>
       </c>
       <c r="G428" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H428" s="2" t="n">
+        <v>60000</v>
+      </c>
+      <c r="I428" s="2" t="n">
         <v>0</v>
       </c>
-      <c r="I428" s="2" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="J428" s="3" t="n">
-        <v>40336</v>
-[...3 lines deleted...]
-      </c>
+        <v>45520</v>
+      </c>
+      <c r="K428" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="429">
       <c r="A429" s="1" t="inlineStr">
         <is>
           <t>PANNA</t>
         </is>
       </c>
       <c r="B429" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C429" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D429" s="1" t="inlineStr">
         <is>
-          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E429" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F429" s="1" t="inlineStr">
         <is>
-          <t>1709002018/RC/490 — G.S.B. रोड एवं रपटा निर्माण कार्य ग्राम कुलुवा पंच</t>
+          <t>1709002018/RC/26 — सी सी रोड निर्माण कार्य हरिजन बस्‍ती तक</t>
         </is>
       </c>
       <c r="G429" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H429" s="2" t="n">
-        <v>499000</v>
+        <v>492000</v>
       </c>
       <c r="I429" s="2" t="n">
-        <v>526896.79</v>
+        <v>439098</v>
       </c>
       <c r="J429" s="3" t="n">
-        <v>40973</v>
+        <v>39312</v>
       </c>
       <c r="K429" s="3" t="n">
-        <v>41362</v>
+        <v>42628</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="430">
       <c r="A430" s="1" t="inlineStr">
         <is>
           <t>PANNA</t>
         </is>
       </c>
       <c r="B430" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C430" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D430" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E430" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F430" s="1" t="inlineStr">
         <is>
-          <t>1709002018/RC/547 — सी.सी. रोड एवं नाली निर्माण कार्य नाला से मंदिर तक</t>
+          <t>1709002018/RC/3 — रनवाहा से मटिया पहुच र्मार्ग</t>
         </is>
       </c>
       <c r="G430" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H430" s="2" t="n">
-        <v>150000</v>
+        <v>496000</v>
       </c>
       <c r="I430" s="2" t="n">
-        <v>143352</v>
+        <v>92434</v>
       </c>
       <c r="J430" s="3" t="n">
-        <v>41170</v>
+        <v>39318</v>
       </c>
       <c r="K430" s="3" t="n">
-        <v>41363</v>
+        <v>42628</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="431">
       <c r="A431" s="1" t="inlineStr">
         <is>
           <t>PANNA</t>
         </is>
       </c>
       <c r="B431" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C431" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D431" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E431" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F431" s="1" t="inlineStr">
         <is>
-          <t>1709002018/RC/98 — जीएसबी रोड निर्माण कार्य, रनवाहा से भटिया पहुच</t>
+          <t>1709002018/RC/361 — जीएसबी रोड निर्माण कार्य ग्राम कुलुआ से धनगढ, ग्राम कलुआ, पंचायत रनवाहा</t>
         </is>
       </c>
       <c r="G431" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H431" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I431" s="2" t="n">
-        <v>162182.8</v>
+        <v>218827.4</v>
       </c>
       <c r="J431" s="3" t="n">
-        <v>39527</v>
+        <v>40336</v>
       </c>
       <c r="K431" s="3" t="n">
-        <v>42628</v>
+        <v>40589</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="432">
       <c r="A432" s="1" t="inlineStr">
         <is>
           <t>PANNA</t>
         </is>
       </c>
       <c r="B432" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C432" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D432" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E432" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F432" s="1" t="inlineStr">
         <is>
-          <t>1709002018/RS/22012034591602 — नाडेप कम्‍पोस्‍ट पिट निर्माण 4 नग रनवाहा ग्राम पंचायत रनवाहा</t>
+          <t>1709002018/RC/490 — G.S.B. रोड एवं रपटा निर्माण कार्य ग्राम कुलुवा पंच</t>
         </is>
       </c>
       <c r="G432" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H432" s="2" t="n">
-        <v>12000</v>
+        <v>499000</v>
       </c>
       <c r="I432" s="2" t="n">
-        <v>12352</v>
+        <v>526896.79</v>
       </c>
       <c r="J432" s="3" t="n">
-        <v>44510</v>
+        <v>40973</v>
       </c>
       <c r="K432" s="3" t="n">
-        <v>44618</v>
+        <v>41362</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="433">
       <c r="A433" s="1" t="inlineStr">
         <is>
           <t>PANNA</t>
         </is>
       </c>
       <c r="B433" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C433" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D433" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E433" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F433" s="1" t="inlineStr">
         <is>
-          <t>1709002018/RS/22012034591609 — नाडेप कम्‍पोस्‍ट पिट निर्माण कुल्‍हुआ ग्राम पंचायत रनवाहा</t>
+          <t>1709002018/RC/547 — सी.सी. रोड एवं नाली निर्माण कार्य नाला से मंदिर तक</t>
         </is>
       </c>
       <c r="G433" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H433" s="2" t="n">
-        <v>9000</v>
+        <v>150000</v>
       </c>
       <c r="I433" s="2" t="n">
-        <v>8299</v>
+        <v>143352</v>
       </c>
       <c r="J433" s="3" t="n">
-        <v>44512</v>
+        <v>41170</v>
       </c>
       <c r="K433" s="3" t="n">
-        <v>44618</v>
+        <v>41363</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="434">
       <c r="A434" s="1" t="inlineStr">
         <is>
           <t>PANNA</t>
         </is>
       </c>
       <c r="B434" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C434" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D434" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E434" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F434" s="1" t="inlineStr">
         <is>
-          <t>1709002018/RS/22012035117022 — नाली निर्माण कार्य राम भगत के घर से नल की ओर कुल्हुवा रनवाहा</t>
+          <t>1709002018/RC/98 — जीएसबी रोड निर्माण कार्य, रनवाहा से भटिया पहुच</t>
         </is>
       </c>
       <c r="G434" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H434" s="2" t="n">
-        <v>22000</v>
+        <v>0</v>
       </c>
       <c r="I434" s="2" t="n">
-        <v>18667</v>
+        <v>162182.8</v>
       </c>
       <c r="J434" s="3" t="n">
-        <v>45366</v>
+        <v>39527</v>
       </c>
       <c r="K434" s="3" t="n">
-        <v>45582</v>
+        <v>42628</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="435">
       <c r="A435" s="1" t="inlineStr">
         <is>
           <t>PANNA</t>
         </is>
       </c>
       <c r="B435" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C435" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D435" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E435" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F435" s="1" t="inlineStr">
         <is>
-          <t>1709002018/WC/146 — स्‍टाप डैम निर्माण कार्य, चुरहाहार में, पंचायत रनवाहा</t>
+          <t>1709002018/RS/22012034591602 — नाडेप कम्‍पोस्‍ट पिट निर्माण 4 नग रनवाहा ग्राम पंचायत रनवाहा</t>
         </is>
       </c>
       <c r="G435" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H435" s="2" t="n">
-        <v>0</v>
+        <v>12000</v>
       </c>
       <c r="I435" s="2" t="n">
-        <v>429004.86</v>
+        <v>12352</v>
       </c>
       <c r="J435" s="3" t="n">
-        <v>40273</v>
+        <v>44510</v>
       </c>
       <c r="K435" s="3" t="n">
-        <v>40517</v>
+        <v>44618</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="436">
       <c r="A436" s="1" t="inlineStr">
         <is>
           <t>PANNA</t>
         </is>
       </c>
       <c r="B436" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C436" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D436" s="1" t="inlineStr">
         <is>
-          <t>Stone Bund / Construction of Stone peripheral/farm/field Bund for Community</t>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E436" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F436" s="1" t="inlineStr">
         <is>
-          <t>1709002018/WC/204 — नवीन तालाब निर्माण कार्य, मजराटोला गिरमा, पंचायत रनवाहा</t>
+          <t>1709002018/RS/22012034591609 — नाडेप कम्‍पोस्‍ट पिट निर्माण कुल्‍हुआ ग्राम पंचायत रनवाहा</t>
         </is>
       </c>
       <c r="G436" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H436" s="2" t="n">
-        <v>0</v>
+        <v>9000</v>
       </c>
       <c r="I436" s="2" t="n">
-        <v>371747.53</v>
+        <v>8299</v>
       </c>
       <c r="J436" s="3" t="n">
-        <v>40210</v>
+        <v>44512</v>
       </c>
       <c r="K436" s="3" t="n">
-        <v>40510</v>
+        <v>44618</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="437">
       <c r="A437" s="1" t="inlineStr">
         <is>
           <t>PANNA</t>
         </is>
       </c>
       <c r="B437" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C437" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D437" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E437" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F437" s="1" t="inlineStr">
         <is>
-          <t>1709002018/WC/22012034550716 — परकुलेशन टैन्‍क निर्माण रनवाहा</t>
+          <t>1709002018/RS/22012035117022 — नाली निर्माण कार्य राम भगत के घर से नल की ओर कुल्हुवा रनवाहा</t>
         </is>
       </c>
       <c r="G437" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H437" s="2" t="n">
-        <v>0</v>
+        <v>22000</v>
       </c>
       <c r="I437" s="2" t="n">
-        <v>0</v>
+        <v>18667</v>
       </c>
       <c r="J437" s="3" t="n">
-        <v>43935</v>
-[...1 lines deleted...]
-      <c r="K437" s="3"/>
+        <v>45366</v>
+      </c>
+      <c r="K437" s="3" t="n">
+        <v>45582</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="438">
       <c r="A438" s="1" t="inlineStr">
         <is>
           <t>PANNA</t>
         </is>
       </c>
       <c r="B438" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C438" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D438" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E438" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F438" s="1" t="inlineStr">
         <is>
-          <t>1709002018/WC/22012034650971 — बोल्‍डर चेकडेम निर्माण सजीवन बसोर के खेत के पास रनवाहा नाला में</t>
+          <t>1709002018/WC/146 — स्‍टाप डैम निर्माण कार्य, चुरहाहार में, पंचायत रनवाहा</t>
         </is>
       </c>
       <c r="G438" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H438" s="2" t="n">
-        <v>500010.21</v>
+        <v>0</v>
       </c>
       <c r="I438" s="2" t="n">
-        <v>514630</v>
+        <v>429004.86</v>
       </c>
       <c r="J438" s="3" t="n">
-        <v>44524</v>
+        <v>40273</v>
       </c>
       <c r="K438" s="3" t="n">
-        <v>44895</v>
+        <v>40517</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="439">
       <c r="A439" s="1" t="inlineStr">
         <is>
           <t>PANNA</t>
         </is>
       </c>
       <c r="B439" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C439" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D439" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Stone Bund / Construction of Stone peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E439" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F439" s="1" t="inlineStr">
         <is>
-          <t>1709002018/WC/22012034650981 — बोल्‍डर चेकडेम निर्माण छटन घाट पास रनवाहा नाला में ग्राम पंचायत रनवाहा</t>
+          <t>1709002018/WC/204 — नवीन तालाब निर्माण कार्य, मजराटोला गिरमा, पंचायत रनवाहा</t>
         </is>
       </c>
       <c r="G439" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H439" s="2" t="n">
-        <v>499552.45</v>
+        <v>0</v>
       </c>
       <c r="I439" s="2" t="n">
-        <v>385565</v>
+        <v>371747.53</v>
       </c>
       <c r="J439" s="3" t="n">
-        <v>44524</v>
+        <v>40210</v>
       </c>
       <c r="K439" s="3" t="n">
-        <v>45192</v>
+        <v>40510</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="440">
       <c r="A440" s="1" t="inlineStr">
         <is>
           <t>PANNA</t>
         </is>
       </c>
       <c r="B440" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C440" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D440" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E440" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F440" s="1" t="inlineStr">
         <is>
-          <t>1709002018/WC/22012034793393 — वाटर हार्वेस्टिंग कार्य शासकीय प्राथमिक शाला रनवाहा</t>
+          <t>1709002018/WC/22012034550716 — परकुलेशन टैन्‍क निर्माण रनवाहा</t>
         </is>
       </c>
       <c r="G440" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H440" s="2" t="n">
-        <v>53870.14</v>
+        <v>0</v>
       </c>
       <c r="I440" s="2" t="n">
-        <v>49924</v>
+        <v>0</v>
       </c>
       <c r="J440" s="3" t="n">
-        <v>44488</v>
-[...3 lines deleted...]
-      </c>
+        <v>43935</v>
+      </c>
+      <c r="K440" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="441">
       <c r="A441" s="1" t="inlineStr">
         <is>
           <t>PANNA</t>
         </is>
       </c>
       <c r="B441" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C441" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D441" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E441" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F441" s="1" t="inlineStr">
         <is>
-          <t>1709002018/WC/22012034793397 — वाटर हार्वेस्टिंग कार्य पंचायत भवन रनवाहा</t>
+          <t>1709002018/WC/22012034650971 — बोल्‍डर चेकडेम निर्माण सजीवन बसोर के खेत के पास रनवाहा नाला में</t>
         </is>
       </c>
       <c r="G441" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H441" s="2" t="n">
-        <v>53870.14</v>
+        <v>500010.21</v>
       </c>
       <c r="I441" s="2" t="n">
-        <v>51082</v>
+        <v>514630</v>
       </c>
       <c r="J441" s="3" t="n">
-        <v>44488</v>
+        <v>44524</v>
       </c>
       <c r="K441" s="3" t="n">
-        <v>44686</v>
+        <v>44895</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="442">
       <c r="A442" s="1" t="inlineStr">
         <is>
           <t>PANNA</t>
         </is>
       </c>
       <c r="B442" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C442" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D442" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E442" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F442" s="1" t="inlineStr">
         <is>
-          <t>1709002018/WC/22012034793402 — वाटर हार्वेस्टिंग कार्य सामुदायिक भवन कुल्हुआ</t>
+          <t>1709002018/WC/22012034650981 — बोल्‍डर चेकडेम निर्माण छटन घाट पास रनवाहा नाला में ग्राम पंचायत रनवाहा</t>
         </is>
       </c>
       <c r="G442" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H442" s="2" t="n">
-        <v>53870.14</v>
+        <v>499552.45</v>
       </c>
       <c r="I442" s="2" t="n">
-        <v>51275</v>
+        <v>385565</v>
       </c>
       <c r="J442" s="3" t="n">
-        <v>44487</v>
+        <v>44524</v>
       </c>
       <c r="K442" s="3" t="n">
-        <v>44686</v>
+        <v>45192</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="443">
       <c r="A443" s="1" t="inlineStr">
         <is>
           <t>PANNA</t>
         </is>
       </c>
       <c r="B443" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C443" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D443" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E443" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F443" s="1" t="inlineStr">
         <is>
-          <t>1709002018/WC/22012034793407 — वाटर हार्वेस्टिंग कार्य आंगनवाड़ी भवन कुल्हुआ</t>
+          <t>1709002018/WC/22012034793393 — वाटर हार्वेस्टिंग कार्य शासकीय प्राथमिक शाला रनवाहा</t>
         </is>
       </c>
       <c r="G443" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H443" s="2" t="n">
         <v>53870.14</v>
       </c>
       <c r="I443" s="2" t="n">
         <v>49924</v>
       </c>
       <c r="J443" s="3" t="n">
-        <v>44487</v>
+        <v>44488</v>
       </c>
       <c r="K443" s="3" t="n">
-        <v>44686</v>
+        <v>44895</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="444">
       <c r="A444" s="1" t="inlineStr">
         <is>
           <t>PANNA</t>
         </is>
       </c>
       <c r="B444" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C444" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D444" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E444" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F444" s="1" t="inlineStr">
         <is>
-          <t>1709002018/WC/22012034795438 — वाटर हार्वेस्टिंग कार्य आंगनवाड़ी भवन रनवाहा</t>
+          <t>1709002018/WC/22012034793397 — वाटर हार्वेस्टिंग कार्य पंचायत भवन रनवाहा</t>
         </is>
       </c>
       <c r="G444" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H444" s="2" t="n">
         <v>53870.14</v>
       </c>
       <c r="I444" s="2" t="n">
-        <v>48766</v>
+        <v>51082</v>
       </c>
       <c r="J444" s="3" t="n">
-        <v>44487</v>
+        <v>44488</v>
       </c>
       <c r="K444" s="3" t="n">
-        <v>44809</v>
+        <v>44686</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="445">
       <c r="A445" s="1" t="inlineStr">
         <is>
           <t>PANNA</t>
         </is>
       </c>
       <c r="B445" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C445" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D445" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E445" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F445" s="1" t="inlineStr">
         <is>
-          <t>1709002018/WC/22012034795441 — वाटर हार्वेस्टिंग कार्य सामुदायिक भवन रनवाहा</t>
+          <t>1709002018/WC/22012034793402 — वाटर हार्वेस्टिंग कार्य सामुदायिक भवन कुल्हुआ</t>
         </is>
       </c>
       <c r="G445" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H445" s="2" t="n">
         <v>53870.14</v>
       </c>
       <c r="I445" s="2" t="n">
-        <v>49924</v>
+        <v>51275</v>
       </c>
       <c r="J445" s="3" t="n">
-        <v>44494</v>
+        <v>44487</v>
       </c>
       <c r="K445" s="3" t="n">
         <v>44686</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="446">
       <c r="A446" s="1" t="inlineStr">
         <is>
           <t>PANNA</t>
         </is>
       </c>
       <c r="B446" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C446" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D446" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E446" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F446" s="1" t="inlineStr">
         <is>
-          <t>1709002018/WC/22012034795442 — वाटर हार्वेस्टिंग कार्य शासकीय माध्यमिक विद्यालय कुल्हुआ</t>
+          <t>1709002018/WC/22012034793407 — वाटर हार्वेस्टिंग कार्य आंगनवाड़ी भवन कुल्हुआ</t>
         </is>
       </c>
       <c r="G446" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H446" s="2" t="n">
         <v>53870.14</v>
       </c>
       <c r="I446" s="2" t="n">
-        <v>47608</v>
+        <v>49924</v>
       </c>
       <c r="J446" s="3" t="n">
         <v>44487</v>
       </c>
       <c r="K446" s="3" t="n">
-        <v>44809</v>
+        <v>44686</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="447">
       <c r="A447" s="1" t="inlineStr">
         <is>
           <t>PANNA</t>
         </is>
       </c>
       <c r="B447" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C447" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D447" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E447" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F447" s="1" t="inlineStr">
         <is>
-          <t>1709002018/WC/22012034795443 — वाटर हार्वेस्टिंग कार्य सांस्कृतिक भवन कुल्हुआ</t>
+          <t>1709002018/WC/22012034795438 — वाटर हार्वेस्टिंग कार्य आंगनवाड़ी भवन रनवाहा</t>
         </is>
       </c>
       <c r="G447" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H447" s="2" t="n">
         <v>53870.14</v>
       </c>
       <c r="I447" s="2" t="n">
-        <v>52626</v>
+        <v>48766</v>
       </c>
       <c r="J447" s="3" t="n">
         <v>44487</v>
       </c>
       <c r="K447" s="3" t="n">
-        <v>44758</v>
+        <v>44809</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="448">
       <c r="A448" s="1" t="inlineStr">
         <is>
           <t>PANNA</t>
         </is>
       </c>
       <c r="B448" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C448" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D448" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E448" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F448" s="1" t="inlineStr">
         <is>
-          <t>1709002018/WC/22012034795445 — वाटर हार्वेस्टिंग कार्य सांस्कृतिक भवन महावीर बगीचा रनवाहा</t>
+          <t>1709002018/WC/22012034795441 — वाटर हार्वेस्टिंग कार्य सामुदायिक भवन रनवाहा</t>
         </is>
       </c>
       <c r="G448" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H448" s="2" t="n">
         <v>53870.14</v>
       </c>
       <c r="I448" s="2" t="n">
-        <v>51082</v>
+        <v>49924</v>
       </c>
       <c r="J448" s="3" t="n">
-        <v>44487</v>
+        <v>44494</v>
       </c>
       <c r="K448" s="3" t="n">
         <v>44686</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="449">
       <c r="A449" s="1" t="inlineStr">
         <is>
           <t>PANNA</t>
         </is>
       </c>
       <c r="B449" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C449" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D449" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E449" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F449" s="1" t="inlineStr">
         <is>
-          <t>1709002018/WC/22012034795446 — वाटर हार्वेस्टिंग कार्य अतिरिक्त कक्ष रनवाहा</t>
+          <t>1709002018/WC/22012034795442 — वाटर हार्वेस्टिंग कार्य शासकीय माध्यमिक विद्यालय कुल्हुआ</t>
         </is>
       </c>
       <c r="G449" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H449" s="2" t="n">
         <v>53870.14</v>
       </c>
       <c r="I449" s="2" t="n">
-        <v>47801</v>
+        <v>47608</v>
       </c>
       <c r="J449" s="3" t="n">
         <v>44487</v>
       </c>
       <c r="K449" s="3" t="n">
-        <v>44895</v>
+        <v>44809</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="450">
       <c r="A450" s="1" t="inlineStr">
         <is>
           <t>PANNA</t>
         </is>
       </c>
       <c r="B450" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C450" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D450" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E450" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F450" s="1" t="inlineStr">
         <is>
-          <t>1709002018/WC/22012034815131 — वॉटर हार्वेस्टिंग कार्य प्राथमिक शाला गिरभा ग्राम पंचायत रनवाहा</t>
+          <t>1709002018/WC/22012034795443 — वाटर हार्वेस्टिंग कार्य सांस्कृतिक भवन कुल्हुआ</t>
         </is>
       </c>
       <c r="G450" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H450" s="2" t="n">
         <v>53870.14</v>
       </c>
       <c r="I450" s="2" t="n">
-        <v>48766</v>
+        <v>52626</v>
       </c>
       <c r="J450" s="3" t="n">
-        <v>44488</v>
+        <v>44487</v>
       </c>
       <c r="K450" s="3" t="n">
-        <v>44809</v>
+        <v>44758</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="451">
       <c r="A451" s="1" t="inlineStr">
         <is>
           <t>PANNA</t>
         </is>
       </c>
       <c r="B451" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C451" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D451" s="1" t="inlineStr">
         <is>
-          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E451" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F451" s="1" t="inlineStr">
         <is>
-          <t>1709002018/WC/22012034851971 — हौदी निर्माण कार्य 3 नग रनवाहा ग्राम पंचायत रनवाहा</t>
+          <t>1709002018/WC/22012034795445 — वाटर हार्वेस्टिंग कार्य सांस्कृतिक भवन महावीर बगीचा रनवाहा</t>
         </is>
       </c>
       <c r="G451" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H451" s="2" t="n">
-        <v>6500</v>
+        <v>53870.14</v>
       </c>
       <c r="I451" s="2" t="n">
-        <v>4825</v>
+        <v>51082</v>
       </c>
       <c r="J451" s="3" t="n">
-        <v>44512</v>
+        <v>44487</v>
       </c>
       <c r="K451" s="3" t="n">
-        <v>44618</v>
+        <v>44686</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="452">
       <c r="A452" s="1" t="inlineStr">
         <is>
           <t>PANNA</t>
         </is>
       </c>
       <c r="B452" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C452" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D452" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of Flood/Diversion Channel for Comm / Repair and Maintenance of Flood/ Diversion Channel for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E452" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Water Harvesting Structures</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F452" s="1" t="inlineStr">
         <is>
-          <t>1709002018/WC/22012034887736 — स्टाप डेम मरम्मत कार्य रनवाहा नाला भटिया पास रनवाहा</t>
+          <t>1709002018/WC/22012034795446 — वाटर हार्वेस्टिंग कार्य अतिरिक्त कक्ष रनवाहा</t>
         </is>
       </c>
       <c r="G452" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H452" s="2" t="n">
-        <v>101981.4</v>
+        <v>53870.14</v>
       </c>
       <c r="I452" s="2" t="n">
-        <v>103133</v>
+        <v>47801</v>
       </c>
       <c r="J452" s="3" t="n">
-        <v>44620</v>
+        <v>44487</v>
       </c>
       <c r="K452" s="3" t="n">
-        <v>44758</v>
+        <v>44895</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="453">
       <c r="A453" s="1" t="inlineStr">
         <is>
           <t>PANNA</t>
         </is>
       </c>
       <c r="B453" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C453" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D453" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of Flood/Diversion Channel for Comm / Repair and Maintenance of Flood/ Diversion Channel for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E453" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Water Harvesting Structures</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F453" s="1" t="inlineStr">
         <is>
-          <t>1709002018/WC/22012034887737 — स्टाप डेम मरम्मत कार्य रनवाहा नाला चौधरी मुहल्ला के पास रनवाहा</t>
+          <t>1709002018/WC/22012034815131 — वॉटर हार्वेस्टिंग कार्य प्राथमिक शाला गिरभा ग्राम पंचायत रनवाहा</t>
         </is>
       </c>
       <c r="G453" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H453" s="2" t="n">
-        <v>201674.95</v>
+        <v>53870.14</v>
       </c>
       <c r="I453" s="2" t="n">
-        <v>197865.5</v>
+        <v>48766</v>
       </c>
       <c r="J453" s="3" t="n">
-        <v>44620</v>
+        <v>44488</v>
       </c>
       <c r="K453" s="3" t="n">
-        <v>44758</v>
+        <v>44809</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="454">
       <c r="A454" s="1" t="inlineStr">
         <is>
           <t>PANNA</t>
         </is>
       </c>
       <c r="B454" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C454" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D454" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of Flood/Diversion Channel for Comm / Repair and Maintenance of Flood/ Diversion Channel for Community</t>
+          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E454" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Water Harvesting Structures</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F454" s="1" t="inlineStr">
         <is>
-          <t>1709002018/WC/22012034887738 — स्टाप डेम मरम्मत कार्य रनवाहा नाला यादव मुहल्ला के पास रनवाहा</t>
+          <t>1709002018/WC/22012034851971 — हौदी निर्माण कार्य 3 नग रनवाहा ग्राम पंचायत रनवाहा</t>
         </is>
       </c>
       <c r="G454" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H454" s="2" t="n">
-        <v>0</v>
+        <v>6500</v>
       </c>
       <c r="I454" s="2" t="n">
-        <v>0</v>
+        <v>4825</v>
       </c>
       <c r="J454" s="3" t="n">
-        <v>44471</v>
-[...1 lines deleted...]
-      <c r="K454" s="3"/>
+        <v>44512</v>
+      </c>
+      <c r="K454" s="3" t="n">
+        <v>44618</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="455">
       <c r="A455" s="1" t="inlineStr">
         <is>
           <t>PANNA</t>
         </is>
       </c>
       <c r="B455" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C455" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D455" s="1" t="inlineStr">
         <is>
-          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Repair &amp; Maint of Flood/Diversion Channel for Comm / Repair and Maintenance of Flood/ Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E455" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Repair &amp; maint of Water Harvesting Structures</t>
         </is>
       </c>
       <c r="F455" s="1" t="inlineStr">
         <is>
-          <t>1709002018/WC/22012034924482 — स्‍टापडेम निर्माण कार्य रनवाहा नाला में छटन घाट पास ग्राम पंचायत रनवाहा</t>
+          <t>1709002018/WC/22012034887736 — स्टाप डेम मरम्मत कार्य रनवाहा नाला भटिया पास रनवाहा</t>
         </is>
       </c>
       <c r="G455" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H455" s="2" t="n">
-        <v>0</v>
+        <v>101981.4</v>
       </c>
       <c r="I455" s="2" t="n">
-        <v>0</v>
+        <v>103133</v>
       </c>
       <c r="J455" s="3" t="n">
-        <v>44585</v>
-[...1 lines deleted...]
-      <c r="K455" s="3"/>
+        <v>44620</v>
+      </c>
+      <c r="K455" s="3" t="n">
+        <v>44758</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="456">
       <c r="A456" s="1" t="inlineStr">
         <is>
           <t>PANNA</t>
         </is>
       </c>
       <c r="B456" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C456" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D456" s="1" t="inlineStr">
         <is>
-          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Repair &amp; Maint of Flood/Diversion Channel for Comm / Repair and Maintenance of Flood/ Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E456" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Repair &amp; maint of Water Harvesting Structures</t>
         </is>
       </c>
       <c r="F456" s="1" t="inlineStr">
         <is>
-          <t>1709002018/WC/22012034924483 — स्‍टापडेम निर्माण कार्य रनवाहा नाला में छटन घाट पास ग्राम पंचायत रनवाहा</t>
+          <t>1709002018/WC/22012034887737 — स्टाप डेम मरम्मत कार्य रनवाहा नाला चौधरी मुहल्ला के पास रनवाहा</t>
         </is>
       </c>
       <c r="G456" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H456" s="2" t="n">
-        <v>132000</v>
+        <v>201674.95</v>
       </c>
       <c r="I456" s="2" t="n">
-        <v>133086</v>
+        <v>197865.5</v>
       </c>
       <c r="J456" s="3" t="n">
-        <v>44635</v>
+        <v>44620</v>
       </c>
       <c r="K456" s="3" t="n">
         <v>44758</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="457">
       <c r="A457" s="1" t="inlineStr">
         <is>
           <t>PANNA</t>
         </is>
       </c>
       <c r="B457" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C457" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D457" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Repair &amp; Maint of Flood/Diversion Channel for Comm / Repair and Maintenance of Flood/ Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E457" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Repair &amp; maint of Water Harvesting Structures</t>
         </is>
       </c>
       <c r="F457" s="1" t="inlineStr">
         <is>
-          <t>1709002018/WC/22012034932437 — Percolation tank Nirman Kulhuwa khadri ke pass gram Kulua</t>
+          <t>1709002018/WC/22012034887738 — स्टाप डेम मरम्मत कार्य रनवाहा नाला यादव मुहल्ला के पास रनवाहा</t>
         </is>
       </c>
       <c r="G457" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H457" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I457" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J457" s="3" t="n">
-        <v>44655</v>
+        <v>44471</v>
       </c>
       <c r="K457" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="458">
       <c r="A458" s="1" t="inlineStr">
         <is>
           <t>PANNA</t>
         </is>
       </c>
       <c r="B458" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C458" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D458" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E458" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F458" s="1" t="inlineStr">
         <is>
-          <t>1709002018/WC/22012034932438 — Percolation tank Nirman Kulhuwa khadri ke pass gram Kulua</t>
+          <t>1709002018/WC/22012034924482 — स्‍टापडेम निर्माण कार्य रनवाहा नाला में छटन घाट पास ग्राम पंचायत रनवाहा</t>
         </is>
       </c>
       <c r="G458" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H458" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I458" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J458" s="3" t="n">
-        <v>44655</v>
+        <v>44585</v>
       </c>
       <c r="K458" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="459">
       <c r="A459" s="1" t="inlineStr">
         <is>
           <t>PANNA</t>
         </is>
       </c>
       <c r="B459" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C459" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D459" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E459" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F459" s="1" t="inlineStr">
         <is>
-          <t>1709002018/WC/22012035050802 — बोल्डर चेक डेम निर्माण कार्य रनवाहा नाला भाग - 1 ग्राम पंचायत रनवाहा</t>
+          <t>1709002018/WC/22012034924483 — स्‍टापडेम निर्माण कार्य रनवाहा नाला में छटन घाट पास ग्राम पंचायत रनवाहा</t>
         </is>
       </c>
       <c r="G459" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H459" s="2" t="n">
-        <v>0</v>
+        <v>132000</v>
       </c>
       <c r="I459" s="2" t="n">
-        <v>0</v>
+        <v>133086</v>
       </c>
       <c r="J459" s="3" t="n">
-        <v>44951</v>
-[...1 lines deleted...]
-      <c r="K459" s="3"/>
+        <v>44635</v>
+      </c>
+      <c r="K459" s="3" t="n">
+        <v>44758</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="460">
       <c r="A460" s="1" t="inlineStr">
         <is>
           <t>PANNA</t>
         </is>
       </c>
       <c r="B460" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C460" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D460" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E460" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F460" s="1" t="inlineStr">
         <is>
-          <t>1709002018/WC/22012035050803 — 1709002018/WC/22012035050802</t>
+          <t>1709002018/WC/22012034932437 — Percolation tank Nirman Kulhuwa khadri ke pass gram Kulua</t>
         </is>
       </c>
       <c r="G460" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H460" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I460" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J460" s="3" t="n">
-        <v>44951</v>
+        <v>44655</v>
       </c>
       <c r="K460" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="461">
       <c r="A461" s="1" t="inlineStr">
         <is>
           <t>PANNA</t>
         </is>
       </c>
       <c r="B461" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C461" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D461" s="1" t="inlineStr">
         <is>
-          <t>Construction of Earthen graded Bund for Community / Construction of Earthen graded Bund for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E461" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F461" s="1" t="inlineStr">
         <is>
-          <t>1709002018/WC/22012035051983 — बोल्डर चेक डेम निर्माण कार्य रनवाहा नाला भाग - 2</t>
+          <t>1709002018/WC/22012034932438 — Percolation tank Nirman Kulhuwa khadri ke pass gram Kulua</t>
         </is>
       </c>
       <c r="G461" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H461" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I461" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J461" s="3" t="n">
-        <v>44951</v>
+        <v>44655</v>
       </c>
       <c r="K461" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="462">
       <c r="A462" s="1" t="inlineStr">
         <is>
           <t>PANNA</t>
         </is>
       </c>
       <c r="B462" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C462" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D462" s="1" t="inlineStr">
         <is>
           <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E462" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F462" s="1" t="inlineStr">
         <is>
-          <t>1709002018/WC/22012035057671 — बोल्डर चेक डेम निर्माण कार्य रनवाहा नाला भाग - 1 ग्राम पंचायत रनवाहा</t>
+          <t>1709002018/WC/22012035050802 — बोल्डर चेक डेम निर्माण कार्य रनवाहा नाला भाग - 1 ग्राम पंचायत रनवाहा</t>
         </is>
       </c>
       <c r="G462" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H462" s="2" t="n">
-        <v>492102.83</v>
+        <v>0</v>
       </c>
       <c r="I462" s="2" t="n">
-        <v>488157</v>
+        <v>0</v>
       </c>
       <c r="J462" s="3" t="n">
-        <v>45120</v>
-[...3 lines deleted...]
-      </c>
+        <v>44951</v>
+      </c>
+      <c r="K462" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="463">
       <c r="A463" s="1" t="inlineStr">
         <is>
           <t>PANNA</t>
         </is>
       </c>
       <c r="B463" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C463" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D463" s="1" t="inlineStr">
         <is>
           <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E463" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F463" s="1" t="inlineStr">
         <is>
-          <t>1709002018/WC/22012035057673 — बोल्डर चेक डेम निर्माण कार्य रनवाहा नाला भाग - 2 मरघटी पास ग्राम पंचायत रनवाहा</t>
+          <t>1709002018/WC/22012035050803 — 1709002018/WC/22012035050802</t>
         </is>
       </c>
       <c r="G463" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H463" s="2" t="n">
-        <v>494764.6</v>
+        <v>0</v>
       </c>
       <c r="I463" s="2" t="n">
-        <v>453387</v>
+        <v>0</v>
       </c>
       <c r="J463" s="3" t="n">
-        <v>45104</v>
-[...3 lines deleted...]
-      </c>
+        <v>44951</v>
+      </c>
+      <c r="K463" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="464">
       <c r="A464" s="1" t="inlineStr">
         <is>
           <t>PANNA</t>
         </is>
       </c>
       <c r="B464" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C464" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D464" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Construction of Earthen graded Bund for Community / Construction of Earthen graded Bund for Community</t>
         </is>
       </c>
       <c r="E464" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F464" s="1" t="inlineStr">
         <is>
-          <t>1709002018/WC/22012035072159 — गेवियन संरचना निर्माण चुरहा हार पास रनवाहा नाला ग्राम पंचायत रनवाहा</t>
+          <t>1709002018/WC/22012035051983 — बोल्डर चेक डेम निर्माण कार्य रनवाहा नाला भाग - 2</t>
         </is>
       </c>
       <c r="G464" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H464" s="2" t="n">
-        <v>308328.4</v>
+        <v>0</v>
       </c>
       <c r="I464" s="2" t="n">
-        <v>5304</v>
+        <v>0</v>
       </c>
       <c r="J464" s="3" t="n">
-        <v>45143</v>
+        <v>44951</v>
       </c>
       <c r="K464" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="465">
       <c r="A465" s="1" t="inlineStr">
         <is>
           <t>PANNA</t>
         </is>
       </c>
       <c r="B465" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C465" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D465" s="1" t="inlineStr">
         <is>
           <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E465" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F465" s="1" t="inlineStr">
         <is>
-          <t>1709002018/WC/22012035072161 — गेवियन सरंचना निर्माण कार्य धबोहा हार पास रनवाहा नाला ग्राम पंचायत रनवाहा</t>
+          <t>1709002018/WC/22012035057671 — बोल्डर चेक डेम निर्माण कार्य रनवाहा नाला भाग - 1 ग्राम पंचायत रनवाहा</t>
         </is>
       </c>
       <c r="G465" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H465" s="2" t="n">
-        <v>334779.02</v>
+        <v>492102.83</v>
       </c>
       <c r="I465" s="2" t="n">
-        <v>250549</v>
+        <v>488157</v>
       </c>
       <c r="J465" s="3" t="n">
-        <v>45143</v>
-[...1 lines deleted...]
-      <c r="K465" s="3"/>
+        <v>45120</v>
+      </c>
+      <c r="K465" s="3" t="n">
+        <v>45426</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="466">
       <c r="A466" s="1" t="inlineStr">
         <is>
           <t>PANNA</t>
         </is>
       </c>
       <c r="B466" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C466" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D466" s="1" t="inlineStr">
         <is>
           <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E466" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F466" s="1" t="inlineStr">
         <is>
-          <t>1709002018/WC/22012035089464 — बोल्डर चेक डेम निर्माण कार्य रनवाहा नाला मौजी लाल के खेत से नीचे की ओर ग्राम पंचायत रनवाहा</t>
+          <t>1709002018/WC/22012035057673 — बोल्डर चेक डेम निर्माण कार्य रनवाहा नाला भाग - 2 मरघटी पास ग्राम पंचायत रनवाहा</t>
         </is>
       </c>
       <c r="G466" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H466" s="2" t="n">
-        <v>394266.38</v>
+        <v>494764.6</v>
       </c>
       <c r="I466" s="2" t="n">
-        <v>328102</v>
+        <v>453387</v>
       </c>
       <c r="J466" s="3" t="n">
-        <v>45205</v>
+        <v>45104</v>
       </c>
       <c r="K466" s="3" t="n">
-        <v>46138</v>
+        <v>45426</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="467">
       <c r="A467" s="1" t="inlineStr">
         <is>
           <t>PANNA</t>
         </is>
       </c>
       <c r="B467" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C467" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D467" s="1" t="inlineStr">
         <is>
           <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E467" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F467" s="1" t="inlineStr">
         <is>
-          <t>1709002018/WC/22012035089465 — बोल्डर चेक डेम निर्माण कार्य रनवाहा नाला नाथू के खेत से नीचे की ओर ग्राम पंचायत रनवाहा</t>
+          <t>1709002018/WC/22012035072159 — गेवियन संरचना निर्माण चुरहा हार पास रनवाहा नाला ग्राम पंचायत रनवाहा</t>
         </is>
       </c>
       <c r="G467" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H467" s="2" t="n">
-        <v>396411.68</v>
+        <v>308328.4</v>
       </c>
       <c r="I467" s="2" t="n">
-        <v>321625</v>
+        <v>5304</v>
       </c>
       <c r="J467" s="3" t="n">
-        <v>45205</v>
-[...3 lines deleted...]
-      </c>
+        <v>45143</v>
+      </c>
+      <c r="K467" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="468">
       <c r="A468" s="1" t="inlineStr">
         <is>
           <t>PANNA</t>
         </is>
       </c>
       <c r="B468" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C468" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D468" s="1" t="inlineStr">
         <is>
-          <t>Constr of Wire crate (gabion) Spur for Comm / Construction of Wire crate (gabion) Spur for Community</t>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E468" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F468" s="1" t="inlineStr">
         <is>
-          <t>1709002018/WC/22012035124166 — Gabiyan chek dem nirman karya ranwaha nala kumhar ki nariya ke pass Ranwaha</t>
+          <t>1709002018/WC/22012035072161 — गेवियन सरंचना निर्माण कार्य धबोहा हार पास रनवाहा नाला ग्राम पंचायत रनवाहा</t>
         </is>
       </c>
       <c r="G468" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H468" s="2" t="n">
-        <v>237546.14</v>
+        <v>334779.02</v>
       </c>
       <c r="I468" s="2" t="n">
-        <v>182524</v>
+        <v>250549</v>
       </c>
       <c r="J468" s="3" t="n">
-        <v>45205</v>
-[...3 lines deleted...]
-      </c>
+        <v>45143</v>
+      </c>
+      <c r="K468" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="469">
       <c r="A469" s="1" t="inlineStr">
         <is>
           <t>PANNA</t>
         </is>
       </c>
       <c r="B469" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C469" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D469" s="1" t="inlineStr">
         <is>
-          <t>Constr of Wire crate (gabion) Spur for Comm / Construction of Wire crate (gabion) Spur for Community</t>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E469" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F469" s="1" t="inlineStr">
         <is>
-          <t>1709002018/WC/22012035124168 — Gabiyan chek dem nirman karya ranwaha nala choukidar ke khet ke pass Ranwaha</t>
+          <t>1709002018/WC/22012035089464 — बोल्डर चेक डेम निर्माण कार्य रनवाहा नाला मौजी लाल के खेत से नीचे की ओर ग्राम पंचायत रनवाहा</t>
         </is>
       </c>
       <c r="G469" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H469" s="2" t="n">
-        <v>310018.83</v>
+        <v>394266.38</v>
       </c>
       <c r="I469" s="2" t="n">
-        <v>220017</v>
+        <v>328102</v>
       </c>
       <c r="J469" s="3" t="n">
         <v>45205</v>
       </c>
       <c r="K469" s="3" t="n">
-        <v>45574</v>
+        <v>46138</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="470">
       <c r="A470" s="1" t="inlineStr">
         <is>
           <t>PANNA</t>
         </is>
       </c>
       <c r="B470" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C470" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D470" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E470" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F470" s="1" t="inlineStr">
         <is>
-          <t>1709002018/WC/22012035307177 — Koop recharge pit sarvjanik koop chodhry mohalla ranwaha</t>
+          <t>1709002018/WC/22012035089465 — बोल्डर चेक डेम निर्माण कार्य रनवाहा नाला नाथू के खेत से नीचे की ओर ग्राम पंचायत रनवाहा</t>
         </is>
       </c>
       <c r="G470" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H470" s="2" t="n">
-        <v>25899.46</v>
+        <v>396411.68</v>
       </c>
       <c r="I470" s="2" t="n">
-        <v>16626</v>
+        <v>321625</v>
       </c>
       <c r="J470" s="3" t="n">
-        <v>45804</v>
+        <v>45205</v>
       </c>
       <c r="K470" s="3" t="n">
-        <v>46157</v>
+        <v>45574</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="471">
       <c r="A471" s="1" t="inlineStr">
         <is>
           <t>PANNA</t>
         </is>
       </c>
       <c r="B471" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C471" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D471" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Constr of Wire crate (gabion) Spur for Comm / Construction of Wire crate (gabion) Spur for Community</t>
         </is>
       </c>
       <c r="E471" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F471" s="1" t="inlineStr">
         <is>
-          <t>1709002018/WC/22012035307182 — Sarvajanik koop recharge pit nirman karya mahaveer bageecha gp ranwaha</t>
+          <t>1709002018/WC/22012035124166 — Gabiyan chek dem nirman karya ranwaha nala kumhar ki nariya ke pass Ranwaha</t>
         </is>
       </c>
       <c r="G471" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H471" s="2" t="n">
-        <v>25899.46</v>
+        <v>237546.14</v>
       </c>
       <c r="I471" s="2" t="n">
-        <v>15632</v>
+        <v>182524</v>
       </c>
       <c r="J471" s="3" t="n">
-        <v>45804</v>
+        <v>45205</v>
       </c>
       <c r="K471" s="3" t="n">
-        <v>46162</v>
+        <v>45574</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="472">
       <c r="A472" s="1" t="inlineStr">
         <is>
           <t>PANNA</t>
         </is>
       </c>
       <c r="B472" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C472" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D472" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-Borewell recharge for Comm / Construction of Sand filter for borewell recharge for Community</t>
+          <t>Constr of Wire crate (gabion) Spur for Comm / Construction of Wire crate (gabion) Spur for Community</t>
         </is>
       </c>
       <c r="E472" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F472" s="1" t="inlineStr">
         <is>
-          <t>1709002018/WC/22012035307188 — sarvajanik koop recharge pipal ke pass gram kulhwa gp ranwaha jp panna</t>
+          <t>1709002018/WC/22012035124168 — Gabiyan chek dem nirman karya ranwaha nala choukidar ke khet ke pass Ranwaha</t>
         </is>
       </c>
       <c r="G472" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H472" s="2" t="n">
-        <v>25899.46</v>
+        <v>310018.83</v>
       </c>
       <c r="I472" s="2" t="n">
-        <v>0</v>
+        <v>220017</v>
       </c>
       <c r="J472" s="3" t="n">
-        <v>45761</v>
-[...1 lines deleted...]
-      <c r="K472" s="3"/>
+        <v>45205</v>
+      </c>
+      <c r="K472" s="3" t="n">
+        <v>45574</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="473">
       <c r="A473" s="1" t="inlineStr">
         <is>
           <t>PANNA</t>
         </is>
       </c>
       <c r="B473" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C473" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D473" s="1" t="inlineStr">
         <is>
           <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
         </is>
       </c>
       <c r="E473" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F473" s="1" t="inlineStr">
         <is>
-          <t>1709002018/WC/22012035307191 — sarvajanik koop recharge yadav mohalla ranwaha</t>
+          <t>1709002018/WC/22012035307177 — Koop recharge pit sarvjanik koop chodhry mohalla ranwaha</t>
         </is>
       </c>
       <c r="G473" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H473" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I473" s="2" t="n">
         <v>16626</v>
       </c>
       <c r="J473" s="3" t="n">
         <v>45804</v>
       </c>
       <c r="K473" s="3" t="n">
         <v>46157</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="474">
       <c r="A474" s="1" t="inlineStr">
         <is>
           <t>PANNA</t>
         </is>
       </c>
       <c r="B474" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C474" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D474" s="1" t="inlineStr">
         <is>
-          <t>Stone Bund / Construction of Stone peripheral/farm/field Bund for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
         </is>
       </c>
       <c r="E474" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F474" s="1" t="inlineStr">
         <is>
-          <t>1709002018/WC/402 — सार्वजनिक कूप निर्माण कार्य, खरही, ग्राम कल्‍दुया  खहरी, पंचायत रनवाहा</t>
+          <t>1709002018/WC/22012035307182 — Sarvajanik koop recharge pit nirman karya mahaveer bageecha gp ranwaha</t>
         </is>
       </c>
       <c r="G474" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H474" s="2" t="n">
-        <v>0</v>
+        <v>25899.46</v>
       </c>
       <c r="I474" s="2" t="n">
-        <v>0</v>
+        <v>15632</v>
       </c>
       <c r="J474" s="3" t="n">
-        <v>40204</v>
-[...1 lines deleted...]
-      <c r="K474" s="3"/>
+        <v>45804</v>
+      </c>
+      <c r="K474" s="3" t="n">
+        <v>46162</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="475">
       <c r="A475" s="1" t="inlineStr">
         <is>
           <t>PANNA</t>
         </is>
       </c>
       <c r="B475" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C475" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D475" s="1" t="inlineStr">
         <is>
-          <t>Renovation / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Constr of Sand filter-Borewell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Borewell for Community</t>
         </is>
       </c>
       <c r="E475" s="1" t="inlineStr">
         <is>
-          <t>Renovation of traditional water bodies</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F475" s="1" t="inlineStr">
         <is>
-          <t>1709002018/WH/02 — महावीर की तलैया गहरीकरण - रनवाहा</t>
+          <t>1709002018/WC/22012035307188 — sarvajanik koop recharge pipal ke pass gram kulhwa gp ranwaha jp panna</t>
         </is>
       </c>
       <c r="G475" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H475" s="2" t="n">
-        <v>441000</v>
+        <v>25899.46</v>
       </c>
       <c r="I475" s="2" t="n">
-        <v>15000</v>
+        <v>0</v>
       </c>
       <c r="J475" s="3" t="n">
-        <v>39237</v>
-[...3 lines deleted...]
-      </c>
+        <v>45761</v>
+      </c>
+      <c r="K475" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="476">
       <c r="A476" s="1" t="inlineStr">
         <is>
           <t>PANNA</t>
         </is>
       </c>
       <c r="B476" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C476" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D476" s="1" t="inlineStr">
         <is>
-          <t>Renovation / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
         </is>
       </c>
       <c r="E476" s="1" t="inlineStr">
         <is>
-          <t>Renovation of traditional water bodies</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F476" s="1" t="inlineStr">
         <is>
-          <t>1709002018/WH/22012034331801 — तालाब जीर्णोधार कार्य ग्राम पंचायत</t>
+          <t>1709002018/WC/22012035307191 — sarvajanik koop recharge yadav mohalla ranwaha</t>
         </is>
       </c>
       <c r="G476" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H476" s="2" t="n">
-        <v>0</v>
+        <v>25899.46</v>
       </c>
       <c r="I476" s="2" t="n">
-        <v>0</v>
+        <v>16626</v>
       </c>
       <c r="J476" s="3" t="n">
-        <v>43126</v>
-[...1 lines deleted...]
-      <c r="K476" s="3"/>
+        <v>45804</v>
+      </c>
+      <c r="K476" s="3" t="n">
+        <v>46157</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="477">
       <c r="A477" s="1" t="inlineStr">
         <is>
           <t>PANNA</t>
         </is>
       </c>
       <c r="B477" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C477" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D477" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Stone Bund / Construction of Stone peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E477" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F477" s="1" t="inlineStr">
         <is>
-          <t>1709002018/WH/22012034442370 — गाद निकासी निर्माण कार्य, महावीर तालाब बगीचा ग्राम पंचायत रनवाहा</t>
+          <t>1709002018/WC/402 — सार्वजनिक कूप निर्माण कार्य, खरही, ग्राम कल्‍दुया  खहरी, पंचायत रनवाहा</t>
         </is>
       </c>
       <c r="G477" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H477" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I477" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J477" s="3" t="n">
-        <v>43692</v>
+        <v>40204</v>
       </c>
       <c r="K477" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="478">
       <c r="A478" s="1" t="inlineStr">
         <is>
           <t>PANNA</t>
         </is>
       </c>
       <c r="B478" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C478" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D478" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Renovation / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E478" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="F478" s="1" t="inlineStr">
         <is>
-          <t>1709002018/WH/22012034447439 — तालाब विस्‍तारीकरण महाबीर बगीचा रनवाहा</t>
+          <t>1709002018/WH/02 — महावीर की तलैया गहरीकरण - रनवाहा</t>
         </is>
       </c>
       <c r="G478" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H478" s="2" t="n">
-        <v>0</v>
+        <v>441000</v>
       </c>
       <c r="I478" s="2" t="n">
-        <v>0</v>
+        <v>15000</v>
       </c>
       <c r="J478" s="3" t="n">
-        <v>44287</v>
-[...1 lines deleted...]
-      <c r="K478" s="3"/>
+        <v>39237</v>
+      </c>
+      <c r="K478" s="3" t="n">
+        <v>42601</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="479">
       <c r="A479" s="1" t="inlineStr">
         <is>
           <t>PANNA</t>
         </is>
       </c>
       <c r="B479" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C479" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D479" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Renovation / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E479" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="F479" s="1" t="inlineStr">
         <is>
-          <t>1709002018/WH/22012034447440 — तालाब विस्‍तारीकरण गिरभा तालाब रनवाहा</t>
+          <t>1709002018/WH/22012034331801 — तालाब जीर्णोधार कार्य ग्राम पंचायत</t>
         </is>
       </c>
       <c r="G479" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H479" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I479" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J479" s="3" t="n">
-        <v>44287</v>
+        <v>43126</v>
       </c>
       <c r="K479" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="480">
       <c r="A480" s="1" t="inlineStr">
         <is>
           <t>PANNA</t>
         </is>
       </c>
       <c r="B480" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C480" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D480" s="1" t="inlineStr">
         <is>
           <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E480" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F480" s="1" t="inlineStr">
         <is>
-          <t>1709002018/WH/22012034908954 — तालाब जीर्णोद्वार कार्य रनवाहा</t>
+          <t>1709002018/WH/22012034442370 — गाद निकासी निर्माण कार्य, महावीर तालाब बगीचा ग्राम पंचायत रनवाहा</t>
         </is>
       </c>
       <c r="G480" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H480" s="2" t="n">
-        <v>900000</v>
+        <v>0</v>
       </c>
       <c r="I480" s="2" t="n">
-        <v>816209.32</v>
+        <v>0</v>
       </c>
       <c r="J480" s="3" t="n">
-        <v>44620</v>
-[...3 lines deleted...]
-      </c>
+        <v>43692</v>
+      </c>
+      <c r="K480" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="481">
       <c r="A481" s="1" t="inlineStr">
         <is>
           <t>PANNA</t>
         </is>
       </c>
       <c r="B481" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C481" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D481" s="1" t="inlineStr">
         <is>
           <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E481" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F481" s="1" t="inlineStr">
         <is>
-          <t>1709002018/WH/22012034929040 — CTR- स्टाप डेम मरम्मत कार्य रनवाहा नाला यादव मुहल्ला के पास ग्राम पंचायत रनवाहा</t>
+          <t>1709002018/WH/22012034447439 — तालाब विस्‍तारीकरण महाबीर बगीचा रनवाहा</t>
         </is>
       </c>
       <c r="G481" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H481" s="2" t="n">
-        <v>219310.99</v>
+        <v>0</v>
       </c>
       <c r="I481" s="2" t="n">
-        <v>208176</v>
+        <v>0</v>
       </c>
       <c r="J481" s="3" t="n">
-        <v>44694</v>
-[...3 lines deleted...]
-      </c>
+        <v>44287</v>
+      </c>
+      <c r="K481" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="482">
       <c r="A482" s="1" t="inlineStr">
         <is>
           <t>PANNA</t>
         </is>
       </c>
       <c r="B482" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C482" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D482" s="1" t="inlineStr">
         <is>
           <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E482" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F482" s="1" t="inlineStr">
         <is>
-          <t>1709002018/WH/22012034938095 — गिरमा तलैया बण्‍ड सुहद्रीकरण जीर्णोद्धार कार्य रनवाहा ग्राम पंचायत रनवाहा</t>
+          <t>1709002018/WH/22012034447440 — तालाब विस्‍तारीकरण गिरभा तालाब रनवाहा</t>
         </is>
       </c>
       <c r="G482" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H482" s="2" t="n">
-        <v>848000</v>
+        <v>0</v>
       </c>
       <c r="I482" s="2" t="n">
-        <v>741447.25</v>
+        <v>0</v>
       </c>
       <c r="J482" s="3" t="n">
-        <v>45143</v>
-[...3 lines deleted...]
-      </c>
+        <v>44287</v>
+      </c>
+      <c r="K482" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="483">
       <c r="A483" s="1" t="inlineStr">
         <is>
           <t>PANNA</t>
         </is>
       </c>
       <c r="B483" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C483" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D483" s="1" t="inlineStr">
         <is>
           <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E483" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F483" s="1" t="inlineStr">
         <is>
-          <t>1709002018/WH/22012034941683 — तालाब गहरीकरण खजलाई ग्राम पंचायत रनवाहा</t>
+          <t>1709002018/WH/22012034908954 — तालाब जीर्णोद्वार कार्य रनवाहा</t>
         </is>
       </c>
       <c r="G483" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H483" s="2" t="n">
-        <v>850000</v>
+        <v>900000</v>
       </c>
       <c r="I483" s="2" t="n">
-        <v>710610.91</v>
+        <v>816209.32</v>
       </c>
       <c r="J483" s="3" t="n">
-        <v>45506</v>
+        <v>44620</v>
       </c>
       <c r="K483" s="3" t="n">
-        <v>46133</v>
+        <v>44895</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="484">
       <c r="A484" s="1" t="inlineStr">
         <is>
           <t>PANNA</t>
         </is>
       </c>
       <c r="B484" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C484" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D484" s="1" t="inlineStr">
         <is>
-          <t>Renovation of Fisheries Ponds for Community / Renovation of Fisheries Ponds for Community</t>
+          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E484" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F484" s="1" t="inlineStr">
         <is>
-          <t>1709002018/WH/22012034941904 — स्टाप डेम मरम्मत कार्य कुम्हार की नरिया के पास रनवाहा</t>
+          <t>1709002018/WH/22012034929040 — CTR- स्टाप डेम मरम्मत कार्य रनवाहा नाला यादव मुहल्ला के पास ग्राम पंचायत रनवाहा</t>
         </is>
       </c>
       <c r="G484" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H484" s="2" t="n">
-        <v>115000</v>
+        <v>219310.99</v>
       </c>
       <c r="I484" s="2" t="n">
-        <v>0</v>
+        <v>208176</v>
       </c>
       <c r="J484" s="3" t="n">
-        <v>45449</v>
-[...1 lines deleted...]
-      <c r="K484" s="3"/>
+        <v>44694</v>
+      </c>
+      <c r="K484" s="3" t="n">
+        <v>44907</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="485">
       <c r="A485" s="1" t="inlineStr">
         <is>
           <t>PANNA</t>
         </is>
       </c>
       <c r="B485" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C485" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D485" s="1" t="inlineStr">
         <is>
-          <t>Renovation of Fisheries Ponds for Community / Renovation of Fisheries Ponds for Community</t>
+          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E485" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F485" s="1" t="inlineStr">
         <is>
-          <t>1709002018/WH/22012034941905 — स्टाप डेम मरम्मत कार्य कलुआ नाला राम सजीवन के खेत के पास रनवाहा</t>
+          <t>1709002018/WH/22012034938095 — गिरमा तलैया बण्‍ड सुहद्रीकरण जीर्णोद्धार कार्य रनवाहा ग्राम पंचायत रनवाहा</t>
         </is>
       </c>
       <c r="G485" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H485" s="2" t="n">
-        <v>129000</v>
+        <v>848000</v>
       </c>
       <c r="I485" s="2" t="n">
-        <v>0</v>
+        <v>741447.25</v>
       </c>
       <c r="J485" s="3" t="n">
-        <v>45449</v>
-[...1 lines deleted...]
-      <c r="K485" s="3"/>
+        <v>45143</v>
+      </c>
+      <c r="K485" s="3" t="n">
+        <v>45955</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="486">
       <c r="A486" s="1" t="inlineStr">
         <is>
           <t>PANNA</t>
         </is>
       </c>
       <c r="B486" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C486" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D486" s="1" t="inlineStr">
         <is>
-          <t>Desilting / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E486" s="1" t="inlineStr">
         <is>
-          <t>Renovation of traditional water bodies</t>
+          <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F486" s="1" t="inlineStr">
         <is>
-          <t>1709002018/WH/429 — तालाब विस्‍तारीकरण कार्य  ग्राम कुलुआ पंचायत रनवाह</t>
+          <t>1709002018/WH/22012034941683 — तालाब गहरीकरण खजलाई ग्राम पंचायत रनवाहा</t>
         </is>
       </c>
       <c r="G486" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H486" s="2" t="n">
-        <v>499000</v>
+        <v>850000</v>
       </c>
       <c r="I486" s="2" t="n">
-        <v>257217</v>
+        <v>710610.91</v>
       </c>
       <c r="J486" s="3" t="n">
-        <v>40987</v>
+        <v>45506</v>
       </c>
       <c r="K486" s="3" t="n">
-        <v>41359</v>
+        <v>46133</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="487">
       <c r="A487" s="1" t="inlineStr">
         <is>
           <t>PANNA</t>
         </is>
       </c>
       <c r="B487" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C487" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D487" s="1" t="inlineStr">
         <is>
-          <t>Excavation / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Renovation of Fisheries Ponds for Community / Renovation of Fisheries Ponds for Community</t>
         </is>
       </c>
       <c r="E487" s="1" t="inlineStr">
         <is>
-          <t>Renovation of traditional water bodies</t>
+          <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F487" s="1" t="inlineStr">
         <is>
-          <t>1709002018/WH/87 — नाला सफाई कार्य, ग्राम कुल्‍हुआ नाला, पंचायत रनवाहा</t>
+          <t>1709002018/WH/22012034941904 — स्टाप डेम मरम्मत कार्य कुम्हार की नरिया के पास रनवाहा</t>
         </is>
       </c>
       <c r="G487" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H487" s="2" t="n">
+        <v>115000</v>
+      </c>
+      <c r="I487" s="2" t="n">
         <v>0</v>
       </c>
-      <c r="I487" s="2" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="J487" s="3" t="n">
-        <v>40322</v>
-[...3 lines deleted...]
-      </c>
+        <v>45449</v>
+      </c>
+      <c r="K487" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="488">
       <c r="A488" s="1" t="inlineStr">
         <is>
           <t>PANNA</t>
         </is>
       </c>
       <c r="B488" s="1" t="inlineStr">
         <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C488" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+        </is>
+      </c>
+      <c r="D488" s="1" t="inlineStr">
+        <is>
+          <t>Renovation of Fisheries Ponds for Community / Renovation of Fisheries Ponds for Community</t>
+        </is>
+      </c>
+      <c r="E488" s="1" t="inlineStr">
+        <is>
+          <t>Repair &amp; maint of Pond/ Tank</t>
+        </is>
+      </c>
+      <c r="F488" s="1" t="inlineStr">
+        <is>
+          <t>1709002018/WH/22012034941905 — स्टाप डेम मरम्मत कार्य कलुआ नाला राम सजीवन के खेत के पास रनवाहा</t>
+        </is>
+      </c>
+      <c r="G488" s="1" t="inlineStr">
+        <is>
+          <t>Approved</t>
+        </is>
+      </c>
+      <c r="H488" s="2" t="n">
+        <v>129000</v>
+      </c>
+      <c r="I488" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J488" s="3" t="n">
+        <v>45449</v>
+      </c>
+      <c r="K488" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="489">
+      <c r="A489" s="1" t="inlineStr">
+        <is>
+          <t>PANNA</t>
+        </is>
+      </c>
+      <c r="B489" s="1" t="inlineStr">
+        <is>
+          <t>2011-2012</t>
+        </is>
+      </c>
+      <c r="C489" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+        </is>
+      </c>
+      <c r="D489" s="1" t="inlineStr">
+        <is>
+          <t>Desilting / Renovation of Community Water Harvesting Ponds for Community</t>
+        </is>
+      </c>
+      <c r="E489" s="1" t="inlineStr">
+        <is>
+          <t>Renovation of traditional water bodies</t>
+        </is>
+      </c>
+      <c r="F489" s="1" t="inlineStr">
+        <is>
+          <t>1709002018/WH/429 — तालाब विस्‍तारीकरण कार्य  ग्राम कुलुआ पंचायत रनवाह</t>
+        </is>
+      </c>
+      <c r="G489" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H489" s="2" t="n">
+        <v>499000</v>
+      </c>
+      <c r="I489" s="2" t="n">
+        <v>257217</v>
+      </c>
+      <c r="J489" s="3" t="n">
+        <v>40987</v>
+      </c>
+      <c r="K489" s="3" t="n">
+        <v>41359</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="490">
+      <c r="A490" s="1" t="inlineStr">
+        <is>
+          <t>PANNA</t>
+        </is>
+      </c>
+      <c r="B490" s="1" t="inlineStr">
+        <is>
           <t>2010-2011</t>
         </is>
       </c>
-      <c r="C488" s="1" t="inlineStr">
+      <c r="C490" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
-      <c r="D488" s="1" t="inlineStr">
+      <c r="D490" s="1" t="inlineStr">
         <is>
           <t>Excavation / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
-      <c r="E488" s="1" t="inlineStr">
+      <c r="E490" s="1" t="inlineStr">
         <is>
           <t>Renovation of traditional water bodies</t>
         </is>
       </c>
-      <c r="F488" s="1" t="inlineStr">
+      <c r="F490" s="1" t="inlineStr">
+        <is>
+          <t>1709002018/WH/87 — नाला सफाई कार्य, ग्राम कुल्‍हुआ नाला, पंचायत रनवाहा</t>
+        </is>
+      </c>
+      <c r="G490" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H490" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I490" s="2" t="n">
+        <v>146299.49</v>
+      </c>
+      <c r="J490" s="3" t="n">
+        <v>40322</v>
+      </c>
+      <c r="K490" s="3" t="n">
+        <v>40571</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="491">
+      <c r="A491" s="1" t="inlineStr">
+        <is>
+          <t>PANNA</t>
+        </is>
+      </c>
+      <c r="B491" s="1" t="inlineStr">
+        <is>
+          <t>2010-2011</t>
+        </is>
+      </c>
+      <c r="C491" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+        </is>
+      </c>
+      <c r="D491" s="1" t="inlineStr">
+        <is>
+          <t>Excavation / Renovation of Community Water Harvesting Ponds for Community</t>
+        </is>
+      </c>
+      <c r="E491" s="1" t="inlineStr">
+        <is>
+          <t>Renovation of traditional water bodies</t>
+        </is>
+      </c>
+      <c r="F491" s="1" t="inlineStr">
         <is>
           <t>1709002018/WH/88 — नाला सफाई कार्य, रनवाहा नाला, पंचायत रनवाहा</t>
         </is>
       </c>
-      <c r="G488" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H488" s="2" t="n">
+      <c r="G491" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H491" s="2" t="n">
         <v>0</v>
       </c>
-      <c r="I488" s="2" t="n">
+      <c r="I491" s="2" t="n">
         <v>182121.7</v>
       </c>
-      <c r="J488" s="3" t="n">
+      <c r="J491" s="3" t="n">
         <v>40343</v>
       </c>
-      <c r="K488" s="3" t="n">
+      <c r="K491" s="3" t="n">
         <v>41186</v>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>