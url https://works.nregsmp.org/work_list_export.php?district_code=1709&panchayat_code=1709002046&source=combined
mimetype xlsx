--- v0 (2026-09-02)
+++ v1 (2026-10-28)
@@ -122,64 +122,64 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:K540"/>
+  <dimension ref="A1:K544"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-02 04:36:58</t>
+          <t>Exported on: 2026-10-28 02:57:57</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: PANNA</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -755,51 +755,51 @@
       <c r="J21" s="3" t="n">
         <v>45160</v>
       </c>
       <c r="K21" s="3" t="n">
         <v>45593</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="1" t="inlineStr">
         <is>
           <t>PANNA</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C22" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Drought Proofing</t>
         </is>
       </c>
       <c r="D22" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E22" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F22" s="1" t="inlineStr">
         <is>
           <t>1709002046/DP/22012034614526 — सार्वजनिक कूप निर्माण ग्राम शाहपुर ग्राम पंचायत गजना</t>
         </is>
       </c>
       <c r="G22" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H22" s="2" t="n">
         <v>789328.27</v>
       </c>
       <c r="I22" s="2" t="n">
         <v>648021</v>
       </c>
       <c r="J22" s="3" t="n">
         <v>45595</v>
@@ -1241,145 +1241,145 @@
       <c r="J31" s="3" t="n">
         <v>45204</v>
       </c>
       <c r="K31" s="3" t="n">
         <v>45724</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="1" t="inlineStr">
         <is>
           <t>PANNA</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C32" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Fisheries</t>
         </is>
       </c>
       <c r="D32" s="1" t="inlineStr">
         <is>
-          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
+          <t>Construction of Fisheries Ponds for Community / Construction of Fishery Pond for Community</t>
         </is>
       </c>
       <c r="E32" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F32" s="1" t="inlineStr">
         <is>
           <t>1709002046/FR/22012034321595 — percolation tank gajna</t>
         </is>
       </c>
       <c r="G32" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H32" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I32" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J32" s="3" t="n">
         <v>45519</v>
       </c>
       <c r="K32" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="1" t="inlineStr">
         <is>
           <t>PANNA</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C33" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D33" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E33" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F33" s="1" t="inlineStr">
         <is>
           <t>1709002046/IC/22012034885962 — सार्वजनिक कूप निर्माण कार्य कुशवाहा बस्ती के पास शाहपुर ग्राम पंचायत गजना</t>
         </is>
       </c>
       <c r="G33" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H33" s="2" t="n">
         <v>662174.5</v>
       </c>
       <c r="I33" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J33" s="3" t="n">
         <v>45604</v>
       </c>
       <c r="K33" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="1" t="inlineStr">
         <is>
           <t>PANNA</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C34" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D34" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E34" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F34" s="1" t="inlineStr">
         <is>
           <t>1709002046/IC/22012034885963 — सार्वजनिक कूप निर्माण कार्य  मुनगहां बस्ती के पास शाहपुर ग्राम पंचायत गजना</t>
         </is>
       </c>
       <c r="G34" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H34" s="2" t="n">
         <v>676346.99</v>
       </c>
       <c r="I34" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J34" s="3" t="n">
         <v>45604</v>
@@ -1523,98 +1523,98 @@
         <v>0</v>
       </c>
       <c r="J37" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K37" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
       <c r="A38" s="1" t="inlineStr">
         <is>
           <t>PANNA</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C38" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D38" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E38" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F38" s="1" t="inlineStr">
         <is>
           <t>1709002046/IC/22012034887366 — सार्वजनिक सिंचाई कूप निर्माण कार्य  मुनगहां बस्ती के पास शाहपुर ग्राम पंचायत गजना</t>
         </is>
       </c>
       <c r="G38" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H38" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I38" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J38" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K38" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
       <c r="A39" s="1" t="inlineStr">
         <is>
           <t>PANNA</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C39" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D39" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E39" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F39" s="1" t="inlineStr">
         <is>
           <t>1709002046/IC/22012034887367 — सार्वजनिक सिंचाई कूप निर्माण कार्य कुशवाहा बस्ती के पास शाहपुर ग्राम पंचायत गजना</t>
         </is>
       </c>
       <c r="G39" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H39" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I39" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J39" s="3" t="n">
         <v>45567</v>
@@ -3510,51 +3510,51 @@
       <c r="J78" s="3" t="n">
         <v>43970</v>
       </c>
       <c r="K78" s="3" t="n">
         <v>44459</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="79">
       <c r="A79" s="1" t="inlineStr">
         <is>
           <t>PANNA</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C79" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D79" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E79" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F79" s="1" t="inlineStr">
         <is>
           <t>1709002046/IF/22012034553740 — Hitaishi koop Ashok kumar mishra</t>
         </is>
       </c>
       <c r="G79" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H79" s="2" t="n">
         <v>243792.43</v>
       </c>
       <c r="I79" s="2" t="n">
         <v>29640</v>
       </c>
       <c r="J79" s="3" t="n">
         <v>43970</v>
@@ -4484,51 +4484,51 @@
         <v>0</v>
       </c>
       <c r="J98" s="3" t="n">
         <v>44471</v>
       </c>
       <c r="K98" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="99">
       <c r="A99" s="1" t="inlineStr">
         <is>
           <t>PANNA</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C99" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D99" s="1" t="inlineStr">
         <is>
-          <t>Boundary Plntation-Farm Forestry Trees(Individual) / Boundary Line Plantation of Farm Forestry Trees for Individuals</t>
+          <t>Boundary Plntation-Farm Forestry Trees(Individual) / Line Plantation of Forestry Trees for Individual</t>
         </is>
       </c>
       <c r="E99" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F99" s="1" t="inlineStr">
         <is>
           <t>1709002046/IF/22012034957420 — वृक्षारोपण कार्य रामहुलास दुबेदी   गजना</t>
         </is>
       </c>
       <c r="G99" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H99" s="2" t="n">
         <v>117912.51</v>
       </c>
       <c r="I99" s="2" t="n">
         <v>37408</v>
       </c>
       <c r="J99" s="3" t="n">
         <v>44650</v>
@@ -5309,51 +5309,51 @@
       <c r="J115" s="3" t="n">
         <v>45487</v>
       </c>
       <c r="K115" s="3" t="n">
         <v>45608</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="116">
       <c r="A116" s="1" t="inlineStr">
         <is>
           <t>PANNA</t>
         </is>
       </c>
       <c r="B116" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C116" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D116" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E116" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F116" s="1" t="inlineStr">
         <is>
           <t>1709002046/IF/22012035258323 — Kapil dhara koop nirman RAMKESH DUWEDI GRAM GAJNA</t>
         </is>
       </c>
       <c r="G116" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H116" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I116" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J116" s="3" t="n">
         <v>45519</v>
@@ -15595,521 +15595,521 @@
       <c r="J325" s="3" t="n">
         <v>45362</v>
       </c>
       <c r="K325" s="3" t="n">
         <v>45687</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="326">
       <c r="A326" s="1" t="inlineStr">
         <is>
           <t>PANNA</t>
         </is>
       </c>
       <c r="B326" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C326" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D326" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E326" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F326" s="1" t="inlineStr">
         <is>
           <t>1709002046/IF/IAY/4547025 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106520323</t>
         </is>
       </c>
       <c r="G326" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H326" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I326" s="2" t="n">
         <v>22248</v>
       </c>
       <c r="J326" s="3" t="n">
         <v>45643</v>
       </c>
       <c r="K326" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="327">
       <c r="A327" s="1" t="inlineStr">
         <is>
           <t>PANNA</t>
         </is>
       </c>
       <c r="B327" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C327" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D327" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E327" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F327" s="1" t="inlineStr">
         <is>
           <t>1709002046/IF/IAY/4596429 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121043233</t>
         </is>
       </c>
       <c r="G327" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H327" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I327" s="2" t="n">
         <v>23256</v>
       </c>
       <c r="J327" s="3" t="n">
         <v>45643</v>
       </c>
       <c r="K327" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="328">
       <c r="A328" s="1" t="inlineStr">
         <is>
           <t>PANNA</t>
         </is>
       </c>
       <c r="B328" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C328" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D328" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E328" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F328" s="1" t="inlineStr">
         <is>
           <t>1709002046/IF/IAY/4610392 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125051421</t>
         </is>
       </c>
       <c r="G328" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H328" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I328" s="2" t="n">
         <v>22491</v>
       </c>
       <c r="J328" s="3" t="n">
         <v>45625</v>
       </c>
       <c r="K328" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="329">
       <c r="A329" s="1" t="inlineStr">
         <is>
           <t>PANNA</t>
         </is>
       </c>
       <c r="B329" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C329" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D329" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E329" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F329" s="1" t="inlineStr">
         <is>
           <t>1709002046/IF/IAY/4611223 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125365281</t>
         </is>
       </c>
       <c r="G329" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H329" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I329" s="2" t="n">
         <v>21996</v>
       </c>
       <c r="J329" s="3" t="n">
         <v>45625</v>
       </c>
       <c r="K329" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="330">
       <c r="A330" s="1" t="inlineStr">
         <is>
           <t>PANNA</t>
         </is>
       </c>
       <c r="B330" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C330" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D330" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E330" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F330" s="1" t="inlineStr">
         <is>
           <t>1709002046/IF/IAY/4615432 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126286665</t>
         </is>
       </c>
       <c r="G330" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H330" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I330" s="2" t="n">
         <v>22194</v>
       </c>
       <c r="J330" s="3" t="n">
         <v>45643</v>
       </c>
       <c r="K330" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="331">
       <c r="A331" s="1" t="inlineStr">
         <is>
           <t>PANNA</t>
         </is>
       </c>
       <c r="B331" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C331" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D331" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E331" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F331" s="1" t="inlineStr">
         <is>
           <t>1709002046/IF/IAY/4618201 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126393160</t>
         </is>
       </c>
       <c r="G331" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H331" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I331" s="2" t="n">
         <v>22239</v>
       </c>
       <c r="J331" s="3" t="n">
         <v>45625</v>
       </c>
       <c r="K331" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="332">
       <c r="A332" s="1" t="inlineStr">
         <is>
           <t>PANNA</t>
         </is>
       </c>
       <c r="B332" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C332" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D332" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E332" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F332" s="1" t="inlineStr">
         <is>
           <t>1709002046/IF/IAY/4618208 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126394270</t>
         </is>
       </c>
       <c r="G332" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H332" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I332" s="2" t="n">
         <v>23121</v>
       </c>
       <c r="J332" s="3" t="n">
         <v>45643</v>
       </c>
       <c r="K332" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="333">
       <c r="A333" s="1" t="inlineStr">
         <is>
           <t>PANNA</t>
         </is>
       </c>
       <c r="B333" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C333" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D333" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E333" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F333" s="1" t="inlineStr">
         <is>
           <t>1709002046/IF/IAY/4618229 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126397413</t>
         </is>
       </c>
       <c r="G333" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H333" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I333" s="2" t="n">
         <v>10710</v>
       </c>
       <c r="J333" s="3" t="n">
         <v>45625</v>
       </c>
       <c r="K333" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="334">
       <c r="A334" s="1" t="inlineStr">
         <is>
           <t>PANNA</t>
         </is>
       </c>
       <c r="B334" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C334" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D334" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E334" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F334" s="1" t="inlineStr">
         <is>
           <t>1709002046/IF/IAY/4621489 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127118298</t>
         </is>
       </c>
       <c r="G334" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H334" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I334" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J334" s="3" t="n">
         <v>45550</v>
       </c>
       <c r="K334" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="335">
       <c r="A335" s="1" t="inlineStr">
         <is>
           <t>PANNA</t>
         </is>
       </c>
       <c r="B335" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C335" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D335" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E335" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F335" s="1" t="inlineStr">
         <is>
           <t>1709002046/IF/IAY/4622165 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127290509</t>
         </is>
       </c>
       <c r="G335" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H335" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I335" s="2" t="n">
         <v>8631</v>
       </c>
       <c r="J335" s="3" t="n">
         <v>45643</v>
       </c>
       <c r="K335" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="336">
       <c r="A336" s="1" t="inlineStr">
         <is>
           <t>PANNA</t>
         </is>
       </c>
       <c r="B336" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C336" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D336" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E336" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F336" s="1" t="inlineStr">
         <is>
           <t>1709002046/IF/IAY/4625363 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127354668</t>
         </is>
       </c>
       <c r="G336" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H336" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I336" s="2" t="n">
         <v>5229</v>
       </c>
       <c r="J336" s="3" t="n">
         <v>45643</v>
@@ -16161,946 +16161,948 @@
       <c r="J337" s="3" t="n">
         <v>42762</v>
       </c>
       <c r="K337" s="3" t="n">
         <v>43197</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="338">
       <c r="A338" s="1" t="inlineStr">
         <is>
           <t>PANNA</t>
         </is>
       </c>
       <c r="B338" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C338" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D338" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E338" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F338" s="1" t="inlineStr">
         <is>
           <t>1709002046/IF/IAY/4739484 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106520294</t>
         </is>
       </c>
       <c r="G338" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H338" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I338" s="2" t="n">
         <v>15561</v>
       </c>
       <c r="J338" s="3" t="n">
         <v>45643</v>
       </c>
       <c r="K338" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="339">
       <c r="A339" s="1" t="inlineStr">
         <is>
           <t>PANNA</t>
         </is>
       </c>
       <c r="B339" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C339" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D339" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E339" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F339" s="1" t="inlineStr">
         <is>
           <t>1709002046/IF/IAY/4752854 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116357240</t>
         </is>
       </c>
       <c r="G339" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H339" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I339" s="2" t="n">
         <v>6318</v>
       </c>
       <c r="J339" s="3" t="n">
         <v>45735</v>
       </c>
       <c r="K339" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="340">
       <c r="A340" s="1" t="inlineStr">
         <is>
           <t>PANNA</t>
         </is>
       </c>
       <c r="B340" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C340" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D340" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E340" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F340" s="1" t="inlineStr">
         <is>
           <t>1709002046/IF/IAY/4752855 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116357334</t>
         </is>
       </c>
       <c r="G340" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H340" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I340" s="2" t="n">
         <v>13365</v>
       </c>
       <c r="J340" s="3" t="n">
         <v>45664</v>
       </c>
       <c r="K340" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="341">
       <c r="A341" s="1" t="inlineStr">
         <is>
           <t>PANNA</t>
         </is>
       </c>
       <c r="B341" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C341" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D341" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E341" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F341" s="1" t="inlineStr">
         <is>
           <t>1709002046/IF/IAY/4763174 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121043520</t>
         </is>
       </c>
       <c r="G341" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H341" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I341" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J341" s="3" t="n">
         <v>45555</v>
       </c>
       <c r="K341" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="342">
       <c r="A342" s="1" t="inlineStr">
         <is>
           <t>PANNA</t>
         </is>
       </c>
       <c r="B342" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C342" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D342" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E342" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F342" s="1" t="inlineStr">
         <is>
           <t>1709002046/IF/IAY/4776561 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126284556</t>
         </is>
       </c>
       <c r="G342" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H342" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I342" s="2" t="n">
         <v>11799</v>
       </c>
       <c r="J342" s="3" t="n">
         <v>45721</v>
       </c>
       <c r="K342" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="343">
       <c r="A343" s="1" t="inlineStr">
         <is>
           <t>PANNA</t>
         </is>
       </c>
       <c r="B343" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C343" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D343" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E343" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F343" s="1" t="inlineStr">
         <is>
           <t>1709002046/IF/IAY/4779265 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126926121</t>
         </is>
       </c>
       <c r="G343" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H343" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I343" s="2" t="n">
         <v>21474</v>
       </c>
       <c r="J343" s="3" t="n">
         <v>45720</v>
       </c>
       <c r="K343" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="344">
       <c r="A344" s="1" t="inlineStr">
         <is>
           <t>PANNA</t>
         </is>
       </c>
       <c r="B344" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C344" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D344" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E344" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F344" s="1" t="inlineStr">
         <is>
           <t>1709002046/IF/IAY/4790775 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127149697</t>
         </is>
       </c>
       <c r="G344" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H344" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I344" s="2" t="n">
         <v>22122</v>
       </c>
       <c r="J344" s="3" t="n">
         <v>45643</v>
       </c>
       <c r="K344" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="345">
       <c r="A345" s="1" t="inlineStr">
         <is>
           <t>PANNA</t>
         </is>
       </c>
       <c r="B345" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C345" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D345" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E345" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F345" s="1" t="inlineStr">
         <is>
           <t>1709002046/IF/IAY/4877515 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116356961</t>
         </is>
       </c>
       <c r="G345" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H345" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I345" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J345" s="3" t="n">
         <v>45555</v>
       </c>
       <c r="K345" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="346">
       <c r="A346" s="1" t="inlineStr">
         <is>
           <t>PANNA</t>
         </is>
       </c>
       <c r="B346" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C346" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D346" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E346" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F346" s="1" t="inlineStr">
         <is>
           <t>1709002046/IF/IAY/4877708 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124510329</t>
         </is>
       </c>
       <c r="G346" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H346" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I346" s="2" t="n">
         <v>23112</v>
       </c>
       <c r="J346" s="3" t="n">
         <v>45684</v>
       </c>
       <c r="K346" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="347">
       <c r="A347" s="1" t="inlineStr">
         <is>
           <t>PANNA</t>
         </is>
       </c>
       <c r="B347" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C347" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D347" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E347" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F347" s="1" t="inlineStr">
         <is>
           <t>1709002046/IF/IAY/4878200 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP143835251</t>
         </is>
       </c>
       <c r="G347" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H347" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I347" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J347" s="3" t="n">
         <v>45550</v>
       </c>
       <c r="K347" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="348">
       <c r="A348" s="1" t="inlineStr">
         <is>
           <t>PANNA</t>
         </is>
       </c>
       <c r="B348" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C348" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D348" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E348" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F348" s="1" t="inlineStr">
         <is>
           <t>1709002046/IF/IAY/4882581 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126302256</t>
         </is>
       </c>
       <c r="G348" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H348" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I348" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J348" s="3" t="n">
         <v>45636</v>
       </c>
       <c r="K348" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="349">
       <c r="A349" s="1" t="inlineStr">
         <is>
           <t>PANNA</t>
         </is>
       </c>
       <c r="B349" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C349" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D349" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E349" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F349" s="1" t="inlineStr">
         <is>
           <t>1709002046/IF/IAY/4885323 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126391076</t>
         </is>
       </c>
       <c r="G349" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H349" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I349" s="2" t="n">
-        <v>21177</v>
+        <v>23277</v>
       </c>
       <c r="J349" s="3" t="n">
         <v>45707</v>
       </c>
       <c r="K349" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="350">
       <c r="A350" s="1" t="inlineStr">
         <is>
           <t>PANNA</t>
         </is>
       </c>
       <c r="B350" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C350" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D350" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E350" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F350" s="1" t="inlineStr">
         <is>
           <t>1709002046/IF/IAY/4928499 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126495801</t>
         </is>
       </c>
       <c r="G350" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H350" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I350" s="2" t="n">
         <v>22473</v>
       </c>
       <c r="J350" s="3" t="n">
         <v>45735</v>
       </c>
       <c r="K350" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="351">
       <c r="A351" s="1" t="inlineStr">
         <is>
           <t>PANNA</t>
         </is>
       </c>
       <c r="B351" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C351" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D351" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E351" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F351" s="1" t="inlineStr">
         <is>
           <t>1709002046/IF/IAY/4930627 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126932222</t>
         </is>
       </c>
       <c r="G351" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H351" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I351" s="2" t="n">
         <v>14616</v>
       </c>
       <c r="J351" s="3" t="n">
         <v>45852</v>
       </c>
       <c r="K351" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="352">
       <c r="A352" s="1" t="inlineStr">
         <is>
           <t>PANNA</t>
         </is>
       </c>
       <c r="B352" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C352" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D352" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E352" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F352" s="1" t="inlineStr">
         <is>
           <t>1709002046/IF/IAY/4930774 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP137494229</t>
         </is>
       </c>
       <c r="G352" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H352" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I352" s="2" t="n">
         <v>22734</v>
       </c>
       <c r="J352" s="3" t="n">
         <v>45735</v>
       </c>
-      <c r="K352" s="3"/>
+      <c r="K352" s="3" t="n">
+        <v>46306</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="353">
       <c r="A353" s="1" t="inlineStr">
         <is>
           <t>PANNA</t>
         </is>
       </c>
       <c r="B353" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C353" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D353" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E353" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F353" s="1" t="inlineStr">
         <is>
           <t>1709002046/IF/IAY/4930850 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP128864170</t>
         </is>
       </c>
       <c r="G353" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H353" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I353" s="2" t="n">
         <v>20934</v>
       </c>
       <c r="J353" s="3" t="n">
         <v>45735</v>
       </c>
       <c r="K353" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="354">
       <c r="A354" s="1" t="inlineStr">
         <is>
           <t>PANNA</t>
         </is>
       </c>
       <c r="B354" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C354" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D354" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E354" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F354" s="1" t="inlineStr">
         <is>
           <t>1709002046/IF/IAY/5629877 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP128778650</t>
         </is>
       </c>
       <c r="G354" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H354" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I354" s="2" t="n">
         <v>21924</v>
       </c>
       <c r="J354" s="3" t="n">
         <v>45883</v>
       </c>
       <c r="K354" s="3" t="n">
         <v>46236</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="355">
       <c r="A355" s="1" t="inlineStr">
         <is>
           <t>PANNA</t>
         </is>
       </c>
       <c r="B355" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C355" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D355" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E355" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F355" s="1" t="inlineStr">
         <is>
           <t>1709002046/IF/IAY/5754489 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116531725</t>
         </is>
       </c>
       <c r="G355" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H355" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I355" s="2" t="n">
         <v>20880</v>
       </c>
       <c r="J355" s="3" t="n">
         <v>45904</v>
       </c>
       <c r="K355" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="356">
       <c r="A356" s="1" t="inlineStr">
         <is>
           <t>PANNA</t>
         </is>
       </c>
       <c r="B356" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C356" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D356" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E356" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F356" s="1" t="inlineStr">
         <is>
           <t>1709002046/IF/IAY/5754507 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117214156</t>
         </is>
       </c>
       <c r="G356" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H356" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I356" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J356" s="3" t="n">
         <v>45710</v>
       </c>
       <c r="K356" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="357">
       <c r="A357" s="1" t="inlineStr">
         <is>
           <t>PANNA</t>
         </is>
       </c>
       <c r="B357" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C357" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D357" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E357" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F357" s="1" t="inlineStr">
         <is>
           <t>1709002046/IF/IAY/5754607 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP130433141</t>
         </is>
       </c>
       <c r="G357" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H357" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I357" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="J357" s="3" t="n">
         <v>45938</v>
@@ -17152,357 +17154,357 @@
       <c r="J358" s="3" t="n">
         <v>45904</v>
       </c>
       <c r="K358" s="3" t="n">
         <v>46110</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="359">
       <c r="A359" s="1" t="inlineStr">
         <is>
           <t>PANNA</t>
         </is>
       </c>
       <c r="B359" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C359" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D359" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E359" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F359" s="1" t="inlineStr">
         <is>
           <t>1709002046/IF/IAY/5754904 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP128863712</t>
         </is>
       </c>
       <c r="G359" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H359" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I359" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J359" s="3" t="n">
         <v>45709</v>
       </c>
       <c r="K359" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="360">
       <c r="A360" s="1" t="inlineStr">
         <is>
           <t>PANNA</t>
         </is>
       </c>
       <c r="B360" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C360" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D360" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E360" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F360" s="1" t="inlineStr">
         <is>
           <t>1709002046/IF/IAY/5754907 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP128864758</t>
         </is>
       </c>
       <c r="G360" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H360" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I360" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J360" s="3" t="n">
         <v>45709</v>
       </c>
       <c r="K360" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="361">
       <c r="A361" s="1" t="inlineStr">
         <is>
           <t>PANNA</t>
         </is>
       </c>
       <c r="B361" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C361" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D361" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E361" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F361" s="1" t="inlineStr">
         <is>
           <t>1709002046/IF/IAY/5754908 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP128865692</t>
         </is>
       </c>
       <c r="G361" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H361" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I361" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J361" s="3" t="n">
         <v>45710</v>
       </c>
       <c r="K361" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="362">
       <c r="A362" s="1" t="inlineStr">
         <is>
           <t>PANNA</t>
         </is>
       </c>
       <c r="B362" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C362" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D362" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E362" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F362" s="1" t="inlineStr">
         <is>
           <t>1709002046/IF/IAY/5755083 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126931327</t>
         </is>
       </c>
       <c r="G362" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H362" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I362" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J362" s="3" t="n">
         <v>45703</v>
       </c>
       <c r="K362" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="363">
       <c r="A363" s="1" t="inlineStr">
         <is>
           <t>PANNA</t>
         </is>
       </c>
       <c r="B363" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C363" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D363" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E363" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F363" s="1" t="inlineStr">
         <is>
           <t>1709002046/IF/IAY/5755171 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP128863290</t>
         </is>
       </c>
       <c r="G363" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H363" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I363" s="2" t="n">
         <v>21924</v>
       </c>
       <c r="J363" s="3" t="n">
         <v>45938</v>
       </c>
       <c r="K363" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="364">
       <c r="A364" s="1" t="inlineStr">
         <is>
           <t>PANNA</t>
         </is>
       </c>
       <c r="B364" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C364" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D364" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E364" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F364" s="1" t="inlineStr">
         <is>
           <t>1709002046/IF/IAY/5755631 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125943535</t>
         </is>
       </c>
       <c r="G364" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H364" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I364" s="2" t="n">
         <v>21924</v>
       </c>
       <c r="J364" s="3" t="n">
         <v>45904</v>
       </c>
       <c r="K364" s="3" t="n">
         <v>46236</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="365">
       <c r="A365" s="1" t="inlineStr">
         <is>
           <t>PANNA</t>
         </is>
       </c>
       <c r="B365" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C365" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D365" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E365" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F365" s="1" t="inlineStr">
         <is>
           <t>1709002046/IF/IAY/5756464 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126303459</t>
         </is>
       </c>
       <c r="G365" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H365" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I365" s="2" t="n">
-        <v>0</v>
+        <v>2100</v>
       </c>
       <c r="J365" s="3" t="n">
         <v>45550</v>
       </c>
       <c r="K365" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="366">
       <c r="A366" s="1" t="inlineStr">
         <is>
           <t>PANNA</t>
         </is>
       </c>
       <c r="B366" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C366" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D366" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -17532,617 +17534,617 @@
       <c r="J366" s="3" t="n">
         <v>46104</v>
       </c>
       <c r="K366" s="3" t="n">
         <v>46110</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="367">
       <c r="A367" s="1" t="inlineStr">
         <is>
           <t>PANNA</t>
         </is>
       </c>
       <c r="B367" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C367" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D367" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E367" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F367" s="1" t="inlineStr">
         <is>
           <t>1709002046/IF/IAY/5756956 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127137206</t>
         </is>
       </c>
       <c r="G367" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H367" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I367" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J367" s="3" t="n">
         <v>45736</v>
       </c>
       <c r="K367" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="368">
       <c r="A368" s="1" t="inlineStr">
         <is>
           <t>PANNA</t>
         </is>
       </c>
       <c r="B368" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C368" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D368" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E368" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F368" s="1" t="inlineStr">
         <is>
           <t>1709002046/IF/IAY/5756960 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127145956</t>
         </is>
       </c>
       <c r="G368" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H368" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I368" s="2" t="n">
         <v>3654</v>
       </c>
       <c r="J368" s="3" t="n">
         <v>46159</v>
       </c>
       <c r="K368" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="369">
       <c r="A369" s="1" t="inlineStr">
         <is>
           <t>PANNA</t>
         </is>
       </c>
       <c r="B369" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C369" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D369" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E369" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F369" s="1" t="inlineStr">
         <is>
           <t>1709002046/IF/IAY/5758219 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106475959</t>
         </is>
       </c>
       <c r="G369" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H369" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I369" s="2" t="n">
         <v>7308</v>
       </c>
       <c r="J369" s="3" t="n">
         <v>46057</v>
       </c>
       <c r="K369" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="370">
       <c r="A370" s="1" t="inlineStr">
         <is>
           <t>PANNA</t>
         </is>
       </c>
       <c r="B370" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C370" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D370" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E370" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F370" s="1" t="inlineStr">
         <is>
           <t>1709002046/IF/IAY/5758424 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123511720</t>
         </is>
       </c>
       <c r="G370" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H370" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I370" s="2" t="n">
         <v>11484</v>
       </c>
       <c r="J370" s="3" t="n">
         <v>45904</v>
       </c>
       <c r="K370" s="3" t="n">
         <v>46236</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="371">
       <c r="A371" s="1" t="inlineStr">
         <is>
           <t>PANNA</t>
         </is>
       </c>
       <c r="B371" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C371" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D371" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E371" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F371" s="1" t="inlineStr">
         <is>
           <t>1709002046/IF/IAY/5758866 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116357322</t>
         </is>
       </c>
       <c r="G371" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H371" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I371" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J371" s="3" t="n">
         <v>45710</v>
       </c>
       <c r="K371" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="372">
       <c r="A372" s="1" t="inlineStr">
         <is>
           <t>PANNA</t>
         </is>
       </c>
       <c r="B372" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C372" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D372" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E372" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F372" s="1" t="inlineStr">
         <is>
           <t>1709002046/IF/IAY/5758913 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127156984</t>
         </is>
       </c>
       <c r="G372" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H372" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I372" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J372" s="3" t="n">
         <v>45709</v>
       </c>
       <c r="K372" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="373">
       <c r="A373" s="1" t="inlineStr">
         <is>
           <t>PANNA</t>
         </is>
       </c>
       <c r="B373" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C373" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D373" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E373" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F373" s="1" t="inlineStr">
         <is>
           <t>1709002046/IF/IAY/5759013 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126390101</t>
         </is>
       </c>
       <c r="G373" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H373" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I373" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J373" s="3" t="n">
         <v>45709</v>
       </c>
       <c r="K373" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="374">
       <c r="A374" s="1" t="inlineStr">
         <is>
           <t>PANNA</t>
         </is>
       </c>
       <c r="B374" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C374" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D374" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E374" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F374" s="1" t="inlineStr">
         <is>
           <t>1709002046/IF/IAY/5759218 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126466449</t>
         </is>
       </c>
       <c r="G374" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H374" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I374" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J374" s="3" t="n">
         <v>45709</v>
       </c>
       <c r="K374" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="375">
       <c r="A375" s="1" t="inlineStr">
         <is>
           <t>PANNA</t>
         </is>
       </c>
       <c r="B375" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C375" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D375" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E375" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F375" s="1" t="inlineStr">
         <is>
           <t>1709002046/IF/IAY/5759358 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126497011</t>
         </is>
       </c>
       <c r="G375" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H375" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I375" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J375" s="3" t="n">
         <v>45709</v>
       </c>
       <c r="K375" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="376">
       <c r="A376" s="1" t="inlineStr">
         <is>
           <t>PANNA</t>
         </is>
       </c>
       <c r="B376" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C376" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D376" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E376" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F376" s="1" t="inlineStr">
         <is>
           <t>1709002046/IF/IAY/5759631 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP128862239</t>
         </is>
       </c>
       <c r="G376" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H376" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I376" s="2" t="n">
         <v>7308</v>
       </c>
       <c r="J376" s="3" t="n">
         <v>46156</v>
       </c>
       <c r="K376" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="377">
       <c r="A377" s="1" t="inlineStr">
         <is>
           <t>PANNA</t>
         </is>
       </c>
       <c r="B377" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C377" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D377" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E377" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F377" s="1" t="inlineStr">
         <is>
           <t>1709002046/IF/IAY/5759908 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126303125</t>
         </is>
       </c>
       <c r="G377" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H377" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I377" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J377" s="3" t="n">
         <v>45710</v>
       </c>
       <c r="K377" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="378">
       <c r="A378" s="1" t="inlineStr">
         <is>
           <t>PANNA</t>
         </is>
       </c>
       <c r="B378" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C378" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D378" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E378" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F378" s="1" t="inlineStr">
         <is>
           <t>1709002046/IF/IAY/5760326 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126295116</t>
         </is>
       </c>
       <c r="G378" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H378" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I378" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J378" s="3" t="n">
         <v>45709</v>
       </c>
       <c r="K378" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="379">
       <c r="A379" s="1" t="inlineStr">
         <is>
           <t>PANNA</t>
         </is>
       </c>
       <c r="B379" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C379" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D379" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E379" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F379" s="1" t="inlineStr">
         <is>
           <t>1709002046/IF/IAY/5862382 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126933076</t>
         </is>
       </c>
       <c r="G379" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H379" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I379" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J379" s="3" t="n">
         <v>45743</v>
@@ -18184,7775 +18186,7963 @@
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H380" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I380" s="2" t="n">
         <v>15660</v>
       </c>
       <c r="J380" s="3" t="n">
         <v>43218</v>
       </c>
       <c r="K380" s="3" t="n">
         <v>43285</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="381">
       <c r="A381" s="1" t="inlineStr">
         <is>
           <t>PANNA</t>
         </is>
       </c>
       <c r="B381" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C381" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D381" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E381" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F381" s="1" t="inlineStr">
         <is>
-          <t>1709002046/IF/IAY/700794 — Construction of IAY House -IAY REG. NO. MP1438961</t>
+          <t>1709002046/IF/IAY/6407089 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116650888</t>
         </is>
       </c>
       <c r="G381" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H381" s="2" t="n">
-        <v>15030</v>
+        <v>27000</v>
       </c>
       <c r="I381" s="2" t="n">
-        <v>15516</v>
+        <v>0</v>
       </c>
       <c r="J381" s="3" t="n">
-        <v>43021</v>
-[...3 lines deleted...]
-      </c>
+        <v>45550</v>
+      </c>
+      <c r="K381" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="382">
       <c r="A382" s="1" t="inlineStr">
         <is>
           <t>PANNA</t>
         </is>
       </c>
       <c r="B382" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C382" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D382" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E382" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F382" s="1" t="inlineStr">
         <is>
-          <t>1709002046/IF/IAY/709928 — Construction of IAY House -IAY REG. NO. MP1560096</t>
+          <t>1709002046/IF/IAY/6408637 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116357225</t>
         </is>
       </c>
       <c r="G382" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H382" s="2" t="n">
-        <v>15030</v>
+        <v>27000</v>
       </c>
       <c r="I382" s="2" t="n">
-        <v>15528</v>
+        <v>0</v>
       </c>
       <c r="J382" s="3" t="n">
-        <v>43106</v>
-[...3 lines deleted...]
-      </c>
+        <v>45703</v>
+      </c>
+      <c r="K382" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="383">
       <c r="A383" s="1" t="inlineStr">
         <is>
           <t>PANNA</t>
         </is>
       </c>
       <c r="B383" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C383" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D383" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E383" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F383" s="1" t="inlineStr">
         <is>
-          <t>1709002046/IF/IAY/719394 — Construction of IAY House -IAY REG. NO. MP1694306</t>
+          <t>1709002046/IF/IAY/6414944 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126513309</t>
         </is>
       </c>
       <c r="G383" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H383" s="2" t="n">
-        <v>17100</v>
+        <v>27000</v>
       </c>
       <c r="I383" s="2" t="n">
-        <v>18166</v>
+        <v>0</v>
       </c>
       <c r="J383" s="3" t="n">
-        <v>44015</v>
-[...3 lines deleted...]
-      </c>
+        <v>45710</v>
+      </c>
+      <c r="K383" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="384">
       <c r="A384" s="1" t="inlineStr">
         <is>
           <t>PANNA</t>
         </is>
       </c>
       <c r="B384" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C384" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D384" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E384" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F384" s="1" t="inlineStr">
         <is>
-          <t>1709002046/IF/IAY/723498 — Construction of IAY House -IAY REG. NO. MP1785639</t>
+          <t>1709002046/IF/IAY/6416622 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116357299</t>
         </is>
       </c>
       <c r="G384" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H384" s="2" t="n">
-        <v>15030</v>
+        <v>27000</v>
       </c>
       <c r="I384" s="2" t="n">
-        <v>15480</v>
+        <v>0</v>
       </c>
       <c r="J384" s="3" t="n">
-        <v>43095</v>
-[...3 lines deleted...]
-      </c>
+        <v>45550</v>
+      </c>
+      <c r="K384" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="385">
       <c r="A385" s="1" t="inlineStr">
         <is>
           <t>PANNA</t>
         </is>
       </c>
       <c r="B385" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C385" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D385" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E385" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F385" s="1" t="inlineStr">
         <is>
-          <t>1709002046/IF/IAY/724263 — Construction of IAY House -IAY REG. NO. MP1805953</t>
+          <t>1709002046/IF/IAY/700794 — Construction of IAY House -IAY REG. NO. MP1438961</t>
         </is>
       </c>
       <c r="G385" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H385" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I385" s="2" t="n">
-        <v>15126</v>
+        <v>15516</v>
       </c>
       <c r="J385" s="3" t="n">
-        <v>43132</v>
+        <v>43021</v>
       </c>
       <c r="K385" s="3" t="n">
-        <v>43294</v>
+        <v>43249</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="386">
       <c r="A386" s="1" t="inlineStr">
         <is>
           <t>PANNA</t>
         </is>
       </c>
       <c r="B386" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C386" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D386" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E386" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F386" s="1" t="inlineStr">
         <is>
-          <t>1709002046/IF/IAY/724951 — Construction of IAY House -IAY REG. NO. MP1823003</t>
+          <t>1709002046/IF/IAY/709928 — Construction of IAY House -IAY REG. NO. MP1560096</t>
         </is>
       </c>
       <c r="G386" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H386" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I386" s="2" t="n">
-        <v>15480</v>
+        <v>15528</v>
       </c>
       <c r="J386" s="3" t="n">
-        <v>43071</v>
+        <v>43106</v>
       </c>
       <c r="K386" s="3" t="n">
-        <v>43197</v>
+        <v>43249</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="387">
       <c r="A387" s="1" t="inlineStr">
         <is>
           <t>PANNA</t>
         </is>
       </c>
       <c r="B387" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C387" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D387" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E387" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F387" s="1" t="inlineStr">
         <is>
-          <t>1709002046/IF/IAY/726251 — Construction of IAY House -IAY REG. NO. MP1860493</t>
+          <t>1709002046/IF/IAY/719394 — Construction of IAY House -IAY REG. NO. MP1694306</t>
         </is>
       </c>
       <c r="G387" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H387" s="2" t="n">
-        <v>15030</v>
+        <v>17100</v>
       </c>
       <c r="I387" s="2" t="n">
-        <v>15492</v>
+        <v>18166</v>
       </c>
       <c r="J387" s="3" t="n">
-        <v>43010</v>
+        <v>44015</v>
       </c>
       <c r="K387" s="3" t="n">
-        <v>43249</v>
+        <v>45459</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="388">
       <c r="A388" s="1" t="inlineStr">
         <is>
           <t>PANNA</t>
         </is>
       </c>
       <c r="B388" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C388" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D388" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E388" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F388" s="1" t="inlineStr">
         <is>
-          <t>1709002046/IF/IAY/727295 — Construction of IAY House -IAY REG. NO. MP1887439</t>
+          <t>1709002046/IF/IAY/723498 — Construction of IAY House -IAY REG. NO. MP1785639</t>
         </is>
       </c>
       <c r="G388" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H388" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I388" s="2" t="n">
-        <v>16038</v>
+        <v>15480</v>
       </c>
       <c r="J388" s="3" t="n">
-        <v>43113</v>
+        <v>43095</v>
       </c>
       <c r="K388" s="3" t="n">
-        <v>43291</v>
+        <v>43197</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="389">
       <c r="A389" s="1" t="inlineStr">
         <is>
           <t>PANNA</t>
         </is>
       </c>
       <c r="B389" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C389" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D389" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E389" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F389" s="1" t="inlineStr">
         <is>
-          <t>1709002046/IF/IAY/727799 — Construction of IAY House -IAY REG. NO. MP1899943</t>
+          <t>1709002046/IF/IAY/724263 — Construction of IAY House -IAY REG. NO. MP1805953</t>
         </is>
       </c>
       <c r="G389" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H389" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I389" s="2" t="n">
-        <v>14568</v>
+        <v>15126</v>
       </c>
       <c r="J389" s="3" t="n">
         <v>43132</v>
       </c>
       <c r="K389" s="3" t="n">
-        <v>43259</v>
+        <v>43294</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="390">
       <c r="A390" s="1" t="inlineStr">
         <is>
           <t>PANNA</t>
         </is>
       </c>
       <c r="B390" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C390" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D390" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E390" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F390" s="1" t="inlineStr">
         <is>
-          <t>1709002046/IF/IAY/728578 — Construction of IAY House -IAY REG. NO. MP1923242</t>
+          <t>1709002046/IF/IAY/724951 — Construction of IAY House -IAY REG. NO. MP1823003</t>
         </is>
       </c>
       <c r="G390" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H390" s="2" t="n">
-        <v>17100</v>
+        <v>15030</v>
       </c>
       <c r="I390" s="2" t="n">
-        <v>15996</v>
+        <v>15480</v>
       </c>
       <c r="J390" s="3" t="n">
-        <v>43413</v>
+        <v>43071</v>
       </c>
       <c r="K390" s="3" t="n">
-        <v>44032</v>
+        <v>43197</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="391">
       <c r="A391" s="1" t="inlineStr">
         <is>
           <t>PANNA</t>
         </is>
       </c>
       <c r="B391" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C391" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D391" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E391" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F391" s="1" t="inlineStr">
         <is>
-          <t>1709002046/IF/IAY/734884 — Construction of IAY House -IAY REG. NO. MP2103937</t>
+          <t>1709002046/IF/IAY/726251 — Construction of IAY House -IAY REG. NO. MP1860493</t>
         </is>
       </c>
       <c r="G391" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H391" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I391" s="2" t="n">
-        <v>15480</v>
+        <v>15492</v>
       </c>
       <c r="J391" s="3" t="n">
-        <v>42968</v>
+        <v>43010</v>
       </c>
       <c r="K391" s="3" t="n">
-        <v>43081</v>
+        <v>43249</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="392">
       <c r="A392" s="1" t="inlineStr">
         <is>
           <t>PANNA</t>
         </is>
       </c>
       <c r="B392" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C392" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D392" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E392" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F392" s="1" t="inlineStr">
         <is>
-          <t>1709002046/IF/IAY/739024 — Construction of IAY House -IAY REG. NO. MP2203989</t>
+          <t>1709002046/IF/IAY/727295 — Construction of IAY House -IAY REG. NO. MP1887439</t>
         </is>
       </c>
       <c r="G392" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H392" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I392" s="2" t="n">
-        <v>15612</v>
+        <v>16038</v>
       </c>
       <c r="J392" s="3" t="n">
-        <v>43132</v>
+        <v>43113</v>
       </c>
       <c r="K392" s="3" t="n">
-        <v>43294</v>
+        <v>43291</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="393">
       <c r="A393" s="1" t="inlineStr">
         <is>
           <t>PANNA</t>
         </is>
       </c>
       <c r="B393" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C393" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D393" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E393" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F393" s="1" t="inlineStr">
         <is>
-          <t>1709002046/IF/IAY/740813 — Construction of IAY House -IAY REG. NO. MP2250666</t>
+          <t>1709002046/IF/IAY/727799 — Construction of IAY House -IAY REG. NO. MP1899943</t>
         </is>
       </c>
       <c r="G393" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H393" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I393" s="2" t="n">
-        <v>15480</v>
+        <v>14568</v>
       </c>
       <c r="J393" s="3" t="n">
-        <v>43021</v>
+        <v>43132</v>
       </c>
       <c r="K393" s="3" t="n">
-        <v>43197</v>
+        <v>43259</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="394">
       <c r="A394" s="1" t="inlineStr">
         <is>
           <t>PANNA</t>
         </is>
       </c>
       <c r="B394" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C394" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D394" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E394" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F394" s="1" t="inlineStr">
         <is>
-          <t>1709002046/IF/IAY/741428 — Construction of IAY House -IAY REG. NO. MP2269001</t>
+          <t>1709002046/IF/IAY/728578 — Construction of IAY House -IAY REG. NO. MP1923242</t>
         </is>
       </c>
       <c r="G394" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H394" s="2" t="n">
-        <v>15030</v>
+        <v>17100</v>
       </c>
       <c r="I394" s="2" t="n">
-        <v>15480</v>
+        <v>15996</v>
       </c>
       <c r="J394" s="3" t="n">
-        <v>43021</v>
+        <v>43413</v>
       </c>
       <c r="K394" s="3" t="n">
-        <v>43197</v>
+        <v>44032</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="395">
       <c r="A395" s="1" t="inlineStr">
         <is>
           <t>PANNA</t>
         </is>
       </c>
       <c r="B395" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C395" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D395" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E395" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F395" s="1" t="inlineStr">
         <is>
-          <t>1709002046/IF/IAY/741434 — Construction of IAY House -IAY REG. NO. MP2269078</t>
+          <t>1709002046/IF/IAY/734884 — Construction of IAY House -IAY REG. NO. MP2103937</t>
         </is>
       </c>
       <c r="G395" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H395" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I395" s="2" t="n">
-        <v>15516</v>
+        <v>15480</v>
       </c>
       <c r="J395" s="3" t="n">
-        <v>43021</v>
+        <v>42968</v>
       </c>
       <c r="K395" s="3" t="n">
-        <v>43381</v>
+        <v>43081</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="396">
       <c r="A396" s="1" t="inlineStr">
         <is>
           <t>PANNA</t>
         </is>
       </c>
       <c r="B396" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C396" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D396" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E396" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F396" s="1" t="inlineStr">
         <is>
-          <t>1709002046/IF/IAY/741435 — Construction of IAY House -IAY REG. NO. MP2269205</t>
+          <t>1709002046/IF/IAY/739024 — Construction of IAY House -IAY REG. NO. MP2203989</t>
         </is>
       </c>
       <c r="G396" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H396" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I396" s="2" t="n">
-        <v>15984</v>
+        <v>15612</v>
       </c>
       <c r="J396" s="3" t="n">
         <v>43132</v>
       </c>
       <c r="K396" s="3" t="n">
         <v>43294</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="397">
       <c r="A397" s="1" t="inlineStr">
         <is>
           <t>PANNA</t>
         </is>
       </c>
       <c r="B397" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C397" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D397" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E397" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F397" s="1" t="inlineStr">
         <is>
-          <t>1709002046/IF/IAY/741694 — Construction of IAY House -IAY REG. NO. MP2277271</t>
+          <t>1709002046/IF/IAY/740813 — Construction of IAY House -IAY REG. NO. MP2250666</t>
         </is>
       </c>
       <c r="G397" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H397" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I397" s="2" t="n">
-        <v>15516</v>
+        <v>15480</v>
       </c>
       <c r="J397" s="3" t="n">
         <v>43021</v>
       </c>
       <c r="K397" s="3" t="n">
-        <v>43249</v>
+        <v>43197</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="398">
       <c r="A398" s="1" t="inlineStr">
         <is>
           <t>PANNA</t>
         </is>
       </c>
       <c r="B398" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C398" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D398" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E398" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F398" s="1" t="inlineStr">
         <is>
-          <t>1709002046/IF/IAY/755103 — Construction of IAY House -IAY REG. NO. MP2737003</t>
+          <t>1709002046/IF/IAY/741428 — Construction of IAY House -IAY REG. NO. MP2269001</t>
         </is>
       </c>
       <c r="G398" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H398" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I398" s="2" t="n">
-        <v>15984</v>
+        <v>15480</v>
       </c>
       <c r="J398" s="3" t="n">
-        <v>43132</v>
+        <v>43021</v>
       </c>
       <c r="K398" s="3" t="n">
-        <v>43294</v>
+        <v>43197</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="399">
       <c r="A399" s="1" t="inlineStr">
         <is>
           <t>PANNA</t>
         </is>
       </c>
       <c r="B399" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C399" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D399" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E399" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F399" s="1" t="inlineStr">
         <is>
-          <t>1709002046/IF/IAY/789988 — Construction of IAY House -IAY REG. NO. MP1790460</t>
+          <t>1709002046/IF/IAY/741434 — Construction of IAY House -IAY REG. NO. MP2269078</t>
         </is>
       </c>
       <c r="G399" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H399" s="2" t="n">
-        <v>15480</v>
+        <v>15030</v>
       </c>
       <c r="I399" s="2" t="n">
-        <v>15786</v>
+        <v>15516</v>
       </c>
       <c r="J399" s="3" t="n">
-        <v>43132</v>
+        <v>43021</v>
       </c>
       <c r="K399" s="3" t="n">
-        <v>43339</v>
+        <v>43381</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="400">
       <c r="A400" s="1" t="inlineStr">
         <is>
           <t>PANNA</t>
         </is>
       </c>
       <c r="B400" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C400" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D400" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E400" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F400" s="1" t="inlineStr">
         <is>
-          <t>1709002046/IF/IAY/791271 — Construction of IAY House -IAY REG. NO. MP1889457</t>
+          <t>1709002046/IF/IAY/741435 — Construction of IAY House -IAY REG. NO. MP2269205</t>
         </is>
       </c>
       <c r="G400" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H400" s="2" t="n">
-        <v>15480</v>
+        <v>15030</v>
       </c>
       <c r="I400" s="2" t="n">
-        <v>14448</v>
+        <v>15984</v>
       </c>
       <c r="J400" s="3" t="n">
-        <v>43010</v>
+        <v>43132</v>
       </c>
       <c r="K400" s="3" t="n">
-        <v>43259</v>
+        <v>43294</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="401">
       <c r="A401" s="1" t="inlineStr">
         <is>
           <t>PANNA</t>
         </is>
       </c>
       <c r="B401" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C401" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D401" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E401" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F401" s="1" t="inlineStr">
         <is>
-          <t>1709002046/IF/IAY/791272 — Construction of IAY House -IAY REG. NO. MP1889511</t>
+          <t>1709002046/IF/IAY/741694 — Construction of IAY House -IAY REG. NO. MP2277271</t>
         </is>
       </c>
       <c r="G401" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H401" s="2" t="n">
-        <v>15480</v>
+        <v>15030</v>
       </c>
       <c r="I401" s="2" t="n">
-        <v>15480</v>
+        <v>15516</v>
       </c>
       <c r="J401" s="3" t="n">
-        <v>43010</v>
+        <v>43021</v>
       </c>
       <c r="K401" s="3" t="n">
-        <v>43197</v>
+        <v>43249</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="402">
       <c r="A402" s="1" t="inlineStr">
         <is>
           <t>PANNA</t>
         </is>
       </c>
       <c r="B402" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C402" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D402" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E402" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F402" s="1" t="inlineStr">
         <is>
-          <t>1709002046/IF/IAY/875690 — Construction of IAY House -IAY REG. NO. MP1806024</t>
+          <t>1709002046/IF/IAY/755103 — Construction of IAY House -IAY REG. NO. MP2737003</t>
         </is>
       </c>
       <c r="G402" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H402" s="2" t="n">
-        <v>15480</v>
+        <v>15030</v>
       </c>
       <c r="I402" s="2" t="n">
-        <v>18768</v>
+        <v>15984</v>
       </c>
       <c r="J402" s="3" t="n">
         <v>43132</v>
       </c>
       <c r="K402" s="3" t="n">
-        <v>43249</v>
+        <v>43294</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="403">
       <c r="A403" s="1" t="inlineStr">
         <is>
           <t>PANNA</t>
         </is>
       </c>
       <c r="B403" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C403" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D403" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E403" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F403" s="1" t="inlineStr">
         <is>
-          <t>1709002046/IF/IAY/877253 — Construction of IAY House -IAY REG. NO. MP1826196</t>
+          <t>1709002046/IF/IAY/789988 — Construction of IAY House -IAY REG. NO. MP1790460</t>
         </is>
       </c>
       <c r="G403" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H403" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I403" s="2" t="n">
-        <v>15678</v>
+        <v>15786</v>
       </c>
       <c r="J403" s="3" t="n">
-        <v>43071</v>
+        <v>43132</v>
       </c>
       <c r="K403" s="3" t="n">
-        <v>43285</v>
+        <v>43339</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="404">
       <c r="A404" s="1" t="inlineStr">
         <is>
           <t>PANNA</t>
         </is>
       </c>
       <c r="B404" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C404" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D404" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E404" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F404" s="1" t="inlineStr">
         <is>
-          <t>1709002046/IF/IAY/880324 — Construction of IAY House -IAY REG. NO. MP1867775</t>
+          <t>1709002046/IF/IAY/791271 — Construction of IAY House -IAY REG. NO. MP1889457</t>
         </is>
       </c>
       <c r="G404" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H404" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I404" s="2" t="n">
-        <v>15480</v>
+        <v>14448</v>
       </c>
       <c r="J404" s="3" t="n">
-        <v>43095</v>
+        <v>43010</v>
       </c>
       <c r="K404" s="3" t="n">
-        <v>43197</v>
+        <v>43259</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="405">
       <c r="A405" s="1" t="inlineStr">
         <is>
           <t>PANNA</t>
         </is>
       </c>
       <c r="B405" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C405" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D405" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E405" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F405" s="1" t="inlineStr">
         <is>
-          <t>1709002046/IF/IAY/897449 — Construction of IAY House -IAY REG. NO. MP2101377</t>
+          <t>1709002046/IF/IAY/791272 — Construction of IAY House -IAY REG. NO. MP1889511</t>
         </is>
       </c>
       <c r="G405" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H405" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I405" s="2" t="n">
-        <v>15504</v>
+        <v>15480</v>
       </c>
       <c r="J405" s="3" t="n">
-        <v>43081</v>
+        <v>43010</v>
       </c>
       <c r="K405" s="3" t="n">
-        <v>43249</v>
+        <v>43197</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="406">
       <c r="A406" s="1" t="inlineStr">
         <is>
           <t>PANNA</t>
         </is>
       </c>
       <c r="B406" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C406" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D406" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E406" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F406" s="1" t="inlineStr">
         <is>
-          <t>1709002046/IF/IAY/908292 — Construction of IAY House -IAY REG. NO. MP2252427</t>
+          <t>1709002046/IF/IAY/875690 — Construction of IAY House -IAY REG. NO. MP1806024</t>
         </is>
       </c>
       <c r="G406" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H406" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I406" s="2" t="n">
-        <v>15612</v>
+        <v>18768</v>
       </c>
       <c r="J406" s="3" t="n">
         <v>43132</v>
       </c>
       <c r="K406" s="3" t="n">
-        <v>43339</v>
+        <v>43249</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="407">
       <c r="A407" s="1" t="inlineStr">
         <is>
           <t>PANNA</t>
         </is>
       </c>
       <c r="B407" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C407" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D407" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E407" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F407" s="1" t="inlineStr">
         <is>
-          <t>1709002046/IF/IAY/942507 — Construction of IAY House -IAY REG. NO. MP2857982</t>
+          <t>1709002046/IF/IAY/877253 — Construction of IAY House -IAY REG. NO. MP1826196</t>
         </is>
       </c>
       <c r="G407" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H407" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I407" s="2" t="n">
-        <v>15480</v>
+        <v>15678</v>
       </c>
       <c r="J407" s="3" t="n">
-        <v>43113</v>
+        <v>43071</v>
       </c>
       <c r="K407" s="3" t="n">
-        <v>43197</v>
+        <v>43285</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="408">
       <c r="A408" s="1" t="inlineStr">
         <is>
           <t>PANNA</t>
         </is>
       </c>
       <c r="B408" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C408" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D408" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E408" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F408" s="1" t="inlineStr">
         <is>
-          <t>1709002046/LD/136 — मेड बंधान कार्य, सरजू गौड, पंचायत गजना</t>
+          <t>1709002046/IF/IAY/880324 — Construction of IAY House -IAY REG. NO. MP1867775</t>
         </is>
       </c>
       <c r="G408" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H408" s="2" t="n">
-        <v>0</v>
+        <v>15480</v>
       </c>
       <c r="I408" s="2" t="n">
-        <v>32200</v>
+        <v>15480</v>
       </c>
       <c r="J408" s="3" t="n">
-        <v>40526</v>
+        <v>43095</v>
       </c>
       <c r="K408" s="3" t="n">
-        <v>40724</v>
+        <v>43197</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="409">
       <c r="A409" s="1" t="inlineStr">
         <is>
           <t>PANNA</t>
         </is>
       </c>
       <c r="B409" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C409" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D409" s="1" t="inlineStr">
         <is>
-          <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E409" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F409" s="1" t="inlineStr">
         <is>
-          <t>1709002046/LD/22012034227562 — मेढ जीतेन्‍द्र कुमार/गया प्रसाद दुवे</t>
+          <t>1709002046/IF/IAY/897449 — Construction of IAY House -IAY REG. NO. MP2101377</t>
         </is>
       </c>
       <c r="G409" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H409" s="2" t="n">
-        <v>55000</v>
+        <v>15480</v>
       </c>
       <c r="I409" s="2" t="n">
-        <v>54696</v>
+        <v>15504</v>
       </c>
       <c r="J409" s="3" t="n">
-        <v>42201</v>
+        <v>43081</v>
       </c>
       <c r="K409" s="3" t="n">
-        <v>42275</v>
+        <v>43249</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="410">
       <c r="A410" s="1" t="inlineStr">
         <is>
           <t>PANNA</t>
         </is>
       </c>
       <c r="B410" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C410" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D410" s="1" t="inlineStr">
         <is>
-          <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E410" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F410" s="1" t="inlineStr">
         <is>
-          <t>1709002046/LD/22012034227566 — मेड बंधान राकेश कुमार दुबे / रामसजीवन दुबे ग्राम गजना ग्राम पंचायत गजना</t>
+          <t>1709002046/IF/IAY/908292 — Construction of IAY House -IAY REG. NO. MP2252427</t>
         </is>
       </c>
       <c r="G410" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H410" s="2" t="n">
-        <v>55000</v>
+        <v>15480</v>
       </c>
       <c r="I410" s="2" t="n">
-        <v>51993</v>
+        <v>15612</v>
       </c>
       <c r="J410" s="3" t="n">
-        <v>42201</v>
+        <v>43132</v>
       </c>
       <c r="K410" s="3" t="n">
-        <v>42275</v>
+        <v>43339</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="411">
       <c r="A411" s="1" t="inlineStr">
         <is>
           <t>PANNA</t>
         </is>
       </c>
       <c r="B411" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C411" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D411" s="1" t="inlineStr">
         <is>
-          <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E411" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F411" s="1" t="inlineStr">
         <is>
-          <t>1709002046/LD/22012034227604 — मेढ जगप्रसाद/नन्‍हे यादव ग्राम पंचायत गजना</t>
+          <t>1709002046/IF/IAY/942507 — Construction of IAY House -IAY REG. NO. MP2857982</t>
         </is>
       </c>
       <c r="G411" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H411" s="2" t="n">
-        <v>0</v>
+        <v>15480</v>
       </c>
       <c r="I411" s="2" t="n">
-        <v>0</v>
+        <v>15480</v>
       </c>
       <c r="J411" s="3" t="n">
-        <v>42108</v>
-[...1 lines deleted...]
-      <c r="K411" s="3"/>
+        <v>43113</v>
+      </c>
+      <c r="K411" s="3" t="n">
+        <v>43197</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="412">
       <c r="A412" s="1" t="inlineStr">
         <is>
           <t>PANNA</t>
         </is>
       </c>
       <c r="B412" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C412" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Land Development</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D412" s="1" t="inlineStr">
         <is>
-          <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E412" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F412" s="1" t="inlineStr">
         <is>
-          <t>1709002046/LD/22012034227631 — मेढ बंधान बुदध सिंह/मोहनलाल यादव ग्राम पंचायत गजना</t>
+          <t>1709002046/LD/136 — मेड बंधान कार्य, सरजू गौड, पंचायत गजना</t>
         </is>
       </c>
       <c r="G412" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H412" s="2" t="n">
-        <v>65000</v>
+        <v>0</v>
       </c>
       <c r="I412" s="2" t="n">
-        <v>64872</v>
+        <v>32200</v>
       </c>
       <c r="J412" s="3" t="n">
-        <v>42208</v>
+        <v>40526</v>
       </c>
       <c r="K412" s="3" t="n">
-        <v>42305</v>
+        <v>40724</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="413">
       <c r="A413" s="1" t="inlineStr">
         <is>
           <t>PANNA</t>
         </is>
       </c>
       <c r="B413" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C413" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D413" s="1" t="inlineStr">
         <is>
           <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
         </is>
       </c>
       <c r="E413" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F413" s="1" t="inlineStr">
         <is>
-          <t>1709002046/LD/22012034227632 — मेढ बालक़ष्‍ण/भवानीदीन उरमलिया ग्राम पंचायत गजना</t>
+          <t>1709002046/LD/22012034227562 — मेढ जीतेन्‍द्र कुमार/गया प्रसाद दुवे</t>
         </is>
       </c>
       <c r="G413" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H413" s="2" t="n">
-        <v>65000</v>
+        <v>55000</v>
       </c>
       <c r="I413" s="2" t="n">
-        <v>64872</v>
+        <v>54696</v>
       </c>
       <c r="J413" s="3" t="n">
-        <v>42208</v>
+        <v>42201</v>
       </c>
       <c r="K413" s="3" t="n">
         <v>42275</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="414">
       <c r="A414" s="1" t="inlineStr">
         <is>
           <t>PANNA</t>
         </is>
       </c>
       <c r="B414" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C414" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D414" s="1" t="inlineStr">
         <is>
           <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
         </is>
       </c>
       <c r="E414" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F414" s="1" t="inlineStr">
         <is>
-          <t>1709002046/LD/22012034227633 — मेढ मुन्‍नीलाल/भवानीदीन उरमलिया ग्राम पंचायत गजना</t>
+          <t>1709002046/LD/22012034227566 — मेड बंधान राकेश कुमार दुबे / रामसजीवन दुबे ग्राम गजना ग्राम पंचायत गजना</t>
         </is>
       </c>
       <c r="G414" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H414" s="2" t="n">
-        <v>65000</v>
+        <v>55000</v>
       </c>
       <c r="I414" s="2" t="n">
-        <v>64872</v>
+        <v>51993</v>
       </c>
       <c r="J414" s="3" t="n">
-        <v>42208</v>
+        <v>42201</v>
       </c>
       <c r="K414" s="3" t="n">
-        <v>42286</v>
+        <v>42275</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="415">
       <c r="A415" s="1" t="inlineStr">
         <is>
           <t>PANNA</t>
         </is>
       </c>
       <c r="B415" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C415" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D415" s="1" t="inlineStr">
         <is>
           <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
         </is>
       </c>
       <c r="E415" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F415" s="1" t="inlineStr">
         <is>
-          <t>1709002046/LD/22012034227634 — मेढबंधान सुखलाल/गोविन्‍दा गोड ग्राम पंचायत गजना</t>
+          <t>1709002046/LD/22012034227604 — मेढ जगप्रसाद/नन्‍हे यादव ग्राम पंचायत गजना</t>
         </is>
       </c>
       <c r="G415" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H415" s="2" t="n">
-        <v>65000</v>
+        <v>0</v>
       </c>
       <c r="I415" s="2" t="n">
-        <v>65031</v>
+        <v>0</v>
       </c>
       <c r="J415" s="3" t="n">
-        <v>42208</v>
-[...3 lines deleted...]
-      </c>
+        <v>42108</v>
+      </c>
+      <c r="K415" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="416">
       <c r="A416" s="1" t="inlineStr">
         <is>
           <t>PANNA</t>
         </is>
       </c>
       <c r="B416" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C416" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D416" s="1" t="inlineStr">
         <is>
           <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
         </is>
       </c>
       <c r="E416" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F416" s="1" t="inlineStr">
         <is>
-          <t>1709002046/LD/22012034227635 — मेढ बंधान अम़त /सनेही गोड ग्राम पंचायत गजना</t>
+          <t>1709002046/LD/22012034227631 — मेढ बंधान बुदध सिंह/मोहनलाल यादव ग्राम पंचायत गजना</t>
         </is>
       </c>
       <c r="G416" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H416" s="2" t="n">
         <v>65000</v>
       </c>
       <c r="I416" s="2" t="n">
-        <v>65031</v>
+        <v>64872</v>
       </c>
       <c r="J416" s="3" t="n">
         <v>42208</v>
       </c>
       <c r="K416" s="3" t="n">
-        <v>42286</v>
+        <v>42305</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="417">
       <c r="A417" s="1" t="inlineStr">
         <is>
           <t>PANNA</t>
         </is>
       </c>
       <c r="B417" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C417" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D417" s="1" t="inlineStr">
         <is>
           <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
         </is>
       </c>
       <c r="E417" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F417" s="1" t="inlineStr">
         <is>
-          <t>1709002046/LD/22012034227636 — मेढ बंधान जगप्रसाद/नन्‍हे यादव ग्राम पंचायत गजना</t>
+          <t>1709002046/LD/22012034227632 — मेढ बालक़ष्‍ण/भवानीदीन उरमलिया ग्राम पंचायत गजना</t>
         </is>
       </c>
       <c r="G417" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H417" s="2" t="n">
         <v>65000</v>
       </c>
       <c r="I417" s="2" t="n">
-        <v>64554</v>
+        <v>64872</v>
       </c>
       <c r="J417" s="3" t="n">
         <v>42208</v>
       </c>
       <c r="K417" s="3" t="n">
-        <v>42315</v>
+        <v>42275</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="418">
       <c r="A418" s="1" t="inlineStr">
         <is>
           <t>PANNA</t>
         </is>
       </c>
       <c r="B418" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C418" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D418" s="1" t="inlineStr">
         <is>
           <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
         </is>
       </c>
       <c r="E418" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F418" s="1" t="inlineStr">
         <is>
-          <t>1709002046/LD/22012034227897 — मेढ धर्मेन्‍द्र/भवानीदीन उरमलिया ग्राम पंचायत गजना</t>
+          <t>1709002046/LD/22012034227633 — मेढ मुन्‍नीलाल/भवानीदीन उरमलिया ग्राम पंचायत गजना</t>
         </is>
       </c>
       <c r="G418" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H418" s="2" t="n">
-        <v>42000</v>
+        <v>65000</v>
       </c>
       <c r="I418" s="2" t="n">
-        <v>41976</v>
+        <v>64872</v>
       </c>
       <c r="J418" s="3" t="n">
-        <v>42222</v>
+        <v>42208</v>
       </c>
       <c r="K418" s="3" t="n">
-        <v>42265</v>
+        <v>42286</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="419">
       <c r="A419" s="1" t="inlineStr">
         <is>
           <t>PANNA</t>
         </is>
       </c>
       <c r="B419" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C419" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D419" s="1" t="inlineStr">
         <is>
           <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
         </is>
       </c>
       <c r="E419" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F419" s="1" t="inlineStr">
         <is>
-          <t>1709002046/LD/22012034227898 — सुम्‍मेर सिंह/मोहनलाल यादव ग्राम पंचायत गजना</t>
+          <t>1709002046/LD/22012034227634 — मेढबंधान सुखलाल/गोविन्‍दा गोड ग्राम पंचायत गजना</t>
         </is>
       </c>
       <c r="G419" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H419" s="2" t="n">
-        <v>42000</v>
+        <v>65000</v>
       </c>
       <c r="I419" s="2" t="n">
-        <v>41022</v>
+        <v>65031</v>
       </c>
       <c r="J419" s="3" t="n">
-        <v>42222</v>
+        <v>42208</v>
       </c>
       <c r="K419" s="3" t="n">
-        <v>42297</v>
+        <v>42275</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="420">
       <c r="A420" s="1" t="inlineStr">
         <is>
           <t>PANNA</t>
         </is>
       </c>
       <c r="B420" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C420" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D420" s="1" t="inlineStr">
         <is>
           <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
         </is>
       </c>
       <c r="E420" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F420" s="1" t="inlineStr">
         <is>
-          <t>1709002046/LD/22012034227912 — मेढ कल्‍याण सिंह/सुक्‍कू यादव ग्राम पंचायत गजना</t>
+          <t>1709002046/LD/22012034227635 — मेढ बंधान अम़त /सनेही गोड ग्राम पंचायत गजना</t>
         </is>
       </c>
       <c r="G420" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H420" s="2" t="n">
-        <v>28000</v>
+        <v>65000</v>
       </c>
       <c r="I420" s="2" t="n">
-        <v>28620</v>
+        <v>65031</v>
       </c>
       <c r="J420" s="3" t="n">
-        <v>42222</v>
+        <v>42208</v>
       </c>
       <c r="K420" s="3" t="n">
-        <v>42243</v>
+        <v>42286</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="421">
       <c r="A421" s="1" t="inlineStr">
         <is>
           <t>PANNA</t>
         </is>
       </c>
       <c r="B421" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C421" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D421" s="1" t="inlineStr">
         <is>
           <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
         </is>
       </c>
       <c r="E421" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F421" s="1" t="inlineStr">
         <is>
-          <t>1709002046/LD/22012034252709 — मेढ बंधान चन्‍दा बाई/लखन सिह यादव ग्राम पंचायत गजना</t>
+          <t>1709002046/LD/22012034227636 — मेढ बंधान जगप्रसाद/नन्‍हे यादव ग्राम पंचायत गजना</t>
         </is>
       </c>
       <c r="G421" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H421" s="2" t="n">
         <v>65000</v>
       </c>
       <c r="I421" s="2" t="n">
-        <v>0</v>
+        <v>64554</v>
       </c>
       <c r="J421" s="3" t="n">
-        <v>42397</v>
-[...1 lines deleted...]
-      <c r="K421" s="3"/>
+        <v>42208</v>
+      </c>
+      <c r="K421" s="3" t="n">
+        <v>42315</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="422">
       <c r="A422" s="1" t="inlineStr">
         <is>
           <t>PANNA</t>
         </is>
       </c>
       <c r="B422" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C422" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D422" s="1" t="inlineStr">
         <is>
           <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
         </is>
       </c>
       <c r="E422" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F422" s="1" t="inlineStr">
         <is>
-          <t>1709002046/LD/22012034252710 — मेढ बंधान मुन्‍ना प्रजापति /कलुआ ग्राम पंचायत गजना</t>
+          <t>1709002046/LD/22012034227897 — मेढ धर्मेन्‍द्र/भवानीदीन उरमलिया ग्राम पंचायत गजना</t>
         </is>
       </c>
       <c r="G422" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H422" s="2" t="n">
-        <v>65000</v>
+        <v>42000</v>
       </c>
       <c r="I422" s="2" t="n">
-        <v>0</v>
+        <v>41976</v>
       </c>
       <c r="J422" s="3" t="n">
-        <v>42279</v>
-[...1 lines deleted...]
-      <c r="K422" s="3"/>
+        <v>42222</v>
+      </c>
+      <c r="K422" s="3" t="n">
+        <v>42265</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="423">
       <c r="A423" s="1" t="inlineStr">
         <is>
           <t>PANNA</t>
         </is>
       </c>
       <c r="B423" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C423" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D423" s="1" t="inlineStr">
         <is>
           <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
         </is>
       </c>
       <c r="E423" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F423" s="1" t="inlineStr">
         <is>
-          <t>1709002046/LD/22012034252711 — मेढ बंधान शैलेन्‍द्र दुबे/राम‍खिलावन  ग्राम पंचायत गजना</t>
+          <t>1709002046/LD/22012034227898 — सुम्‍मेर सिंह/मोहनलाल यादव ग्राम पंचायत गजना</t>
         </is>
       </c>
       <c r="G423" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H423" s="2" t="n">
-        <v>65000</v>
+        <v>42000</v>
       </c>
       <c r="I423" s="2" t="n">
-        <v>52438</v>
+        <v>41022</v>
       </c>
       <c r="J423" s="3" t="n">
-        <v>42461</v>
+        <v>42222</v>
       </c>
       <c r="K423" s="3" t="n">
-        <v>43022</v>
+        <v>42297</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="424">
       <c r="A424" s="1" t="inlineStr">
         <is>
           <t>PANNA</t>
         </is>
       </c>
       <c r="B424" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C424" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D424" s="1" t="inlineStr">
         <is>
           <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
         </is>
       </c>
       <c r="E424" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F424" s="1" t="inlineStr">
         <is>
-          <t>1709002046/LD/22012034252712 — मेढ बंधान विनोद कुमार शर्मा/रामभगत ग्राम पंचायत गजना</t>
+          <t>1709002046/LD/22012034227912 — मेढ कल्‍याण सिंह/सुक्‍कू यादव ग्राम पंचायत गजना</t>
         </is>
       </c>
       <c r="G424" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H424" s="2" t="n">
-        <v>65000</v>
+        <v>28000</v>
       </c>
       <c r="I424" s="2" t="n">
-        <v>0</v>
+        <v>28620</v>
       </c>
       <c r="J424" s="3" t="n">
-        <v>42279</v>
-[...1 lines deleted...]
-      <c r="K424" s="3"/>
+        <v>42222</v>
+      </c>
+      <c r="K424" s="3" t="n">
+        <v>42243</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="425">
       <c r="A425" s="1" t="inlineStr">
         <is>
           <t>PANNA</t>
         </is>
       </c>
       <c r="B425" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C425" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D425" s="1" t="inlineStr">
         <is>
           <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
         </is>
       </c>
       <c r="E425" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F425" s="1" t="inlineStr">
         <is>
-          <t>1709002046/LD/22012034252713 — मेढ बंधान बुघ्‍धू पटेल/जगना पटेल ग्राम पंचायत गजना</t>
+          <t>1709002046/LD/22012034252709 — मेढ बंधान चन्‍दा बाई/लखन सिह यादव ग्राम पंचायत गजना</t>
         </is>
       </c>
       <c r="G425" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H425" s="2" t="n">
         <v>65000</v>
       </c>
       <c r="I425" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J425" s="3" t="n">
-        <v>42279</v>
+        <v>42397</v>
       </c>
       <c r="K425" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="426">
       <c r="A426" s="1" t="inlineStr">
         <is>
           <t>PANNA</t>
         </is>
       </c>
       <c r="B426" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C426" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D426" s="1" t="inlineStr">
         <is>
           <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
         </is>
       </c>
       <c r="E426" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F426" s="1" t="inlineStr">
         <is>
-          <t>1709002046/LD/22012034252714 — मेढ बंधान रनिया गौड/रामचरण  ग्राम पंचायत गजना</t>
+          <t>1709002046/LD/22012034252710 — मेढ बंधान मुन्‍ना प्रजापति /कलुआ ग्राम पंचायत गजना</t>
         </is>
       </c>
       <c r="G426" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H426" s="2" t="n">
         <v>65000</v>
       </c>
       <c r="I426" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J426" s="3" t="n">
-        <v>42397</v>
+        <v>42279</v>
       </c>
       <c r="K426" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="427">
       <c r="A427" s="1" t="inlineStr">
         <is>
           <t>PANNA</t>
         </is>
       </c>
       <c r="B427" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C427" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D427" s="1" t="inlineStr">
         <is>
           <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
         </is>
       </c>
       <c r="E427" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F427" s="1" t="inlineStr">
         <is>
-          <t>1709002046/LD/22012034252715 — मेढ बंधान टेडा गौड /गिरधारी  ग्राम पंचायत गजना</t>
+          <t>1709002046/LD/22012034252711 — मेढ बंधान शैलेन्‍द्र दुबे/राम‍खिलावन  ग्राम पंचायत गजना</t>
         </is>
       </c>
       <c r="G427" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H427" s="2" t="n">
         <v>65000</v>
       </c>
       <c r="I427" s="2" t="n">
-        <v>0</v>
+        <v>52438</v>
       </c>
       <c r="J427" s="3" t="n">
-        <v>42279</v>
-[...1 lines deleted...]
-      <c r="K427" s="3"/>
+        <v>42461</v>
+      </c>
+      <c r="K427" s="3" t="n">
+        <v>43022</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="428">
       <c r="A428" s="1" t="inlineStr">
         <is>
           <t>PANNA</t>
         </is>
       </c>
       <c r="B428" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C428" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D428" s="1" t="inlineStr">
         <is>
           <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
         </is>
       </c>
       <c r="E428" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F428" s="1" t="inlineStr">
         <is>
-          <t>1709002046/LD/22012034252716 — मेढ बंधान सुदामी गौड/सुकुरूवा गौड  ग्राम पंचायत गजना</t>
+          <t>1709002046/LD/22012034252712 — मेढ बंधान विनोद कुमार शर्मा/रामभगत ग्राम पंचायत गजना</t>
         </is>
       </c>
       <c r="G428" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H428" s="2" t="n">
         <v>65000</v>
       </c>
       <c r="I428" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J428" s="3" t="n">
         <v>42279</v>
       </c>
       <c r="K428" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="429">
       <c r="A429" s="1" t="inlineStr">
         <is>
           <t>PANNA</t>
         </is>
       </c>
       <c r="B429" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C429" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D429" s="1" t="inlineStr">
         <is>
           <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
         </is>
       </c>
       <c r="E429" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F429" s="1" t="inlineStr">
         <is>
-          <t>1709002046/LD/22012034252717 — मेढ बंधान मिजाजी प्रजापति/कमताई ग्राम पंचायत गजना</t>
+          <t>1709002046/LD/22012034252713 — मेढ बंधान बुघ्‍धू पटेल/जगना पटेल ग्राम पंचायत गजना</t>
         </is>
       </c>
       <c r="G429" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H429" s="2" t="n">
         <v>65000</v>
       </c>
       <c r="I429" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J429" s="3" t="n">
         <v>42279</v>
       </c>
       <c r="K429" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="430">
       <c r="A430" s="1" t="inlineStr">
         <is>
           <t>PANNA</t>
         </is>
       </c>
       <c r="B430" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C430" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D430" s="1" t="inlineStr">
         <is>
           <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
         </is>
       </c>
       <c r="E430" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F430" s="1" t="inlineStr">
         <is>
-          <t>1709002046/LD/22012034252718 — मेढ बंधान रामरतीपटेल /दीनदयाल ग्राम पंचायत गजना</t>
+          <t>1709002046/LD/22012034252714 — मेढ बंधान रनिया गौड/रामचरण  ग्राम पंचायत गजना</t>
         </is>
       </c>
       <c r="G430" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H430" s="2" t="n">
         <v>65000</v>
       </c>
       <c r="I430" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J430" s="3" t="n">
-        <v>42279</v>
+        <v>42397</v>
       </c>
       <c r="K430" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="431">
       <c r="A431" s="1" t="inlineStr">
         <is>
           <t>PANNA</t>
         </is>
       </c>
       <c r="B431" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C431" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D431" s="1" t="inlineStr">
         <is>
           <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
         </is>
       </c>
       <c r="E431" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F431" s="1" t="inlineStr">
         <is>
-          <t>1709002046/LD/22012034252719 — मेढ बंधान संजय दिवेदी/रामस्‍वरूप  ग्राम पंचायत गजना</t>
+          <t>1709002046/LD/22012034252715 — मेढ बंधान टेडा गौड /गिरधारी  ग्राम पंचायत गजना</t>
         </is>
       </c>
       <c r="G431" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H431" s="2" t="n">
         <v>65000</v>
       </c>
       <c r="I431" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J431" s="3" t="n">
         <v>42279</v>
       </c>
       <c r="K431" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="432">
       <c r="A432" s="1" t="inlineStr">
         <is>
           <t>PANNA</t>
         </is>
       </c>
       <c r="B432" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C432" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D432" s="1" t="inlineStr">
         <is>
           <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
         </is>
       </c>
       <c r="E432" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F432" s="1" t="inlineStr">
         <is>
-          <t>1709002046/LD/22012034252720 — मेढ बंधान बाबूलाल कुशवाहा/रामकिशना ग्राम पंचायत गजना</t>
+          <t>1709002046/LD/22012034252716 — मेढ बंधान सुदामी गौड/सुकुरूवा गौड  ग्राम पंचायत गजना</t>
         </is>
       </c>
       <c r="G432" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H432" s="2" t="n">
         <v>65000</v>
       </c>
       <c r="I432" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J432" s="3" t="n">
         <v>42279</v>
       </c>
       <c r="K432" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="433">
       <c r="A433" s="1" t="inlineStr">
         <is>
           <t>PANNA</t>
         </is>
       </c>
       <c r="B433" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C433" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Play Ground</t>
+          <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D433" s="1" t="inlineStr">
         <is>
-          <t>Play Ground / Construction of Play field for Community</t>
+          <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
         </is>
       </c>
       <c r="E433" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F433" s="1" t="inlineStr">
         <is>
-          <t>1709002046/LD/22012034295238 — ग्रामीण कीडागन निर्माण ग्राम शाहपुर ग्राम पंचायत गजना</t>
+          <t>1709002046/LD/22012034252717 — मेढ बंधान मिजाजी प्रजापति/कमताई ग्राम पंचायत गजना</t>
         </is>
       </c>
       <c r="G433" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H433" s="2" t="n">
-        <v>353000</v>
+        <v>65000</v>
       </c>
       <c r="I433" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J433" s="3" t="n">
-        <v>42733</v>
+        <v>42279</v>
       </c>
       <c r="K433" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="434">
       <c r="A434" s="1" t="inlineStr">
         <is>
           <t>PANNA</t>
         </is>
       </c>
       <c r="B434" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C434" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D434" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
         </is>
       </c>
       <c r="E434" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F434" s="1" t="inlineStr">
         <is>
-          <t>1709002046/LD/22012034300203 — शांती धाम गजना</t>
+          <t>1709002046/LD/22012034252718 — मेढ बंधान रामरतीपटेल /दीनदयाल ग्राम पंचायत गजना</t>
         </is>
       </c>
       <c r="G434" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H434" s="2" t="n">
-        <v>0</v>
+        <v>65000</v>
       </c>
       <c r="I434" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J434" s="3" t="n">
-        <v>42761</v>
+        <v>42279</v>
       </c>
       <c r="K434" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="435">
       <c r="A435" s="1" t="inlineStr">
         <is>
           <t>PANNA</t>
         </is>
       </c>
       <c r="B435" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C435" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D435" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
         </is>
       </c>
       <c r="E435" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F435" s="1" t="inlineStr">
         <is>
-          <t>1709002046/LD/22012034300474 — ग्रामीण क्रीडांगन गजना</t>
+          <t>1709002046/LD/22012034252719 — मेढ बंधान संजय दिवेदी/रामस्‍वरूप  ग्राम पंचायत गजना</t>
         </is>
       </c>
       <c r="G435" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H435" s="2" t="n">
-        <v>0</v>
+        <v>65000</v>
       </c>
       <c r="I435" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J435" s="3" t="n">
-        <v>42761</v>
+        <v>42279</v>
       </c>
       <c r="K435" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="436">
       <c r="A436" s="1" t="inlineStr">
         <is>
           <t>PANNA</t>
         </is>
       </c>
       <c r="B436" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C436" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D436" s="1" t="inlineStr">
         <is>
-          <t>Crematorium / Construction of Crematorium for Community</t>
+          <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
         </is>
       </c>
       <c r="E436" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F436" s="1" t="inlineStr">
         <is>
-          <t>1709002046/LD/22012034307274 — Shanti dham nirman sahpur gram panchayat gajna</t>
+          <t>1709002046/LD/22012034252720 — मेढ बंधान बाबूलाल कुशवाहा/रामकिशना ग्राम पंचायत गजना</t>
         </is>
       </c>
       <c r="G436" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H436" s="2" t="n">
-        <v>180000</v>
+        <v>65000</v>
       </c>
       <c r="I436" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J436" s="3" t="n">
-        <v>42840</v>
+        <v>42279</v>
       </c>
       <c r="K436" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="437">
       <c r="A437" s="1" t="inlineStr">
         <is>
           <t>PANNA</t>
         </is>
       </c>
       <c r="B437" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C437" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Play Ground</t>
         </is>
       </c>
       <c r="D437" s="1" t="inlineStr">
         <is>
           <t>Play Ground / Construction of Play field for Community</t>
         </is>
       </c>
       <c r="E437" s="1" t="inlineStr">
         <is>
           <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F437" s="1" t="inlineStr">
         <is>
-          <t>1709002046/LD/22012034307545 — ग्रामीण क्रिडागन निर्माण ग्राम सुकवाहा ग्राम पंचायत गजना</t>
+          <t>1709002046/LD/22012034295238 — ग्रामीण कीडागन निर्माण ग्राम शाहपुर ग्राम पंचायत गजना</t>
         </is>
       </c>
       <c r="G437" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H437" s="2" t="n">
-        <v>186000</v>
+        <v>353000</v>
       </c>
       <c r="I437" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J437" s="3" t="n">
-        <v>42842</v>
+        <v>42733</v>
       </c>
       <c r="K437" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="438">
       <c r="A438" s="1" t="inlineStr">
         <is>
           <t>PANNA</t>
         </is>
       </c>
       <c r="B438" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C438" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Play Ground</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D438" s="1" t="inlineStr">
         <is>
-          <t>Play Ground / Construction of Play field for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E438" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F438" s="1" t="inlineStr">
         <is>
-          <t>1709002046/LD/22012034307546 — ग्रामीण क्रिडागन निर्माण ग्राम पंचायत गजना</t>
+          <t>1709002046/LD/22012034300203 — शांती धाम गजना</t>
         </is>
       </c>
       <c r="G438" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H438" s="2" t="n">
-        <v>186000</v>
+        <v>0</v>
       </c>
       <c r="I438" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J438" s="3" t="n">
-        <v>42842</v>
+        <v>42761</v>
       </c>
       <c r="K438" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="439">
       <c r="A439" s="1" t="inlineStr">
         <is>
           <t>PANNA</t>
         </is>
       </c>
       <c r="B439" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C439" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D439" s="1" t="inlineStr">
         <is>
-          <t>Crematorium / Construction of Crematorium for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E439" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F439" s="1" t="inlineStr">
         <is>
-          <t>1709002046/LD/22012034307791 — Shanti Dham nirman sukwah gram panchayat gajna</t>
+          <t>1709002046/LD/22012034300474 — ग्रामीण क्रीडांगन गजना</t>
         </is>
       </c>
       <c r="G439" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H439" s="2" t="n">
-        <v>180000</v>
+        <v>0</v>
       </c>
       <c r="I439" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J439" s="3" t="n">
-        <v>42840</v>
+        <v>42761</v>
       </c>
       <c r="K439" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="440">
       <c r="A440" s="1" t="inlineStr">
         <is>
           <t>PANNA</t>
         </is>
       </c>
       <c r="B440" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C440" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D440" s="1" t="inlineStr">
         <is>
-          <t>Development of Fallow Land for Community / Development of Fallow Land for Community</t>
+          <t>Crematorium / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E440" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F440" s="1" t="inlineStr">
         <is>
-          <t>1709002046/LD/22012034595710 — खेल मैदान ग्राम शाहपुर  ग्राम पंचायत गजना</t>
+          <t>1709002046/LD/22012034307274 — Shanti dham nirman sahpur gram panchayat gajna</t>
         </is>
       </c>
       <c r="G440" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H440" s="2" t="n">
-        <v>1494541.2</v>
+        <v>180000</v>
       </c>
       <c r="I440" s="2" t="n">
-        <v>1468525</v>
+        <v>0</v>
       </c>
       <c r="J440" s="3" t="n">
-        <v>45331</v>
-[...3 lines deleted...]
-      </c>
+        <v>42840</v>
+      </c>
+      <c r="K440" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="441">
       <c r="A441" s="1" t="inlineStr">
         <is>
           <t>PANNA</t>
         </is>
       </c>
       <c r="B441" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C441" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>D--RURAL INFRASTUCTURE / Play Ground</t>
         </is>
       </c>
       <c r="D441" s="1" t="inlineStr">
         <is>
-          <t>Constr of Stone peripheral Bund for Community / Construction of Stone peripheral/farm/field Bund for Community</t>
+          <t>Play Ground / Construction of Play field for Community</t>
         </is>
       </c>
       <c r="E441" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F441" s="1" t="inlineStr">
         <is>
-          <t>1709002046/LD/22012034951846 — पेरीफेरल स्टोन बंड निर्माण कार्य भोला अहिरवार के खेत से चिंकू केवट के खेत की ओर शाहपुर गजना</t>
+          <t>1709002046/LD/22012034307545 — ग्रामीण क्रिडागन निर्माण ग्राम सुकवाहा ग्राम पंचायत गजना</t>
         </is>
       </c>
       <c r="G441" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H441" s="2" t="n">
-        <v>990000.01</v>
+        <v>186000</v>
       </c>
       <c r="I441" s="2" t="n">
-        <v>947121</v>
+        <v>0</v>
       </c>
       <c r="J441" s="3" t="n">
-        <v>45799</v>
-[...3 lines deleted...]
-      </c>
+        <v>42842</v>
+      </c>
+      <c r="K441" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="442">
       <c r="A442" s="1" t="inlineStr">
         <is>
           <t>PANNA</t>
         </is>
       </c>
       <c r="B442" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C442" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>D--RURAL INFRASTUCTURE / Play Ground</t>
         </is>
       </c>
       <c r="D442" s="1" t="inlineStr">
         <is>
-          <t>Constr of Stone peripheral Bund for Community / Construction of Stone peripheral/farm/field Bund for Community</t>
+          <t>Play Ground / Construction of Play field for Community</t>
         </is>
       </c>
       <c r="E442" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F442" s="1" t="inlineStr">
         <is>
-          <t>1709002046/LD/22012034951862 — पेरीफेरल स्टोन बंड निर्माण कार्य  शिवमंगल के खेत से दीनदयाल के खेत की ओर ग्राम पंचायत गजना</t>
+          <t>1709002046/LD/22012034307546 — ग्रामीण क्रिडागन निर्माण ग्राम पंचायत गजना</t>
         </is>
       </c>
       <c r="G442" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H442" s="2" t="n">
-        <v>990000.01</v>
+        <v>186000</v>
       </c>
       <c r="I442" s="2" t="n">
-        <v>910515</v>
+        <v>0</v>
       </c>
       <c r="J442" s="3" t="n">
-        <v>45753</v>
-[...3 lines deleted...]
-      </c>
+        <v>42842</v>
+      </c>
+      <c r="K442" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="443">
       <c r="A443" s="1" t="inlineStr">
         <is>
           <t>PANNA</t>
         </is>
       </c>
       <c r="B443" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C443" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D443" s="1" t="inlineStr">
         <is>
-          <t>Constr of Stone peripheral Bund for Community / Construction of Stone peripheral/farm/field Bund for Community</t>
+          <t>Crematorium / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E443" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F443" s="1" t="inlineStr">
         <is>
-          <t>1709002046/LD/22012034960935 — Peripheral stone bund of construction aasharam ke khet se madan god Gajna</t>
+          <t>1709002046/LD/22012034307791 — Shanti Dham nirman sukwah gram panchayat gajna</t>
         </is>
       </c>
       <c r="G443" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H443" s="2" t="n">
-        <v>986095.05</v>
+        <v>180000</v>
       </c>
       <c r="I443" s="2" t="n">
-        <v>817905</v>
+        <v>0</v>
       </c>
       <c r="J443" s="3" t="n">
-        <v>46067</v>
+        <v>42840</v>
       </c>
       <c r="K443" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="444">
       <c r="A444" s="1" t="inlineStr">
         <is>
           <t>PANNA</t>
         </is>
       </c>
       <c r="B444" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C444" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D444" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Development of Fallow Land for Community / Development of Fallow Land for Community</t>
         </is>
       </c>
       <c r="E444" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F444" s="1" t="inlineStr">
         <is>
-          <t>1709002046/LD/700 — शान्‍ती धाम निर्माण कार्य ग्राम पंचायत गजना</t>
+          <t>1709002046/LD/22012034595710 — खेल मैदान ग्राम शाहपुर  ग्राम पंचायत गजना</t>
         </is>
       </c>
       <c r="G444" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H444" s="2" t="n">
-        <v>442000</v>
+        <v>1494541.2</v>
       </c>
       <c r="I444" s="2" t="n">
-        <v>356368.3</v>
+        <v>1468525</v>
       </c>
       <c r="J444" s="3" t="n">
-        <v>40494</v>
+        <v>45331</v>
       </c>
       <c r="K444" s="3" t="n">
-        <v>41354</v>
+        <v>45550</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="445">
       <c r="A445" s="1" t="inlineStr">
         <is>
           <t>PANNA</t>
         </is>
       </c>
       <c r="B445" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C445" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D445" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Constr of Stone peripheral Bund for Community / Construction of Stone peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E445" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F445" s="1" t="inlineStr">
         <is>
-          <t>1709002046/LD/799 — मेड बंधान कार्य, तोडा/ शम्‍भू गोड, पंचायत गजना</t>
+          <t>1709002046/LD/22012034951846 — पेरीफेरल स्टोन बंड निर्माण कार्य भोला अहिरवार के खेत से चिंकू केवट के खेत की ओर शाहपुर गजना</t>
         </is>
       </c>
       <c r="G445" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H445" s="2" t="n">
-        <v>0</v>
+        <v>990000.01</v>
       </c>
       <c r="I445" s="2" t="n">
-        <v>25200</v>
+        <v>947121</v>
       </c>
       <c r="J445" s="3" t="n">
-        <v>40546</v>
+        <v>45799</v>
       </c>
       <c r="K445" s="3" t="n">
-        <v>40724</v>
+        <v>46198</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="446">
       <c r="A446" s="1" t="inlineStr">
         <is>
           <t>PANNA</t>
         </is>
       </c>
       <c r="B446" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C446" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D446" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Constr of Stone peripheral Bund for Community / Construction of Stone peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E446" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F446" s="1" t="inlineStr">
         <is>
-          <t>1709002046/LD/909 — मेढ बंधान कार्य बिरसू/ गिरधारी ग्राम शहपुरा पंचायत गजना</t>
+          <t>1709002046/LD/22012034951862 — पेरीफेरल स्टोन बंड निर्माण कार्य  शिवमंगल के खेत से दीनदयाल के खेत की ओर ग्राम पंचायत गजना</t>
         </is>
       </c>
       <c r="G446" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H446" s="2" t="n">
-        <v>0</v>
+        <v>990000.01</v>
       </c>
       <c r="I446" s="2" t="n">
-        <v>40260</v>
+        <v>910515</v>
       </c>
       <c r="J446" s="3" t="n">
-        <v>40702</v>
+        <v>45753</v>
       </c>
       <c r="K446" s="3" t="n">
-        <v>41035</v>
+        <v>46198</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="447">
       <c r="A447" s="1" t="inlineStr">
         <is>
           <t>PANNA</t>
         </is>
       </c>
       <c r="B447" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C447" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D447" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Constr of Stone peripheral Bund for Community / Construction of Stone peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E447" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F447" s="1" t="inlineStr">
         <is>
-          <t>1709002046/LD/910 — मेढ बंधान कार्य सियाशरण/मोहन लाल ग्राम पंचायत गजना</t>
+          <t>1709002046/LD/22012034960935 — Peripheral stone bund of construction aasharam ke khet se madan god Gajna</t>
         </is>
       </c>
       <c r="G447" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H447" s="2" t="n">
-        <v>55000</v>
+        <v>986095.05</v>
       </c>
       <c r="I447" s="2" t="n">
-        <v>42240</v>
+        <v>817905</v>
       </c>
       <c r="J447" s="3" t="n">
-        <v>41214</v>
-[...3 lines deleted...]
-      </c>
+        <v>46067</v>
+      </c>
+      <c r="K447" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="448">
       <c r="A448" s="1" t="inlineStr">
         <is>
           <t>PANNA</t>
         </is>
       </c>
       <c r="B448" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C448" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D448" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E448" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F448" s="1" t="inlineStr">
         <is>
-          <t>1709002046/RC/11 — सी सी रोड निर्माण कार्य</t>
+          <t>1709002046/LD/700 — शान्‍ती धाम निर्माण कार्य ग्राम पंचायत गजना</t>
         </is>
       </c>
       <c r="G448" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H448" s="2" t="n">
-        <v>498000</v>
+        <v>442000</v>
       </c>
       <c r="I448" s="2" t="n">
-        <v>544102</v>
+        <v>356368.3</v>
       </c>
       <c r="J448" s="3" t="n">
-        <v>39335</v>
+        <v>40494</v>
       </c>
       <c r="K448" s="3" t="n">
-        <v>39406</v>
+        <v>41354</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="449">
       <c r="A449" s="1" t="inlineStr">
         <is>
           <t>PANNA</t>
         </is>
       </c>
       <c r="B449" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C449" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D449" s="1" t="inlineStr">
         <is>
-          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E449" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F449" s="1" t="inlineStr">
         <is>
-          <t>1709002046/RC/148 — जीएसबी रोड निर्माण कार्य, गजना से पटकनटोला ग्राम पंचायत गजना</t>
+          <t>1709002046/LD/799 — मेड बंधान कार्य, तोडा/ शम्‍भू गोड, पंचायत गजना</t>
         </is>
       </c>
       <c r="G449" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H449" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I449" s="2" t="n">
-        <v>584412.79</v>
+        <v>25200</v>
       </c>
       <c r="J449" s="3" t="n">
-        <v>39857</v>
+        <v>40546</v>
       </c>
       <c r="K449" s="3" t="n">
-        <v>40366</v>
+        <v>40724</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="450">
       <c r="A450" s="1" t="inlineStr">
         <is>
           <t>PANNA</t>
         </is>
       </c>
       <c r="B450" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C450" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D450" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E450" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F450" s="1" t="inlineStr">
         <is>
-          <t>1709002046/RC/22012034164368 — सी.सी.रोड एवं नाली निर्माण अतिरिक्‍त कक्ष सुकवाहा</t>
+          <t>1709002046/LD/909 — मेढ बंधान कार्य बिरसू/ गिरधारी ग्राम शहपुरा पंचायत गजना</t>
         </is>
       </c>
       <c r="G450" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H450" s="2" t="n">
-        <v>150000</v>
+        <v>0</v>
       </c>
       <c r="I450" s="2" t="n">
-        <v>137088</v>
+        <v>40260</v>
       </c>
       <c r="J450" s="3" t="n">
-        <v>41404</v>
+        <v>40702</v>
       </c>
       <c r="K450" s="3" t="n">
-        <v>41556</v>
+        <v>41035</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="451">
       <c r="A451" s="1" t="inlineStr">
         <is>
           <t>PANNA</t>
         </is>
       </c>
       <c r="B451" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C451" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D451" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E451" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F451" s="1" t="inlineStr">
         <is>
-          <t>1709002046/RC/22012034193854 — जी एस बी रोड निर्माण पाठकन टोला से ग्राम सुकवाहा ग</t>
+          <t>1709002046/LD/910 — मेढ बंधान कार्य सियाशरण/मोहन लाल ग्राम पंचायत गजना</t>
         </is>
       </c>
       <c r="G451" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H451" s="2" t="n">
-        <v>494000</v>
+        <v>55000</v>
       </c>
       <c r="I451" s="2" t="n">
-        <v>486421.9</v>
+        <v>42240</v>
       </c>
       <c r="J451" s="3" t="n">
-        <v>41620</v>
+        <v>41214</v>
       </c>
       <c r="K451" s="3" t="n">
-        <v>41692</v>
+        <v>41353</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="452">
       <c r="A452" s="1" t="inlineStr">
         <is>
           <t>PANNA</t>
         </is>
       </c>
       <c r="B452" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C452" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D452" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E452" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F452" s="1" t="inlineStr">
         <is>
-          <t>1709002046/RC/22012034204402 — सी सी रोड एवं नाली  निर्माण प्राथमिक शाला से धिन्‍</t>
+          <t>1709002046/RC/11 — सी सी रोड निर्माण कार्य</t>
         </is>
       </c>
       <c r="G452" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H452" s="2" t="n">
-        <v>150000</v>
+        <v>498000</v>
       </c>
       <c r="I452" s="2" t="n">
-        <v>146344</v>
+        <v>544102</v>
       </c>
       <c r="J452" s="3" t="n">
-        <v>41683</v>
+        <v>39335</v>
       </c>
       <c r="K452" s="3" t="n">
-        <v>41745</v>
+        <v>39406</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="453">
       <c r="A453" s="1" t="inlineStr">
         <is>
           <t>PANNA</t>
         </is>
       </c>
       <c r="B453" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C453" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D453" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E453" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F453" s="1" t="inlineStr">
         <is>
-          <t>1709002046/RC/22012034210044 — जी एस बी रोड निर्माण पाडिया बाबा से रामेवर के घर त</t>
+          <t>1709002046/RC/148 — जीएसबी रोड निर्माण कार्य, गजना से पटकनटोला ग्राम पंचायत गजना</t>
         </is>
       </c>
       <c r="G453" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H453" s="2" t="n">
-        <v>476000</v>
+        <v>0</v>
       </c>
       <c r="I453" s="2" t="n">
-        <v>460721.7</v>
+        <v>584412.79</v>
       </c>
       <c r="J453" s="3" t="n">
-        <v>41699</v>
+        <v>39857</v>
       </c>
       <c r="K453" s="3" t="n">
-        <v>42009</v>
+        <v>40366</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="454">
       <c r="A454" s="1" t="inlineStr">
         <is>
           <t>PANNA</t>
         </is>
       </c>
       <c r="B454" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C454" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D454" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E454" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F454" s="1" t="inlineStr">
         <is>
-          <t>1709002046/RC/22012034284355 — सी सी रोड एंव नाली निर्माण रामशरण शर्मा के मकान से सुखसाहब सिह के मकान तक</t>
+          <t>1709002046/RC/22012034164368 — सी.सी.रोड एवं नाली निर्माण अतिरिक्‍त कक्ष सुकवाहा</t>
         </is>
       </c>
       <c r="G454" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H454" s="2" t="n">
         <v>150000</v>
       </c>
       <c r="I454" s="2" t="n">
-        <v>145856</v>
+        <v>137088</v>
       </c>
       <c r="J454" s="3" t="n">
-        <v>42362</v>
+        <v>41404</v>
       </c>
       <c r="K454" s="3" t="n">
-        <v>42641</v>
+        <v>41556</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="455">
       <c r="A455" s="1" t="inlineStr">
         <is>
           <t>PANNA</t>
         </is>
       </c>
       <c r="B455" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C455" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D455" s="1" t="inlineStr">
         <is>
           <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E455" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F455" s="1" t="inlineStr">
         <is>
-          <t>1709002046/RC/22012034324170 — सुूदूर सम्‍पर्क सडक</t>
+          <t>1709002046/RC/22012034193854 — जी एस बी रोड निर्माण पाठकन टोला से ग्राम सुकवाहा ग</t>
         </is>
       </c>
       <c r="G455" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H455" s="2" t="n">
-        <v>0</v>
+        <v>494000</v>
       </c>
       <c r="I455" s="2" t="n">
-        <v>0</v>
+        <v>486421.9</v>
       </c>
       <c r="J455" s="3" t="n">
-        <v>42761</v>
-[...1 lines deleted...]
-      <c r="K455" s="3"/>
+        <v>41620</v>
+      </c>
+      <c r="K455" s="3" t="n">
+        <v>41692</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="456">
       <c r="A456" s="1" t="inlineStr">
         <is>
           <t>PANNA</t>
         </is>
       </c>
       <c r="B456" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C456" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D456" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E456" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F456" s="1" t="inlineStr">
         <is>
-          <t>1709002046/RC/22012034324201 — सी सी रोड एवं नाली निर्माण</t>
+          <t>1709002046/RC/22012034204402 — सी सी रोड एवं नाली  निर्माण प्राथमिक शाला से धिन्‍</t>
         </is>
       </c>
       <c r="G456" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H456" s="2" t="n">
-        <v>0</v>
+        <v>150000</v>
       </c>
       <c r="I456" s="2" t="n">
-        <v>0</v>
+        <v>146344</v>
       </c>
       <c r="J456" s="3" t="n">
-        <v>42761</v>
-[...1 lines deleted...]
-      <c r="K456" s="3"/>
+        <v>41683</v>
+      </c>
+      <c r="K456" s="3" t="n">
+        <v>41745</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="457">
       <c r="A457" s="1" t="inlineStr">
         <is>
           <t>PANNA</t>
         </is>
       </c>
       <c r="B457" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C457" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D457" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E457" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F457" s="1" t="inlineStr">
         <is>
-          <t>1709002046/RC/22012034332867 — सी सी रोड एवं नाली निर्माण संतोष गोड के मकान से मुख्‍य मार्ग तक ग्राम पंचायत गजना</t>
+          <t>1709002046/RC/22012034210044 — जी एस बी रोड निर्माण पाडिया बाबा से रामेवर के घर त</t>
         </is>
       </c>
       <c r="G457" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H457" s="2" t="n">
-        <v>188500</v>
+        <v>476000</v>
       </c>
       <c r="I457" s="2" t="n">
-        <v>170244</v>
+        <v>460721.7</v>
       </c>
       <c r="J457" s="3" t="n">
-        <v>43481</v>
+        <v>41699</v>
       </c>
       <c r="K457" s="3" t="n">
-        <v>44292</v>
+        <v>42009</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="458">
       <c r="A458" s="1" t="inlineStr">
         <is>
           <t>PANNA</t>
         </is>
       </c>
       <c r="B458" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C458" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D458" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E458" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F458" s="1" t="inlineStr">
         <is>
-          <t>1709002046/RC/22012034352406 — सी सी रोड एवं नाली निर्माण सुनेता के मकान तक एवं भगुन्‍ती के मकान से राजाराम के मकान तक ग्राम पंचायत</t>
+          <t>1709002046/RC/22012034284355 — सी सी रोड एंव नाली निर्माण रामशरण शर्मा के मकान से सुखसाहब सिह के मकान तक</t>
         </is>
       </c>
       <c r="G458" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H458" s="2" t="n">
         <v>150000</v>
       </c>
       <c r="I458" s="2" t="n">
-        <v>143520</v>
+        <v>145856</v>
       </c>
       <c r="J458" s="3" t="n">
-        <v>43194</v>
+        <v>42362</v>
       </c>
       <c r="K458" s="3" t="n">
-        <v>43397</v>
+        <v>42641</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="459">
       <c r="A459" s="1" t="inlineStr">
         <is>
           <t>PANNA</t>
         </is>
       </c>
       <c r="B459" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C459" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D459" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E459" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F459" s="1" t="inlineStr">
         <is>
-          <t>1709002046/RC/22012034360354 — सी सी रोड एवं नाली निर्माण नत्‍थू उरमलिया के घर से स्‍कूल तक ग्राम पंचायत गजना</t>
+          <t>1709002046/RC/22012034324170 — सुूदूर सम्‍पर्क सडक</t>
         </is>
       </c>
       <c r="G459" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H459" s="2" t="n">
-        <v>64000</v>
+        <v>0</v>
       </c>
       <c r="I459" s="2" t="n">
-        <v>52812</v>
+        <v>0</v>
       </c>
       <c r="J459" s="3" t="n">
-        <v>43017</v>
-[...3 lines deleted...]
-      </c>
+        <v>42761</v>
+      </c>
+      <c r="K459" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="460">
       <c r="A460" s="1" t="inlineStr">
         <is>
           <t>PANNA</t>
         </is>
       </c>
       <c r="B460" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C460" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D460" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E460" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F460" s="1" t="inlineStr">
         <is>
-          <t>1709002046/RC/22012034367989 — सी सी रोड एवं नाली निर्माण बुदध सिंह के घर से मंगल के घ्‍ार तक ग्राम सुकवाहा ग्राम पंचायत गजना</t>
+          <t>1709002046/RC/22012034324201 — सी सी रोड एवं नाली निर्माण</t>
         </is>
       </c>
       <c r="G460" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H460" s="2" t="n">
-        <v>70000</v>
+        <v>0</v>
       </c>
       <c r="I460" s="2" t="n">
-        <v>71030</v>
+        <v>0</v>
       </c>
       <c r="J460" s="3" t="n">
-        <v>43132</v>
-[...3 lines deleted...]
-      </c>
+        <v>42761</v>
+      </c>
+      <c r="K460" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="461">
       <c r="A461" s="1" t="inlineStr">
         <is>
           <t>PANNA</t>
         </is>
       </c>
       <c r="B461" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C461" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D461" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E461" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F461" s="1" t="inlineStr">
         <is>
-          <t>1709002046/RC/22012034368016 — सी सी रोड एवं नाली निर्माण लोकेन्‍द्र सिंह के घर से सुम्‍मेर सिंह के बारी तक सुकवाहा ग्राम पंचायत गज</t>
+          <t>1709002046/RC/22012034332867 — सी सी रोड एवं नाली निर्माण संतोष गोड के मकान से मुख्‍य मार्ग तक ग्राम पंचायत गजना</t>
         </is>
       </c>
       <c r="G461" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H461" s="2" t="n">
-        <v>85100</v>
+        <v>188500</v>
       </c>
       <c r="I461" s="2" t="n">
-        <v>92766</v>
+        <v>170244</v>
       </c>
       <c r="J461" s="3" t="n">
-        <v>43077</v>
+        <v>43481</v>
       </c>
       <c r="K461" s="3" t="n">
-        <v>43383</v>
+        <v>44292</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="462">
       <c r="A462" s="1" t="inlineStr">
         <is>
           <t>PANNA</t>
         </is>
       </c>
       <c r="B462" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C462" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D462" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E462" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F462" s="1" t="inlineStr">
         <is>
-          <t>1709002046/RC/22012034369813 — sudoor sadak sampark</t>
+          <t>1709002046/RC/22012034352406 — सी सी रोड एवं नाली निर्माण सुनेता के मकान तक एवं भगुन्‍ती के मकान से राजाराम के मकान तक ग्राम पंचायत</t>
         </is>
       </c>
       <c r="G462" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H462" s="2" t="n">
-        <v>0</v>
+        <v>150000</v>
       </c>
       <c r="I462" s="2" t="n">
-        <v>0</v>
+        <v>143520</v>
       </c>
       <c r="J462" s="3" t="n">
-        <v>43059</v>
-[...1 lines deleted...]
-      <c r="K462" s="3"/>
+        <v>43194</v>
+      </c>
+      <c r="K462" s="3" t="n">
+        <v>43397</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="463">
       <c r="A463" s="1" t="inlineStr">
         <is>
           <t>PANNA</t>
         </is>
       </c>
       <c r="B463" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C463" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D463" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E463" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F463" s="1" t="inlineStr">
         <is>
-          <t>1709002046/RC/22012034397228 — सी सी रोड एंव नाली निर्माण रामसेवक के घर से नाला तक ग्राम पंचायत गजना</t>
+          <t>1709002046/RC/22012034360354 — सी सी रोड एवं नाली निर्माण नत्‍थू उरमलिया के घर से स्‍कूल तक ग्राम पंचायत गजना</t>
         </is>
       </c>
       <c r="G463" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H463" s="2" t="n">
-        <v>75000</v>
+        <v>64000</v>
       </c>
       <c r="I463" s="2" t="n">
-        <v>73680</v>
+        <v>52812</v>
       </c>
       <c r="J463" s="3" t="n">
-        <v>43495</v>
+        <v>43017</v>
       </c>
       <c r="K463" s="3" t="n">
-        <v>43946</v>
+        <v>43398</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="464">
       <c r="A464" s="1" t="inlineStr">
         <is>
           <t>PANNA</t>
         </is>
       </c>
       <c r="B464" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C464" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D464" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E464" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F464" s="1" t="inlineStr">
         <is>
-          <t>1709002046/RC/22012034397230 — सी सी रोड एंव नाली निर्माण कुम्‍भ करण के घर से गया गौड के घर तक ग्राम पंचायत गजना</t>
+          <t>1709002046/RC/22012034367989 — सी सी रोड एवं नाली निर्माण बुदध सिंह के घर से मंगल के घ्‍ार तक ग्राम सुकवाहा ग्राम पंचायत गजना</t>
         </is>
       </c>
       <c r="G464" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H464" s="2" t="n">
-        <v>75000</v>
+        <v>70000</v>
       </c>
       <c r="I464" s="2" t="n">
-        <v>74736</v>
+        <v>71030</v>
       </c>
       <c r="J464" s="3" t="n">
-        <v>43495</v>
+        <v>43132</v>
       </c>
       <c r="K464" s="3" t="n">
-        <v>43946</v>
+        <v>43397</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="465">
       <c r="A465" s="1" t="inlineStr">
         <is>
           <t>PANNA</t>
         </is>
       </c>
       <c r="B465" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C465" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D465" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E465" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F465" s="1" t="inlineStr">
         <is>
-          <t>1709002046/RC/22012034397231 — सी सी रोड एंव नाली निर्माण ऐची गौड के घर से छोटेलाल के  घर तक ग्राम पंचायत गजना</t>
+          <t>1709002046/RC/22012034368016 — सी सी रोड एवं नाली निर्माण लोकेन्‍द्र सिंह के घर से सुम्‍मेर सिंह के बारी तक सुकवाहा ग्राम पंचायत गज</t>
         </is>
       </c>
       <c r="G465" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H465" s="2" t="n">
-        <v>60000</v>
+        <v>85100</v>
       </c>
       <c r="I465" s="2" t="n">
-        <v>60192</v>
+        <v>92766</v>
       </c>
       <c r="J465" s="3" t="n">
-        <v>43558</v>
+        <v>43077</v>
       </c>
       <c r="K465" s="3" t="n">
-        <v>43946</v>
+        <v>43383</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="466">
       <c r="A466" s="1" t="inlineStr">
         <is>
           <t>PANNA</t>
         </is>
       </c>
       <c r="B466" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C466" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D466" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E466" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F466" s="1" t="inlineStr">
         <is>
-          <t>1709002046/RC/22012034439799 — सीसी रोड निर्माण सुख देवके मकान से नाला तक, गाम पंचायत गजना</t>
+          <t>1709002046/RC/22012034369813 — sudoor sadak sampark</t>
         </is>
       </c>
       <c r="G466" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H466" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I466" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J466" s="3" t="n">
-        <v>43491</v>
+        <v>43059</v>
       </c>
       <c r="K466" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="467">
       <c r="A467" s="1" t="inlineStr">
         <is>
           <t>PANNA</t>
         </is>
       </c>
       <c r="B467" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C467" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D467" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E467" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F467" s="1" t="inlineStr">
         <is>
-          <t>1709002046/RC/22012034480540 — सी सी रोड एवं नाली निर्माण सुंदर कुशवाहा के घर से सीताराम कुशवाहा के घर तक</t>
+          <t>1709002046/RC/22012034397228 — सी सी रोड एंव नाली निर्माण रामसेवक के घर से नाला तक ग्राम पंचायत गजना</t>
         </is>
       </c>
       <c r="G467" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H467" s="2" t="n">
-        <v>34000</v>
+        <v>75000</v>
       </c>
       <c r="I467" s="2" t="n">
-        <v>27365</v>
+        <v>73680</v>
       </c>
       <c r="J467" s="3" t="n">
-        <v>43883</v>
+        <v>43495</v>
       </c>
       <c r="K467" s="3" t="n">
-        <v>44106</v>
+        <v>43946</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="468">
       <c r="A468" s="1" t="inlineStr">
         <is>
           <t>PANNA</t>
         </is>
       </c>
       <c r="B468" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C468" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D468" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E468" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F468" s="1" t="inlineStr">
         <is>
-          <t>1709002046/RC/22012034480542 — सी सी रोड एवं नाली निर्माण बब्बू यादव के घर से नाला तक</t>
+          <t>1709002046/RC/22012034397230 — सी सी रोड एंव नाली निर्माण कुम्‍भ करण के घर से गया गौड के घर तक ग्राम पंचायत गजना</t>
         </is>
       </c>
       <c r="G468" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H468" s="2" t="n">
-        <v>55000</v>
+        <v>75000</v>
       </c>
       <c r="I468" s="2" t="n">
-        <v>50892</v>
+        <v>74736</v>
       </c>
       <c r="J468" s="3" t="n">
-        <v>43883</v>
+        <v>43495</v>
       </c>
       <c r="K468" s="3" t="n">
-        <v>44106</v>
+        <v>43946</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="469">
       <c r="A469" s="1" t="inlineStr">
         <is>
           <t>PANNA</t>
         </is>
       </c>
       <c r="B469" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C469" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D469" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E469" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F469" s="1" t="inlineStr">
         <is>
-          <t>1709002046/RC/22012034530771 — सी सी रोड निर्माण धर्मेंद्र उर्मलिया के घर से प्रकाश के घर की ओर ग्राम पंचायत गजना</t>
+          <t>1709002046/RC/22012034397231 — सी सी रोड एंव नाली निर्माण ऐची गौड के घर से छोटेलाल के  घर तक ग्राम पंचायत गजना</t>
         </is>
       </c>
       <c r="G469" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H469" s="2" t="n">
-        <v>24800</v>
+        <v>60000</v>
       </c>
       <c r="I469" s="2" t="n">
-        <v>25080</v>
+        <v>60192</v>
       </c>
       <c r="J469" s="3" t="n">
-        <v>44233</v>
+        <v>43558</v>
       </c>
       <c r="K469" s="3" t="n">
-        <v>44494</v>
+        <v>43946</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="470">
       <c r="A470" s="1" t="inlineStr">
         <is>
           <t>PANNA</t>
         </is>
       </c>
       <c r="B470" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C470" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D470" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E470" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F470" s="1" t="inlineStr">
         <is>
-          <t>1709002046/RC/22012034545701 — सी सी रोड निर्माण बली के घर से रंजीता के घर तक एवं मुख्‍य मार्ग तक ग्राम पंचायत गजना</t>
+          <t>1709002046/RC/22012034439799 — सीसी रोड निर्माण सुख देवके मकान से नाला तक, गाम पंचायत गजना</t>
         </is>
       </c>
       <c r="G470" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H470" s="2" t="n">
-        <v>75000</v>
+        <v>0</v>
       </c>
       <c r="I470" s="2" t="n">
-        <v>74100</v>
+        <v>0</v>
       </c>
       <c r="J470" s="3" t="n">
-        <v>44176</v>
-[...3 lines deleted...]
-      </c>
+        <v>43491</v>
+      </c>
+      <c r="K470" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="471">
       <c r="A471" s="1" t="inlineStr">
         <is>
           <t>PANNA</t>
         </is>
       </c>
       <c r="B471" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C471" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D471" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E471" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F471" s="1" t="inlineStr">
         <is>
-          <t>1709002046/RC/22012034545703 — सी सी रोड निर्माण कल्‍याण सिंह के घर से रामसुन्‍दर के घर की ओर सुकवाहा</t>
+          <t>1709002046/RC/22012034480540 — सी सी रोड एवं नाली निर्माण सुंदर कुशवाहा के घर से सीताराम कुशवाहा के घर तक</t>
         </is>
       </c>
       <c r="G471" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H471" s="2" t="n">
-        <v>56700</v>
+        <v>34000</v>
       </c>
       <c r="I471" s="2" t="n">
-        <v>51360</v>
+        <v>27365</v>
       </c>
       <c r="J471" s="3" t="n">
-        <v>44169</v>
+        <v>43883</v>
       </c>
       <c r="K471" s="3" t="n">
-        <v>44292</v>
+        <v>44106</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="472">
       <c r="A472" s="1" t="inlineStr">
         <is>
           <t>PANNA</t>
         </is>
       </c>
       <c r="B472" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C472" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D472" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E472" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F472" s="1" t="inlineStr">
         <is>
-          <t>1709002046/RC/22012034575387 — सी सी रोड निर्माण मेन रोड से पर्वत सिंह के घर तक सुकवाहा  ग्राम पंचायत गजना</t>
+          <t>1709002046/RC/22012034480542 — सी सी रोड एवं नाली निर्माण बब्बू यादव के घर से नाला तक</t>
         </is>
       </c>
       <c r="G472" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H472" s="2" t="n">
-        <v>70000</v>
+        <v>55000</v>
       </c>
       <c r="I472" s="2" t="n">
-        <v>67164</v>
+        <v>50892</v>
       </c>
       <c r="J472" s="3" t="n">
-        <v>44471</v>
+        <v>43883</v>
       </c>
       <c r="K472" s="3" t="n">
-        <v>44494</v>
+        <v>44106</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="473">
       <c r="A473" s="1" t="inlineStr">
         <is>
           <t>PANNA</t>
         </is>
       </c>
       <c r="B473" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C473" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D473" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E473" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F473" s="1" t="inlineStr">
         <is>
-          <t>1709002046/RC/22012034607872 — सी सी रोड निर्माण सुन्‍दर गोड के घर से बब्‍बू गोड के घर तक शाहपुरामुनगहा ग्राम पंचायत गजना</t>
+          <t>1709002046/RC/22012034530771 — सी सी रोड निर्माण धर्मेंद्र उर्मलिया के घर से प्रकाश के घर की ओर ग्राम पंचायत गजना</t>
         </is>
       </c>
       <c r="G473" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H473" s="2" t="n">
-        <v>102000</v>
+        <v>24800</v>
       </c>
       <c r="I473" s="2" t="n">
-        <v>73440</v>
+        <v>25080</v>
       </c>
       <c r="J473" s="3" t="n">
-        <v>44653</v>
+        <v>44233</v>
       </c>
       <c r="K473" s="3" t="n">
-        <v>44938</v>
+        <v>44494</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="474">
       <c r="A474" s="1" t="inlineStr">
         <is>
           <t>PANNA</t>
         </is>
       </c>
       <c r="B474" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C474" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D474" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E474" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F474" s="1" t="inlineStr">
         <is>
-          <t>1709002046/RC/22012034662126 — सी सी रोड निर्माण नत्‍‍थू गोड के घर से हैण्‍डपम्‍प तक पटकनटोला ग्राम पंचायत गजना</t>
+          <t>1709002046/RC/22012034545701 — सी सी रोड निर्माण बली के घर से रंजीता के घर तक एवं मुख्‍य मार्ग तक ग्राम पंचायत गजना</t>
         </is>
       </c>
       <c r="G474" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H474" s="2" t="n">
-        <v>41000</v>
+        <v>75000</v>
       </c>
       <c r="I474" s="2" t="n">
-        <v>40824</v>
+        <v>74100</v>
       </c>
       <c r="J474" s="3" t="n">
-        <v>45610</v>
+        <v>44176</v>
       </c>
       <c r="K474" s="3" t="n">
-        <v>45724</v>
+        <v>44244</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="475">
       <c r="A475" s="1" t="inlineStr">
         <is>
           <t>PANNA</t>
         </is>
       </c>
       <c r="B475" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C475" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D475" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E475" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F475" s="1" t="inlineStr">
         <is>
-          <t>1709002046/RC/22012034662148 — सी सी रोड निर्माण प्राथमिक शाला क पास दुबे टोला ग्राम पंचायत गजना</t>
+          <t>1709002046/RC/22012034545703 — सी सी रोड निर्माण कल्‍याण सिंह के घर से रामसुन्‍दर के घर की ओर सुकवाहा</t>
         </is>
       </c>
       <c r="G475" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H475" s="2" t="n">
-        <v>39000</v>
+        <v>56700</v>
       </c>
       <c r="I475" s="2" t="n">
-        <v>38109</v>
+        <v>51360</v>
       </c>
       <c r="J475" s="3" t="n">
-        <v>45204</v>
+        <v>44169</v>
       </c>
       <c r="K475" s="3" t="n">
-        <v>45581</v>
+        <v>44292</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="476">
       <c r="A476" s="1" t="inlineStr">
         <is>
           <t>PANNA</t>
         </is>
       </c>
       <c r="B476" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C476" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D476" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E476" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F476" s="1" t="inlineStr">
         <is>
-          <t>1709002046/RC/22012034838312 — सी सी रोड निर्माण प्रा.शाला एवं मा.शाला परिसर में शाहपुर</t>
+          <t>1709002046/RC/22012034575387 — सी सी रोड निर्माण मेन रोड से पर्वत सिंह के घर तक सुकवाहा  ग्राम पंचायत गजना</t>
         </is>
       </c>
       <c r="G476" s="1" t="inlineStr">
         <is>
-          <t>New</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H476" s="2" t="n">
-        <v>0</v>
+        <v>70000</v>
       </c>
       <c r="I476" s="2" t="n">
-        <v>0</v>
+        <v>67164</v>
       </c>
       <c r="J476" s="3" t="n">
-        <v>45682</v>
-[...1 lines deleted...]
-      <c r="K476" s="3"/>
+        <v>44471</v>
+      </c>
+      <c r="K476" s="3" t="n">
+        <v>44494</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="477">
       <c r="A477" s="1" t="inlineStr">
         <is>
           <t>PANNA</t>
         </is>
       </c>
       <c r="B477" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C477" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D477" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E477" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F477" s="1" t="inlineStr">
         <is>
-          <t>1709002046/RC/22012034838313 — सी सी रोड निर्माण प्रा.शाला एवं मा.शाला परिसर में शाहपुर</t>
+          <t>1709002046/RC/22012034607872 — सी सी रोड निर्माण सुन्‍दर गोड के घर से बब्‍बू गोड के घर तक शाहपुरामुनगहा ग्राम पंचायत गजना</t>
         </is>
       </c>
       <c r="G477" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H477" s="2" t="n">
-        <v>121000</v>
+        <v>102000</v>
       </c>
       <c r="I477" s="2" t="n">
-        <v>0</v>
+        <v>73440</v>
       </c>
       <c r="J477" s="3" t="n">
-        <v>45682</v>
-[...1 lines deleted...]
-      <c r="K477" s="3"/>
+        <v>44653</v>
+      </c>
+      <c r="K477" s="3" t="n">
+        <v>44938</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="478">
       <c r="A478" s="1" t="inlineStr">
         <is>
           <t>PANNA</t>
         </is>
       </c>
       <c r="B478" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C478" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D478" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E478" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F478" s="1" t="inlineStr">
         <is>
-          <t>1709002046/RC/22012034838928 — सी सी रोड निर्माण कार्य प्राथमिक शाला एवम् माध्यमिक शाला प्रांगड़ में शाहपुर ग्राम पंचायत गजना</t>
+          <t>1709002046/RC/22012034662126 — सी सी रोड निर्माण नत्‍‍थू गोड के घर से हैण्‍डपम्‍प तक पटकनटोला ग्राम पंचायत गजना</t>
         </is>
       </c>
       <c r="G478" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H478" s="2" t="n">
-        <v>121000</v>
+        <v>41000</v>
       </c>
       <c r="I478" s="2" t="n">
-        <v>119538</v>
+        <v>40824</v>
       </c>
       <c r="J478" s="3" t="n">
-        <v>45763</v>
+        <v>45610</v>
       </c>
       <c r="K478" s="3" t="n">
-        <v>46051</v>
+        <v>45724</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="479">
       <c r="A479" s="1" t="inlineStr">
         <is>
           <t>PANNA</t>
         </is>
       </c>
       <c r="B479" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C479" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D479" s="1" t="inlineStr">
         <is>
-          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E479" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F479" s="1" t="inlineStr">
         <is>
-          <t>1709002046/RC/300 — जीएसबी रोड निर्माण, पाटकनटोला, ग्राम पंचायत गजना</t>
+          <t>1709002046/RC/22012034662148 — सी सी रोड निर्माण प्राथमिक शाला क पास दुबे टोला ग्राम पंचायत गजना</t>
         </is>
       </c>
       <c r="G479" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H479" s="2" t="n">
-        <v>0</v>
+        <v>39000</v>
       </c>
       <c r="I479" s="2" t="n">
-        <v>292500</v>
+        <v>38109</v>
       </c>
       <c r="J479" s="3" t="n">
-        <v>40269</v>
+        <v>45204</v>
       </c>
       <c r="K479" s="3" t="n">
-        <v>40366</v>
+        <v>45581</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="480">
       <c r="A480" s="1" t="inlineStr">
         <is>
           <t>PANNA</t>
         </is>
       </c>
       <c r="B480" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C480" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D480" s="1" t="inlineStr">
         <is>
-          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E480" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F480" s="1" t="inlineStr">
         <is>
-          <t>1709002046/RC/301 — जीएसबी रोड निर्माण शहपुरा से मुनगहा तक, ग्राम शहपुरा, पंचायत गजना</t>
+          <t>1709002046/RC/22012034838312 — सी सी रोड निर्माण प्रा.शाला एवं मा.शाला परिसर में शाहपुर</t>
         </is>
       </c>
       <c r="G480" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>New</t>
         </is>
       </c>
       <c r="H480" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I480" s="2" t="n">
-        <v>470332</v>
+        <v>0</v>
       </c>
       <c r="J480" s="3" t="n">
-        <v>40269</v>
-[...3 lines deleted...]
-      </c>
+        <v>45682</v>
+      </c>
+      <c r="K480" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="481">
       <c r="A481" s="1" t="inlineStr">
         <is>
           <t>PANNA</t>
         </is>
       </c>
       <c r="B481" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C481" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D481" s="1" t="inlineStr">
         <is>
-          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E481" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F481" s="1" t="inlineStr">
         <is>
-          <t>1709002046/RC/465 — G.S.B. रोड निर्माण कार्य गजना से फटकन टोला तक ग्राम पंचायत गजना</t>
+          <t>1709002046/RC/22012034838313 — सी सी रोड निर्माण प्रा.शाला एवं मा.शाला परिसर में शाहपुर</t>
         </is>
       </c>
       <c r="G481" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H481" s="2" t="n">
-        <v>484000</v>
+        <v>121000</v>
       </c>
       <c r="I481" s="2" t="n">
-        <v>458248</v>
+        <v>0</v>
       </c>
       <c r="J481" s="3" t="n">
-        <v>40756</v>
-[...3 lines deleted...]
-      </c>
+        <v>45682</v>
+      </c>
+      <c r="K481" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="482">
       <c r="A482" s="1" t="inlineStr">
         <is>
           <t>PANNA</t>
         </is>
       </c>
       <c r="B482" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C482" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D482" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E482" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F482" s="1" t="inlineStr">
         <is>
-          <t>1709002046/RC/556 — सी.सी. रोड निर्माण कार्य जसुदिया के मकान से सरजू ग</t>
+          <t>1709002046/RC/22012034838928 — सी सी रोड निर्माण कार्य प्राथमिक शाला एवम् माध्यमिक शाला प्रांगड़ में शाहपुर ग्राम पंचायत गजना</t>
         </is>
       </c>
       <c r="G482" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H482" s="2" t="n">
-        <v>150000</v>
+        <v>121000</v>
       </c>
       <c r="I482" s="2" t="n">
-        <v>149704</v>
+        <v>119538</v>
       </c>
       <c r="J482" s="3" t="n">
-        <v>40999</v>
+        <v>45763</v>
       </c>
       <c r="K482" s="3" t="n">
-        <v>41310</v>
+        <v>46051</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="483">
       <c r="A483" s="1" t="inlineStr">
         <is>
           <t>PANNA</t>
         </is>
       </c>
       <c r="B483" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C483" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D483" s="1" t="inlineStr">
         <is>
-          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
+          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E483" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F483" s="1" t="inlineStr">
         <is>
-          <t>1709002046/RS/22012034327700 — शौचालय निर्माण प्रकाश/छोटेलाल शर्मा ग्राम पंचायत गजना</t>
+          <t>1709002046/RC/300 — जीएसबी रोड निर्माण, पाटकनटोला, ग्राम पंचायत गजना</t>
         </is>
       </c>
       <c r="G483" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H483" s="2" t="n">
-        <v>12000</v>
+        <v>0</v>
       </c>
       <c r="I483" s="2" t="n">
-        <v>0</v>
+        <v>292500</v>
       </c>
       <c r="J483" s="3" t="n">
-        <v>42761</v>
-[...1 lines deleted...]
-      <c r="K483" s="3"/>
+        <v>40269</v>
+      </c>
+      <c r="K483" s="3" t="n">
+        <v>40366</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="484">
       <c r="A484" s="1" t="inlineStr">
         <is>
           <t>PANNA</t>
         </is>
       </c>
       <c r="B484" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C484" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D484" s="1" t="inlineStr">
         <is>
-          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
+          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E484" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F484" s="1" t="inlineStr">
         <is>
-          <t>1709002046/RS/22012034327701 — शौचालय निर्माण लक्ष्‍मन/रामप्रताप तिवारी ग्राम पंचायत गजना</t>
+          <t>1709002046/RC/301 — जीएसबी रोड निर्माण शहपुरा से मुनगहा तक, ग्राम शहपुरा, पंचायत गजना</t>
         </is>
       </c>
       <c r="G484" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H484" s="2" t="n">
-        <v>12000</v>
+        <v>0</v>
       </c>
       <c r="I484" s="2" t="n">
-        <v>0</v>
+        <v>470332</v>
       </c>
       <c r="J484" s="3" t="n">
-        <v>42761</v>
-[...1 lines deleted...]
-      <c r="K484" s="3"/>
+        <v>40269</v>
+      </c>
+      <c r="K484" s="3" t="n">
+        <v>40538</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="485">
       <c r="A485" s="1" t="inlineStr">
         <is>
           <t>PANNA</t>
         </is>
       </c>
       <c r="B485" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C485" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D485" s="1" t="inlineStr">
         <is>
-          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
+          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E485" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F485" s="1" t="inlineStr">
         <is>
-          <t>1709002046/RS/22012034327704 — शौचालय निर्माण भारत सिंह/बाबूलाल यादव ग्राम पंचायत गजना</t>
+          <t>1709002046/RC/465 — G.S.B. रोड निर्माण कार्य गजना से फटकन टोला तक ग्राम पंचायत गजना</t>
         </is>
       </c>
       <c r="G485" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H485" s="2" t="n">
-        <v>12000</v>
+        <v>484000</v>
       </c>
       <c r="I485" s="2" t="n">
-        <v>0</v>
+        <v>458248</v>
       </c>
       <c r="J485" s="3" t="n">
-        <v>42761</v>
-[...1 lines deleted...]
-      <c r="K485" s="3"/>
+        <v>40756</v>
+      </c>
+      <c r="K485" s="3" t="n">
+        <v>41228</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="486">
       <c r="A486" s="1" t="inlineStr">
         <is>
           <t>PANNA</t>
         </is>
       </c>
       <c r="B486" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C486" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D486" s="1" t="inlineStr">
         <is>
-          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E486" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F486" s="1" t="inlineStr">
         <is>
-          <t>1709002046/RS/22012034327706 — शौचालय निर्माण आदित्‍य/बालक़ष्‍ण उरमलिया ग्राम पंचायत गजना</t>
+          <t>1709002046/RC/556 — सी.सी. रोड निर्माण कार्य जसुदिया के मकान से सरजू ग</t>
         </is>
       </c>
       <c r="G486" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H486" s="2" t="n">
-        <v>12000</v>
+        <v>150000</v>
       </c>
       <c r="I486" s="2" t="n">
-        <v>0</v>
+        <v>149704</v>
       </c>
       <c r="J486" s="3" t="n">
-        <v>42761</v>
-[...1 lines deleted...]
-      <c r="K486" s="3"/>
+        <v>40999</v>
+      </c>
+      <c r="K486" s="3" t="n">
+        <v>41310</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="487">
       <c r="A487" s="1" t="inlineStr">
         <is>
           <t>PANNA</t>
         </is>
       </c>
       <c r="B487" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C487" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D487" s="1" t="inlineStr">
         <is>
           <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E487" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F487" s="1" t="inlineStr">
         <is>
-          <t>1709002046/RS/22012034327708 — शौचालय निर्माण रजनी/बुद्विप्रकाश उरमलिया ग्राम पंचायत गजना</t>
+          <t>1709002046/RS/22012034327700 — शौचालय निर्माण प्रकाश/छोटेलाल शर्मा ग्राम पंचायत गजना</t>
         </is>
       </c>
       <c r="G487" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H487" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I487" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J487" s="3" t="n">
         <v>42761</v>
       </c>
       <c r="K487" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="488">
       <c r="A488" s="1" t="inlineStr">
         <is>
           <t>PANNA</t>
         </is>
       </c>
       <c r="B488" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C488" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D488" s="1" t="inlineStr">
         <is>
           <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E488" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F488" s="1" t="inlineStr">
         <is>
-          <t>1709002046/RS/22012034327710 — शौचालय निर्माण संतोष/तिभुवन उरमलिया ग्राम पंचायत गजना</t>
+          <t>1709002046/RS/22012034327701 — शौचालय निर्माण लक्ष्‍मन/रामप्रताप तिवारी ग्राम पंचायत गजना</t>
         </is>
       </c>
       <c r="G488" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H488" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I488" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J488" s="3" t="n">
         <v>42761</v>
       </c>
       <c r="K488" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="489">
       <c r="A489" s="1" t="inlineStr">
         <is>
           <t>PANNA</t>
         </is>
       </c>
       <c r="B489" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C489" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D489" s="1" t="inlineStr">
         <is>
           <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E489" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F489" s="1" t="inlineStr">
         <is>
-          <t>1709002046/RS/22012034327711 — शौचालय निर्माण राजेन्‍द्र/तुलसीदास उरमलिया ग्राम पंचायत गजना</t>
+          <t>1709002046/RS/22012034327704 — शौचालय निर्माण भारत सिंह/बाबूलाल यादव ग्राम पंचायत गजना</t>
         </is>
       </c>
       <c r="G489" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H489" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I489" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J489" s="3" t="n">
         <v>42761</v>
       </c>
       <c r="K489" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="490">
       <c r="A490" s="1" t="inlineStr">
         <is>
           <t>PANNA</t>
         </is>
       </c>
       <c r="B490" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C490" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D490" s="1" t="inlineStr">
         <is>
-          <t>Constr of Anganwadi Multi Unit Toilets for Comm / Construction of Anganwadi Multi Unit Toilets for Community</t>
+          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E490" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F490" s="1" t="inlineStr">
         <is>
-          <t>1709002046/RS/22012034492612 — सामुदायिक शौचालय निर्माण ई कक्ष  के पास ग्राम पंचायत गजना</t>
+          <t>1709002046/RS/22012034327706 — शौचालय निर्माण आदित्‍य/बालक़ष्‍ण उरमलिया ग्राम पंचायत गजना</t>
         </is>
       </c>
       <c r="G490" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H490" s="2" t="n">
-        <v>105000</v>
+        <v>12000</v>
       </c>
       <c r="I490" s="2" t="n">
-        <v>88980</v>
+        <v>0</v>
       </c>
       <c r="J490" s="3" t="n">
-        <v>44085</v>
-[...3 lines deleted...]
-      </c>
+        <v>42761</v>
+      </c>
+      <c r="K490" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="491">
       <c r="A491" s="1" t="inlineStr">
         <is>
           <t>PANNA</t>
         </is>
       </c>
       <c r="B491" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C491" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D491" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E491" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F491" s="1" t="inlineStr">
         <is>
-          <t>1709002046/WC/2 — तलाब विस्‍तार गजना</t>
+          <t>1709002046/RS/22012034327708 — शौचालय निर्माण रजनी/बुद्विप्रकाश उरमलिया ग्राम पंचायत गजना</t>
         </is>
       </c>
       <c r="G491" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H491" s="2" t="n">
-        <v>441000</v>
+        <v>12000</v>
       </c>
       <c r="I491" s="2" t="n">
-        <v>73709</v>
+        <v>0</v>
       </c>
       <c r="J491" s="3" t="n">
-        <v>39237</v>
-[...3 lines deleted...]
-      </c>
+        <v>42761</v>
+      </c>
+      <c r="K491" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="492">
       <c r="A492" s="1" t="inlineStr">
         <is>
           <t>PANNA</t>
         </is>
       </c>
       <c r="B492" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C492" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D492" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E492" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F492" s="1" t="inlineStr">
         <is>
-          <t>1709002046/WC/22012034598656 — परकोलेशन टेंक जीतेन्द्र दुबे गजना</t>
+          <t>1709002046/RS/22012034327710 — शौचालय निर्माण संतोष/तिभुवन उरमलिया ग्राम पंचायत गजना</t>
         </is>
       </c>
       <c r="G492" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H492" s="2" t="n">
-        <v>332962.02</v>
+        <v>12000</v>
       </c>
       <c r="I492" s="2" t="n">
-        <v>27335</v>
+        <v>0</v>
       </c>
       <c r="J492" s="3" t="n">
-        <v>44189</v>
+        <v>42761</v>
       </c>
       <c r="K492" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="493">
       <c r="A493" s="1" t="inlineStr">
         <is>
           <t>PANNA</t>
         </is>
       </c>
       <c r="B493" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C493" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D493" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E493" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F493" s="1" t="inlineStr">
         <is>
-          <t>1709002046/WC/22012034598657 — परकोलेशन टेंक रविप्रकाश उर्मलिया गजना</t>
+          <t>1709002046/RS/22012034327711 — शौचालय निर्माण राजेन्‍द्र/तुलसीदास उरमलिया ग्राम पंचायत गजना</t>
         </is>
       </c>
       <c r="G493" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H493" s="2" t="n">
-        <v>332962.02</v>
+        <v>12000</v>
       </c>
       <c r="I493" s="2" t="n">
-        <v>27448</v>
+        <v>0</v>
       </c>
       <c r="J493" s="3" t="n">
-        <v>44189</v>
+        <v>42761</v>
       </c>
       <c r="K493" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="494">
       <c r="A494" s="1" t="inlineStr">
         <is>
           <t>PANNA</t>
         </is>
       </c>
       <c r="B494" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C494" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D494" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Constr of Anganwadi Multi Unit Toilets for Comm / Construction of Anganwadi Multi Unit Toilets for Community</t>
         </is>
       </c>
       <c r="E494" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F494" s="1" t="inlineStr">
         <is>
-          <t>1709002046/WC/22012034669044 — रिचार्ज पिट निर्माण सी एस सी के सामने ग्राम पंचायत गजना</t>
+          <t>1709002046/RS/22012034492612 — सामुदायिक शौचालय निर्माण ई कक्ष  के पास ग्राम पंचायत गजना</t>
         </is>
       </c>
       <c r="G494" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H494" s="2" t="n">
-        <v>24200.87</v>
+        <v>105000</v>
       </c>
       <c r="I494" s="2" t="n">
-        <v>0</v>
+        <v>88980</v>
       </c>
       <c r="J494" s="3" t="n">
-        <v>44300</v>
-[...1 lines deleted...]
-      <c r="K494" s="3"/>
+        <v>44085</v>
+      </c>
+      <c r="K494" s="3" t="n">
+        <v>44292</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="495">
       <c r="A495" s="1" t="inlineStr">
         <is>
           <t>PANNA</t>
         </is>
       </c>
       <c r="B495" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C495" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D495" s="1" t="inlineStr">
         <is>
-          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E495" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F495" s="1" t="inlineStr">
         <is>
-          <t>1709002046/WC/22012034920265 — Underground dyke construction shahpur nala</t>
+          <t>1709002046/WC/2 — तलाब विस्‍तार गजना</t>
         </is>
       </c>
       <c r="G495" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H495" s="2" t="n">
-        <v>140409.43</v>
+        <v>441000</v>
       </c>
       <c r="I495" s="2" t="n">
-        <v>94948</v>
+        <v>73709</v>
       </c>
       <c r="J495" s="3" t="n">
-        <v>44650</v>
+        <v>39237</v>
       </c>
       <c r="K495" s="3" t="n">
-        <v>45140</v>
+        <v>39634</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="496">
       <c r="A496" s="1" t="inlineStr">
         <is>
           <t>PANNA</t>
         </is>
       </c>
       <c r="B496" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C496" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D496" s="1" t="inlineStr">
         <is>
-          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E496" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F496" s="1" t="inlineStr">
         <is>
-          <t>1709002046/WC/22012034920279 — underground dyke construction nala mungaha shahpur gajna</t>
+          <t>1709002046/WC/22012034598656 — परकोलेशन टेंक जीतेन्द्र दुबे गजना</t>
         </is>
       </c>
       <c r="G496" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H496" s="2" t="n">
-        <v>140409.43</v>
+        <v>332962.02</v>
       </c>
       <c r="I496" s="2" t="n">
-        <v>117808</v>
+        <v>27335</v>
       </c>
       <c r="J496" s="3" t="n">
-        <v>44643</v>
-[...3 lines deleted...]
-      </c>
+        <v>44189</v>
+      </c>
+      <c r="K496" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="497">
       <c r="A497" s="1" t="inlineStr">
         <is>
           <t>PANNA</t>
         </is>
       </c>
       <c r="B497" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C497" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D497" s="1" t="inlineStr">
         <is>
-          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E497" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F497" s="1" t="inlineStr">
         <is>
-          <t>1709002046/WC/22012034920343 — Underground dyke construction sukwaha nala Gajna</t>
+          <t>1709002046/WC/22012034598657 — परकोलेशन टेंक रविप्रकाश उर्मलिया गजना</t>
         </is>
       </c>
       <c r="G497" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H497" s="2" t="n">
-        <v>140409.43</v>
+        <v>332962.02</v>
       </c>
       <c r="I497" s="2" t="n">
-        <v>99844</v>
+        <v>27448</v>
       </c>
       <c r="J497" s="3" t="n">
-        <v>44650</v>
-[...3 lines deleted...]
-      </c>
+        <v>44189</v>
+      </c>
+      <c r="K497" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="498">
       <c r="A498" s="1" t="inlineStr">
         <is>
           <t>PANNA</t>
         </is>
       </c>
       <c r="B498" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C498" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D498" s="1" t="inlineStr">
         <is>
-          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E498" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F498" s="1" t="inlineStr">
         <is>
-          <t>1709002046/WC/22012034920344 — Construction of underground dyke Patakantola nala Gajna</t>
+          <t>1709002046/WC/22012034669044 — रिचार्ज पिट निर्माण सी एस सी के सामने ग्राम पंचायत गजना</t>
         </is>
       </c>
       <c r="G498" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H498" s="2" t="n">
-        <v>140409.43</v>
+        <v>24200.87</v>
       </c>
       <c r="I498" s="2" t="n">
-        <v>90052</v>
+        <v>0</v>
       </c>
       <c r="J498" s="3" t="n">
-        <v>44650</v>
-[...3 lines deleted...]
-      </c>
+        <v>44300</v>
+      </c>
+      <c r="K498" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="499">
       <c r="A499" s="1" t="inlineStr">
         <is>
           <t>PANNA</t>
         </is>
       </c>
       <c r="B499" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C499" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D499" s="1" t="inlineStr">
         <is>
           <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E499" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F499" s="1" t="inlineStr">
         <is>
-          <t>1709002046/WC/22012034920345 — Underground dyke construction giruva nala Gajna</t>
+          <t>1709002046/WC/22012034920265 — Underground dyke construction shahpur nala</t>
         </is>
       </c>
       <c r="G499" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H499" s="2" t="n">
         <v>140409.43</v>
       </c>
       <c r="I499" s="2" t="n">
-        <v>118849</v>
+        <v>94948</v>
       </c>
       <c r="J499" s="3" t="n">
         <v>44650</v>
       </c>
       <c r="K499" s="3" t="n">
         <v>45140</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="500">
       <c r="A500" s="1" t="inlineStr">
         <is>
           <t>PANNA</t>
         </is>
       </c>
       <c r="B500" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C500" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D500" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E500" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F500" s="1" t="inlineStr">
         <is>
-          <t>1709002046/WC/22012034925959 — परकोलेशन टेंक तालाब के पीछे मुनगहा गजना</t>
+          <t>1709002046/WC/22012034920279 — underground dyke construction nala mungaha shahpur gajna</t>
         </is>
       </c>
       <c r="G500" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H500" s="2" t="n">
-        <v>682231.24</v>
+        <v>140409.43</v>
       </c>
       <c r="I500" s="2" t="n">
-        <v>410098</v>
+        <v>117808</v>
       </c>
       <c r="J500" s="3" t="n">
         <v>44643</v>
       </c>
       <c r="K500" s="3" t="n">
-        <v>45195</v>
+        <v>45140</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="501">
       <c r="A501" s="1" t="inlineStr">
         <is>
           <t>PANNA</t>
         </is>
       </c>
       <c r="B501" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C501" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D501" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E501" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F501" s="1" t="inlineStr">
         <is>
-          <t>1709002046/WC/22012034925961 — परकोलेशन टेंक तालाब के पीछे मुनगहा गजना</t>
+          <t>1709002046/WC/22012034920343 — Underground dyke construction sukwaha nala Gajna</t>
         </is>
       </c>
       <c r="G501" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H501" s="2" t="n">
-        <v>0</v>
+        <v>140409.43</v>
       </c>
       <c r="I501" s="2" t="n">
-        <v>0</v>
+        <v>99844</v>
       </c>
       <c r="J501" s="3" t="n">
-        <v>44471</v>
-[...1 lines deleted...]
-      <c r="K501" s="3"/>
+        <v>44650</v>
+      </c>
+      <c r="K501" s="3" t="n">
+        <v>45140</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="502">
       <c r="A502" s="1" t="inlineStr">
         <is>
           <t>PANNA</t>
         </is>
       </c>
       <c r="B502" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C502" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D502" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E502" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F502" s="1" t="inlineStr">
         <is>
-          <t>1709002046/WC/22012034930570 — बोल्डर चेक डेम गिरुआ नाला गजना</t>
+          <t>1709002046/WC/22012034920344 — Construction of underground dyke Patakantola nala Gajna</t>
         </is>
       </c>
       <c r="G502" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H502" s="2" t="n">
-        <v>0</v>
+        <v>140409.43</v>
       </c>
       <c r="I502" s="2" t="n">
-        <v>0</v>
+        <v>90052</v>
       </c>
       <c r="J502" s="3" t="n">
-        <v>44652</v>
-[...1 lines deleted...]
-      <c r="K502" s="3"/>
+        <v>44650</v>
+      </c>
+      <c r="K502" s="3" t="n">
+        <v>45140</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="503">
       <c r="A503" s="1" t="inlineStr">
         <is>
           <t>PANNA</t>
         </is>
       </c>
       <c r="B503" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C503" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D503" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E503" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F503" s="1" t="inlineStr">
         <is>
-          <t>1709002046/WC/22012034930571 — बोल्डर चेक डेम गिरुआ नाला गजना</t>
+          <t>1709002046/WC/22012034920345 — Underground dyke construction giruva nala Gajna</t>
         </is>
       </c>
       <c r="G503" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H503" s="2" t="n">
-        <v>468298.62</v>
+        <v>140409.43</v>
       </c>
       <c r="I503" s="2" t="n">
-        <v>267492</v>
+        <v>118849</v>
       </c>
       <c r="J503" s="3" t="n">
-        <v>44669</v>
-[...1 lines deleted...]
-      <c r="K503" s="3"/>
+        <v>44650</v>
+      </c>
+      <c r="K503" s="3" t="n">
+        <v>45140</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="504">
       <c r="A504" s="1" t="inlineStr">
         <is>
           <t>PANNA</t>
         </is>
       </c>
       <c r="B504" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C504" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D504" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E504" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F504" s="1" t="inlineStr">
         <is>
-          <t>1709002046/WC/22012034934047 — तालाब गहरीकरण कार्य मुनगहा तालाब शाहपुर गजना</t>
+          <t>1709002046/WC/22012034925959 — परकोलेशन टेंक तालाब के पीछे मुनगहा गजना</t>
         </is>
       </c>
       <c r="G504" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H504" s="2" t="n">
-        <v>753000</v>
+        <v>682231.24</v>
       </c>
       <c r="I504" s="2" t="n">
-        <v>657368</v>
+        <v>410098</v>
       </c>
       <c r="J504" s="3" t="n">
-        <v>44669</v>
+        <v>44643</v>
       </c>
       <c r="K504" s="3" t="n">
         <v>45195</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="505">
       <c r="A505" s="1" t="inlineStr">
         <is>
           <t>PANNA</t>
         </is>
       </c>
       <c r="B505" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C505" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D505" s="1" t="inlineStr">
         <is>
-          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E505" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F505" s="1" t="inlineStr">
         <is>
-          <t>1709002046/WC/22012034960370 — चेक डेम निर्माण कार्य कछरा नाला सुकवाहा गजना</t>
+          <t>1709002046/WC/22012034925961 — परकोलेशन टेंक तालाब के पीछे मुनगहा गजना</t>
         </is>
       </c>
       <c r="G505" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H505" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I505" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J505" s="3" t="n">
-        <v>44652</v>
+        <v>44471</v>
       </c>
       <c r="K505" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="506">
       <c r="A506" s="1" t="inlineStr">
         <is>
           <t>PANNA</t>
         </is>
       </c>
       <c r="B506" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C506" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D506" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E506" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F506" s="1" t="inlineStr">
         <is>
-          <t>1709002046/WC/22012034960374 — अम़त सरोवर अन्‍तर्गत्‍ चेक डेम निर्माण कार्य कछरा नाला सुकवाहा गजना</t>
+          <t>1709002046/WC/22012034930570 — बोल्डर चेक डेम गिरुआ नाला गजना</t>
         </is>
       </c>
       <c r="G506" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H506" s="2" t="n">
-        <v>1087000</v>
+        <v>0</v>
       </c>
       <c r="I506" s="2" t="n">
-        <v>1079740</v>
+        <v>0</v>
       </c>
       <c r="J506" s="3" t="n">
-        <v>44690</v>
-[...3 lines deleted...]
-      </c>
+        <v>44652</v>
+      </c>
+      <c r="K506" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="507">
       <c r="A507" s="1" t="inlineStr">
         <is>
           <t>PANNA</t>
         </is>
       </c>
       <c r="B507" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C507" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D507" s="1" t="inlineStr">
         <is>
           <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E507" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F507" s="1" t="inlineStr">
         <is>
-          <t>1709002046/WC/22012035063751 — बोल्डर चेक डेम निर्माण शाहपुर नाला गजना</t>
+          <t>1709002046/WC/22012034930571 — बोल्डर चेक डेम गिरुआ नाला गजना</t>
         </is>
       </c>
       <c r="G507" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H507" s="2" t="n">
-        <v>562723.64</v>
+        <v>468298.62</v>
       </c>
       <c r="I507" s="2" t="n">
-        <v>462612</v>
+        <v>267492</v>
       </c>
       <c r="J507" s="3" t="n">
-        <v>45103</v>
-[...3 lines deleted...]
-      </c>
+        <v>44669</v>
+      </c>
+      <c r="K507" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="508">
       <c r="A508" s="1" t="inlineStr">
         <is>
           <t>PANNA</t>
         </is>
       </c>
       <c r="B508" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C508" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D508" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E508" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F508" s="1" t="inlineStr">
         <is>
-          <t>1709002046/WC/22012035064565 — बोल्डर चेक डेम निर्माण गिरुआ नाला गजना</t>
+          <t>1709002046/WC/22012034934047 — तालाब गहरीकरण कार्य मुनगहा तालाब शाहपुर गजना</t>
         </is>
       </c>
       <c r="G508" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H508" s="2" t="n">
-        <v>547777.51</v>
+        <v>753000</v>
       </c>
       <c r="I508" s="2" t="n">
-        <v>446225</v>
+        <v>657368</v>
       </c>
       <c r="J508" s="3" t="n">
-        <v>45079</v>
+        <v>44669</v>
       </c>
       <c r="K508" s="3" t="n">
-        <v>45206</v>
+        <v>45195</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="509">
       <c r="A509" s="1" t="inlineStr">
         <is>
           <t>PANNA</t>
         </is>
       </c>
       <c r="B509" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C509" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D509" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
+          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
         </is>
       </c>
       <c r="E509" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F509" s="1" t="inlineStr">
         <is>
-          <t>1709002046/WC/22012035067160 — गैबियन संरचना कछरा नाला ग्राम सुकवाहा गजना</t>
+          <t>1709002046/WC/22012034960370 — चेक डेम निर्माण कार्य कछरा नाला सुकवाहा गजना</t>
         </is>
       </c>
       <c r="G509" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H509" s="2" t="n">
-        <v>426054.22</v>
+        <v>0</v>
       </c>
       <c r="I509" s="2" t="n">
-        <v>271416</v>
+        <v>0</v>
       </c>
       <c r="J509" s="3" t="n">
-        <v>45095</v>
-[...3 lines deleted...]
-      </c>
+        <v>44652</v>
+      </c>
+      <c r="K509" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="510">
       <c r="A510" s="1" t="inlineStr">
         <is>
           <t>PANNA</t>
         </is>
       </c>
       <c r="B510" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C510" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D510" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E510" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F510" s="1" t="inlineStr">
         <is>
-          <t>1709002046/WC/22012035084991 — गेबियन संरचना निर्माण डिगरी नाला बृजपुर</t>
+          <t>1709002046/WC/22012034960374 — अम़त सरोवर अन्‍तर्गत्‍ चेक डेम निर्माण कार्य कछरा नाला सुकवाहा गजना</t>
         </is>
       </c>
       <c r="G510" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H510" s="2" t="n">
-        <v>0</v>
+        <v>1087000</v>
       </c>
       <c r="I510" s="2" t="n">
-        <v>0</v>
+        <v>1079740</v>
       </c>
       <c r="J510" s="3" t="n">
-        <v>45030</v>
-[...1 lines deleted...]
-      <c r="K510" s="3"/>
+        <v>44690</v>
+      </c>
+      <c r="K510" s="3" t="n">
+        <v>44905</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="511">
       <c r="A511" s="1" t="inlineStr">
         <is>
           <t>PANNA</t>
         </is>
       </c>
       <c r="B511" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C511" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D511" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E511" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F511" s="1" t="inlineStr">
         <is>
-          <t>1709002046/WC/22012035084995 — गेबियन संरचना निर्माण शाहपुर नाला गजना</t>
+          <t>1709002046/WC/22012035063751 — बोल्डर चेक डेम निर्माण शाहपुर नाला गजना</t>
         </is>
       </c>
       <c r="G511" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H511" s="2" t="n">
-        <v>308149.36</v>
+        <v>562723.64</v>
       </c>
       <c r="I511" s="2" t="n">
-        <v>236589</v>
+        <v>462612</v>
       </c>
       <c r="J511" s="3" t="n">
-        <v>45127</v>
+        <v>45103</v>
       </c>
       <c r="K511" s="3" t="n">
-        <v>45195</v>
+        <v>45206</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="512">
       <c r="A512" s="1" t="inlineStr">
         <is>
           <t>PANNA</t>
         </is>
       </c>
       <c r="B512" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C512" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D512" s="1" t="inlineStr">
         <is>
           <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E512" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F512" s="1" t="inlineStr">
         <is>
-          <t>1709002046/WC/22012035114056 — बोल्डर चेक डेम पूतनिहाई नाला शाहपुर गजना</t>
+          <t>1709002046/WC/22012035064565 — बोल्डर चेक डेम निर्माण गिरुआ नाला गजना</t>
         </is>
       </c>
       <c r="G512" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H512" s="2" t="n">
-        <v>489335.52</v>
+        <v>547777.51</v>
       </c>
       <c r="I512" s="2" t="n">
-        <v>438086</v>
+        <v>446225</v>
       </c>
       <c r="J512" s="3" t="n">
-        <v>45199</v>
+        <v>45079</v>
       </c>
       <c r="K512" s="3" t="n">
-        <v>45600</v>
+        <v>45206</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="513">
       <c r="A513" s="1" t="inlineStr">
         <is>
           <t>PANNA</t>
         </is>
       </c>
       <c r="B513" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C513" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D513" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
         </is>
       </c>
       <c r="E513" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F513" s="1" t="inlineStr">
         <is>
-          <t>1709002046/WC/22012035114057 — बोल्डर चेक डेम पूतनिहाई नाला 2 शाहपुर गजना</t>
+          <t>1709002046/WC/22012035067160 — गैबियन संरचना कछरा नाला ग्राम सुकवाहा गजना</t>
         </is>
       </c>
       <c r="G513" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H513" s="2" t="n">
-        <v>488705.07</v>
+        <v>426054.22</v>
       </c>
       <c r="I513" s="2" t="n">
-        <v>437150</v>
+        <v>271416</v>
       </c>
       <c r="J513" s="3" t="n">
-        <v>45206</v>
+        <v>45095</v>
       </c>
       <c r="K513" s="3" t="n">
         <v>45600</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="514">
       <c r="A514" s="1" t="inlineStr">
         <is>
           <t>PANNA</t>
         </is>
       </c>
       <c r="B514" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C514" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D514" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
         </is>
       </c>
       <c r="E514" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F514" s="1" t="inlineStr">
         <is>
-          <t>1709002046/WC/22012035136430 — रिपटा निर्माण कार्य पटकन टोला ग्राम पंचायत गजना</t>
+          <t>1709002046/WC/22012035084991 — गेबियन संरचना निर्माण डिगरी नाला बृजपुर</t>
         </is>
       </c>
       <c r="G514" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H514" s="2" t="n">
-        <v>72000</v>
+        <v>0</v>
       </c>
       <c r="I514" s="2" t="n">
-        <v>67160</v>
+        <v>0</v>
       </c>
       <c r="J514" s="3" t="n">
-        <v>45204</v>
-[...3 lines deleted...]
-      </c>
+        <v>45030</v>
+      </c>
+      <c r="K514" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="515">
       <c r="A515" s="1" t="inlineStr">
         <is>
           <t>PANNA</t>
         </is>
       </c>
       <c r="B515" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C515" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D515" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
         </is>
       </c>
       <c r="E515" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F515" s="1" t="inlineStr">
         <is>
-          <t>1709002046/WC/22012035169630 — बोल्डर चेक डेम निर्माण बांधियन नाला 01शाहपुर ग्राम पंचायत गजना</t>
+          <t>1709002046/WC/22012035084995 — गेबियन संरचना निर्माण शाहपुर नाला गजना</t>
         </is>
       </c>
       <c r="G515" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H515" s="2" t="n">
-        <v>499819.36</v>
+        <v>308149.36</v>
       </c>
       <c r="I515" s="2" t="n">
-        <v>406715</v>
+        <v>236589</v>
       </c>
       <c r="J515" s="3" t="n">
-        <v>45366</v>
+        <v>45127</v>
       </c>
       <c r="K515" s="3" t="n">
-        <v>45591</v>
+        <v>45195</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="516">
       <c r="A516" s="1" t="inlineStr">
         <is>
           <t>PANNA</t>
         </is>
       </c>
       <c r="B516" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C516" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D516" s="1" t="inlineStr">
         <is>
           <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E516" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F516" s="1" t="inlineStr">
         <is>
-          <t>1709002046/WC/22012035169631 — बोल्डर चेक डेम निर्माण बांधियन नाला 02शाहपुर ग्राम पंचायत गजना</t>
+          <t>1709002046/WC/22012035114056 — बोल्डर चेक डेम पूतनिहाई नाला शाहपुर गजना</t>
         </is>
       </c>
       <c r="G516" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H516" s="2" t="n">
-        <v>489002.95</v>
+        <v>489335.52</v>
       </c>
       <c r="I516" s="2" t="n">
-        <v>440800</v>
+        <v>438086</v>
       </c>
       <c r="J516" s="3" t="n">
-        <v>45366</v>
+        <v>45199</v>
       </c>
       <c r="K516" s="3" t="n">
-        <v>45581</v>
+        <v>45600</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="517">
       <c r="A517" s="1" t="inlineStr">
         <is>
           <t>PANNA</t>
         </is>
       </c>
       <c r="B517" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C517" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D517" s="1" t="inlineStr">
         <is>
           <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E517" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F517" s="1" t="inlineStr">
         <is>
-          <t>1709002046/WC/22012035169632 — गेबियन संरचना  निर्माण बांधियन नाला 01शाहपुर ग्राम पंचायत गजना</t>
+          <t>1709002046/WC/22012035114057 — बोल्डर चेक डेम पूतनिहाई नाला 2 शाहपुर गजना</t>
         </is>
       </c>
       <c r="G517" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H517" s="2" t="n">
-        <v>406027.38</v>
+        <v>488705.07</v>
       </c>
       <c r="I517" s="2" t="n">
-        <v>358886</v>
+        <v>437150</v>
       </c>
       <c r="J517" s="3" t="n">
-        <v>45400</v>
+        <v>45206</v>
       </c>
       <c r="K517" s="3" t="n">
-        <v>45581</v>
+        <v>45600</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="518">
       <c r="A518" s="1" t="inlineStr">
         <is>
           <t>PANNA</t>
         </is>
       </c>
       <c r="B518" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C518" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D518" s="1" t="inlineStr">
         <is>
-          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E518" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F518" s="1" t="inlineStr">
         <is>
-          <t>1709002046/WC/22012035169633 — वाटर कजर्वेशन पिट बांधियन नाला ग्राम शाहपुर गजना</t>
+          <t>1709002046/WC/22012035136430 — रिपटा निर्माण कार्य पटकन टोला ग्राम पंचायत गजना</t>
         </is>
       </c>
       <c r="G518" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H518" s="2" t="n">
-        <v>485170.16</v>
+        <v>72000</v>
       </c>
       <c r="I518" s="2" t="n">
-        <v>477833</v>
+        <v>67160</v>
       </c>
       <c r="J518" s="3" t="n">
-        <v>45366</v>
+        <v>45204</v>
       </c>
       <c r="K518" s="3" t="n">
-        <v>45516</v>
+        <v>45467</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="519">
       <c r="A519" s="1" t="inlineStr">
         <is>
           <t>PANNA</t>
         </is>
       </c>
       <c r="B519" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C519" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D519" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Community Ponds for Comm / Repair and maintenance of Community Water Harvesting Ponds for Community</t>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E519" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F519" s="1" t="inlineStr">
         <is>
-          <t>1709002046/WC/22012035199871 — तालाब गहरीकरण कार्य हनुमान घाट पटकनटोला गजना</t>
+          <t>1709002046/WC/22012035169630 — बोल्डर चेक डेम निर्माण बांधियन नाला 01शाहपुर ग्राम पंचायत गजना</t>
         </is>
       </c>
       <c r="G519" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H519" s="2" t="n">
-        <v>932000</v>
+        <v>499819.36</v>
       </c>
       <c r="I519" s="2" t="n">
-        <v>931629</v>
+        <v>406715</v>
       </c>
       <c r="J519" s="3" t="n">
-        <v>45432</v>
+        <v>45366</v>
       </c>
       <c r="K519" s="3" t="n">
-        <v>45511</v>
+        <v>45591</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="520">
       <c r="A520" s="1" t="inlineStr">
         <is>
           <t>PANNA</t>
         </is>
       </c>
       <c r="B520" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C520" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D520" s="1" t="inlineStr">
         <is>
-          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E520" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F520" s="1" t="inlineStr">
         <is>
-          <t>1709002046/WC/22012035201042 — गेबियन संरचना निर्माण अमृतलाल के खेत के पास शाहपुर नाला ग्राम शाहपुर गजना</t>
+          <t>1709002046/WC/22012035169631 — बोल्डर चेक डेम निर्माण बांधियन नाला 02शाहपुर ग्राम पंचायत गजना</t>
         </is>
       </c>
       <c r="G520" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H520" s="2" t="n">
-        <v>348666.8</v>
+        <v>489002.95</v>
       </c>
       <c r="I520" s="2" t="n">
-        <v>306854</v>
+        <v>440800</v>
       </c>
       <c r="J520" s="3" t="n">
-        <v>45469</v>
+        <v>45366</v>
       </c>
       <c r="K520" s="3" t="n">
         <v>45581</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="521">
       <c r="A521" s="1" t="inlineStr">
         <is>
           <t>PANNA</t>
         </is>
       </c>
       <c r="B521" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C521" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D521" s="1" t="inlineStr">
         <is>
-          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E521" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F521" s="1" t="inlineStr">
         <is>
-          <t>1709002046/WC/22012035206644 — boulder check dam</t>
+          <t>1709002046/WC/22012035169632 — गेबियन संरचना  निर्माण बांधियन नाला 01शाहपुर ग्राम पंचायत गजना</t>
         </is>
       </c>
       <c r="G521" s="1" t="inlineStr">
         <is>
-          <t>New</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H521" s="2" t="n">
-        <v>0</v>
+        <v>406027.38</v>
       </c>
       <c r="I521" s="2" t="n">
-        <v>0</v>
+        <v>358886</v>
       </c>
       <c r="J521" s="3" t="n">
-        <v>45383</v>
-[...1 lines deleted...]
-      <c r="K521" s="3"/>
+        <v>45400</v>
+      </c>
+      <c r="K521" s="3" t="n">
+        <v>45581</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="522">
       <c r="A522" s="1" t="inlineStr">
         <is>
           <t>PANNA</t>
         </is>
       </c>
       <c r="B522" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C522" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D522" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E522" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F522" s="1" t="inlineStr">
         <is>
-          <t>1709002046/WC/22012035206648 — percolation tank gajna</t>
+          <t>1709002046/WC/22012035169633 — वाटर कजर्वेशन पिट बांधियन नाला ग्राम शाहपुर गजना</t>
         </is>
       </c>
       <c r="G522" s="1" t="inlineStr">
         <is>
-          <t>New</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H522" s="2" t="n">
-        <v>0</v>
+        <v>485170.16</v>
       </c>
       <c r="I522" s="2" t="n">
-        <v>0</v>
+        <v>477833</v>
       </c>
       <c r="J522" s="3" t="n">
-        <v>45383</v>
-[...1 lines deleted...]
-      <c r="K522" s="3"/>
+        <v>45366</v>
+      </c>
+      <c r="K522" s="3" t="n">
+        <v>45516</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="523">
       <c r="A523" s="1" t="inlineStr">
         <is>
           <t>PANNA</t>
         </is>
       </c>
       <c r="B523" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C523" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D523" s="1" t="inlineStr">
         <is>
-          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Repair &amp; maint of Community Ponds for Comm / Repair and maintenance of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E523" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F523" s="1" t="inlineStr">
         <is>
-          <t>1709002046/WC/22012035255094 — बोल्डर चेक डैम निर्माण नटणखेरा नाला 9 नग शाहपुर ग्रामपंचायत गजना</t>
+          <t>1709002046/WC/22012035199871 — तालाब गहरीकरण कार्य हनुमान घाट पटकनटोला गजना</t>
         </is>
       </c>
       <c r="G523" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H523" s="2" t="n">
-        <v>483839.97</v>
+        <v>932000</v>
       </c>
       <c r="I523" s="2" t="n">
-        <v>423702</v>
+        <v>931629</v>
       </c>
       <c r="J523" s="3" t="n">
-        <v>45761</v>
+        <v>45432</v>
       </c>
       <c r="K523" s="3" t="n">
-        <v>46198</v>
+        <v>45511</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="524">
       <c r="A524" s="1" t="inlineStr">
         <is>
           <t>PANNA</t>
         </is>
       </c>
       <c r="B524" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C524" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D524" s="1" t="inlineStr">
         <is>
           <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E524" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F524" s="1" t="inlineStr">
         <is>
-          <t>1709002046/WC/22012035255095 — बोल्डर चेक डैम निर्माण गिरवा नाला गजना 9 नग ग्रामपंचायत गजना</t>
+          <t>1709002046/WC/22012035201042 — गेबियन संरचना निर्माण अमृतलाल के खेत के पास शाहपुर नाला ग्राम शाहपुर गजना</t>
         </is>
       </c>
       <c r="G524" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H524" s="2" t="n">
-        <v>483839.97</v>
+        <v>348666.8</v>
       </c>
       <c r="I524" s="2" t="n">
-        <v>422127</v>
+        <v>306854</v>
       </c>
       <c r="J524" s="3" t="n">
-        <v>45828</v>
-[...1 lines deleted...]
-      <c r="K524" s="3"/>
+        <v>45469</v>
+      </c>
+      <c r="K524" s="3" t="n">
+        <v>45581</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="525">
       <c r="A525" s="1" t="inlineStr">
         <is>
           <t>PANNA</t>
         </is>
       </c>
       <c r="B525" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C525" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D525" s="1" t="inlineStr">
         <is>
-          <t>Stone Bund / Construction of Stone peripheral/farm/field Bund for Community</t>
+          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry Check Dam for Community</t>
         </is>
       </c>
       <c r="E525" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F525" s="1" t="inlineStr">
         <is>
-          <t>1709002046/WC/239 — नवीन चैक डैम निर्माण कार्य गली घाट सुकवाहा,ग्राम गवनटोला, पंचायत गजना</t>
+          <t>1709002046/WC/22012035206644 — boulder check dam</t>
         </is>
       </c>
       <c r="G525" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>New</t>
         </is>
       </c>
       <c r="H525" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I525" s="2" t="n">
-        <v>325550</v>
+        <v>0</v>
       </c>
       <c r="J525" s="3" t="n">
-        <v>40293</v>
-[...3 lines deleted...]
-      </c>
+        <v>45383</v>
+      </c>
+      <c r="K525" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="526">
       <c r="A526" s="1" t="inlineStr">
         <is>
           <t>PANNA</t>
         </is>
       </c>
       <c r="B526" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C526" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D526" s="1" t="inlineStr">
         <is>
-          <t>Stone Bund / Construction of Stone peripheral/farm/field Bund for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E526" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F526" s="1" t="inlineStr">
         <is>
-          <t>1709002046/WC/240 — सार्वजनिक कूप निर्माण कार्य, ग्राम शहपुरा, मुनगहा, पंचायत गजना</t>
+          <t>1709002046/WC/22012035206648 — percolation tank gajna</t>
         </is>
       </c>
       <c r="G526" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>New</t>
         </is>
       </c>
       <c r="H526" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I526" s="2" t="n">
-        <v>297100</v>
+        <v>0</v>
       </c>
       <c r="J526" s="3" t="n">
-        <v>40263</v>
-[...3 lines deleted...]
-      </c>
+        <v>45383</v>
+      </c>
+      <c r="K526" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="527">
       <c r="A527" s="1" t="inlineStr">
         <is>
           <t>PANNA</t>
         </is>
       </c>
       <c r="B527" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C527" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D527" s="1" t="inlineStr">
         <is>
-          <t>Loose Boulder Structure / Construction of Stone boulder Gully Plugs for Community</t>
+          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E527" s="1" t="inlineStr">
         <is>
-          <t>Boulder Check/Gully Plug</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F527" s="1" t="inlineStr">
         <is>
-          <t>1709002046/WC/382 — बोल्‍डर चैक डैम निर्माण कार्य, सुकवाहा से पटकनटोला नाला, पंचायत गजना</t>
+          <t>1709002046/WC/22012035255094 — बोल्डर चेक डैम निर्माण नटणखेरा नाला 9 नग शाहपुर ग्रामपंचायत गजना</t>
         </is>
       </c>
       <c r="G527" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H527" s="2" t="n">
-        <v>0</v>
+        <v>483839.97</v>
       </c>
       <c r="I527" s="2" t="n">
-        <v>67649</v>
+        <v>423702</v>
       </c>
       <c r="J527" s="3" t="n">
-        <v>40308</v>
+        <v>45761</v>
       </c>
       <c r="K527" s="3" t="n">
-        <v>40368</v>
+        <v>46198</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="528">
       <c r="A528" s="1" t="inlineStr">
         <is>
           <t>PANNA</t>
         </is>
       </c>
       <c r="B528" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C528" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D528" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry Check Dam for Community</t>
         </is>
       </c>
       <c r="E528" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F528" s="1" t="inlineStr">
         <is>
-          <t>1709002046/WC/421 — नवीन चेकडेम निर्माण कार्य, पुलिया के पास, मुख्‍य सडक पन्‍ना पहाडीखेरा मार्ग, पंचायत गजना</t>
+          <t>1709002046/WC/22012035255095 — बोल्डर चेक डैम निर्माण गिरवा नाला गजना 9 नग ग्रामपंचायत गजना</t>
         </is>
       </c>
       <c r="G528" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H528" s="2" t="n">
-        <v>0</v>
+        <v>483839.97</v>
       </c>
       <c r="I528" s="2" t="n">
-        <v>321168.95</v>
+        <v>422127</v>
       </c>
       <c r="J528" s="3" t="n">
-        <v>40367</v>
-[...3 lines deleted...]
-      </c>
+        <v>45828</v>
+      </c>
+      <c r="K528" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="529">
       <c r="A529" s="1" t="inlineStr">
         <is>
           <t>PANNA</t>
         </is>
       </c>
       <c r="B529" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C529" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D529" s="1" t="inlineStr">
         <is>
           <t>Stone Bund / Construction of Stone peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E529" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F529" s="1" t="inlineStr">
         <is>
-          <t>1709002046/WC/76 — सार्वजनिक कूप निर्माण, ग्राम पंचायत गजना</t>
+          <t>1709002046/WC/239 — नवीन चैक डैम निर्माण कार्य गली घाट सुकवाहा,ग्राम गवनटोला, पंचायत गजना</t>
         </is>
       </c>
       <c r="G529" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H529" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I529" s="2" t="n">
-        <v>231224.58</v>
+        <v>325550</v>
       </c>
       <c r="J529" s="3" t="n">
-        <v>39869</v>
+        <v>40293</v>
       </c>
       <c r="K529" s="3" t="n">
-        <v>40160</v>
+        <v>40373</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="530">
       <c r="A530" s="1" t="inlineStr">
         <is>
           <t>PANNA</t>
         </is>
       </c>
       <c r="B530" s="1" t="inlineStr">
         <is>
-          <t>2026-2027</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C530" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D530" s="1" t="inlineStr">
         <is>
-          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Stone Bund / Construction of Stone peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E530" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F530" s="1" t="inlineStr">
         <is>
-          <t>1709002046/WC/VB/22012035330394 — Construction of Bouldar chek dam mungha nala Gajna</t>
+          <t>1709002046/WC/240 — सार्वजनिक कूप निर्माण कार्य, ग्राम शहपुरा, मुनगहा, पंचायत गजना</t>
         </is>
       </c>
       <c r="G530" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H530" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I530" s="2" t="n">
-        <v>0</v>
+        <v>297100</v>
       </c>
       <c r="J530" s="3" t="n">
-        <v>46187</v>
-[...1 lines deleted...]
-      <c r="K530" s="3"/>
+        <v>40263</v>
+      </c>
+      <c r="K530" s="3" t="n">
+        <v>40538</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="531">
       <c r="A531" s="1" t="inlineStr">
         <is>
           <t>PANNA</t>
         </is>
       </c>
       <c r="B531" s="1" t="inlineStr">
         <is>
-          <t>2026-2027</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C531" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D531" s="1" t="inlineStr">
         <is>
-          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Loose Boulder Structure / Construction of Stone boulder Gully Plugs for Community</t>
         </is>
       </c>
       <c r="E531" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F531" s="1" t="inlineStr">
         <is>
-          <t>1709002046/WC/VB/22012035330402 — Construction of Bouldar chek dam sahapur nala Gajna</t>
+          <t>1709002046/WC/382 — बोल्‍डर चैक डैम निर्माण कार्य, सुकवाहा से पटकनटोला नाला, पंचायत गजना</t>
         </is>
       </c>
       <c r="G531" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H531" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I531" s="2" t="n">
-        <v>0</v>
+        <v>67649</v>
       </c>
       <c r="J531" s="3" t="n">
-        <v>46187</v>
-[...1 lines deleted...]
-      <c r="K531" s="3"/>
+        <v>40308</v>
+      </c>
+      <c r="K531" s="3" t="n">
+        <v>40368</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="532">
       <c r="A532" s="1" t="inlineStr">
         <is>
           <t>PANNA</t>
         </is>
       </c>
       <c r="B532" s="1" t="inlineStr">
         <is>
-          <t>2026-2027</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C532" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D532" s="1" t="inlineStr">
         <is>
-          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E532" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F532" s="1" t="inlineStr">
         <is>
-          <t>1709002046/WC/VB/22012035330404 — Construction of Gabion bel ghat sahpura nala Gajna</t>
+          <t>1709002046/WC/421 — नवीन चेकडेम निर्माण कार्य, पुलिया के पास, मुख्‍य सडक पन्‍ना पहाडीखेरा मार्ग, पंचायत गजना</t>
         </is>
       </c>
       <c r="G532" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H532" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I532" s="2" t="n">
-        <v>0</v>
+        <v>321168.95</v>
       </c>
       <c r="J532" s="3" t="n">
-        <v>46187</v>
-[...1 lines deleted...]
-      <c r="K532" s="3"/>
+        <v>40367</v>
+      </c>
+      <c r="K532" s="3" t="n">
+        <v>41035</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="533">
       <c r="A533" s="1" t="inlineStr">
         <is>
           <t>PANNA</t>
         </is>
       </c>
       <c r="B533" s="1" t="inlineStr">
         <is>
-          <t>2026-2027</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C533" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D533" s="1" t="inlineStr">
         <is>
-          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Stone Bund / Construction of Stone peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E533" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F533" s="1" t="inlineStr">
         <is>
-          <t>1709002046/WC/VB/22012035330409 — Construction of Gabion kachra ghat nala Gajna</t>
+          <t>1709002046/WC/76 — सार्वजनिक कूप निर्माण, ग्राम पंचायत गजना</t>
         </is>
       </c>
       <c r="G533" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H533" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I533" s="2" t="n">
-        <v>0</v>
+        <v>231224.58</v>
       </c>
       <c r="J533" s="3" t="n">
-        <v>46187</v>
-[...1 lines deleted...]
-      <c r="K533" s="3"/>
+        <v>39869</v>
+      </c>
+      <c r="K533" s="3" t="n">
+        <v>40160</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="534">
       <c r="A534" s="1" t="inlineStr">
         <is>
           <t>PANNA</t>
         </is>
       </c>
       <c r="B534" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C534" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D534" s="1" t="inlineStr">
         <is>
-          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry Check Dam for Community</t>
         </is>
       </c>
       <c r="E534" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F534" s="1" t="inlineStr">
         <is>
-          <t>1709002046/WC/VB/22012035330413 — Construction of Gabion kachra ghat baderi nala Gajna</t>
+          <t>1709002046/WC/VB/22012035330394 — Construction of Bouldar chek dam mungha nala Gajna</t>
         </is>
       </c>
       <c r="G534" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H534" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I534" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J534" s="3" t="n">
         <v>46187</v>
       </c>
       <c r="K534" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="535">
       <c r="A535" s="1" t="inlineStr">
         <is>
           <t>PANNA</t>
         </is>
       </c>
       <c r="B535" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C535" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D535" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry Check Dam for Community</t>
         </is>
       </c>
       <c r="E535" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F535" s="1" t="inlineStr">
         <is>
-          <t>1709002046/WC/VB/22012035330416 — Constrution of Richarge pit sukwaha hand pump Gajna</t>
+          <t>1709002046/WC/VB/22012035330402 — Construction of Bouldar chek dam sahapur nala Gajna</t>
         </is>
       </c>
       <c r="G535" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H535" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I535" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J535" s="3" t="n">
         <v>46187</v>
       </c>
       <c r="K535" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="536">
       <c r="A536" s="1" t="inlineStr">
         <is>
           <t>PANNA</t>
         </is>
       </c>
       <c r="B536" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C536" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D536" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry Check Dam for Community</t>
         </is>
       </c>
       <c r="E536" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F536" s="1" t="inlineStr">
         <is>
-          <t>1709002046/WC/VB/22012035330419 — Constrution of Richarge pit patkan tola hand pump Gajna</t>
+          <t>1709002046/WC/VB/22012035330404 — Construction of Gabion bel ghat sahpura nala Gajna</t>
         </is>
       </c>
       <c r="G536" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H536" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I536" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J536" s="3" t="n">
         <v>46187</v>
       </c>
       <c r="K536" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="537">
       <c r="A537" s="1" t="inlineStr">
         <is>
           <t>PANNA</t>
         </is>
       </c>
       <c r="B537" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C537" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D537" s="1" t="inlineStr">
         <is>
-          <t>Renovation / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry Check Dam for Community</t>
         </is>
       </c>
       <c r="E537" s="1" t="inlineStr">
         <is>
-          <t>Renovation of traditional water bodies</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F537" s="1" t="inlineStr">
         <is>
-          <t>1709002046/WH/19962947 — तालाब जीर्णोद्धार कार्य गजना ग्राम पंचायत गजना</t>
+          <t>1709002046/WC/VB/22012035330409 — Construction of Gabion kachra ghat nala Gajna</t>
         </is>
       </c>
       <c r="G537" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H537" s="2" t="n">
-        <v>720000</v>
+        <v>0</v>
       </c>
       <c r="I537" s="2" t="n">
-        <v>52312</v>
+        <v>0</v>
       </c>
       <c r="J537" s="3" t="n">
-        <v>42893</v>
-[...3 lines deleted...]
-      </c>
+        <v>46187</v>
+      </c>
+      <c r="K537" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="538">
       <c r="A538" s="1" t="inlineStr">
         <is>
           <t>PANNA</t>
         </is>
       </c>
       <c r="B538" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C538" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D538" s="1" t="inlineStr">
         <is>
-          <t>Renovation / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry Check Dam for Community</t>
         </is>
       </c>
       <c r="E538" s="1" t="inlineStr">
         <is>
-          <t>Renovation of traditional water bodies</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F538" s="1" t="inlineStr">
         <is>
-          <t>1709002046/WH/22012034331757 — talab jirnodhar karya gram panchayat gajana</t>
+          <t>1709002046/WC/VB/22012035330413 — Construction of Gabion kachra ghat baderi nala Gajna</t>
         </is>
       </c>
       <c r="G538" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H538" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I538" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J538" s="3" t="n">
-        <v>43126</v>
+        <v>46187</v>
       </c>
       <c r="K538" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="539">
       <c r="A539" s="1" t="inlineStr">
         <is>
           <t>PANNA</t>
         </is>
       </c>
       <c r="B539" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C539" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D539" s="1" t="inlineStr">
         <is>
-          <t>Renovation of Fisheries Ponds for Community / Renovation of Fisheries Ponds for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E539" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F539" s="1" t="inlineStr">
         <is>
-          <t>1709002046/WH/22012034939426 — तालाब गहरीकरण कार्य मुख्‍य मार्ग के पास गजना ग्राम पंचायत गजना</t>
+          <t>1709002046/WC/VB/22012035330416 — Constrution of Richarge pit sukwaha hand pump Gajna</t>
         </is>
       </c>
       <c r="G539" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H539" s="2" t="n">
-        <v>932000</v>
+        <v>0</v>
       </c>
       <c r="I539" s="2" t="n">
-        <v>925554</v>
+        <v>0</v>
       </c>
       <c r="J539" s="3" t="n">
-        <v>45409</v>
-[...3 lines deleted...]
-      </c>
+        <v>46187</v>
+      </c>
+      <c r="K539" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="540">
       <c r="A540" s="1" t="inlineStr">
         <is>
           <t>PANNA</t>
         </is>
       </c>
       <c r="B540" s="1" t="inlineStr">
         <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C540" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D540" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
+        </is>
+      </c>
+      <c r="E540" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Recharge Pits</t>
+        </is>
+      </c>
+      <c r="F540" s="1" t="inlineStr">
+        <is>
+          <t>1709002046/WC/VB/22012035330419 — Constrution of Richarge pit patkan tola hand pump Gajna</t>
+        </is>
+      </c>
+      <c r="G540" s="1" t="inlineStr">
+        <is>
+          <t>Approved</t>
+        </is>
+      </c>
+      <c r="H540" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I540" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J540" s="3" t="n">
+        <v>46187</v>
+      </c>
+      <c r="K540" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="541">
+      <c r="A541" s="1" t="inlineStr">
+        <is>
+          <t>PANNA</t>
+        </is>
+      </c>
+      <c r="B541" s="1" t="inlineStr">
+        <is>
+          <t>2017-2018</t>
+        </is>
+      </c>
+      <c r="C541" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+        </is>
+      </c>
+      <c r="D541" s="1" t="inlineStr">
+        <is>
+          <t>Renovation / Renovation of Community Water Harvesting Ponds for Community</t>
+        </is>
+      </c>
+      <c r="E541" s="1" t="inlineStr">
+        <is>
+          <t>Renovation of traditional water bodies</t>
+        </is>
+      </c>
+      <c r="F541" s="1" t="inlineStr">
+        <is>
+          <t>1709002046/WH/19962947 — तालाब जीर्णोद्धार कार्य गजना ग्राम पंचायत गजना</t>
+        </is>
+      </c>
+      <c r="G541" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H541" s="2" t="n">
+        <v>720000</v>
+      </c>
+      <c r="I541" s="2" t="n">
+        <v>52312</v>
+      </c>
+      <c r="J541" s="3" t="n">
+        <v>42893</v>
+      </c>
+      <c r="K541" s="3" t="n">
+        <v>43555</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="542">
+      <c r="A542" s="1" t="inlineStr">
+        <is>
+          <t>PANNA</t>
+        </is>
+      </c>
+      <c r="B542" s="1" t="inlineStr">
+        <is>
+          <t>2017-2018</t>
+        </is>
+      </c>
+      <c r="C542" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+        </is>
+      </c>
+      <c r="D542" s="1" t="inlineStr">
+        <is>
+          <t>Renovation / Renovation of Community Water Harvesting Ponds for Community</t>
+        </is>
+      </c>
+      <c r="E542" s="1" t="inlineStr">
+        <is>
+          <t>Renovation of traditional water bodies</t>
+        </is>
+      </c>
+      <c r="F542" s="1" t="inlineStr">
+        <is>
+          <t>1709002046/WH/22012034331757 — talab jirnodhar karya gram panchayat gajana</t>
+        </is>
+      </c>
+      <c r="G542" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H542" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I542" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J542" s="3" t="n">
+        <v>43126</v>
+      </c>
+      <c r="K542" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="543">
+      <c r="A543" s="1" t="inlineStr">
+        <is>
+          <t>PANNA</t>
+        </is>
+      </c>
+      <c r="B543" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C543" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+        </is>
+      </c>
+      <c r="D543" s="1" t="inlineStr">
+        <is>
+          <t>Renovation of Fisheries Ponds for Community / Renovation of Fisheries Ponds for Community</t>
+        </is>
+      </c>
+      <c r="E543" s="1" t="inlineStr">
+        <is>
+          <t>Repair &amp; maint of Pond/ Tank</t>
+        </is>
+      </c>
+      <c r="F543" s="1" t="inlineStr">
+        <is>
+          <t>1709002046/WH/22012034939426 — तालाब गहरीकरण कार्य मुख्‍य मार्ग के पास गजना ग्राम पंचायत गजना</t>
+        </is>
+      </c>
+      <c r="G543" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H543" s="2" t="n">
+        <v>932000</v>
+      </c>
+      <c r="I543" s="2" t="n">
+        <v>925554</v>
+      </c>
+      <c r="J543" s="3" t="n">
+        <v>45409</v>
+      </c>
+      <c r="K543" s="3" t="n">
+        <v>45589</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="544">
+      <c r="A544" s="1" t="inlineStr">
+        <is>
+          <t>PANNA</t>
+        </is>
+      </c>
+      <c r="B544" s="1" t="inlineStr">
+        <is>
           <t>2010-2011</t>
         </is>
       </c>
-      <c r="C540" s="1" t="inlineStr">
+      <c r="C544" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
-      <c r="D540" s="1" t="inlineStr">
+      <c r="D544" s="1" t="inlineStr">
         <is>
           <t>Renovation / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
-      <c r="E540" s="1" t="inlineStr">
+      <c r="E544" s="1" t="inlineStr">
         <is>
           <t>Renovation of traditional water bodies</t>
         </is>
       </c>
-      <c r="F540" s="1" t="inlineStr">
+      <c r="F544" s="1" t="inlineStr">
         <is>
           <t>1709002046/WH/327 — नवीन तालाब निर्माण कार्य मंदिर घाट ग्राम पंचायत गज</t>
         </is>
       </c>
-      <c r="G540" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H540" s="2" t="n">
+      <c r="G544" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H544" s="2" t="n">
         <v>496000</v>
       </c>
-      <c r="I540" s="2" t="n">
+      <c r="I544" s="2" t="n">
         <v>350458</v>
       </c>
-      <c r="J540" s="3" t="n">
+      <c r="J544" s="3" t="n">
         <v>40526</v>
       </c>
-      <c r="K540" s="3" t="n">
+      <c r="K544" s="3" t="n">
         <v>41670</v>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>