--- v0 (2026-09-02)
+++ v1 (2026-10-19)
@@ -122,64 +122,64 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:K840"/>
+  <dimension ref="A1:K841"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-02 09:57:14</t>
+          <t>Exported on: 2026-10-19 04:37:18</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: PANNA</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -1781,51 +1781,51 @@
         <v>0</v>
       </c>
       <c r="J43" s="3" t="n">
         <v>44585</v>
       </c>
       <c r="K43" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="44">
       <c r="A44" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C44" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D44" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field for Community / Construction of Play field for Community</t>
+          <t>Construction of Play field for Community / Construction of Play Ground for Government School for Community</t>
         </is>
       </c>
       <c r="E44" s="1" t="inlineStr">
         <is>
           <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F44" s="1" t="inlineStr">
         <is>
           <t>1709003022/AV/22012034666428 — खेल मैदान कार्य मजरा मड़इन ग्राम पंचायत कमताना</t>
         </is>
       </c>
       <c r="G44" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H44" s="2" t="n">
         <v>698589.04</v>
       </c>
       <c r="I44" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J44" s="3" t="n">
         <v>45762</v>
@@ -3176,51 +3176,51 @@
       <c r="J72" s="3" t="n">
         <v>42986</v>
       </c>
       <c r="K72" s="3" t="n">
         <v>43363</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="73">
       <c r="A73" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C73" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D73" s="1" t="inlineStr">
         <is>
-          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of Single Unit Toilets for Individual / Construction of IHHL for Individual</t>
         </is>
       </c>
       <c r="E73" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F73" s="1" t="inlineStr">
         <is>
           <t>1709003022/IF/22012034370103 — ब्रक्षा रोपण कार्य हायर सेकण्डरी स्कूल कमताना समुदायक परिसर</t>
         </is>
       </c>
       <c r="G73" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H73" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I73" s="2" t="n">
         <v>5160</v>
       </c>
       <c r="J73" s="3" t="n">
         <v>43012</v>
@@ -7021,73 +7021,73 @@
         <v>0</v>
       </c>
       <c r="J153" s="3" t="n">
         <v>43856</v>
       </c>
       <c r="K153" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="154">
       <c r="A154" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B154" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C154" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D154" s="1" t="inlineStr">
         <is>
-          <t>Boundary Plantation of Horti-Trees for Individuals / Boundary Line Plantation of Horticulture Trees for Individuals</t>
+          <t>Boundary Plantation of Horti-Trees for Individuals / Line Plantation of Horticulture Trees for Individual</t>
         </is>
       </c>
       <c r="E154" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F154" s="1" t="inlineStr">
         <is>
           <t>1709003022/IF/22012034588460 — niji khet me phalodhan hitgrahi gopal yadav pita dhuriya</t>
         </is>
       </c>
       <c r="G154" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H154" s="2" t="n">
         <v>115360</v>
       </c>
       <c r="I154" s="2" t="n">
-        <v>26942</v>
+        <v>56342</v>
       </c>
       <c r="J154" s="3" t="n">
         <v>44301</v>
       </c>
       <c r="K154" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="155">
       <c r="A155" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B155" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C155" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D155" s="1" t="inlineStr">
         <is>
           <t>Boundary Plantation of Horti-Trees for Individuals / Boundary Line Plantation of Horticulture Trees for Individuals</t>
@@ -7117,51 +7117,51 @@
       <c r="J155" s="3" t="n">
         <v>44301</v>
       </c>
       <c r="K155" s="3" t="n">
         <v>44908</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="156">
       <c r="A156" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B156" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C156" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D156" s="1" t="inlineStr">
         <is>
-          <t>Boundary Plantation of Horti-Trees for Individuals / Boundary Line Plantation of Horticulture Trees for Individuals</t>
+          <t>Boundary Plantation of Horti-Trees for Individuals / Line Plantation of Horticulture Trees for Individual</t>
         </is>
       </c>
       <c r="E156" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F156" s="1" t="inlineStr">
         <is>
           <t>1709003022/IF/22012034592401 — niji khet me phalodhan hitgrahi ravindra pandey pita chandra bhoosan</t>
         </is>
       </c>
       <c r="G156" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H156" s="2" t="n">
         <v>115360</v>
       </c>
       <c r="I156" s="2" t="n">
         <v>65700</v>
       </c>
       <c r="J156" s="3" t="n">
         <v>44308</v>
@@ -7638,51 +7638,51 @@
       <c r="J166" s="3" t="n">
         <v>45771</v>
       </c>
       <c r="K166" s="3" t="n">
         <v>46133</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="167">
       <c r="A167" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B167" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C167" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D167" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E167" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F167" s="1" t="inlineStr">
         <is>
           <t>1709003022/IF/22012035343469 — Jal Ganga 2025 khet talab nirman Mattu/Hardas Lodhi</t>
         </is>
       </c>
       <c r="G167" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H167" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I167" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J167" s="3" t="n">
         <v>45762</v>
@@ -15301,51 +15301,51 @@
       <c r="J323" s="3" t="n">
         <v>43449</v>
       </c>
       <c r="K323" s="3" t="n">
         <v>43611</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="324">
       <c r="A324" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B324" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C324" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D324" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E324" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F324" s="1" t="inlineStr">
         <is>
           <t>1709003022/IF/IAY/1847091 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP2135660</t>
         </is>
       </c>
       <c r="G324" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H324" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I324" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J324" s="3" t="n">
         <v>43264</v>
@@ -19072,51 +19072,51 @@
       <c r="J400" s="3" t="n">
         <v>44295</v>
       </c>
       <c r="K400" s="3" t="n">
         <v>44804</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="401">
       <c r="A401" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B401" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C401" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D401" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E401" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F401" s="1" t="inlineStr">
         <is>
           <t>1709003022/IF/IAY/2654032 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4639478</t>
         </is>
       </c>
       <c r="G401" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H401" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I401" s="2" t="n">
         <v>9384</v>
       </c>
       <c r="J401" s="3" t="n">
         <v>44689</v>
@@ -21520,98 +21520,98 @@
       <c r="J450" s="3" t="n">
         <v>44382</v>
       </c>
       <c r="K450" s="3" t="n">
         <v>44760</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="451">
       <c r="A451" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B451" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C451" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D451" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E451" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F451" s="1" t="inlineStr">
         <is>
           <t>1709003022/IF/IAY/3081419 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP5652950</t>
         </is>
       </c>
       <c r="G451" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H451" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I451" s="2" t="n">
         <v>8657</v>
       </c>
       <c r="J451" s="3" t="n">
         <v>44459</v>
       </c>
       <c r="K451" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="452">
       <c r="A452" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B452" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C452" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D452" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E452" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F452" s="1" t="inlineStr">
         <is>
           <t>1709003022/IF/IAY/3082016 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4320802</t>
         </is>
       </c>
       <c r="G452" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H452" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I452" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J452" s="3" t="n">
         <v>44459</v>
@@ -22153,98 +22153,98 @@
       <c r="J463" s="3" t="n">
         <v>44776</v>
       </c>
       <c r="K463" s="3" t="n">
         <v>44848</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="464">
       <c r="A464" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B464" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C464" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D464" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E464" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F464" s="1" t="inlineStr">
         <is>
           <t>1709003022/IF/IAY/3354745 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP1688255</t>
         </is>
       </c>
       <c r="G464" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H464" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I464" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J464" s="3" t="n">
         <v>44516</v>
       </c>
       <c r="K464" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="465">
       <c r="A465" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B465" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C465" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D465" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E465" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F465" s="1" t="inlineStr">
         <is>
           <t>1709003022/IF/IAY/3354751 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP1695820</t>
         </is>
       </c>
       <c r="G465" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H465" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I465" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J465" s="3" t="n">
         <v>44800</v>
@@ -25281,51 +25281,51 @@
       <c r="J527" s="3" t="n">
         <v>44733</v>
       </c>
       <c r="K527" s="3" t="n">
         <v>44931</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="528">
       <c r="A528" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B528" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C528" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D528" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E528" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F528" s="1" t="inlineStr">
         <is>
           <t>1709003022/IF/IAY/3638806 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP3961965</t>
         </is>
       </c>
       <c r="G528" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H528" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I528" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J528" s="3" t="n">
         <v>44585</v>
@@ -26210,51 +26210,51 @@
       <c r="J546" s="3" t="n">
         <v>42895</v>
       </c>
       <c r="K546" s="3" t="n">
         <v>43230</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="547">
       <c r="A547" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B547" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C547" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D547" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E547" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F547" s="1" t="inlineStr">
         <is>
           <t>1709003022/IF/IAY/696974 — Construction of IAY House -IAY REG. NO. MP1387860</t>
         </is>
       </c>
       <c r="G547" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H547" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I547" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J547" s="3" t="n">
         <v>42813</v>
@@ -26796,51 +26796,51 @@
       <c r="J558" s="3" t="n">
         <v>42941</v>
       </c>
       <c r="K558" s="3" t="n">
         <v>43611</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="559">
       <c r="A559" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B559" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C559" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D559" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E559" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F559" s="1" t="inlineStr">
         <is>
           <t>1709003022/IF/IAY/727134 — Construction of IAY House -IAY REG. NO. MP1883582</t>
         </is>
       </c>
       <c r="G559" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H559" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I559" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J559" s="3" t="n">
         <v>42813</v>
@@ -31177,9164 +31177,9211 @@
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H649" s="2" t="n">
         <v>500000</v>
       </c>
       <c r="I649" s="2" t="n">
         <v>193684</v>
       </c>
       <c r="J649" s="3" t="n">
         <v>41230</v>
       </c>
       <c r="K649" s="3" t="n">
         <v>41505</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="650">
       <c r="A650" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B650" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C650" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D650" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E650" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F650" s="1" t="inlineStr">
         <is>
-          <t>1709003022/RS/22012034212356 — शौचालय निर्माण कार्य   ललियां पिता हल्‍कुआ   ग्राम</t>
+          <t>1709003022/RC/VB/YD/22012034855202 — Constr of Cement Concrete Roads for Comm Kamtana</t>
         </is>
       </c>
       <c r="G650" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H650" s="2" t="n">
-        <v>4400</v>
+        <v>0</v>
       </c>
       <c r="I650" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J650" s="3" t="n">
-        <v>41706</v>
+        <v>46297</v>
       </c>
       <c r="K650" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="651">
       <c r="A651" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B651" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C651" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D651" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E651" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F651" s="1" t="inlineStr">
         <is>
-          <t>1709003022/RS/22012034212361 — शौचालय निर्माण कार्य   कौरईया पिता घसोटा चौधरी   ग</t>
+          <t>1709003022/RS/22012034212356 — शौचालय निर्माण कार्य   ललियां पिता हल्‍कुआ   ग्राम</t>
         </is>
       </c>
       <c r="G651" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H651" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I651" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J651" s="3" t="n">
         <v>41706</v>
       </c>
       <c r="K651" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="652">
       <c r="A652" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B652" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C652" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D652" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E652" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F652" s="1" t="inlineStr">
         <is>
-          <t>1709003022/RS/22012034212364 — शौचालय निर्माण कार्य  रामदयाल पिता विसरमा चोधरी</t>
+          <t>1709003022/RS/22012034212361 — शौचालय निर्माण कार्य   कौरईया पिता घसोटा चौधरी   ग</t>
         </is>
       </c>
       <c r="G652" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H652" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I652" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J652" s="3" t="n">
         <v>41706</v>
       </c>
       <c r="K652" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="653">
       <c r="A653" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B653" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C653" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D653" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E653" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F653" s="1" t="inlineStr">
         <is>
-          <t>1709003022/RS/22012034212366 — शौचालय निर्माण कार्य  सिया पिता बसंता चौधरी    ग्र</t>
+          <t>1709003022/RS/22012034212364 — शौचालय निर्माण कार्य  रामदयाल पिता विसरमा चोधरी</t>
         </is>
       </c>
       <c r="G653" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H653" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I653" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J653" s="3" t="n">
         <v>41706</v>
       </c>
       <c r="K653" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="654">
       <c r="A654" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B654" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C654" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D654" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E654" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F654" s="1" t="inlineStr">
         <is>
-          <t>1709003022/RS/22012034212367 — शौचालय निर्माण कार्य  मरूवा पिता बसंता चोधरी    ग्</t>
+          <t>1709003022/RS/22012034212366 — शौचालय निर्माण कार्य  सिया पिता बसंता चौधरी    ग्र</t>
         </is>
       </c>
       <c r="G654" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H654" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I654" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J654" s="3" t="n">
         <v>41706</v>
       </c>
       <c r="K654" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="655">
       <c r="A655" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B655" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C655" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D655" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E655" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F655" s="1" t="inlineStr">
         <is>
-          <t>1709003022/RS/22012034212370 — शौचालय निर्माण कार्य  रामदास पिता लूला चौधरी    ग्</t>
+          <t>1709003022/RS/22012034212367 — शौचालय निर्माण कार्य  मरूवा पिता बसंता चोधरी    ग्</t>
         </is>
       </c>
       <c r="G655" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H655" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I655" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J655" s="3" t="n">
         <v>41706</v>
       </c>
       <c r="K655" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="656">
       <c r="A656" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B656" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C656" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D656" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E656" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F656" s="1" t="inlineStr">
         <is>
-          <t>1709003022/RS/22012034212372 — शौचालय निर्माण कार्य   गटटी पिता घसोटा   ग्राम कमत</t>
+          <t>1709003022/RS/22012034212370 — शौचालय निर्माण कार्य  रामदास पिता लूला चौधरी    ग्</t>
         </is>
       </c>
       <c r="G656" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H656" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I656" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J656" s="3" t="n">
         <v>41706</v>
       </c>
       <c r="K656" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="657">
       <c r="A657" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B657" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C657" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D657" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E657" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F657" s="1" t="inlineStr">
         <is>
-          <t>1709003022/RS/22012034212375 — शौचालय निर्माण कार्य       ग्राम कमताना ग्राम पंचा</t>
+          <t>1709003022/RS/22012034212372 — शौचालय निर्माण कार्य   गटटी पिता घसोटा   ग्राम कमत</t>
         </is>
       </c>
       <c r="G657" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H657" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I657" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J657" s="3" t="n">
         <v>41706</v>
       </c>
       <c r="K657" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="658">
       <c r="A658" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B658" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C658" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D658" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E658" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F658" s="1" t="inlineStr">
         <is>
-          <t>1709003022/RS/22012034212377 — शौचालय निर्माण कार्य  छुटटन पिता मुल्‍ला चौधरी  ग्</t>
+          <t>1709003022/RS/22012034212375 — शौचालय निर्माण कार्य       ग्राम कमताना ग्राम पंचा</t>
         </is>
       </c>
       <c r="G658" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H658" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I658" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J658" s="3" t="n">
         <v>41706</v>
       </c>
       <c r="K658" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="659">
       <c r="A659" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B659" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C659" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D659" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E659" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F659" s="1" t="inlineStr">
         <is>
-          <t>1709003022/RS/22012034212378 — शौचालय निर्माण कार्य लक्ष्‍मण पिता ललियां   ग्राम</t>
+          <t>1709003022/RS/22012034212377 — शौचालय निर्माण कार्य  छुटटन पिता मुल्‍ला चौधरी  ग्</t>
         </is>
       </c>
       <c r="G659" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H659" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I659" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J659" s="3" t="n">
         <v>41706</v>
       </c>
       <c r="K659" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="660">
       <c r="A660" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B660" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C660" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D660" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E660" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F660" s="1" t="inlineStr">
         <is>
-          <t>1709003022/RS/22012034212380 — शौचालय निर्माण कार्य नत्‍थूलाल पिता भूदर   ग्राम क</t>
+          <t>1709003022/RS/22012034212378 — शौचालय निर्माण कार्य लक्ष्‍मण पिता ललियां   ग्राम</t>
         </is>
       </c>
       <c r="G660" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H660" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I660" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J660" s="3" t="n">
         <v>41706</v>
       </c>
       <c r="K660" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="661">
       <c r="A661" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B661" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C661" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D661" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E661" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F661" s="1" t="inlineStr">
         <is>
-          <t>1709003022/RS/22012034212381 — शौचालय निर्माण कार्य कुन्‍जी पिता भूदर   ग्राम कमत</t>
+          <t>1709003022/RS/22012034212380 — शौचालय निर्माण कार्य नत्‍थूलाल पिता भूदर   ग्राम क</t>
         </is>
       </c>
       <c r="G661" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H661" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I661" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J661" s="3" t="n">
         <v>41706</v>
       </c>
       <c r="K661" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="662">
       <c r="A662" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B662" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C662" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D662" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E662" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F662" s="1" t="inlineStr">
         <is>
-          <t>1709003022/RS/22012034212383 — शौचालय निर्माण कार्य  वैरगिया पिता बलकिशना  ग्राम</t>
+          <t>1709003022/RS/22012034212381 — शौचालय निर्माण कार्य कुन्‍जी पिता भूदर   ग्राम कमत</t>
         </is>
       </c>
       <c r="G662" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H662" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I662" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J662" s="3" t="n">
         <v>41706</v>
       </c>
       <c r="K662" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="663">
       <c r="A663" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B663" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C663" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D663" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E663" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F663" s="1" t="inlineStr">
         <is>
-          <t>1709003022/RS/22012034212386 — शौचालय निर्माण कार्य  टिडैया पिता सुम्‍मेरा  ग्राम</t>
+          <t>1709003022/RS/22012034212383 — शौचालय निर्माण कार्य  वैरगिया पिता बलकिशना  ग्राम</t>
         </is>
       </c>
       <c r="G663" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H663" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I663" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J663" s="3" t="n">
         <v>41706</v>
       </c>
       <c r="K663" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="664">
       <c r="A664" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B664" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C664" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D664" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E664" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F664" s="1" t="inlineStr">
         <is>
-          <t>1709003022/RS/22012034212389 — शौचालय निर्माण कार्य ललियां पिता नुनवां चौधरी   ग्</t>
+          <t>1709003022/RS/22012034212386 — शौचालय निर्माण कार्य  टिडैया पिता सुम्‍मेरा  ग्राम</t>
         </is>
       </c>
       <c r="G664" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H664" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I664" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J664" s="3" t="n">
         <v>41706</v>
       </c>
       <c r="K664" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="665">
       <c r="A665" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B665" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C665" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D665" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E665" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F665" s="1" t="inlineStr">
         <is>
-          <t>1709003022/RS/22012034212406 — शौचालय निर्माण कार्य मिल्‍ला पिता सूका   ग्राम कमत</t>
+          <t>1709003022/RS/22012034212389 — शौचालय निर्माण कार्य ललियां पिता नुनवां चौधरी   ग्</t>
         </is>
       </c>
       <c r="G665" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H665" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I665" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J665" s="3" t="n">
         <v>41706</v>
       </c>
       <c r="K665" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="666">
       <c r="A666" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B666" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C666" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D666" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E666" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F666" s="1" t="inlineStr">
         <is>
-          <t>1709003022/RS/22012034212408 — शौचालय निर्माण कार्य  लूला पिता शोभा  ग्राम कमताना</t>
+          <t>1709003022/RS/22012034212406 — शौचालय निर्माण कार्य मिल्‍ला पिता सूका   ग्राम कमत</t>
         </is>
       </c>
       <c r="G666" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H666" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I666" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J666" s="3" t="n">
         <v>41706</v>
       </c>
       <c r="K666" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="667">
       <c r="A667" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B667" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C667" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D667" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E667" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F667" s="1" t="inlineStr">
         <is>
-          <t>1709003022/RS/22012034212409 — शौचालय निर्माण कार्य सुर्तलाल पिता अठईयां   ग्राम</t>
+          <t>1709003022/RS/22012034212408 — शौचालय निर्माण कार्य  लूला पिता शोभा  ग्राम कमताना</t>
         </is>
       </c>
       <c r="G667" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H667" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I667" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J667" s="3" t="n">
         <v>41706</v>
       </c>
       <c r="K667" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="668">
       <c r="A668" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B668" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C668" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D668" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E668" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F668" s="1" t="inlineStr">
         <is>
-          <t>1709003022/RS/22012034212410 — शौचालय निर्माण कार्य पुन्‍ना पिता नुनवा   ग्राम कम</t>
+          <t>1709003022/RS/22012034212409 — शौचालय निर्माण कार्य सुर्तलाल पिता अठईयां   ग्राम</t>
         </is>
       </c>
       <c r="G668" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H668" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I668" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J668" s="3" t="n">
         <v>41706</v>
       </c>
       <c r="K668" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="669">
       <c r="A669" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B669" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C669" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D669" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E669" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F669" s="1" t="inlineStr">
         <is>
-          <t>1709003022/RS/22012034212412 — शौचालय निर्माण कार्य  नंदलाल पिता लूला  ग्राम कमता</t>
+          <t>1709003022/RS/22012034212410 — शौचालय निर्माण कार्य पुन्‍ना पिता नुनवा   ग्राम कम</t>
         </is>
       </c>
       <c r="G669" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H669" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I669" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J669" s="3" t="n">
         <v>41706</v>
       </c>
       <c r="K669" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="670">
       <c r="A670" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B670" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C670" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D670" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E670" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F670" s="1" t="inlineStr">
         <is>
-          <t>1709003022/RS/22012034212413 — शौचालय निर्माण कार्य  सुन्‍दर पिता मोती  ग्राम कमत</t>
+          <t>1709003022/RS/22012034212412 — शौचालय निर्माण कार्य  नंदलाल पिता लूला  ग्राम कमता</t>
         </is>
       </c>
       <c r="G670" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H670" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I670" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J670" s="3" t="n">
         <v>41706</v>
       </c>
       <c r="K670" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="671">
       <c r="A671" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B671" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C671" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D671" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E671" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F671" s="1" t="inlineStr">
         <is>
-          <t>1709003022/RS/22012034212415 — शौचालय निर्माण कार्य  मुन्‍नी पिता घसोटा  ग्राम कम</t>
+          <t>1709003022/RS/22012034212413 — शौचालय निर्माण कार्य  सुन्‍दर पिता मोती  ग्राम कमत</t>
         </is>
       </c>
       <c r="G671" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H671" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I671" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J671" s="3" t="n">
         <v>41706</v>
       </c>
       <c r="K671" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="672">
       <c r="A672" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B672" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C672" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D672" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E672" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F672" s="1" t="inlineStr">
         <is>
-          <t>1709003022/RS/22012034212416 — शौचालय निर्माण कार्य  सुखलाल पिता बसंता  ग्राम कमत</t>
+          <t>1709003022/RS/22012034212415 — शौचालय निर्माण कार्य  मुन्‍नी पिता घसोटा  ग्राम कम</t>
         </is>
       </c>
       <c r="G672" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H672" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I672" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J672" s="3" t="n">
         <v>41706</v>
       </c>
       <c r="K672" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="673">
       <c r="A673" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B673" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C673" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D673" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E673" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F673" s="1" t="inlineStr">
         <is>
-          <t>1709003022/RS/22012034212418 — शौचालय निर्माण कार्य  मुन्‍ना पिता हकैया  ग्राम कम</t>
+          <t>1709003022/RS/22012034212416 — शौचालय निर्माण कार्य  सुखलाल पिता बसंता  ग्राम कमत</t>
         </is>
       </c>
       <c r="G673" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H673" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I673" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J673" s="3" t="n">
         <v>41706</v>
       </c>
       <c r="K673" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="674">
       <c r="A674" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B674" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C674" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D674" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E674" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F674" s="1" t="inlineStr">
         <is>
-          <t>1709003022/RS/22012034212420 — शौचालय निर्माण कार्य श्‍यामलाल पिता हकैया   ग्राम</t>
+          <t>1709003022/RS/22012034212418 — शौचालय निर्माण कार्य  मुन्‍ना पिता हकैया  ग्राम कम</t>
         </is>
       </c>
       <c r="G674" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H674" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I674" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J674" s="3" t="n">
         <v>41706</v>
       </c>
       <c r="K674" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="675">
       <c r="A675" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B675" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C675" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D675" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E675" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F675" s="1" t="inlineStr">
         <is>
-          <t>1709003022/RS/22012034212421 — शौचालय निर्माण कार्य  सूरा पिता ललियां  ग्राम कमता</t>
+          <t>1709003022/RS/22012034212420 — शौचालय निर्माण कार्य श्‍यामलाल पिता हकैया   ग्राम</t>
         </is>
       </c>
       <c r="G675" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H675" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I675" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J675" s="3" t="n">
         <v>41706</v>
       </c>
       <c r="K675" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="676">
       <c r="A676" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B676" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C676" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D676" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E676" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F676" s="1" t="inlineStr">
         <is>
-          <t>1709003022/RS/22012034212422 — शौचालय निर्माण कार्य शिवकुमार पिता मिजाजी   ग्राम</t>
+          <t>1709003022/RS/22012034212421 — शौचालय निर्माण कार्य  सूरा पिता ललियां  ग्राम कमता</t>
         </is>
       </c>
       <c r="G676" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H676" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I676" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J676" s="3" t="n">
         <v>41706</v>
       </c>
       <c r="K676" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="677">
       <c r="A677" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B677" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C677" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D677" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E677" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F677" s="1" t="inlineStr">
         <is>
-          <t>1709003022/RS/22012034212424 — शौचालय निर्माण कार्य टूडा पिता सुम्‍मेरा   ग्राम क</t>
+          <t>1709003022/RS/22012034212422 — शौचालय निर्माण कार्य शिवकुमार पिता मिजाजी   ग्राम</t>
         </is>
       </c>
       <c r="G677" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H677" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I677" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J677" s="3" t="n">
         <v>41706</v>
       </c>
       <c r="K677" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="678">
       <c r="A678" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B678" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C678" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D678" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E678" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F678" s="1" t="inlineStr">
         <is>
-          <t>1709003022/RS/22012034212425 — शौचालय निर्माण कार्य रम्‍मू पिता चउवा   ग्राम कमता</t>
+          <t>1709003022/RS/22012034212424 — शौचालय निर्माण कार्य टूडा पिता सुम्‍मेरा   ग्राम क</t>
         </is>
       </c>
       <c r="G678" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H678" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I678" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J678" s="3" t="n">
         <v>41706</v>
       </c>
       <c r="K678" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="679">
       <c r="A679" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B679" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C679" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D679" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E679" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F679" s="1" t="inlineStr">
         <is>
-          <t>1709003022/RS/22012034212428 — शौचालय निर्माण कार्य मक्‍कू पिता सूका   ग्राम कमता</t>
+          <t>1709003022/RS/22012034212425 — शौचालय निर्माण कार्य रम्‍मू पिता चउवा   ग्राम कमता</t>
         </is>
       </c>
       <c r="G679" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H679" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I679" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J679" s="3" t="n">
         <v>41706</v>
       </c>
       <c r="K679" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="680">
       <c r="A680" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B680" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C680" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D680" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E680" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F680" s="1" t="inlineStr">
         <is>
-          <t>1709003022/RS/22012034212429 — शौचालय निर्माण कार्य  जवाहर पिता सूका  ग्राम कमतान</t>
+          <t>1709003022/RS/22012034212428 — शौचालय निर्माण कार्य मक्‍कू पिता सूका   ग्राम कमता</t>
         </is>
       </c>
       <c r="G680" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H680" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I680" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J680" s="3" t="n">
         <v>41706</v>
       </c>
       <c r="K680" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="681">
       <c r="A681" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B681" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C681" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D681" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E681" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F681" s="1" t="inlineStr">
         <is>
-          <t>1709003022/RS/22012034212431 — शौचालय निर्माण कार्य  लखन पिता गनपत  ग्राम कमताना</t>
+          <t>1709003022/RS/22012034212429 — शौचालय निर्माण कार्य  जवाहर पिता सूका  ग्राम कमतान</t>
         </is>
       </c>
       <c r="G681" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H681" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I681" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J681" s="3" t="n">
         <v>41706</v>
       </c>
       <c r="K681" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="682">
       <c r="A682" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B682" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C682" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D682" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E682" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F682" s="1" t="inlineStr">
         <is>
-          <t>1709003022/RS/22012034212433 — शौचालय निर्माण कार्य  सियाराम पिता अठईयां  ग्राम क</t>
+          <t>1709003022/RS/22012034212431 — शौचालय निर्माण कार्य  लखन पिता गनपत  ग्राम कमताना</t>
         </is>
       </c>
       <c r="G682" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H682" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I682" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J682" s="3" t="n">
         <v>41706</v>
       </c>
       <c r="K682" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="683">
       <c r="A683" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B683" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C683" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D683" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E683" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F683" s="1" t="inlineStr">
         <is>
-          <t>1709003022/RS/22012034212435 — शौचालय निर्माण कार्य प्रभु पिता सुन्‍दर   ग्राम कम</t>
+          <t>1709003022/RS/22012034212433 — शौचालय निर्माण कार्य  सियाराम पिता अठईयां  ग्राम क</t>
         </is>
       </c>
       <c r="G683" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H683" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I683" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J683" s="3" t="n">
         <v>41706</v>
       </c>
       <c r="K683" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="684">
       <c r="A684" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B684" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C684" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D684" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E684" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F684" s="1" t="inlineStr">
         <is>
-          <t>1709003022/RS/22012034212437 — शौचालय निर्माण कार्य  काशीराम पिता बोरा  ग्राम कमत</t>
+          <t>1709003022/RS/22012034212435 — शौचालय निर्माण कार्य प्रभु पिता सुन्‍दर   ग्राम कम</t>
         </is>
       </c>
       <c r="G684" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H684" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I684" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J684" s="3" t="n">
         <v>41706</v>
       </c>
       <c r="K684" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="685">
       <c r="A685" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B685" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C685" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D685" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E685" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F685" s="1" t="inlineStr">
         <is>
-          <t>1709003022/RS/22012034212438 — शौचालय निर्माण कार्य  दयाराम पिता बौरा  ग्राम कमता</t>
+          <t>1709003022/RS/22012034212437 — शौचालय निर्माण कार्य  काशीराम पिता बोरा  ग्राम कमत</t>
         </is>
       </c>
       <c r="G685" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H685" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I685" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J685" s="3" t="n">
         <v>41706</v>
       </c>
       <c r="K685" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="686">
       <c r="A686" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B686" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C686" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D686" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E686" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F686" s="1" t="inlineStr">
         <is>
-          <t>1709003022/RS/22012034212440 — शौचालय निर्माण कार्य  छन्‍नू पिता खिलैयां  ग्राम क</t>
+          <t>1709003022/RS/22012034212438 — शौचालय निर्माण कार्य  दयाराम पिता बौरा  ग्राम कमता</t>
         </is>
       </c>
       <c r="G686" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H686" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I686" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J686" s="3" t="n">
         <v>41706</v>
       </c>
       <c r="K686" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="687">
       <c r="A687" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B687" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C687" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D687" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E687" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F687" s="1" t="inlineStr">
         <is>
-          <t>1709003022/RS/22012034212442 — शौचालय निर्माण कार्य  गनपत पिता लूला  ग्राम कमताना</t>
+          <t>1709003022/RS/22012034212440 — शौचालय निर्माण कार्य  छन्‍नू पिता खिलैयां  ग्राम क</t>
         </is>
       </c>
       <c r="G687" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H687" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I687" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J687" s="3" t="n">
         <v>41706</v>
       </c>
       <c r="K687" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="688">
       <c r="A688" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B688" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C688" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D688" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E688" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F688" s="1" t="inlineStr">
         <is>
-          <t>1709003022/RS/22012034212444 — शौचालय निर्माण कार्य बब्‍लू पिता विसरमा   ग्राम कम</t>
+          <t>1709003022/RS/22012034212442 — शौचालय निर्माण कार्य  गनपत पिता लूला  ग्राम कमताना</t>
         </is>
       </c>
       <c r="G688" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H688" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I688" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J688" s="3" t="n">
         <v>41706</v>
       </c>
       <c r="K688" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="689">
       <c r="A689" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B689" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C689" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D689" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E689" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F689" s="1" t="inlineStr">
         <is>
-          <t>1709003022/RS/22012034212446 — शौचालय निर्माण कार्य  सुम्‍मेरा पिता जिन्‍दा  ग्रा</t>
+          <t>1709003022/RS/22012034212444 — शौचालय निर्माण कार्य बब्‍लू पिता विसरमा   ग्राम कम</t>
         </is>
       </c>
       <c r="G689" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H689" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I689" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J689" s="3" t="n">
         <v>41706</v>
       </c>
       <c r="K689" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="690">
       <c r="A690" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B690" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C690" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D690" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E690" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F690" s="1" t="inlineStr">
         <is>
-          <t>1709003022/RS/22012034212447 — शौचालय निर्माण कार्य  सूरज पिता अठैयां  ग्राम कमता</t>
+          <t>1709003022/RS/22012034212446 — शौचालय निर्माण कार्य  सुम्‍मेरा पिता जिन्‍दा  ग्रा</t>
         </is>
       </c>
       <c r="G690" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H690" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I690" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J690" s="3" t="n">
         <v>41706</v>
       </c>
       <c r="K690" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="691">
       <c r="A691" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B691" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C691" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D691" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E691" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F691" s="1" t="inlineStr">
         <is>
-          <t>1709003022/RS/22012034212448 — शौचालय निर्माण कार्य  रामकिशुन पिता ललियां  ग्राम</t>
+          <t>1709003022/RS/22012034212447 — शौचालय निर्माण कार्य  सूरज पिता अठैयां  ग्राम कमता</t>
         </is>
       </c>
       <c r="G691" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H691" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I691" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J691" s="3" t="n">
         <v>41706</v>
       </c>
       <c r="K691" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="692">
       <c r="A692" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B692" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C692" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D692" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E692" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F692" s="1" t="inlineStr">
         <is>
-          <t>1709003022/RS/22012034212450 — शौचालय निर्माण कार्य ततियां पिता मरूआ   ग्राम कमता</t>
+          <t>1709003022/RS/22012034212448 — शौचालय निर्माण कार्य  रामकिशुन पिता ललियां  ग्राम</t>
         </is>
       </c>
       <c r="G692" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H692" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I692" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J692" s="3" t="n">
         <v>41706</v>
       </c>
       <c r="K692" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="693">
       <c r="A693" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B693" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C693" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D693" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E693" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F693" s="1" t="inlineStr">
         <is>
-          <t>1709003022/RS/22012034212452 — शौचालय निर्माण कार्य खजुवा पिता चूरामण   ग्राम कमत</t>
+          <t>1709003022/RS/22012034212450 — शौचालय निर्माण कार्य ततियां पिता मरूआ   ग्राम कमता</t>
         </is>
       </c>
       <c r="G693" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H693" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I693" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J693" s="3" t="n">
         <v>41706</v>
       </c>
       <c r="K693" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="694">
       <c r="A694" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B694" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C694" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D694" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E694" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F694" s="1" t="inlineStr">
         <is>
-          <t>1709003022/RS/22012034212453 — शौचालय निर्माण कार्य मिलन पिता भूदर   ग्राम कमताना</t>
+          <t>1709003022/RS/22012034212452 — शौचालय निर्माण कार्य खजुवा पिता चूरामण   ग्राम कमत</t>
         </is>
       </c>
       <c r="G694" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H694" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I694" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J694" s="3" t="n">
         <v>41706</v>
       </c>
       <c r="K694" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="695">
       <c r="A695" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B695" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C695" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D695" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E695" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F695" s="1" t="inlineStr">
         <is>
-          <t>1709003022/RS/22012034212455 — शौचालय निर्माण कार्य क्रपाल पिता गोकलिया   ग्राम क</t>
+          <t>1709003022/RS/22012034212453 — शौचालय निर्माण कार्य मिलन पिता भूदर   ग्राम कमताना</t>
         </is>
       </c>
       <c r="G695" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H695" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I695" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J695" s="3" t="n">
         <v>41706</v>
       </c>
       <c r="K695" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="696">
       <c r="A696" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B696" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C696" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D696" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E696" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F696" s="1" t="inlineStr">
         <is>
-          <t>1709003022/RS/22012034212456 — शौचालय निर्माण कार्य  दिस्‍सू पिता सरियां  ग्राम क</t>
+          <t>1709003022/RS/22012034212455 — शौचालय निर्माण कार्य क्रपाल पिता गोकलिया   ग्राम क</t>
         </is>
       </c>
       <c r="G696" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H696" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I696" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J696" s="3" t="n">
         <v>41706</v>
       </c>
       <c r="K696" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="697">
       <c r="A697" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B697" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C697" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D697" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E697" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F697" s="1" t="inlineStr">
         <is>
-          <t>1709003022/RS/22012034212458 — शौचालय निर्माण कार्य हल्‍के पिता अमरसा दहायत   ग्र</t>
+          <t>1709003022/RS/22012034212456 — शौचालय निर्माण कार्य  दिस्‍सू पिता सरियां  ग्राम क</t>
         </is>
       </c>
       <c r="G697" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H697" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I697" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J697" s="3" t="n">
         <v>41706</v>
       </c>
       <c r="K697" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="698">
       <c r="A698" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B698" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C698" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D698" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E698" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F698" s="1" t="inlineStr">
         <is>
-          <t>1709003022/RS/22012034212477 — शौचालय निर्माण कार्य भगवत पिता विशाल    ग्राम कमता</t>
+          <t>1709003022/RS/22012034212458 — शौचालय निर्माण कार्य हल्‍के पिता अमरसा दहायत   ग्र</t>
         </is>
       </c>
       <c r="G698" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H698" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I698" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J698" s="3" t="n">
         <v>41706</v>
       </c>
       <c r="K698" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="699">
       <c r="A699" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B699" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C699" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D699" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E699" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F699" s="1" t="inlineStr">
         <is>
-          <t>1709003022/RS/22012034212478 — शौचालय निर्माण कार्य किशुनलाल पिता बलियां    ग्राम</t>
+          <t>1709003022/RS/22012034212477 — शौचालय निर्माण कार्य भगवत पिता विशाल    ग्राम कमता</t>
         </is>
       </c>
       <c r="G699" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H699" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I699" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J699" s="3" t="n">
         <v>41706</v>
       </c>
       <c r="K699" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="700">
       <c r="A700" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B700" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C700" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D700" s="1" t="inlineStr">
         <is>
-          <t>Drainage Channel / Construction of Flood/ Diversion Channel for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E700" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F700" s="1" t="inlineStr">
         <is>
-          <t>1709003022/RS/22012034322327 — drian work dines ke ghar se koop tak</t>
+          <t>1709003022/RS/22012034212478 — शौचालय निर्माण कार्य किशुनलाल पिता बलियां    ग्राम</t>
         </is>
       </c>
       <c r="G700" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H700" s="2" t="n">
-        <v>0</v>
+        <v>4400</v>
       </c>
       <c r="I700" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J700" s="3" t="n">
-        <v>42761</v>
+        <v>41706</v>
       </c>
       <c r="K700" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="701">
       <c r="A701" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B701" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C701" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D701" s="1" t="inlineStr">
         <is>
-          <t>Compost Pit / Construction of Compost Pit structure for Community</t>
+          <t>Drainage Channel / Construction of Flood/ Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E701" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F701" s="1" t="inlineStr">
         <is>
-          <t>1709003022/RS/22012034322328 — NADIP WORK 10 NO</t>
+          <t>1709003022/RS/22012034322327 — drian work dines ke ghar se koop tak</t>
         </is>
       </c>
       <c r="G701" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H701" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I701" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J701" s="3" t="n">
         <v>42761</v>
       </c>
       <c r="K701" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="702">
       <c r="A702" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B702" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C702" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D702" s="1" t="inlineStr">
         <is>
-          <t>Drainage Channel / Construction of Flood/ Diversion Channel for Community</t>
+          <t>Compost Pit / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E702" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F702" s="1" t="inlineStr">
         <is>
-          <t>1709003022/RS/22012034322329 — DRIAN WORK MARIYA KE GHAR SE LALU KE GHAR TAK</t>
+          <t>1709003022/RS/22012034322328 — NADIP WORK 10 NO</t>
         </is>
       </c>
       <c r="G702" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H702" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I702" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J702" s="3" t="n">
         <v>42761</v>
       </c>
       <c r="K702" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="703">
       <c r="A703" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B703" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C703" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D703" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex</t>
+          <t>Drainage Channel / Construction of Flood/ Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E703" s="1" t="inlineStr">
         <is>
-          <t>Community Sanitary Complex</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F703" s="1" t="inlineStr">
         <is>
-          <t>1709003022/RS/22012034493096 — samudayak sauchalay nirman karya high school pragan ke samne</t>
+          <t>1709003022/RS/22012034322329 — DRIAN WORK MARIYA KE GHAR SE LALU KE GHAR TAK</t>
         </is>
       </c>
       <c r="G703" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H703" s="2" t="n">
-        <v>105000</v>
+        <v>0</v>
       </c>
       <c r="I703" s="2" t="n">
-        <v>42370</v>
+        <v>0</v>
       </c>
       <c r="J703" s="3" t="n">
-        <v>44085</v>
-[...3 lines deleted...]
-      </c>
+        <v>42761</v>
+      </c>
+      <c r="K703" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="704">
       <c r="A704" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B704" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C704" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D704" s="1" t="inlineStr">
         <is>
-          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+          <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex</t>
         </is>
       </c>
       <c r="E704" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Community Sanitary Complex</t>
         </is>
       </c>
       <c r="F704" s="1" t="inlineStr">
         <is>
-          <t>1709003022/RS/22012034502532 — samudayi nadip nirman karya 10 nag kamtana</t>
+          <t>1709003022/RS/22012034493096 — samudayak sauchalay nirman karya high school pragan ke samne</t>
         </is>
       </c>
       <c r="G704" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H704" s="2" t="n">
-        <v>0</v>
+        <v>105000</v>
       </c>
       <c r="I704" s="2" t="n">
-        <v>0</v>
+        <v>42370</v>
       </c>
       <c r="J704" s="3" t="n">
-        <v>43945</v>
-[...1 lines deleted...]
-      <c r="K704" s="3"/>
+        <v>44085</v>
+      </c>
+      <c r="K704" s="3" t="n">
+        <v>44720</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="705">
       <c r="A705" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B705" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C705" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D705" s="1" t="inlineStr">
         <is>
-          <t>Constr of Compost Pit for Community / Construction of Compost Pit structure for Community</t>
+          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E705" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F705" s="1" t="inlineStr">
         <is>
-          <t>1709003022/RS/22012034546842 — नाडिप निर्माण कार्य पुरसैया पास</t>
+          <t>1709003022/RS/22012034502532 — samudayi nadip nirman karya 10 nag kamtana</t>
         </is>
       </c>
       <c r="G705" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H705" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I705" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J705" s="3" t="n">
-        <v>44300</v>
+        <v>43945</v>
       </c>
       <c r="K705" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="706">
       <c r="A706" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B706" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C706" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D706" s="1" t="inlineStr">
         <is>
           <t>Constr of Compost Pit for Community / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E706" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F706" s="1" t="inlineStr">
         <is>
-          <t>1709003022/RS/22012034546843 — नाडिप निर्माण कार्य पिट्ठू धोबी के मकान पास</t>
+          <t>1709003022/RS/22012034546842 — नाडिप निर्माण कार्य पुरसैया पास</t>
         </is>
       </c>
       <c r="G706" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H706" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I706" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J706" s="3" t="n">
         <v>44300</v>
       </c>
       <c r="K706" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="707">
       <c r="A707" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B707" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C707" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D707" s="1" t="inlineStr">
         <is>
-          <t>Constr of Vermi Compost structure for Community / Construction of Vermi Compost structure for Community</t>
+          <t>Constr of Compost Pit for Community / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E707" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F707" s="1" t="inlineStr">
         <is>
-          <t>1709003022/RS/22012034546846 — नाडिप निर्माण कार्य हरिजन बस्ती शिक्षा गारंटी शाला पास</t>
+          <t>1709003022/RS/22012034546843 — नाडिप निर्माण कार्य पिट्ठू धोबी के मकान पास</t>
         </is>
       </c>
       <c r="G707" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H707" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I707" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J707" s="3" t="n">
         <v>44300</v>
       </c>
       <c r="K707" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="708">
       <c r="A708" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B708" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C708" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D708" s="1" t="inlineStr">
         <is>
-          <t>Constr of Compost Pit for Community / Construction of Compost Pit structure for Community</t>
+          <t>Constr of Vermi Compost structure for Community / Construction of Vermi Compost structure for Community</t>
         </is>
       </c>
       <c r="E708" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F708" s="1" t="inlineStr">
         <is>
-          <t>1709003022/RS/22012034546865 — Nadip nirman karya harijan basti</t>
+          <t>1709003022/RS/22012034546846 — नाडिप निर्माण कार्य हरिजन बस्ती शिक्षा गारंटी शाला पास</t>
         </is>
       </c>
       <c r="G708" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H708" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I708" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J708" s="3" t="n">
         <v>44300</v>
       </c>
       <c r="K708" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="709">
       <c r="A709" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B709" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C709" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D709" s="1" t="inlineStr">
         <is>
           <t>Constr of Compost Pit for Community / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E709" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F709" s="1" t="inlineStr">
         <is>
-          <t>1709003022/RS/22012034546877 — Nadip nirman karya patwari bhawan ke pass</t>
+          <t>1709003022/RS/22012034546865 — Nadip nirman karya harijan basti</t>
         </is>
       </c>
       <c r="G709" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H709" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I709" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J709" s="3" t="n">
         <v>44300</v>
       </c>
       <c r="K709" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="710">
       <c r="A710" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B710" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C710" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D710" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Constr of Compost Pit for Community / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E710" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F710" s="1" t="inlineStr">
         <is>
-          <t>1709003022/RS/22012034546881 — Nadip nirman karya sungdera pass</t>
+          <t>1709003022/RS/22012034546877 — Nadip nirman karya patwari bhawan ke pass</t>
         </is>
       </c>
       <c r="G710" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H710" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I710" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J710" s="3" t="n">
         <v>44300</v>
       </c>
       <c r="K710" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="711">
       <c r="A711" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B711" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C711" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D711" s="1" t="inlineStr">
         <is>
           <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E711" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F711" s="1" t="inlineStr">
         <is>
-          <t>1709003022/RS/22012034546882 — Nadip nirman karya sungdera pass</t>
+          <t>1709003022/RS/22012034546881 — Nadip nirman karya sungdera pass</t>
         </is>
       </c>
       <c r="G711" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H711" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I711" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J711" s="3" t="n">
         <v>44300</v>
       </c>
       <c r="K711" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="712">
       <c r="A712" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B712" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C712" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D712" s="1" t="inlineStr">
         <is>
           <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E712" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F712" s="1" t="inlineStr">
         <is>
-          <t>1709003022/RS/22012034546889 — Nadip nirman karya पाल मुहल्ला</t>
+          <t>1709003022/RS/22012034546882 — Nadip nirman karya sungdera pass</t>
         </is>
       </c>
       <c r="G712" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H712" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I712" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J712" s="3" t="n">
         <v>44300</v>
       </c>
       <c r="K712" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="713">
       <c r="A713" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B713" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C713" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D713" s="1" t="inlineStr">
         <is>
           <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E713" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F713" s="1" t="inlineStr">
         <is>
-          <t>1709003022/RS/22012034546898 — Nadip nirman karya adiwasi मुहल्ला</t>
+          <t>1709003022/RS/22012034546889 — Nadip nirman karya पाल मुहल्ला</t>
         </is>
       </c>
       <c r="G713" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H713" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I713" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J713" s="3" t="n">
         <v>44300</v>
       </c>
       <c r="K713" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="714">
       <c r="A714" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B714" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C714" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D714" s="1" t="inlineStr">
         <is>
           <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E714" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F714" s="1" t="inlineStr">
         <is>
-          <t>1709003022/RS/22012034546903 — Nadip nirman karya अब्दा आदिवासी के मकान पास</t>
+          <t>1709003022/RS/22012034546898 — Nadip nirman karya adiwasi मुहल्ला</t>
         </is>
       </c>
       <c r="G714" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H714" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I714" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J714" s="3" t="n">
         <v>44300</v>
       </c>
       <c r="K714" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="715">
       <c r="A715" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B715" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C715" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D715" s="1" t="inlineStr">
         <is>
           <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E715" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F715" s="1" t="inlineStr">
         <is>
-          <t>1709003022/RS/22012034546915 — Nadip nirman karya school ke samne</t>
+          <t>1709003022/RS/22012034546903 — Nadip nirman karya अब्दा आदिवासी के मकान पास</t>
         </is>
       </c>
       <c r="G715" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H715" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I715" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J715" s="3" t="n">
         <v>44300</v>
       </c>
       <c r="K715" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="716">
       <c r="A716" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B716" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C716" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D716" s="1" t="inlineStr">
         <is>
           <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E716" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F716" s="1" t="inlineStr">
         <is>
-          <t>1709003022/RS/22012034546918 — Nadip nirman karya दुबे मुहल्ला</t>
+          <t>1709003022/RS/22012034546915 — Nadip nirman karya school ke samne</t>
         </is>
       </c>
       <c r="G716" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H716" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I716" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J716" s="3" t="n">
         <v>44300</v>
       </c>
       <c r="K716" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="717">
       <c r="A717" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B717" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C717" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D717" s="1" t="inlineStr">
         <is>
           <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E717" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F717" s="1" t="inlineStr">
         <is>
-          <t>1709003022/RS/22012034546920 — Nadip nirman karya बड़े कुआ पास</t>
+          <t>1709003022/RS/22012034546918 — Nadip nirman karya दुबे मुहल्ला</t>
         </is>
       </c>
       <c r="G717" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H717" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I717" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J717" s="3" t="n">
         <v>44300</v>
       </c>
       <c r="K717" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="718">
       <c r="A718" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B718" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C718" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D718" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E718" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F718" s="1" t="inlineStr">
         <is>
-          <t>1709003022/RS/30109 — Latrine Work  -  Deshraj   /  Munni  Dhobi</t>
+          <t>1709003022/RS/22012034546920 — Nadip nirman karya बड़े कुआ पास</t>
         </is>
       </c>
       <c r="G718" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H718" s="2" t="n">
-        <v>4400</v>
+        <v>0</v>
       </c>
       <c r="I718" s="2" t="n">
-        <v>3012</v>
+        <v>0</v>
       </c>
       <c r="J718" s="3" t="n">
-        <v>41301</v>
-[...3 lines deleted...]
-      </c>
+        <v>44300</v>
+      </c>
+      <c r="K718" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="719">
       <c r="A719" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B719" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C719" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D719" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E719" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F719" s="1" t="inlineStr">
         <is>
-          <t>1709003022/RS/30114 — Latrine Work  -  Guljaree  /  Hukuma  lodhi  -  Ka</t>
+          <t>1709003022/RS/30109 — Latrine Work  -  Deshraj   /  Munni  Dhobi</t>
         </is>
       </c>
       <c r="G719" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H719" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I719" s="2" t="n">
-        <v>3540</v>
+        <v>3012</v>
       </c>
       <c r="J719" s="3" t="n">
         <v>41301</v>
       </c>
       <c r="K719" s="3" t="n">
         <v>41648</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="720">
       <c r="A720" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B720" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C720" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D720" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E720" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F720" s="1" t="inlineStr">
         <is>
-          <t>1709003022/RS/30118 — Latrine Work  -  Gangu  /  Panchma  Dheemar   -  K</t>
+          <t>1709003022/RS/30114 — Latrine Work  -  Guljaree  /  Hukuma  lodhi  -  Ka</t>
         </is>
       </c>
       <c r="G720" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H720" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I720" s="2" t="n">
-        <v>3012</v>
+        <v>3540</v>
       </c>
       <c r="J720" s="3" t="n">
-        <v>41308</v>
+        <v>41301</v>
       </c>
       <c r="K720" s="3" t="n">
         <v>41648</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="721">
       <c r="A721" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B721" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C721" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D721" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E721" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F721" s="1" t="inlineStr">
         <is>
-          <t>1709003022/RS/30120 — Latrine Work  -  Meera  /  Jagat  Dahayat   -  Kamtana</t>
+          <t>1709003022/RS/30118 — Latrine Work  -  Gangu  /  Panchma  Dheemar   -  K</t>
         </is>
       </c>
       <c r="G721" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H721" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I721" s="2" t="n">
-        <v>3540</v>
+        <v>3012</v>
       </c>
       <c r="J721" s="3" t="n">
         <v>41308</v>
       </c>
       <c r="K721" s="3" t="n">
-        <v>41401</v>
+        <v>41648</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="722">
       <c r="A722" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B722" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C722" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D722" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E722" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F722" s="1" t="inlineStr">
         <is>
-          <t>1709003022/RS/30138 — Latrine Work  -  Khanju  /  Mohan  Dhayat  -  Kamt</t>
+          <t>1709003022/RS/30120 — Latrine Work  -  Meera  /  Jagat  Dahayat   -  Kamtana</t>
         </is>
       </c>
       <c r="G722" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H722" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I722" s="2" t="n">
         <v>3540</v>
       </c>
       <c r="J722" s="3" t="n">
-        <v>41315</v>
+        <v>41308</v>
       </c>
       <c r="K722" s="3" t="n">
-        <v>41648</v>
+        <v>41401</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="723">
       <c r="A723" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B723" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C723" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D723" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E723" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F723" s="1" t="inlineStr">
         <is>
-          <t>1709003022/RS/30144 — Latrine Work  -  Hari  /  Bihari  Kumhar   -  Kamt</t>
+          <t>1709003022/RS/30138 — Latrine Work  -  Khanju  /  Mohan  Dhayat  -  Kamt</t>
         </is>
       </c>
       <c r="G723" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H723" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I723" s="2" t="n">
         <v>3540</v>
       </c>
       <c r="J723" s="3" t="n">
         <v>41315</v>
       </c>
       <c r="K723" s="3" t="n">
         <v>41648</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="724">
       <c r="A724" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B724" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C724" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D724" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E724" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F724" s="1" t="inlineStr">
         <is>
-          <t>1709003022/RS/30146 — Latrine Work  -  Shyamaliya  /  Jinda  Chamar  -</t>
+          <t>1709003022/RS/30144 — Latrine Work  -  Hari  /  Bihari  Kumhar   -  Kamt</t>
         </is>
       </c>
       <c r="G724" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H724" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I724" s="2" t="n">
         <v>3540</v>
       </c>
       <c r="J724" s="3" t="n">
-        <v>41322</v>
+        <v>41315</v>
       </c>
       <c r="K724" s="3" t="n">
         <v>41648</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="725">
       <c r="A725" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B725" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C725" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D725" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E725" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F725" s="1" t="inlineStr">
         <is>
-          <t>1709003022/RS/30154 — Latrine Work  -  Bhallu  /   Bhageela  dhobi  -  K</t>
+          <t>1709003022/RS/30146 — Latrine Work  -  Shyamaliya  /  Jinda  Chamar  -</t>
         </is>
       </c>
       <c r="G725" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H725" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I725" s="2" t="n">
         <v>3540</v>
       </c>
       <c r="J725" s="3" t="n">
         <v>41322</v>
       </c>
       <c r="K725" s="3" t="n">
         <v>41648</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="726">
       <c r="A726" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B726" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C726" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D726" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E726" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F726" s="1" t="inlineStr">
         <is>
-          <t>1709003022/RS/30156 — Latrine Work  -  Kailash  /  Lakshmaniya  Kumhar</t>
+          <t>1709003022/RS/30154 — Latrine Work  -  Bhallu  /   Bhageela  dhobi  -  K</t>
         </is>
       </c>
       <c r="G726" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H726" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I726" s="2" t="n">
         <v>3540</v>
       </c>
       <c r="J726" s="3" t="n">
-        <v>41329</v>
+        <v>41322</v>
       </c>
       <c r="K726" s="3" t="n">
         <v>41648</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="727">
       <c r="A727" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B727" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C727" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D727" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E727" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F727" s="1" t="inlineStr">
         <is>
-          <t>1709003022/RS/30158 — Latrine Work  -  Moti  /  Zinda  chamar  -  Kamtan</t>
+          <t>1709003022/RS/30156 — Latrine Work  -  Kailash  /  Lakshmaniya  Kumhar</t>
         </is>
       </c>
       <c r="G727" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H727" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I727" s="2" t="n">
         <v>3540</v>
       </c>
       <c r="J727" s="3" t="n">
         <v>41329</v>
       </c>
       <c r="K727" s="3" t="n">
         <v>41648</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="728">
       <c r="A728" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B728" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C728" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D728" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E728" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F728" s="1" t="inlineStr">
         <is>
-          <t>1709003022/RS/30160 — Latrine Work  -  Jhaalraa  /  Siddha  kumhar   -</t>
+          <t>1709003022/RS/30158 — Latrine Work  -  Moti  /  Zinda  chamar  -  Kamtan</t>
         </is>
       </c>
       <c r="G728" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H728" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I728" s="2" t="n">
         <v>3540</v>
       </c>
       <c r="J728" s="3" t="n">
-        <v>41335</v>
+        <v>41329</v>
       </c>
       <c r="K728" s="3" t="n">
         <v>41648</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="729">
       <c r="A729" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B729" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C729" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D729" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E729" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F729" s="1" t="inlineStr">
         <is>
-          <t>1709003022/RS/36934 — Latrine Work - Parmanand garg /  Badri  Prasad gar</t>
+          <t>1709003022/RS/30160 — Latrine Work  -  Jhaalraa  /  Siddha  kumhar   -</t>
         </is>
       </c>
       <c r="G729" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H729" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I729" s="2" t="n">
-        <v>4388</v>
+        <v>3540</v>
       </c>
       <c r="J729" s="3" t="n">
-        <v>41471</v>
+        <v>41335</v>
       </c>
       <c r="K729" s="3" t="n">
         <v>41648</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="730">
       <c r="A730" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B730" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C730" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D730" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E730" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F730" s="1" t="inlineStr">
         <is>
-          <t>1709003022/RS/36935 — Latrine Work - Kamlesh  / Seetaram Choubey  - Kamt</t>
+          <t>1709003022/RS/36934 — Latrine Work - Parmanand garg /  Badri  Prasad gar</t>
         </is>
       </c>
       <c r="G730" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H730" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I730" s="2" t="n">
-        <v>0</v>
+        <v>4388</v>
       </c>
       <c r="J730" s="3" t="n">
-        <v>41184</v>
-[...1 lines deleted...]
-      <c r="K730" s="3"/>
+        <v>41471</v>
+      </c>
+      <c r="K730" s="3" t="n">
+        <v>41648</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="731">
       <c r="A731" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B731" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C731" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D731" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E731" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F731" s="1" t="inlineStr">
         <is>
-          <t>1709003022/RS/36936 — Latrine Work - Amrit lal / Rammilan yadav - Kamtan</t>
+          <t>1709003022/RS/36935 — Latrine Work - Kamlesh  / Seetaram Choubey  - Kamt</t>
         </is>
       </c>
       <c r="G731" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H731" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I731" s="2" t="n">
-        <v>876</v>
+        <v>0</v>
       </c>
       <c r="J731" s="3" t="n">
-        <v>41698</v>
-[...3 lines deleted...]
-      </c>
+        <v>41184</v>
+      </c>
+      <c r="K731" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="732">
       <c r="A732" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B732" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C732" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D732" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E732" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F732" s="1" t="inlineStr">
         <is>
-          <t>1709003022/RS/36938 — Latrine Work - Govind prasad  / Rameshwar Choubey</t>
+          <t>1709003022/RS/36936 — Latrine Work - Amrit lal / Rammilan yadav - Kamtan</t>
         </is>
       </c>
       <c r="G732" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H732" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I732" s="2" t="n">
-        <v>0</v>
+        <v>876</v>
       </c>
       <c r="J732" s="3" t="n">
-        <v>41184</v>
-[...1 lines deleted...]
-      <c r="K732" s="3"/>
+        <v>41698</v>
+      </c>
+      <c r="K732" s="3" t="n">
+        <v>42619</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="733">
       <c r="A733" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B733" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C733" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D733" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E733" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F733" s="1" t="inlineStr">
         <is>
-          <t>1709003022/RS/36939 — Latrine Work - Ramesh  /  Saticharan  Choubey  - K</t>
+          <t>1709003022/RS/36938 — Latrine Work - Govind prasad  / Rameshwar Choubey</t>
         </is>
       </c>
       <c r="G733" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H733" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I733" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J733" s="3" t="n">
         <v>41184</v>
       </c>
       <c r="K733" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="734">
       <c r="A734" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B734" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C734" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D734" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E734" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F734" s="1" t="inlineStr">
         <is>
-          <t>1709003022/RS/36940 — Latrine Work - Ramdas /  Munni Sen  - Kamtana</t>
+          <t>1709003022/RS/36939 — Latrine Work - Ramesh  /  Saticharan  Choubey  - K</t>
         </is>
       </c>
       <c r="G734" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H734" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I734" s="2" t="n">
-        <v>4388</v>
+        <v>0</v>
       </c>
       <c r="J734" s="3" t="n">
-        <v>41471</v>
-[...3 lines deleted...]
-      </c>
+        <v>41184</v>
+      </c>
+      <c r="K734" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="735">
       <c r="A735" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B735" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C735" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D735" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E735" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F735" s="1" t="inlineStr">
         <is>
-          <t>1709003022/RS/36942 — Latrine Work - Sunder  /  Badri  Garg   - Kamtana</t>
+          <t>1709003022/RS/36940 — Latrine Work - Ramdas /  Munni Sen  - Kamtana</t>
         </is>
       </c>
       <c r="G735" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H735" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I735" s="2" t="n">
         <v>4388</v>
       </c>
       <c r="J735" s="3" t="n">
         <v>41471</v>
       </c>
       <c r="K735" s="3" t="n">
         <v>41648</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="736">
       <c r="A736" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B736" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C736" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D736" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E736" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F736" s="1" t="inlineStr">
         <is>
-          <t>1709003022/RS/36943 — Latrine Work - Babulal  /  Gorelal Soni  - Kamtana</t>
+          <t>1709003022/RS/36942 — Latrine Work - Sunder  /  Badri  Garg   - Kamtana</t>
         </is>
       </c>
       <c r="G736" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H736" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I736" s="2" t="n">
         <v>4388</v>
       </c>
       <c r="J736" s="3" t="n">
-        <v>41629</v>
+        <v>41471</v>
       </c>
       <c r="K736" s="3" t="n">
-        <v>41810</v>
+        <v>41648</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="737">
       <c r="A737" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B737" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C737" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D737" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E737" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F737" s="1" t="inlineStr">
         <is>
-          <t>1709003022/RS/36946 — Latrine Work - Dashrath prasad /  Jagmohan choubey</t>
+          <t>1709003022/RS/36943 — Latrine Work - Babulal  /  Gorelal Soni  - Kamtana</t>
         </is>
       </c>
       <c r="G737" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H737" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I737" s="2" t="n">
-        <v>0</v>
+        <v>4388</v>
       </c>
       <c r="J737" s="3" t="n">
-        <v>41184</v>
-[...1 lines deleted...]
-      <c r="K737" s="3"/>
+        <v>41629</v>
+      </c>
+      <c r="K737" s="3" t="n">
+        <v>41810</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="738">
       <c r="A738" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B738" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C738" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D738" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E738" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F738" s="1" t="inlineStr">
         <is>
-          <t>1709003022/RS/45506 — Latrine Work  -  Dashrath   /  Jagmohan  Choubey</t>
+          <t>1709003022/RS/36946 — Latrine Work - Dashrath prasad /  Jagmohan choubey</t>
         </is>
       </c>
       <c r="G738" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H738" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I738" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J738" s="3" t="n">
-        <v>41197</v>
+        <v>41184</v>
       </c>
       <c r="K738" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="739">
       <c r="A739" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B739" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C739" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D739" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E739" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F739" s="1" t="inlineStr">
         <is>
-          <t>1709003022/RS/45512 — Latrine Work  -  Ramadhar  /  Channa yadav  -  gra</t>
+          <t>1709003022/RS/45506 — Latrine Work  -  Dashrath   /  Jagmohan  Choubey</t>
         </is>
       </c>
       <c r="G739" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H739" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I739" s="2" t="n">
-        <v>4388</v>
+        <v>0</v>
       </c>
       <c r="J739" s="3" t="n">
-        <v>41629</v>
-[...3 lines deleted...]
-      </c>
+        <v>41197</v>
+      </c>
+      <c r="K739" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="740">
       <c r="A740" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B740" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C740" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D740" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E740" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F740" s="1" t="inlineStr">
         <is>
-          <t>1709003022/RS/45514 — Latrine Work  -  Ganpat  /  Channa yadav -  gram</t>
+          <t>1709003022/RS/45512 — Latrine Work  -  Ramadhar  /  Channa yadav  -  gra</t>
         </is>
       </c>
       <c r="G740" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H740" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I740" s="2" t="n">
         <v>4388</v>
       </c>
       <c r="J740" s="3" t="n">
-        <v>41471</v>
+        <v>41629</v>
       </c>
       <c r="K740" s="3" t="n">
-        <v>41648</v>
+        <v>41810</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="741">
       <c r="A741" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B741" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C741" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D741" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E741" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F741" s="1" t="inlineStr">
         <is>
-          <t>1709003022/RS/45517 — Latrine Work  -  Ramkaran / Mattu yadav  -  gram</t>
+          <t>1709003022/RS/45514 — Latrine Work  -  Ganpat  /  Channa yadav -  gram</t>
         </is>
       </c>
       <c r="G741" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H741" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I741" s="2" t="n">
-        <v>876</v>
+        <v>4388</v>
       </c>
       <c r="J741" s="3" t="n">
-        <v>41698</v>
+        <v>41471</v>
       </c>
       <c r="K741" s="3" t="n">
-        <v>42619</v>
+        <v>41648</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="742">
       <c r="A742" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B742" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C742" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D742" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E742" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F742" s="1" t="inlineStr">
         <is>
-          <t>1709003022/RS/45520 — Latrine Work  -  Bari baiya / Shyamaliya badhai  -</t>
+          <t>1709003022/RS/45517 — Latrine Work  -  Ramkaran / Mattu yadav  -  gram</t>
         </is>
       </c>
       <c r="G742" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H742" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I742" s="2" t="n">
         <v>876</v>
       </c>
       <c r="J742" s="3" t="n">
         <v>41698</v>
       </c>
       <c r="K742" s="3" t="n">
         <v>42619</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="743">
       <c r="A743" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B743" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C743" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D743" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E743" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F743" s="1" t="inlineStr">
         <is>
-          <t>1709003022/RS/45523 — Latrine Work  -  Buddhi  prakash / Har prasad badh</t>
+          <t>1709003022/RS/45520 — Latrine Work  -  Bari baiya / Shyamaliya badhai  -</t>
         </is>
       </c>
       <c r="G743" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H743" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I743" s="2" t="n">
         <v>876</v>
       </c>
       <c r="J743" s="3" t="n">
         <v>41698</v>
       </c>
       <c r="K743" s="3" t="n">
-        <v>42600</v>
+        <v>42619</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="744">
       <c r="A744" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B744" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C744" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D744" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E744" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F744" s="1" t="inlineStr">
         <is>
-          <t>1709003022/RS/45526 — Latrine Work  -  Sudarshan  /  Jagmohan  Choubey</t>
+          <t>1709003022/RS/45523 — Latrine Work  -  Buddhi  prakash / Har prasad badh</t>
         </is>
       </c>
       <c r="G744" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H744" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I744" s="2" t="n">
-        <v>0</v>
+        <v>876</v>
       </c>
       <c r="J744" s="3" t="n">
-        <v>41197</v>
-[...1 lines deleted...]
-      <c r="K744" s="3"/>
+        <v>41698</v>
+      </c>
+      <c r="K744" s="3" t="n">
+        <v>42600</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="745">
       <c r="A745" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B745" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C745" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D745" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E745" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F745" s="1" t="inlineStr">
         <is>
-          <t>1709003022/RS/45528 — Latrine Work  -  Shyam suresh / Munna lal   -  gra</t>
+          <t>1709003022/RS/45526 — Latrine Work  -  Sudarshan  /  Jagmohan  Choubey</t>
         </is>
       </c>
       <c r="G745" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H745" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I745" s="2" t="n">
-        <v>4388</v>
+        <v>0</v>
       </c>
       <c r="J745" s="3" t="n">
-        <v>41471</v>
-[...3 lines deleted...]
-      </c>
+        <v>41197</v>
+      </c>
+      <c r="K745" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="746">
       <c r="A746" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B746" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C746" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D746" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E746" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F746" s="1" t="inlineStr">
         <is>
-          <t>1709003022/RS/45532 — Latrine Work  -  Lakhan lal / Ram vishal   Choubey</t>
+          <t>1709003022/RS/45528 — Latrine Work  -  Shyam suresh / Munna lal   -  gra</t>
         </is>
       </c>
       <c r="G746" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H746" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I746" s="2" t="n">
         <v>4388</v>
       </c>
       <c r="J746" s="3" t="n">
-        <v>41629</v>
+        <v>41471</v>
       </c>
       <c r="K746" s="3" t="n">
-        <v>42619</v>
+        <v>41648</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="747">
       <c r="A747" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B747" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C747" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D747" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E747" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F747" s="1" t="inlineStr">
         <is>
-          <t>1709003022/RS/45534 — Latrine Work  -  Gokaliya / Muluaa chamar   -  gra</t>
+          <t>1709003022/RS/45532 — Latrine Work  -  Lakhan lal / Ram vishal   Choubey</t>
         </is>
       </c>
       <c r="G747" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H747" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I747" s="2" t="n">
-        <v>876</v>
+        <v>4388</v>
       </c>
       <c r="J747" s="3" t="n">
-        <v>41698</v>
+        <v>41629</v>
       </c>
       <c r="K747" s="3" t="n">
         <v>42619</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="748">
       <c r="A748" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B748" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C748" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D748" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E748" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F748" s="1" t="inlineStr">
         <is>
-          <t>1709003022/RS/45536 — Latrine Work  -  Hanumat  /  Dhassi  kori  -  gram</t>
+          <t>1709003022/RS/45534 — Latrine Work  -  Gokaliya / Muluaa chamar   -  gra</t>
         </is>
       </c>
       <c r="G748" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H748" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I748" s="2" t="n">
-        <v>4388</v>
+        <v>876</v>
       </c>
       <c r="J748" s="3" t="n">
-        <v>41471</v>
+        <v>41698</v>
       </c>
       <c r="K748" s="3" t="n">
-        <v>41648</v>
+        <v>42619</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="749">
       <c r="A749" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B749" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C749" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D749" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E749" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F749" s="1" t="inlineStr">
         <is>
-          <t>1709003022/RS/45538 — Latrine Work  -  Jagdeesh  /  Ramkrapal  choubey</t>
+          <t>1709003022/RS/45536 — Latrine Work  -  Hanumat  /  Dhassi  kori  -  gram</t>
         </is>
       </c>
       <c r="G749" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H749" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I749" s="2" t="n">
         <v>4388</v>
       </c>
       <c r="J749" s="3" t="n">
-        <v>41629</v>
+        <v>41471</v>
       </c>
       <c r="K749" s="3" t="n">
-        <v>41810</v>
+        <v>41648</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="750">
       <c r="A750" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B750" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C750" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D750" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E750" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F750" s="1" t="inlineStr">
         <is>
-          <t>1709003022/RS/45540 — Latrine Work  -  Sati charan / Ram vishal choubey</t>
+          <t>1709003022/RS/45538 — Latrine Work  -  Jagdeesh  /  Ramkrapal  choubey</t>
         </is>
       </c>
       <c r="G750" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H750" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I750" s="2" t="n">
         <v>4388</v>
       </c>
       <c r="J750" s="3" t="n">
-        <v>41471</v>
+        <v>41629</v>
       </c>
       <c r="K750" s="3" t="n">
-        <v>41648</v>
+        <v>41810</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="751">
       <c r="A751" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B751" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C751" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D751" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E751" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F751" s="1" t="inlineStr">
         <is>
-          <t>1709003022/RS/45542 — Latrine Work  -  Pittu  /  Bhageela dhobhi  -  gra</t>
+          <t>1709003022/RS/45540 — Latrine Work  -  Sati charan / Ram vishal choubey</t>
         </is>
       </c>
       <c r="G751" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H751" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I751" s="2" t="n">
         <v>4388</v>
       </c>
       <c r="J751" s="3" t="n">
         <v>41471</v>
       </c>
       <c r="K751" s="3" t="n">
         <v>41648</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="752">
       <c r="A752" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B752" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C752" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D752" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E752" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F752" s="1" t="inlineStr">
         <is>
-          <t>1709003022/RS/45543 — Latrine Work  -  Jaikaran /  Mohan badhai  -  gram</t>
+          <t>1709003022/RS/45542 — Latrine Work  -  Pittu  /  Bhageela dhobhi  -  gra</t>
         </is>
       </c>
       <c r="G752" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H752" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I752" s="2" t="n">
-        <v>0</v>
+        <v>4388</v>
       </c>
       <c r="J752" s="3" t="n">
-        <v>41698</v>
-[...1 lines deleted...]
-      <c r="K752" s="3"/>
+        <v>41471</v>
+      </c>
+      <c r="K752" s="3" t="n">
+        <v>41648</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="753">
       <c r="A753" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B753" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C753" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D753" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E753" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F753" s="1" t="inlineStr">
         <is>
-          <t>1709003022/RS/45545 — Latrine Work  -  Malla / Sunder Kori  -  gram  -</t>
+          <t>1709003022/RS/45543 — Latrine Work  -  Jaikaran /  Mohan badhai  -  gram</t>
         </is>
       </c>
       <c r="G753" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H753" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I753" s="2" t="n">
-        <v>876</v>
+        <v>0</v>
       </c>
       <c r="J753" s="3" t="n">
         <v>41698</v>
       </c>
-      <c r="K753" s="3" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="K753" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="754">
       <c r="A754" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B754" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C754" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D754" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E754" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F754" s="1" t="inlineStr">
         <is>
-          <t>1709003022/RS/45547 — Latrine Work  -  Bare  / Nunni Kori   -  gram  -</t>
+          <t>1709003022/RS/45545 — Latrine Work  -  Malla / Sunder Kori  -  gram  -</t>
         </is>
       </c>
       <c r="G754" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H754" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I754" s="2" t="n">
-        <v>4388</v>
+        <v>876</v>
       </c>
       <c r="J754" s="3" t="n">
-        <v>41471</v>
+        <v>41698</v>
       </c>
       <c r="K754" s="3" t="n">
-        <v>41648</v>
+        <v>42619</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="755">
       <c r="A755" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B755" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C755" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D755" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E755" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F755" s="1" t="inlineStr">
         <is>
-          <t>1709003022/RS/45549 — Latrine Work  -  Buddhu  /  Nunni kori  -  gram  -</t>
+          <t>1709003022/RS/45547 — Latrine Work  -  Bare  / Nunni Kori   -  gram  -</t>
         </is>
       </c>
       <c r="G755" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H755" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I755" s="2" t="n">
         <v>4388</v>
       </c>
       <c r="J755" s="3" t="n">
         <v>41471</v>
       </c>
       <c r="K755" s="3" t="n">
         <v>41648</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="756">
       <c r="A756" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B756" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C756" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D756" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E756" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F756" s="1" t="inlineStr">
         <is>
-          <t>1709003022/RS/45552 — Latrine Work  -  Bisarma /  Rampatiya chamar  -  g</t>
+          <t>1709003022/RS/45549 — Latrine Work  -  Buddhu  /  Nunni kori  -  gram  -</t>
         </is>
       </c>
       <c r="G756" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H756" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I756" s="2" t="n">
         <v>4388</v>
       </c>
       <c r="J756" s="3" t="n">
         <v>41471</v>
       </c>
       <c r="K756" s="3" t="n">
         <v>41648</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="757">
       <c r="A757" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B757" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C757" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D757" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E757" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F757" s="1" t="inlineStr">
         <is>
-          <t>1709003022/RS/45554 — Latrine Work  -  Sundar  / Batiya kori  -  gram  -</t>
+          <t>1709003022/RS/45552 — Latrine Work  -  Bisarma /  Rampatiya chamar  -  g</t>
         </is>
       </c>
       <c r="G757" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H757" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I757" s="2" t="n">
-        <v>876</v>
+        <v>4388</v>
       </c>
       <c r="J757" s="3" t="n">
-        <v>41698</v>
+        <v>41471</v>
       </c>
       <c r="K757" s="3" t="n">
-        <v>42619</v>
+        <v>41648</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="758">
       <c r="A758" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B758" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C758" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D758" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E758" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F758" s="1" t="inlineStr">
         <is>
-          <t>1709003022/RS/45556 — Latrine Work  -  Mijaji  /  Mariya  chamar   -  gr</t>
+          <t>1709003022/RS/45554 — Latrine Work  -  Sundar  / Batiya kori  -  gram  -</t>
         </is>
       </c>
       <c r="G758" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H758" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I758" s="2" t="n">
-        <v>4388</v>
+        <v>876</v>
       </c>
       <c r="J758" s="3" t="n">
-        <v>41629</v>
+        <v>41698</v>
       </c>
       <c r="K758" s="3" t="n">
-        <v>41810</v>
+        <v>42619</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="759">
       <c r="A759" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B759" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C759" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D759" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E759" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F759" s="1" t="inlineStr">
         <is>
-          <t>1709003022/RS/45557 — Latrine Work  -  Mastram  /  Kishori  dahayat   -</t>
+          <t>1709003022/RS/45556 — Latrine Work  -  Mijaji  /  Mariya  chamar   -  gr</t>
         </is>
       </c>
       <c r="G759" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H759" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I759" s="2" t="n">
         <v>4388</v>
       </c>
       <c r="J759" s="3" t="n">
         <v>41629</v>
       </c>
       <c r="K759" s="3" t="n">
         <v>41810</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="760">
       <c r="A760" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B760" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C760" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D760" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E760" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F760" s="1" t="inlineStr">
         <is>
-          <t>1709003022/RS/45558 — Latrine Work  -  Krishna kumar /  Kamta pandey   -</t>
+          <t>1709003022/RS/45557 — Latrine Work  -  Mastram  /  Kishori  dahayat   -</t>
         </is>
       </c>
       <c r="G760" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H760" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I760" s="2" t="n">
-        <v>876</v>
+        <v>4388</v>
       </c>
       <c r="J760" s="3" t="n">
-        <v>41698</v>
+        <v>41629</v>
       </c>
       <c r="K760" s="3" t="n">
-        <v>42619</v>
+        <v>41810</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="761">
       <c r="A761" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B761" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C761" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D761" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E761" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F761" s="1" t="inlineStr">
         <is>
-          <t>1709003022/RS/45559 — Latrine Work  -  Ketali  /  Battu  lodhi   -  gram</t>
+          <t>1709003022/RS/45558 — Latrine Work  -  Krishna kumar /  Kamta pandey   -</t>
         </is>
       </c>
       <c r="G761" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H761" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I761" s="2" t="n">
         <v>876</v>
       </c>
       <c r="J761" s="3" t="n">
         <v>41698</v>
       </c>
       <c r="K761" s="3" t="n">
         <v>42619</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="762">
       <c r="A762" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B762" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C762" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D762" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E762" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F762" s="1" t="inlineStr">
         <is>
-          <t>1709003022/RS/45560 — Latrine Work  -  Brindavan  / Seetaram Chanpuriya</t>
+          <t>1709003022/RS/45559 — Latrine Work  -  Ketali  /  Battu  lodhi   -  gram</t>
         </is>
       </c>
       <c r="G762" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H762" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I762" s="2" t="n">
-        <v>4388</v>
+        <v>876</v>
       </c>
       <c r="J762" s="3" t="n">
-        <v>41629</v>
+        <v>41698</v>
       </c>
       <c r="K762" s="3" t="n">
-        <v>41810</v>
+        <v>42619</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="763">
       <c r="A763" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B763" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C763" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D763" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E763" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F763" s="1" t="inlineStr">
         <is>
-          <t>1709003022/RS/45561 — Latrine Work  -  Nand kishor / Chaturdas Choubey</t>
+          <t>1709003022/RS/45560 — Latrine Work  -  Brindavan  / Seetaram Chanpuriya</t>
         </is>
       </c>
       <c r="G763" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H763" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I763" s="2" t="n">
-        <v>876</v>
+        <v>4388</v>
       </c>
       <c r="J763" s="3" t="n">
-        <v>41698</v>
+        <v>41629</v>
       </c>
       <c r="K763" s="3" t="n">
-        <v>42619</v>
+        <v>41810</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="764">
       <c r="A764" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B764" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C764" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D764" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E764" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F764" s="1" t="inlineStr">
         <is>
-          <t>1709003022/RS/45562 — Latrine Work  -  Kashi prasad  / Seetaram Chanpuri</t>
+          <t>1709003022/RS/45561 — Latrine Work  -  Nand kishor / Chaturdas Choubey</t>
         </is>
       </c>
       <c r="G764" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H764" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I764" s="2" t="n">
-        <v>4388</v>
+        <v>876</v>
       </c>
       <c r="J764" s="3" t="n">
-        <v>41629</v>
+        <v>41698</v>
       </c>
       <c r="K764" s="3" t="n">
-        <v>41810</v>
+        <v>42619</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="765">
       <c r="A765" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B765" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C765" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D765" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E765" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F765" s="1" t="inlineStr">
         <is>
-          <t>1709003022/RS/45563 — Latrine Work  - Ramdhun  / Kanchhedi  chanpuriya</t>
+          <t>1709003022/RS/45562 — Latrine Work  -  Kashi prasad  / Seetaram Chanpuri</t>
         </is>
       </c>
       <c r="G765" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H765" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I765" s="2" t="n">
-        <v>0</v>
+        <v>4388</v>
       </c>
       <c r="J765" s="3" t="n">
-        <v>41698</v>
-[...1 lines deleted...]
-      <c r="K765" s="3"/>
+        <v>41629</v>
+      </c>
+      <c r="K765" s="3" t="n">
+        <v>41810</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="766">
       <c r="A766" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B766" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C766" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D766" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E766" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F766" s="1" t="inlineStr">
         <is>
-          <t>1709003022/RS/45564 — Latrine Work  -  Chhotelal  /  Ravikaran  pyasi</t>
+          <t>1709003022/RS/45563 — Latrine Work  - Ramdhun  / Kanchhedi  chanpuriya</t>
         </is>
       </c>
       <c r="G766" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H766" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I766" s="2" t="n">
-        <v>876</v>
+        <v>0</v>
       </c>
       <c r="J766" s="3" t="n">
         <v>41698</v>
       </c>
-      <c r="K766" s="3" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="K766" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="767">
       <c r="A767" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B767" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C767" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D767" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E767" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F767" s="1" t="inlineStr">
         <is>
-          <t>1709003022/RS/45565 — Latrine Work  -  Mathura prasad / Darbari khampari</t>
+          <t>1709003022/RS/45564 — Latrine Work  -  Chhotelal  /  Ravikaran  pyasi</t>
         </is>
       </c>
       <c r="G767" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H767" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I767" s="2" t="n">
-        <v>4388</v>
+        <v>876</v>
       </c>
       <c r="J767" s="3" t="n">
-        <v>41629</v>
+        <v>41698</v>
       </c>
       <c r="K767" s="3" t="n">
-        <v>41810</v>
+        <v>42619</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="768">
       <c r="A768" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B768" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C768" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D768" s="1" t="inlineStr">
         <is>
-          <t>Anganwadi Toilets / Construction of Anganwadi Multi Unit Toilets for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E768" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F768" s="1" t="inlineStr">
         <is>
-          <t>1709003022/RS/45566 — Latrine Work  -  Motilal / Sukhai  garg   -  gram</t>
+          <t>1709003022/RS/45565 — Latrine Work  -  Mathura prasad / Darbari khampari</t>
         </is>
       </c>
       <c r="G768" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H768" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I768" s="2" t="n">
         <v>4388</v>
       </c>
       <c r="J768" s="3" t="n">
-        <v>41471</v>
+        <v>41629</v>
       </c>
       <c r="K768" s="3" t="n">
-        <v>41648</v>
+        <v>41810</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="769">
       <c r="A769" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B769" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C769" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D769" s="1" t="inlineStr">
         <is>
-          <t>Earthen Dam / Construction of Earthen Check Dam for Community</t>
+          <t>Anganwadi Toilets / Construction of Anganwadi Multi Unit Toilets for Community</t>
         </is>
       </c>
       <c r="E769" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F769" s="1" t="inlineStr">
         <is>
-          <t>1709003022/WC/22012034318388 — talaab renovation</t>
+          <t>1709003022/RS/45566 — Latrine Work  -  Motilal / Sukhai  garg   -  gram</t>
         </is>
       </c>
       <c r="G769" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H769" s="2" t="n">
-        <v>0</v>
+        <v>4400</v>
       </c>
       <c r="I769" s="2" t="n">
-        <v>0</v>
+        <v>4388</v>
       </c>
       <c r="J769" s="3" t="n">
-        <v>42761</v>
-[...1 lines deleted...]
-      <c r="K769" s="3"/>
+        <v>41471</v>
+      </c>
+      <c r="K769" s="3" t="n">
+        <v>41648</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="770">
       <c r="A770" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B770" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C770" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D770" s="1" t="inlineStr">
         <is>
           <t>Earthen Dam / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E770" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F770" s="1" t="inlineStr">
         <is>
-          <t>1709003022/WC/22012034318389 — TALAAB RENOVATION</t>
+          <t>1709003022/WC/22012034318388 — talaab renovation</t>
         </is>
       </c>
       <c r="G770" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H770" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I770" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J770" s="3" t="n">
         <v>42761</v>
       </c>
       <c r="K770" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="771">
       <c r="A771" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B771" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C771" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D771" s="1" t="inlineStr">
         <is>
-          <t>Boundary Line Plantation of Forestry-Community / Boundary Line Plantation of Forestry Trees for Community</t>
+          <t>Earthen Dam / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E771" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F771" s="1" t="inlineStr">
         <is>
-          <t>1709003022/WC/22012034517266 — naween talaw nirman karya hanuman ji mandir ke pass gram panchayat kamtana</t>
+          <t>1709003022/WC/22012034318389 — TALAAB RENOVATION</t>
         </is>
       </c>
       <c r="G771" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H771" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I771" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J771" s="3" t="n">
-        <v>43702</v>
+        <v>42761</v>
       </c>
       <c r="K771" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="772">
       <c r="A772" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B772" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C772" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D772" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Boundary Line Plantation of Forestry-Community / Boundary Line Plantation of Forestry Trees for Community</t>
         </is>
       </c>
       <c r="E772" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F772" s="1" t="inlineStr">
         <is>
-          <t>1709003022/WC/22012034517267 — naween talaw nirman karya dhubai talaiya shanti dham ke pass kamtana</t>
+          <t>1709003022/WC/22012034517266 — naween talaw nirman karya hanuman ji mandir ke pass gram panchayat kamtana</t>
         </is>
       </c>
       <c r="G772" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H772" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I772" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J772" s="3" t="n">
-        <v>43603</v>
+        <v>43702</v>
       </c>
       <c r="K772" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="773">
       <c r="A773" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B773" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C773" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D773" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
+          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E773" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F773" s="1" t="inlineStr">
         <is>
-          <t>1709003022/WC/22012034529939 — जीर्णोद्धार धुबाई शांति धाम कमताना</t>
+          <t>1709003022/WC/22012034517267 — naween talaw nirman karya dhubai talaiya shanti dham ke pass kamtana</t>
         </is>
       </c>
       <c r="G773" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H773" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I773" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J773" s="3" t="n">
-        <v>43856</v>
+        <v>43603</v>
       </c>
       <c r="K773" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="774">
       <c r="A774" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B774" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C774" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D774" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
         </is>
       </c>
       <c r="E774" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F774" s="1" t="inlineStr">
         <is>
-          <t>1709003022/WC/22012034530069 — समुदायिक खेत तालाब निर्माण कार्य समुदाययिक भवन हनुमानजी मंदिर कामताना</t>
+          <t>1709003022/WC/22012034529939 — जीर्णोद्धार धुबाई शांति धाम कमताना</t>
         </is>
       </c>
       <c r="G774" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H774" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I774" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J774" s="3" t="n">
         <v>43856</v>
       </c>
       <c r="K774" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="775">
       <c r="A775" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B775" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C775" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D775" s="1" t="inlineStr">
         <is>
-          <t>Block Plntation-Biodrainage-Wastelands for comm / Block Plantation of Biodrainage trees in Wastelands for community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E775" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F775" s="1" t="inlineStr">
         <is>
-          <t>1709003022/WC/22012034543508 — समुदाययिक खेत तालाब निर्माण कार्य शांति धाम kamtana मेंन रोड</t>
+          <t>1709003022/WC/22012034530069 — समुदायिक खेत तालाब निर्माण कार्य समुदाययिक भवन हनुमानजी मंदिर कामताना</t>
         </is>
       </c>
       <c r="G775" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H775" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I775" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J775" s="3" t="n">
-        <v>43692</v>
+        <v>43856</v>
       </c>
       <c r="K775" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="776">
       <c r="A776" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B776" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C776" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D776" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Block Plntation-Biodrainage-Wastelands for comm / Block Plantation of Biodrainage trees in Wastelands for community</t>
         </is>
       </c>
       <c r="E776" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F776" s="1" t="inlineStr">
         <is>
-          <t>1709003022/WC/22012034546874 — samudayak khet talab nirman karya gurgauna part 1</t>
+          <t>1709003022/WC/22012034543508 — समुदाययिक खेत तालाब निर्माण कार्य शांति धाम kamtana मेंन रोड</t>
         </is>
       </c>
       <c r="G776" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H776" s="2" t="n">
-        <v>310063.66</v>
+        <v>0</v>
       </c>
       <c r="I776" s="2" t="n">
-        <v>264522.75</v>
+        <v>0</v>
       </c>
       <c r="J776" s="3" t="n">
-        <v>43966</v>
-[...3 lines deleted...]
-      </c>
+        <v>43692</v>
+      </c>
+      <c r="K776" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="777">
       <c r="A777" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B777" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C777" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D777" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E777" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F777" s="1" t="inlineStr">
         <is>
-          <t>1709003022/WC/22012034546885 — samudayak khet talab nirman karya gurgauna part 2</t>
+          <t>1709003022/WC/22012034546874 — samudayak khet talab nirman karya gurgauna part 1</t>
         </is>
       </c>
       <c r="G777" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H777" s="2" t="n">
-        <v>310074.46</v>
+        <v>310063.66</v>
       </c>
       <c r="I777" s="2" t="n">
-        <v>214519.5</v>
+        <v>264522.75</v>
       </c>
       <c r="J777" s="3" t="n">
         <v>43966</v>
       </c>
       <c r="K777" s="3" t="n">
-        <v>44301</v>
+        <v>44282</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="778">
       <c r="A778" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B778" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C778" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D778" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E778" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F778" s="1" t="inlineStr">
         <is>
-          <t>1709003022/WC/22012034547800 — samudayak khet talab nirman karya shanti dham men rode kamtana part 1</t>
+          <t>1709003022/WC/22012034546885 — samudayak khet talab nirman karya gurgauna part 2</t>
         </is>
       </c>
       <c r="G778" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H778" s="2" t="n">
-        <v>310055.85</v>
+        <v>310074.46</v>
       </c>
       <c r="I778" s="2" t="n">
-        <v>272118.29</v>
+        <v>214519.5</v>
       </c>
       <c r="J778" s="3" t="n">
         <v>43966</v>
       </c>
       <c r="K778" s="3" t="n">
-        <v>44265</v>
+        <v>44301</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="779">
       <c r="A779" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B779" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C779" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D779" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E779" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F779" s="1" t="inlineStr">
         <is>
-          <t>1709003022/WC/22012034547804 — samudayak khet talab nirman karya shanti dham men rode kamtana part 2</t>
+          <t>1709003022/WC/22012034547800 — samudayak khet talab nirman karya shanti dham men rode kamtana part 1</t>
         </is>
       </c>
       <c r="G779" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H779" s="2" t="n">
-        <v>310475.05</v>
+        <v>310055.85</v>
       </c>
       <c r="I779" s="2" t="n">
-        <v>260687.42</v>
+        <v>272118.29</v>
       </c>
       <c r="J779" s="3" t="n">
         <v>43966</v>
       </c>
       <c r="K779" s="3" t="n">
         <v>44265</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="780">
       <c r="A780" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B780" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C780" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D780" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E780" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F780" s="1" t="inlineStr">
         <is>
-          <t>1709003022/WC/22012034547806 — samudayak khet talab nirman karya samudayak bhabhan kamtana</t>
+          <t>1709003022/WC/22012034547804 — samudayak khet talab nirman karya shanti dham men rode kamtana part 2</t>
         </is>
       </c>
       <c r="G780" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H780" s="2" t="n">
-        <v>0</v>
+        <v>310475.05</v>
       </c>
       <c r="I780" s="2" t="n">
-        <v>0</v>
+        <v>260687.42</v>
       </c>
       <c r="J780" s="3" t="n">
-        <v>43922</v>
-[...1 lines deleted...]
-      <c r="K780" s="3"/>
+        <v>43966</v>
+      </c>
+      <c r="K780" s="3" t="n">
+        <v>44265</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="781">
       <c r="A781" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B781" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C781" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D781" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Community Ponds for Comm / Repair and maintenance of Community Water Harvesting Ponds for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E781" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F781" s="1" t="inlineStr">
         <is>
-          <t>1709003022/WC/22012034557820 — छोटा तालाब जीर्णोद्धार एबं बेस्टबियर निर्माण कार्य kamtana</t>
+          <t>1709003022/WC/22012034547806 — samudayak khet talab nirman karya samudayak bhabhan kamtana</t>
         </is>
       </c>
       <c r="G781" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H781" s="2" t="n">
-        <v>990029.4</v>
+        <v>0</v>
       </c>
       <c r="I781" s="2" t="n">
-        <v>889286.51</v>
+        <v>0</v>
       </c>
       <c r="J781" s="3" t="n">
-        <v>44360</v>
-[...3 lines deleted...]
-      </c>
+        <v>43922</v>
+      </c>
+      <c r="K781" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="782">
       <c r="A782" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B782" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C782" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D782" s="1" t="inlineStr">
         <is>
-          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
+          <t>Repair &amp; maint of Community Ponds for Comm / Repair and maintenance of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E782" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F782" s="1" t="inlineStr">
         <is>
-          <t>1709003022/WC/22012034557823 — बड़ा तालाब जीर्णोद्धार  निर्माण कार्य kamtana</t>
+          <t>1709003022/WC/22012034557820 — छोटा तालाब जीर्णोद्धार एबं बेस्टबियर निर्माण कार्य kamtana</t>
         </is>
       </c>
       <c r="G782" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H782" s="2" t="n">
-        <v>999140.69</v>
+        <v>990029.4</v>
       </c>
       <c r="I782" s="2" t="n">
-        <v>867150</v>
+        <v>889286.51</v>
       </c>
       <c r="J782" s="3" t="n">
         <v>44360</v>
       </c>
       <c r="K782" s="3" t="n">
-        <v>44720</v>
+        <v>44910</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="783">
       <c r="A783" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B783" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C783" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D783" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
         </is>
       </c>
       <c r="E783" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F783" s="1" t="inlineStr">
         <is>
-          <t>1709003022/WC/22012034557828 — samudayak khet talab nirman karya chhapara</t>
+          <t>1709003022/WC/22012034557823 — बड़ा तालाब जीर्णोद्धार  निर्माण कार्य kamtana</t>
         </is>
       </c>
       <c r="G783" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H783" s="2" t="n">
-        <v>265003.06</v>
+        <v>999140.69</v>
       </c>
       <c r="I783" s="2" t="n">
-        <v>168197.65</v>
+        <v>867150</v>
       </c>
       <c r="J783" s="3" t="n">
-        <v>43999</v>
+        <v>44360</v>
       </c>
       <c r="K783" s="3" t="n">
-        <v>44265</v>
+        <v>44720</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="784">
       <c r="A784" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B784" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C784" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D784" s="1" t="inlineStr">
         <is>
-          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E784" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F784" s="1" t="inlineStr">
         <is>
-          <t>1709003022/WC/22012034557832 — samudayak khet talab nirman karyashanti dham bhag 3</t>
+          <t>1709003022/WC/22012034557828 — samudayak khet talab nirman karya chhapara</t>
         </is>
       </c>
       <c r="G784" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H784" s="2" t="n">
-        <v>0</v>
+        <v>265003.06</v>
       </c>
       <c r="I784" s="2" t="n">
-        <v>0</v>
+        <v>168197.65</v>
       </c>
       <c r="J784" s="3" t="n">
-        <v>43983</v>
-[...1 lines deleted...]
-      <c r="K784" s="3"/>
+        <v>43999</v>
+      </c>
+      <c r="K784" s="3" t="n">
+        <v>44265</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="785">
       <c r="A785" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B785" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C785" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D785" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E785" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F785" s="1" t="inlineStr">
         <is>
-          <t>1709003022/WC/22012034565609 — samudayak khet talab nirman karya chhapara part 2</t>
+          <t>1709003022/WC/22012034557832 — samudayak khet talab nirman karyashanti dham bhag 3</t>
         </is>
       </c>
       <c r="G785" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H785" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I785" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J785" s="3" t="n">
-        <v>44007</v>
+        <v>43983</v>
       </c>
       <c r="K785" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="786">
       <c r="A786" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B786" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C786" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D786" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E786" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F786" s="1" t="inlineStr">
         <is>
-          <t>1709003022/WC/22012034566595 — पुलिया निर्माण कार्य शिवप्रशंन पयासी के घर पास</t>
+          <t>1709003022/WC/22012034565609 — samudayak khet talab nirman karya chhapara part 2</t>
         </is>
       </c>
       <c r="G786" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H786" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I786" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J786" s="3" t="n">
-        <v>43983</v>
+        <v>44007</v>
       </c>
       <c r="K786" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="787">
       <c r="A787" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B787" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C787" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D787" s="1" t="inlineStr">
         <is>
-          <t>Constr of Level Bench Terrace Terrace for Comm / Construction of Level Bench Terrace for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E787" s="1" t="inlineStr">
         <is>
-          <t>Terracing</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F787" s="1" t="inlineStr">
         <is>
-          <t>1709003022/WC/22012034612557 — समुदायक खेत तालाब निर्माण कार्य दिनेश गर्ग के खेत पास kamtana</t>
+          <t>1709003022/WC/22012034566595 — पुलिया निर्माण कार्य शिवप्रशंन पयासी के घर पास</t>
         </is>
       </c>
       <c r="G787" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H787" s="2" t="n">
-        <v>308552.1</v>
+        <v>0</v>
       </c>
       <c r="I787" s="2" t="n">
-        <v>284655.5</v>
+        <v>0</v>
       </c>
       <c r="J787" s="3" t="n">
-        <v>44315</v>
-[...3 lines deleted...]
-      </c>
+        <v>43983</v>
+      </c>
+      <c r="K787" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="788">
       <c r="A788" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B788" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C788" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D788" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Constr of Level Bench Terrace Terrace for Comm / Construction of Level Bench Terrace for Community</t>
         </is>
       </c>
       <c r="E788" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Terracing</t>
         </is>
       </c>
       <c r="F788" s="1" t="inlineStr">
         <is>
-          <t>1709003022/WC/22012034652206 — samudayak khet talav nirman karya dinesh garg ke khet pass part 2</t>
+          <t>1709003022/WC/22012034612557 — समुदायक खेत तालाब निर्माण कार्य दिनेश गर्ग के खेत पास kamtana</t>
         </is>
       </c>
       <c r="G788" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H788" s="2" t="n">
-        <v>337715.44</v>
+        <v>308552.1</v>
       </c>
       <c r="I788" s="2" t="n">
-        <v>170520</v>
+        <v>284655.5</v>
       </c>
       <c r="J788" s="3" t="n">
-        <v>44351</v>
+        <v>44315</v>
       </c>
       <c r="K788" s="3" t="n">
         <v>44910</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="789">
       <c r="A789" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B789" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C789" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D789" s="1" t="inlineStr">
         <is>
-          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E789" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F789" s="1" t="inlineStr">
         <is>
-          <t>1709003022/WC/22012034679141 — samudayik khet talab nirman karya rani ganj marg puliya pass karya</t>
+          <t>1709003022/WC/22012034652206 — samudayak khet talav nirman karya dinesh garg ke khet pass part 2</t>
         </is>
       </c>
       <c r="G789" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H789" s="2" t="n">
         <v>337715.44</v>
       </c>
       <c r="I789" s="2" t="n">
-        <v>146202</v>
+        <v>170520</v>
       </c>
       <c r="J789" s="3" t="n">
         <v>44351</v>
       </c>
       <c r="K789" s="3" t="n">
         <v>44910</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="790">
       <c r="A790" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B790" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C790" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D790" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
         </is>
       </c>
       <c r="E790" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F790" s="1" t="inlineStr">
         <is>
-          <t>1709003022/WC/22012034679151 — samudayik khet talab nirman karya mahendra singh parmar ke khet pass</t>
+          <t>1709003022/WC/22012034679141 — samudayik khet talab nirman karya rani ganj marg puliya pass karya</t>
         </is>
       </c>
       <c r="G790" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H790" s="2" t="n">
         <v>337715.44</v>
       </c>
       <c r="I790" s="2" t="n">
-        <v>214584</v>
+        <v>146202</v>
       </c>
       <c r="J790" s="3" t="n">
         <v>44351</v>
       </c>
       <c r="K790" s="3" t="n">
         <v>44910</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="791">
       <c r="A791" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B791" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C791" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D791" s="1" t="inlineStr">
         <is>
-          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E791" s="1" t="inlineStr">
         <is>
-          <t>Roof Water Harvesting on gov/panchayat bldg</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F791" s="1" t="inlineStr">
         <is>
-          <t>1709003022/WC/22012034719012 — CTR रेन हार्वेस्टिंग उच्चतर माध्यमिक विद्यालय kamtana</t>
+          <t>1709003022/WC/22012034679151 — samudayik khet talab nirman karya mahendra singh parmar ke khet pass</t>
         </is>
       </c>
       <c r="G791" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H791" s="2" t="n">
-        <v>22173.14</v>
+        <v>337715.44</v>
       </c>
       <c r="I791" s="2" t="n">
-        <v>1158</v>
+        <v>214584</v>
       </c>
       <c r="J791" s="3" t="n">
-        <v>44422</v>
+        <v>44351</v>
       </c>
       <c r="K791" s="3" t="n">
-        <v>44749</v>
+        <v>44910</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="792">
       <c r="A792" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B792" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C792" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D792" s="1" t="inlineStr">
         <is>
-          <t>Construction of Earthen graded Bund for Community / Construction of Earthen graded Bund for Community</t>
+          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
         </is>
       </c>
       <c r="E792" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Roof Water Harvesting on gov/panchayat bldg</t>
         </is>
       </c>
       <c r="F792" s="1" t="inlineStr">
         <is>
-          <t>1709003022/WC/22012034757811 — bada talaw nirman karya kamtana</t>
+          <t>1709003022/WC/22012034719012 — CTR रेन हार्वेस्टिंग उच्चतर माध्यमिक विद्यालय kamtana</t>
         </is>
       </c>
       <c r="G792" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H792" s="2" t="n">
-        <v>0</v>
+        <v>22173.14</v>
       </c>
       <c r="I792" s="2" t="n">
-        <v>0</v>
+        <v>1158</v>
       </c>
       <c r="J792" s="3" t="n">
-        <v>44300</v>
-[...1 lines deleted...]
-      <c r="K792" s="3"/>
+        <v>44422</v>
+      </c>
+      <c r="K792" s="3" t="n">
+        <v>44749</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="793">
       <c r="A793" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B793" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C793" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D793" s="1" t="inlineStr">
         <is>
-          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
+          <t>Construction of Earthen graded Bund for Community / Construction of Earthen graded Bund for Community</t>
         </is>
       </c>
       <c r="E793" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F793" s="1" t="inlineStr">
         <is>
-          <t>1709003022/WC/22012034757829 — chhota talaw nirman karya kamtana</t>
+          <t>1709003022/WC/22012034757811 — bada talaw nirman karya kamtana</t>
         </is>
       </c>
       <c r="G793" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H793" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I793" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J793" s="3" t="n">
         <v>44300</v>
       </c>
       <c r="K793" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="794">
       <c r="A794" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B794" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C794" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D794" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
         </is>
       </c>
       <c r="E794" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F794" s="1" t="inlineStr">
         <is>
-          <t>1709003022/WC/22012034915066 — समुदायक खेत तालाब हनुमान जी मन्दिर पास</t>
+          <t>1709003022/WC/22012034757829 — chhota talaw nirman karya kamtana</t>
         </is>
       </c>
       <c r="G794" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H794" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I794" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J794" s="3" t="n">
-        <v>44585</v>
+        <v>44300</v>
       </c>
       <c r="K794" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="795">
       <c r="A795" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B795" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C795" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D795" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E795" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F795" s="1" t="inlineStr">
         <is>
-          <t>1709003022/WC/22012034915067 — समुदायक खेत तालाब हनुमान जी मन्दिर पास</t>
+          <t>1709003022/WC/22012034915066 — समुदायक खेत तालाब हनुमान जी मन्दिर पास</t>
         </is>
       </c>
       <c r="G795" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H795" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I795" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J795" s="3" t="n">
         <v>44585</v>
       </c>
       <c r="K795" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="796">
       <c r="A796" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B796" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C796" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D796" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E796" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F796" s="1" t="inlineStr">
         <is>
-          <t>1709003022/WC/22012034915068 — समुदायक खेत तालाब हनुमान जी मन्दिर पास</t>
+          <t>1709003022/WC/22012034915067 — समुदायक खेत तालाब हनुमान जी मन्दिर पास</t>
         </is>
       </c>
       <c r="G796" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H796" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I796" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J796" s="3" t="n">
         <v>44585</v>
       </c>
       <c r="K796" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="797">
       <c r="A797" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B797" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C797" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D797" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E797" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F797" s="1" t="inlineStr">
         <is>
-          <t>1709003022/WC/22012034915069 — समुदायक खेत तालाब हनुमान जी मन्दिर पास</t>
+          <t>1709003022/WC/22012034915068 — समुदायक खेत तालाब हनुमान जी मन्दिर पास</t>
         </is>
       </c>
       <c r="G797" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H797" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I797" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J797" s="3" t="n">
         <v>44585</v>
       </c>
       <c r="K797" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="798">
       <c r="A798" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B798" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C798" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D798" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E798" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F798" s="1" t="inlineStr">
         <is>
-          <t>1709003022/WC/22012034915070 — समुदायक खेत तालाब हनुमान जी मन्दिर पास</t>
+          <t>1709003022/WC/22012034915069 — समुदायक खेत तालाब हनुमान जी मन्दिर पास</t>
         </is>
       </c>
       <c r="G798" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H798" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I798" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J798" s="3" t="n">
         <v>44585</v>
       </c>
       <c r="K798" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="799">
       <c r="A799" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B799" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C799" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D799" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E799" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F799" s="1" t="inlineStr">
         <is>
-          <t>1709003022/WC/22012034915071 — समुदायक खेत तालाब हनुमान जी मन्दिर पास</t>
+          <t>1709003022/WC/22012034915070 — समुदायक खेत तालाब हनुमान जी मन्दिर पास</t>
         </is>
       </c>
       <c r="G799" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H799" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I799" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J799" s="3" t="n">
         <v>44585</v>
       </c>
       <c r="K799" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="800">
       <c r="A800" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B800" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C800" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D800" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E800" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F800" s="1" t="inlineStr">
         <is>
-          <t>1709003022/WC/22012034915073 — समुदायक खेत तालाब हनुमान जी मन्दिर पास</t>
+          <t>1709003022/WC/22012034915071 — समुदायक खेत तालाब हनुमान जी मन्दिर पास</t>
         </is>
       </c>
       <c r="G800" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H800" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I800" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J800" s="3" t="n">
         <v>44585</v>
       </c>
       <c r="K800" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="801">
       <c r="A801" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B801" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C801" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D801" s="1" t="inlineStr">
         <is>
-          <t>Block Plntation-Biodrainage-Wastelands for comm / Block Plantation of Biodrainage trees in Wastelands for community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E801" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F801" s="1" t="inlineStr">
         <is>
-          <t>1709003022/WC/22012034915077 — समुदायिक खेत तालाब सामुदायिक भबन शांति धाम</t>
+          <t>1709003022/WC/22012034915073 — समुदायक खेत तालाब हनुमान जी मन्दिर पास</t>
         </is>
       </c>
       <c r="G801" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H801" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I801" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J801" s="3" t="n">
         <v>44585</v>
       </c>
       <c r="K801" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="802">
       <c r="A802" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B802" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C802" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D802" s="1" t="inlineStr">
         <is>
           <t>Block Plntation-Biodrainage-Wastelands for comm / Block Plantation of Biodrainage trees in Wastelands for community</t>
         </is>
       </c>
       <c r="E802" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F802" s="1" t="inlineStr">
         <is>
-          <t>1709003022/WC/22012034915080 — समुदायिक खेत तालाब सामुदायिक भबन शांति धाम</t>
+          <t>1709003022/WC/22012034915077 — समुदायिक खेत तालाब सामुदायिक भबन शांति धाम</t>
         </is>
       </c>
       <c r="G802" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H802" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I802" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J802" s="3" t="n">
         <v>44585</v>
       </c>
       <c r="K802" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="803">
       <c r="A803" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B803" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C803" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D803" s="1" t="inlineStr">
         <is>
           <t>Block Plntation-Biodrainage-Wastelands for comm / Block Plantation of Biodrainage trees in Wastelands for community</t>
         </is>
       </c>
       <c r="E803" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F803" s="1" t="inlineStr">
         <is>
-          <t>1709003022/WC/22012034915081 — समुदायिक खेत तालाब सामुदायिक भबन शांति धाम</t>
+          <t>1709003022/WC/22012034915080 — समुदायिक खेत तालाब सामुदायिक भबन शांति धाम</t>
         </is>
       </c>
       <c r="G803" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H803" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I803" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J803" s="3" t="n">
         <v>44585</v>
       </c>
       <c r="K803" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="804">
       <c r="A804" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B804" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C804" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D804" s="1" t="inlineStr">
         <is>
-          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
+          <t>Block Plntation-Biodrainage-Wastelands for comm / Block Plantation of Biodrainage trees in Wastelands for community</t>
         </is>
       </c>
       <c r="E804" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F804" s="1" t="inlineStr">
         <is>
-          <t>1709003022/WC/22012034942365 — सामुदायिक खेत तालाब हनुमान तलैया के पास</t>
+          <t>1709003022/WC/22012034915081 — समुदायिक खेत तालाब सामुदायिक भबन शांति धाम</t>
         </is>
       </c>
       <c r="G804" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H804" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I804" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J804" s="3" t="n">
-        <v>44652</v>
+        <v>44585</v>
       </c>
       <c r="K804" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="805">
       <c r="A805" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B805" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C805" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D805" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
         </is>
       </c>
       <c r="E805" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F805" s="1" t="inlineStr">
         <is>
-          <t>1709003022/WC/22012035066403 — SAMUDAIYAK KHET TALAB NIRMAN KARYA BADA TALAB KAMTANA</t>
+          <t>1709003022/WC/22012034942365 — सामुदायिक खेत तालाब हनुमान तलैया के पास</t>
         </is>
       </c>
       <c r="G805" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H805" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I805" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J805" s="3" t="n">
-        <v>45030</v>
+        <v>44652</v>
       </c>
       <c r="K805" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="806">
       <c r="A806" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B806" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C806" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D806" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E806" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F806" s="1" t="inlineStr">
         <is>
-          <t>1709003022/WC/22012035066406 — SAMUDAIYAK KHET TALAB NIRMAN KARYA CHOTA TALAB KAMTANA</t>
+          <t>1709003022/WC/22012035066403 — SAMUDAIYAK KHET TALAB NIRMAN KARYA BADA TALAB KAMTANA</t>
         </is>
       </c>
       <c r="G806" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H806" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I806" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J806" s="3" t="n">
         <v>45030</v>
       </c>
       <c r="K806" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="807">
       <c r="A807" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B807" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C807" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D807" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
         </is>
       </c>
       <c r="E807" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F807" s="1" t="inlineStr">
         <is>
-          <t>1709003022/WC/22012035066872 — PARCOLATION TANK NIRMAN KARYA CHOTA TALAB KAMTANA</t>
+          <t>1709003022/WC/22012035066406 — SAMUDAIYAK KHET TALAB NIRMAN KARYA CHOTA TALAB KAMTANA</t>
         </is>
       </c>
       <c r="G807" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H807" s="2" t="n">
-        <v>753843.27</v>
+        <v>0</v>
       </c>
       <c r="I807" s="2" t="n">
-        <v>431204</v>
+        <v>0</v>
       </c>
       <c r="J807" s="3" t="n">
-        <v>45097</v>
-[...3 lines deleted...]
-      </c>
+        <v>45030</v>
+      </c>
+      <c r="K807" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="808">
       <c r="A808" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B808" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C808" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D808" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E808" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F808" s="1" t="inlineStr">
         <is>
-          <t>1709003022/WC/22012035066875 — PARCOLATION TANK NIRMAN KARYA BADA TALAB KAMTANA</t>
+          <t>1709003022/WC/22012035066872 — PARCOLATION TANK NIRMAN KARYA CHOTA TALAB KAMTANA</t>
         </is>
       </c>
       <c r="G808" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H808" s="2" t="n">
         <v>753843.27</v>
       </c>
       <c r="I808" s="2" t="n">
-        <v>695148</v>
+        <v>431204</v>
       </c>
       <c r="J808" s="3" t="n">
-        <v>45105</v>
+        <v>45097</v>
       </c>
       <c r="K808" s="3" t="n">
-        <v>45623</v>
+        <v>45853</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="809">
       <c r="A809" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B809" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C809" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D809" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E809" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F809" s="1" t="inlineStr">
         <is>
-          <t>1709003022/WC/22012035159151 — GABION STRUCTUTE NIRMAN KARYA MANPASAR NALA KE PASS</t>
+          <t>1709003022/WC/22012035066875 — PARCOLATION TANK NIRMAN KARYA BADA TALAB KAMTANA</t>
         </is>
       </c>
       <c r="G809" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H809" s="2" t="n">
-        <v>0</v>
+        <v>753843.27</v>
       </c>
       <c r="I809" s="2" t="n">
-        <v>0</v>
+        <v>695148</v>
       </c>
       <c r="J809" s="3" t="n">
-        <v>45030</v>
-[...1 lines deleted...]
-      <c r="K809" s="3"/>
+        <v>45105</v>
+      </c>
+      <c r="K809" s="3" t="n">
+        <v>45623</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="810">
       <c r="A810" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B810" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C810" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D810" s="1" t="inlineStr">
         <is>
-          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
+          <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
         </is>
       </c>
       <c r="E810" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F810" s="1" t="inlineStr">
         <is>
-          <t>1709003022/WC/22012035159152 — GABION STRUCTUTE NIRMAN KARYA ETTA HAAR</t>
+          <t>1709003022/WC/22012035159151 — GABION STRUCTUTE NIRMAN KARYA MANPASAR NALA KE PASS</t>
         </is>
       </c>
       <c r="G810" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H810" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I810" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J810" s="3" t="n">
         <v>45030</v>
       </c>
       <c r="K810" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="811">
       <c r="A811" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B811" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C811" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D811" s="1" t="inlineStr">
         <is>
           <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E811" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F811" s="1" t="inlineStr">
         <is>
-          <t>1709003022/WC/22012035159153 — GABION STRUCTUTE NIRMAN KARYA RAM SAGAR KR NEECHE</t>
+          <t>1709003022/WC/22012035159152 — GABION STRUCTUTE NIRMAN KARYA ETTA HAAR</t>
         </is>
       </c>
       <c r="G811" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H811" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I811" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J811" s="3" t="n">
         <v>45030</v>
       </c>
       <c r="K811" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="812">
       <c r="A812" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B812" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C812" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D812" s="1" t="inlineStr">
         <is>
           <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E812" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F812" s="1" t="inlineStr">
         <is>
-          <t>1709003022/WC/22012035159155 — GABION STRUCTUTE NIRMAN KARYA GADWA PAAR</t>
+          <t>1709003022/WC/22012035159153 — GABION STRUCTUTE NIRMAN KARYA RAM SAGAR KR NEECHE</t>
         </is>
       </c>
       <c r="G812" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H812" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I812" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J812" s="3" t="n">
         <v>45030</v>
       </c>
       <c r="K812" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="813">
       <c r="A813" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B813" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C813" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D813" s="1" t="inlineStr">
         <is>
           <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E813" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F813" s="1" t="inlineStr">
         <is>
-          <t>1709003022/WC/22012035159157 — GABION STRUCTUTE NIRMAN KARYA PEERI KAGAR</t>
+          <t>1709003022/WC/22012035159155 — GABION STRUCTUTE NIRMAN KARYA GADWA PAAR</t>
         </is>
       </c>
       <c r="G813" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H813" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I813" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J813" s="3" t="n">
         <v>45030</v>
       </c>
       <c r="K813" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="814">
       <c r="A814" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B814" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C814" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D814" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
+          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E814" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F814" s="1" t="inlineStr">
         <is>
-          <t>1709003022/WC/22012035159159 — GABION STRUCTUTE NIRMAN KARYA PATPARA GHAT</t>
+          <t>1709003022/WC/22012035159157 — GABION STRUCTUTE NIRMAN KARYA PEERI KAGAR</t>
         </is>
       </c>
       <c r="G814" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H814" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I814" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J814" s="3" t="n">
         <v>45030</v>
       </c>
       <c r="K814" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="815">
       <c r="A815" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B815" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C815" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D815" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
         </is>
       </c>
       <c r="E815" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F815" s="1" t="inlineStr">
         <is>
-          <t>1709003022/WC/22012035253585 — PERCOLATION TANK NIRMAN KARYA RANIGANJ MARG KAMTANA</t>
+          <t>1709003022/WC/22012035159159 — GABION STRUCTUTE NIRMAN KARYA PATPARA GHAT</t>
         </is>
       </c>
       <c r="G815" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H815" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I815" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J815" s="3" t="n">
-        <v>45567</v>
+        <v>45030</v>
       </c>
       <c r="K815" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="816">
       <c r="A816" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B816" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C816" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D816" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E816" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F816" s="1" t="inlineStr">
         <is>
-          <t>1709003022/WC/22012035253586 — PERCOLATION TANK NIRMAN KARYA KRISHNA KUMAR PYASI KE KHET KE PASS KAMTANA</t>
+          <t>1709003022/WC/22012035253585 — PERCOLATION TANK NIRMAN KARYA RANIGANJ MARG KAMTANA</t>
         </is>
       </c>
       <c r="G816" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H816" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I816" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J816" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K816" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="817">
       <c r="A817" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B817" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C817" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D817" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E817" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F817" s="1" t="inlineStr">
         <is>
-          <t>1709003022/WC/22012035263803 — Jal Ganga 2025 Dugwell Recharge sarvjanik koop Lahdariya ke pas Gp Kamtana</t>
+          <t>1709003022/WC/22012035253586 — PERCOLATION TANK NIRMAN KARYA KRISHNA KUMAR PYASI KE KHET KE PASS KAMTANA</t>
         </is>
       </c>
       <c r="G817" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H817" s="2" t="n">
-        <v>25899.46</v>
+        <v>0</v>
       </c>
       <c r="I817" s="2" t="n">
-        <v>23022</v>
+        <v>0</v>
       </c>
       <c r="J817" s="3" t="n">
-        <v>45769</v>
-[...3 lines deleted...]
-      </c>
+        <v>45567</v>
+      </c>
+      <c r="K817" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="818">
       <c r="A818" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B818" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C818" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D818" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E818" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F818" s="1" t="inlineStr">
         <is>
-          <t>1709003022/WC/22012035263809 — Jal Ganga 2025 Dugwell Recharge sarvjanik koop harijan basti  ke pas Gp Kamtana</t>
+          <t>1709003022/WC/22012035263803 — Jal Ganga 2025 Dugwell Recharge sarvjanik koop Lahdariya ke pas Gp Kamtana</t>
         </is>
       </c>
       <c r="G818" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H818" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I818" s="2" t="n">
-        <v>24588</v>
+        <v>23022</v>
       </c>
       <c r="J818" s="3" t="n">
-        <v>45772</v>
+        <v>45769</v>
       </c>
       <c r="K818" s="3" t="n">
-        <v>46158</v>
+        <v>46162</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="819">
       <c r="A819" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B819" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C819" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D819" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E819" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F819" s="1" t="inlineStr">
         <is>
-          <t>1709003022/WC/22012035263821 — Jal Ganga 2025 Dugwell Recharge Sarvjanik naya koop aadiwasi basti  ke pas Gp Kamtana</t>
+          <t>1709003022/WC/22012035263809 — Jal Ganga 2025 Dugwell Recharge sarvjanik koop harijan basti  ke pas Gp Kamtana</t>
         </is>
       </c>
       <c r="G819" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H819" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I819" s="2" t="n">
         <v>24588</v>
       </c>
       <c r="J819" s="3" t="n">
-        <v>45769</v>
+        <v>45772</v>
       </c>
       <c r="K819" s="3" t="n">
-        <v>46183</v>
+        <v>46158</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="820">
       <c r="A820" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B820" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C820" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D820" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E820" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F820" s="1" t="inlineStr">
         <is>
-          <t>1709003022/WC/22012035305691 — बोल्डर चेक डेम निर्माण कार्य रमेश जमादार के खेत के पास ईटा हार नाला ग्राम पंचायत कमताना</t>
+          <t>1709003022/WC/22012035263821 — Jal Ganga 2025 Dugwell Recharge Sarvjanik naya koop aadiwasi basti  ke pas Gp Kamtana</t>
         </is>
       </c>
       <c r="G820" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H820" s="2" t="n">
-        <v>417269.28</v>
+        <v>25899.46</v>
       </c>
       <c r="I820" s="2" t="n">
-        <v>329861.4</v>
+        <v>24588</v>
       </c>
       <c r="J820" s="3" t="n">
-        <v>45832</v>
+        <v>45769</v>
       </c>
       <c r="K820" s="3" t="n">
-        <v>46188</v>
+        <v>46183</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="821">
       <c r="A821" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B821" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C821" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D821" s="1" t="inlineStr">
         <is>
           <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E821" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F821" s="1" t="inlineStr">
         <is>
-          <t>1709003022/WC/22012035305696 — बोल्डर चेक डेम निर्माण कार्य श्याम लाल लोधी  के खेत के पास ईटा हार नाला ग्राम पंचायत कमताना</t>
+          <t>1709003022/WC/22012035305691 — बोल्डर चेक डेम निर्माण कार्य रमेश जमादार के खेत के पास ईटा हार नाला ग्राम पंचायत कमताना</t>
         </is>
       </c>
       <c r="G821" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H821" s="2" t="n">
-        <v>452087.52</v>
+        <v>417269.28</v>
       </c>
       <c r="I821" s="2" t="n">
-        <v>367202.5</v>
+        <v>329861.4</v>
       </c>
       <c r="J821" s="3" t="n">
         <v>45832</v>
       </c>
-      <c r="K821" s="3"/>
+      <c r="K821" s="3" t="n">
+        <v>46188</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="822">
       <c r="A822" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B822" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C822" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D822" s="1" t="inlineStr">
         <is>
           <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E822" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F822" s="1" t="inlineStr">
         <is>
-          <t>1709003022/WC/22012035305697 — बोल्डर चेक डेम निर्माण कार्य कला बाई लोधी के खेत के पास ईटा हार नाला ग्राम पंचायत कमताना</t>
+          <t>1709003022/WC/22012035305696 — बोल्डर चेक डेम निर्माण कार्य श्याम लाल लोधी  के खेत के पास ईटा हार नाला ग्राम पंचायत कमताना</t>
         </is>
       </c>
       <c r="G822" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H822" s="2" t="n">
-        <v>435702.38</v>
+        <v>452087.52</v>
       </c>
       <c r="I822" s="2" t="n">
-        <v>316434</v>
+        <v>403202.5</v>
       </c>
       <c r="J822" s="3" t="n">
         <v>45832</v>
       </c>
-      <c r="K822" s="3" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="K822" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="823">
       <c r="A823" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B823" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C823" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D823" s="1" t="inlineStr">
         <is>
           <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E823" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F823" s="1" t="inlineStr">
         <is>
-          <t>1709003022/WC/22012035314460 — बोल्डर चेक डेम निर्माण कार्य हरिया सौर के खेत के पास रामसागर नाला कमताना</t>
+          <t>1709003022/WC/22012035305697 — बोल्डर चेक डेम निर्माण कार्य कला बाई लोधी के खेत के पास ईटा हार नाला ग्राम पंचायत कमताना</t>
         </is>
       </c>
       <c r="G823" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H823" s="2" t="n">
-        <v>486927.96</v>
+        <v>435702.38</v>
       </c>
       <c r="I823" s="2" t="n">
-        <v>0</v>
+        <v>316434</v>
       </c>
       <c r="J823" s="3" t="n">
-        <v>45762</v>
-[...1 lines deleted...]
-      <c r="K823" s="3"/>
+        <v>45832</v>
+      </c>
+      <c r="K823" s="3" t="n">
+        <v>46188</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="824">
       <c r="A824" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B824" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C824" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D824" s="1" t="inlineStr">
         <is>
           <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E824" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F824" s="1" t="inlineStr">
         <is>
-          <t>1709003022/WC/22012035314463 — बोल्डर चेक डेम निर्माण कार्य डरे वर्मन  के खेत के पास रामसागर नाला कमताना</t>
+          <t>1709003022/WC/22012035314460 — बोल्डर चेक डेम निर्माण कार्य हरिया सौर के खेत के पास रामसागर नाला कमताना</t>
         </is>
       </c>
       <c r="G824" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H824" s="2" t="n">
-        <v>485927.96</v>
+        <v>486927.96</v>
       </c>
       <c r="I824" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J824" s="3" t="n">
         <v>45762</v>
       </c>
       <c r="K824" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="825">
       <c r="A825" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B825" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C825" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D825" s="1" t="inlineStr">
         <is>
           <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E825" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F825" s="1" t="inlineStr">
         <is>
-          <t>1709003022/WC/22012035314465 — बोल्डर चेक डेम निर्माण कार्य इमरत जमादार  के खेत के पास रामसागर नाला कमताना</t>
+          <t>1709003022/WC/22012035314463 — बोल्डर चेक डेम निर्माण कार्य डरे वर्मन  के खेत के पास रामसागर नाला कमताना</t>
         </is>
       </c>
       <c r="G825" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H825" s="2" t="n">
         <v>485927.96</v>
       </c>
       <c r="I825" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J825" s="3" t="n">
         <v>45762</v>
       </c>
       <c r="K825" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="826">
       <c r="A826" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B826" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C826" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D826" s="1" t="inlineStr">
         <is>
           <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E826" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F826" s="1" t="inlineStr">
         <is>
-          <t>1709003022/WC/22012035314468 — बोल्डर चेक डेम निर्माण कार्य कंछेदी खान  के खेत के पास रामसागर नाला कमताना</t>
+          <t>1709003022/WC/22012035314465 — बोल्डर चेक डेम निर्माण कार्य इमरत जमादार  के खेत के पास रामसागर नाला कमताना</t>
         </is>
       </c>
       <c r="G826" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H826" s="2" t="n">
         <v>485927.96</v>
       </c>
       <c r="I826" s="2" t="n">
-        <v>357417</v>
+        <v>0</v>
       </c>
       <c r="J826" s="3" t="n">
-        <v>45832</v>
+        <v>45762</v>
       </c>
       <c r="K826" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="827">
       <c r="A827" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B827" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C827" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D827" s="1" t="inlineStr">
         <is>
           <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E827" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F827" s="1" t="inlineStr">
         <is>
-          <t>1709003022/WC/22012035316947 — बोल्डर चेक डेम निर्माण कार्य कमलेश विशकर्मा के खेत के पास कमताना</t>
+          <t>1709003022/WC/22012035314468 — बोल्डर चेक डेम निर्माण कार्य कंछेदी खान  के खेत के पास रामसागर नाला कमताना</t>
         </is>
       </c>
       <c r="G827" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H827" s="2" t="n">
-        <v>486927.96</v>
+        <v>485927.96</v>
       </c>
       <c r="I827" s="2" t="n">
-        <v>0</v>
+        <v>357417</v>
       </c>
       <c r="J827" s="3" t="n">
-        <v>45762</v>
+        <v>45832</v>
       </c>
       <c r="K827" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="828">
       <c r="A828" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B828" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C828" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D828" s="1" t="inlineStr">
         <is>
-          <t>Mini Percolation tank / Construction of Mini Percolation Tank for Community</t>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E828" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F828" s="1" t="inlineStr">
         <is>
-          <t>1709003022/WC/221 — नवीन कूप निर्माण निर्मल नीर योजनरा बुडवा प्रारभ्भिक पंचायत कमताना</t>
+          <t>1709003022/WC/22012035316947 — बोल्डर चेक डेम निर्माण कार्य कमलेश विशकर्मा के खेत के पास कमताना</t>
         </is>
       </c>
       <c r="G828" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H828" s="2" t="n">
-        <v>336000</v>
+        <v>486927.96</v>
       </c>
       <c r="I828" s="2" t="n">
-        <v>325152</v>
+        <v>0</v>
       </c>
       <c r="J828" s="3" t="n">
-        <v>40210</v>
-[...3 lines deleted...]
-      </c>
+        <v>45762</v>
+      </c>
+      <c r="K828" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="829">
       <c r="A829" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B829" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C829" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D829" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Mini Percolation tank / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E829" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F829" s="1" t="inlineStr">
         <is>
-          <t>1709003022/WC/55 — स्‍टापडेम निर्माण कार्य ग्राम पंचायत कमताना</t>
+          <t>1709003022/WC/221 — नवीन कूप निर्माण निर्मल नीर योजनरा बुडवा प्रारभ्भिक पंचायत कमताना</t>
         </is>
       </c>
       <c r="G829" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H829" s="2" t="n">
-        <v>191200</v>
+        <v>336000</v>
       </c>
       <c r="I829" s="2" t="n">
-        <v>487925.65</v>
+        <v>325152</v>
       </c>
       <c r="J829" s="3" t="n">
-        <v>39555</v>
+        <v>40210</v>
       </c>
       <c r="K829" s="3" t="n">
-        <v>40054</v>
+        <v>41073</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="830">
       <c r="A830" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B830" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C830" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D830" s="1" t="inlineStr">
         <is>
-          <t>Feeder Channel / Construction of Feeder Canal for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E830" s="1" t="inlineStr">
         <is>
-          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F830" s="1" t="inlineStr">
         <is>
-          <t>1709003022/WC/90 — यू सेप नाली निर्माण कमताना से देवरा मार्ग तक bagh</t>
+          <t>1709003022/WC/55 — स्‍टापडेम निर्माण कार्य ग्राम पंचायत कमताना</t>
         </is>
       </c>
       <c r="G830" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H830" s="2" t="n">
-        <v>445000</v>
+        <v>191200</v>
       </c>
       <c r="I830" s="2" t="n">
-        <v>564210</v>
+        <v>487925.65</v>
       </c>
       <c r="J830" s="3" t="n">
-        <v>40026</v>
+        <v>39555</v>
       </c>
       <c r="K830" s="3" t="n">
-        <v>42412</v>
+        <v>40054</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="831">
       <c r="A831" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B831" s="1" t="inlineStr">
         <is>
           <t>2009-2010</t>
         </is>
       </c>
       <c r="C831" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D831" s="1" t="inlineStr">
         <is>
           <t>Feeder Channel / Construction of Feeder Canal for Community</t>
         </is>
       </c>
       <c r="E831" s="1" t="inlineStr">
         <is>
           <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
         </is>
       </c>
       <c r="F831" s="1" t="inlineStr">
         <is>
-          <t>1709003022/WC/91 — यू सेप नाली निर्माण कमताना से देवरा मार्ग पर भाग 2</t>
+          <t>1709003022/WC/90 — यू सेप नाली निर्माण कमताना से देवरा मार्ग तक bagh</t>
         </is>
       </c>
       <c r="G831" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H831" s="2" t="n">
-        <v>463000</v>
+        <v>445000</v>
       </c>
       <c r="I831" s="2" t="n">
-        <v>450750</v>
+        <v>564210</v>
       </c>
       <c r="J831" s="3" t="n">
-        <v>39997</v>
+        <v>40026</v>
       </c>
       <c r="K831" s="3" t="n">
         <v>42412</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="832">
       <c r="A832" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B832" s="1" t="inlineStr">
         <is>
           <t>2009-2010</t>
         </is>
       </c>
       <c r="C832" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D832" s="1" t="inlineStr">
         <is>
           <t>Feeder Channel / Construction of Feeder Canal for Community</t>
         </is>
       </c>
       <c r="E832" s="1" t="inlineStr">
         <is>
           <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
         </is>
       </c>
       <c r="F832" s="1" t="inlineStr">
         <is>
-          <t>1709003022/WC/92 — यू सेप नाली निर्माण कमताना से देवरा मार्ग पर भाग 3</t>
+          <t>1709003022/WC/91 — यू सेप नाली निर्माण कमताना से देवरा मार्ग पर भाग 2</t>
         </is>
       </c>
       <c r="G832" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H832" s="2" t="n">
-        <v>445000</v>
+        <v>463000</v>
       </c>
       <c r="I832" s="2" t="n">
-        <v>441432</v>
+        <v>450750</v>
       </c>
       <c r="J832" s="3" t="n">
-        <v>39974</v>
+        <v>39997</v>
       </c>
       <c r="K832" s="3" t="n">
         <v>42412</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="833">
       <c r="A833" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B833" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C833" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D833" s="1" t="inlineStr">
         <is>
-          <t>Excavation / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Feeder Channel / Construction of Feeder Canal for Community</t>
         </is>
       </c>
       <c r="E833" s="1" t="inlineStr">
         <is>
-          <t>Renovation of traditional water bodies</t>
+          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
         </is>
       </c>
       <c r="F833" s="1" t="inlineStr">
         <is>
-          <t>1709003022/WH/156 — CHOTA TALAB VISTAR KAMTANA</t>
+          <t>1709003022/WC/92 — यू सेप नाली निर्माण कमताना से देवरा मार्ग पर भाग 3</t>
         </is>
       </c>
       <c r="G833" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H833" s="2" t="n">
-        <v>496000</v>
+        <v>445000</v>
       </c>
       <c r="I833" s="2" t="n">
-        <v>475878</v>
+        <v>441432</v>
       </c>
       <c r="J833" s="3" t="n">
-        <v>40277</v>
+        <v>39974</v>
       </c>
       <c r="K833" s="3" t="n">
-        <v>40983</v>
+        <v>42412</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="834">
       <c r="A834" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B834" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C834" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D834" s="1" t="inlineStr">
         <is>
-          <t>Renovation of Fisheries Ponds for Community / Renovation of Fisheries Ponds for Community</t>
+          <t>Excavation / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E834" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="F834" s="1" t="inlineStr">
         <is>
-          <t>1709003022/WH/22012034909094 — मिसरन तालाब गहरीकरण एवं मेड विस्तार कार्य कार्य ग्राम कमताना</t>
+          <t>1709003022/WH/156 — CHOTA TALAB VISTAR KAMTANA</t>
         </is>
       </c>
       <c r="G834" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H834" s="2" t="n">
-        <v>898000</v>
+        <v>496000</v>
       </c>
       <c r="I834" s="2" t="n">
-        <v>301104</v>
+        <v>475878</v>
       </c>
       <c r="J834" s="3" t="n">
-        <v>44672</v>
+        <v>40277</v>
       </c>
       <c r="K834" s="3" t="n">
-        <v>45061</v>
+        <v>40983</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="835">
       <c r="A835" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B835" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C835" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D835" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Renovation of Fisheries Ponds for Community / Renovation of Fisheries Ponds for Community</t>
         </is>
       </c>
       <c r="E835" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F835" s="1" t="inlineStr">
         <is>
-          <t>1709003022/WH/22012034927765 — सामुदायिक खेत तालाब धर्मदास प्यासी के खेत के पास</t>
+          <t>1709003022/WH/22012034909094 — मिसरन तालाब गहरीकरण एवं मेड विस्तार कार्य कार्य ग्राम कमताना</t>
         </is>
       </c>
       <c r="G835" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H835" s="2" t="n">
-        <v>0</v>
+        <v>898000</v>
       </c>
       <c r="I835" s="2" t="n">
-        <v>0</v>
+        <v>301104</v>
       </c>
       <c r="J835" s="3" t="n">
-        <v>44471</v>
-[...1 lines deleted...]
-      <c r="K835" s="3"/>
+        <v>44672</v>
+      </c>
+      <c r="K835" s="3" t="n">
+        <v>45061</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="836">
       <c r="A836" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B836" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C836" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D836" s="1" t="inlineStr">
         <is>
           <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E836" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F836" s="1" t="inlineStr">
         <is>
-          <t>1709003022/WH/22012034927766 — सामुदायिक खेत तालाब गोलू धतुरहा के खेत के पास</t>
+          <t>1709003022/WH/22012034927765 — सामुदायिक खेत तालाब धर्मदास प्यासी के खेत के पास</t>
         </is>
       </c>
       <c r="G836" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H836" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I836" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J836" s="3" t="n">
         <v>44471</v>
       </c>
       <c r="K836" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="837">
       <c r="A837" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B837" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C837" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D837" s="1" t="inlineStr">
         <is>
           <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E837" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F837" s="1" t="inlineStr">
         <is>
-          <t>1709003022/WH/22012034941033 — talab jeernouddhar karya darhaai talab kamtana</t>
+          <t>1709003022/WH/22012034927766 — सामुदायिक खेत तालाब गोलू धतुरहा के खेत के पास</t>
         </is>
       </c>
       <c r="G837" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H837" s="2" t="n">
-        <v>895000</v>
+        <v>0</v>
       </c>
       <c r="I837" s="2" t="n">
-        <v>525987</v>
+        <v>0</v>
       </c>
       <c r="J837" s="3" t="n">
-        <v>45700</v>
-[...3 lines deleted...]
-      </c>
+        <v>44471</v>
+      </c>
+      <c r="K837" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="838">
       <c r="A838" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B838" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C838" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D838" s="1" t="inlineStr">
         <is>
-          <t>Desilting / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E838" s="1" t="inlineStr">
         <is>
-          <t>Renovation of traditional water bodies</t>
+          <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F838" s="1" t="inlineStr">
         <is>
-          <t>1709003022/WH/30 — बडा तालाब विस्‍तार कार्य कमताना भाग  1</t>
+          <t>1709003022/WH/22012034941033 — talab jeernouddhar karya darhaai talab kamtana</t>
         </is>
       </c>
       <c r="G838" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H838" s="2" t="n">
-        <v>0</v>
+        <v>895000</v>
       </c>
       <c r="I838" s="2" t="n">
-        <v>55130</v>
+        <v>525987</v>
       </c>
       <c r="J838" s="3" t="n">
-        <v>39246</v>
+        <v>45700</v>
       </c>
       <c r="K838" s="3" t="n">
-        <v>39575</v>
+        <v>46155</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="839">
       <c r="A839" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B839" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C839" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Renovation of traditional water bodies</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D839" s="1" t="inlineStr">
         <is>
-          <t>Strengthening of Embankment / Construction of Embankment for community</t>
+          <t>Desilting / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E839" s="1" t="inlineStr">
         <is>
           <t>Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="F839" s="1" t="inlineStr">
         <is>
-          <t>1709003022/WH/31 — बडातालाब विस्‍तार एवं पिचिंग कार्य भाग 2</t>
+          <t>1709003022/WH/30 — बडा तालाब विस्‍तार कार्य कमताना भाग  1</t>
         </is>
       </c>
       <c r="G839" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H839" s="2" t="n">
-        <v>84000</v>
+        <v>0</v>
       </c>
       <c r="I839" s="2" t="n">
-        <v>237933.96</v>
+        <v>55130</v>
       </c>
       <c r="J839" s="3" t="n">
-        <v>39485</v>
+        <v>39246</v>
       </c>
       <c r="K839" s="3" t="n">
-        <v>39589</v>
+        <v>39575</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="840">
       <c r="A840" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B840" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C840" s="1" t="inlineStr">
         <is>
+          <t>D--RURAL INFRASTUCTURE / Renovation of traditional water bodies</t>
+        </is>
+      </c>
+      <c r="D840" s="1" t="inlineStr">
+        <is>
+          <t>Strengthening of Embankment / Construction of Embankment for community</t>
+        </is>
+      </c>
+      <c r="E840" s="1" t="inlineStr">
+        <is>
+          <t>Renovation of traditional water bodies</t>
+        </is>
+      </c>
+      <c r="F840" s="1" t="inlineStr">
+        <is>
+          <t>1709003022/WH/31 — बडातालाब विस्‍तार एवं पिचिंग कार्य भाग 2</t>
+        </is>
+      </c>
+      <c r="G840" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H840" s="2" t="n">
+        <v>84000</v>
+      </c>
+      <c r="I840" s="2" t="n">
+        <v>237933.96</v>
+      </c>
+      <c r="J840" s="3" t="n">
+        <v>39485</v>
+      </c>
+      <c r="K840" s="3" t="n">
+        <v>39589</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="841">
+      <c r="A841" s="1" t="inlineStr">
+        <is>
+          <t>GUNOR</t>
+        </is>
+      </c>
+      <c r="B841" s="1" t="inlineStr">
+        <is>
+          <t>2007-2008</t>
+        </is>
+      </c>
+      <c r="C841" s="1" t="inlineStr">
+        <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
-      <c r="D840" s="1" t="inlineStr">
+      <c r="D841" s="1" t="inlineStr">
         <is>
           <t>Desilting / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
-      <c r="E840" s="1" t="inlineStr">
+      <c r="E841" s="1" t="inlineStr">
         <is>
           <t>Renovation of traditional water bodies</t>
         </is>
       </c>
-      <c r="F840" s="1" t="inlineStr">
+      <c r="F841" s="1" t="inlineStr">
         <is>
           <t>1709003022/WH/32 — मिसरन तालाब विस्‍तार एवं पिचिंग कार्य</t>
         </is>
       </c>
-      <c r="G840" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H840" s="2" t="n">
+      <c r="G841" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H841" s="2" t="n">
         <v>25000</v>
       </c>
-      <c r="I840" s="2" t="n">
+      <c r="I841" s="2" t="n">
         <v>149300</v>
       </c>
-      <c r="J840" s="3" t="n">
+      <c r="J841" s="3" t="n">
         <v>39274</v>
       </c>
-      <c r="K840" s="3" t="n">
+      <c r="K841" s="3" t="n">
         <v>39621</v>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>