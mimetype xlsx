--- v0 (2026-09-02)
+++ v1 (2026-10-27)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K681"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-02 05:04:50</t>
+          <t>Exported on: 2026-10-27 16:09:27</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: PANNA</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -557,51 +557,51 @@
       <c r="J17" s="3" t="n">
         <v>44170</v>
       </c>
       <c r="K17" s="3" t="n">
         <v>44267</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>Constr of GP for community / Construction of Gram Panchayat/Panchayat Bhavan Building for Community</t>
+          <t>Constr of GP for community / Construction of Gram Panchayat Building for Community</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
           <t>Constr of GP Bhawan</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
           <t>1709003028/AV/22012034547169 — पुलिया निर्माण कार्य सुरनहा नाला पर सिंघासर</t>
         </is>
       </c>
       <c r="G18" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H18" s="2" t="n">
         <v>1494968.29</v>
       </c>
       <c r="I18" s="2" t="n">
         <v>1139127</v>
       </c>
       <c r="J18" s="3" t="n">
         <v>44253</v>
@@ -5653,51 +5653,51 @@
         <v>0</v>
       </c>
       <c r="J123" s="3" t="n">
         <v>43941</v>
       </c>
       <c r="K123" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="124">
       <c r="A124" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B124" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C124" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D124" s="1" t="inlineStr">
         <is>
-          <t>Boundary Plantation of Horti-Trees for Individuals / Boundary Line Plantation of Horticulture Trees for Individuals</t>
+          <t>Boundary Plantation of Horti-Trees for Individuals / Line Plantation of Horticulture Trees for Individual</t>
         </is>
       </c>
       <c r="E124" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F124" s="1" t="inlineStr">
         <is>
           <t>1709003028/IF/22012034581545 — Vraksha Ropan Nirman Karya Lakhan Singh Singhasar</t>
         </is>
       </c>
       <c r="G124" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H124" s="2" t="n">
         <v>115360</v>
       </c>
       <c r="I124" s="2" t="n">
         <v>13230</v>
       </c>
       <c r="J124" s="3" t="n">
         <v>44042</v>
@@ -9271,51 +9271,51 @@
       <c r="J199" s="3" t="n">
         <v>45784</v>
       </c>
       <c r="K199" s="3" t="n">
         <v>46175</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="200">
       <c r="A200" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B200" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C200" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D200" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E200" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F200" s="1" t="inlineStr">
         <is>
           <t>1709003028/IF/22012035409091 — Jalganga Khet Talab Nirman Kary 2025  - Chandrabhan  Pandey  Sighasar</t>
         </is>
       </c>
       <c r="G200" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H200" s="2" t="n">
         <v>185441.45</v>
       </c>
       <c r="I200" s="2" t="n">
         <v>77341.95</v>
       </c>
       <c r="J200" s="3" t="n">
         <v>45798</v>
@@ -9465,98 +9465,98 @@
       <c r="J203" s="3" t="n">
         <v>45798</v>
       </c>
       <c r="K203" s="3" t="n">
         <v>46175</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="204">
       <c r="A204" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B204" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C204" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D204" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E204" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F204" s="1" t="inlineStr">
         <is>
           <t>1709003028/IF/22012035535447 — Jalganga Khet Talab Nirman Kary 2025  - Jamuna Prasad Lodhi</t>
         </is>
       </c>
       <c r="G204" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H204" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I204" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J204" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K204" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="205">
       <c r="A205" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B205" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C205" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D205" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E205" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F205" s="1" t="inlineStr">
         <is>
           <t>1709003028/IF/22012035553440 — Jalganga Khet Talab Nirman Kary 2025  - Deepak Kumar Mishra Sighasar</t>
         </is>
       </c>
       <c r="G205" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H205" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I205" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J205" s="3" t="n">
         <v>45748</v>
@@ -21586,51 +21586,51 @@
       <c r="J452" s="3" t="n">
         <v>45609</v>
       </c>
       <c r="K452" s="3" t="n">
         <v>45735</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="453">
       <c r="A453" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B453" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C453" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D453" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E453" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F453" s="1" t="inlineStr">
         <is>
           <t>1709003028/IF/IAY/4781169 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP128856923</t>
         </is>
       </c>
       <c r="G453" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H453" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I453" s="2" t="n">
         <v>19386</v>
       </c>
       <c r="J453" s="3" t="n">
         <v>45609</v>
@@ -21878,51 +21878,51 @@
       <c r="J458" s="3" t="n">
         <v>45741</v>
       </c>
       <c r="K458" s="3" t="n">
         <v>45941</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="459">
       <c r="A459" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B459" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C459" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D459" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E459" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F459" s="1" t="inlineStr">
         <is>
           <t>1709003028/IF/IAY/5135832 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP128858422</t>
         </is>
       </c>
       <c r="G459" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H459" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I459" s="2" t="n">
         <v>20880</v>
       </c>
       <c r="J459" s="3" t="n">
         <v>45749</v>
@@ -22072,51 +22072,51 @@
       <c r="J462" s="3" t="n">
         <v>45741</v>
       </c>
       <c r="K462" s="3" t="n">
         <v>45893</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="463">
       <c r="A463" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B463" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C463" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D463" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E463" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F463" s="1" t="inlineStr">
         <is>
           <t>1709003028/IF/IAY/5139174 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP128382660</t>
         </is>
       </c>
       <c r="G463" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H463" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I463" s="2" t="n">
         <v>15012</v>
       </c>
       <c r="J463" s="3" t="n">
         <v>45741</v>
@@ -22511,51 +22511,51 @@
       <c r="J471" s="3" t="n">
         <v>45768</v>
       </c>
       <c r="K471" s="3" t="n">
         <v>45941</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="472">
       <c r="A472" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B472" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C472" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D472" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E472" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F472" s="1" t="inlineStr">
         <is>
           <t>1709003028/IF/IAY/5457516 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP128385140</t>
         </is>
       </c>
       <c r="G472" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H472" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I472" s="2" t="n">
         <v>18792</v>
       </c>
       <c r="J472" s="3" t="n">
         <v>45768</v>
@@ -22705,98 +22705,98 @@
       <c r="J475" s="3" t="n">
         <v>42800</v>
       </c>
       <c r="K475" s="3" t="n">
         <v>43466</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="476">
       <c r="A476" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B476" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C476" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D476" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E476" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F476" s="1" t="inlineStr">
         <is>
           <t>1709003028/IF/IAY/5696612 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP128384195</t>
         </is>
       </c>
       <c r="G476" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H476" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I476" s="2" t="n">
         <v>14094</v>
       </c>
       <c r="J476" s="3" t="n">
         <v>45859</v>
       </c>
       <c r="K476" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="477">
       <c r="A477" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B477" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C477" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D477" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E477" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F477" s="1" t="inlineStr">
         <is>
           <t>1709003028/IF/IAY/5697889 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP128386448</t>
         </is>
       </c>
       <c r="G477" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H477" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I477" s="2" t="n">
         <v>18792</v>
       </c>
       <c r="J477" s="3" t="n">
         <v>45859</v>
@@ -23093,51 +23093,51 @@
       <c r="J483" s="3" t="n">
         <v>45901</v>
       </c>
       <c r="K483" s="3" t="n">
         <v>46096</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="484">
       <c r="A484" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B484" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C484" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D484" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E484" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F484" s="1" t="inlineStr">
         <is>
           <t>1709003028/IF/IAY/5743145 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP128387435</t>
         </is>
       </c>
       <c r="G484" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H484" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I484" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J484" s="3" t="n">
         <v>45574</v>
@@ -23238,51 +23238,51 @@
       <c r="J486" s="3" t="n">
         <v>45901</v>
       </c>
       <c r="K486" s="3" t="n">
         <v>45941</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="487">
       <c r="A487" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B487" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C487" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D487" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E487" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F487" s="1" t="inlineStr">
         <is>
           <t>1709003028/IF/IAY/5745860 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP128004298</t>
         </is>
       </c>
       <c r="G487" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H487" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I487" s="2" t="n">
         <v>1827</v>
       </c>
       <c r="J487" s="3" t="n">
         <v>45946</v>
@@ -23579,454 +23579,456 @@
       <c r="J493" s="3" t="n">
         <v>42800</v>
       </c>
       <c r="K493" s="3" t="n">
         <v>43466</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="494">
       <c r="A494" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B494" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C494" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D494" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E494" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F494" s="1" t="inlineStr">
         <is>
           <t>1709003028/IF/IAY/5950068 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP131343761</t>
         </is>
       </c>
       <c r="G494" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H494" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I494" s="2" t="n">
         <v>3132</v>
       </c>
       <c r="J494" s="3" t="n">
         <v>46135</v>
       </c>
       <c r="K494" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="495">
       <c r="A495" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B495" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C495" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D495" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E495" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F495" s="1" t="inlineStr">
         <is>
           <t>1709003028/IF/IAY/5950069 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP131343780</t>
         </is>
       </c>
       <c r="G495" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H495" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I495" s="2" t="n">
-        <v>16443</v>
+        <v>20643</v>
       </c>
       <c r="J495" s="3" t="n">
         <v>46135</v>
       </c>
       <c r="K495" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="496">
       <c r="A496" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B496" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C496" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D496" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E496" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F496" s="1" t="inlineStr">
         <is>
           <t>1709003028/IF/IAY/5953676 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP132228668</t>
         </is>
       </c>
       <c r="G496" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H496" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I496" s="2" t="n">
-        <v>9135</v>
+        <v>16335</v>
       </c>
       <c r="J496" s="3" t="n">
         <v>46135</v>
       </c>
       <c r="K496" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="497">
       <c r="A497" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B497" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C497" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D497" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E497" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F497" s="1" t="inlineStr">
         <is>
           <t>1709003028/IF/IAY/5954560 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127431807</t>
         </is>
       </c>
       <c r="G497" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H497" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I497" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J497" s="3" t="n">
         <v>46058</v>
       </c>
       <c r="K497" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="498">
       <c r="A498" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B498" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C498" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D498" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E498" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F498" s="1" t="inlineStr">
         <is>
           <t>1709003028/IF/IAY/5960583 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126828462</t>
         </is>
       </c>
       <c r="G498" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H498" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I498" s="2" t="n">
         <v>16443</v>
       </c>
       <c r="J498" s="3" t="n">
         <v>46135</v>
       </c>
       <c r="K498" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="499">
       <c r="A499" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B499" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C499" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D499" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E499" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F499" s="1" t="inlineStr">
         <is>
           <t>1709003028/IF/IAY/5961705 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106007098</t>
         </is>
       </c>
       <c r="G499" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H499" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I499" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J499" s="3" t="n">
         <v>46058</v>
       </c>
       <c r="K499" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="500">
       <c r="A500" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B500" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C500" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D500" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E500" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F500" s="1" t="inlineStr">
         <is>
           <t>1709003028/IF/IAY/5964347 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP131739087</t>
         </is>
       </c>
       <c r="G500" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H500" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I500" s="2" t="n">
-        <v>21402</v>
+        <v>23202</v>
       </c>
       <c r="J500" s="3" t="n">
         <v>46135</v>
       </c>
       <c r="K500" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="501">
       <c r="A501" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B501" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C501" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D501" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E501" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F501" s="1" t="inlineStr">
         <is>
           <t>1709003028/IF/IAY/5966125 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP102261722</t>
         </is>
       </c>
       <c r="G501" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H501" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I501" s="2" t="n">
         <v>17748</v>
       </c>
       <c r="J501" s="3" t="n">
         <v>46135</v>
       </c>
       <c r="K501" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="502">
       <c r="A502" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B502" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C502" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D502" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E502" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F502" s="1" t="inlineStr">
         <is>
           <t>1709003028/IF/IAY/5966126 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP102261731</t>
         </is>
       </c>
       <c r="G502" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H502" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I502" s="2" t="n">
-        <v>20097</v>
+        <v>22197</v>
       </c>
       <c r="J502" s="3" t="n">
         <v>46135</v>
       </c>
-      <c r="K502" s="3"/>
+      <c r="K502" s="3" t="n">
+        <v>46292</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="503">
       <c r="A503" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B503" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C503" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D503" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E503" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>