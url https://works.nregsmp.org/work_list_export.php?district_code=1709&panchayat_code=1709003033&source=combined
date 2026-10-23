--- v0 (2026-09-02)
+++ v1 (2026-10-23)
@@ -122,64 +122,64 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:K527"/>
+  <dimension ref="A1:K529"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-02 07:53:16</t>
+          <t>Exported on: 2026-10-23 20:24:34</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: PANNA</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -753,51 +753,51 @@
       <c r="J21" s="3" t="n">
         <v>44221</v>
       </c>
       <c r="K21" s="3" t="n">
         <v>44873</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C22" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D22" s="1" t="inlineStr">
         <is>
-          <t>Constr of GP for community / Construction of Gram Panchayat/Panchayat Bhavan Building for Community</t>
+          <t>Constr of GP for community / Construction of Gram Panchayat Building for Community</t>
         </is>
       </c>
       <c r="E22" s="1" t="inlineStr">
         <is>
           <t>Constr of GP Bhawan</t>
         </is>
       </c>
       <c r="F22" s="1" t="inlineStr">
         <is>
           <t>1709003033/AV/22012034549319 — Ghat Nirman Karya Pali ke Bhatwa ke talab pass Pali GP Pali</t>
         </is>
       </c>
       <c r="G22" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H22" s="2" t="n">
         <v>1450405.27</v>
       </c>
       <c r="I22" s="2" t="n">
         <v>172140</v>
       </c>
       <c r="J22" s="3" t="n">
         <v>44243</v>
@@ -849,51 +849,51 @@
       <c r="J23" s="3" t="n">
         <v>44261</v>
       </c>
       <c r="K23" s="3" t="n">
         <v>45160</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C24" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D24" s="1" t="inlineStr">
         <is>
-          <t>Constr of GP for community / Construction of Gram Panchayat/Panchayat Bhavan Building for Community</t>
+          <t>Constr of GP for community / Construction of Gram Panchayat Building for Community</t>
         </is>
       </c>
       <c r="E24" s="1" t="inlineStr">
         <is>
           <t>Constr of GP Bhawan</t>
         </is>
       </c>
       <c r="F24" s="1" t="inlineStr">
         <is>
           <t>1709003033/AV/22012034552225 — Ghat Nirman Karya Bade Ghat par Pul Pass Pali</t>
         </is>
       </c>
       <c r="G24" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H24" s="2" t="n">
         <v>1488584.57</v>
       </c>
       <c r="I24" s="2" t="n">
         <v>122275</v>
       </c>
       <c r="J24" s="3" t="n">
         <v>44261</v>
@@ -1517,73 +1517,73 @@
         <v>0</v>
       </c>
       <c r="J37" s="3" t="n">
         <v>44300</v>
       </c>
       <c r="K37" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
       <c r="A38" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C38" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D38" s="1" t="inlineStr">
         <is>
-          <t>Boundary Line Plantation-Horticulture -Community / Boundary Line Plantation of Horticulture Trees for Community</t>
+          <t>Boundary Line Plantation-Horticulture -Community / Line Plantation of Horticulture Trees for Community</t>
         </is>
       </c>
       <c r="E38" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F38" s="1" t="inlineStr">
         <is>
           <t>1709003033/DP/22012034599923 — Vashudha Vatika Khabees ke pas PALI</t>
         </is>
       </c>
       <c r="G38" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H38" s="2" t="n">
         <v>102745.01</v>
       </c>
       <c r="I38" s="2" t="n">
-        <v>15613.07</v>
+        <v>51013.07</v>
       </c>
       <c r="J38" s="3" t="n">
         <v>45176</v>
       </c>
       <c r="K38" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
       <c r="A39" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C39" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D39" s="1" t="inlineStr">
         <is>
           <t>Plantation / Block Plantation of Forestry Trees in Fields for Community</t>
@@ -5328,709 +5328,709 @@
         <v>0</v>
       </c>
       <c r="J116" s="3" t="n">
         <v>44665</v>
       </c>
       <c r="K116" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="117">
       <c r="A117" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B117" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C117" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D117" s="1" t="inlineStr">
         <is>
-          <t>Boundary Plantation of Horti-Trees for Individuals / Boundary Line Plantation of Horticulture Trees for Individuals</t>
+          <t>Boundary Plantation of Horti-Trees for Individuals / Line Plantation of Horticulture Trees for Individual</t>
         </is>
       </c>
       <c r="E117" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F117" s="1" t="inlineStr">
         <is>
           <t>1709003033/IF/22012035007667 — Niji Khet me Faloddyan Bhagwandas Sahu S/O Punni Sahu Gram Pali GP Pali</t>
         </is>
       </c>
       <c r="G117" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H117" s="2" t="n">
         <v>125831.88</v>
       </c>
       <c r="I117" s="2" t="n">
-        <v>59448</v>
+        <v>70248</v>
       </c>
       <c r="J117" s="3" t="n">
         <v>44813</v>
       </c>
       <c r="K117" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="118">
       <c r="A118" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B118" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C118" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D118" s="1" t="inlineStr">
         <is>
-          <t>Boundary Plantation of Horti-Trees for Individuals / Boundary Line Plantation of Horticulture Trees for Individuals</t>
+          <t>Boundary Plantation of Horti-Trees for Individuals / Line Plantation of Horticulture Trees for Individual</t>
         </is>
       </c>
       <c r="E118" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F118" s="1" t="inlineStr">
         <is>
           <t>1709003033/IF/22012035007669 — Niji Khet me Faloddyan Gilahri Sahu S/O Baldua Sahu Gram Pali, GP Pali</t>
         </is>
       </c>
       <c r="G118" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H118" s="2" t="n">
         <v>125831.88</v>
       </c>
       <c r="I118" s="2" t="n">
         <v>84864</v>
       </c>
       <c r="J118" s="3" t="n">
         <v>44813</v>
       </c>
       <c r="K118" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="119">
       <c r="A119" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B119" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C119" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D119" s="1" t="inlineStr">
         <is>
-          <t>Boundary Plantation of Horti-Trees for Individuals / Boundary Line Plantation of Horticulture Trees for Individuals</t>
+          <t>Boundary Plantation of Horti-Trees for Individuals / Line Plantation of Horticulture Trees for Individual</t>
         </is>
       </c>
       <c r="E119" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F119" s="1" t="inlineStr">
         <is>
           <t>1709003033/IF/22012035007808 — Niji Khet me Faloddyan Dropti Bai Garg W/O Ramnivas Garg Gram Pali GP Pali</t>
         </is>
       </c>
       <c r="G119" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H119" s="2" t="n">
         <v>125831.88</v>
       </c>
       <c r="I119" s="2" t="n">
         <v>74448</v>
       </c>
       <c r="J119" s="3" t="n">
         <v>44813</v>
       </c>
       <c r="K119" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="120">
       <c r="A120" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B120" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C120" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D120" s="1" t="inlineStr">
         <is>
-          <t>Boundary Plantation of Horti-Trees for Individuals / Boundary Line Plantation of Horticulture Trees for Individuals</t>
+          <t>Boundary Plantation of Horti-Trees for Individuals / Line Plantation of Horticulture Trees for Individual</t>
         </is>
       </c>
       <c r="E120" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F120" s="1" t="inlineStr">
         <is>
           <t>1709003033/IF/22012035007842 — Niji Khet me Faloddyan Ahilya Bai Upadhyay W/o Birendra Upadhyay Gram Pali GP Pali</t>
         </is>
       </c>
       <c r="G120" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H120" s="2" t="n">
         <v>125831.88</v>
       </c>
       <c r="I120" s="2" t="n">
         <v>83136</v>
       </c>
       <c r="J120" s="3" t="n">
         <v>44813</v>
       </c>
       <c r="K120" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="121">
       <c r="A121" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B121" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C121" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D121" s="1" t="inlineStr">
         <is>
-          <t>Boundary Plantation of Horti-Trees for Individuals / Boundary Line Plantation of Horticulture Trees for Individuals</t>
+          <t>Boundary Plantation of Horti-Trees for Individuals / Line Plantation of Horticulture Trees for Individual</t>
         </is>
       </c>
       <c r="E121" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F121" s="1" t="inlineStr">
         <is>
           <t>1709003033/IF/22012035007846 — Niji Khet me Faloddyan Omprakash Sahu D/O Mangi Sahu Gram Pali GP Pali</t>
         </is>
       </c>
       <c r="G121" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H121" s="2" t="n">
         <v>125831.88</v>
       </c>
       <c r="I121" s="2" t="n">
         <v>61830</v>
       </c>
       <c r="J121" s="3" t="n">
         <v>44813</v>
       </c>
       <c r="K121" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="122">
       <c r="A122" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B122" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C122" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D122" s="1" t="inlineStr">
         <is>
-          <t>Boundary Plantation of Horti-Trees for Individuals / Boundary Line Plantation of Horticulture Trees for Individuals</t>
+          <t>Boundary Plantation of Horti-Trees for Individuals / Line Plantation of Horticulture Trees for Individual</t>
         </is>
       </c>
       <c r="E122" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F122" s="1" t="inlineStr">
         <is>
           <t>1709003033/IF/22012035008075 — Niji Khet me Faloddyan Ramdatt Gautam S/O Sabhapati Gautam Gram Pali GP Pali</t>
         </is>
       </c>
       <c r="G122" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H122" s="2" t="n">
         <v>124031.88</v>
       </c>
       <c r="I122" s="2" t="n">
         <v>83388</v>
       </c>
       <c r="J122" s="3" t="n">
         <v>44813</v>
       </c>
       <c r="K122" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="123">
       <c r="A123" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B123" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C123" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D123" s="1" t="inlineStr">
         <is>
-          <t>Boundary Plantation of Horti-Trees for Individuals / Boundary Line Plantation of Horticulture Trees for Individuals</t>
+          <t>Boundary Plantation of Horti-Trees for Individuals / Line Plantation of Horticulture Trees for Individual</t>
         </is>
       </c>
       <c r="E123" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F123" s="1" t="inlineStr">
         <is>
           <t>1709003033/IF/22012035008080 — Niji Khet me Faloddyan Narendra Upadhyay S/o Shivnarayan Upadhyay Gram Pali GP Pali</t>
         </is>
       </c>
       <c r="G123" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H123" s="2" t="n">
         <v>125831.88</v>
       </c>
       <c r="I123" s="2" t="n">
-        <v>79404</v>
+        <v>81204</v>
       </c>
       <c r="J123" s="3" t="n">
         <v>44813</v>
       </c>
       <c r="K123" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="124">
       <c r="A124" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B124" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C124" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D124" s="1" t="inlineStr">
         <is>
-          <t>Boundary Plantation of Horti-Trees for Individuals / Boundary Line Plantation of Horticulture Trees for Individuals</t>
+          <t>Boundary Plantation of Horti-Trees for Individuals / Line Plantation of Horticulture Trees for Individual</t>
         </is>
       </c>
       <c r="E124" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F124" s="1" t="inlineStr">
         <is>
           <t>1709003033/IF/22012035008084 — Niji Khet me Faloddyan chhiddi Sahu S/O Chainu Sahu Gram Pali GP Pali</t>
         </is>
       </c>
       <c r="G124" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H124" s="2" t="n">
         <v>125831.88</v>
       </c>
       <c r="I124" s="2" t="n">
         <v>61233</v>
       </c>
       <c r="J124" s="3" t="n">
         <v>44813</v>
       </c>
       <c r="K124" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="125">
       <c r="A125" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B125" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C125" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D125" s="1" t="inlineStr">
         <is>
-          <t>Boundary Plantation of Horti-Trees for Individuals / Boundary Line Plantation of Horticulture Trees for Individuals</t>
+          <t>Boundary Plantation of Horti-Trees for Individuals / Line Plantation of Horticulture Trees for Individual</t>
         </is>
       </c>
       <c r="E125" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F125" s="1" t="inlineStr">
         <is>
           <t>1709003033/IF/22012035008089 — Niji Khet me Faloddyan Kanchhedi Kori S/o Pancha Kori Gram Pali, GP Pali</t>
         </is>
       </c>
       <c r="G125" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H125" s="2" t="n">
         <v>125831.88</v>
       </c>
       <c r="I125" s="2" t="n">
-        <v>66780</v>
+        <v>73980</v>
       </c>
       <c r="J125" s="3" t="n">
         <v>44813</v>
       </c>
       <c r="K125" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="126">
       <c r="A126" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B126" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C126" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D126" s="1" t="inlineStr">
         <is>
-          <t>Boundary Plantation of Horti-Trees for Individuals / Boundary Line Plantation of Horticulture Trees for Individuals</t>
+          <t>Boundary Plantation of Horti-Trees for Individuals / Line Plantation of Horticulture Trees for Individual</t>
         </is>
       </c>
       <c r="E126" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F126" s="1" t="inlineStr">
         <is>
           <t>1709003033/IF/22012035008098 — Niji Khet me Faloddyan Vinod Garg S/O Rambhuvan Garg Gram Pali GP Pali</t>
         </is>
       </c>
       <c r="G126" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H126" s="2" t="n">
         <v>125831.88</v>
       </c>
       <c r="I126" s="2" t="n">
         <v>115430</v>
       </c>
       <c r="J126" s="3" t="n">
         <v>44813</v>
       </c>
       <c r="K126" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="127">
       <c r="A127" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B127" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C127" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D127" s="1" t="inlineStr">
         <is>
-          <t>Boundary Plntation of Forstry Trees for Individual / Boundary Line Plantation of Forestry Trees for Individuals</t>
+          <t>Boundary Plntation of Forstry Trees for Individual / Line Plantation of Forestry Trees for Individual</t>
         </is>
       </c>
       <c r="E127" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F127" s="1" t="inlineStr">
         <is>
           <t>1709003033/IF/22012035009018 — Niji Khet me Braksharopad Amit Kumar S/O Ramautar Upadhyay Gram Pali GP Pali</t>
         </is>
       </c>
       <c r="G127" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H127" s="2" t="n">
         <v>125831.88</v>
       </c>
       <c r="I127" s="2" t="n">
         <v>52200</v>
       </c>
       <c r="J127" s="3" t="n">
         <v>44813</v>
       </c>
       <c r="K127" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="128">
       <c r="A128" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B128" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C128" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D128" s="1" t="inlineStr">
         <is>
-          <t>Boundary Plantation of Horti-Trees for Individuals / Boundary Line Plantation of Horticulture Trees for Individuals</t>
+          <t>Boundary Plantation of Horti-Trees for Individuals / Line Plantation of Horticulture Trees for Individual</t>
         </is>
       </c>
       <c r="E128" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F128" s="1" t="inlineStr">
         <is>
           <t>1709003033/IF/22012035009936 — Niji Khet me Faloddyan Ramsharan Upadhyay S/o Awdhesh Upadhyay Gram Pali GP Pali</t>
         </is>
       </c>
       <c r="G128" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H128" s="2" t="n">
         <v>125831.88</v>
       </c>
       <c r="I128" s="2" t="n">
         <v>95130</v>
       </c>
       <c r="J128" s="3" t="n">
         <v>44812</v>
       </c>
       <c r="K128" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="129">
       <c r="A129" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B129" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C129" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D129" s="1" t="inlineStr">
         <is>
-          <t>Boundary Plantation of Horti-Trees for Individuals / Boundary Line Plantation of Horticulture Trees for Individuals</t>
+          <t>Boundary Plantation of Horti-Trees for Individuals / Line Plantation of Horticulture Trees for Individual</t>
         </is>
       </c>
       <c r="E129" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F129" s="1" t="inlineStr">
         <is>
           <t>1709003033/IF/22012035009938 — Niji Khet me Faloddyan Matadeen Chaudhari S/O Kaliyan Chaudhari Gram Pali GP Pali</t>
         </is>
       </c>
       <c r="G129" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H129" s="2" t="n">
         <v>125831.88</v>
       </c>
       <c r="I129" s="2" t="n">
-        <v>76766</v>
+        <v>82166</v>
       </c>
       <c r="J129" s="3" t="n">
         <v>44813</v>
       </c>
       <c r="K129" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="130">
       <c r="A130" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B130" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C130" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D130" s="1" t="inlineStr">
         <is>
-          <t>Boundary Plantation of Horti-Trees for Individuals / Boundary Line Plantation of Horticulture Trees for Individuals</t>
+          <t>Boundary Plantation of Horti-Trees for Individuals / Line Plantation of Horticulture Trees for Individual</t>
         </is>
       </c>
       <c r="E130" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F130" s="1" t="inlineStr">
         <is>
           <t>1709003033/IF/22012035009970 — Niji Khet me Faloddyan Rajju Chaudhari S/O Chhidiya Chaudhari Gram Pali GP Pali</t>
         </is>
       </c>
       <c r="G130" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H130" s="2" t="n">
         <v>125831.88</v>
       </c>
       <c r="I130" s="2" t="n">
-        <v>61740</v>
+        <v>72540</v>
       </c>
       <c r="J130" s="3" t="n">
         <v>44813</v>
       </c>
       <c r="K130" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="131">
       <c r="A131" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B131" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C131" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D131" s="1" t="inlineStr">
         <is>
-          <t>Boundary Plantation of Horti-Trees for Individuals / Boundary Line Plantation of Horticulture Trees for Individuals</t>
+          <t>Boundary Plantation of Horti-Trees for Individuals / Line Plantation of Horticulture Trees for Individual</t>
         </is>
       </c>
       <c r="E131" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F131" s="1" t="inlineStr">
         <is>
           <t>1709003033/IF/22012035009972 — Niji Khet me Faloddyan Ramanuj Gautam S/O Rajkishor Gautam Gram Pali GP Pali</t>
         </is>
       </c>
       <c r="G131" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H131" s="2" t="n">
         <v>125831.88</v>
       </c>
       <c r="I131" s="2" t="n">
         <v>40800</v>
       </c>
       <c r="J131" s="3" t="n">
         <v>44813</v>
@@ -6758,51 +6758,51 @@
       <c r="J146" s="3" t="n">
         <v>45769</v>
       </c>
       <c r="K146" s="3" t="n">
         <v>46139</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="147">
       <c r="A147" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B147" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C147" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D147" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E147" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F147" s="1" t="inlineStr">
         <is>
           <t>1709003033/IF/22012035325425 — Khet Talab Jaysingh S/O Phoolsingh Gram Gundaura GP Pali</t>
         </is>
       </c>
       <c r="G147" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H147" s="2" t="n">
         <v>146914.69</v>
       </c>
       <c r="I147" s="2" t="n">
         <v>63423</v>
       </c>
       <c r="J147" s="3" t="n">
         <v>45769</v>
@@ -7050,239 +7050,239 @@
       <c r="J152" s="3" t="n">
         <v>45772</v>
       </c>
       <c r="K152" s="3" t="n">
         <v>46035</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="153">
       <c r="A153" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B153" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C153" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D153" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E153" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F153" s="1" t="inlineStr">
         <is>
           <t>1709003033/IF/22012035546171 — JAL GANGA KHET TALAB BHAGWATPRASAD S/O RAJARAM GRAM GUNDAURA GP PALI</t>
         </is>
       </c>
       <c r="G153" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H153" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I153" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J153" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K153" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="154">
       <c r="A154" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B154" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C154" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D154" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E154" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F154" s="1" t="inlineStr">
         <is>
           <t>1709003033/IF/22012035546180 — JAL GANGA KHET TALAB SANTOSH SINGH S/O GULAB SINGH GRAM GUNDAURA GP PALI</t>
         </is>
       </c>
       <c r="G154" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H154" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I154" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J154" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K154" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="155">
       <c r="A155" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B155" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C155" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D155" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E155" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F155" s="1" t="inlineStr">
         <is>
           <t>1709003033/IF/22012035546191 — JAL GANGA KHET TALAB SURESH SINGH S/O BHAGWAT PRASAD GRAM GUNDAURA GP PALI</t>
         </is>
       </c>
       <c r="G155" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H155" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I155" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J155" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K155" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="156">
       <c r="A156" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B156" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C156" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D156" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E156" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F156" s="1" t="inlineStr">
         <is>
           <t>1709003033/IF/22012035546196 — JAL GANGA KHET TALAB RAMDEV UPADHYAY S/O RAMSIYA GRAM PALI GP PALI</t>
         </is>
       </c>
       <c r="G156" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H156" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I156" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J156" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K156" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="157">
       <c r="A157" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B157" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C157" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D157" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E157" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F157" s="1" t="inlineStr">
         <is>
           <t>1709003033/IF/22012035546207 — JAL GANGA KHET TALAB RAMJI UPADHYAY S/O RAM MILAN GRAM PALI GP PALI</t>
         </is>
       </c>
       <c r="G157" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H157" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I157" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J157" s="3" t="n">
         <v>45761</v>
@@ -7683,51 +7683,51 @@
       </c>
       <c r="D166" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E166" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F166" s="1" t="inlineStr">
         <is>
           <t>1709003033/IF/22012035650542 — Ek Bagiya Maa Ke Nam MP090030330026D Durgawati W/O Moorat Singh Gram Gundaura GP Pali</t>
         </is>
       </c>
       <c r="G166" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H166" s="2" t="n">
         <v>198700.47</v>
       </c>
       <c r="I166" s="2" t="n">
-        <v>109964</v>
+        <v>111764</v>
       </c>
       <c r="J166" s="3" t="n">
         <v>46014</v>
       </c>
       <c r="K166" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="167">
       <c r="A167" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B167" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C167" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D167" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
@@ -7777,51 +7777,51 @@
       </c>
       <c r="D168" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E168" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F168" s="1" t="inlineStr">
         <is>
           <t>1709003033/IF/22012035652793 — Ek Bagiya Maa Ke Nam Aneeta Upadhyay W/O Ramji Upadhyay Gram Pali GP Pali</t>
         </is>
       </c>
       <c r="G168" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H168" s="2" t="n">
         <v>198700.47</v>
       </c>
       <c r="I168" s="2" t="n">
-        <v>94387</v>
+        <v>103387</v>
       </c>
       <c r="J168" s="3" t="n">
         <v>46046</v>
       </c>
       <c r="K168" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="169">
       <c r="A169" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B169" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C169" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D169" s="1" t="inlineStr">
         <is>
           <t>Well / Construction of Irrigation Open Well for Individuals</t>
@@ -9146,51 +9146,51 @@
       <c r="J196" s="3" t="n">
         <v>42573</v>
       </c>
       <c r="K196" s="3" t="n">
         <v>42984</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="197">
       <c r="A197" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B197" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C197" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D197" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E197" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F197" s="1" t="inlineStr">
         <is>
           <t>1709003033/IF/IAY/129801 — Construction of IAY House -IAY REG. NO. MP-09-003-033-001/22763</t>
         </is>
       </c>
       <c r="G197" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H197" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I197" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J197" s="3" t="n">
         <v>42403</v>
@@ -15661,98 +15661,98 @@
       <c r="J329" s="3" t="n">
         <v>45797</v>
       </c>
       <c r="K329" s="3" t="n">
         <v>45943</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="330">
       <c r="A330" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B330" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C330" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D330" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E330" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F330" s="1" t="inlineStr">
         <is>
           <t>1709003033/IF/IAY/5136181 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126781761</t>
         </is>
       </c>
       <c r="G330" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H330" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I330" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="J330" s="3" t="n">
         <v>45751</v>
       </c>
       <c r="K330" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="331">
       <c r="A331" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B331" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C331" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D331" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E331" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F331" s="1" t="inlineStr">
         <is>
           <t>1709003033/IF/IAY/5136383 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123609095</t>
         </is>
       </c>
       <c r="G331" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H331" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I331" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="J331" s="3" t="n">
         <v>45751</v>
@@ -15804,51 +15804,51 @@
       <c r="J332" s="3" t="n">
         <v>45751</v>
       </c>
       <c r="K332" s="3" t="n">
         <v>45943</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="333">
       <c r="A333" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B333" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C333" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D333" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E333" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F333" s="1" t="inlineStr">
         <is>
           <t>1709003033/IF/IAY/5136772 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125034974</t>
         </is>
       </c>
       <c r="G333" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H333" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I333" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="J333" s="3" t="n">
         <v>45798</v>
@@ -15998,98 +15998,98 @@
       <c r="J336" s="3" t="n">
         <v>45751</v>
       </c>
       <c r="K336" s="3" t="n">
         <v>45943</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="337">
       <c r="A337" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B337" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C337" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D337" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E337" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F337" s="1" t="inlineStr">
         <is>
           <t>1709003033/IF/IAY/5141246 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126224200</t>
         </is>
       </c>
       <c r="G337" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H337" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I337" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="J337" s="3" t="n">
         <v>45875</v>
       </c>
       <c r="K337" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="338">
       <c r="A338" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B338" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C338" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D338" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E338" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F338" s="1" t="inlineStr">
         <is>
           <t>1709003033/IF/IAY/5141693 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126805129</t>
         </is>
       </c>
       <c r="G338" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H338" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I338" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="J338" s="3" t="n">
         <v>45797</v>
@@ -16484,98 +16484,98 @@
       <c r="J346" s="3" t="n">
         <v>45751</v>
       </c>
       <c r="K346" s="3" t="n">
         <v>45942</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="347">
       <c r="A347" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B347" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C347" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D347" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E347" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F347" s="1" t="inlineStr">
         <is>
           <t>1709003033/IF/IAY/5166355 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126001890</t>
         </is>
       </c>
       <c r="G347" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H347" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I347" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="J347" s="3" t="n">
         <v>45799</v>
       </c>
       <c r="K347" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="348">
       <c r="A348" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B348" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C348" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D348" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E348" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F348" s="1" t="inlineStr">
         <is>
           <t>1709003033/IF/IAY/5166699 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125509133</t>
         </is>
       </c>
       <c r="G348" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H348" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I348" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="J348" s="3" t="n">
         <v>45751</v>
@@ -17460,51 +17460,51 @@
       <c r="J366" s="3" t="n">
         <v>45859</v>
       </c>
       <c r="K366" s="3" t="n">
         <v>46071</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="367">
       <c r="A367" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B367" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C367" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D367" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E367" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F367" s="1" t="inlineStr">
         <is>
           <t>1709003033/IF/IAY/5697051 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126816375</t>
         </is>
       </c>
       <c r="G367" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H367" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I367" s="2" t="n">
         <v>14094</v>
       </c>
       <c r="J367" s="3" t="n">
         <v>45875</v>
@@ -18722,6500 +18722,6594 @@
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H392" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I392" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="J392" s="3" t="n">
         <v>42870</v>
       </c>
       <c r="K392" s="3" t="n">
         <v>43196</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="393">
       <c r="A393" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B393" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C393" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D393" s="1" t="inlineStr">
         <is>
-          <t>Land Leveling / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Construction of Goat Shelter for Individuals / Construction of Goat Shelter for Individual</t>
         </is>
       </c>
       <c r="E393" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Goat Shelter</t>
         </is>
       </c>
       <c r="F393" s="1" t="inlineStr">
         <is>
-          <t>1709003033/LD/22012034300567 — khel medan prathmik shala ke pas gundora</t>
+          <t>1709003033/IF/VB/YD/22012035665493 — GOAT1</t>
         </is>
       </c>
       <c r="G393" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H393" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I393" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J393" s="3" t="n">
-        <v>42761</v>
+        <v>46296</v>
       </c>
       <c r="K393" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="394">
       <c r="A394" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B394" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C394" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D394" s="1" t="inlineStr">
         <is>
-          <t>Land Leveling / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Construction of Goat Shelter for Individuals / Construction of Goat Shelter for Individual</t>
         </is>
       </c>
       <c r="E394" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Goat Shelter</t>
         </is>
       </c>
       <c r="F394" s="1" t="inlineStr">
         <is>
-          <t>1709003033/LD/22012034300575 — khel medan prathmik shala ke pas gundora</t>
+          <t>1709003033/IF/VB/YD/22012035665495 — GOAT2</t>
         </is>
       </c>
       <c r="G394" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H394" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I394" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J394" s="3" t="n">
-        <v>42761</v>
+        <v>46296</v>
       </c>
       <c r="K394" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="395">
       <c r="A395" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B395" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C395" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D395" s="1" t="inlineStr">
         <is>
-          <t>Crematorium / Construction of Crematorium for Community</t>
+          <t>Land Leveling / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E395" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F395" s="1" t="inlineStr">
         <is>
-          <t>1709003033/LD/22012034311241 — shanti dham karya gudaura</t>
+          <t>1709003033/LD/22012034300567 — khel medan prathmik shala ke pas gundora</t>
         </is>
       </c>
       <c r="G395" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H395" s="2" t="n">
-        <v>200000</v>
+        <v>0</v>
       </c>
       <c r="I395" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J395" s="3" t="n">
-        <v>42847</v>
+        <v>42761</v>
       </c>
       <c r="K395" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="396">
       <c r="A396" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B396" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C396" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D396" s="1" t="inlineStr">
         <is>
           <t>Land Leveling / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E396" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F396" s="1" t="inlineStr">
         <is>
-          <t>1709003033/LD/22012034315205 — vrksharopan nirman kary khabhish ki puliya ke pas se bhtwa ki oor mukhy marg pali</t>
+          <t>1709003033/LD/22012034300575 — khel medan prathmik shala ke pas gundora</t>
         </is>
       </c>
       <c r="G396" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H396" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I396" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J396" s="3" t="n">
-        <v>42852</v>
+        <v>42761</v>
       </c>
       <c r="K396" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="397">
       <c r="A397" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B397" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C397" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D397" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Crematorium / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E397" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F397" s="1" t="inlineStr">
         <is>
-          <t>1709003033/LD/3799407406 — मेड बंधान कार्य रामसुजान गर्ग पिता जानकी प्रसाद गर</t>
+          <t>1709003033/LD/22012034311241 — shanti dham karya gudaura</t>
         </is>
       </c>
       <c r="G397" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H397" s="2" t="n">
-        <v>50000</v>
+        <v>200000</v>
       </c>
       <c r="I397" s="2" t="n">
-        <v>41817</v>
+        <v>0</v>
       </c>
       <c r="J397" s="3" t="n">
-        <v>41699</v>
-[...3 lines deleted...]
-      </c>
+        <v>42847</v>
+      </c>
+      <c r="K397" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="398">
       <c r="A398" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B398" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C398" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D398" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Land Leveling / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E398" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F398" s="1" t="inlineStr">
         <is>
-          <t>1709003033/LD/3799407414 — मेड बंधान कार्य भगवानदास पिता मंगला ढीमर</t>
+          <t>1709003033/LD/22012034315205 — vrksharopan nirman kary khabhish ki puliya ke pas se bhtwa ki oor mukhy marg pali</t>
         </is>
       </c>
       <c r="G398" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H398" s="2" t="n">
-        <v>50000</v>
+        <v>0</v>
       </c>
       <c r="I398" s="2" t="n">
-        <v>56545</v>
+        <v>0</v>
       </c>
       <c r="J398" s="3" t="n">
-        <v>41642</v>
-[...3 lines deleted...]
-      </c>
+        <v>42852</v>
+      </c>
+      <c r="K398" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="399">
       <c r="A399" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B399" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C399" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D399" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E399" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F399" s="1" t="inlineStr">
         <is>
-          <t>1709003033/LD/3799407416 — मेड बंधान कार्य सुदामा चौधरी पिता लटोरा चौधरी</t>
+          <t>1709003033/LD/3799407406 — मेड बंधान कार्य रामसुजान गर्ग पिता जानकी प्रसाद गर</t>
         </is>
       </c>
       <c r="G399" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H399" s="2" t="n">
         <v>50000</v>
       </c>
       <c r="I399" s="2" t="n">
-        <v>0</v>
+        <v>41817</v>
       </c>
       <c r="J399" s="3" t="n">
-        <v>41501</v>
-[...1 lines deleted...]
-      <c r="K399" s="3"/>
+        <v>41699</v>
+      </c>
+      <c r="K399" s="3" t="n">
+        <v>42205</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="400">
       <c r="A400" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B400" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C400" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D400" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E400" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F400" s="1" t="inlineStr">
         <is>
-          <t>1709003033/LD/3799407420 — मेड बंधान कार्य मिठुवा पिता रामप्रसाद</t>
+          <t>1709003033/LD/3799407414 — मेड बंधान कार्य भगवानदास पिता मंगला ढीमर</t>
         </is>
       </c>
       <c r="G400" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H400" s="2" t="n">
         <v>50000</v>
       </c>
       <c r="I400" s="2" t="n">
-        <v>11607</v>
+        <v>56545</v>
       </c>
       <c r="J400" s="3" t="n">
-        <v>41699</v>
+        <v>41642</v>
       </c>
       <c r="K400" s="3" t="n">
-        <v>42617</v>
+        <v>42287</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="401">
       <c r="A401" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B401" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C401" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D401" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E401" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F401" s="1" t="inlineStr">
         <is>
-          <t>1709003033/LD/3799407423 — मेड बंधान फुलिया पिता रामप्रसाद चौधरी</t>
+          <t>1709003033/LD/3799407416 — मेड बंधान कार्य सुदामा चौधरी पिता लटोरा चौधरी</t>
         </is>
       </c>
       <c r="G401" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H401" s="2" t="n">
         <v>50000</v>
       </c>
       <c r="I401" s="2" t="n">
-        <v>24625</v>
+        <v>0</v>
       </c>
       <c r="J401" s="3" t="n">
-        <v>41699</v>
-[...3 lines deleted...]
-      </c>
+        <v>41501</v>
+      </c>
+      <c r="K401" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="402">
       <c r="A402" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B402" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C402" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D402" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E402" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F402" s="1" t="inlineStr">
         <is>
-          <t>1709003033/LD/3799418126 — मेडबंधान र्का कंधीलाल पिता गुहारू ढीमर इमलिया प0 प</t>
+          <t>1709003033/LD/3799407420 — मेड बंधान कार्य मिठुवा पिता रामप्रसाद</t>
         </is>
       </c>
       <c r="G402" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H402" s="2" t="n">
         <v>50000</v>
       </c>
       <c r="I402" s="2" t="n">
-        <v>12246</v>
+        <v>11607</v>
       </c>
       <c r="J402" s="3" t="n">
         <v>41699</v>
       </c>
       <c r="K402" s="3" t="n">
         <v>42617</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="403">
       <c r="A403" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B403" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C403" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D403" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E403" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F403" s="1" t="inlineStr">
         <is>
-          <t>1709003033/LD/40 — शान्‍तीधाम निर्माण कार्य पाली ग्राम पंचायत पाली</t>
+          <t>1709003033/LD/3799407423 — मेड बंधान फुलिया पिता रामप्रसाद चौधरी</t>
         </is>
       </c>
       <c r="G403" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H403" s="2" t="n">
-        <v>250000</v>
+        <v>50000</v>
       </c>
       <c r="I403" s="2" t="n">
-        <v>169544</v>
+        <v>24625</v>
       </c>
       <c r="J403" s="3" t="n">
-        <v>40756</v>
+        <v>41699</v>
       </c>
       <c r="K403" s="3" t="n">
-        <v>41034</v>
+        <v>42358</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="404">
       <c r="A404" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B404" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C404" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D404" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E404" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F404" s="1" t="inlineStr">
         <is>
-          <t>1709003033/LD/41 — शान्‍तीधाम निर्माण कार्य इमलिया ग्राम पंचायत पाली</t>
+          <t>1709003033/LD/3799418126 — मेडबंधान र्का कंधीलाल पिता गुहारू ढीमर इमलिया प0 प</t>
         </is>
       </c>
       <c r="G404" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H404" s="2" t="n">
-        <v>127000</v>
+        <v>50000</v>
       </c>
       <c r="I404" s="2" t="n">
-        <v>96539.64</v>
+        <v>12246</v>
       </c>
       <c r="J404" s="3" t="n">
-        <v>40815</v>
+        <v>41699</v>
       </c>
       <c r="K404" s="3" t="n">
-        <v>41570</v>
+        <v>42617</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="405">
       <c r="A405" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B405" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C405" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Play Ground</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D405" s="1" t="inlineStr">
         <is>
-          <t>Play Ground / Construction of Play field for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E405" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F405" s="1" t="inlineStr">
         <is>
-          <t>1709003033/PG/22012034306023 — Khel Maidan work govt middle scholl ke pass pali</t>
+          <t>1709003033/LD/40 — शान्‍तीधाम निर्माण कार्य पाली ग्राम पंचायत पाली</t>
         </is>
       </c>
       <c r="G405" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H405" s="2" t="n">
-        <v>186652</v>
+        <v>250000</v>
       </c>
       <c r="I405" s="2" t="n">
-        <v>164977.71</v>
+        <v>169544</v>
       </c>
       <c r="J405" s="3" t="n">
-        <v>42852</v>
+        <v>40756</v>
       </c>
       <c r="K405" s="3" t="n">
-        <v>43466</v>
+        <v>41034</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="406">
       <c r="A406" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B406" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C406" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D406" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field for Community / Construction of Play field for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E406" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F406" s="1" t="inlineStr">
         <is>
-          <t>1709003033/PG/22012034312660 — Khel maidan karya Imaliyamallju</t>
+          <t>1709003033/LD/41 — शान्‍तीधाम निर्माण कार्य इमलिया ग्राम पंचायत पाली</t>
         </is>
       </c>
       <c r="G406" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H406" s="2" t="n">
-        <v>245000</v>
+        <v>127000</v>
       </c>
       <c r="I406" s="2" t="n">
-        <v>0</v>
+        <v>96539.64</v>
       </c>
       <c r="J406" s="3" t="n">
-        <v>42894</v>
-[...1 lines deleted...]
-      <c r="K406" s="3"/>
+        <v>40815</v>
+      </c>
+      <c r="K406" s="3" t="n">
+        <v>41570</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="407">
       <c r="A407" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B407" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C407" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Play Ground</t>
         </is>
       </c>
       <c r="D407" s="1" t="inlineStr">
         <is>
           <t>Play Ground / Construction of Play field for Community</t>
         </is>
       </c>
       <c r="E407" s="1" t="inlineStr">
         <is>
           <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F407" s="1" t="inlineStr">
         <is>
-          <t>1709003033/PG/9425888639 — Khel Maidan work gudora school ke paas</t>
+          <t>1709003033/PG/22012034306023 — Khel Maidan work govt middle scholl ke pass pali</t>
         </is>
       </c>
       <c r="G407" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H407" s="2" t="n">
-        <v>675000</v>
+        <v>186652</v>
       </c>
       <c r="I407" s="2" t="n">
-        <v>0</v>
+        <v>164977.71</v>
       </c>
       <c r="J407" s="3" t="n">
-        <v>42459</v>
-[...1 lines deleted...]
-      <c r="K407" s="3"/>
+        <v>42852</v>
+      </c>
+      <c r="K407" s="3" t="n">
+        <v>43466</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="408">
       <c r="A408" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B408" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C408" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Play Ground</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D408" s="1" t="inlineStr">
         <is>
-          <t>Play Ground / Construction of Play field for Community</t>
+          <t>Construction of Play field for Community / Construction of Play field for Community</t>
         </is>
       </c>
       <c r="E408" s="1" t="inlineStr">
         <is>
           <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F408" s="1" t="inlineStr">
         <is>
-          <t>1709003033/PG/9425893077 — खेल मैदान प्राथ्मिक शाला के पास गुन्दौरा</t>
+          <t>1709003033/PG/22012034312660 — Khel maidan karya Imaliyamallju</t>
         </is>
       </c>
       <c r="G408" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H408" s="2" t="n">
-        <v>353000</v>
+        <v>245000</v>
       </c>
       <c r="I408" s="2" t="n">
-        <v>347562.28</v>
+        <v>0</v>
       </c>
       <c r="J408" s="3" t="n">
-        <v>42764</v>
-[...3 lines deleted...]
-      </c>
+        <v>42894</v>
+      </c>
+      <c r="K408" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="409">
       <c r="A409" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B409" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C409" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>D--RURAL INFRASTUCTURE / Play Ground</t>
         </is>
       </c>
       <c r="D409" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Play Ground / Construction of Play field for Community</t>
         </is>
       </c>
       <c r="E409" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F409" s="1" t="inlineStr">
         <is>
-          <t>1709003033/RC/03 — पी सी सी रोड निमार्ण कार्य पुल से स्‍कूल तक पाली</t>
+          <t>1709003033/PG/9425888639 — Khel Maidan work gudora school ke paas</t>
         </is>
       </c>
       <c r="G409" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H409" s="2" t="n">
-        <v>428115</v>
+        <v>675000</v>
       </c>
       <c r="I409" s="2" t="n">
-        <v>388349.86</v>
+        <v>0</v>
       </c>
       <c r="J409" s="3" t="n">
-        <v>39340</v>
-[...3 lines deleted...]
-      </c>
+        <v>42459</v>
+      </c>
+      <c r="K409" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="410">
       <c r="A410" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B410" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C410" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>D--RURAL INFRASTUCTURE / Play Ground</t>
         </is>
       </c>
       <c r="D410" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Play Ground / Construction of Play field for Community</t>
         </is>
       </c>
       <c r="E410" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F410" s="1" t="inlineStr">
         <is>
-          <t>1709003033/RC/22012034184859 — सी0सी0 रोड एवं नाली निर्माण हाकम सिंह के घर से छिद</t>
+          <t>1709003033/PG/9425893077 — खेल मैदान प्राथ्मिक शाला के पास गुन्दौरा</t>
         </is>
       </c>
       <c r="G410" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H410" s="2" t="n">
-        <v>150000</v>
+        <v>353000</v>
       </c>
       <c r="I410" s="2" t="n">
-        <v>144240</v>
+        <v>347562.28</v>
       </c>
       <c r="J410" s="3" t="n">
-        <v>41551</v>
+        <v>42764</v>
       </c>
       <c r="K410" s="3" t="n">
-        <v>41907</v>
+        <v>43641</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="411">
       <c r="A411" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B411" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C411" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D411" s="1" t="inlineStr">
         <is>
-          <t>Mitti Murram Road / Construction of Mitti Murram Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E411" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F411" s="1" t="inlineStr">
         <is>
-          <t>1709003033/RC/22012034185973 — je as we road gudora se hardwahi gunour mukhay mar</t>
+          <t>1709003033/RC/03 — पी सी सी रोड निमार्ण कार्य पुल से स्‍कूल तक पाली</t>
         </is>
       </c>
       <c r="G411" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H411" s="2" t="n">
-        <v>500000</v>
+        <v>428115</v>
       </c>
       <c r="I411" s="2" t="n">
-        <v>0</v>
+        <v>388349.86</v>
       </c>
       <c r="J411" s="3" t="n">
-        <v>41501</v>
-[...1 lines deleted...]
-      <c r="K411" s="3"/>
+        <v>39340</v>
+      </c>
+      <c r="K411" s="3" t="n">
+        <v>39536</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="412">
       <c r="A412" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B412" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C412" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D412" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E412" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F412" s="1" t="inlineStr">
         <is>
-          <t>1709003033/RC/22012034185982 — c c road and nali nirman sarman singh ke ghar se s</t>
+          <t>1709003033/RC/22012034184859 — सी0सी0 रोड एवं नाली निर्माण हाकम सिंह के घर से छिद</t>
         </is>
       </c>
       <c r="G412" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H412" s="2" t="n">
         <v>150000</v>
       </c>
       <c r="I412" s="2" t="n">
-        <v>138425</v>
+        <v>144240</v>
       </c>
       <c r="J412" s="3" t="n">
-        <v>41642</v>
+        <v>41551</v>
       </c>
       <c r="K412" s="3" t="n">
-        <v>42144</v>
+        <v>41907</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="413">
       <c r="A413" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B413" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C413" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D413" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Mitti Murram Road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E413" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F413" s="1" t="inlineStr">
         <is>
-          <t>1709003033/RC/22012034185994 — antrik path gravel pali se imaliya road gram imali</t>
+          <t>1709003033/RC/22012034185973 — je as we road gudora se hardwahi gunour mukhay mar</t>
         </is>
       </c>
       <c r="G413" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H413" s="2" t="n">
         <v>500000</v>
       </c>
       <c r="I413" s="2" t="n">
-        <v>450586.8</v>
+        <v>0</v>
       </c>
       <c r="J413" s="3" t="n">
-        <v>41684</v>
-[...3 lines deleted...]
-      </c>
+        <v>41501</v>
+      </c>
+      <c r="K413" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="414">
       <c r="A414" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B414" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C414" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D414" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E414" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F414" s="1" t="inlineStr">
         <is>
-          <t>1709003033/RC/22012034204607 — सीसी एंव रोड निर्माण हाकिम के घर से छिददी के घर तक</t>
+          <t>1709003033/RC/22012034185982 — c c road and nali nirman sarman singh ke ghar se s</t>
         </is>
       </c>
       <c r="G414" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H414" s="2" t="n">
-        <v>75000</v>
+        <v>150000</v>
       </c>
       <c r="I414" s="2" t="n">
-        <v>72223</v>
+        <v>138425</v>
       </c>
       <c r="J414" s="3" t="n">
-        <v>41684</v>
+        <v>41642</v>
       </c>
       <c r="K414" s="3" t="n">
         <v>42144</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="415">
       <c r="A415" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B415" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C415" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D415" s="1" t="inlineStr">
         <is>
           <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E415" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F415" s="1" t="inlineStr">
         <is>
-          <t>1709003033/RC/22012034208661 — सुदूर ग्रामीण समपर्क पुलिया सहित ग्राम गुदौरा से इमरती बाई के खेत पास ग्राम गुदौरा ग्राम पंचायत पाली</t>
+          <t>1709003033/RC/22012034185994 — antrik path gravel pali se imaliya road gram imali</t>
         </is>
       </c>
       <c r="G415" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H415" s="2" t="n">
-        <v>997000</v>
+        <v>500000</v>
       </c>
       <c r="I415" s="2" t="n">
-        <v>0</v>
+        <v>450586.8</v>
       </c>
       <c r="J415" s="3" t="n">
-        <v>41698</v>
-[...1 lines deleted...]
-      <c r="K415" s="3"/>
+        <v>41684</v>
+      </c>
+      <c r="K415" s="3" t="n">
+        <v>43000</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="416">
       <c r="A416" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B416" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C416" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D416" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E416" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F416" s="1" t="inlineStr">
         <is>
-          <t>1709003033/RC/22012034287922 — CC Road nali sahit Laxmi pathak ke gher se hanuman ji tak pali</t>
+          <t>1709003033/RC/22012034204607 — सीसी एंव रोड निर्माण हाकिम के घर से छिददी के घर तक</t>
         </is>
       </c>
       <c r="G416" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H416" s="2" t="n">
-        <v>500000</v>
+        <v>75000</v>
       </c>
       <c r="I416" s="2" t="n">
-        <v>123492</v>
+        <v>72223</v>
       </c>
       <c r="J416" s="3" t="n">
-        <v>42349</v>
+        <v>41684</v>
       </c>
       <c r="K416" s="3" t="n">
-        <v>43000</v>
+        <v>42144</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="417">
       <c r="A417" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B417" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C417" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D417" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E417" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F417" s="1" t="inlineStr">
         <is>
-          <t>1709003033/RC/22012034287923 — CC road nali sahit ramsujan ke gher se guraiya tak pali</t>
+          <t>1709003033/RC/22012034208661 — सुदूर ग्रामीण समपर्क पुलिया सहित ग्राम गुदौरा से इमरती बाई के खेत पास ग्राम गुदौरा ग्राम पंचायत पाली</t>
         </is>
       </c>
       <c r="G417" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H417" s="2" t="n">
-        <v>400000</v>
+        <v>997000</v>
       </c>
       <c r="I417" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J417" s="3" t="n">
-        <v>42307</v>
+        <v>41698</v>
       </c>
       <c r="K417" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="418">
       <c r="A418" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B418" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C418" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D418" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E418" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F418" s="1" t="inlineStr">
         <is>
-          <t>1709003033/RC/22012034291059 — सुदुर सडक सम्‍पर्क निमन के पास से गुदौरा की अेोर ग्राम इमलिया मलल्‍ जू</t>
+          <t>1709003033/RC/22012034287922 — CC Road nali sahit Laxmi pathak ke gher se hanuman ji tak pali</t>
         </is>
       </c>
       <c r="G418" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H418" s="2" t="n">
-        <v>948000</v>
+        <v>500000</v>
       </c>
       <c r="I418" s="2" t="n">
-        <v>881894.88</v>
+        <v>123492</v>
       </c>
       <c r="J418" s="3" t="n">
-        <v>42341</v>
+        <v>42349</v>
       </c>
       <c r="K418" s="3" t="n">
-        <v>43438</v>
+        <v>43000</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="419">
       <c r="A419" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B419" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C419" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D419" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E419" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F419" s="1" t="inlineStr">
         <is>
-          <t>1709003033/RC/22012034291061 — सुदुर सम्‍पर्क सडक पाली मुख्‍य मार्ग से मढेश्‍वर की ओर पाली</t>
+          <t>1709003033/RC/22012034287923 — CC road nali sahit ramsujan ke gher se guraiya tak pali</t>
         </is>
       </c>
       <c r="G419" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H419" s="2" t="n">
-        <v>948000</v>
+        <v>400000</v>
       </c>
       <c r="I419" s="2" t="n">
-        <v>318</v>
+        <v>0</v>
       </c>
       <c r="J419" s="3" t="n">
-        <v>42341</v>
-[...3 lines deleted...]
-      </c>
+        <v>42307</v>
+      </c>
+      <c r="K419" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="420">
       <c r="A420" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B420" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C420" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D420" s="1" t="inlineStr">
         <is>
-          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E420" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F420" s="1" t="inlineStr">
         <is>
-          <t>1709003033/RC/22012034291181 — sudur sampark sadak gudora gram ke pass se bhuri ghat tak</t>
+          <t>1709003033/RC/22012034291059 — सुदुर सडक सम्‍पर्क निमन के पास से गुदौरा की अेोर ग्राम इमलिया मलल्‍ जू</t>
         </is>
       </c>
       <c r="G420" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H420" s="2" t="n">
-        <v>0</v>
+        <v>948000</v>
       </c>
       <c r="I420" s="2" t="n">
-        <v>0</v>
+        <v>881894.88</v>
       </c>
       <c r="J420" s="3" t="n">
-        <v>42108</v>
-[...1 lines deleted...]
-      <c r="K420" s="3"/>
+        <v>42341</v>
+      </c>
+      <c r="K420" s="3" t="n">
+        <v>43438</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="421">
       <c r="A421" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B421" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C421" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D421" s="1" t="inlineStr">
         <is>
           <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E421" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F421" s="1" t="inlineStr">
         <is>
-          <t>1709003033/RC/22012034308623 — सुदुर सम्‍पर्क सडक गुदौरा गांव से भूरी घाट ग्राम गुदौरा</t>
+          <t>1709003033/RC/22012034291061 — सुदुर सम्‍पर्क सडक पाली मुख्‍य मार्ग से मढेश्‍वर की ओर पाली</t>
         </is>
       </c>
       <c r="G421" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H421" s="2" t="n">
-        <v>94758146000</v>
+        <v>948000</v>
       </c>
       <c r="I421" s="2" t="n">
-        <v>0</v>
+        <v>318</v>
       </c>
       <c r="J421" s="3" t="n">
-        <v>42279</v>
-[...1 lines deleted...]
-      <c r="K421" s="3"/>
+        <v>42341</v>
+      </c>
+      <c r="K421" s="3" t="n">
+        <v>43035</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="422">
       <c r="A422" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B422" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C422" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D422" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E422" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F422" s="1" t="inlineStr">
         <is>
-          <t>1709003033/RC/22012034310688 — Sudur Sampark sadak marg Gundoura gram se buhri ghat tak gram gundoura gp Pali</t>
+          <t>1709003033/RC/22012034291181 — sudur sampark sadak gudora gram ke pass se bhuri ghat tak</t>
         </is>
       </c>
       <c r="G422" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H422" s="2" t="n">
-        <v>948000</v>
+        <v>0</v>
       </c>
       <c r="I422" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J422" s="3" t="n">
         <v>42108</v>
       </c>
       <c r="K422" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="423">
       <c r="A423" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B423" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C423" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D423" s="1" t="inlineStr">
         <is>
           <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E423" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F423" s="1" t="inlineStr">
         <is>
-          <t>1709003033/RC/22012034324295 — sudur sampark road nirman bhoori ghat se gram gundora tak</t>
+          <t>1709003033/RC/22012034308623 — सुदुर सम्‍पर्क सडक गुदौरा गांव से भूरी घाट ग्राम गुदौरा</t>
         </is>
       </c>
       <c r="G423" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H423" s="2" t="n">
-        <v>0</v>
+        <v>94758146000</v>
       </c>
       <c r="I423" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J423" s="3" t="n">
-        <v>42761</v>
+        <v>42279</v>
       </c>
       <c r="K423" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="424">
       <c r="A424" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B424" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C424" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D424" s="1" t="inlineStr">
         <is>
-          <t>Cross Drainage / Construction of Culvert / cross drainage structues for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E424" s="1" t="inlineStr">
         <is>
-          <t>Culvert</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F424" s="1" t="inlineStr">
         <is>
-          <t>1709003033/RC/22012034324299 — puliya nirman kary puran pathak ke  bandhwa ke pas</t>
+          <t>1709003033/RC/22012034310688 — Sudur Sampark sadak marg Gundoura gram se buhri ghat tak gram gundoura gp Pali</t>
         </is>
       </c>
       <c r="G424" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H424" s="2" t="n">
-        <v>0</v>
+        <v>948000</v>
       </c>
       <c r="I424" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J424" s="3" t="n">
-        <v>42761</v>
+        <v>42108</v>
       </c>
       <c r="K424" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="425">
       <c r="A425" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B425" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C425" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D425" s="1" t="inlineStr">
         <is>
           <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E425" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F425" s="1" t="inlineStr">
         <is>
-          <t>1709003033/RC/22012034324306 — sudur sampark road nirman kary mukhy marg gunour se gram gundora tak</t>
+          <t>1709003033/RC/22012034324295 — sudur sampark road nirman bhoori ghat se gram gundora tak</t>
         </is>
       </c>
       <c r="G425" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H425" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I425" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J425" s="3" t="n">
         <v>42761</v>
       </c>
       <c r="K425" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="426">
       <c r="A426" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B426" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C426" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D426" s="1" t="inlineStr">
         <is>
           <t>Cross Drainage / Construction of Culvert / cross drainage structues for Community</t>
         </is>
       </c>
       <c r="E426" s="1" t="inlineStr">
         <is>
           <t>Culvert</t>
         </is>
       </c>
       <c r="F426" s="1" t="inlineStr">
         <is>
-          <t>1709003033/RC/22012034324313 — puliya nirman kary khbis ke pas khirkawale ke nichhe</t>
+          <t>1709003033/RC/22012034324299 — puliya nirman kary puran pathak ke  bandhwa ke pas</t>
         </is>
       </c>
       <c r="G426" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H426" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I426" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J426" s="3" t="n">
         <v>42761</v>
       </c>
       <c r="K426" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="427">
       <c r="A427" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B427" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C427" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D427" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E427" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F427" s="1" t="inlineStr">
         <is>
-          <t>1709003033/RC/22012034337418 — CC ROAD WITH NALI Rajjan lodhi ke ghar se marua chaudhari ke ghar tak</t>
+          <t>1709003033/RC/22012034324306 — sudur sampark road nirman kary mukhy marg gunour se gram gundora tak</t>
         </is>
       </c>
       <c r="G427" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H427" s="2" t="n">
-        <v>76545</v>
+        <v>0</v>
       </c>
       <c r="I427" s="2" t="n">
-        <v>71896</v>
+        <v>0</v>
       </c>
       <c r="J427" s="3" t="n">
-        <v>42901</v>
-[...3 lines deleted...]
-      </c>
+        <v>42761</v>
+      </c>
+      <c r="K427" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="428">
       <c r="A428" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B428" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C428" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D428" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Cross Drainage / Construction of Culvert / cross drainage structues for Community</t>
         </is>
       </c>
       <c r="E428" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Culvert</t>
         </is>
       </c>
       <c r="F428" s="1" t="inlineStr">
         <is>
-          <t>1709003033/RC/22012034347658 — सीसी रोड सह नाली निर्माण प्रभू दर्जी की दुकान पास से ओमकार के घर तक</t>
+          <t>1709003033/RC/22012034324313 — puliya nirman kary khbis ke pas khirkawale ke nichhe</t>
         </is>
       </c>
       <c r="G428" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H428" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I428" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J428" s="3" t="n">
-        <v>42852</v>
+        <v>42761</v>
       </c>
       <c r="K428" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="429">
       <c r="A429" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B429" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C429" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D429" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E429" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F429" s="1" t="inlineStr">
         <is>
-          <t>1709003033/RC/22012034347661 — सीसी रोड सह नाली निर्माण प्रभू दर्जी के घर से ओमकार गर्ग के घर तक</t>
+          <t>1709003033/RC/22012034337418 — CC ROAD WITH NALI Rajjan lodhi ke ghar se marua chaudhari ke ghar tak</t>
         </is>
       </c>
       <c r="G429" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H429" s="2" t="n">
-        <v>60187</v>
+        <v>76545</v>
       </c>
       <c r="I429" s="2" t="n">
-        <v>44032</v>
+        <v>71896</v>
       </c>
       <c r="J429" s="3" t="n">
-        <v>42947</v>
+        <v>42901</v>
       </c>
       <c r="K429" s="3" t="n">
-        <v>43429</v>
+        <v>43000</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="430">
       <c r="A430" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B430" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C430" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D430" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E430" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F430" s="1" t="inlineStr">
         <is>
-          <t>1709003033/RC/22012034347667 — सीसी रोड सह नाली निर्माण बीरेन्‍द्र सिंह कक्‍का जू के घर के बगल से पंचम सिंह के घर तक</t>
+          <t>1709003033/RC/22012034347658 — सीसी रोड सह नाली निर्माण प्रभू दर्जी की दुकान पास से ओमकार के घर तक</t>
         </is>
       </c>
       <c r="G430" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H430" s="2" t="n">
-        <v>50156</v>
+        <v>0</v>
       </c>
       <c r="I430" s="2" t="n">
-        <v>35604</v>
+        <v>0</v>
       </c>
       <c r="J430" s="3" t="n">
-        <v>42947</v>
-[...3 lines deleted...]
-      </c>
+        <v>42852</v>
+      </c>
+      <c r="K430" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="431">
       <c r="A431" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B431" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C431" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D431" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E431" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F431" s="1" t="inlineStr">
         <is>
-          <t>1709003033/RC/22012034360156 — सीसी रोड सह नाली निर्माण कार्य टार्सपारमर के पास मुख्‍यमार्ग से मोहन ढीमर के घर तक</t>
+          <t>1709003033/RC/22012034347661 — सीसी रोड सह नाली निर्माण प्रभू दर्जी के घर से ओमकार गर्ग के घर तक</t>
         </is>
       </c>
       <c r="G431" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H431" s="2" t="n">
-        <v>138375</v>
+        <v>60187</v>
       </c>
       <c r="I431" s="2" t="n">
-        <v>84624</v>
+        <v>44032</v>
       </c>
       <c r="J431" s="3" t="n">
-        <v>42993</v>
+        <v>42947</v>
       </c>
       <c r="K431" s="3" t="n">
-        <v>43621</v>
+        <v>43429</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="432">
       <c r="A432" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B432" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C432" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D432" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E432" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F432" s="1" t="inlineStr">
         <is>
-          <t>1709003033/RC/22012034363159 — सीसी रोड सह नाली निर्माण मुख्‍य मार्ग से लखन चौधरी के घर तक</t>
+          <t>1709003033/RC/22012034347667 — सीसी रोड सह नाली निर्माण बीरेन्‍द्र सिंह कक्‍का जू के घर के बगल से पंचम सिंह के घर तक</t>
         </is>
       </c>
       <c r="G432" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H432" s="2" t="n">
-        <v>10031300000</v>
+        <v>50156</v>
       </c>
       <c r="I432" s="2" t="n">
-        <v>66048</v>
+        <v>35604</v>
       </c>
       <c r="J432" s="3" t="n">
-        <v>43015</v>
+        <v>42947</v>
       </c>
       <c r="K432" s="3" t="n">
-        <v>43414</v>
+        <v>43429</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="433">
       <c r="A433" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B433" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C433" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D433" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E433" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F433" s="1" t="inlineStr">
         <is>
-          <t>1709003033/RC/22012034379913 — CC ROAD WITH NALI NIRMAD KARYA RAMADHAR UPADHYAY KE GHAR SE NALA PAAS TAK GRAM PALI</t>
+          <t>1709003033/RC/22012034360156 — सीसी रोड सह नाली निर्माण कार्य टार्सपारमर के पास मुख्‍यमार्ग से मोहन ढीमर के घर तक</t>
         </is>
       </c>
       <c r="G433" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H433" s="2" t="n">
-        <v>64000</v>
+        <v>138375</v>
       </c>
       <c r="I433" s="2" t="n">
-        <v>3702</v>
+        <v>84624</v>
       </c>
       <c r="J433" s="3" t="n">
-        <v>43293</v>
+        <v>42993</v>
       </c>
       <c r="K433" s="3" t="n">
-        <v>44267</v>
+        <v>43621</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="434">
       <c r="A434" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B434" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C434" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D434" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E434" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F434" s="1" t="inlineStr">
         <is>
-          <t>1709003033/RC/22012034379914 — CC ROAD WITH NALI NIRMAD KARY GRAM SWARAJ BHAVAN KE PAAS SE BETUA RAJPOOT KE GHAR TAK GRAM GUDAURA</t>
+          <t>1709003033/RC/22012034363159 — सीसी रोड सह नाली निर्माण मुख्‍य मार्ग से लखन चौधरी के घर तक</t>
         </is>
       </c>
       <c r="G434" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H434" s="2" t="n">
-        <v>84750</v>
+        <v>10031300000</v>
       </c>
       <c r="I434" s="2" t="n">
-        <v>81540</v>
+        <v>66048</v>
       </c>
       <c r="J434" s="3" t="n">
-        <v>43494</v>
+        <v>43015</v>
       </c>
       <c r="K434" s="3" t="n">
-        <v>43832</v>
+        <v>43414</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="435">
       <c r="A435" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B435" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C435" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D435" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E435" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F435" s="1" t="inlineStr">
         <is>
-          <t>1709003033/RC/22012034380132 — सी सी रोड एव नाली निर्माण कार्य</t>
+          <t>1709003033/RC/22012034379913 — CC ROAD WITH NALI NIRMAD KARYA RAMADHAR UPADHYAY KE GHAR SE NALA PAAS TAK GRAM PALI</t>
         </is>
       </c>
       <c r="G435" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H435" s="2" t="n">
-        <v>0</v>
+        <v>64000</v>
       </c>
       <c r="I435" s="2" t="n">
-        <v>0</v>
+        <v>3702</v>
       </c>
       <c r="J435" s="3" t="n">
-        <v>43010</v>
-[...1 lines deleted...]
-      <c r="K435" s="3"/>
+        <v>43293</v>
+      </c>
+      <c r="K435" s="3" t="n">
+        <v>44267</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="436">
       <c r="A436" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B436" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C436" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D436" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E436" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F436" s="1" t="inlineStr">
         <is>
-          <t>1709003033/RC/22012034436217 — Puliya Nirman Karya Gudaura ke nala bhuri ghat me khasara kramank 55 GP Pali</t>
+          <t>1709003033/RC/22012034379914 — CC ROAD WITH NALI NIRMAD KARY GRAM SWARAJ BHAVAN KE PAAS SE BETUA RAJPOOT KE GHAR TAK GRAM GUDAURA</t>
         </is>
       </c>
       <c r="G436" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H436" s="2" t="n">
-        <v>1000000</v>
+        <v>84750</v>
       </c>
       <c r="I436" s="2" t="n">
-        <v>0</v>
+        <v>81540</v>
       </c>
       <c r="J436" s="3" t="n">
-        <v>43376</v>
-[...1 lines deleted...]
-      <c r="K436" s="3"/>
+        <v>43494</v>
+      </c>
+      <c r="K436" s="3" t="n">
+        <v>43832</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="437">
       <c r="A437" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B437" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C437" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D437" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E437" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F437" s="1" t="inlineStr">
         <is>
-          <t>1709003033/RC/22012034441532 — सी सी रोड एवं नाली निर्माण कार्य</t>
+          <t>1709003033/RC/22012034380132 — सी सी रोड एव नाली निर्माण कार्य</t>
         </is>
       </c>
       <c r="G437" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H437" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I437" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J437" s="3" t="n">
-        <v>43375</v>
+        <v>43010</v>
       </c>
       <c r="K437" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="438">
       <c r="A438" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B438" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C438" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D438" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E438" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F438" s="1" t="inlineStr">
         <is>
-          <t>1709003033/RC/22012034470965 — CC ROAD &amp; NALI NIRMAN GOPAL LODHI KE GHAR SE MAYADEEN SONI KE GHAR TAK GRAM PALI</t>
+          <t>1709003033/RC/22012034436217 — Puliya Nirman Karya Gudaura ke nala bhuri ghat me khasara kramank 55 GP Pali</t>
         </is>
       </c>
       <c r="G438" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H438" s="2" t="n">
-        <v>146000</v>
+        <v>1000000</v>
       </c>
       <c r="I438" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J438" s="3" t="n">
-        <v>43556</v>
+        <v>43376</v>
       </c>
       <c r="K438" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="439">
       <c r="A439" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B439" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C439" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D439" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E439" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F439" s="1" t="inlineStr">
         <is>
-          <t>1709003033/RC/22012034480880 — CC ROAD &amp; NALI NIRMAD KARYA GOPAL LODHI KE GHAR SE MAYADEEN SONI KE GHAR TAK GRAM PALI GP PALI</t>
+          <t>1709003033/RC/22012034441532 — सी सी रोड एवं नाली निर्माण कार्य</t>
         </is>
       </c>
       <c r="G439" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H439" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I439" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J439" s="3" t="n">
-        <v>43569</v>
+        <v>43375</v>
       </c>
       <c r="K439" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="440">
       <c r="A440" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B440" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C440" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D440" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E440" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F440" s="1" t="inlineStr">
         <is>
-          <t>1709003033/RC/22012034480881 — CC ROAD &amp; NALI NIRMAD KARYA GOPAL LODHI KE GHAR SE MAYADEEN SONI KE GHAR TAK GRAM PALI GP PALI</t>
+          <t>1709003033/RC/22012034470965 — CC ROAD &amp; NALI NIRMAN GOPAL LODHI KE GHAR SE MAYADEEN SONI KE GHAR TAK GRAM PALI</t>
         </is>
       </c>
       <c r="G440" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H440" s="2" t="n">
-        <v>147000</v>
+        <v>146000</v>
       </c>
       <c r="I440" s="2" t="n">
-        <v>100158</v>
+        <v>0</v>
       </c>
       <c r="J440" s="3" t="n">
-        <v>43746</v>
-[...3 lines deleted...]
-      </c>
+        <v>43556</v>
+      </c>
+      <c r="K440" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="441">
       <c r="A441" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B441" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C441" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D441" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E441" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F441" s="1" t="inlineStr">
         <is>
-          <t>1709003033/RC/22012034527415 — Sudur Aproch Road Imaliya Mallju se Pali Govt Uchit Mulya ki dukan gram pali</t>
+          <t>1709003033/RC/22012034480880 — CC ROAD &amp; NALI NIRMAD KARYA GOPAL LODHI KE GHAR SE MAYADEEN SONI KE GHAR TAK GRAM PALI GP PALI</t>
         </is>
       </c>
       <c r="G441" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H441" s="2" t="n">
-        <v>1499665.65</v>
+        <v>0</v>
       </c>
       <c r="I441" s="2" t="n">
-        <v>1384810</v>
+        <v>0</v>
       </c>
       <c r="J441" s="3" t="n">
-        <v>44152</v>
-[...3 lines deleted...]
-      </c>
+        <v>43569</v>
+      </c>
+      <c r="K441" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="442">
       <c r="A442" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B442" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C442" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D442" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E442" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F442" s="1" t="inlineStr">
         <is>
-          <t>1709003033/RC/22012034527419 — Sudur Aproch Road Halke Upadhyay Ke ghar ke paas se shashkiya Vidyalay ki taraf pul tak gram pali</t>
+          <t>1709003033/RC/22012034480881 — CC ROAD &amp; NALI NIRMAD KARYA GOPAL LODHI KE GHAR SE MAYADEEN SONI KE GHAR TAK GRAM PALI GP PALI</t>
         </is>
       </c>
       <c r="G442" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H442" s="2" t="n">
-        <v>0</v>
+        <v>147000</v>
       </c>
       <c r="I442" s="2" t="n">
-        <v>0</v>
+        <v>100158</v>
       </c>
       <c r="J442" s="3" t="n">
-        <v>43935</v>
-[...1 lines deleted...]
-      <c r="K442" s="3"/>
+        <v>43746</v>
+      </c>
+      <c r="K442" s="3" t="n">
+        <v>43982</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="443">
       <c r="A443" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B443" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C443" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D443" s="1" t="inlineStr">
         <is>
           <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E443" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F443" s="1" t="inlineStr">
         <is>
-          <t>1709003033/RC/22012034542357 — Aproch Road / Sudur Sadak Nirman Karya Imaliya Mallju se Pali Uchit Mulya dukan tak Pali</t>
+          <t>1709003033/RC/22012034527415 — Sudur Aproch Road Imaliya Mallju se Pali Govt Uchit Mulya ki dukan gram pali</t>
         </is>
       </c>
       <c r="G443" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H443" s="2" t="n">
-        <v>0</v>
+        <v>1499665.65</v>
       </c>
       <c r="I443" s="2" t="n">
-        <v>0</v>
+        <v>1384810</v>
       </c>
       <c r="J443" s="3" t="n">
-        <v>43935</v>
-[...1 lines deleted...]
-      <c r="K443" s="3"/>
+        <v>44152</v>
+      </c>
+      <c r="K443" s="3" t="n">
+        <v>44905</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="444">
       <c r="A444" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B444" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C444" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D444" s="1" t="inlineStr">
         <is>
-          <t>Cross Drainage / Construction of Culvert / cross drainage structues for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E444" s="1" t="inlineStr">
         <is>
-          <t>Culvert</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F444" s="1" t="inlineStr">
         <is>
-          <t>1709003033/RC/385 — Nali nirman imaliya garm panchat imaliya</t>
+          <t>1709003033/RC/22012034527419 — Sudur Aproch Road Halke Upadhyay Ke ghar ke paas se shashkiya Vidyalay ki taraf pul tak gram pali</t>
         </is>
       </c>
       <c r="G444" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H444" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I444" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J444" s="3" t="n">
-        <v>39677</v>
+        <v>43935</v>
       </c>
       <c r="K444" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="445">
       <c r="A445" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B445" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C445" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D445" s="1" t="inlineStr">
         <is>
-          <t>Cross Drainage / Construction of Culvert / cross drainage structues for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E445" s="1" t="inlineStr">
         <is>
-          <t>Culvert</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F445" s="1" t="inlineStr">
         <is>
-          <t>1709003033/RC/390 — नाली निर्माण इमलिया ग्राम पचांयत पाली</t>
+          <t>1709003033/RC/22012034542357 — Aproch Road / Sudur Sadak Nirman Karya Imaliya Mallju se Pali Uchit Mulya dukan tak Pali</t>
         </is>
       </c>
       <c r="G445" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H445" s="2" t="n">
-        <v>250000</v>
+        <v>0</v>
       </c>
       <c r="I445" s="2" t="n">
-        <v>165266</v>
+        <v>0</v>
       </c>
       <c r="J445" s="3" t="n">
-        <v>39907</v>
-[...3 lines deleted...]
-      </c>
+        <v>43935</v>
+      </c>
+      <c r="K445" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="446">
       <c r="A446" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B446" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C446" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D446" s="1" t="inlineStr">
         <is>
-          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+          <t>Cross Drainage / Construction of Culvert / cross drainage structues for Community</t>
         </is>
       </c>
       <c r="E446" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Culvert</t>
         </is>
       </c>
       <c r="F446" s="1" t="inlineStr">
         <is>
-          <t>1709003033/RC/567 — जी एस बी रोड 1 नग पुलिया सहित पाली से सटवा पंचायत पाली</t>
+          <t>1709003033/RC/385 — Nali nirman imaliya garm panchat imaliya</t>
         </is>
       </c>
       <c r="G446" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H446" s="2" t="n">
-        <v>499000</v>
+        <v>0</v>
       </c>
       <c r="I446" s="2" t="n">
-        <v>447050</v>
+        <v>0</v>
       </c>
       <c r="J446" s="3" t="n">
-        <v>40269</v>
-[...3 lines deleted...]
-      </c>
+        <v>39677</v>
+      </c>
+      <c r="K446" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="447">
       <c r="A447" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B447" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C447" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D447" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Cross Drainage / Construction of Culvert / cross drainage structues for Community</t>
         </is>
       </c>
       <c r="E447" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Culvert</t>
         </is>
       </c>
       <c r="F447" s="1" t="inlineStr">
         <is>
-          <t>1709003033/RC/931 — सी सी रोड निर्माण पंच परमेश्‍वर बाबाजी के मंदिर से</t>
+          <t>1709003033/RC/390 — नाली निर्माण इमलिया ग्राम पचांयत पाली</t>
         </is>
       </c>
       <c r="G447" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H447" s="2" t="n">
-        <v>165000</v>
+        <v>250000</v>
       </c>
       <c r="I447" s="2" t="n">
-        <v>136811.7</v>
+        <v>165266</v>
       </c>
       <c r="J447" s="3" t="n">
-        <v>41246</v>
+        <v>39907</v>
       </c>
       <c r="K447" s="3" t="n">
-        <v>41475</v>
+        <v>40141</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="448">
       <c r="A448" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B448" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C448" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D448" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E448" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F448" s="1" t="inlineStr">
         <is>
-          <t>1709003033/RS/22012034589043 — Samudayik Nadep Compost Nirman Karya Gov Middle School Imaliyamallju GP Pali</t>
+          <t>1709003033/RC/567 — जी एस बी रोड 1 नग पुलिया सहित पाली से सटवा पंचायत पाली</t>
         </is>
       </c>
       <c r="G448" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H448" s="2" t="n">
-        <v>0</v>
+        <v>499000</v>
       </c>
       <c r="I448" s="2" t="n">
-        <v>0</v>
+        <v>447050</v>
       </c>
       <c r="J448" s="3" t="n">
-        <v>44471</v>
-[...1 lines deleted...]
-      <c r="K448" s="3"/>
+        <v>40269</v>
+      </c>
+      <c r="K448" s="3" t="n">
+        <v>40419</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="449">
       <c r="A449" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B449" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C449" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D449" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E449" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F449" s="1" t="inlineStr">
         <is>
-          <t>1709003033/RS/22012034589058 — Samudayik Nadep Compost Nirman Karya Yatri Pratikshalay ke Pass Imaliyamallju GP Pali</t>
+          <t>1709003033/RC/931 — सी सी रोड निर्माण पंच परमेश्‍वर बाबाजी के मंदिर से</t>
         </is>
       </c>
       <c r="G449" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H449" s="2" t="n">
-        <v>0</v>
+        <v>165000</v>
       </c>
       <c r="I449" s="2" t="n">
-        <v>0</v>
+        <v>136811.7</v>
       </c>
       <c r="J449" s="3" t="n">
-        <v>44471</v>
-[...1 lines deleted...]
-      <c r="K449" s="3"/>
+        <v>41246</v>
+      </c>
+      <c r="K449" s="3" t="n">
+        <v>41475</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="450">
       <c r="A450" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B450" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C450" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D450" s="1" t="inlineStr">
         <is>
-          <t>Constr of Vermi Compost structure for Community / Construction of Vermi Compost structure for Community</t>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E450" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F450" s="1" t="inlineStr">
         <is>
-          <t>1709003033/RS/22012034589074 — Samudayik Nadep Nirman Karya Jagdeesh Singh Ke Ghar ke Niche Nal Paas Imaliya Mallju GP Pali</t>
+          <t>1709003033/RS/22012034589043 — Samudayik Nadep Compost Nirman Karya Gov Middle School Imaliyamallju GP Pali</t>
         </is>
       </c>
       <c r="G450" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H450" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I450" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J450" s="3" t="n">
         <v>44471</v>
       </c>
       <c r="K450" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="451">
       <c r="A451" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B451" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C451" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D451" s="1" t="inlineStr">
         <is>
-          <t>Constr of Vermi Compost structure for Community / Construction of Vermi Compost structure for Community</t>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E451" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F451" s="1" t="inlineStr">
         <is>
-          <t>1709003033/RS/22012034589085 — Samudayik Nadep Compost Nirman Karya Chhidiyan Chaudhari ke Ghar Paas Gram Imaliyamallju GP Pali</t>
+          <t>1709003033/RS/22012034589058 — Samudayik Nadep Compost Nirman Karya Yatri Pratikshalay ke Pass Imaliyamallju GP Pali</t>
         </is>
       </c>
       <c r="G451" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H451" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I451" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J451" s="3" t="n">
         <v>44471</v>
       </c>
       <c r="K451" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="452">
       <c r="A452" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B452" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C452" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D452" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Constr of Vermi Compost structure for Community / Construction of Vermi Compost structure for Community</t>
         </is>
       </c>
       <c r="E452" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F452" s="1" t="inlineStr">
         <is>
-          <t>1709003033/RS/22012034589102 — Samudayik Nadep Compost Nirman Karya Pali Mukhya Marg ke bagal me Khabeesh Pass Ist Pali GP Pali</t>
+          <t>1709003033/RS/22012034589074 — Samudayik Nadep Nirman Karya Jagdeesh Singh Ke Ghar ke Niche Nal Paas Imaliya Mallju GP Pali</t>
         </is>
       </c>
       <c r="G452" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H452" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I452" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J452" s="3" t="n">
         <v>44471</v>
       </c>
       <c r="K452" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="453">
       <c r="A453" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B453" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C453" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D453" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Constr of Vermi Compost structure for Community / Construction of Vermi Compost structure for Community</t>
         </is>
       </c>
       <c r="E453" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F453" s="1" t="inlineStr">
         <is>
-          <t>1709003033/RS/22012034589112 — Samudayik Nadep Compost Nirman Karya Pali Mukhya Marg ke Bagal me 2nd Khabeesh Pas Pali GP Pali</t>
+          <t>1709003033/RS/22012034589085 — Samudayik Nadep Compost Nirman Karya Chhidiyan Chaudhari ke Ghar Paas Gram Imaliyamallju GP Pali</t>
         </is>
       </c>
       <c r="G453" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H453" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I453" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J453" s="3" t="n">
         <v>44471</v>
       </c>
       <c r="K453" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="454">
       <c r="A454" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B454" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C454" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D454" s="1" t="inlineStr">
         <is>
           <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E454" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F454" s="1" t="inlineStr">
         <is>
-          <t>1709003033/RS/22012034589118 — Samudayik Nadep Nirman Karya Gundaura Kishor Singh ke Ghar Paas Gundaura GP Pali</t>
+          <t>1709003033/RS/22012034589102 — Samudayik Nadep Compost Nirman Karya Pali Mukhya Marg ke bagal me Khabeesh Pass Ist Pali GP Pali</t>
         </is>
       </c>
       <c r="G454" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H454" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I454" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J454" s="3" t="n">
         <v>44471</v>
       </c>
       <c r="K454" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="455">
       <c r="A455" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B455" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C455" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D455" s="1" t="inlineStr">
         <is>
           <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E455" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F455" s="1" t="inlineStr">
         <is>
-          <t>1709003033/RS/22012034589133 — Sockpit Nirman Karya Gov Middle School Paas Pali GP Pali</t>
+          <t>1709003033/RS/22012034589112 — Samudayik Nadep Compost Nirman Karya Pali Mukhya Marg ke Bagal me 2nd Khabeesh Pas Pali GP Pali</t>
         </is>
       </c>
       <c r="G455" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H455" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I455" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J455" s="3" t="n">
         <v>44471</v>
       </c>
       <c r="K455" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="456">
       <c r="A456" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B456" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C456" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D456" s="1" t="inlineStr">
         <is>
-          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E456" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F456" s="1" t="inlineStr">
         <is>
-          <t>1709003033/RS/22012034589142 — Sockpit Nirman Karya Girja Badhai Ke ghar pass wale Nal par</t>
+          <t>1709003033/RS/22012034589118 — Samudayik Nadep Nirman Karya Gundaura Kishor Singh ke Ghar Paas Gundaura GP Pali</t>
         </is>
       </c>
       <c r="G456" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H456" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I456" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J456" s="3" t="n">
         <v>44471</v>
       </c>
       <c r="K456" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="457">
       <c r="A457" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B457" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C457" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D457" s="1" t="inlineStr">
         <is>
-          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E457" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F457" s="1" t="inlineStr">
         <is>
-          <t>1709003033/RS/22012034589148 — Sockpit Nirman Karya Khabeesh ke Paas wale Nal par Pali GP Pali</t>
+          <t>1709003033/RS/22012034589133 — Sockpit Nirman Karya Gov Middle School Paas Pali GP Pali</t>
         </is>
       </c>
       <c r="G457" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H457" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I457" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J457" s="3" t="n">
         <v>44471</v>
       </c>
       <c r="K457" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="458">
       <c r="A458" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B458" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C458" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D458" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E458" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F458" s="1" t="inlineStr">
         <is>
-          <t>1709003033/RS/22012034589152 — Sock Pit Nirman Karya Gov Primary School Gundaura GP Pali</t>
+          <t>1709003033/RS/22012034589142 — Sockpit Nirman Karya Girja Badhai Ke ghar pass wale Nal par</t>
         </is>
       </c>
       <c r="G458" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H458" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I458" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J458" s="3" t="n">
         <v>44471</v>
       </c>
       <c r="K458" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="459">
       <c r="A459" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B459" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C459" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D459" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex</t>
+          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E459" s="1" t="inlineStr">
         <is>
-          <t>Community Sanitary Complex</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F459" s="1" t="inlineStr">
         <is>
-          <t>1709003033/RS/22012034592832 — Samudayik Shauchalay Nirman Karya Madhymik Shala ke Paas Pali GP Pali</t>
+          <t>1709003033/RS/22012034589148 — Sockpit Nirman Karya Khabeesh ke Paas wale Nal par Pali GP Pali</t>
         </is>
       </c>
       <c r="G459" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H459" s="2" t="n">
-        <v>45000</v>
+        <v>0</v>
       </c>
       <c r="I459" s="2" t="n">
-        <v>42338</v>
+        <v>0</v>
       </c>
       <c r="J459" s="3" t="n">
-        <v>44568</v>
-[...3 lines deleted...]
-      </c>
+        <v>44471</v>
+      </c>
+      <c r="K459" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="460">
       <c r="A460" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B460" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C460" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D460" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E460" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F460" s="1" t="inlineStr">
         <is>
-          <t>1709003033/RS/22012035119353 — Dewat,s Nirman Karya Santosh Lodhi ke Ghar se Rajabeta ke ghar</t>
+          <t>1709003033/RS/22012034589152 — Sock Pit Nirman Karya Gov Primary School Gundaura GP Pali</t>
         </is>
       </c>
       <c r="G460" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H460" s="2" t="n">
-        <v>75000</v>
+        <v>0</v>
       </c>
       <c r="I460" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J460" s="3" t="n">
-        <v>45209</v>
+        <v>44471</v>
       </c>
       <c r="K460" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="461">
       <c r="A461" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B461" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C461" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D461" s="1" t="inlineStr">
         <is>
-          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
+          <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex</t>
         </is>
       </c>
       <c r="E461" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Community Sanitary Complex</t>
         </is>
       </c>
       <c r="F461" s="1" t="inlineStr">
         <is>
-          <t>1709003033/WC/172 — नाला विस्‍तारीकरण पुल से झिन्‍ना की ओर ग्राम पाली पंचायत पाली</t>
+          <t>1709003033/RS/22012034592832 — Samudayik Shauchalay Nirman Karya Madhymik Shala ke Paas Pali GP Pali</t>
         </is>
       </c>
       <c r="G461" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H461" s="2" t="n">
-        <v>380000</v>
+        <v>45000</v>
       </c>
       <c r="I461" s="2" t="n">
-        <v>344600</v>
+        <v>42338</v>
       </c>
       <c r="J461" s="3" t="n">
-        <v>40308</v>
+        <v>44568</v>
       </c>
       <c r="K461" s="3" t="n">
-        <v>40389</v>
+        <v>45200</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="462">
       <c r="A462" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B462" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C462" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D462" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E462" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F462" s="1" t="inlineStr">
         <is>
-          <t>1709003033/WC/22012034442074 — नवीन तालाब निर्माण इमलिया मल्ल्जू ग्राम पंचायत पाली</t>
+          <t>1709003033/RS/22012035119353 — Dewat,s Nirman Karya Santosh Lodhi ke Ghar se Rajabeta ke ghar</t>
         </is>
       </c>
       <c r="G462" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H462" s="2" t="n">
-        <v>1431000</v>
+        <v>75000</v>
       </c>
       <c r="I462" s="2" t="n">
-        <v>1362644.68</v>
+        <v>0</v>
       </c>
       <c r="J462" s="3" t="n">
-        <v>43529</v>
-[...3 lines deleted...]
-      </c>
+        <v>45209</v>
+      </c>
+      <c r="K462" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="463">
       <c r="A463" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B463" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C463" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D463" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E463" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F463" s="1" t="inlineStr">
         <is>
-          <t>1709003033/WC/22012034526600 — सामुदायिक खेत तालाब बगीचा पास ग्राम गुदौरा</t>
+          <t>1709003033/WC/172 — नाला विस्‍तारीकरण पुल से झिन्‍ना की ओर ग्राम पाली पंचायत पाली</t>
         </is>
       </c>
       <c r="G463" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H463" s="2" t="n">
-        <v>310386.65</v>
+        <v>380000</v>
       </c>
       <c r="I463" s="2" t="n">
-        <v>119668</v>
+        <v>344600</v>
       </c>
       <c r="J463" s="3" t="n">
-        <v>43879</v>
+        <v>40308</v>
       </c>
       <c r="K463" s="3" t="n">
-        <v>44873</v>
+        <v>40389</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="464">
       <c r="A464" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B464" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C464" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D464" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E464" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F464" s="1" t="inlineStr">
         <is>
-          <t>1709003033/WC/22012034564001 — Samudayik Khet Talab Nirman Karya Nandlal ke ghar ke pass gram pali</t>
+          <t>1709003033/WC/22012034442074 — नवीन तालाब निर्माण इमलिया मल्ल्जू ग्राम पंचायत पाली</t>
         </is>
       </c>
       <c r="G464" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H464" s="2" t="n">
-        <v>0</v>
+        <v>1431000</v>
       </c>
       <c r="I464" s="2" t="n">
-        <v>0</v>
+        <v>1362644.68</v>
       </c>
       <c r="J464" s="3" t="n">
-        <v>43935</v>
-[...1 lines deleted...]
-      <c r="K464" s="3"/>
+        <v>43529</v>
+      </c>
+      <c r="K464" s="3" t="n">
+        <v>44112</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="465">
       <c r="A465" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B465" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C465" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D465" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E465" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F465" s="1" t="inlineStr">
         <is>
-          <t>1709003033/WC/22012034568939 — बोल्डर चेक डेम 25 नग बगीचा घाट की नरहिया और नाले मे ग्राम पाली ग्राम पंचायत पाली</t>
+          <t>1709003033/WC/22012034526600 — सामुदायिक खेत तालाब बगीचा पास ग्राम गुदौरा</t>
         </is>
       </c>
       <c r="G465" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H465" s="2" t="n">
-        <v>188578.31</v>
+        <v>310386.65</v>
       </c>
       <c r="I465" s="2" t="n">
-        <v>143319.6</v>
+        <v>119668</v>
       </c>
       <c r="J465" s="3" t="n">
-        <v>44330</v>
+        <v>43879</v>
       </c>
       <c r="K465" s="3" t="n">
-        <v>45365</v>
+        <v>44873</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="466">
       <c r="A466" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B466" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C466" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D466" s="1" t="inlineStr">
         <is>
-          <t>Construction of Stone graded Bund for Community / Construction of Stone graded Bund for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E466" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F466" s="1" t="inlineStr">
         <is>
-          <t>1709003033/WC/22012034617571 — चेक डेम निर्माण कार्य बगीचा घाट के पास नाला पाली</t>
+          <t>1709003033/WC/22012034564001 — Samudayik Khet Talab Nirman Karya Nandlal ke ghar ke pass gram pali</t>
         </is>
       </c>
       <c r="G466" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H466" s="2" t="n">
-        <v>1490915.63</v>
+        <v>0</v>
       </c>
       <c r="I466" s="2" t="n">
-        <v>1396067.87</v>
+        <v>0</v>
       </c>
       <c r="J466" s="3" t="n">
-        <v>44255</v>
-[...3 lines deleted...]
-      </c>
+        <v>43935</v>
+      </c>
+      <c r="K466" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="467">
       <c r="A467" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B467" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C467" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D467" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E467" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F467" s="1" t="inlineStr">
         <is>
-          <t>1709003033/WC/22012034696383 — Talab Jeerondharya Karya Muluva Ke Khet Pass wala Imaliya Mallju</t>
+          <t>1709003033/WC/22012034568939 — बोल्डर चेक डेम 25 नग बगीचा घाट की नरहिया और नाले मे ग्राम पाली ग्राम पंचायत पाली</t>
         </is>
       </c>
       <c r="G467" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H467" s="2" t="n">
-        <v>957812.23</v>
+        <v>188578.31</v>
       </c>
       <c r="I467" s="2" t="n">
-        <v>889500</v>
+        <v>143319.6</v>
       </c>
       <c r="J467" s="3" t="n">
-        <v>44343</v>
+        <v>44330</v>
       </c>
       <c r="K467" s="3" t="n">
-        <v>44873</v>
+        <v>45365</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="468">
       <c r="A468" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B468" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C468" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D468" s="1" t="inlineStr">
         <is>
-          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
+          <t>Construction of Stone graded Bund for Community / Construction of Stone graded Bund for Community</t>
         </is>
       </c>
       <c r="E468" s="1" t="inlineStr">
         <is>
-          <t>Roof Water Harvesting on gov/panchayat bldg</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F468" s="1" t="inlineStr">
         <is>
-          <t>1709003033/WC/22012034719150 — CTR Roof Water Harveshting Gov. Middle Scholl Pali</t>
+          <t>1709003033/WC/22012034617571 — चेक डेम निर्माण कार्य बगीचा घाट के पास नाला पाली</t>
         </is>
       </c>
       <c r="G468" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H468" s="2" t="n">
-        <v>22173.14</v>
+        <v>1490915.63</v>
       </c>
       <c r="I468" s="2" t="n">
-        <v>6948</v>
+        <v>1396067.87</v>
       </c>
       <c r="J468" s="3" t="n">
-        <v>44424</v>
+        <v>44255</v>
       </c>
       <c r="K468" s="3" t="n">
-        <v>44930</v>
+        <v>45160</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="469">
       <c r="A469" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B469" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C469" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D469" s="1" t="inlineStr">
         <is>
-          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E469" s="1" t="inlineStr">
         <is>
-          <t>Roof Water Harvesting on gov/panchayat bldg</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F469" s="1" t="inlineStr">
         <is>
-          <t>1709003033/WC/22012034719165 — CTR Roof Water Harveshting Gov. Middle School Imaliya Mallju GP Pali</t>
+          <t>1709003033/WC/22012034696383 — Talab Jeerondharya Karya Muluva Ke Khet Pass wala Imaliya Mallju</t>
         </is>
       </c>
       <c r="G469" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H469" s="2" t="n">
-        <v>22173.14</v>
+        <v>957812.23</v>
       </c>
       <c r="I469" s="2" t="n">
-        <v>8106</v>
+        <v>889500</v>
       </c>
       <c r="J469" s="3" t="n">
-        <v>44424</v>
+        <v>44343</v>
       </c>
       <c r="K469" s="3" t="n">
-        <v>44897</v>
+        <v>44873</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="470">
       <c r="A470" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B470" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C470" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D470" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
         </is>
       </c>
       <c r="E470" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Roof Water Harvesting on gov/panchayat bldg</t>
         </is>
       </c>
       <c r="F470" s="1" t="inlineStr">
         <is>
-          <t>1709003033/WC/22012034853258 — Talab Bund Bistarikaran Karya Gram Pali</t>
+          <t>1709003033/WC/22012034719150 — CTR Roof Water Harveshting Gov. Middle Scholl Pali</t>
         </is>
       </c>
       <c r="G470" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H470" s="2" t="n">
-        <v>500000</v>
+        <v>22173.14</v>
       </c>
       <c r="I470" s="2" t="n">
-        <v>0</v>
+        <v>6948</v>
       </c>
       <c r="J470" s="3" t="n">
-        <v>44300</v>
-[...1 lines deleted...]
-      <c r="K470" s="3"/>
+        <v>44424</v>
+      </c>
+      <c r="K470" s="3" t="n">
+        <v>44930</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="471">
       <c r="A471" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B471" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C471" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D471" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
         </is>
       </c>
       <c r="E471" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Roof Water Harvesting on gov/panchayat bldg</t>
         </is>
       </c>
       <c r="F471" s="1" t="inlineStr">
         <is>
-          <t>1709003033/WC/22012034853262 — Talab Bund Bistarikaran Karya Gram Pali</t>
+          <t>1709003033/WC/22012034719165 — CTR Roof Water Harveshting Gov. Middle School Imaliya Mallju GP Pali</t>
         </is>
       </c>
       <c r="G471" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H471" s="2" t="n">
-        <v>0</v>
+        <v>22173.14</v>
       </c>
       <c r="I471" s="2" t="n">
-        <v>0</v>
+        <v>8106</v>
       </c>
       <c r="J471" s="3" t="n">
-        <v>44300</v>
-[...1 lines deleted...]
-      <c r="K471" s="3"/>
+        <v>44424</v>
+      </c>
+      <c r="K471" s="3" t="n">
+        <v>44897</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="472">
       <c r="A472" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B472" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C472" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D472" s="1" t="inlineStr">
         <is>
-          <t>Construction of Stone graded Bund for Community / Construction of Stone graded Bund for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E472" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F472" s="1" t="inlineStr">
         <is>
-          <t>1709003033/WC/22012034909202 — Stap Dam Marammat Karya Gundaura GP Pali</t>
+          <t>1709003033/WC/22012034853258 — Talab Bund Bistarikaran Karya Gram Pali</t>
         </is>
       </c>
       <c r="G472" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H472" s="2" t="n">
-        <v>0</v>
+        <v>500000</v>
       </c>
       <c r="I472" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J472" s="3" t="n">
-        <v>44471</v>
+        <v>44300</v>
       </c>
       <c r="K472" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="473">
       <c r="A473" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B473" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C473" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D473" s="1" t="inlineStr">
         <is>
-          <t>Construction of Stone graded Bund for Community / Construction of Stone graded Bund for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E473" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F473" s="1" t="inlineStr">
         <is>
-          <t>1709003033/WC/22012034909203 — Stap Dam Marammat Karya Gundaura GP Pali</t>
+          <t>1709003033/WC/22012034853262 — Talab Bund Bistarikaran Karya Gram Pali</t>
         </is>
       </c>
       <c r="G473" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H473" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I473" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J473" s="3" t="n">
-        <v>44471</v>
+        <v>44300</v>
       </c>
       <c r="K473" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="474">
       <c r="A474" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B474" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C474" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D474" s="1" t="inlineStr">
         <is>
           <t>Construction of Stone graded Bund for Community / Construction of Stone graded Bund for Community</t>
         </is>
       </c>
       <c r="E474" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F474" s="1" t="inlineStr">
         <is>
-          <t>1709003033/WC/22012034909209 — Stap Dam Marammat Karya Gundaura GP Pali</t>
+          <t>1709003033/WC/22012034909202 — Stap Dam Marammat Karya Gundaura GP Pali</t>
         </is>
       </c>
       <c r="G474" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H474" s="2" t="n">
-        <v>105301.04</v>
+        <v>0</v>
       </c>
       <c r="I474" s="2" t="n">
-        <v>93792.8</v>
+        <v>0</v>
       </c>
       <c r="J474" s="3" t="n">
-        <v>44620</v>
-[...3 lines deleted...]
-      </c>
+        <v>44471</v>
+      </c>
+      <c r="K474" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="475">
       <c r="A475" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B475" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C475" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D475" s="1" t="inlineStr">
         <is>
-          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
+          <t>Construction of Stone graded Bund for Community / Construction of Stone graded Bund for Community</t>
         </is>
       </c>
       <c r="E475" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F475" s="1" t="inlineStr">
         <is>
-          <t>1709003033/WC/22012034933451 — Samudayik Khet Talab Sukarta Chaudhari ke Ghar Paas Imaliya Mallju</t>
+          <t>1709003033/WC/22012034909203 — Stap Dam Marammat Karya Gundaura GP Pali</t>
         </is>
       </c>
       <c r="G475" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H475" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I475" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J475" s="3" t="n">
-        <v>44652</v>
+        <v>44471</v>
       </c>
       <c r="K475" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="476">
       <c r="A476" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B476" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C476" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D476" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Stone graded Bund for Community / Construction of Stone graded Bund for Community</t>
         </is>
       </c>
       <c r="E476" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F476" s="1" t="inlineStr">
         <is>
-          <t>1709003033/WC/22012034933472 — Boder Check Dam Nirman Karya Kundghat Nala par Pali</t>
+          <t>1709003033/WC/22012034909209 — Stap Dam Marammat Karya Gundaura GP Pali</t>
         </is>
       </c>
       <c r="G476" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H476" s="2" t="n">
-        <v>0</v>
+        <v>105301.04</v>
       </c>
       <c r="I476" s="2" t="n">
-        <v>0</v>
+        <v>93792.8</v>
       </c>
       <c r="J476" s="3" t="n">
-        <v>44652</v>
-[...1 lines deleted...]
-      <c r="K476" s="3"/>
+        <v>44620</v>
+      </c>
+      <c r="K476" s="3" t="n">
+        <v>44873</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="477">
       <c r="A477" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B477" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C477" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D477" s="1" t="inlineStr">
         <is>
-          <t>Constr of Stone peripheral Bund for Community / Construction of Stone peripheral/farm/field Bund for Community</t>
+          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E477" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F477" s="1" t="inlineStr">
         <is>
-          <t>1709003033/WC/22012034933481 — Bolder Check dam Nirman Karya Ramautar Upadh ke rariya pas nala par Pali</t>
+          <t>1709003033/WC/22012034933451 — Samudayik Khet Talab Sukarta Chaudhari ke Ghar Paas Imaliya Mallju</t>
         </is>
       </c>
       <c r="G477" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H477" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I477" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J477" s="3" t="n">
         <v>44652</v>
       </c>
       <c r="K477" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="478">
       <c r="A478" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B478" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C478" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D478" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E478" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F478" s="1" t="inlineStr">
         <is>
-          <t>1709003033/WC/22012034933486 — Bolder Check dam Nirman Karya Puran pathak ke khet pas nala par pali</t>
+          <t>1709003033/WC/22012034933472 — Boder Check Dam Nirman Karya Kundghat Nala par Pali</t>
         </is>
       </c>
       <c r="G478" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H478" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I478" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J478" s="3" t="n">
         <v>44652</v>
       </c>
       <c r="K478" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="479">
       <c r="A479" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B479" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C479" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D479" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Constr of Stone peripheral Bund for Community / Construction of Stone peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E479" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F479" s="1" t="inlineStr">
         <is>
-          <t>1709003033/WC/22012034933493 — Bolder Check Dam Ganga Pathak ke rariya pas nala par pali</t>
+          <t>1709003033/WC/22012034933481 — Bolder Check dam Nirman Karya Ramautar Upadh ke rariya pas nala par Pali</t>
         </is>
       </c>
       <c r="G479" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H479" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I479" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J479" s="3" t="n">
         <v>44652</v>
       </c>
       <c r="K479" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="480">
       <c r="A480" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B480" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C480" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D480" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E480" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F480" s="1" t="inlineStr">
         <is>
-          <t>1709003033/WC/22012034933513 — Bolder Check dam Nirman Karya Kachhriyan paas Pali</t>
+          <t>1709003033/WC/22012034933486 — Bolder Check dam Nirman Karya Puran pathak ke khet pas nala par pali</t>
         </is>
       </c>
       <c r="G480" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H480" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I480" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J480" s="3" t="n">
         <v>44652</v>
       </c>
       <c r="K480" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="481">
       <c r="A481" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B481" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C481" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D481" s="1" t="inlineStr">
         <is>
           <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E481" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F481" s="1" t="inlineStr">
         <is>
-          <t>1709003033/WC/22012034933524 — Boulder Check Dam Nirman Karya Mashanhau Pas nala par pali</t>
+          <t>1709003033/WC/22012034933493 — Bolder Check Dam Ganga Pathak ke rariya pas nala par pali</t>
         </is>
       </c>
       <c r="G481" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H481" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I481" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J481" s="3" t="n">
         <v>44652</v>
       </c>
       <c r="K481" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="482">
       <c r="A482" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B482" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C482" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D482" s="1" t="inlineStr">
         <is>
           <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E482" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F482" s="1" t="inlineStr">
         <is>
-          <t>1709003033/WC/22012034933531 — Boulder Check Dam Nirman Karya Mashanhau pas Bhag 2 Nala par Pali</t>
+          <t>1709003033/WC/22012034933513 — Bolder Check dam Nirman Karya Kachhriyan paas Pali</t>
         </is>
       </c>
       <c r="G482" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H482" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I482" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J482" s="3" t="n">
         <v>44652</v>
       </c>
       <c r="K482" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="483">
       <c r="A483" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B483" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C483" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D483" s="1" t="inlineStr">
         <is>
           <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E483" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F483" s="1" t="inlineStr">
         <is>
-          <t>1709003033/WC/22012034933533 — Boulder Check Dam Nirman Karya Dudha ghat pas Nala par Pali</t>
+          <t>1709003033/WC/22012034933524 — Boulder Check Dam Nirman Karya Mashanhau Pas nala par pali</t>
         </is>
       </c>
       <c r="G483" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H483" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I483" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J483" s="3" t="n">
         <v>44652</v>
       </c>
       <c r="K483" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="484">
       <c r="A484" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B484" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C484" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D484" s="1" t="inlineStr">
         <is>
           <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E484" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F484" s="1" t="inlineStr">
         <is>
-          <t>1709003033/WC/22012034933540 — Boulder Check Dam Nirman Karya Laxmi Pathak ke Maluka pas Pali</t>
+          <t>1709003033/WC/22012034933531 — Boulder Check Dam Nirman Karya Mashanhau pas Bhag 2 Nala par Pali</t>
         </is>
       </c>
       <c r="G484" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H484" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I484" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J484" s="3" t="n">
         <v>44652</v>
       </c>
       <c r="K484" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="485">
       <c r="A485" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B485" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C485" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D485" s="1" t="inlineStr">
         <is>
           <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E485" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F485" s="1" t="inlineStr">
         <is>
-          <t>1709003033/WC/22012034933547 — Boulder Check Dam Nirman Karya Babu ki Kachhariyan pas Nala par Pali</t>
+          <t>1709003033/WC/22012034933533 — Boulder Check Dam Nirman Karya Dudha ghat pas Nala par Pali</t>
         </is>
       </c>
       <c r="G485" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H485" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I485" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J485" s="3" t="n">
         <v>44652</v>
       </c>
       <c r="K485" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="486">
       <c r="A486" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B486" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C486" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D486" s="1" t="inlineStr">
         <is>
-          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E486" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F486" s="1" t="inlineStr">
         <is>
-          <t>1709003033/WC/22012034940771 — Stap Dam Nirman Karya Dubghatan ke pas nala par Pali</t>
+          <t>1709003033/WC/22012034933540 — Boulder Check Dam Nirman Karya Laxmi Pathak ke Maluka pas Pali</t>
         </is>
       </c>
       <c r="G486" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H486" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I486" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J486" s="3" t="n">
         <v>44652</v>
       </c>
       <c r="K486" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="487">
       <c r="A487" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B487" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C487" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D487" s="1" t="inlineStr">
         <is>
-          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E487" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F487" s="1" t="inlineStr">
         <is>
-          <t>1709003033/WC/22012034940803 — Stap Dam Nirman Karya Mashanhau pas nala par Gram Pali GP Pali</t>
+          <t>1709003033/WC/22012034933547 — Boulder Check Dam Nirman Karya Babu ki Kachhariyan pas Nala par Pali</t>
         </is>
       </c>
       <c r="G487" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H487" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I487" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J487" s="3" t="n">
         <v>44652</v>
       </c>
       <c r="K487" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="488">
       <c r="A488" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B488" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C488" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D488" s="1" t="inlineStr">
         <is>
-          <t>Constr of Wire crate (gabion) Spur for Comm / Construction of Wire crate (gabion) Spur for Community</t>
+          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E488" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F488" s="1" t="inlineStr">
         <is>
-          <t>1709003033/WC/22012035077889 — Construction of Gabion Structure Dubghata Nale par Gram Pali</t>
+          <t>1709003033/WC/22012034940771 — Stap Dam Nirman Karya Dubghatan ke pas nala par Pali</t>
         </is>
       </c>
       <c r="G488" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H488" s="2" t="n">
-        <v>226155.16</v>
+        <v>0</v>
       </c>
       <c r="I488" s="2" t="n">
-        <v>223981.6</v>
+        <v>0</v>
       </c>
       <c r="J488" s="3" t="n">
-        <v>45098</v>
-[...3 lines deleted...]
-      </c>
+        <v>44652</v>
+      </c>
+      <c r="K488" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="489">
       <c r="A489" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B489" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C489" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D489" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E489" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F489" s="1" t="inlineStr">
         <is>
-          <t>1709003033/WC/22012035077893 — Construction of Percolation tank Khabees ke paas Pali Gram Pali</t>
+          <t>1709003033/WC/22012034940803 — Stap Dam Nirman Karya Mashanhau pas nala par Gram Pali GP Pali</t>
         </is>
       </c>
       <c r="G489" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H489" s="2" t="n">
-        <v>644806.11</v>
+        <v>0</v>
       </c>
       <c r="I489" s="2" t="n">
-        <v>483604</v>
+        <v>0</v>
       </c>
       <c r="J489" s="3" t="n">
-        <v>45098</v>
-[...3 lines deleted...]
-      </c>
+        <v>44652</v>
+      </c>
+      <c r="K489" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="490">
       <c r="A490" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B490" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C490" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D490" s="1" t="inlineStr">
         <is>
           <t>Constr of Wire crate (gabion) Spur for Comm / Construction of Wire crate (gabion) Spur for Community</t>
         </is>
       </c>
       <c r="E490" s="1" t="inlineStr">
         <is>
           <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F490" s="1" t="inlineStr">
         <is>
-          <t>1709003033/WC/22012035077900 — Construction of Gabion structure Badeghat ke paas pali gram Pali</t>
+          <t>1709003033/WC/22012035077889 — Construction of Gabion Structure Dubghata Nale par Gram Pali</t>
         </is>
       </c>
       <c r="G490" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H490" s="2" t="n">
         <v>226155.16</v>
       </c>
       <c r="I490" s="2" t="n">
-        <v>224165.8</v>
+        <v>223981.6</v>
       </c>
       <c r="J490" s="3" t="n">
         <v>45098</v>
       </c>
       <c r="K490" s="3" t="n">
-        <v>45603</v>
+        <v>45511</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="491">
       <c r="A491" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B491" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C491" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D491" s="1" t="inlineStr">
         <is>
-          <t>Constr of Wire crate (gabion) Spur for Comm / Construction of Wire crate (gabion) Spur for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E491" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F491" s="1" t="inlineStr">
         <is>
-          <t>1709003033/WC/22012035104540 — Construction Of Gabion check dam for Community Mashnahu ke Pass Nala Me Gram Gundaura GP Pali</t>
+          <t>1709003033/WC/22012035077893 — Construction of Percolation tank Khabees ke paas Pali Gram Pali</t>
         </is>
       </c>
       <c r="G491" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H491" s="2" t="n">
-        <v>227189.6</v>
+        <v>644806.11</v>
       </c>
       <c r="I491" s="2" t="n">
-        <v>207980.65</v>
+        <v>483604</v>
       </c>
       <c r="J491" s="3" t="n">
-        <v>45204</v>
+        <v>45098</v>
       </c>
       <c r="K491" s="3" t="n">
-        <v>45713</v>
+        <v>45853</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="492">
       <c r="A492" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B492" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C492" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D492" s="1" t="inlineStr">
         <is>
           <t>Constr of Wire crate (gabion) Spur for Comm / Construction of Wire crate (gabion) Spur for Community</t>
         </is>
       </c>
       <c r="E492" s="1" t="inlineStr">
         <is>
           <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F492" s="1" t="inlineStr">
         <is>
-          <t>1709003033/WC/22012035104545 — Construction of Gabion check dam Kutkyani ke pass gram Gundaura GP Pali</t>
+          <t>1709003033/WC/22012035077900 — Construction of Gabion structure Badeghat ke paas pali gram Pali</t>
         </is>
       </c>
       <c r="G492" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H492" s="2" t="n">
-        <v>227189.6</v>
+        <v>226155.16</v>
       </c>
       <c r="I492" s="2" t="n">
-        <v>223918.7</v>
+        <v>224165.8</v>
       </c>
       <c r="J492" s="3" t="n">
-        <v>45204</v>
+        <v>45098</v>
       </c>
       <c r="K492" s="3" t="n">
-        <v>45713</v>
+        <v>45603</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="493">
       <c r="A493" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B493" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C493" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D493" s="1" t="inlineStr">
         <is>
           <t>Constr of Wire crate (gabion) Spur for Comm / Construction of Wire crate (gabion) Spur for Community</t>
         </is>
       </c>
       <c r="E493" s="1" t="inlineStr">
         <is>
           <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F493" s="1" t="inlineStr">
         <is>
-          <t>1709003033/WC/22012035104552 — Construction of Gabion Dudha Ghat ke Pas gram Pali GP Pali</t>
+          <t>1709003033/WC/22012035104540 — Construction Of Gabion check dam for Community Mashnahu ke Pass Nala Me Gram Gundaura GP Pali</t>
         </is>
       </c>
       <c r="G493" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H493" s="2" t="n">
         <v>227189.6</v>
       </c>
       <c r="I493" s="2" t="n">
-        <v>204908.92</v>
+        <v>207980.65</v>
       </c>
       <c r="J493" s="3" t="n">
-        <v>45198</v>
+        <v>45204</v>
       </c>
       <c r="K493" s="3" t="n">
-        <v>45572</v>
+        <v>45713</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="494">
       <c r="A494" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B494" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C494" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D494" s="1" t="inlineStr">
         <is>
           <t>Constr of Wire crate (gabion) Spur for Comm / Construction of Wire crate (gabion) Spur for Community</t>
         </is>
       </c>
       <c r="E494" s="1" t="inlineStr">
         <is>
           <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F494" s="1" t="inlineStr">
         <is>
-          <t>1709003033/WC/22012035104559 — Construction of Gabion Jhinnan Ghat ke pas nala par Pali GP Pali</t>
+          <t>1709003033/WC/22012035104545 — Construction of Gabion check dam Kutkyani ke pass gram Gundaura GP Pali</t>
         </is>
       </c>
       <c r="G494" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H494" s="2" t="n">
         <v>227189.6</v>
       </c>
       <c r="I494" s="2" t="n">
-        <v>201372.92</v>
+        <v>223918.7</v>
       </c>
       <c r="J494" s="3" t="n">
-        <v>45198</v>
+        <v>45204</v>
       </c>
       <c r="K494" s="3" t="n">
-        <v>45511</v>
+        <v>45713</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="495">
       <c r="A495" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B495" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C495" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D495" s="1" t="inlineStr">
         <is>
           <t>Constr of Wire crate (gabion) Spur for Comm / Construction of Wire crate (gabion) Spur for Community</t>
         </is>
       </c>
       <c r="E495" s="1" t="inlineStr">
         <is>
           <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F495" s="1" t="inlineStr">
         <is>
-          <t>1709003033/WC/22012035104564 — Construction of Gabion Bagicha Ghat ki Narahiya me pali GP Pali</t>
+          <t>1709003033/WC/22012035104552 — Construction of Gabion Dudha Ghat ke Pas gram Pali GP Pali</t>
         </is>
       </c>
       <c r="G495" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H495" s="2" t="n">
-        <v>226655.16</v>
+        <v>227189.6</v>
       </c>
       <c r="I495" s="2" t="n">
-        <v>224422.6</v>
+        <v>204908.92</v>
       </c>
       <c r="J495" s="3" t="n">
-        <v>45204</v>
+        <v>45198</v>
       </c>
       <c r="K495" s="3" t="n">
-        <v>45796</v>
+        <v>45572</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="496">
       <c r="A496" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B496" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C496" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D496" s="1" t="inlineStr">
         <is>
           <t>Constr of Wire crate (gabion) Spur for Comm / Construction of Wire crate (gabion) Spur for Community</t>
         </is>
       </c>
       <c r="E496" s="1" t="inlineStr">
         <is>
           <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F496" s="1" t="inlineStr">
         <is>
-          <t>1709003033/WC/22012035104571 — Constrcion of Gabion Sanyasi Baba ke pas Narahiya me Gundaura har GP Pali</t>
+          <t>1709003033/WC/22012035104559 — Construction of Gabion Jhinnan Ghat ke pas nala par Pali GP Pali</t>
         </is>
       </c>
       <c r="G496" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H496" s="2" t="n">
         <v>227189.6</v>
       </c>
       <c r="I496" s="2" t="n">
-        <v>208334.79</v>
+        <v>201372.92</v>
       </c>
       <c r="J496" s="3" t="n">
         <v>45198</v>
       </c>
       <c r="K496" s="3" t="n">
-        <v>45761</v>
+        <v>45511</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="497">
       <c r="A497" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B497" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C497" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D497" s="1" t="inlineStr">
         <is>
           <t>Constr of Wire crate (gabion) Spur for Comm / Construction of Wire crate (gabion) Spur for Community</t>
         </is>
       </c>
       <c r="E497" s="1" t="inlineStr">
         <is>
           <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F497" s="1" t="inlineStr">
         <is>
-          <t>1709003033/WC/22012035105583 — Constrction of Gabion For Community nala par Peepar Ghat (Dubghata Taraf) pas Pali GP Pali</t>
+          <t>1709003033/WC/22012035104564 — Construction of Gabion Bagicha Ghat ki Narahiya me pali GP Pali</t>
         </is>
       </c>
       <c r="G497" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H497" s="2" t="n">
         <v>226655.16</v>
       </c>
       <c r="I497" s="2" t="n">
-        <v>224049.6</v>
+        <v>224422.6</v>
       </c>
       <c r="J497" s="3" t="n">
-        <v>45198</v>
+        <v>45204</v>
       </c>
       <c r="K497" s="3" t="n">
-        <v>45603</v>
+        <v>45796</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="498">
       <c r="A498" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B498" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C498" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D498" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Constr of Wire crate (gabion) Spur for Comm / Construction of Wire crate (gabion) Spur for Community</t>
         </is>
       </c>
       <c r="E498" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F498" s="1" t="inlineStr">
         <is>
-          <t>1709003033/WC/22012035105712 — Boulder Check Dam For Community Kushela ke pas nala par Pali</t>
+          <t>1709003033/WC/22012035104571 — Constrcion of Gabion Sanyasi Baba ke pas Narahiya me Gundaura har GP Pali</t>
         </is>
       </c>
       <c r="G498" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H498" s="2" t="n">
-        <v>0</v>
+        <v>227189.6</v>
       </c>
       <c r="I498" s="2" t="n">
-        <v>0</v>
+        <v>208334.79</v>
       </c>
       <c r="J498" s="3" t="n">
-        <v>45154</v>
-[...1 lines deleted...]
-      <c r="K498" s="3"/>
+        <v>45198</v>
+      </c>
+      <c r="K498" s="3" t="n">
+        <v>45761</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="499">
       <c r="A499" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B499" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C499" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D499" s="1" t="inlineStr">
         <is>
-          <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone boulder Gully Plugs for Community</t>
+          <t>Constr of Wire crate (gabion) Spur for Comm / Construction of Wire crate (gabion) Spur for Community</t>
         </is>
       </c>
       <c r="E499" s="1" t="inlineStr">
         <is>
-          <t>Boulder Check/Gully Plug</t>
+          <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F499" s="1" t="inlineStr">
         <is>
-          <t>1709003033/WC/22012035105750 — Constrction of Boulder Check Dam for Community Jhiriya Ghat pas nala par pali GP Pali</t>
+          <t>1709003033/WC/22012035105583 — Constrction of Gabion For Community nala par Peepar Ghat (Dubghata Taraf) pas Pali GP Pali</t>
         </is>
       </c>
       <c r="G499" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H499" s="2" t="n">
-        <v>0</v>
+        <v>226655.16</v>
       </c>
       <c r="I499" s="2" t="n">
-        <v>0</v>
+        <v>224049.6</v>
       </c>
       <c r="J499" s="3" t="n">
-        <v>45154</v>
-[...1 lines deleted...]
-      <c r="K499" s="3"/>
+        <v>45198</v>
+      </c>
+      <c r="K499" s="3" t="n">
+        <v>45603</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="500">
       <c r="A500" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B500" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C500" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D500" s="1" t="inlineStr">
         <is>
-          <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone boulder Gully Plugs for Community</t>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E500" s="1" t="inlineStr">
         <is>
-          <t>Boulder Check/Gully Plug</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F500" s="1" t="inlineStr">
         <is>
-          <t>1709003033/WC/22012035106239 — Constrction of Boulder Check dam Nala Par Mahua Pas Pali GP Pali</t>
+          <t>1709003033/WC/22012035105712 — Boulder Check Dam For Community Kushela ke pas nala par Pali</t>
         </is>
       </c>
       <c r="G500" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H500" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I500" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J500" s="3" t="n">
         <v>45154</v>
       </c>
       <c r="K500" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="501">
       <c r="A501" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B501" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C501" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D501" s="1" t="inlineStr">
         <is>
           <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone boulder Gully Plugs for Community</t>
         </is>
       </c>
       <c r="E501" s="1" t="inlineStr">
         <is>
           <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F501" s="1" t="inlineStr">
         <is>
-          <t>1709003033/WC/22012035106248 — Const of Boulder Check Dam nala par Patarhan paas pali GP Pali</t>
+          <t>1709003033/WC/22012035105750 — Constrction of Boulder Check Dam for Community Jhiriya Ghat pas nala par pali GP Pali</t>
         </is>
       </c>
       <c r="G501" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H501" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I501" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J501" s="3" t="n">
         <v>45154</v>
       </c>
       <c r="K501" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="502">
       <c r="A502" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B502" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C502" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D502" s="1" t="inlineStr">
         <is>
           <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone boulder Gully Plugs for Community</t>
         </is>
       </c>
       <c r="E502" s="1" t="inlineStr">
         <is>
           <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F502" s="1" t="inlineStr">
         <is>
-          <t>1709003033/WC/22012035106250 — Constr of Boulder Check Dam nala par Amangi Ghat pali GP Pali</t>
+          <t>1709003033/WC/22012035106239 — Constrction of Boulder Check dam Nala Par Mahua Pas Pali GP Pali</t>
         </is>
       </c>
       <c r="G502" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H502" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I502" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J502" s="3" t="n">
         <v>45154</v>
       </c>
       <c r="K502" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="503">
       <c r="A503" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B503" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C503" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D503" s="1" t="inlineStr">
         <is>
           <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone boulder Gully Plugs for Community</t>
         </is>
       </c>
       <c r="E503" s="1" t="inlineStr">
         <is>
           <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F503" s="1" t="inlineStr">
         <is>
-          <t>1709003033/WC/22012035106253 — Constr of Boulder Check Dam nala par Kund ka Kachhara Pali GP Pali</t>
+          <t>1709003033/WC/22012035106248 — Const of Boulder Check Dam nala par Patarhan paas pali GP Pali</t>
         </is>
       </c>
       <c r="G503" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H503" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I503" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J503" s="3" t="n">
         <v>45154</v>
       </c>
       <c r="K503" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="504">
       <c r="A504" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B504" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C504" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D504" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone boulder Gully Plugs for Community</t>
         </is>
       </c>
       <c r="E504" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F504" s="1" t="inlineStr">
         <is>
-          <t>1709003033/WC/22012035178597 — Water Conservation Pit Nala me Jhinnan paas se Bade Ghat ke Aange Tak Gram Pali GP Pali</t>
+          <t>1709003033/WC/22012035106250 — Constr of Boulder Check Dam nala par Amangi Ghat pali GP Pali</t>
         </is>
       </c>
       <c r="G504" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H504" s="2" t="n">
-        <v>495210</v>
+        <v>0</v>
       </c>
       <c r="I504" s="2" t="n">
-        <v>470985</v>
+        <v>0</v>
       </c>
       <c r="J504" s="3" t="n">
-        <v>45367</v>
-[...3 lines deleted...]
-      </c>
+        <v>45154</v>
+      </c>
+      <c r="K504" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="505">
       <c r="A505" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B505" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C505" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D505" s="1" t="inlineStr">
         <is>
-          <t>Constr of Pebble peripheral Bund for Community / Construction of Pebble peripheral/farm/field Bund for Community</t>
+          <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone boulder Gully Plugs for Community</t>
         </is>
       </c>
       <c r="E505" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F505" s="1" t="inlineStr">
         <is>
-          <t>1709003033/WC/22012035187610 — Sarvjanik Khettalab Mukhyamarg ke bagal se Lakhan Chaudhari ke Ghar Paas imaliyamallju GP Pali</t>
+          <t>1709003033/WC/22012035106253 — Constr of Boulder Check Dam nala par Kund ka Kachhara Pali GP Pali</t>
         </is>
       </c>
       <c r="G505" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H505" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I505" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J505" s="3" t="n">
-        <v>45318</v>
+        <v>45154</v>
       </c>
       <c r="K505" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="506">
       <c r="A506" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B506" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C506" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D506" s="1" t="inlineStr">
         <is>
-          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E506" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F506" s="1" t="inlineStr">
         <is>
-          <t>1709003033/WC/22012035253749 — Boulder check dam nirman karya Umashankar Upadhyay ke khet paas nala me gram Pali gp Pali</t>
+          <t>1709003033/WC/22012035178597 — Water Conservation Pit Nala me Jhinnan paas se Bade Ghat ke Aange Tak Gram Pali GP Pali</t>
         </is>
       </c>
       <c r="G506" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H506" s="2" t="n">
-        <v>0</v>
+        <v>495210</v>
       </c>
       <c r="I506" s="2" t="n">
-        <v>0</v>
+        <v>470985</v>
       </c>
       <c r="J506" s="3" t="n">
-        <v>45724</v>
-[...1 lines deleted...]
-      <c r="K506" s="3"/>
+        <v>45367</v>
+      </c>
+      <c r="K506" s="3" t="n">
+        <v>45853</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="507">
       <c r="A507" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B507" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C507" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D507" s="1" t="inlineStr">
         <is>
-          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Pebble peripheral Bund for Community / Construction of Pebble peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E507" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F507" s="1" t="inlineStr">
         <is>
-          <t>1709003033/WC/22012035253756 — Boulder check dam nirman karya Harvansh Upadhyay ke khet paas nala me gram Pali gp Pali</t>
+          <t>1709003033/WC/22012035187610 — Sarvjanik Khettalab Mukhyamarg ke bagal se Lakhan Chaudhari ke Ghar Paas imaliyamallju GP Pali</t>
         </is>
       </c>
       <c r="G507" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H507" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I507" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J507" s="3" t="n">
-        <v>45724</v>
+        <v>45318</v>
       </c>
       <c r="K507" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="508">
       <c r="A508" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B508" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C508" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D508" s="1" t="inlineStr">
         <is>
-          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry Check Dam for Community</t>
         </is>
       </c>
       <c r="E508" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F508" s="1" t="inlineStr">
         <is>
-          <t>1709003033/WC/22012035253825 — Boulder check dam nirman karya Keshkumar Mishra ke khet paas nala me gram Pali gp Pali</t>
+          <t>1709003033/WC/22012035253749 — Boulder check dam nirman karya Umashankar Upadhyay ke khet paas nala me gram Pali gp Pali</t>
         </is>
       </c>
       <c r="G508" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H508" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I508" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J508" s="3" t="n">
-        <v>45726</v>
+        <v>45724</v>
       </c>
       <c r="K508" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="509">
       <c r="A509" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B509" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C509" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D509" s="1" t="inlineStr">
         <is>
-          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry Check Dam for Community</t>
         </is>
       </c>
       <c r="E509" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F509" s="1" t="inlineStr">
         <is>
-          <t>1709003033/WC/22012035253835 — Boulder check dam nirman karya Khabeesh paas naraiya me gram Pali gp Pali</t>
+          <t>1709003033/WC/22012035253756 — Boulder check dam nirman karya Harvansh Upadhyay ke khet paas nala me gram Pali gp Pali</t>
         </is>
       </c>
       <c r="G509" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H509" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I509" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J509" s="3" t="n">
-        <v>45726</v>
+        <v>45724</v>
       </c>
       <c r="K509" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="510">
       <c r="A510" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B510" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C510" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D510" s="1" t="inlineStr">
         <is>
-          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry Check Dam for Community</t>
         </is>
       </c>
       <c r="E510" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F510" s="1" t="inlineStr">
         <is>
-          <t>1709003033/WC/22012035253838 — Boulder Check dam nirman karya Ramnaresh Upadhyay ke khet paas pali nala me GP Pali</t>
+          <t>1709003033/WC/22012035253825 — Boulder check dam nirman karya Keshkumar Mishra ke khet paas nala me gram Pali gp Pali</t>
         </is>
       </c>
       <c r="G510" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H510" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I510" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J510" s="3" t="n">
         <v>45726</v>
       </c>
       <c r="K510" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="511">
       <c r="A511" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B511" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C511" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D511" s="1" t="inlineStr">
         <is>
-          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry Check Dam for Community</t>
         </is>
       </c>
       <c r="E511" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F511" s="1" t="inlineStr">
         <is>
-          <t>1709003033/WC/22012035253841 — Boulder Check Dam Nirman karya Ramji Upadhyay ke khet paas nala me gram pali GP Pali</t>
+          <t>1709003033/WC/22012035253835 — Boulder check dam nirman karya Khabeesh paas naraiya me gram Pali gp Pali</t>
         </is>
       </c>
       <c r="G511" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H511" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I511" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J511" s="3" t="n">
         <v>45726</v>
       </c>
       <c r="K511" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="512">
       <c r="A512" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B512" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C512" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D512" s="1" t="inlineStr">
         <is>
-          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry Check Dam for Community</t>
         </is>
       </c>
       <c r="E512" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F512" s="1" t="inlineStr">
         <is>
-          <t>1709003033/WC/22012035253844 — Boulder Check dam nirman karya Dinesh Chounrha ke khet ke paas nala pali me Gram Pali GP Pali</t>
+          <t>1709003033/WC/22012035253838 — Boulder Check dam nirman karya Ramnaresh Upadhyay ke khet paas pali nala me GP Pali</t>
         </is>
       </c>
       <c r="G512" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H512" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I512" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J512" s="3" t="n">
         <v>45726</v>
       </c>
       <c r="K512" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="513">
       <c r="A513" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B513" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C513" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D513" s="1" t="inlineStr">
         <is>
-          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry Check Dam for Community</t>
         </is>
       </c>
       <c r="E513" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F513" s="1" t="inlineStr">
         <is>
-          <t>1709003033/WC/22012035253847 — Boulder Check dam nirman karya Umesh Garg ke khet ke paas nala pali me Gram Pali GP Pali</t>
+          <t>1709003033/WC/22012035253841 — Boulder Check Dam Nirman karya Ramji Upadhyay ke khet paas nala me gram pali GP Pali</t>
         </is>
       </c>
       <c r="G513" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H513" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I513" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J513" s="3" t="n">
         <v>45726</v>
       </c>
       <c r="K513" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="514">
       <c r="A514" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B514" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C514" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D514" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry Check Dam for Community</t>
         </is>
       </c>
       <c r="E514" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F514" s="1" t="inlineStr">
         <is>
-          <t>1709003033/WC/22012035255752 — Boulder Check dam nirman karya Dinesh Chounrha ke khet ke paas nala pali me Gram Pali GP Pali</t>
+          <t>1709003033/WC/22012035253844 — Boulder Check dam nirman karya Dinesh Chounrha ke khet ke paas nala pali me Gram Pali GP Pali</t>
         </is>
       </c>
       <c r="G514" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H514" s="2" t="n">
-        <v>244162.1</v>
+        <v>0</v>
       </c>
       <c r="I514" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J514" s="3" t="n">
-        <v>45739</v>
+        <v>45726</v>
       </c>
       <c r="K514" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="515">
       <c r="A515" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B515" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C515" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D515" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry Check Dam for Community</t>
         </is>
       </c>
       <c r="E515" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F515" s="1" t="inlineStr">
         <is>
-          <t>1709003033/WC/22012035255753 — Boulder check dam nirman karya Keshkumar Mishra ke khet paas nala me gram Pali gp Pali</t>
+          <t>1709003033/WC/22012035253847 — Boulder Check dam nirman karya Umesh Garg ke khet ke paas nala pali me Gram Pali GP Pali</t>
         </is>
       </c>
       <c r="G515" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H515" s="2" t="n">
-        <v>243162.1</v>
+        <v>0</v>
       </c>
       <c r="I515" s="2" t="n">
-        <v>219461.7</v>
+        <v>0</v>
       </c>
       <c r="J515" s="3" t="n">
-        <v>45815</v>
-[...3 lines deleted...]
-      </c>
+        <v>45726</v>
+      </c>
+      <c r="K515" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="516">
       <c r="A516" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B516" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C516" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D516" s="1" t="inlineStr">
         <is>
           <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E516" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F516" s="1" t="inlineStr">
         <is>
-          <t>1709003033/WC/22012035255754 — Boulder check dam nirman karya Harvansh Upadhyay ke khet paas nala me gram Pali gp Pali</t>
+          <t>1709003033/WC/22012035255752 — Boulder Check dam nirman karya Dinesh Chounrha ke khet ke paas nala pali me Gram Pali GP Pali</t>
         </is>
       </c>
       <c r="G516" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H516" s="2" t="n">
         <v>244162.1</v>
       </c>
       <c r="I516" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J516" s="3" t="n">
         <v>45739</v>
       </c>
       <c r="K516" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="517">
       <c r="A517" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B517" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C517" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D517" s="1" t="inlineStr">
         <is>
           <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E517" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F517" s="1" t="inlineStr">
         <is>
-          <t>1709003033/WC/22012035255755 — Boulder check dam nirman karya Khabeesh paas naraiya me gram Pali gp Pali</t>
+          <t>1709003033/WC/22012035255753 — Boulder check dam nirman karya Keshkumar Mishra ke khet paas nala me gram Pali gp Pali</t>
         </is>
       </c>
       <c r="G517" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H517" s="2" t="n">
-        <v>243662.1</v>
+        <v>243162.1</v>
       </c>
       <c r="I517" s="2" t="n">
-        <v>0</v>
+        <v>219461.7</v>
       </c>
       <c r="J517" s="3" t="n">
-        <v>45739</v>
-[...1 lines deleted...]
-      <c r="K517" s="3"/>
+        <v>45815</v>
+      </c>
+      <c r="K517" s="3" t="n">
+        <v>46127</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="518">
       <c r="A518" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B518" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C518" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D518" s="1" t="inlineStr">
         <is>
           <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E518" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F518" s="1" t="inlineStr">
         <is>
-          <t>1709003033/WC/22012035255756 — Boulder Check dam nirman karya Ramnaresh Upadhyay ke khet paas pali nala me GP Pali</t>
+          <t>1709003033/WC/22012035255754 — Boulder check dam nirman karya Harvansh Upadhyay ke khet paas nala me gram Pali gp Pali</t>
         </is>
       </c>
       <c r="G518" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H518" s="2" t="n">
-        <v>243162.1</v>
+        <v>244162.1</v>
       </c>
       <c r="I518" s="2" t="n">
-        <v>197376</v>
+        <v>0</v>
       </c>
       <c r="J518" s="3" t="n">
-        <v>45815</v>
-[...3 lines deleted...]
-      </c>
+        <v>45739</v>
+      </c>
+      <c r="K518" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="519">
       <c r="A519" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B519" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C519" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D519" s="1" t="inlineStr">
         <is>
           <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E519" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F519" s="1" t="inlineStr">
         <is>
-          <t>1709003033/WC/22012035255757 — Boulder Check Dam Nirman karya Ramji Upadhyay ke khet paas nala me gram pali GP Pali</t>
+          <t>1709003033/WC/22012035255755 — Boulder check dam nirman karya Khabeesh paas naraiya me gram Pali gp Pali</t>
         </is>
       </c>
       <c r="G519" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H519" s="2" t="n">
         <v>243662.1</v>
       </c>
       <c r="I519" s="2" t="n">
-        <v>172842</v>
+        <v>0</v>
       </c>
       <c r="J519" s="3" t="n">
-        <v>45822</v>
-[...3 lines deleted...]
-      </c>
+        <v>45739</v>
+      </c>
+      <c r="K519" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="520">
       <c r="A520" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B520" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C520" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D520" s="1" t="inlineStr">
         <is>
           <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E520" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F520" s="1" t="inlineStr">
         <is>
-          <t>1709003033/WC/22012035255758 — Boulder Check dam nirman karya Umesh Garg ke khet ke paas nala pali me Gram Pali GP Pali</t>
+          <t>1709003033/WC/22012035255756 — Boulder Check dam nirman karya Ramnaresh Upadhyay ke khet paas pali nala me GP Pali</t>
         </is>
       </c>
       <c r="G520" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H520" s="2" t="n">
-        <v>243662.1</v>
+        <v>243162.1</v>
       </c>
       <c r="I520" s="2" t="n">
-        <v>0</v>
+        <v>197376</v>
       </c>
       <c r="J520" s="3" t="n">
-        <v>45739</v>
-[...1 lines deleted...]
-      <c r="K520" s="3"/>
+        <v>45815</v>
+      </c>
+      <c r="K520" s="3" t="n">
+        <v>46128</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="521">
       <c r="A521" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B521" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C521" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D521" s="1" t="inlineStr">
         <is>
           <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E521" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F521" s="1" t="inlineStr">
         <is>
-          <t>1709003033/WC/22012035255759 — Boulder check dam nirman karya Umashankar Upadhyay ke khet paas nala me gram Pali gp Pali</t>
+          <t>1709003033/WC/22012035255757 — Boulder Check Dam Nirman karya Ramji Upadhyay ke khet paas nala me gram pali GP Pali</t>
         </is>
       </c>
       <c r="G521" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H521" s="2" t="n">
-        <v>244162.1</v>
+        <v>243662.1</v>
       </c>
       <c r="I521" s="2" t="n">
-        <v>0</v>
+        <v>172842</v>
       </c>
       <c r="J521" s="3" t="n">
-        <v>45739</v>
-[...1 lines deleted...]
-      <c r="K521" s="3"/>
+        <v>45822</v>
+      </c>
+      <c r="K521" s="3" t="n">
+        <v>46128</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="522">
       <c r="A522" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B522" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C522" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D522" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E522" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F522" s="1" t="inlineStr">
         <is>
-          <t>1709003033/WC/70 — स्‍टापडेम निर्माण कार्य गुदौरा ग्राम पंचायत पाली</t>
+          <t>1709003033/WC/22012035255758 — Boulder Check dam nirman karya Umesh Garg ke khet ke paas nala pali me Gram Pali GP Pali</t>
         </is>
       </c>
       <c r="G522" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H522" s="2" t="n">
-        <v>499000</v>
+        <v>243662.1</v>
       </c>
       <c r="I522" s="2" t="n">
-        <v>746202</v>
+        <v>0</v>
       </c>
       <c r="J522" s="3" t="n">
-        <v>39898</v>
-[...3 lines deleted...]
-      </c>
+        <v>45739</v>
+      </c>
+      <c r="K522" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="523">
       <c r="A523" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B523" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C523" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D523" s="1" t="inlineStr">
         <is>
-          <t>Excavation / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E523" s="1" t="inlineStr">
         <is>
-          <t>Renovation of traditional water bodies</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F523" s="1" t="inlineStr">
         <is>
-          <t>1709003033/WH/145 — नवीन तालाब निर्माण कार्य ग्राम इमालिया मल्‍लजू ग्राम पंचायत पाली</t>
+          <t>1709003033/WC/22012035255759 — Boulder check dam nirman karya Umashankar Upadhyay ke khet paas nala me gram Pali gp Pali</t>
         </is>
       </c>
       <c r="G523" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H523" s="2" t="n">
-        <v>500000</v>
+        <v>244162.1</v>
       </c>
       <c r="I523" s="2" t="n">
-        <v>429400</v>
+        <v>0</v>
       </c>
       <c r="J523" s="3" t="n">
-        <v>40274</v>
-[...3 lines deleted...]
-      </c>
+        <v>45739</v>
+      </c>
+      <c r="K523" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="524">
       <c r="A524" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B524" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C524" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D524" s="1" t="inlineStr">
         <is>
-          <t>Excavation / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E524" s="1" t="inlineStr">
         <is>
-          <t>Renovation of traditional water bodies</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F524" s="1" t="inlineStr">
         <is>
-          <t>1709003033/WH/179 — तालाब विस्‍तारीकरण ग्राम पाली पंचायत पाली</t>
+          <t>1709003033/WC/70 — स्‍टापडेम निर्माण कार्य गुदौरा ग्राम पंचायत पाली</t>
         </is>
       </c>
       <c r="G524" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H524" s="2" t="n">
-        <v>496000</v>
+        <v>499000</v>
       </c>
       <c r="I524" s="2" t="n">
-        <v>356854</v>
+        <v>746202</v>
       </c>
       <c r="J524" s="3" t="n">
-        <v>40308</v>
+        <v>39898</v>
       </c>
       <c r="K524" s="3" t="n">
-        <v>41514</v>
+        <v>40173</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="525">
       <c r="A525" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B525" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C525" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D525" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Excavation / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E525" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="F525" s="1" t="inlineStr">
         <is>
-          <t>1709003033/WH/19963440 — Talab jirnodhdar kary gram pali gram panvhayat pali</t>
+          <t>1709003033/WH/145 — नवीन तालाब निर्माण कार्य ग्राम इमालिया मल्‍लजू ग्राम पंचायत पाली</t>
         </is>
       </c>
       <c r="G525" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H525" s="2" t="n">
-        <v>296000</v>
+        <v>500000</v>
       </c>
       <c r="I525" s="2" t="n">
-        <v>250467</v>
+        <v>429400</v>
       </c>
       <c r="J525" s="3" t="n">
-        <v>42895</v>
+        <v>40274</v>
       </c>
       <c r="K525" s="3" t="n">
-        <v>43414</v>
+        <v>40503</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="526">
       <c r="A526" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B526" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C526" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D526" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Excavation / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E526" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="F526" s="1" t="inlineStr">
         <is>
-          <t>1709003033/WH/22012034939913 — Samudayik Khet Talab Lakhan Choudhri ke ghar pas gram Imaliya Mallju GP Pali</t>
+          <t>1709003033/WH/179 — तालाब विस्‍तारीकरण ग्राम पाली पंचायत पाली</t>
         </is>
       </c>
       <c r="G526" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H526" s="2" t="n">
-        <v>0</v>
+        <v>496000</v>
       </c>
       <c r="I526" s="2" t="n">
-        <v>0</v>
+        <v>356854</v>
       </c>
       <c r="J526" s="3" t="n">
-        <v>45449</v>
-[...1 lines deleted...]
-      <c r="K526" s="3"/>
+        <v>40308</v>
+      </c>
+      <c r="K526" s="3" t="n">
+        <v>41514</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="527">
       <c r="A527" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B527" s="1" t="inlineStr">
         <is>
+          <t>2017-2018</t>
+        </is>
+      </c>
+      <c r="C527" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+        </is>
+      </c>
+      <c r="D527" s="1" t="inlineStr">
+        <is>
+          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+        </is>
+      </c>
+      <c r="E527" s="1" t="inlineStr">
+        <is>
+          <t>Repair &amp; maint of Pond/ Tank</t>
+        </is>
+      </c>
+      <c r="F527" s="1" t="inlineStr">
+        <is>
+          <t>1709003033/WH/19963440 — Talab jirnodhdar kary gram pali gram panvhayat pali</t>
+        </is>
+      </c>
+      <c r="G527" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H527" s="2" t="n">
+        <v>296000</v>
+      </c>
+      <c r="I527" s="2" t="n">
+        <v>250467</v>
+      </c>
+      <c r="J527" s="3" t="n">
+        <v>42895</v>
+      </c>
+      <c r="K527" s="3" t="n">
+        <v>43414</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="528">
+      <c r="A528" s="1" t="inlineStr">
+        <is>
+          <t>GUNOR</t>
+        </is>
+      </c>
+      <c r="B528" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C528" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+        </is>
+      </c>
+      <c r="D528" s="1" t="inlineStr">
+        <is>
+          <t>Renovtion of Community Ponds for Comm / Rejuvenation of Pond for Community</t>
+        </is>
+      </c>
+      <c r="E528" s="1" t="inlineStr">
+        <is>
+          <t>Repair &amp; maint of Pond/ Tank</t>
+        </is>
+      </c>
+      <c r="F528" s="1" t="inlineStr">
+        <is>
+          <t>1709003033/WH/22012034939913 — Samudayik Khet Talab Lakhan Choudhri ke ghar pas gram Imaliya Mallju GP Pali</t>
+        </is>
+      </c>
+      <c r="G528" s="1" t="inlineStr">
+        <is>
+          <t>Approved</t>
+        </is>
+      </c>
+      <c r="H528" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I528" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J528" s="3" t="n">
+        <v>45449</v>
+      </c>
+      <c r="K528" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="529">
+      <c r="A529" s="1" t="inlineStr">
+        <is>
+          <t>GUNOR</t>
+        </is>
+      </c>
+      <c r="B529" s="1" t="inlineStr">
+        <is>
           <t>2007-2008</t>
         </is>
       </c>
-      <c r="C527" s="1" t="inlineStr">
+      <c r="C529" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Renovation of traditional water bodies</t>
         </is>
       </c>
-      <c r="D527" s="1" t="inlineStr">
+      <c r="D529" s="1" t="inlineStr">
         <is>
           <t>Strengthening of Embankment / Construction of Embankment for community</t>
         </is>
       </c>
-      <c r="E527" s="1" t="inlineStr">
+      <c r="E529" s="1" t="inlineStr">
         <is>
           <t>Renovation of traditional water bodies</t>
         </is>
       </c>
-      <c r="F527" s="1" t="inlineStr">
+      <c r="F529" s="1" t="inlineStr">
         <is>
           <t>1709003033/WH/36 — तालाब विस्‍तार कार्य इमलिया मल्‍लजू</t>
         </is>
       </c>
-      <c r="G527" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H527" s="2" t="n">
+      <c r="G529" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H529" s="2" t="n">
         <v>118800</v>
       </c>
-      <c r="I527" s="2" t="n">
+      <c r="I529" s="2" t="n">
         <v>204435</v>
       </c>
-      <c r="J527" s="3" t="n">
+      <c r="J529" s="3" t="n">
         <v>39253</v>
       </c>
-      <c r="K527" s="3" t="n">
+      <c r="K529" s="3" t="n">
         <v>39911</v>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>