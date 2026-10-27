--- v1 (2026-10-23)
+++ v2 (2026-10-27)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K529"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-10-23 20:24:34</t>
+          <t>Exported on: 2026-10-27 14:48:43</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: PANNA</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">