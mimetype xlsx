--- v0 (2026-09-03)
+++ v1 (2026-10-19)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K59"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-03 09:48:12</t>
+          <t>Exported on: 2026-10-19 12:33:45</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: PANNA</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -273,98 +273,98 @@
       </c>
       <c r="K11" s="3" t="inlineStr">
         <is>
           <t>Work Completed Date</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of Single Unit Toilets for Individual / Construction of IHHL for Individual</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
           <t>1709003044/IF/22012034412133 — व्यक्तिगत शौचालय निर्माण कार्य संजयनाथ / मुलायम नाथ</t>
         </is>
       </c>
       <c r="G12" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H12" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I12" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="n">
         <v>43293</v>
       </c>
       <c r="K12" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
-          <t>Boundary Plantation of Horti-Trees for Individuals / Boundary Line Plantation of Horticulture Trees for Individuals</t>
+          <t>Boundary Plantation of Horti-Trees for Individuals / Line Plantation of Horticulture Trees for Individual</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
           <t>1709003044/IF/22012034590212 — plantation work bhudar prasad/bhodu tripathi gram jhumta</t>
         </is>
       </c>
       <c r="G13" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H13" s="2" t="n">
         <v>115430</v>
       </c>
       <c r="I13" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="n">
         <v>44042</v>
@@ -414,1610 +414,1610 @@
         <v>0</v>
       </c>
       <c r="J14" s="3" t="n">
         <v>44042</v>
       </c>
       <c r="K14" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>Boundary Plantation of Horti-Trees for Individuals / Boundary Line Plantation of Horticulture Trees for Individuals</t>
+          <t>Boundary Plantation of Horti-Trees for Individuals / Line Plantation of Horticulture Trees for Individual</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
           <t>1709003044/IF/22012034590236 — platation work ram siromani thipathi/babulal gram jhumta</t>
         </is>
       </c>
       <c r="G15" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H15" s="2" t="n">
         <v>115430</v>
       </c>
       <c r="I15" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="n">
         <v>44042</v>
       </c>
       <c r="K15" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Farm Forestry-Fields Individuals / Block Plantation of Farm Forestry Trees in Fields for Individuals</t>
+          <t>Block Plantation-Farm Forestry-Fields Individuals / Agro Forestry Block Plantation for Individual</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
           <t>1709003044/IF/22012035144793 — Plantation- Madan Patel</t>
         </is>
       </c>
       <c r="G16" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H16" s="2" t="n">
         <v>133269.6</v>
       </c>
       <c r="I16" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="n">
         <v>45208</v>
       </c>
       <c r="K16" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
           <t>1709003044/IF/22012035304866 — khet talab nirman karya sandeep pal /buddhu pal</t>
         </is>
       </c>
       <c r="G17" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H17" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I17" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="n">
         <v>45681</v>
       </c>
       <c r="K17" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
           <t>1709003044/IF/22012035317712 — khet talab nirman karya badri prasad sahu / ramuwa tikariya</t>
         </is>
       </c>
       <c r="G18" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H18" s="2" t="n">
         <v>158747.53</v>
       </c>
       <c r="I18" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="n">
         <v>45775</v>
       </c>
       <c r="K18" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
           <t>1709003044/IF/22012035339690 — koop nirman karya nabeeb khan / sardar khan</t>
         </is>
       </c>
       <c r="G19" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H19" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I19" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J19" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K19" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
           <t>1709003044/IF/22012035339822 — khet talan nirman karya awm jal ganga abhiyan badri sahu / ramuwa sahu</t>
         </is>
       </c>
       <c r="G20" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H20" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I20" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J20" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K20" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
           <t>1709003044/IF/22012035339874 — koop nirman karya ram pratap upadhyay / jeevan upadhyay</t>
         </is>
       </c>
       <c r="G21" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H21" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I21" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J21" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K21" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C22" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D22" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E22" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F22" s="1" t="inlineStr">
         <is>
           <t>1709003044/IF/22012035339901 — khet talab nirman karya jal ganga abhiyan hariram banshkar / sundra</t>
         </is>
       </c>
       <c r="G22" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H22" s="2" t="n">
         <v>185441.45</v>
       </c>
       <c r="I22" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J22" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K22" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C23" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D23" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E23" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F23" s="1" t="inlineStr">
         <is>
           <t>1709003044/IF/22012035340304 — khet talab nirman karya awm jal ganga abhiyan sokhi lal chaudhari / latora</t>
         </is>
       </c>
       <c r="G23" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H23" s="2" t="n">
         <v>185441.45</v>
       </c>
       <c r="I23" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J23" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K23" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C24" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D24" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E24" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F24" s="1" t="inlineStr">
         <is>
           <t>1709003044/IF/22012035384431 — jal ganga samvardhan awm khet talab nirman karya buddhu lal pal / tida pal</t>
         </is>
       </c>
       <c r="G24" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H24" s="2" t="n">
         <v>185441.45</v>
       </c>
       <c r="I24" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J24" s="3" t="n">
         <v>45793</v>
       </c>
       <c r="K24" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C25" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D25" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E25" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F25" s="1" t="inlineStr">
         <is>
           <t>1709003044/IF/22012035421968 — jal ganga samvardhan yojna khet talab nirman karya sumatrani dahayat / ramnath</t>
         </is>
       </c>
       <c r="G25" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H25" s="2" t="n">
         <v>185441.45</v>
       </c>
       <c r="I25" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J25" s="3" t="n">
         <v>45788</v>
       </c>
       <c r="K25" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C26" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D26" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E26" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F26" s="1" t="inlineStr">
         <is>
           <t>1709003044/IF/22012035422013 — jal ganga samvardhan yojna khet talab nirman karya shreenarayan / shiv sahay</t>
         </is>
       </c>
       <c r="G26" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H26" s="2" t="n">
         <v>185441.45</v>
       </c>
       <c r="I26" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J26" s="3" t="n">
         <v>46028</v>
       </c>
       <c r="K26" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C27" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D27" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E27" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F27" s="1" t="inlineStr">
         <is>
           <t>1709003044/IF/22012035422065 — jal ganga samvardhan yojna khet talab nirman karya jamuna patel / janki patel</t>
         </is>
       </c>
       <c r="G27" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H27" s="2" t="n">
         <v>185441.45</v>
       </c>
       <c r="I27" s="2" t="n">
-        <v>3000</v>
+        <v>2100</v>
       </c>
       <c r="J27" s="3" t="n">
         <v>45795</v>
       </c>
       <c r="K27" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C28" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D28" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E28" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F28" s="1" t="inlineStr">
         <is>
           <t>1709003044/IF/22012035486168 — jal ganga samvardhan yojna khet talab nirman karya Raj Kumar Patel / Rambhuwan Patel</t>
         </is>
       </c>
       <c r="G28" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H28" s="2" t="n">
         <v>185441.45</v>
       </c>
       <c r="I28" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J28" s="3" t="n">
         <v>45993</v>
       </c>
       <c r="K28" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C29" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D29" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E29" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F29" s="1" t="inlineStr">
         <is>
           <t>1709003044/IF/22012035526666 — jal ganga samvardhan awm khet talab nirman karya ram kishor patel / paltu</t>
         </is>
       </c>
       <c r="G29" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H29" s="2" t="n">
         <v>185441.45</v>
       </c>
       <c r="I29" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J29" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K29" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C30" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D30" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E30" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F30" s="1" t="inlineStr">
         <is>
           <t>1709003044/IF/22012035526692 — jal ganga samvardhan awm khet talab nirman karya brajendra Kumar / Ramcharan Patel</t>
         </is>
       </c>
       <c r="G30" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H30" s="2" t="n">
         <v>185441.45</v>
       </c>
       <c r="I30" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J30" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K30" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C31" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D31" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E31" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F31" s="1" t="inlineStr">
         <is>
           <t>1709003044/IF/IAY/1539224 — Construction of IAY House -IAY REG. NO. MP3920663</t>
         </is>
       </c>
       <c r="G31" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H31" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I31" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J31" s="3" t="n">
         <v>43275</v>
       </c>
       <c r="K31" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C32" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D32" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E32" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F32" s="1" t="inlineStr">
         <is>
           <t>1709003044/IF/IAY/3232886 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4121778</t>
         </is>
       </c>
       <c r="G32" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H32" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I32" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J32" s="3" t="n">
         <v>44433</v>
       </c>
       <c r="K32" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C33" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D33" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E33" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F33" s="1" t="inlineStr">
         <is>
           <t>1709003044/IF/IAY/3331018 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP1649287</t>
         </is>
       </c>
       <c r="G33" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H33" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I33" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J33" s="3" t="n">
         <v>44511</v>
       </c>
       <c r="K33" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C34" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D34" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E34" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F34" s="1" t="inlineStr">
         <is>
           <t>1709003044/IF/IAY/3331935 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP3246499</t>
         </is>
       </c>
       <c r="G34" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H34" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I34" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J34" s="3" t="n">
         <v>44912</v>
       </c>
       <c r="K34" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C35" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D35" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E35" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F35" s="1" t="inlineStr">
         <is>
           <t>1709003044/IF/IAY/3332200 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP3669994</t>
         </is>
       </c>
       <c r="G35" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H35" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I35" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J35" s="3" t="n">
         <v>44511</v>
       </c>
       <c r="K35" s="3" t="n">
         <v>46243</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
       <c r="A36" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C36" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D36" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E36" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F36" s="1" t="inlineStr">
         <is>
           <t>1709003044/IF/IAY/3333402 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4390779</t>
         </is>
       </c>
       <c r="G36" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H36" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I36" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J36" s="3" t="n">
         <v>45706</v>
       </c>
       <c r="K36" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
       <c r="A37" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C37" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D37" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E37" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F37" s="1" t="inlineStr">
         <is>
           <t>1709003044/IF/IAY/3334391 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4744719</t>
         </is>
       </c>
       <c r="G37" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H37" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I37" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J37" s="3" t="n">
         <v>44511</v>
       </c>
       <c r="K37" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
       <c r="A38" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C38" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D38" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E38" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F38" s="1" t="inlineStr">
         <is>
           <t>1709003044/IF/IAY/3851714 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126754351</t>
         </is>
       </c>
       <c r="G38" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H38" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I38" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J38" s="3" t="n">
         <v>45602</v>
       </c>
       <c r="K38" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
       <c r="A39" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C39" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D39" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E39" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F39" s="1" t="inlineStr">
         <is>
           <t>1709003044/IF/IAY/4778453 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126846100</t>
         </is>
       </c>
       <c r="G39" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H39" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I39" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J39" s="3" t="n">
         <v>45706</v>
       </c>
       <c r="K39" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
       <c r="A40" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C40" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D40" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E40" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F40" s="1" t="inlineStr">
         <is>
           <t>1709003044/IF/IAY/5184763 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126555860</t>
         </is>
       </c>
       <c r="G40" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H40" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I40" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J40" s="3" t="n">
         <v>45926</v>
       </c>
       <c r="K40" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
       <c r="A41" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C41" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D41" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E41" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F41" s="1" t="inlineStr">
         <is>
           <t>1709003044/IF/IAY/5201617 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126527801</t>
         </is>
       </c>
       <c r="G41" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H41" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I41" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J41" s="3" t="n">
         <v>45799</v>
       </c>
       <c r="K41" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
       <c r="A42" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C42" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D42" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E42" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F42" s="1" t="inlineStr">
         <is>
           <t>1709003044/IF/IAY/5242612 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126763937</t>
         </is>
       </c>
       <c r="G42" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H42" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I42" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J42" s="3" t="n">
         <v>45749</v>
       </c>
       <c r="K42" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="43">
       <c r="A43" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C43" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D43" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E43" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F43" s="1" t="inlineStr">
         <is>
           <t>1709003044/IF/IAY/5464444 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126285582</t>
         </is>
       </c>
       <c r="G43" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H43" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I43" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J43" s="3" t="n">
         <v>45775</v>
       </c>
       <c r="K43" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="44">
       <c r="A44" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C44" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D44" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E44" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F44" s="1" t="inlineStr">
         <is>
           <t>1709003044/IF/IAY/5600097 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126288037</t>
         </is>
       </c>
       <c r="G44" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H44" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I44" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J44" s="3" t="n">
         <v>45799</v>
       </c>
       <c r="K44" s="3" t="n">
         <v>46243</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="45">
       <c r="A45" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C45" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D45" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E45" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F45" s="1" t="inlineStr">
         <is>
           <t>1709003044/IF/IAY/5696813 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126505486</t>
         </is>
       </c>
       <c r="G45" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H45" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I45" s="2" t="n">
-        <v>0</v>
+        <v>4200</v>
       </c>
       <c r="J45" s="3" t="n">
         <v>45869</v>
       </c>
       <c r="K45" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="46">
       <c r="A46" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C46" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D46" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E46" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F46" s="1" t="inlineStr">
         <is>
           <t>1709003044/IF/IAY/5746240 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126769947</t>
         </is>
       </c>
       <c r="G46" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H46" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I46" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J46" s="3" t="n">
         <v>45926</v>
       </c>
       <c r="K46" s="3" t="n">
         <v>46243</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="47">
       <c r="A47" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C47" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D47" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E47" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F47" s="1" t="inlineStr">
         <is>
           <t>1709003044/IF/IAY/5746337 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126768952</t>
         </is>
       </c>
       <c r="G47" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H47" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I47" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J47" s="3" t="n">
         <v>45926</v>
       </c>
       <c r="K47" s="3" t="n">
         <v>46243</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="48">
       <c r="A48" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C48" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D48" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E48" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F48" s="1" t="inlineStr">
         <is>
           <t>1709003044/IF/IAY/5747829 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126764884</t>
         </is>
       </c>
       <c r="G48" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H48" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I48" s="2" t="n">
         <v>2100</v>
       </c>
       <c r="J48" s="3" t="n">
         <v>45926</v>
@@ -2492,51 +2492,51 @@
         <v>0</v>
       </c>
       <c r="J58" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K58" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="59">
       <c r="A59" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C59" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D59" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Renovtion of Community Ponds for Comm / Rejuvenation of Pond for Community</t>
         </is>
       </c>
       <c r="E59" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F59" s="1" t="inlineStr">
         <is>
           <t>1709003044/WH/22012034929411 — TALAAB GEHRIKARAN BADA TALAAB JHUMTA</t>
         </is>
       </c>
       <c r="G59" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H59" s="2" t="n">
         <v>562000</v>
       </c>
       <c r="I59" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J59" s="3" t="n">
         <v>44676</v>