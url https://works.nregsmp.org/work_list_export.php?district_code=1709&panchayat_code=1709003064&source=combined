--- v0 (2026-09-04)
+++ v1 (2026-10-24)
@@ -122,64 +122,64 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:K457"/>
+  <dimension ref="A1:K458"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-04 18:43:31</t>
+          <t>Exported on: 2026-10-24 07:06:53</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: PANNA</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -802,51 +802,51 @@
       <c r="J22" s="3" t="n">
         <v>45180</v>
       </c>
       <c r="K22" s="3" t="n">
         <v>45352</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C23" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D23" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E23" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F23" s="1" t="inlineStr">
         <is>
           <t>1709003064/DP/22012034607236 — Nirmal Neer Nirman karya Shanti dham ke pass Harira</t>
         </is>
       </c>
       <c r="G23" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H23" s="2" t="n">
         <v>547514.08</v>
       </c>
       <c r="I23" s="2" t="n">
         <v>69990</v>
       </c>
       <c r="J23" s="3" t="n">
         <v>45208</v>
@@ -5673,145 +5673,145 @@
       <c r="J123" s="3" t="n">
         <v>45784</v>
       </c>
       <c r="K123" s="3" t="n">
         <v>46187</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="124">
       <c r="A124" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B124" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C124" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D124" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E124" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F124" s="1" t="inlineStr">
         <is>
           <t>1709003064/IF/22012035323769 — Jal Ganga Samvardhan KHET TALAB NIRMAN KARYA PREM LAL/MANGAL LODHI</t>
         </is>
       </c>
       <c r="G124" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H124" s="2" t="n">
         <v>199091.16</v>
       </c>
       <c r="I124" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J124" s="3" t="n">
         <v>45749</v>
       </c>
       <c r="K124" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="125">
       <c r="A125" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B125" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C125" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D125" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E125" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F125" s="1" t="inlineStr">
         <is>
           <t>1709003064/IF/22012035323773 — Jal Ganga Samvardhan KHET TALAB NIRMAN KARYA KAMAL PRSAD/MANGAL LODHI</t>
         </is>
       </c>
       <c r="G125" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H125" s="2" t="n">
         <v>199788.78</v>
       </c>
       <c r="I125" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J125" s="3" t="n">
         <v>45749</v>
       </c>
       <c r="K125" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="126">
       <c r="A126" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B126" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C126" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D126" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E126" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F126" s="1" t="inlineStr">
         <is>
           <t>1709003064/IF/22012035323778 — Jal Ganga Samvardhan KHET TALAB NIRMAN KARYA GANGA/SITARAM KUSHWAHA</t>
         </is>
       </c>
       <c r="G126" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H126" s="2" t="n">
         <v>199091.16</v>
       </c>
       <c r="I126" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J126" s="3" t="n">
         <v>45749</v>
@@ -5912,51 +5912,51 @@
       <c r="J128" s="3" t="n">
         <v>45780</v>
       </c>
       <c r="K128" s="3" t="n">
         <v>46134</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="129">
       <c r="A129" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B129" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C129" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D129" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E129" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F129" s="1" t="inlineStr">
         <is>
           <t>1709003064/IF/22012035324834 — Jal Ganga Samvardhan Khet Talab nirman Karya Khillu Lodhi/Sukadu</t>
         </is>
       </c>
       <c r="G129" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H129" s="2" t="n">
         <v>197474.38</v>
       </c>
       <c r="I129" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J129" s="3" t="n">
         <v>45754</v>
@@ -6302,145 +6302,145 @@
       <c r="J136" s="3" t="n">
         <v>45794</v>
       </c>
       <c r="K136" s="3" t="n">
         <v>46149</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="137">
       <c r="A137" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B137" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C137" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D137" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E137" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F137" s="1" t="inlineStr">
         <is>
           <t>1709003064/IF/22012035538450 — KHET TALAB NIRMAN KARYA LAXMAN LODHI/BENI PRASAD LODHI</t>
         </is>
       </c>
       <c r="G137" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H137" s="2" t="n">
         <v>199172.6</v>
       </c>
       <c r="I137" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J137" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K137" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="138">
       <c r="A138" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B138" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C138" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D138" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E138" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F138" s="1" t="inlineStr">
         <is>
           <t>1709003064/IF/22012035538461 — KHET TALAB NIRMAN KARYA VISHNU PRASAD/RAJENDRA PRASAD</t>
         </is>
       </c>
       <c r="G138" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H138" s="2" t="n">
         <v>199672.6</v>
       </c>
       <c r="I138" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J138" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K138" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="139">
       <c r="A139" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B139" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C139" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D139" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E139" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F139" s="1" t="inlineStr">
         <is>
           <t>1709003064/IF/22012035538466 — KHET TALAB NIRMAN KARYA SURESH/MULAI DHIMAR</t>
         </is>
       </c>
       <c r="G139" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H139" s="2" t="n">
         <v>199642.6</v>
       </c>
       <c r="I139" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J139" s="3" t="n">
         <v>45761</v>
@@ -14800,73 +14800,73 @@
       <c r="J310" s="3" t="n">
         <v>42773</v>
       </c>
       <c r="K310" s="3" t="n">
         <v>43038</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="311">
       <c r="A311" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B311" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C311" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D311" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E311" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F311" s="1" t="inlineStr">
         <is>
           <t>1709003064/IF/IAY/6034447 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121350871</t>
         </is>
       </c>
       <c r="G311" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H311" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I311" s="2" t="n">
-        <v>15672</v>
+        <v>21672</v>
       </c>
       <c r="J311" s="3" t="n">
         <v>46134</v>
       </c>
       <c r="K311" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="312">
       <c r="A312" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B312" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C312" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D312" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
@@ -14896,239 +14896,239 @@
       <c r="J312" s="3" t="n">
         <v>42773</v>
       </c>
       <c r="K312" s="3" t="n">
         <v>43038</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="313">
       <c r="A313" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B313" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C313" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D313" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E313" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F313" s="1" t="inlineStr">
         <is>
           <t>1709003064/IF/IAY/6034695 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125772611</t>
         </is>
       </c>
       <c r="G313" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H313" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I313" s="2" t="n">
-        <v>11781</v>
+        <v>18081</v>
       </c>
       <c r="J313" s="3" t="n">
         <v>46170</v>
       </c>
       <c r="K313" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="314">
       <c r="A314" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B314" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C314" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D314" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E314" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F314" s="1" t="inlineStr">
         <is>
           <t>1709003064/IF/IAY/6035700 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126314963</t>
         </is>
       </c>
       <c r="G314" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H314" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I314" s="2" t="n">
-        <v>8127</v>
+        <v>24627</v>
       </c>
       <c r="J314" s="3" t="n">
         <v>46197</v>
       </c>
       <c r="K314" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="315">
       <c r="A315" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B315" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C315" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D315" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E315" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F315" s="1" t="inlineStr">
         <is>
           <t>1709003064/IF/IAY/6036699 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126673028</t>
         </is>
       </c>
       <c r="G315" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H315" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I315" s="2" t="n">
-        <v>14379</v>
+        <v>22479</v>
       </c>
       <c r="J315" s="3" t="n">
         <v>46099</v>
       </c>
       <c r="K315" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="316">
       <c r="A316" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B316" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C316" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D316" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E316" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F316" s="1" t="inlineStr">
         <is>
           <t>1709003064/IF/IAY/6036773 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121758097</t>
         </is>
       </c>
       <c r="G316" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H316" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I316" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J316" s="3" t="n">
         <v>46045</v>
       </c>
       <c r="K316" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="317">
       <c r="A317" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B317" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C317" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D317" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E317" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F317" s="1" t="inlineStr">
         <is>
           <t>1709003064/IF/IAY/6036839 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP128489441</t>
         </is>
       </c>
       <c r="G317" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H317" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I317" s="2" t="n">
         <v>7047</v>
       </c>
       <c r="J317" s="3" t="n">
         <v>46099</v>
@@ -15180,6740 +15180,6787 @@
       <c r="J318" s="3" t="n">
         <v>42778</v>
       </c>
       <c r="K318" s="3" t="n">
         <v>43038</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="319">
       <c r="A319" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B319" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C319" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D319" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E319" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F319" s="1" t="inlineStr">
         <is>
           <t>1709003064/IF/IAY/6243908 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126521310</t>
         </is>
       </c>
       <c r="G319" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H319" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I319" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J319" s="3" t="n">
         <v>46109</v>
       </c>
       <c r="K319" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="320">
       <c r="A320" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B320" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C320" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D320" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E320" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F320" s="1" t="inlineStr">
         <is>
-          <t>1709003064/IF/IAY/839563 — Construction of IAY House -IAY REG. NO. MP1352795</t>
+          <t>1709003064/IF/IAY/6265128 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126020630</t>
         </is>
       </c>
       <c r="G320" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H320" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I320" s="2" t="n">
-        <v>14276</v>
+        <v>0</v>
       </c>
       <c r="J320" s="3" t="n">
-        <v>42873</v>
-[...3 lines deleted...]
-      </c>
+        <v>46109</v>
+      </c>
+      <c r="K320" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="321">
       <c r="A321" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B321" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C321" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D321" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E321" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F321" s="1" t="inlineStr">
         <is>
-          <t>1709003064/IF/IAY/840117 — Construction of IAY House -IAY REG. NO. MP1360182</t>
+          <t>1709003064/IF/IAY/839563 — Construction of IAY House -IAY REG. NO. MP1352795</t>
         </is>
       </c>
       <c r="G321" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H321" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I321" s="2" t="n">
-        <v>15480</v>
+        <v>14276</v>
       </c>
       <c r="J321" s="3" t="n">
-        <v>42859</v>
+        <v>42873</v>
       </c>
       <c r="K321" s="3" t="n">
-        <v>43146</v>
+        <v>43038</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="322">
       <c r="A322" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B322" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C322" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D322" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E322" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F322" s="1" t="inlineStr">
         <is>
-          <t>1709003064/IF/IAY/840145 — Construction of IAY House -IAY REG. NO. MP1360441</t>
+          <t>1709003064/IF/IAY/840117 — Construction of IAY House -IAY REG. NO. MP1360182</t>
         </is>
       </c>
       <c r="G322" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H322" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I322" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="J322" s="3" t="n">
         <v>42859</v>
       </c>
       <c r="K322" s="3" t="n">
-        <v>43084</v>
+        <v>43146</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="323">
       <c r="A323" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B323" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C323" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D323" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E323" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F323" s="1" t="inlineStr">
         <is>
-          <t>1709003064/IF/IAY/840159 — Construction of IAY House -IAY REG. NO. MP1360635</t>
+          <t>1709003064/IF/IAY/840145 — Construction of IAY House -IAY REG. NO. MP1360441</t>
         </is>
       </c>
       <c r="G323" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H323" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I323" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="J323" s="3" t="n">
-        <v>42875</v>
+        <v>42859</v>
       </c>
       <c r="K323" s="3" t="n">
         <v>43084</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="324">
       <c r="A324" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B324" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C324" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D324" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E324" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F324" s="1" t="inlineStr">
         <is>
-          <t>1709003064/IF/IAY/843912 — Construction of IAY House -IAY REG. NO. MP1409990</t>
+          <t>1709003064/IF/IAY/840159 — Construction of IAY House -IAY REG. NO. MP1360635</t>
         </is>
       </c>
       <c r="G324" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H324" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I324" s="2" t="n">
-        <v>16168</v>
+        <v>15480</v>
       </c>
       <c r="J324" s="3" t="n">
-        <v>42859</v>
+        <v>42875</v>
       </c>
       <c r="K324" s="3" t="n">
-        <v>43038</v>
+        <v>43084</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="325">
       <c r="A325" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B325" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C325" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D325" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E325" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F325" s="1" t="inlineStr">
         <is>
-          <t>1709003064/IF/IAY/899501 — Construction of IAY House -IAY REG. NO. MP2130138</t>
+          <t>1709003064/IF/IAY/843912 — Construction of IAY House -IAY REG. NO. MP1409990</t>
         </is>
       </c>
       <c r="G325" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H325" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I325" s="2" t="n">
-        <v>14448</v>
+        <v>16168</v>
       </c>
       <c r="J325" s="3" t="n">
-        <v>42873</v>
+        <v>42859</v>
       </c>
       <c r="K325" s="3" t="n">
-        <v>43220</v>
+        <v>43038</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="326">
       <c r="A326" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B326" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C326" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D326" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E326" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F326" s="1" t="inlineStr">
         <is>
-          <t>1709003064/IF/IAY/900448 — Construction of IAY House -IAY REG. NO. MP2142906</t>
+          <t>1709003064/IF/IAY/899501 — Construction of IAY House -IAY REG. NO. MP2130138</t>
         </is>
       </c>
       <c r="G326" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H326" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I326" s="2" t="n">
-        <v>15480</v>
+        <v>14448</v>
       </c>
       <c r="J326" s="3" t="n">
         <v>42873</v>
       </c>
       <c r="K326" s="3" t="n">
-        <v>43038</v>
+        <v>43220</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="327">
       <c r="A327" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B327" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C327" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D327" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E327" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F327" s="1" t="inlineStr">
         <is>
-          <t>1709003064/IF/IAY/961167 — Construction of IAY House -IAY REG. NO. MP3320497</t>
+          <t>1709003064/IF/IAY/900448 — Construction of IAY House -IAY REG. NO. MP2142906</t>
         </is>
       </c>
       <c r="G327" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H327" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I327" s="2" t="n">
-        <v>14448</v>
+        <v>15480</v>
       </c>
       <c r="J327" s="3" t="n">
         <v>42873</v>
       </c>
       <c r="K327" s="3" t="n">
-        <v>43041</v>
+        <v>43038</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="328">
       <c r="A328" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B328" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C328" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D328" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E328" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F328" s="1" t="inlineStr">
         <is>
-          <t>1709003064/IF/IAY/962302 — Construction of IAY House -IAY REG. NO. MP3348863</t>
+          <t>1709003064/IF/IAY/961167 — Construction of IAY House -IAY REG. NO. MP3320497</t>
         </is>
       </c>
       <c r="G328" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H328" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I328" s="2" t="n">
-        <v>15480</v>
+        <v>14448</v>
       </c>
       <c r="J328" s="3" t="n">
-        <v>42875</v>
+        <v>42873</v>
       </c>
       <c r="K328" s="3" t="n">
-        <v>43141</v>
+        <v>43041</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="329">
       <c r="A329" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B329" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C329" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D329" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E329" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F329" s="1" t="inlineStr">
         <is>
-          <t>1709003064/IF/IAY/962423 — Construction of IAY House -IAY REG. NO. MP3352379</t>
+          <t>1709003064/IF/IAY/962302 — Construction of IAY House -IAY REG. NO. MP3348863</t>
         </is>
       </c>
       <c r="G329" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H329" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I329" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="J329" s="3" t="n">
-        <v>42859</v>
+        <v>42875</v>
       </c>
       <c r="K329" s="3" t="n">
-        <v>43143</v>
+        <v>43141</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="330">
       <c r="A330" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B330" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C330" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D330" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E330" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F330" s="1" t="inlineStr">
         <is>
-          <t>1709003064/IF/IAY/965511 — Construction of IAY House -IAY REG. NO. MP3432953</t>
+          <t>1709003064/IF/IAY/962423 — Construction of IAY House -IAY REG. NO. MP3352379</t>
         </is>
       </c>
       <c r="G330" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H330" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I330" s="2" t="n">
-        <v>15308</v>
+        <v>15480</v>
       </c>
       <c r="J330" s="3" t="n">
-        <v>42875</v>
+        <v>42859</v>
       </c>
       <c r="K330" s="3" t="n">
-        <v>43145</v>
+        <v>43143</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="331">
       <c r="A331" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B331" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C331" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D331" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E331" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F331" s="1" t="inlineStr">
         <is>
-          <t>1709003064/IF/IAY/965880 — Construction of IAY House -IAY REG. NO. MP3442643</t>
+          <t>1709003064/IF/IAY/965511 — Construction of IAY House -IAY REG. NO. MP3432953</t>
         </is>
       </c>
       <c r="G331" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H331" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I331" s="2" t="n">
-        <v>15480</v>
+        <v>15308</v>
       </c>
       <c r="J331" s="3" t="n">
-        <v>42859</v>
+        <v>42875</v>
       </c>
       <c r="K331" s="3" t="n">
-        <v>43084</v>
+        <v>43145</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="332">
       <c r="A332" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B332" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C332" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D332" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E332" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F332" s="1" t="inlineStr">
         <is>
-          <t>1709003064/IF/IAY/965887 — Construction of IAY House -IAY REG. NO. MP3442748</t>
+          <t>1709003064/IF/IAY/965880 — Construction of IAY House -IAY REG. NO. MP3442643</t>
         </is>
       </c>
       <c r="G332" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H332" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I332" s="2" t="n">
-        <v>14792</v>
+        <v>15480</v>
       </c>
       <c r="J332" s="3" t="n">
         <v>42859</v>
       </c>
       <c r="K332" s="3" t="n">
-        <v>43276</v>
+        <v>43084</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="333">
       <c r="A333" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B333" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C333" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D333" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E333" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F333" s="1" t="inlineStr">
         <is>
-          <t>1709003064/IF/IAY/965894 — Construction of IAY House -IAY REG. NO. MP3442854</t>
+          <t>1709003064/IF/IAY/965887 — Construction of IAY House -IAY REG. NO. MP3442748</t>
         </is>
       </c>
       <c r="G333" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H333" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I333" s="2" t="n">
-        <v>14794</v>
+        <v>14792</v>
       </c>
       <c r="J333" s="3" t="n">
-        <v>42896</v>
+        <v>42859</v>
       </c>
       <c r="K333" s="3" t="n">
-        <v>43220</v>
+        <v>43276</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="334">
       <c r="A334" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B334" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C334" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D334" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E334" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F334" s="1" t="inlineStr">
         <is>
-          <t>1709003064/IF/IAY/967090 — Construction of IAY House -IAY REG. NO. MP3475214</t>
+          <t>1709003064/IF/IAY/965894 — Construction of IAY House -IAY REG. NO. MP3442854</t>
         </is>
       </c>
       <c r="G334" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H334" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I334" s="2" t="n">
-        <v>15140</v>
+        <v>14794</v>
       </c>
       <c r="J334" s="3" t="n">
-        <v>42874</v>
+        <v>42896</v>
       </c>
       <c r="K334" s="3" t="n">
         <v>43220</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="335">
       <c r="A335" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B335" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C335" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D335" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E335" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F335" s="1" t="inlineStr">
         <is>
-          <t>1709003064/IF/IAY/967540 — Construction of IAY House -IAY REG. NO. MP3487414</t>
+          <t>1709003064/IF/IAY/967090 — Construction of IAY House -IAY REG. NO. MP3475214</t>
         </is>
       </c>
       <c r="G335" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H335" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I335" s="2" t="n">
-        <v>15480</v>
+        <v>15140</v>
       </c>
       <c r="J335" s="3" t="n">
         <v>42874</v>
       </c>
       <c r="K335" s="3" t="n">
-        <v>43084</v>
+        <v>43220</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="336">
       <c r="A336" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B336" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C336" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D336" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E336" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F336" s="1" t="inlineStr">
         <is>
-          <t>1709003064/IF/IAY/976134 — Construction of IAY House -IAY REG. NO. MP3729678</t>
+          <t>1709003064/IF/IAY/967540 — Construction of IAY House -IAY REG. NO. MP3487414</t>
         </is>
       </c>
       <c r="G336" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H336" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I336" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="J336" s="3" t="n">
-        <v>42859</v>
+        <v>42874</v>
       </c>
       <c r="K336" s="3" t="n">
         <v>43084</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="337">
       <c r="A337" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B337" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C337" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D337" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E337" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F337" s="1" t="inlineStr">
         <is>
-          <t>1709003064/IF/IAY/976410 — Construction of IAY House -IAY REG. NO. MP3739353</t>
+          <t>1709003064/IF/IAY/976134 — Construction of IAY House -IAY REG. NO. MP3729678</t>
         </is>
       </c>
       <c r="G337" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H337" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I337" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="J337" s="3" t="n">
-        <v>42874</v>
+        <v>42859</v>
       </c>
       <c r="K337" s="3" t="n">
         <v>43084</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="338">
       <c r="A338" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B338" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C338" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D338" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E338" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F338" s="1" t="inlineStr">
         <is>
-          <t>1709003064/IF/IAY/976877 — Construction of IAY House -IAY REG. NO. MP3756860</t>
+          <t>1709003064/IF/IAY/976410 — Construction of IAY House -IAY REG. NO. MP3739353</t>
         </is>
       </c>
       <c r="G338" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H338" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I338" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="J338" s="3" t="n">
-        <v>42859</v>
+        <v>42874</v>
       </c>
       <c r="K338" s="3" t="n">
         <v>43084</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="339">
       <c r="A339" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B339" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C339" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D339" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E339" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F339" s="1" t="inlineStr">
         <is>
-          <t>1709003064/IF/IAY/976947 — Construction of IAY House -IAY REG. NO. MP3759943</t>
+          <t>1709003064/IF/IAY/976877 — Construction of IAY House -IAY REG. NO. MP3756860</t>
         </is>
       </c>
       <c r="G339" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H339" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I339" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="J339" s="3" t="n">
-        <v>42875</v>
+        <v>42859</v>
       </c>
       <c r="K339" s="3" t="n">
         <v>43084</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="340">
       <c r="A340" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B340" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C340" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D340" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E340" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F340" s="1" t="inlineStr">
         <is>
-          <t>1709003064/LD/22012034311782 — Shantidham  karya Umari</t>
+          <t>1709003064/IF/IAY/976947 — Construction of IAY House -IAY REG. NO. MP3759943</t>
         </is>
       </c>
       <c r="G340" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H340" s="2" t="n">
-        <v>180000</v>
+        <v>15480</v>
       </c>
       <c r="I340" s="2" t="n">
-        <v>155078</v>
+        <v>15480</v>
       </c>
       <c r="J340" s="3" t="n">
-        <v>42852</v>
+        <v>42875</v>
       </c>
       <c r="K340" s="3" t="n">
-        <v>44002</v>
+        <v>43084</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="341">
       <c r="A341" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B341" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C341" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D341" s="1" t="inlineStr">
         <is>
           <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E341" s="1" t="inlineStr">
         <is>
           <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F341" s="1" t="inlineStr">
         <is>
-          <t>1709003064/LD/22012034311787 — Shantidham karya Palhri</t>
+          <t>1709003064/LD/22012034311782 — Shantidham  karya Umari</t>
         </is>
       </c>
       <c r="G341" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H341" s="2" t="n">
         <v>180000</v>
       </c>
       <c r="I341" s="2" t="n">
-        <v>172592</v>
+        <v>155078</v>
       </c>
       <c r="J341" s="3" t="n">
         <v>42852</v>
       </c>
       <c r="K341" s="3" t="n">
         <v>44002</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="342">
       <c r="A342" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B342" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C342" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D342" s="1" t="inlineStr">
         <is>
-          <t>Constr of Stone peripheral Bund for Community / Construction of Stone peripheral/farm/field Bund for Community</t>
+          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E342" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F342" s="1" t="inlineStr">
         <is>
-          <t>1709003064/LD/22012034534062 — muktidham nirman karya harira</t>
+          <t>1709003064/LD/22012034311787 — Shantidham karya Palhri</t>
         </is>
       </c>
       <c r="G342" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H342" s="2" t="n">
-        <v>285409.48</v>
+        <v>180000</v>
       </c>
       <c r="I342" s="2" t="n">
-        <v>258782</v>
+        <v>172592</v>
       </c>
       <c r="J342" s="3" t="n">
-        <v>44210</v>
+        <v>42852</v>
       </c>
       <c r="K342" s="3" t="n">
-        <v>44475</v>
+        <v>44002</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="343">
       <c r="A343" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B343" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C343" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Land Development</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D343" s="1" t="inlineStr">
         <is>
-          <t>Reclamation of Waterlogged Land for Community / Reclamation of Community Waterlogged Land</t>
+          <t>Constr of Stone peripheral Bund for Community / Construction of Stone peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E343" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F343" s="1" t="inlineStr">
         <is>
-          <t>1709003064/LD/22012034585183 — Shanti Dham Karya Khermai Marg Harira</t>
+          <t>1709003064/LD/22012034534062 — muktidham nirman karya harira</t>
         </is>
       </c>
       <c r="G343" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H343" s="2" t="n">
-        <v>337070.84</v>
+        <v>285409.48</v>
       </c>
       <c r="I343" s="2" t="n">
-        <v>257126.44</v>
+        <v>258782</v>
       </c>
       <c r="J343" s="3" t="n">
-        <v>45043</v>
+        <v>44210</v>
       </c>
       <c r="K343" s="3" t="n">
-        <v>45210</v>
+        <v>44475</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="344">
       <c r="A344" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B344" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C344" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D344" s="1" t="inlineStr">
         <is>
-          <t>Levelling/shaping of Wasteland Land for Community / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Reclamation of Waterlogged Land for Community / Reclamation of Community Waterlogged Land</t>
         </is>
       </c>
       <c r="E344" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F344" s="1" t="inlineStr">
         <is>
-          <t>1709003064/LD/22012034593219 — Shanti Dham Karya Palhari</t>
+          <t>1709003064/LD/22012034585183 — Shanti Dham Karya Khermai Marg Harira</t>
         </is>
       </c>
       <c r="G344" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H344" s="2" t="n">
-        <v>0</v>
+        <v>337070.84</v>
       </c>
       <c r="I344" s="2" t="n">
-        <v>0</v>
+        <v>257126.44</v>
       </c>
       <c r="J344" s="3" t="n">
-        <v>45030</v>
-[...1 lines deleted...]
-      <c r="K344" s="3"/>
+        <v>45043</v>
+      </c>
+      <c r="K344" s="3" t="n">
+        <v>45210</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="345">
       <c r="A345" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B345" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C345" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D345" s="1" t="inlineStr">
         <is>
           <t>Levelling/shaping of Wasteland Land for Community / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E345" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F345" s="1" t="inlineStr">
         <is>
-          <t>1709003064/LD/22012034593225 — Shanti Dham Karya Harira</t>
+          <t>1709003064/LD/22012034593219 — Shanti Dham Karya Palhari</t>
         </is>
       </c>
       <c r="G345" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H345" s="2" t="n">
-        <v>386357.19</v>
+        <v>0</v>
       </c>
       <c r="I345" s="2" t="n">
-        <v>336182.76</v>
+        <v>0</v>
       </c>
       <c r="J345" s="3" t="n">
-        <v>45205</v>
-[...3 lines deleted...]
-      </c>
+        <v>45030</v>
+      </c>
+      <c r="K345" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="346">
       <c r="A346" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B346" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C346" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D346" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
+          <t>Levelling/shaping of Wasteland Land for Community / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E346" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F346" s="1" t="inlineStr">
         <is>
-          <t>1709003064/LD/22012034939378 — Shanti Dham Karya Palhari</t>
+          <t>1709003064/LD/22012034593225 — Shanti Dham Karya Harira</t>
         </is>
       </c>
       <c r="G346" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H346" s="2" t="n">
-        <v>0</v>
+        <v>386357.19</v>
       </c>
       <c r="I346" s="2" t="n">
-        <v>0</v>
+        <v>336182.76</v>
       </c>
       <c r="J346" s="3" t="n">
-        <v>45316</v>
-[...1 lines deleted...]
-      <c r="K346" s="3"/>
+        <v>45205</v>
+      </c>
+      <c r="K346" s="3" t="n">
+        <v>45366</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="347">
       <c r="A347" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B347" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C347" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D347" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
         </is>
       </c>
       <c r="E347" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F347" s="1" t="inlineStr">
         <is>
-          <t>1709003064/LD/32 — शान्‍तीधाम निर्माण कार्य ग्राम हरीरा ग्राम पंचायत हरीरा</t>
+          <t>1709003064/LD/22012034939378 — Shanti Dham Karya Palhari</t>
         </is>
       </c>
       <c r="G347" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H347" s="2" t="n">
-        <v>217000</v>
+        <v>0</v>
       </c>
       <c r="I347" s="2" t="n">
-        <v>126000</v>
+        <v>0</v>
       </c>
       <c r="J347" s="3" t="n">
-        <v>40756</v>
-[...3 lines deleted...]
-      </c>
+        <v>45316</v>
+      </c>
+      <c r="K347" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="348">
       <c r="A348" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B348" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C348" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D348" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E348" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F348" s="1" t="inlineStr">
         <is>
-          <t>1709003064/RC/147 — लालदास के मकान से स्‍कूल की ओर सी0सी0 रोड निर्माण ग्राम पंचायत हरीरा</t>
+          <t>1709003064/LD/32 — शान्‍तीधाम निर्माण कार्य ग्राम हरीरा ग्राम पंचायत हरीरा</t>
         </is>
       </c>
       <c r="G348" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H348" s="2" t="n">
-        <v>200000</v>
+        <v>217000</v>
       </c>
       <c r="I348" s="2" t="n">
-        <v>466293.01</v>
+        <v>126000</v>
       </c>
       <c r="J348" s="3" t="n">
-        <v>39389</v>
+        <v>40756</v>
       </c>
       <c r="K348" s="3" t="n">
-        <v>39449</v>
+        <v>41283</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="349">
       <c r="A349" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B349" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C349" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D349" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E349" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F349" s="1" t="inlineStr">
         <is>
-          <t>1709003064/RC/22012034169382 — सीसी रोड व नाली निर्माण गया प्रसाद दुबे के घर से म</t>
+          <t>1709003064/RC/147 — लालदास के मकान से स्‍कूल की ओर सी0सी0 रोड निर्माण ग्राम पंचायत हरीरा</t>
         </is>
       </c>
       <c r="G349" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H349" s="2" t="n">
-        <v>149000</v>
+        <v>200000</v>
       </c>
       <c r="I349" s="2" t="n">
-        <v>97884</v>
+        <v>466293.01</v>
       </c>
       <c r="J349" s="3" t="n">
-        <v>41430</v>
+        <v>39389</v>
       </c>
       <c r="K349" s="3" t="n">
-        <v>41669</v>
+        <v>39449</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="350">
       <c r="A350" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B350" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C350" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D350" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E350" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F350" s="1" t="inlineStr">
         <is>
-          <t>1709003064/RC/22012034201409 — आंतरिक पथ निर्माण ग्राम उमरी से उमरी हार की ओर हरी</t>
+          <t>1709003064/RC/22012034169382 — सीसी रोड व नाली निर्माण गया प्रसाद दुबे के घर से म</t>
         </is>
       </c>
       <c r="G350" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H350" s="2" t="n">
-        <v>500000</v>
+        <v>149000</v>
       </c>
       <c r="I350" s="2" t="n">
-        <v>387450</v>
+        <v>97884</v>
       </c>
       <c r="J350" s="3" t="n">
-        <v>41668</v>
+        <v>41430</v>
       </c>
       <c r="K350" s="3" t="n">
-        <v>42641</v>
+        <v>41669</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="351">
       <c r="A351" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B351" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C351" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D351" s="1" t="inlineStr">
         <is>
-          <t>Cross Drainage / Construction of Culvert / cross drainage structues for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E351" s="1" t="inlineStr">
         <is>
-          <t>Culvert</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F351" s="1" t="inlineStr">
         <is>
-          <t>1709003064/RC/22012034206501 — पुलिया निर्माण कार्य हरीरा से खेरमाई मार्ग पर हरीर</t>
+          <t>1709003064/RC/22012034201409 — आंतरिक पथ निर्माण ग्राम उमरी से उमरी हार की ओर हरी</t>
         </is>
       </c>
       <c r="G351" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H351" s="2" t="n">
-        <v>241000</v>
+        <v>500000</v>
       </c>
       <c r="I351" s="2" t="n">
-        <v>233130.92</v>
+        <v>387450</v>
       </c>
       <c r="J351" s="3" t="n">
-        <v>41691</v>
+        <v>41668</v>
       </c>
       <c r="K351" s="3" t="n">
-        <v>41894</v>
+        <v>42641</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="352">
       <c r="A352" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B352" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C352" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D352" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Cross Drainage / Construction of Culvert / cross drainage structues for Community</t>
         </is>
       </c>
       <c r="E352" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Culvert</t>
         </is>
       </c>
       <c r="F352" s="1" t="inlineStr">
         <is>
-          <t>1709003064/RC/22012034206548 — सीसी रोड व नाली कामता प्रसाद के घर से मुख्‍य मार्ग पल्‍हरी तक पल्‍हरी हरीरा</t>
+          <t>1709003064/RC/22012034206501 — पुलिया निर्माण कार्य हरीरा से खेरमाई मार्ग पर हरीर</t>
         </is>
       </c>
       <c r="G352" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H352" s="2" t="n">
-        <v>0</v>
+        <v>241000</v>
       </c>
       <c r="I352" s="2" t="n">
-        <v>0</v>
+        <v>233130.92</v>
       </c>
       <c r="J352" s="3" t="n">
-        <v>41579</v>
-[...1 lines deleted...]
-      <c r="K352" s="3"/>
+        <v>41691</v>
+      </c>
+      <c r="K352" s="3" t="n">
+        <v>41894</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="353">
       <c r="A353" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B353" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C353" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D353" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E353" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F353" s="1" t="inlineStr">
         <is>
-          <t>1709003064/RC/22012034206557 — सीसी रोड व नाली कामता प्रसाद के घर से मुख्‍य मार्ग</t>
+          <t>1709003064/RC/22012034206548 — सीसी रोड व नाली कामता प्रसाद के घर से मुख्‍य मार्ग पल्‍हरी तक पल्‍हरी हरीरा</t>
         </is>
       </c>
       <c r="G353" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H353" s="2" t="n">
-        <v>98000</v>
+        <v>0</v>
       </c>
       <c r="I353" s="2" t="n">
-        <v>96994</v>
+        <v>0</v>
       </c>
       <c r="J353" s="3" t="n">
-        <v>41691</v>
-[...3 lines deleted...]
-      </c>
+        <v>41579</v>
+      </c>
+      <c r="K353" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="354">
       <c r="A354" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B354" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C354" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D354" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E354" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F354" s="1" t="inlineStr">
         <is>
-          <t>1709003064/RC/22012034208651 — सुदूर ग्रामीण समपर्क पुलिया सहित नन्‍हे लोधी के खे</t>
+          <t>1709003064/RC/22012034206557 — सीसी रोड व नाली कामता प्रसाद के घर से मुख्‍य मार्ग</t>
         </is>
       </c>
       <c r="G354" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H354" s="2" t="n">
-        <v>997000</v>
+        <v>98000</v>
       </c>
       <c r="I354" s="2" t="n">
-        <v>0</v>
+        <v>96994</v>
       </c>
       <c r="J354" s="3" t="n">
-        <v>41698</v>
-[...1 lines deleted...]
-      <c r="K354" s="3"/>
+        <v>41691</v>
+      </c>
+      <c r="K354" s="3" t="n">
+        <v>41881</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="355">
       <c r="A355" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B355" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C355" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D355" s="1" t="inlineStr">
         <is>
-          <t>Cross Drainage / Construction of Culvert / cross drainage structues for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E355" s="1" t="inlineStr">
         <is>
-          <t>Culvert</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F355" s="1" t="inlineStr">
         <is>
-          <t>1709003064/RC/22012034209643 — पुलिया निर्माण कार्य खेरमाई मार्ग पर बरियन पास ग्र</t>
+          <t>1709003064/RC/22012034208651 — सुदूर ग्रामीण समपर्क पुलिया सहित नन्‍हे लोधी के खे</t>
         </is>
       </c>
       <c r="G355" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H355" s="2" t="n">
-        <v>500000</v>
+        <v>997000</v>
       </c>
       <c r="I355" s="2" t="n">
-        <v>354614</v>
+        <v>0</v>
       </c>
       <c r="J355" s="3" t="n">
-        <v>41699</v>
-[...3 lines deleted...]
-      </c>
+        <v>41698</v>
+      </c>
+      <c r="K355" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="356">
       <c r="A356" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B356" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C356" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D356" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Cross Drainage / Construction of Culvert / cross drainage structues for Community</t>
         </is>
       </c>
       <c r="E356" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Culvert</t>
         </is>
       </c>
       <c r="F356" s="1" t="inlineStr">
         <is>
-          <t>1709003064/RC/22012034209810 — सीसी एंव नाली निर्माण विश्‍वनाथ लोधी के घर से पंप</t>
+          <t>1709003064/RC/22012034209643 — पुलिया निर्माण कार्य खेरमाई मार्ग पर बरियन पास ग्र</t>
         </is>
       </c>
       <c r="G356" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H356" s="2" t="n">
-        <v>150000</v>
+        <v>500000</v>
       </c>
       <c r="I356" s="2" t="n">
-        <v>135994</v>
+        <v>354614</v>
       </c>
       <c r="J356" s="3" t="n">
         <v>41699</v>
       </c>
       <c r="K356" s="3" t="n">
-        <v>41944</v>
+        <v>42581</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="357">
       <c r="A357" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B357" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C357" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D357" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E357" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F357" s="1" t="inlineStr">
         <is>
-          <t>1709003064/RC/22012034229920 — सीसी एंव नाली निर्माण हरिजन बस्‍ती से छपरवारा मार्ग की ओर हरीरा</t>
+          <t>1709003064/RC/22012034209810 — सीसी एंव नाली निर्माण विश्‍वनाथ लोधी के घर से पंप</t>
         </is>
       </c>
       <c r="G357" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H357" s="2" t="n">
-        <v>120000</v>
+        <v>150000</v>
       </c>
       <c r="I357" s="2" t="n">
-        <v>0</v>
+        <v>135994</v>
       </c>
       <c r="J357" s="3" t="n">
-        <v>41866</v>
-[...1 lines deleted...]
-      <c r="K357" s="3"/>
+        <v>41699</v>
+      </c>
+      <c r="K357" s="3" t="n">
+        <v>41944</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="358">
       <c r="A358" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B358" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C358" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D358" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E358" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F358" s="1" t="inlineStr">
         <is>
-          <t>1709003064/RC/22012034287474 — CC Road nali Sahit Rajendra mishra ke darwaje se Dharra ki aur umri</t>
+          <t>1709003064/RC/22012034229920 — सीसी एंव नाली निर्माण हरिजन बस्‍ती से छपरवारा मार्ग की ओर हरीरा</t>
         </is>
       </c>
       <c r="G358" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H358" s="2" t="n">
-        <v>150000</v>
+        <v>120000</v>
       </c>
       <c r="I358" s="2" t="n">
-        <v>117608</v>
+        <v>0</v>
       </c>
       <c r="J358" s="3" t="n">
-        <v>42333</v>
-[...3 lines deleted...]
-      </c>
+        <v>41866</v>
+      </c>
+      <c r="K358" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="359">
       <c r="A359" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B359" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C359" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D359" s="1" t="inlineStr">
         <is>
-          <t>Mitti Murram Road / Construction of Mitti Murram Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E359" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F359" s="1" t="inlineStr">
         <is>
-          <t>1709003064/RC/22012034292342 — सुदूर सम्पर्क कार्य रामकिशोर मिश्रा के खेत से अयोध्या प्रसाद के खेत की ओर्</t>
+          <t>1709003064/RC/22012034287474 — CC Road nali Sahit Rajendra mishra ke darwaje se Dharra ki aur umri</t>
         </is>
       </c>
       <c r="G359" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H359" s="2" t="n">
-        <v>948000</v>
+        <v>150000</v>
       </c>
       <c r="I359" s="2" t="n">
-        <v>15264</v>
+        <v>117608</v>
       </c>
       <c r="J359" s="3" t="n">
-        <v>42375</v>
+        <v>42333</v>
       </c>
       <c r="K359" s="3" t="n">
-        <v>43064</v>
+        <v>42970</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="360">
       <c r="A360" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B360" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C360" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D360" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Mitti Murram Road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E360" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F360" s="1" t="inlineStr">
         <is>
-          <t>1709003064/RC/22012034294780 — puliya nirman karya harira se chhaparwara marg par</t>
+          <t>1709003064/RC/22012034292342 — सुदूर सम्पर्क कार्य रामकिशोर मिश्रा के खेत से अयोध्या प्रसाद के खेत की ओर्</t>
         </is>
       </c>
       <c r="G360" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H360" s="2" t="n">
-        <v>500000</v>
+        <v>948000</v>
       </c>
       <c r="I360" s="2" t="n">
-        <v>0</v>
+        <v>15264</v>
       </c>
       <c r="J360" s="3" t="n">
-        <v>42370</v>
-[...1 lines deleted...]
-      <c r="K360" s="3"/>
+        <v>42375</v>
+      </c>
+      <c r="K360" s="3" t="n">
+        <v>43064</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="361">
       <c r="A361" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B361" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C361" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D361" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E361" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F361" s="1" t="inlineStr">
         <is>
-          <t>1709003064/RC/22012034294803 — स्लैव पुलिया निर्माण कार्य मेला प्रांगण हरीरा पास मार्ग मे</t>
+          <t>1709003064/RC/22012034294780 — puliya nirman karya harira se chhaparwara marg par</t>
         </is>
       </c>
       <c r="G361" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H361" s="2" t="n">
         <v>500000</v>
       </c>
       <c r="I361" s="2" t="n">
-        <v>491570</v>
+        <v>0</v>
       </c>
       <c r="J361" s="3" t="n">
-        <v>42371</v>
-[...3 lines deleted...]
-      </c>
+        <v>42370</v>
+      </c>
+      <c r="K361" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="362">
       <c r="A362" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B362" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C362" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D362" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E362" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F362" s="1" t="inlineStr">
         <is>
-          <t>1709003064/RC/22012034324066 — cc road nali sahit gov school se moti lal k ghar ki or</t>
+          <t>1709003064/RC/22012034294803 — स्लैव पुलिया निर्माण कार्य मेला प्रांगण हरीरा पास मार्ग मे</t>
         </is>
       </c>
       <c r="G362" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H362" s="2" t="n">
-        <v>0</v>
+        <v>500000</v>
       </c>
       <c r="I362" s="2" t="n">
-        <v>0</v>
+        <v>491570</v>
       </c>
       <c r="J362" s="3" t="n">
-        <v>42761</v>
-[...1 lines deleted...]
-      <c r="K362" s="3"/>
+        <v>42371</v>
+      </c>
+      <c r="K362" s="3" t="n">
+        <v>43005</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="363">
       <c r="A363" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B363" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C363" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D363" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E363" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F363" s="1" t="inlineStr">
         <is>
-          <t>1709003064/RC/22012034324068 — cc road nali sahit umri se nale ki or</t>
+          <t>1709003064/RC/22012034324066 — cc road nali sahit gov school se moti lal k ghar ki or</t>
         </is>
       </c>
       <c r="G363" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H363" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I363" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J363" s="3" t="n">
         <v>42761</v>
       </c>
       <c r="K363" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="364">
       <c r="A364" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B364" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C364" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D364" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E364" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F364" s="1" t="inlineStr">
         <is>
-          <t>1709003064/RC/22012034324069 — cc road nali sahit shiv prasad dhayat k ghar se jeewn lal k ghar tak</t>
+          <t>1709003064/RC/22012034324068 — cc road nali sahit umri se nale ki or</t>
         </is>
       </c>
       <c r="G364" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H364" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I364" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J364" s="3" t="n">
         <v>42761</v>
       </c>
       <c r="K364" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="365">
       <c r="A365" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B365" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C365" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D365" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E365" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F365" s="1" t="inlineStr">
         <is>
-          <t>1709003064/RC/22012034341766 — c.c.road avam nali nirman karya harira</t>
+          <t>1709003064/RC/22012034324069 — cc road nali sahit shiv prasad dhayat k ghar se jeewn lal k ghar tak</t>
         </is>
       </c>
       <c r="G365" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H365" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I365" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J365" s="3" t="n">
-        <v>42890</v>
+        <v>42761</v>
       </c>
       <c r="K365" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="366">
       <c r="A366" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B366" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C366" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D366" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E366" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F366" s="1" t="inlineStr">
         <is>
-          <t>1709003064/RC/22012034341771 — C.C road nali sahit nirman karya kandhi lal k ghar se Babu patel ki Bari ki or Gram harira</t>
+          <t>1709003064/RC/22012034341766 — c.c.road avam nali nirman karya harira</t>
         </is>
       </c>
       <c r="G366" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H366" s="2" t="n">
-        <v>74000</v>
+        <v>0</v>
       </c>
       <c r="I366" s="2" t="n">
-        <v>75336</v>
+        <v>0</v>
       </c>
       <c r="J366" s="3" t="n">
-        <v>42917</v>
-[...3 lines deleted...]
-      </c>
+        <v>42890</v>
+      </c>
+      <c r="K366" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="367">
       <c r="A367" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B367" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C367" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D367" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E367" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F367" s="1" t="inlineStr">
         <is>
-          <t>1709003064/RC/22012034344022 — C.C Road Awm Nali sah Devi ji isthal Se Rapta Ki or Gram Umari</t>
+          <t>1709003064/RC/22012034341771 — C.C road nali sahit nirman karya kandhi lal k ghar se Babu patel ki Bari ki or Gram harira</t>
         </is>
       </c>
       <c r="G367" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H367" s="2" t="n">
-        <v>83000</v>
+        <v>74000</v>
       </c>
       <c r="I367" s="2" t="n">
-        <v>74304</v>
+        <v>75336</v>
       </c>
       <c r="J367" s="3" t="n">
-        <v>42927</v>
+        <v>42917</v>
       </c>
       <c r="K367" s="3" t="n">
         <v>43069</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="368">
       <c r="A368" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B368" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C368" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D368" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E368" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F368" s="1" t="inlineStr">
         <is>
-          <t>1709003064/RC/22012034347373 — C.C. Road Sah Nali nirman Karya Shiv prasad Dahayat k Ghar se Jeewan Lodhi k ghar ki or</t>
+          <t>1709003064/RC/22012034344022 — C.C Road Awm Nali sah Devi ji isthal Se Rapta Ki or Gram Umari</t>
         </is>
       </c>
       <c r="G368" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H368" s="2" t="n">
-        <v>56000</v>
+        <v>83000</v>
       </c>
       <c r="I368" s="2" t="n">
-        <v>51600</v>
+        <v>74304</v>
       </c>
       <c r="J368" s="3" t="n">
-        <v>42945</v>
+        <v>42927</v>
       </c>
       <c r="K368" s="3" t="n">
         <v>43069</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="369">
       <c r="A369" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B369" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C369" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D369" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E369" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F369" s="1" t="inlineStr">
         <is>
-          <t>1709003064/RC/22012034347374 — C.C.Road Sah Nali Nirman karya Ramesh Chaudhari k ghar se Chhaparwara Marg Ki or</t>
+          <t>1709003064/RC/22012034347373 — C.C. Road Sah Nali nirman Karya Shiv prasad Dahayat k Ghar se Jeewan Lodhi k ghar ki or</t>
         </is>
       </c>
       <c r="G369" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H369" s="2" t="n">
-        <v>52000</v>
+        <v>56000</v>
       </c>
       <c r="I369" s="2" t="n">
-        <v>47472</v>
+        <v>51600</v>
       </c>
       <c r="J369" s="3" t="n">
         <v>42945</v>
       </c>
       <c r="K369" s="3" t="n">
         <v>43069</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="370">
       <c r="A370" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B370" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C370" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D370" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E370" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F370" s="1" t="inlineStr">
         <is>
-          <t>1709003064/RC/22012034362281 — C.C.ROAD AWM NALI SAH NIRMAN KARYA PRATHMIK SHALA SE MOTI LAL LODHI KE GHAR KI OR GRAM PALHRI</t>
+          <t>1709003064/RC/22012034347374 — C.C.Road Sah Nali Nirman karya Ramesh Chaudhari k ghar se Chhaparwara Marg Ki or</t>
         </is>
       </c>
       <c r="G370" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H370" s="2" t="n">
-        <v>69000</v>
+        <v>52000</v>
       </c>
       <c r="I370" s="2" t="n">
-        <v>65016</v>
+        <v>47472</v>
       </c>
       <c r="J370" s="3" t="n">
-        <v>43007</v>
+        <v>42945</v>
       </c>
       <c r="K370" s="3" t="n">
-        <v>43143</v>
+        <v>43069</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="371">
       <c r="A371" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B371" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C371" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D371" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E371" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F371" s="1" t="inlineStr">
         <is>
-          <t>1709003064/RC/22012034367647 — C.C.ROAD WITH NALI NIRMAN KARYA KAILASH KUSHWAHA KE GHAR SE NALA KI OR GRAM PALHARI</t>
+          <t>1709003064/RC/22012034362281 — C.C.ROAD AWM NALI SAH NIRMAN KARYA PRATHMIK SHALA SE MOTI LAL LODHI KE GHAR KI OR GRAM PALHRI</t>
         </is>
       </c>
       <c r="G371" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H371" s="2" t="n">
-        <v>30000</v>
+        <v>69000</v>
       </c>
       <c r="I371" s="2" t="n">
-        <v>27864</v>
+        <v>65016</v>
       </c>
       <c r="J371" s="3" t="n">
-        <v>43092</v>
+        <v>43007</v>
       </c>
       <c r="K371" s="3" t="n">
         <v>43143</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="372">
       <c r="A372" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B372" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C372" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D372" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E372" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F372" s="1" t="inlineStr">
         <is>
-          <t>1709003064/RC/22012034380111 — सी सी रोड एव नाली निर्माण कार्य</t>
+          <t>1709003064/RC/22012034367647 — C.C.ROAD WITH NALI NIRMAN KARYA KAILASH KUSHWAHA KE GHAR SE NALA KI OR GRAM PALHARI</t>
         </is>
       </c>
       <c r="G372" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H372" s="2" t="n">
-        <v>0</v>
+        <v>30000</v>
       </c>
       <c r="I372" s="2" t="n">
-        <v>0</v>
+        <v>27864</v>
       </c>
       <c r="J372" s="3" t="n">
-        <v>43010</v>
-[...1 lines deleted...]
-      <c r="K372" s="3"/>
+        <v>43092</v>
+      </c>
+      <c r="K372" s="3" t="n">
+        <v>43143</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="373">
       <c r="A373" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B373" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C373" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D373" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E373" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F373" s="1" t="inlineStr">
         <is>
-          <t>1709003064/RC/22012034383799 — C.C.ROAD SAH NALI NIRMAN KARYA LACHHEE KUSHWAHA KE GHAR SE SHANTI BAI SHARMA KE GHAR KI OR</t>
+          <t>1709003064/RC/22012034380111 — सी सी रोड एव नाली निर्माण कार्य</t>
         </is>
       </c>
       <c r="G373" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H373" s="2" t="n">
-        <v>30000</v>
+        <v>0</v>
       </c>
       <c r="I373" s="2" t="n">
-        <v>29112</v>
+        <v>0</v>
       </c>
       <c r="J373" s="3" t="n">
-        <v>43143</v>
-[...3 lines deleted...]
-      </c>
+        <v>43010</v>
+      </c>
+      <c r="K373" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="374">
       <c r="A374" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B374" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C374" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D374" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E374" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F374" s="1" t="inlineStr">
         <is>
-          <t>1709003064/RC/22012034395580 — C.C.ROAD SAH NALI NIRMAN KARYA SHREEDHAR LODHI KE GHAR SE RAMSUT LODHI KE GHAR KI AOR</t>
+          <t>1709003064/RC/22012034383799 — C.C.ROAD SAH NALI NIRMAN KARYA LACHHEE KUSHWAHA KE GHAR SE SHANTI BAI SHARMA KE GHAR KI OR</t>
         </is>
       </c>
       <c r="G374" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H374" s="2" t="n">
-        <v>14000</v>
+        <v>30000</v>
       </c>
       <c r="I374" s="2" t="n">
-        <v>13464</v>
+        <v>29112</v>
       </c>
       <c r="J374" s="3" t="n">
-        <v>43455</v>
+        <v>43143</v>
       </c>
       <c r="K374" s="3" t="n">
-        <v>43511</v>
+        <v>43312</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="375">
       <c r="A375" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B375" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C375" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D375" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E375" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F375" s="1" t="inlineStr">
         <is>
-          <t>1709003064/RC/22012034397830 — सी.सी.रोड सह नाली निर्माण कार्य सुनील के घर से मुख्य रास्ता की ओर</t>
+          <t>1709003064/RC/22012034395580 — C.C.ROAD SAH NALI NIRMAN KARYA SHREEDHAR LODHI KE GHAR SE RAMSUT LODHI KE GHAR KI AOR</t>
         </is>
       </c>
       <c r="G375" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H375" s="2" t="n">
-        <v>20000</v>
+        <v>14000</v>
       </c>
       <c r="I375" s="2" t="n">
-        <v>19360</v>
+        <v>13464</v>
       </c>
       <c r="J375" s="3" t="n">
-        <v>43531</v>
+        <v>43455</v>
       </c>
       <c r="K375" s="3" t="n">
-        <v>43768</v>
+        <v>43511</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="376">
       <c r="A376" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B376" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C376" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D376" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E376" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F376" s="1" t="inlineStr">
         <is>
-          <t>1709003064/RC/22012034397835 — सी.सी.रोड सह नाली निर्माण कार्य प्रकाश मिश्रा के घर से मनोज मिश्रा के घर की ओर</t>
+          <t>1709003064/RC/22012034397830 — सी.सी.रोड सह नाली निर्माण कार्य सुनील के घर से मुख्य रास्ता की ओर</t>
         </is>
       </c>
       <c r="G376" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H376" s="2" t="n">
-        <v>30000</v>
+        <v>20000</v>
       </c>
       <c r="I376" s="2" t="n">
-        <v>29232</v>
+        <v>19360</v>
       </c>
       <c r="J376" s="3" t="n">
-        <v>43456</v>
+        <v>43531</v>
       </c>
       <c r="K376" s="3" t="n">
-        <v>43511</v>
+        <v>43768</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="377">
       <c r="A377" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B377" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C377" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D377" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Cement Concrete Roads for Comm / Repair and maintenance of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E377" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Road</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F377" s="1" t="inlineStr">
         <is>
-          <t>1709003064/RC/22012034441493 — सी सी रोड एवं नाली निर्माण कार्य</t>
+          <t>1709003064/RC/22012034397835 — सी.सी.रोड सह नाली निर्माण कार्य प्रकाश मिश्रा के घर से मनोज मिश्रा के घर की ओर</t>
         </is>
       </c>
       <c r="G377" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H377" s="2" t="n">
-        <v>0</v>
+        <v>30000</v>
       </c>
       <c r="I377" s="2" t="n">
-        <v>0</v>
+        <v>29232</v>
       </c>
       <c r="J377" s="3" t="n">
-        <v>43375</v>
-[...1 lines deleted...]
-      <c r="K377" s="3"/>
+        <v>43456</v>
+      </c>
+      <c r="K377" s="3" t="n">
+        <v>43511</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="378">
       <c r="A378" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B378" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C378" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D378" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Repair &amp; maint of Cement Concrete Roads for Comm / Repair and maintenance of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E378" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Repair &amp; maint of Road</t>
         </is>
       </c>
       <c r="F378" s="1" t="inlineStr">
         <is>
-          <t>1709003064/RC/22012034441585 — सी सी रोड एवं नाली निर्माण कार्य</t>
+          <t>1709003064/RC/22012034441493 — सी सी रोड एवं नाली निर्माण कार्य</t>
         </is>
       </c>
       <c r="G378" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H378" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I378" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J378" s="3" t="n">
         <v>43375</v>
       </c>
       <c r="K378" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="379">
       <c r="A379" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B379" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C379" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D379" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E379" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F379" s="1" t="inlineStr">
         <is>
-          <t>1709003064/RC/22012034477411 — c.c road avam nali nirman karya chandrabhan lodhi ke ghar se sanjay (halke) lodhi ke ghar ki or</t>
+          <t>1709003064/RC/22012034441585 — सी सी रोड एवं नाली निर्माण कार्य</t>
         </is>
       </c>
       <c r="G379" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H379" s="2" t="n">
-        <v>27000</v>
+        <v>0</v>
       </c>
       <c r="I379" s="2" t="n">
-        <v>23232</v>
+        <v>0</v>
       </c>
       <c r="J379" s="3" t="n">
-        <v>43732</v>
-[...3 lines deleted...]
-      </c>
+        <v>43375</v>
+      </c>
+      <c r="K379" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="380">
       <c r="A380" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B380" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C380" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D380" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E380" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F380" s="1" t="inlineStr">
         <is>
-          <t>1709003064/RC/22012034479730 — c.c road avam nali nirman karya prathamik shala se mukhy rasta ki or  umari</t>
+          <t>1709003064/RC/22012034477411 — c.c road avam nali nirman karya chandrabhan lodhi ke ghar se sanjay (halke) lodhi ke ghar ki or</t>
         </is>
       </c>
       <c r="G380" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H380" s="2" t="n">
-        <v>39000</v>
+        <v>27000</v>
       </c>
       <c r="I380" s="2" t="n">
-        <v>36960</v>
+        <v>23232</v>
       </c>
       <c r="J380" s="3" t="n">
-        <v>43742</v>
+        <v>43732</v>
       </c>
       <c r="K380" s="3" t="n">
-        <v>43804</v>
+        <v>43768</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="381">
       <c r="A381" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B381" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C381" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D381" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E381" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F381" s="1" t="inlineStr">
         <is>
-          <t>1709003064/RC/22012034528464 — c.c. road nirman karya nali sahit bhootilal lodhi ke ghar pass se mukhya marg tak</t>
+          <t>1709003064/RC/22012034479730 — c.c road avam nali nirman karya prathamik shala se mukhy rasta ki or  umari</t>
         </is>
       </c>
       <c r="G381" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H381" s="2" t="n">
-        <v>74000</v>
+        <v>39000</v>
       </c>
       <c r="I381" s="2" t="n">
-        <v>73720</v>
+        <v>36960</v>
       </c>
       <c r="J381" s="3" t="n">
-        <v>44023</v>
+        <v>43742</v>
       </c>
       <c r="K381" s="3" t="n">
-        <v>44084</v>
+        <v>43804</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="382">
       <c r="A382" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B382" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C382" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D382" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E382" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F382" s="1" t="inlineStr">
         <is>
-          <t>1709003064/RC/22012034548805 — Rapta cum stopdam nirman karya harira</t>
+          <t>1709003064/RC/22012034528464 — c.c. road nirman karya nali sahit bhootilal lodhi ke ghar pass se mukhya marg tak</t>
         </is>
       </c>
       <c r="G382" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H382" s="2" t="n">
-        <v>0</v>
+        <v>74000</v>
       </c>
       <c r="I382" s="2" t="n">
-        <v>0</v>
+        <v>73720</v>
       </c>
       <c r="J382" s="3" t="n">
-        <v>44106</v>
-[...1 lines deleted...]
-      <c r="K382" s="3"/>
+        <v>44023</v>
+      </c>
+      <c r="K382" s="3" t="n">
+        <v>44084</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="383">
       <c r="A383" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B383" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C383" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D383" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E383" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F383" s="1" t="inlineStr">
         <is>
-          <t>1709003064/RC/22012034549293 — Rapta cum stopdam nirman karya harira</t>
+          <t>1709003064/RC/22012034548805 — Rapta cum stopdam nirman karya harira</t>
         </is>
       </c>
       <c r="G383" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H383" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I383" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J383" s="3" t="n">
         <v>44106</v>
       </c>
       <c r="K383" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="384">
       <c r="A384" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B384" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C384" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D384" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E384" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F384" s="1" t="inlineStr">
         <is>
-          <t>1709003064/RC/22012034556095 — puliya nirman work umari pahunch marg</t>
+          <t>1709003064/RC/22012034549293 — Rapta cum stopdam nirman karya harira</t>
         </is>
       </c>
       <c r="G384" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H384" s="2" t="n">
-        <v>1025000.56</v>
+        <v>0</v>
       </c>
       <c r="I384" s="2" t="n">
-        <v>996681</v>
+        <v>0</v>
       </c>
       <c r="J384" s="3" t="n">
-        <v>44233</v>
-[...3 lines deleted...]
-      </c>
+        <v>44106</v>
+      </c>
+      <c r="K384" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="385">
       <c r="A385" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B385" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C385" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D385" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E385" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F385" s="1" t="inlineStr">
         <is>
-          <t>1709003064/RC/22012034556933 — Aproch road nirman karya chhaparwara mukhya marg se samudayik bhawan harira</t>
+          <t>1709003064/RC/22012034556095 — puliya nirman work umari pahunch marg</t>
         </is>
       </c>
       <c r="G385" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H385" s="2" t="n">
-        <v>1489991.22</v>
+        <v>1025000.56</v>
       </c>
       <c r="I385" s="2" t="n">
-        <v>1375387</v>
+        <v>996681</v>
       </c>
       <c r="J385" s="3" t="n">
-        <v>44232</v>
+        <v>44233</v>
       </c>
       <c r="K385" s="3" t="n">
-        <v>44673</v>
+        <v>45118</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="386">
       <c r="A386" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B386" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C386" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D386" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E386" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F386" s="1" t="inlineStr">
         <is>
-          <t>1709003064/RC/22012034640793 — Nali Nirman Karya Ram lal Kushwaha Ke Ghar Se Puliya Tak Harira</t>
+          <t>1709003064/RC/22012034556933 — Aproch road nirman karya chhaparwara mukhya marg se samudayik bhawan harira</t>
         </is>
       </c>
       <c r="G386" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H386" s="2" t="n">
-        <v>200000</v>
+        <v>1489991.22</v>
       </c>
       <c r="I386" s="2" t="n">
-        <v>199784</v>
+        <v>1375387</v>
       </c>
       <c r="J386" s="3" t="n">
-        <v>45156</v>
+        <v>44232</v>
       </c>
       <c r="K386" s="3" t="n">
-        <v>45181</v>
+        <v>44673</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="387">
       <c r="A387" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B387" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C387" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D387" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E387" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F387" s="1" t="inlineStr">
         <is>
-          <t>1709003064/RC/22012034650767 — Nali Nirman Karya Mukhya Marg se Bhaiya ji Ke Ghar Tak Harira</t>
+          <t>1709003064/RC/22012034640793 — Nali Nirman Karya Ram lal Kushwaha Ke Ghar Se Puliya Tak Harira</t>
         </is>
       </c>
       <c r="G387" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H387" s="2" t="n">
-        <v>0</v>
+        <v>200000</v>
       </c>
       <c r="I387" s="2" t="n">
-        <v>0</v>
+        <v>199784</v>
       </c>
       <c r="J387" s="3" t="n">
-        <v>45030</v>
-[...1 lines deleted...]
-      <c r="K387" s="3"/>
+        <v>45156</v>
+      </c>
+      <c r="K387" s="3" t="n">
+        <v>45181</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="388">
       <c r="A388" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B388" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C388" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D388" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E388" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F388" s="1" t="inlineStr">
         <is>
-          <t>1709003064/RC/22012034650768 — Nali Nirman Karya Mukhya Marg se Bhaiya ji Ke Ghar Tak Harira</t>
+          <t>1709003064/RC/22012034650767 — Nali Nirman Karya Mukhya Marg se Bhaiya ji Ke Ghar Tak Harira</t>
         </is>
       </c>
       <c r="G388" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H388" s="2" t="n">
-        <v>46000</v>
+        <v>0</v>
       </c>
       <c r="I388" s="2" t="n">
-        <v>30277</v>
+        <v>0</v>
       </c>
       <c r="J388" s="3" t="n">
-        <v>45175</v>
-[...3 lines deleted...]
-      </c>
+        <v>45030</v>
+      </c>
+      <c r="K388" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="389">
       <c r="A389" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B389" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C389" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D389" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E389" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F389" s="1" t="inlineStr">
         <is>
-          <t>1709003064/RC/22012034650770 — सीमेंट कंक्रीट रोड निर्माण कार्य मुख्य मार्ग से हल्के लोधी के घर तक हरीरा</t>
+          <t>1709003064/RC/22012034650768 — Nali Nirman Karya Mukhya Marg se Bhaiya ji Ke Ghar Tak Harira</t>
         </is>
       </c>
       <c r="G389" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H389" s="2" t="n">
-        <v>53000</v>
+        <v>46000</v>
       </c>
       <c r="I389" s="2" t="n">
-        <v>47736</v>
+        <v>30277</v>
       </c>
       <c r="J389" s="3" t="n">
         <v>45175</v>
       </c>
       <c r="K389" s="3" t="n">
-        <v>45383</v>
+        <v>45352</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="390">
       <c r="A390" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B390" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C390" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D390" s="1" t="inlineStr">
         <is>
-          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E390" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F390" s="1" t="inlineStr">
         <is>
-          <t>1709003064/RC/460 — जी एस बी रोड निर्माण कार्य हरीरा से छपरवारा मार्ग ग्राम पंचायत हरीरा</t>
+          <t>1709003064/RC/22012034650770 — सीमेंट कंक्रीट रोड निर्माण कार्य मुख्य मार्ग से हल्के लोधी के घर तक हरीरा</t>
         </is>
       </c>
       <c r="G390" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H390" s="2" t="n">
-        <v>499000</v>
+        <v>53000</v>
       </c>
       <c r="I390" s="2" t="n">
-        <v>7200</v>
+        <v>47736</v>
       </c>
       <c r="J390" s="3" t="n">
-        <v>40092</v>
-[...1 lines deleted...]
-      <c r="K390" s="3"/>
+        <v>45175</v>
+      </c>
+      <c r="K390" s="3" t="n">
+        <v>45383</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="391">
       <c r="A391" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B391" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C391" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D391" s="1" t="inlineStr">
         <is>
           <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E391" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F391" s="1" t="inlineStr">
         <is>
-          <t>1709003064/RC/678 — jee as we road nirman kary mukhya marg se kher mai tak gram pancayat harira</t>
+          <t>1709003064/RC/460 — जी एस बी रोड निर्माण कार्य हरीरा से छपरवारा मार्ग ग्राम पंचायत हरीरा</t>
         </is>
       </c>
       <c r="G391" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H391" s="2" t="n">
         <v>499000</v>
       </c>
       <c r="I391" s="2" t="n">
-        <v>241165.6</v>
+        <v>7200</v>
       </c>
       <c r="J391" s="3" t="n">
-        <v>40269</v>
-[...3 lines deleted...]
-      </c>
+        <v>40092</v>
+      </c>
+      <c r="K391" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="392">
       <c r="A392" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B392" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C392" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D392" s="1" t="inlineStr">
         <is>
           <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E392" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F392" s="1" t="inlineStr">
         <is>
-          <t>1709003064/RC/679 — je as we road nirman kary harira chaparwara marg gram panchayat harira</t>
+          <t>1709003064/RC/678 — jee as we road nirman kary mukhya marg se kher mai tak gram pancayat harira</t>
         </is>
       </c>
       <c r="G392" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H392" s="2" t="n">
         <v>499000</v>
       </c>
       <c r="I392" s="2" t="n">
-        <v>211349.9</v>
+        <v>241165.6</v>
       </c>
       <c r="J392" s="3" t="n">
-        <v>40256</v>
+        <v>40269</v>
       </c>
       <c r="K392" s="3" t="n">
-        <v>42641</v>
+        <v>40362</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="393">
       <c r="A393" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B393" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C393" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D393" s="1" t="inlineStr">
         <is>
           <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E393" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F393" s="1" t="inlineStr">
         <is>
-          <t>1709003064/RC/780 — jee as we road nirman kary harira se khermai bhag ll panchat harira</t>
+          <t>1709003064/RC/679 — je as we road nirman kary harira chaparwara marg gram panchayat harira</t>
         </is>
       </c>
       <c r="G393" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H393" s="2" t="n">
-        <v>500000</v>
+        <v>499000</v>
       </c>
       <c r="I393" s="2" t="n">
-        <v>392228</v>
+        <v>211349.9</v>
       </c>
       <c r="J393" s="3" t="n">
-        <v>40538</v>
+        <v>40256</v>
       </c>
       <c r="K393" s="3" t="n">
-        <v>41056</v>
+        <v>42641</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="394">
       <c r="A394" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B394" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C394" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D394" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E394" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F394" s="1" t="inlineStr">
         <is>
-          <t>1709003064/RC/934 — सी0सी0 रोड एवं नाली निर्माण टांसफार्मर से हरिजन बस्‍ती ग्राम हरीरा ग्राम पंचायत हरीरा</t>
+          <t>1709003064/RC/780 — jee as we road nirman kary harira se khermai bhag ll panchat harira</t>
         </is>
       </c>
       <c r="G394" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H394" s="2" t="n">
-        <v>124000</v>
+        <v>500000</v>
       </c>
       <c r="I394" s="2" t="n">
-        <v>122458</v>
+        <v>392228</v>
       </c>
       <c r="J394" s="3" t="n">
-        <v>41214</v>
+        <v>40538</v>
       </c>
       <c r="K394" s="3" t="n">
-        <v>41279</v>
+        <v>41056</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="395">
       <c r="A395" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B395" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C395" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D395" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E395" s="1" t="inlineStr">
         <is>
-          <t>Community Sanitary Complex</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F395" s="1" t="inlineStr">
         <is>
-          <t>1709003064/RS/22012034579398 — communitary toilet sanitary complex</t>
+          <t>1709003064/RC/934 — सी0सी0 रोड एवं नाली निर्माण टांसफार्मर से हरिजन बस्‍ती ग्राम हरीरा ग्राम पंचायत हरीरा</t>
         </is>
       </c>
       <c r="G395" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H395" s="2" t="n">
-        <v>45000</v>
+        <v>124000</v>
       </c>
       <c r="I395" s="2" t="n">
-        <v>43044</v>
+        <v>122458</v>
       </c>
       <c r="J395" s="3" t="n">
-        <v>44564</v>
+        <v>41214</v>
       </c>
       <c r="K395" s="3" t="n">
-        <v>44820</v>
+        <v>41279</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="396">
       <c r="A396" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B396" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C396" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D396" s="1" t="inlineStr">
         <is>
-          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+          <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex</t>
         </is>
       </c>
       <c r="E396" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Community Sanitary Complex</t>
         </is>
       </c>
       <c r="F396" s="1" t="inlineStr">
         <is>
-          <t>1709003064/RS/22012035119464 — DEWATS NIRMAN KARYA PHOOL SINGH KE GHAR SE MUKHYA MARG KI OR</t>
+          <t>1709003064/RS/22012034579398 — communitary toilet sanitary complex</t>
         </is>
       </c>
       <c r="G396" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H396" s="2" t="n">
-        <v>158000</v>
+        <v>45000</v>
       </c>
       <c r="I396" s="2" t="n">
-        <v>0</v>
+        <v>43044</v>
       </c>
       <c r="J396" s="3" t="n">
-        <v>45207</v>
-[...1 lines deleted...]
-      <c r="K396" s="3"/>
+        <v>44564</v>
+      </c>
+      <c r="K396" s="3" t="n">
+        <v>44820</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="397">
       <c r="A397" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B397" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C397" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D397" s="1" t="inlineStr">
         <is>
-          <t>Renovation of Flood/ Diversion Channel for Comm / Renovation of Flood/ Diversion Channel for Community</t>
+          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E397" s="1" t="inlineStr">
         <is>
-          <t>Terracing</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F397" s="1" t="inlineStr">
         <is>
-          <t>1709003064/WC/22012034556679 — सामुदायिक खेत तालाब हरीरा</t>
+          <t>1709003064/RS/22012035119464 — DEWATS NIRMAN KARYA PHOOL SINGH KE GHAR SE MUKHYA MARG KI OR</t>
         </is>
       </c>
       <c r="G397" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H397" s="2" t="n">
-        <v>309491.26</v>
+        <v>158000</v>
       </c>
       <c r="I397" s="2" t="n">
-        <v>100440</v>
+        <v>0</v>
       </c>
       <c r="J397" s="3" t="n">
-        <v>43999</v>
-[...3 lines deleted...]
-      </c>
+        <v>45207</v>
+      </c>
+      <c r="K397" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="398">
       <c r="A398" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B398" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C398" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D398" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Renovation of Flood/ Diversion Channel for Comm / Renovation of Flood/ Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E398" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Terracing</t>
         </is>
       </c>
       <c r="F398" s="1" t="inlineStr">
         <is>
-          <t>1709003064/WC/22012034627930 — Duge pond nirman karya harira  nala pas</t>
+          <t>1709003064/WC/22012034556679 — सामुदायिक खेत तालाब हरीरा</t>
         </is>
       </c>
       <c r="G398" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H398" s="2" t="n">
-        <v>0</v>
+        <v>309491.26</v>
       </c>
       <c r="I398" s="2" t="n">
-        <v>0</v>
+        <v>100440</v>
       </c>
       <c r="J398" s="3" t="n">
-        <v>44217</v>
-[...1 lines deleted...]
-      <c r="K398" s="3"/>
+        <v>43999</v>
+      </c>
+      <c r="K398" s="3" t="n">
+        <v>44326</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="399">
       <c r="A399" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B399" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C399" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D399" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Community Ponds for Comm / Repair and maintenance of Community Water Harvesting Ponds for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E399" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F399" s="1" t="inlineStr">
         <is>
-          <t>1709003064/WC/22012034696812 — Talab jeernoddhar and vistarikaran harira</t>
+          <t>1709003064/WC/22012034627930 — Duge pond nirman karya harira  nala pas</t>
         </is>
       </c>
       <c r="G399" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H399" s="2" t="n">
-        <v>995995.53</v>
+        <v>0</v>
       </c>
       <c r="I399" s="2" t="n">
-        <v>940246</v>
+        <v>0</v>
       </c>
       <c r="J399" s="3" t="n">
-        <v>44332</v>
-[...3 lines deleted...]
-      </c>
+        <v>44217</v>
+      </c>
+      <c r="K399" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="400">
       <c r="A400" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B400" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C400" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D400" s="1" t="inlineStr">
         <is>
-          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
+          <t>Repair &amp; maint of Community Ponds for Comm / Repair and maintenance of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E400" s="1" t="inlineStr">
         <is>
-          <t>Roof Water Harvesting on gov/panchayat bldg</t>
+          <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F400" s="1" t="inlineStr">
         <is>
-          <t>1709003064/WC/22012034721409 — CTR Roof water harvesting MS Harira</t>
+          <t>1709003064/WC/22012034696812 — Talab jeernoddhar and vistarikaran harira</t>
         </is>
       </c>
       <c r="G400" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H400" s="2" t="n">
-        <v>44736.48</v>
+        <v>995995.53</v>
       </c>
       <c r="I400" s="2" t="n">
-        <v>14028</v>
+        <v>940246</v>
       </c>
       <c r="J400" s="3" t="n">
-        <v>44424</v>
+        <v>44332</v>
       </c>
       <c r="K400" s="3" t="n">
-        <v>45206</v>
+        <v>44673</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="401">
       <c r="A401" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B401" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C401" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D401" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
         </is>
       </c>
       <c r="E401" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Roof Water Harvesting on gov/panchayat bldg</t>
         </is>
       </c>
       <c r="F401" s="1" t="inlineStr">
         <is>
-          <t>1709003064/WC/22012034811598 — check dam nirman karya kalka devi mandir ke pass harira</t>
+          <t>1709003064/WC/22012034721409 — CTR Roof water harvesting MS Harira</t>
         </is>
       </c>
       <c r="G401" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H401" s="2" t="n">
-        <v>500000</v>
+        <v>44736.48</v>
       </c>
       <c r="I401" s="2" t="n">
-        <v>498044</v>
+        <v>14028</v>
       </c>
       <c r="J401" s="3" t="n">
-        <v>44498</v>
+        <v>44424</v>
       </c>
       <c r="K401" s="3" t="n">
-        <v>44864</v>
+        <v>45206</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="402">
       <c r="A402" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B402" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C402" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D402" s="1" t="inlineStr">
         <is>
           <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E402" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F402" s="1" t="inlineStr">
         <is>
-          <t>1709003064/WC/22012034811602 — check dam nirman karya umari nala</t>
+          <t>1709003064/WC/22012034811598 — check dam nirman karya kalka devi mandir ke pass harira</t>
         </is>
       </c>
       <c r="G402" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H402" s="2" t="n">
-        <v>551000</v>
+        <v>500000</v>
       </c>
       <c r="I402" s="2" t="n">
-        <v>548643</v>
+        <v>498044</v>
       </c>
       <c r="J402" s="3" t="n">
         <v>44498</v>
       </c>
       <c r="K402" s="3" t="n">
         <v>44864</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="403">
       <c r="A403" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B403" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C403" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D403" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of Earthen Check Dam for Community / Repair and Maintenance of Earthen Check Dam for Community</t>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E403" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of Check Dam/Stop Dam</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F403" s="1" t="inlineStr">
         <is>
-          <t>1709003064/WC/22012034915419 — Stopdem Marrmat Karya Vijay Pathak ke khet Pass Umari</t>
+          <t>1709003064/WC/22012034811602 — check dam nirman karya umari nala</t>
         </is>
       </c>
       <c r="G403" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H403" s="2" t="n">
-        <v>0</v>
+        <v>551000</v>
       </c>
       <c r="I403" s="2" t="n">
-        <v>0</v>
+        <v>548643</v>
       </c>
       <c r="J403" s="3" t="n">
-        <v>44473</v>
-[...1 lines deleted...]
-      <c r="K403" s="3"/>
+        <v>44498</v>
+      </c>
+      <c r="K403" s="3" t="n">
+        <v>44864</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="404">
       <c r="A404" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B404" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C404" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D404" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; Maint of Earthen Check Dam for Community / Repair and Maintenance of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E404" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; Maint of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F404" s="1" t="inlineStr">
         <is>
-          <t>1709003064/WC/22012034915423 — Stopdem Marrmat Karya Jugraj Lodhi ke khet Pass Palhari</t>
+          <t>1709003064/WC/22012034915419 — Stopdem Marrmat Karya Vijay Pathak ke khet Pass Umari</t>
         </is>
       </c>
       <c r="G404" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H404" s="2" t="n">
-        <v>297992.37</v>
+        <v>0</v>
       </c>
       <c r="I404" s="2" t="n">
-        <v>259402</v>
+        <v>0</v>
       </c>
       <c r="J404" s="3" t="n">
-        <v>44624</v>
-[...3 lines deleted...]
-      </c>
+        <v>44473</v>
+      </c>
+      <c r="K404" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="405">
       <c r="A405" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B405" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C405" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D405" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Repair &amp; Maint of Earthen Check Dam for Community / Repair and Maintenance of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E405" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Repair &amp; Maint of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F405" s="1" t="inlineStr">
         <is>
-          <t>1709003064/WC/22012034957835 — Percolation Tank Nirman Karya  vijay pathak ke khaet paas Umari</t>
+          <t>1709003064/WC/22012034915423 — Stopdem Marrmat Karya Jugraj Lodhi ke khet Pass Palhari</t>
         </is>
       </c>
       <c r="G405" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H405" s="2" t="n">
-        <v>347501.82</v>
+        <v>297992.37</v>
       </c>
       <c r="I405" s="2" t="n">
-        <v>329493.88</v>
+        <v>259402</v>
       </c>
       <c r="J405" s="3" t="n">
-        <v>44698</v>
+        <v>44624</v>
       </c>
       <c r="K405" s="3" t="n">
-        <v>45318</v>
+        <v>44895</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="406">
       <c r="A406" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B406" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C406" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D406" s="1" t="inlineStr">
         <is>
-          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E406" s="1" t="inlineStr">
         <is>
-          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F406" s="1" t="inlineStr">
         <is>
-          <t>1709003064/WC/22012034957841 — Percolation Tank Nirman Karya  Jugraj lodhi  ke khaet paas Harira</t>
+          <t>1709003064/WC/22012034957835 — Percolation Tank Nirman Karya  vijay pathak ke khaet paas Umari</t>
         </is>
       </c>
       <c r="G406" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H406" s="2" t="n">
-        <v>0</v>
+        <v>347501.82</v>
       </c>
       <c r="I406" s="2" t="n">
-        <v>0</v>
+        <v>329493.88</v>
       </c>
       <c r="J406" s="3" t="n">
-        <v>44665</v>
-[...1 lines deleted...]
-      <c r="K406" s="3"/>
+        <v>44698</v>
+      </c>
+      <c r="K406" s="3" t="n">
+        <v>45318</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="407">
       <c r="A407" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B407" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C407" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D407" s="1" t="inlineStr">
         <is>
           <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E407" s="1" t="inlineStr">
         <is>
           <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
         </is>
       </c>
       <c r="F407" s="1" t="inlineStr">
         <is>
-          <t>1709003064/WC/22012034957845 — Percolation Tank Nirman Karya  Jugraj lodhi  ke khaet paas Harira</t>
+          <t>1709003064/WC/22012034957841 — Percolation Tank Nirman Karya  Jugraj lodhi  ke khaet paas Harira</t>
         </is>
       </c>
       <c r="G407" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H407" s="2" t="n">
-        <v>333951.87</v>
+        <v>0</v>
       </c>
       <c r="I407" s="2" t="n">
-        <v>275670</v>
+        <v>0</v>
       </c>
       <c r="J407" s="3" t="n">
-        <v>44698</v>
-[...3 lines deleted...]
-      </c>
+        <v>44665</v>
+      </c>
+      <c r="K407" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="408">
       <c r="A408" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B408" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C408" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D408" s="1" t="inlineStr">
         <is>
-          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
+          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E408" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
         </is>
       </c>
       <c r="F408" s="1" t="inlineStr">
         <is>
-          <t>1709003064/WC/22012034967176 — Percolation Tank Nirman Karya  Natthu lodhi  ke khet paas Harira</t>
+          <t>1709003064/WC/22012034957845 — Percolation Tank Nirman Karya  Jugraj lodhi  ke khaet paas Harira</t>
         </is>
       </c>
       <c r="G408" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H408" s="2" t="n">
-        <v>304223.67</v>
+        <v>333951.87</v>
       </c>
       <c r="I408" s="2" t="n">
-        <v>229109</v>
+        <v>275670</v>
       </c>
       <c r="J408" s="3" t="n">
-        <v>44883</v>
+        <v>44698</v>
       </c>
       <c r="K408" s="3" t="n">
         <v>45179</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="409">
       <c r="A409" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B409" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C409" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D409" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E409" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F409" s="1" t="inlineStr">
         <is>
-          <t>1709003064/WC/22012035058329 — Perculation Tank Nirman Karya Khemata Nala k Pass Harira</t>
+          <t>1709003064/WC/22012034967176 — Percolation Tank Nirman Karya  Natthu lodhi  ke khet paas Harira</t>
         </is>
       </c>
       <c r="G409" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H409" s="2" t="n">
-        <v>380715.28</v>
+        <v>304223.67</v>
       </c>
       <c r="I409" s="2" t="n">
-        <v>355454.56</v>
+        <v>229109</v>
       </c>
       <c r="J409" s="3" t="n">
-        <v>45082</v>
+        <v>44883</v>
       </c>
       <c r="K409" s="3" t="n">
-        <v>45455</v>
+        <v>45179</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="410">
       <c r="A410" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B410" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C410" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D410" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Community Ponds for Comm / Repair and maintenance of Community Water Harvesting Ponds for Community</t>
+          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E410" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F410" s="1" t="inlineStr">
         <is>
-          <t>1709003064/WC/22012035058332 — Perculation Tank Nirman Karya Uttam Dahayat k Khet Pass Harira</t>
+          <t>1709003064/WC/22012035058329 — Perculation Tank Nirman Karya Khemata Nala k Pass Harira</t>
         </is>
       </c>
       <c r="G410" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H410" s="2" t="n">
-        <v>397000.23</v>
+        <v>380715.28</v>
       </c>
       <c r="I410" s="2" t="n">
-        <v>267363.79</v>
+        <v>355454.56</v>
       </c>
       <c r="J410" s="3" t="n">
-        <v>45114</v>
+        <v>45082</v>
       </c>
       <c r="K410" s="3" t="n">
-        <v>45471</v>
+        <v>45455</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="411">
       <c r="A411" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B411" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C411" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D411" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Repair &amp; maint of Community Ponds for Comm / Repair and maintenance of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E411" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F411" s="1" t="inlineStr">
         <is>
-          <t>1709003064/WC/22012035059755 — Perculation Tank Nirman Karya Jairam lodhi ke khet Pass Harira</t>
+          <t>1709003064/WC/22012035058332 — Perculation Tank Nirman Karya Uttam Dahayat k Khet Pass Harira</t>
         </is>
       </c>
       <c r="G411" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H411" s="2" t="n">
-        <v>482845.66</v>
+        <v>397000.23</v>
       </c>
       <c r="I411" s="2" t="n">
-        <v>264525.55</v>
+        <v>267363.79</v>
       </c>
       <c r="J411" s="3" t="n">
-        <v>45100</v>
+        <v>45114</v>
       </c>
       <c r="K411" s="3" t="n">
         <v>45471</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="412">
       <c r="A412" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B412" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C412" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D412" s="1" t="inlineStr">
         <is>
-          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
+          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E412" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F412" s="1" t="inlineStr">
         <is>
-          <t>1709003064/WC/22012035112565 — Perculation Tank Nirman Karya Chek dam k pass Umari</t>
+          <t>1709003064/WC/22012035059755 — Perculation Tank Nirman Karya Jairam lodhi ke khet Pass Harira</t>
         </is>
       </c>
       <c r="G412" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H412" s="2" t="n">
-        <v>489864.85</v>
+        <v>482845.66</v>
       </c>
       <c r="I412" s="2" t="n">
-        <v>450914</v>
+        <v>264525.55</v>
       </c>
       <c r="J412" s="3" t="n">
-        <v>45205</v>
+        <v>45100</v>
       </c>
       <c r="K412" s="3" t="n">
-        <v>46195</v>
+        <v>45471</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="413">
       <c r="A413" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B413" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C413" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D413" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
         </is>
       </c>
       <c r="E413" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F413" s="1" t="inlineStr">
         <is>
-          <t>1709003064/WC/22012035112608 — Perculation Tank Nirman Karya Hera lodhi ke khet paas Harira</t>
+          <t>1709003064/WC/22012035112565 — Perculation Tank Nirman Karya Chek dam k pass Umari</t>
         </is>
       </c>
       <c r="G413" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H413" s="2" t="n">
         <v>489864.85</v>
       </c>
       <c r="I413" s="2" t="n">
-        <v>339047</v>
+        <v>450914</v>
       </c>
       <c r="J413" s="3" t="n">
-        <v>45204</v>
+        <v>45205</v>
       </c>
       <c r="K413" s="3" t="n">
-        <v>46134</v>
+        <v>46195</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="414">
       <c r="A414" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B414" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C414" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D414" s="1" t="inlineStr">
         <is>
-          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E414" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F414" s="1" t="inlineStr">
         <is>
-          <t>1709003064/WC/22012035112613 — Perculation Tank Nirman Karya Sukadu ke khet paas Harira</t>
+          <t>1709003064/WC/22012035112608 — Perculation Tank Nirman Karya Hera lodhi ke khet paas Harira</t>
         </is>
       </c>
       <c r="G414" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H414" s="2" t="n">
         <v>489864.85</v>
       </c>
       <c r="I414" s="2" t="n">
-        <v>293841</v>
+        <v>339047</v>
       </c>
       <c r="J414" s="3" t="n">
         <v>45204</v>
       </c>
       <c r="K414" s="3" t="n">
         <v>46134</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="415">
       <c r="A415" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B415" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C415" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D415" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
         </is>
       </c>
       <c r="E415" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F415" s="1" t="inlineStr">
         <is>
-          <t>1709003064/WC/22012035128961 — बोल्डर चेक डेम निर्माण कार्य कालका देवी पास हरीरा</t>
+          <t>1709003064/WC/22012035112613 — Perculation Tank Nirman Karya Sukadu ke khet paas Harira</t>
         </is>
       </c>
       <c r="G415" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H415" s="2" t="n">
-        <v>0</v>
+        <v>489864.85</v>
       </c>
       <c r="I415" s="2" t="n">
-        <v>0</v>
+        <v>293841</v>
       </c>
       <c r="J415" s="3" t="n">
-        <v>45153</v>
-[...1 lines deleted...]
-      <c r="K415" s="3"/>
+        <v>45204</v>
+      </c>
+      <c r="K415" s="3" t="n">
+        <v>46134</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="416">
       <c r="A416" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B416" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C416" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D416" s="1" t="inlineStr">
         <is>
-          <t>Construction of Pebble graded Bund for Community / Construction of Pebble graded Bund for Community</t>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E416" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F416" s="1" t="inlineStr">
         <is>
-          <t>1709003064/WC/22012035128970 — बोल्डर चेक डेम निर्माण कार्य ओमप्रकाश लोधी के खेत पास हरीरा</t>
+          <t>1709003064/WC/22012035128961 — बोल्डर चेक डेम निर्माण कार्य कालका देवी पास हरीरा</t>
         </is>
       </c>
       <c r="G416" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H416" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I416" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J416" s="3" t="n">
         <v>45153</v>
       </c>
       <c r="K416" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="417">
       <c r="A417" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B417" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C417" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D417" s="1" t="inlineStr">
         <is>
-          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
+          <t>Construction of Pebble graded Bund for Community / Construction of Pebble graded Bund for Community</t>
         </is>
       </c>
       <c r="E417" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F417" s="1" t="inlineStr">
         <is>
-          <t>1709003064/WC/22012035128983 — बोल्डर चेक डेम निर्माण कार्य उत्तम दहायत खेत पास हरीरा</t>
+          <t>1709003064/WC/22012035128970 — बोल्डर चेक डेम निर्माण कार्य ओमप्रकाश लोधी के खेत पास हरीरा</t>
         </is>
       </c>
       <c r="G417" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H417" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I417" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J417" s="3" t="n">
         <v>45153</v>
       </c>
       <c r="K417" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="418">
       <c r="A418" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B418" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C418" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D418" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
         </is>
       </c>
       <c r="E418" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F418" s="1" t="inlineStr">
         <is>
-          <t>1709003064/WC/22012035128992 — बोल्डर चेक डेम निर्माण कार्य नत्थु लोधी खेत पास हरीरा</t>
+          <t>1709003064/WC/22012035128983 — बोल्डर चेक डेम निर्माण कार्य उत्तम दहायत खेत पास हरीरा</t>
         </is>
       </c>
       <c r="G418" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H418" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I418" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J418" s="3" t="n">
         <v>45153</v>
       </c>
       <c r="K418" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="419">
       <c r="A419" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B419" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C419" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D419" s="1" t="inlineStr">
         <is>
           <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E419" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F419" s="1" t="inlineStr">
         <is>
-          <t>1709003064/WC/22012035128993 — बोल्डर चेक डेम निर्माण कार्य खेर माता पास हरीरा</t>
+          <t>1709003064/WC/22012035128992 — बोल्डर चेक डेम निर्माण कार्य नत्थु लोधी खेत पास हरीरा</t>
         </is>
       </c>
       <c r="G419" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H419" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I419" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J419" s="3" t="n">
         <v>45153</v>
       </c>
       <c r="K419" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="420">
       <c r="A420" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B420" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C420" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D420" s="1" t="inlineStr">
         <is>
-          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E420" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F420" s="1" t="inlineStr">
         <is>
-          <t>1709003064/WC/22012035129010 — बोल्डर चेक डेम निर्माण कार्य सुनील द्विवेदी के खेत पास उमरी</t>
+          <t>1709003064/WC/22012035128993 — बोल्डर चेक डेम निर्माण कार्य खेर माता पास हरीरा</t>
         </is>
       </c>
       <c r="G420" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H420" s="2" t="n">
-        <v>232375.21</v>
+        <v>0</v>
       </c>
       <c r="I420" s="2" t="n">
-        <v>193471</v>
+        <v>0</v>
       </c>
       <c r="J420" s="3" t="n">
-        <v>45666</v>
-[...3 lines deleted...]
-      </c>
+        <v>45153</v>
+      </c>
+      <c r="K420" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="421">
       <c r="A421" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B421" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C421" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D421" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
         </is>
       </c>
       <c r="E421" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F421" s="1" t="inlineStr">
         <is>
-          <t>1709003064/WC/22012035129075 — बोल्डर चेक डेम निर्माण कार्य धीरज के खेत पास हरीरा</t>
+          <t>1709003064/WC/22012035129010 — बोल्डर चेक डेम निर्माण कार्य सुनील द्विवेदी के खेत पास उमरी</t>
         </is>
       </c>
       <c r="G421" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H421" s="2" t="n">
-        <v>227058.82</v>
+        <v>232375.21</v>
       </c>
       <c r="I421" s="2" t="n">
-        <v>220580</v>
+        <v>193471</v>
       </c>
       <c r="J421" s="3" t="n">
-        <v>45459</v>
+        <v>45666</v>
       </c>
       <c r="K421" s="3" t="n">
-        <v>45849</v>
+        <v>46195</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="422">
       <c r="A422" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B422" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C422" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D422" s="1" t="inlineStr">
         <is>
-          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E422" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F422" s="1" t="inlineStr">
         <is>
-          <t>1709003064/WC/22012035129080 — बोल्डर चेक डेम निर्माण कार्य प्रेमलाल के खेत पास हरीरा</t>
+          <t>1709003064/WC/22012035129075 — बोल्डर चेक डेम निर्माण कार्य धीरज के खेत पास हरीरा</t>
         </is>
       </c>
       <c r="G422" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H422" s="2" t="n">
-        <v>240691.45</v>
+        <v>227058.82</v>
       </c>
       <c r="I422" s="2" t="n">
-        <v>223873.95</v>
+        <v>220580</v>
       </c>
       <c r="J422" s="3" t="n">
-        <v>45467</v>
+        <v>45459</v>
       </c>
       <c r="K422" s="3" t="n">
         <v>45849</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="423">
       <c r="A423" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B423" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C423" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D423" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
         </is>
       </c>
       <c r="E423" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F423" s="1" t="inlineStr">
         <is>
-          <t>1709003064/WC/22012035129084 — बोल्डर चेक डेम निर्माण कार्य द्वारिका लोधी के खेत पास हरीरा</t>
+          <t>1709003064/WC/22012035129080 — बोल्डर चेक डेम निर्माण कार्य प्रेमलाल के खेत पास हरीरा</t>
         </is>
       </c>
       <c r="G423" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H423" s="2" t="n">
-        <v>234088.43</v>
+        <v>240691.45</v>
       </c>
       <c r="I423" s="2" t="n">
-        <v>212885</v>
+        <v>223873.95</v>
       </c>
       <c r="J423" s="3" t="n">
-        <v>45662</v>
+        <v>45467</v>
       </c>
       <c r="K423" s="3" t="n">
-        <v>46195</v>
+        <v>45849</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="424">
       <c r="A424" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B424" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C424" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D424" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E424" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F424" s="1" t="inlineStr">
         <is>
-          <t>1709003064/WC/22012035144408 — bolder chek dem nirman karya rajenda dwivedi ke khet paas umari</t>
+          <t>1709003064/WC/22012035129084 — बोल्डर चेक डेम निर्माण कार्य द्वारिका लोधी के खेत पास हरीरा</t>
         </is>
       </c>
       <c r="G424" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H424" s="2" t="n">
-        <v>0</v>
+        <v>234088.43</v>
       </c>
       <c r="I424" s="2" t="n">
-        <v>0</v>
+        <v>212885</v>
       </c>
       <c r="J424" s="3" t="n">
-        <v>45153</v>
-[...1 lines deleted...]
-      <c r="K424" s="3"/>
+        <v>45662</v>
+      </c>
+      <c r="K424" s="3" t="n">
+        <v>46195</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="425">
       <c r="A425" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B425" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C425" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D425" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E425" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F425" s="1" t="inlineStr">
         <is>
-          <t>1709003064/WC/22012035144494 — DEWATS NIRMAN KARYA PHOOL SINGH KE GHAR SE MUKHYA MARG KI OR</t>
+          <t>1709003064/WC/22012035144408 — bolder chek dem nirman karya rajenda dwivedi ke khet paas umari</t>
         </is>
       </c>
       <c r="G425" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H425" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I425" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J425" s="3" t="n">
         <v>45153</v>
       </c>
       <c r="K425" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="426">
       <c r="A426" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B426" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C426" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D426" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of Pebble graded Bund for Community / Repair and Maintenance of Pebble graded Bund for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E426" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of Bund</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F426" s="1" t="inlineStr">
         <is>
-          <t>1709003064/WC/22012035192697 — बोल्डर चेक डेम निर्माण कार्य राजेंद्र द्विवेदी के खेत पास उमरी</t>
+          <t>1709003064/WC/22012035144494 — DEWATS NIRMAN KARYA PHOOL SINGH KE GHAR SE MUKHYA MARG KI OR</t>
         </is>
       </c>
       <c r="G426" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H426" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I426" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J426" s="3" t="n">
-        <v>45316</v>
+        <v>45153</v>
       </c>
       <c r="K426" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="427">
       <c r="A427" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B427" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C427" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D427" s="1" t="inlineStr">
         <is>
-          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
+          <t>Repair &amp; Maint of Pebble graded Bund for Community / Repair and Maintenance of Pebble graded Bund for Community</t>
         </is>
       </c>
       <c r="E427" s="1" t="inlineStr">
         <is>
-          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
+          <t>Repair &amp; Maint of Bund</t>
         </is>
       </c>
       <c r="F427" s="1" t="inlineStr">
         <is>
-          <t>1709003064/WC/22012035193012 — बोल्डर चेक डेम निर्माण कार्य खेर माता पास हरीरा</t>
+          <t>1709003064/WC/22012035192697 — बोल्डर चेक डेम निर्माण कार्य राजेंद्र द्विवेदी के खेत पास उमरी</t>
         </is>
       </c>
       <c r="G427" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H427" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I427" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J427" s="3" t="n">
         <v>45316</v>
       </c>
       <c r="K427" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="428">
       <c r="A428" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B428" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C428" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D428" s="1" t="inlineStr">
         <is>
-          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
+          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E428" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
         </is>
       </c>
       <c r="F428" s="1" t="inlineStr">
         <is>
-          <t>1709003064/WC/22012035193022 — बोल्डर चेक डेम निर्माण कार्य कालका देवी पास हरीरा</t>
+          <t>1709003064/WC/22012035193012 — बोल्डर चेक डेम निर्माण कार्य खेर माता पास हरीरा</t>
         </is>
       </c>
       <c r="G428" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H428" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I428" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J428" s="3" t="n">
         <v>45316</v>
       </c>
       <c r="K428" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="429">
       <c r="A429" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B429" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C429" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D429" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E429" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F429" s="1" t="inlineStr">
         <is>
-          <t>1709003064/WC/22012035193028 — बोल्डर चेक डेम निर्माण कार्य ओमप्रकाश लोधी के खेत पास हरीरा</t>
+          <t>1709003064/WC/22012035193022 — बोल्डर चेक डेम निर्माण कार्य कालका देवी पास हरीरा</t>
         </is>
       </c>
       <c r="G429" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H429" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I429" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J429" s="3" t="n">
         <v>45316</v>
       </c>
       <c r="K429" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="430">
       <c r="A430" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B430" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C430" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D430" s="1" t="inlineStr">
         <is>
-          <t>Constr of Level Bench Terrace Terrace for Comm / Construction of Level Bench Terrace for Community</t>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E430" s="1" t="inlineStr">
         <is>
-          <t>Terracing</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F430" s="1" t="inlineStr">
         <is>
-          <t>1709003064/WC/22012035193036 — बोल्डर चेक डेम निर्माण कार्य उत्तम दहायत के खेत पास हरीरा</t>
+          <t>1709003064/WC/22012035193028 — बोल्डर चेक डेम निर्माण कार्य ओमप्रकाश लोधी के खेत पास हरीरा</t>
         </is>
       </c>
       <c r="G430" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H430" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I430" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J430" s="3" t="n">
         <v>45316</v>
       </c>
       <c r="K430" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="431">
       <c r="A431" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B431" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C431" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D431" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Constr of Level Bench Terrace Terrace for Comm / Construction of Level Bench Terrace for Community</t>
         </is>
       </c>
       <c r="E431" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Terracing</t>
         </is>
       </c>
       <c r="F431" s="1" t="inlineStr">
         <is>
-          <t>1709003064/WC/22012035193096 — बोल्डर चेक डेम निर्माण कार्य नत्थु लोधी के खेत पास हरीरा</t>
+          <t>1709003064/WC/22012035193036 — बोल्डर चेक डेम निर्माण कार्य उत्तम दहायत के खेत पास हरीरा</t>
         </is>
       </c>
       <c r="G431" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H431" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I431" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J431" s="3" t="n">
         <v>45316</v>
       </c>
       <c r="K431" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="432">
       <c r="A432" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B432" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C432" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D432" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E432" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F432" s="1" t="inlineStr">
         <is>
-          <t>1709003064/WC/22012035193149 — Perculation Tank Nirman Karya  Rameshwari khet Pass Harira</t>
+          <t>1709003064/WC/22012035193096 — बोल्डर चेक डेम निर्माण कार्य नत्थु लोधी के खेत पास हरीरा</t>
         </is>
       </c>
       <c r="G432" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H432" s="2" t="n">
-        <v>492864.85</v>
+        <v>0</v>
       </c>
       <c r="I432" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J432" s="3" t="n">
         <v>45316</v>
       </c>
       <c r="K432" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="433">
       <c r="A433" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B433" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C433" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D433" s="1" t="inlineStr">
         <is>
-          <t>Constr of Stone peripheral Bund for Community / Construction of Stone peripheral/farm/field Bund for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E433" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F433" s="1" t="inlineStr">
         <is>
-          <t>1709003064/WC/22012035193166 — Perculation Tank Nirman Karya Arvind dwivedi ke Khet Pass Uamri</t>
+          <t>1709003064/WC/22012035193149 — Perculation Tank Nirman Karya  Rameshwari khet Pass Harira</t>
         </is>
       </c>
       <c r="G433" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H433" s="2" t="n">
-        <v>0</v>
+        <v>492864.85</v>
       </c>
       <c r="I433" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J433" s="3" t="n">
         <v>45316</v>
       </c>
       <c r="K433" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="434">
       <c r="A434" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B434" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C434" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D434" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Constr of Stone peripheral Bund for Community / Construction of Stone peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E434" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F434" s="1" t="inlineStr">
         <is>
-          <t>1709003064/WC/22012035204801 — बोल्डर चेक डेम निर्माण कार्य कालका देवी पास हरीरा</t>
+          <t>1709003064/WC/22012035193166 — Perculation Tank Nirman Karya Arvind dwivedi ke Khet Pass Uamri</t>
         </is>
       </c>
       <c r="G434" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H434" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I434" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J434" s="3" t="n">
-        <v>45451</v>
+        <v>45316</v>
       </c>
       <c r="K434" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="435">
       <c r="A435" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B435" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C435" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D435" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E435" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F435" s="1" t="inlineStr">
         <is>
-          <t>1709003064/WC/22012035204808 — बोल्डर चेक डेम निर्माण कार्य ओमप्रकाश लोधी के खेत पास हरीरा</t>
+          <t>1709003064/WC/22012035204801 — बोल्डर चेक डेम निर्माण कार्य कालका देवी पास हरीरा</t>
         </is>
       </c>
       <c r="G435" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H435" s="2" t="n">
-        <v>114868.93</v>
+        <v>0</v>
       </c>
       <c r="I435" s="2" t="n">
-        <v>87600</v>
+        <v>0</v>
       </c>
       <c r="J435" s="3" t="n">
-        <v>45755</v>
-[...3 lines deleted...]
-      </c>
+        <v>45451</v>
+      </c>
+      <c r="K435" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="436">
       <c r="A436" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B436" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C436" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D436" s="1" t="inlineStr">
         <is>
-          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E436" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F436" s="1" t="inlineStr">
         <is>
-          <t>1709003064/WC/22012035204823 — बोल्डर चेक डेम निर्माण कार्य खेर माता पास हरीरा</t>
+          <t>1709003064/WC/22012035204808 — बोल्डर चेक डेम निर्माण कार्य ओमप्रकाश लोधी के खेत पास हरीरा</t>
         </is>
       </c>
       <c r="G436" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H436" s="2" t="n">
-        <v>0</v>
+        <v>114868.93</v>
       </c>
       <c r="I436" s="2" t="n">
-        <v>0</v>
+        <v>87600</v>
       </c>
       <c r="J436" s="3" t="n">
-        <v>45451</v>
-[...1 lines deleted...]
-      <c r="K436" s="3"/>
+        <v>45755</v>
+      </c>
+      <c r="K436" s="3" t="n">
+        <v>46134</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="437">
       <c r="A437" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B437" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C437" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D437" s="1" t="inlineStr">
         <is>
           <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E437" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F437" s="1" t="inlineStr">
         <is>
-          <t>1709003064/WC/22012035204861 — बोल्डर चेक डेम निर्माण कार्य खेर माता पास हरीरा</t>
+          <t>1709003064/WC/22012035204823 — बोल्डर चेक डेम निर्माण कार्य खेर माता पास हरीरा</t>
         </is>
       </c>
       <c r="G437" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H437" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I437" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J437" s="3" t="n">
         <v>45451</v>
       </c>
       <c r="K437" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="438">
       <c r="A438" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B438" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C438" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D438" s="1" t="inlineStr">
         <is>
           <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E438" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F438" s="1" t="inlineStr">
         <is>
-          <t>1709003064/WC/22012035204875 — बोल्डर चेक डेम निर्माण कार्य नत्थू लोधी के खेत पास हरीरा</t>
+          <t>1709003064/WC/22012035204861 — बोल्डर चेक डेम निर्माण कार्य खेर माता पास हरीरा</t>
         </is>
       </c>
       <c r="G438" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H438" s="2" t="n">
-        <v>120068.75</v>
+        <v>0</v>
       </c>
       <c r="I438" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J438" s="3" t="n">
         <v>45451</v>
       </c>
       <c r="K438" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="439">
       <c r="A439" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B439" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C439" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D439" s="1" t="inlineStr">
         <is>
-          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry Check Dam for Community</t>
         </is>
       </c>
       <c r="E439" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F439" s="1" t="inlineStr">
         <is>
-          <t>1709003064/WC/22012035204880 — बोल्डर चेक डेम निर्माण कार्य उत्तम दहायत के खेत पास हरीरा</t>
+          <t>1709003064/WC/22012035204875 — बोल्डर चेक डेम निर्माण कार्य नत्थू लोधी के खेत पास हरीरा</t>
         </is>
       </c>
       <c r="G439" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H439" s="2" t="n">
-        <v>0</v>
+        <v>120068.75</v>
       </c>
       <c r="I439" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J439" s="3" t="n">
         <v>45451</v>
       </c>
       <c r="K439" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="440">
       <c r="A440" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B440" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C440" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D440" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E440" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F440" s="1" t="inlineStr">
         <is>
-          <t>1709003064/WC/22012035209819 — टगर तालाब गहरीकरण निर्माण कार्य</t>
+          <t>1709003064/WC/22012035204880 — बोल्डर चेक डेम निर्माण कार्य उत्तम दहायत के खेत पास हरीरा</t>
         </is>
       </c>
       <c r="G440" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H440" s="2" t="n">
-        <v>944000</v>
+        <v>0</v>
       </c>
       <c r="I440" s="2" t="n">
-        <v>926820</v>
+        <v>0</v>
       </c>
       <c r="J440" s="3" t="n">
-        <v>45473</v>
-[...3 lines deleted...]
-      </c>
+        <v>45451</v>
+      </c>
+      <c r="K440" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="441">
       <c r="A441" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B441" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C441" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D441" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E441" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F441" s="1" t="inlineStr">
         <is>
-          <t>1709003064/WC/22012035210015 — बोल्डर चेक डेम निर्माण कार्य राधे के खेत पास हरीरा</t>
+          <t>1709003064/WC/22012035209819 — टगर तालाब गहरीकरण निर्माण कार्य</t>
         </is>
       </c>
       <c r="G441" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H441" s="2" t="n">
-        <v>129030.04</v>
+        <v>944000</v>
       </c>
       <c r="I441" s="2" t="n">
-        <v>104370</v>
+        <v>926820</v>
       </c>
       <c r="J441" s="3" t="n">
-        <v>45755</v>
+        <v>45473</v>
       </c>
       <c r="K441" s="3" t="n">
         <v>46134</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="442">
       <c r="A442" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B442" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C442" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D442" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E442" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F442" s="1" t="inlineStr">
         <is>
-          <t>1709003064/WC/22012035210020 — बोल्डर चेक डेम निर्माण कार्य शांति धाम के पास हरीरा</t>
+          <t>1709003064/WC/22012035210015 — बोल्डर चेक डेम निर्माण कार्य राधे के खेत पास हरीरा</t>
         </is>
       </c>
       <c r="G442" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H442" s="2" t="n">
-        <v>0</v>
+        <v>129030.04</v>
       </c>
       <c r="I442" s="2" t="n">
-        <v>0</v>
+        <v>104370</v>
       </c>
       <c r="J442" s="3" t="n">
-        <v>45451</v>
-[...1 lines deleted...]
-      <c r="K442" s="3"/>
+        <v>45755</v>
+      </c>
+      <c r="K442" s="3" t="n">
+        <v>46134</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="443">
       <c r="A443" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B443" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C443" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D443" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E443" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F443" s="1" t="inlineStr">
         <is>
-          <t>1709003064/WC/22012035210022 — बोल्डर चेक डेम निर्माण कार्य शांतिधाम के पास हरीरा</t>
+          <t>1709003064/WC/22012035210020 — बोल्डर चेक डेम निर्माण कार्य शांति धाम के पास हरीरा</t>
         </is>
       </c>
       <c r="G443" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H443" s="2" t="n">
-        <v>147910.65</v>
+        <v>0</v>
       </c>
       <c r="I443" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J443" s="3" t="n">
         <v>45451</v>
       </c>
       <c r="K443" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="444">
       <c r="A444" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B444" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C444" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D444" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E444" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F444" s="1" t="inlineStr">
         <is>
-          <t>1709003064/WC/22012035210027 — बोल्डर चेक डेम निर्माण कार्य गुलाब लोधी  के खेत पास हरीरा</t>
+          <t>1709003064/WC/22012035210022 — बोल्डर चेक डेम निर्माण कार्य शांतिधाम के पास हरीरा</t>
         </is>
       </c>
       <c r="G444" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H444" s="2" t="n">
-        <v>192372.12</v>
+        <v>147910.65</v>
       </c>
       <c r="I444" s="2" t="n">
-        <v>164466</v>
+        <v>0</v>
       </c>
       <c r="J444" s="3" t="n">
-        <v>45837</v>
-[...3 lines deleted...]
-      </c>
+        <v>45451</v>
+      </c>
+      <c r="K444" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="445">
       <c r="A445" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B445" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C445" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D445" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E445" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F445" s="1" t="inlineStr">
         <is>
-          <t>1709003064/WC/22012035210140 — बोल्डर चेक डेम निर्माण कार्य प्रकाश पटेल के खेत पास हरीरा</t>
+          <t>1709003064/WC/22012035210027 — बोल्डर चेक डेम निर्माण कार्य गुलाब लोधी  के खेत पास हरीरा</t>
         </is>
       </c>
       <c r="G445" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H445" s="2" t="n">
-        <v>150568.26</v>
+        <v>192372.12</v>
       </c>
       <c r="I445" s="2" t="n">
-        <v>97437</v>
+        <v>164466</v>
       </c>
       <c r="J445" s="3" t="n">
-        <v>45755</v>
+        <v>45837</v>
       </c>
       <c r="K445" s="3" t="n">
-        <v>46134</v>
+        <v>46195</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="446">
       <c r="A446" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B446" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C446" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D446" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E446" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F446" s="1" t="inlineStr">
         <is>
-          <t>1709003064/WC/22012035210145 — बोल्डर चेक डेम निर्माण कार्य नट बाबा पास हरीरा</t>
+          <t>1709003064/WC/22012035210140 — बोल्डर चेक डेम निर्माण कार्य प्रकाश पटेल के खेत पास हरीरा</t>
         </is>
       </c>
       <c r="G446" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H446" s="2" t="n">
-        <v>0</v>
+        <v>150568.26</v>
       </c>
       <c r="I446" s="2" t="n">
-        <v>0</v>
+        <v>97437</v>
       </c>
       <c r="J446" s="3" t="n">
-        <v>45451</v>
-[...1 lines deleted...]
-      <c r="K446" s="3"/>
+        <v>45755</v>
+      </c>
+      <c r="K446" s="3" t="n">
+        <v>46134</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="447">
       <c r="A447" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B447" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C447" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D447" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E447" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F447" s="1" t="inlineStr">
         <is>
-          <t>1709003064/WC/22012035210149 — बोल्डर चेक डेम निर्माण कार्य राजेंद्र द्विवेदी के खेत पास उमरी</t>
+          <t>1709003064/WC/22012035210145 — बोल्डर चेक डेम निर्माण कार्य नट बाबा पास हरीरा</t>
         </is>
       </c>
       <c r="G447" s="1" t="inlineStr">
         <is>
-          <t>New</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H447" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I447" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J447" s="3" t="n">
         <v>45451</v>
       </c>
       <c r="K447" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="448">
       <c r="A448" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B448" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C448" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D448" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E448" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F448" s="1" t="inlineStr">
         <is>
-          <t>1709003064/WC/22012035210165 — बोल्डर चेक डेम निर्माण कार्य बाबूलाल के खेत पास हरीरा</t>
+          <t>1709003064/WC/22012035210149 — बोल्डर चेक डेम निर्माण कार्य राजेंद्र द्विवेदी के खेत पास उमरी</t>
         </is>
       </c>
       <c r="G448" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>New</t>
         </is>
       </c>
       <c r="H448" s="2" t="n">
-        <v>149761.73</v>
+        <v>0</v>
       </c>
       <c r="I448" s="2" t="n">
-        <v>106230</v>
+        <v>0</v>
       </c>
       <c r="J448" s="3" t="n">
-        <v>45755</v>
-[...3 lines deleted...]
-      </c>
+        <v>45451</v>
+      </c>
+      <c r="K448" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="449">
       <c r="A449" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B449" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C449" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D449" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E449" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F449" s="1" t="inlineStr">
         <is>
-          <t>1709003064/WC/22012035210166 — बोल्डर चेक डेम निर्माण कार्य भूती लाल के खेत पास हरीरा</t>
+          <t>1709003064/WC/22012035210165 — बोल्डर चेक डेम निर्माण कार्य बाबूलाल के खेत पास हरीरा</t>
         </is>
       </c>
       <c r="G449" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H449" s="2" t="n">
-        <v>129452.61</v>
+        <v>149761.73</v>
       </c>
       <c r="I449" s="2" t="n">
-        <v>109329</v>
+        <v>106230</v>
       </c>
       <c r="J449" s="3" t="n">
-        <v>45748</v>
+        <v>45755</v>
       </c>
       <c r="K449" s="3" t="n">
-        <v>46195</v>
+        <v>46134</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="450">
       <c r="A450" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B450" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C450" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D450" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E450" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F450" s="1" t="inlineStr">
         <is>
-          <t>1709003064/WC/22012035210422 — Perculation Tank Nirman Karya Sukhendra ke khet paas Harira</t>
+          <t>1709003064/WC/22012035210166 — बोल्डर चेक डेम निर्माण कार्य भूती लाल के खेत पास हरीरा</t>
         </is>
       </c>
       <c r="G450" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H450" s="2" t="n">
-        <v>0</v>
+        <v>129452.61</v>
       </c>
       <c r="I450" s="2" t="n">
-        <v>0</v>
+        <v>109329</v>
       </c>
       <c r="J450" s="3" t="n">
-        <v>45451</v>
-[...1 lines deleted...]
-      <c r="K450" s="3"/>
+        <v>45748</v>
+      </c>
+      <c r="K450" s="3" t="n">
+        <v>46195</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="451">
       <c r="A451" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B451" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C451" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D451" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E451" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F451" s="1" t="inlineStr">
         <is>
-          <t>1709003064/WC/22012035235558 — Percolation Tank Tagar Talab Ke Pass Harira</t>
+          <t>1709003064/WC/22012035210422 — Perculation Tank Nirman Karya Sukhendra ke khet paas Harira</t>
         </is>
       </c>
       <c r="G451" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H451" s="2" t="n">
-        <v>191333.85</v>
+        <v>0</v>
       </c>
       <c r="I451" s="2" t="n">
-        <v>138560</v>
+        <v>0</v>
       </c>
       <c r="J451" s="3" t="n">
-        <v>45845</v>
-[...3 lines deleted...]
-      </c>
+        <v>45451</v>
+      </c>
+      <c r="K451" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="452">
       <c r="A452" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B452" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C452" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D452" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E452" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F452" s="1" t="inlineStr">
         <is>
-          <t>1709003064/WC/22012035282028 — Dugg Well Recharge Uttam Dahayat/Ramdeen Harira</t>
+          <t>1709003064/WC/22012035235558 — Percolation Tank Tagar Talab Ke Pass Harira</t>
         </is>
       </c>
       <c r="G452" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H452" s="2" t="n">
-        <v>0</v>
+        <v>191333.85</v>
       </c>
       <c r="I452" s="2" t="n">
-        <v>0</v>
+        <v>138560</v>
       </c>
       <c r="J452" s="3" t="n">
-        <v>45761</v>
-[...1 lines deleted...]
-      <c r="K452" s="3"/>
+        <v>45845</v>
+      </c>
+      <c r="K452" s="3" t="n">
+        <v>46134</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="453">
       <c r="A453" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B453" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C453" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D453" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E453" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F453" s="1" t="inlineStr">
         <is>
-          <t>1709003064/WC/22012035282034 — Dugg Well Recharge Pit  Darwari Lal Patel/Ramkrapal Harira</t>
+          <t>1709003064/WC/22012035282028 — Dugg Well Recharge Uttam Dahayat/Ramdeen Harira</t>
         </is>
       </c>
       <c r="G453" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H453" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I453" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J453" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K453" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="454">
       <c r="A454" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B454" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C454" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D454" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E454" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F454" s="1" t="inlineStr">
         <is>
-          <t>1709003064/WC/39 — स्‍टापडेम निर्माण कार्य उमरी नाला पंचायत हरीरा RESPANNA</t>
+          <t>1709003064/WC/22012035282034 — Dugg Well Recharge Pit  Darwari Lal Patel/Ramkrapal Harira</t>
         </is>
       </c>
       <c r="G454" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H454" s="2" t="n">
-        <v>312000</v>
+        <v>0</v>
       </c>
       <c r="I454" s="2" t="n">
-        <v>496500</v>
+        <v>0</v>
       </c>
       <c r="J454" s="3" t="n">
-        <v>39480</v>
-[...3 lines deleted...]
-      </c>
+        <v>45761</v>
+      </c>
+      <c r="K454" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="455">
       <c r="A455" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B455" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C455" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D455" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E455" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F455" s="1" t="inlineStr">
         <is>
-          <t>1709003064/WH/22012034920850 — stop dem repair work harira vijay ke khet ke pass</t>
+          <t>1709003064/WC/39 — स्‍टापडेम निर्माण कार्य उमरी नाला पंचायत हरीरा RESPANNA</t>
         </is>
       </c>
       <c r="G455" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H455" s="2" t="n">
-        <v>177000</v>
+        <v>312000</v>
       </c>
       <c r="I455" s="2" t="n">
-        <v>155448</v>
+        <v>496500</v>
       </c>
       <c r="J455" s="3" t="n">
-        <v>44652</v>
+        <v>39480</v>
       </c>
       <c r="K455" s="3" t="n">
-        <v>44791</v>
+        <v>39903</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="456">
       <c r="A456" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B456" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C456" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D456" s="1" t="inlineStr">
         <is>
           <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E456" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F456" s="1" t="inlineStr">
         <is>
-          <t>1709003064/WH/22012034941068 — टगर तालाब गहरीकरण निर्माण कार्य</t>
+          <t>1709003064/WH/22012034920850 — stop dem repair work harira vijay ke khet ke pass</t>
         </is>
       </c>
       <c r="G456" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H456" s="2" t="n">
-        <v>0</v>
+        <v>177000</v>
       </c>
       <c r="I456" s="2" t="n">
-        <v>0</v>
+        <v>155448</v>
       </c>
       <c r="J456" s="3" t="n">
-        <v>45386</v>
-[...1 lines deleted...]
-      <c r="K456" s="3"/>
+        <v>44652</v>
+      </c>
+      <c r="K456" s="3" t="n">
+        <v>44791</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="457">
       <c r="A457" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B457" s="1" t="inlineStr">
         <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C457" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+        </is>
+      </c>
+      <c r="D457" s="1" t="inlineStr">
+        <is>
+          <t>Renovtion of Community Ponds for Comm / Rejuvenation of Pond for Community</t>
+        </is>
+      </c>
+      <c r="E457" s="1" t="inlineStr">
+        <is>
+          <t>Repair &amp; maint of Pond/ Tank</t>
+        </is>
+      </c>
+      <c r="F457" s="1" t="inlineStr">
+        <is>
+          <t>1709003064/WH/22012034941068 — टगर तालाब गहरीकरण निर्माण कार्य</t>
+        </is>
+      </c>
+      <c r="G457" s="1" t="inlineStr">
+        <is>
+          <t>Approved</t>
+        </is>
+      </c>
+      <c r="H457" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I457" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J457" s="3" t="n">
+        <v>45386</v>
+      </c>
+      <c r="K457" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="458">
+      <c r="A458" s="1" t="inlineStr">
+        <is>
+          <t>GUNOR</t>
+        </is>
+      </c>
+      <c r="B458" s="1" t="inlineStr">
+        <is>
           <t>2007-2008</t>
         </is>
       </c>
-      <c r="C457" s="1" t="inlineStr">
+      <c r="C458" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
-      <c r="D457" s="1" t="inlineStr">
+      <c r="D458" s="1" t="inlineStr">
         <is>
           <t>Desilting / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
-      <c r="E457" s="1" t="inlineStr">
+      <c r="E458" s="1" t="inlineStr">
         <is>
           <t>Renovation of traditional water bodies</t>
         </is>
       </c>
-      <c r="F457" s="1" t="inlineStr">
+      <c r="F458" s="1" t="inlineStr">
         <is>
           <t>1709003064/WH/83 — हरीरा तालाब विस्‍तारीकरण ग्राम पंचायत हरीरा</t>
         </is>
       </c>
-      <c r="G457" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H457" s="2" t="n">
+      <c r="G458" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H458" s="2" t="n">
         <v>198200</v>
       </c>
-      <c r="I457" s="2" t="n">
+      <c r="I458" s="2" t="n">
         <v>24999.35</v>
       </c>
-      <c r="J457" s="3" t="n">
+      <c r="J458" s="3" t="n">
         <v>39387</v>
       </c>
-      <c r="K457" s="3" t="n">
+      <c r="K458" s="3" t="n">
         <v>39547</v>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>