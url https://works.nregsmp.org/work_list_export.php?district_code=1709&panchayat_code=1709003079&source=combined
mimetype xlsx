--- v0 (2026-09-02)
+++ v1 (2026-10-21)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K476"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-02 20:11:17</t>
+          <t>Exported on: 2026-10-21 20:01:10</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: PANNA</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -700,51 +700,51 @@
         <v>0</v>
       </c>
       <c r="J20" s="3" t="n">
         <v>45030</v>
       </c>
       <c r="K20" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field for Community / Construction of Play field for Community</t>
+          <t>Construction of Play field for Community / Construction of Play Ground for Government School for Community</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
           <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
           <t>1709003079/AV/22012034665985 — खेल मैदान कार्य  पण्डवन प्रयाग परिसर ग्राम पंचायत सिंघोरा</t>
         </is>
       </c>
       <c r="G21" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H21" s="2" t="n">
         <v>620924.23</v>
       </c>
       <c r="I21" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J21" s="3" t="n">
         <v>45762</v>
@@ -1086,51 +1086,51 @@
       <c r="J28" s="3" t="n">
         <v>45455</v>
       </c>
       <c r="K28" s="3" t="n">
         <v>46197</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C29" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D29" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Farm Forestry in fields for Comm / Block Plantation of Farm Forestry Trees in fields for Community</t>
+          <t>Block Plantation-Farm Forestry in fields for Comm / Agro Forestry Block Plantation for Community</t>
         </is>
       </c>
       <c r="E29" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F29" s="1" t="inlineStr">
         <is>
           <t>1709003079/DP/22012034630076 — Samudayik Plantation Karya Hanuman Ji Chabutara Ke Pass Singhoura</t>
         </is>
       </c>
       <c r="G29" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H29" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I29" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J29" s="3" t="n">
         <v>45748</v>
@@ -3499,51 +3499,51 @@
         <v>0</v>
       </c>
       <c r="J79" s="3" t="n">
         <v>43984</v>
       </c>
       <c r="K79" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="80">
       <c r="A80" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C80" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D80" s="1" t="inlineStr">
         <is>
-          <t>Boundary Plantation of Horti-Trees for Individuals / Boundary Line Plantation of Horticulture Trees for Individuals</t>
+          <t>Boundary Plantation of Horti-Trees for Individuals / Line Plantation of Horticulture Trees for Individual</t>
         </is>
       </c>
       <c r="E80" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F80" s="1" t="inlineStr">
         <is>
           <t>1709003079/IF/22012034602059 — niji khet me phalodhan hitgrahi monoj mishra pita murlidhar</t>
         </is>
       </c>
       <c r="G80" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H80" s="2" t="n">
         <v>115360</v>
       </c>
       <c r="I80" s="2" t="n">
         <v>114644</v>
       </c>
       <c r="J80" s="3" t="n">
         <v>44308</v>
@@ -5493,51 +5493,51 @@
       <c r="J121" s="3" t="n">
         <v>45785</v>
       </c>
       <c r="K121" s="3" t="n">
         <v>46154</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="122">
       <c r="A122" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B122" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C122" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D122" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E122" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F122" s="1" t="inlineStr">
         <is>
           <t>1709003079/IF/22012035431995 — Jal Ganga 2025 Dugwell Recharge Manoj Mishra SINGHAURA</t>
         </is>
       </c>
       <c r="G122" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H122" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I122" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J122" s="3" t="n">
         <v>45762</v>
@@ -14403,51 +14403,51 @@
       <c r="J303" s="3" t="n">
         <v>44737</v>
       </c>
       <c r="K303" s="3" t="n">
         <v>45175</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="304">
       <c r="A304" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B304" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C304" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D304" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E304" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F304" s="1" t="inlineStr">
         <is>
           <t>1709003079/IF/IAY/4046551 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP128740692</t>
         </is>
       </c>
       <c r="G304" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H304" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I304" s="2" t="n">
         <v>3264</v>
       </c>
       <c r="J304" s="3" t="n">
         <v>44737</v>
@@ -15283,51 +15283,51 @@
       <c r="J321" s="3" t="n">
         <v>45703</v>
       </c>
       <c r="K321" s="3" t="n">
         <v>45994</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="322">
       <c r="A322" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B322" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C322" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D322" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E322" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F322" s="1" t="inlineStr">
         <is>
           <t>1709003079/IF/IAY/5136396 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127674625</t>
         </is>
       </c>
       <c r="G322" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H322" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I322" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="J322" s="3" t="n">
         <v>45859</v>
@@ -15379,51 +15379,51 @@
       <c r="J323" s="3" t="n">
         <v>45878</v>
       </c>
       <c r="K323" s="3" t="n">
         <v>46010</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="324">
       <c r="A324" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B324" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C324" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D324" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E324" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F324" s="1" t="inlineStr">
         <is>
           <t>1709003079/IF/IAY/5143383 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP128725831</t>
         </is>
       </c>
       <c r="G324" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H324" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I324" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J324" s="3" t="n">
         <v>45722</v>
@@ -15475,239 +15475,239 @@
       <c r="J325" s="3" t="n">
         <v>45859</v>
       </c>
       <c r="K325" s="3" t="n">
         <v>46010</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="326">
       <c r="A326" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B326" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C326" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D326" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E326" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F326" s="1" t="inlineStr">
         <is>
           <t>1709003079/IF/IAY/5693519 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP128736802</t>
         </is>
       </c>
       <c r="G326" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H326" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I326" s="2" t="n">
-        <v>0</v>
+        <v>12300</v>
       </c>
       <c r="J326" s="3" t="n">
         <v>45742</v>
       </c>
       <c r="K326" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="327">
       <c r="A327" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B327" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C327" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D327" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E327" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F327" s="1" t="inlineStr">
         <is>
           <t>1709003079/IF/IAY/5694594 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP131825093</t>
         </is>
       </c>
       <c r="G327" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H327" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I327" s="2" t="n">
         <v>8613</v>
       </c>
       <c r="J327" s="3" t="n">
         <v>45859</v>
       </c>
       <c r="K327" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="328">
       <c r="A328" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B328" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C328" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D328" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E328" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F328" s="1" t="inlineStr">
         <is>
           <t>1709003079/IF/IAY/5744070 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP128736262</t>
         </is>
       </c>
       <c r="G328" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H328" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I328" s="2" t="n">
         <v>13050</v>
       </c>
       <c r="J328" s="3" t="n">
         <v>46120</v>
       </c>
       <c r="K328" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="329">
       <c r="A329" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B329" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C329" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D329" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E329" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F329" s="1" t="inlineStr">
         <is>
           <t>1709003079/IF/IAY/5747333 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127625334</t>
         </is>
       </c>
       <c r="G329" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H329" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I329" s="2" t="n">
         <v>10962</v>
       </c>
       <c r="J329" s="3" t="n">
         <v>45928</v>
       </c>
       <c r="K329" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="330">
       <c r="A330" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B330" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C330" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D330" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E330" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F330" s="1" t="inlineStr">
         <is>
           <t>1709003079/IF/IAY/5747356 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP128737231</t>
         </is>
       </c>
       <c r="G330" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H330" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I330" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J330" s="3" t="n">
         <v>45722</v>
@@ -15808,172 +15808,174 @@
       <c r="J332" s="3" t="n">
         <v>45903</v>
       </c>
       <c r="K332" s="3" t="n">
         <v>45966</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="333">
       <c r="A333" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B333" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C333" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D333" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E333" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F333" s="1" t="inlineStr">
         <is>
           <t>1709003079/IF/IAY/5748596 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127631742</t>
         </is>
       </c>
       <c r="G333" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H333" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I333" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J333" s="3" t="n">
         <v>45722</v>
       </c>
       <c r="K333" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="334">
       <c r="A334" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B334" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C334" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D334" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E334" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F334" s="1" t="inlineStr">
         <is>
           <t>1709003079/IF/IAY/5749493 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127632394</t>
         </is>
       </c>
       <c r="G334" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H334" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I334" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J334" s="3" t="n">
         <v>45722</v>
       </c>
       <c r="K334" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="335">
       <c r="A335" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B335" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C335" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D335" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E335" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F335" s="1" t="inlineStr">
         <is>
           <t>1709003079/IF/IAY/5866220 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP128740319</t>
         </is>
       </c>
       <c r="G335" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H335" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I335" s="2" t="n">
         <v>22446</v>
       </c>
       <c r="J335" s="3" t="n">
         <v>46120</v>
       </c>
-      <c r="K335" s="3"/>
+      <c r="K335" s="3" t="n">
+        <v>46292</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="336">
       <c r="A336" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B336" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C336" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D336" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E336" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
@@ -21508,286 +21510,286 @@
         <v>0</v>
       </c>
       <c r="J450" s="3" t="n">
         <v>45451</v>
       </c>
       <c r="K450" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="451">
       <c r="A451" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B451" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C451" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D451" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
         </is>
       </c>
       <c r="E451" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F451" s="1" t="inlineStr">
         <is>
           <t>1709003079/WC/22012035279132 — Jal Ganga 2025 Dugwell Recharge kushwaha mohhalla ke pas</t>
         </is>
       </c>
       <c r="G451" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H451" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I451" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J451" s="3" t="n">
         <v>45762</v>
       </c>
       <c r="K451" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="452">
       <c r="A452" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B452" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C452" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D452" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
         </is>
       </c>
       <c r="E452" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F452" s="1" t="inlineStr">
         <is>
           <t>1709003079/WC/22012035279138 — Jal Ganga 2025 Dugwell Recharge kushwaha mohhalla ke pas singhaura</t>
         </is>
       </c>
       <c r="G452" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H452" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I452" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J452" s="3" t="n">
         <v>45762</v>
       </c>
       <c r="K452" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="453">
       <c r="A453" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B453" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C453" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D453" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-Borewell recharge for Comm / Construction of Sand filter for borewell recharge for Community</t>
+          <t>Constr of Sand filter-Borewell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Borewell for Community</t>
         </is>
       </c>
       <c r="E453" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F453" s="1" t="inlineStr">
         <is>
           <t>1709003079/WC/22012035280837 — Jal Ganga 2025 Dugwell Recharge aadiwasi mohhalla ke pas singhaura</t>
         </is>
       </c>
       <c r="G453" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H453" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I453" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J453" s="3" t="n">
         <v>45762</v>
       </c>
       <c r="K453" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="454">
       <c r="A454" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B454" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C454" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D454" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-Borewell recharge for Comm / Construction of Sand filter for borewell recharge for Community</t>
+          <t>Constr of Sand filter-Borewell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Borewell for Community</t>
         </is>
       </c>
       <c r="E454" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F454" s="1" t="inlineStr">
         <is>
           <t>1709003079/WC/22012035280841 — Jal Ganga 2025 Dugwell Recharge harijan basti  ke pas singhaura</t>
         </is>
       </c>
       <c r="G454" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H454" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I454" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J454" s="3" t="n">
         <v>45762</v>
       </c>
       <c r="K454" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="455">
       <c r="A455" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B455" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C455" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D455" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-Borewell recharge for Comm / Construction of Sand filter for borewell recharge for Community</t>
+          <t>Constr of Sand filter-Borewell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Borewell for Community</t>
         </is>
       </c>
       <c r="E455" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F455" s="1" t="inlineStr">
         <is>
           <t>1709003079/WC/22012035280843 — Jal Ganga 2025 Dugwell Recharge ms shcool ke pas singhaura</t>
         </is>
       </c>
       <c r="G455" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H455" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I455" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J455" s="3" t="n">
         <v>45762</v>
       </c>
       <c r="K455" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="456">
       <c r="A456" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B456" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C456" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D456" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-Borewell recharge for Comm / Construction of Sand filter for borewell recharge for Community</t>
+          <t>Constr of Sand filter-Borewell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Borewell for Community</t>
         </is>
       </c>
       <c r="E456" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F456" s="1" t="inlineStr">
         <is>
           <t>1709003079/WC/22012035280852 — Jal Ganga 2025 Dugwell Recharge sarvjanik koop kher mata  ke pas singhaura</t>
         </is>
       </c>
       <c r="G456" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H456" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I456" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J456" s="3" t="n">
         <v>45762</v>