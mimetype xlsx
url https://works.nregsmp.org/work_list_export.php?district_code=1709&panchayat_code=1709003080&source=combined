--- v0 (2026-09-05)
+++ v1 (2026-10-27)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K373"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-05 00:05:52</t>
+          <t>Exported on: 2026-10-27 17:36:55</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: PANNA</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -369,51 +369,51 @@
         <v>0</v>
       </c>
       <c r="J13" s="3" t="n">
         <v>43205</v>
       </c>
       <c r="K13" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>Constr of GP for community / Construction of Gram Panchayat/Panchayat Bhavan Building for Community</t>
+          <t>Constr of GP for community / Construction of Gram Panchayat Building for Community</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
           <t>Constr of GP Bhawan</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
           <t>1709003080/AV/22012034549286 — घाट निर्माण कार्य भटिया तालाब</t>
         </is>
       </c>
       <c r="G14" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H14" s="2" t="n">
         <v>1499212.99</v>
       </c>
       <c r="I14" s="2" t="n">
         <v>96960</v>
       </c>
       <c r="J14" s="3" t="n">
         <v>44245</v>
@@ -6010,145 +6010,145 @@
       <c r="J130" s="3" t="n">
         <v>45472</v>
       </c>
       <c r="K130" s="3" t="n">
         <v>46139</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="131">
       <c r="A131" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B131" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C131" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D131" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E131" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F131" s="1" t="inlineStr">
         <is>
           <t>1709003080/IF/22012035230654 — khet talab nirman karya mubeen khan /abdul ajeej khan</t>
         </is>
       </c>
       <c r="G131" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H131" s="2" t="n">
         <v>497694.25</v>
       </c>
       <c r="I131" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J131" s="3" t="n">
         <v>45451</v>
       </c>
       <c r="K131" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="132">
       <c r="A132" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B132" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C132" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D132" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E132" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F132" s="1" t="inlineStr">
         <is>
           <t>1709003080/IF/22012035230661 — khet talab nirman karya Ameen khan/mishri khan</t>
         </is>
       </c>
       <c r="G132" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H132" s="2" t="n">
         <v>501932.15</v>
       </c>
       <c r="I132" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J132" s="3" t="n">
         <v>45451</v>
       </c>
       <c r="K132" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="133">
       <c r="A133" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B133" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C133" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D133" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E133" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F133" s="1" t="inlineStr">
         <is>
           <t>1709003080/IF/22012035230664 — khet talab nirman karya haneef khan/gulbahar khan</t>
         </is>
       </c>
       <c r="G133" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H133" s="2" t="n">
         <v>123157.75</v>
       </c>
       <c r="I133" s="2" t="n">
         <v>26244</v>
       </c>
       <c r="J133" s="3" t="n">
         <v>45472</v>
@@ -6296,333 +6296,333 @@
       <c r="J136" s="3" t="n">
         <v>45768</v>
       </c>
       <c r="K136" s="3" t="n">
         <v>46157</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="137">
       <c r="A137" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B137" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C137" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D137" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E137" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F137" s="1" t="inlineStr">
         <is>
           <t>1709003080/IF/22012035324992 — khet talab nirman karya Ameen khan/mishri khan bhatiya</t>
         </is>
       </c>
       <c r="G137" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H137" s="2" t="n">
         <v>198408.11</v>
       </c>
       <c r="I137" s="2" t="n">
         <v>4032</v>
       </c>
       <c r="J137" s="3" t="n">
         <v>45768</v>
       </c>
       <c r="K137" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="138">
       <c r="A138" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B138" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C138" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D138" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pits for Individuals</t>
+          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pit for Individual</t>
         </is>
       </c>
       <c r="E138" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F138" s="1" t="inlineStr">
         <is>
           <t>1709003080/IF/22012035402616 — Dugwell recharge pit karya Naseem mohammad</t>
         </is>
       </c>
       <c r="G138" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H138" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I138" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J138" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K138" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="139">
       <c r="A139" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B139" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C139" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D139" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pits for Individuals</t>
+          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pit for Individual</t>
         </is>
       </c>
       <c r="E139" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F139" s="1" t="inlineStr">
         <is>
           <t>1709003080/IF/22012035402664 — Dugwell recharge pit karya istkhar ali</t>
         </is>
       </c>
       <c r="G139" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H139" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I139" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J139" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K139" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="140">
       <c r="A140" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B140" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C140" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D140" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pits for Individuals</t>
+          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pit for Individual</t>
         </is>
       </c>
       <c r="E140" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F140" s="1" t="inlineStr">
         <is>
           <t>1709003080/IF/22012035402680 — Dugwell recharge pit karya israt khan</t>
         </is>
       </c>
       <c r="G140" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H140" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I140" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J140" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K140" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="141">
       <c r="A141" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B141" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C141" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D141" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pits for Individuals</t>
+          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pit for Individual</t>
         </is>
       </c>
       <c r="E141" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F141" s="1" t="inlineStr">
         <is>
           <t>1709003080/IF/22012035402686 — Dugwell recharge pit karya mansoor khan</t>
         </is>
       </c>
       <c r="G141" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H141" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I141" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J141" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K141" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="142">
       <c r="A142" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B142" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C142" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D142" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pits for Individuals</t>
+          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pit for Individual</t>
         </is>
       </c>
       <c r="E142" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F142" s="1" t="inlineStr">
         <is>
           <t>1709003080/IF/22012035402738 — Dugwell recharge pit karya haseena bano</t>
         </is>
       </c>
       <c r="G142" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H142" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I142" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J142" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K142" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="143">
       <c r="A143" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B143" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C143" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D143" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E143" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F143" s="1" t="inlineStr">
         <is>
           <t>1709003080/IF/22012035527021 — Jal ganga 2025 Khet talab nirman karya Dildar khan/Ijjat Khan</t>
         </is>
       </c>
       <c r="G143" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H143" s="2" t="n">
         <v>185441.45</v>
       </c>
       <c r="I143" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J143" s="3" t="n">
         <v>45761</v>
@@ -14204,51 +14204,51 @@
       <c r="J298" s="3" t="n">
         <v>45651</v>
       </c>
       <c r="K298" s="3" t="n">
         <v>45755</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="299">
       <c r="A299" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B299" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C299" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D299" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E299" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F299" s="1" t="inlineStr">
         <is>
           <t>1709003080/IF/IAY/4776005 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126957612</t>
         </is>
       </c>
       <c r="G299" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H299" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I299" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J299" s="3" t="n">
         <v>45563</v>
@@ -14496,51 +14496,51 @@
       <c r="J304" s="3" t="n">
         <v>42875</v>
       </c>
       <c r="K304" s="3" t="n">
         <v>43104</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="305">
       <c r="A305" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B305" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C305" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D305" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E305" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F305" s="1" t="inlineStr">
         <is>
           <t>1709003080/IF/IAY/728180 — Construction of IAY House -IAY REG. NO. MP1911793</t>
         </is>
       </c>
       <c r="G305" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H305" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I305" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J305" s="3" t="n">
         <v>42813</v>
@@ -17429,98 +17429,98 @@
       <c r="J365" s="3" t="n">
         <v>45320</v>
       </c>
       <c r="K365" s="3" t="n">
         <v>45659</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="366">
       <c r="A366" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B366" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C366" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D366" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E366" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F366" s="1" t="inlineStr">
         <is>
           <t>1709003080/WC/22012035201721 — samudayik khet talab nirman karya Dr haneef ke khet ke pas bhatiya</t>
         </is>
       </c>
       <c r="G366" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H366" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I366" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J366" s="3" t="n">
         <v>45451</v>
       </c>
       <c r="K366" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="367">
       <c r="A367" s="1" t="inlineStr">
         <is>
           <t>GUNOR</t>
         </is>
       </c>
       <c r="B367" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C367" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D367" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E367" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F367" s="1" t="inlineStr">
         <is>
           <t>1709003080/WC/22012035209750 — Naveen talab nirman karya Dr haneef khan ke khet ke pas bhatiya</t>
         </is>
       </c>
       <c r="G367" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H367" s="2" t="n">
         <v>1294000</v>
       </c>
       <c r="I367" s="2" t="n">
         <v>2250</v>
       </c>
       <c r="J367" s="3" t="n">
         <v>45694</v>