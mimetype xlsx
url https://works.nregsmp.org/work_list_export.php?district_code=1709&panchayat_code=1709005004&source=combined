--- v0 (2026-09-04)
+++ v1 (2026-10-25)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K584"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-04 05:03:22</t>
+          <t>Exported on: 2026-10-25 01:04:42</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: PANNA</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -755,51 +755,51 @@
         <v>0</v>
       </c>
       <c r="J21" s="3" t="n">
         <v>45108</v>
       </c>
       <c r="K21" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C22" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Drought Proofing</t>
         </is>
       </c>
       <c r="D22" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E22" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F22" s="1" t="inlineStr">
         <is>
           <t>1709005004/DP/22012034615183 — Raidass Cabutra ke Pass- Nirmal neer Ahirwar Muhalla</t>
         </is>
       </c>
       <c r="G22" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H22" s="2" t="n">
         <v>587429.61</v>
       </c>
       <c r="I22" s="2" t="n">
         <v>42703</v>
       </c>
       <c r="J22" s="3" t="n">
         <v>45375</v>
@@ -943,51 +943,51 @@
         <v>0</v>
       </c>
       <c r="J25" s="3" t="n">
         <v>44957</v>
       </c>
       <c r="K25" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C26" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D26" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E26" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F26" s="1" t="inlineStr">
         <is>
           <t>1709005004/IC/22012034891007 — ऊँचा-सार्वजनिक सिंचाई कूप निर्माण -राम आसरे तिवारी के खेत के पास</t>
         </is>
       </c>
       <c r="G26" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H26" s="2" t="n">
         <v>598004.74</v>
       </c>
       <c r="I26" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J26" s="3" t="n">
         <v>45761</v>
@@ -6597,51 +6597,51 @@
       <c r="J143" s="3" t="n">
         <v>45367</v>
       </c>
       <c r="K143" s="3" t="n">
         <v>46189</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="144">
       <c r="A144" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B144" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C144" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D144" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E144" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F144" s="1" t="inlineStr">
         <is>
           <t>1709005004/IF/22012035220684 — uncha-kapildhara koop-kushamrani/laxman rai</t>
         </is>
       </c>
       <c r="G144" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H144" s="2" t="n">
         <v>358404.3</v>
       </c>
       <c r="I144" s="2" t="n">
         <v>314038</v>
       </c>
       <c r="J144" s="3" t="n">
         <v>45368</v>
@@ -7230,51 +7230,51 @@
         <v>0</v>
       </c>
       <c r="J156" s="3" t="n">
         <v>45315</v>
       </c>
       <c r="K156" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="157">
       <c r="A157" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B157" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C157" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D157" s="1" t="inlineStr">
         <is>
-          <t>Line-coast Plntation-Farm Forstry Trees-Individual / Along the coast Line Plantation of Farm Forestry Trees for Individuals</t>
+          <t>Line-coast Plntation-Farm Forstry Trees-Individual / Line Plantation of Forestry Trees for Individual</t>
         </is>
       </c>
       <c r="E157" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F157" s="1" t="inlineStr">
         <is>
           <t>1709005004/IF/22012035239321 — Plantation niramn karya kallu/babulal ahirwar</t>
         </is>
       </c>
       <c r="G157" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H157" s="2" t="n">
         <v>115425.87</v>
       </c>
       <c r="I157" s="2" t="n">
         <v>52664</v>
       </c>
       <c r="J157" s="3" t="n">
         <v>45623</v>
@@ -7326,427 +7326,427 @@
       <c r="J158" s="3" t="n">
         <v>45537</v>
       </c>
       <c r="K158" s="3" t="n">
         <v>45688</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="159">
       <c r="A159" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B159" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C159" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D159" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E159" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F159" s="1" t="inlineStr">
         <is>
           <t>1709005004/IF/22012035243525 — UNCHA Berkcharopan Hakka/Johareya Ahirwar</t>
         </is>
       </c>
       <c r="G159" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H159" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I159" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J159" s="3" t="n">
         <v>45451</v>
       </c>
       <c r="K159" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="160">
       <c r="A160" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B160" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C160" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D160" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E160" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F160" s="1" t="inlineStr">
         <is>
           <t>1709005004/IF/22012035243526 — UNCHA Berkcharopan Hakka/Johareya Ahirwar</t>
         </is>
       </c>
       <c r="G160" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H160" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I160" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J160" s="3" t="n">
         <v>45451</v>
       </c>
       <c r="K160" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="161">
       <c r="A161" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B161" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C161" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D161" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E161" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F161" s="1" t="inlineStr">
         <is>
           <t>1709005004/IF/22012035243527 — UNCHA Berkcharopan Hakka/Johareya Ahirwar</t>
         </is>
       </c>
       <c r="G161" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H161" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I161" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J161" s="3" t="n">
         <v>45451</v>
       </c>
       <c r="K161" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="162">
       <c r="A162" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B162" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C162" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D162" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E162" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F162" s="1" t="inlineStr">
         <is>
           <t>1709005004/IF/22012035243609 — UNCHA Berkcharopan Hakka/Johareya Ahirwar</t>
         </is>
       </c>
       <c r="G162" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H162" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I162" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J162" s="3" t="n">
         <v>45451</v>
       </c>
       <c r="K162" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="163">
       <c r="A163" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B163" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C163" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D163" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E163" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F163" s="1" t="inlineStr">
         <is>
           <t>1709005004/IF/22012035243613 — UNCHA Berkcharopan Hakka/Johareya Ahirwar</t>
         </is>
       </c>
       <c r="G163" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H163" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I163" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J163" s="3" t="n">
         <v>45451</v>
       </c>
       <c r="K163" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="164">
       <c r="A164" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B164" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C164" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D164" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E164" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F164" s="1" t="inlineStr">
         <is>
           <t>1709005004/IF/22012035243622 — UNCHA Berkcharopan Hakka/Johareya Ahirwar</t>
         </is>
       </c>
       <c r="G164" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H164" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I164" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J164" s="3" t="n">
         <v>45451</v>
       </c>
       <c r="K164" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="165">
       <c r="A165" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B165" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C165" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D165" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E165" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F165" s="1" t="inlineStr">
         <is>
           <t>1709005004/IF/22012035243623 — UNCHA Berkcharopan Hakka/Johareya Ahirwar</t>
         </is>
       </c>
       <c r="G165" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H165" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I165" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J165" s="3" t="n">
         <v>45451</v>
       </c>
       <c r="K165" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="166">
       <c r="A166" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B166" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C166" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D166" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E166" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F166" s="1" t="inlineStr">
         <is>
           <t>1709005004/IF/22012035243632 — UNCHA Berkcharopan Hakka/Johareya Ahirwar</t>
         </is>
       </c>
       <c r="G166" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H166" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I166" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J166" s="3" t="n">
         <v>45451</v>
       </c>
       <c r="K166" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="167">
       <c r="A167" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B167" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C167" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D167" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E167" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F167" s="1" t="inlineStr">
         <is>
           <t>1709005004/IF/22012035243641 — UNCHA Berkcharopan Hakka/Johareya Ahirwar</t>
         </is>
       </c>
       <c r="G167" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H167" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I167" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J167" s="3" t="n">
         <v>45451</v>
@@ -7994,51 +7994,51 @@
       <c r="J172" s="3" t="n">
         <v>45537</v>
       </c>
       <c r="K172" s="3" t="n">
         <v>46011</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="173">
       <c r="A173" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B173" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C173" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D173" s="1" t="inlineStr">
         <is>
-          <t>Line-coast Plntation-Farm Forstry Trees-Individual / Along the coast Line Plantation of Farm Forestry Trees for Individuals</t>
+          <t>Line-coast Plntation-Farm Forstry Trees-Individual / Line Plantation of Forestry Trees for Individual</t>
         </is>
       </c>
       <c r="E173" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F173" s="1" t="inlineStr">
         <is>
           <t>1709005004/IF/22012035245091 — Uncha Plantation nirman karya Sarman/laxmi khare</t>
         </is>
       </c>
       <c r="G173" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H173" s="2" t="n">
         <v>119923.37</v>
       </c>
       <c r="I173" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J173" s="3" t="n">
         <v>45719</v>
@@ -8286,51 +8286,51 @@
       <c r="J178" s="3" t="n">
         <v>45537</v>
       </c>
       <c r="K178" s="3" t="n">
         <v>46192</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="179">
       <c r="A179" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B179" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C179" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D179" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E179" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F179" s="1" t="inlineStr">
         <is>
           <t>1709005004/IF/22012035253153 — UNCHA Berkcharopan Kanchadi/Jalam Lodhi</t>
         </is>
       </c>
       <c r="G179" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H179" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I179" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J179" s="3" t="n">
         <v>45451</v>
@@ -8480,51 +8480,51 @@
       <c r="J182" s="3" t="n">
         <v>45537</v>
       </c>
       <c r="K182" s="3" t="n">
         <v>46134</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="183">
       <c r="A183" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B183" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C183" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D183" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E183" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F183" s="1" t="inlineStr">
         <is>
           <t>1709005004/IF/22012035253406 — UNCHA Berkcharopan  RAMSANEEHI/HARGOVIND LODHI</t>
         </is>
       </c>
       <c r="G183" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H183" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I183" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J183" s="3" t="n">
         <v>45451</v>
@@ -8621,98 +8621,98 @@
         <v>0</v>
       </c>
       <c r="J185" s="3" t="n">
         <v>45683</v>
       </c>
       <c r="K185" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="186">
       <c r="A186" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B186" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C186" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D186" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E186" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F186" s="1" t="inlineStr">
         <is>
           <t>1709005004/IF/22012035326620 — ऊंचा-कूप निर्माण छिद्दीलाल पिता बाबूलाल लोधी</t>
         </is>
       </c>
       <c r="G186" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H186" s="2" t="n">
         <v>420383.53</v>
       </c>
       <c r="I186" s="2" t="n">
         <v>286054.08</v>
       </c>
       <c r="J186" s="3" t="n">
         <v>45779</v>
       </c>
       <c r="K186" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="187">
       <c r="A187" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B187" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C187" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D187" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E187" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F187" s="1" t="inlineStr">
         <is>
           <t>1709005004/IF/22012035327628 — ऊंचा-कूप निर्माण जवाहर पिता मोहन लोधी</t>
         </is>
       </c>
       <c r="G187" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H187" s="2" t="n">
         <v>420383.53</v>
       </c>
       <c r="I187" s="2" t="n">
         <v>278424</v>
       </c>
       <c r="J187" s="3" t="n">
         <v>45795</v>
@@ -8813,51 +8813,51 @@
       <c r="J189" s="3" t="n">
         <v>45823</v>
       </c>
       <c r="K189" s="3" t="n">
         <v>46173</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="190">
       <c r="A190" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B190" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C190" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D190" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E190" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F190" s="1" t="inlineStr">
         <is>
           <t>1709005004/IF/22012035368434 — ऊँचा-खेत तालाब निर्माण-डरे/ मिहिलाल राय</t>
         </is>
       </c>
       <c r="G190" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H190" s="2" t="n">
         <v>199737.61</v>
       </c>
       <c r="I190" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J190" s="3" t="n">
         <v>45761</v>
@@ -8909,192 +8909,192 @@
       <c r="J191" s="3" t="n">
         <v>45823</v>
       </c>
       <c r="K191" s="3" t="n">
         <v>46173</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="192">
       <c r="A192" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B192" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C192" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D192" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E192" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F192" s="1" t="inlineStr">
         <is>
           <t>1709005004/IF/22012035368451 — ऊँचा-खेत तालाब निर्माण-रामलखन/मुरारी</t>
         </is>
       </c>
       <c r="G192" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H192" s="2" t="n">
         <v>199737.61</v>
       </c>
       <c r="I192" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J192" s="3" t="n">
         <v>45822</v>
       </c>
       <c r="K192" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="193">
       <c r="A193" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B193" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C193" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D193" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E193" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F193" s="1" t="inlineStr">
         <is>
           <t>1709005004/IF/22012035424594 — ऊँचा-खेत तालाब निर्माण -सजना/जवाहर लोधी</t>
         </is>
       </c>
       <c r="G193" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H193" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I193" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J193" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K193" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="194">
       <c r="A194" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B194" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C194" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D194" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E194" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F194" s="1" t="inlineStr">
         <is>
           <t>1709005004/IF/22012035561050 — ऊँचा-कपिल धारा कूप निर्माण कार्य-कमलेश/गुबंदी</t>
         </is>
       </c>
       <c r="G194" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H194" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I194" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J194" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K194" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="195">
       <c r="A195" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B195" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C195" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D195" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E195" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F195" s="1" t="inlineStr">
         <is>
           <t>1709005004/IF/22012035661538 — uncha khet talab nirman berend/ramsanehi lodhi</t>
         </is>
       </c>
       <c r="G195" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H195" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I195" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J195" s="3" t="n">
         <v>46048</v>
@@ -11729,51 +11729,51 @@
       <c r="J249" s="3" t="n">
         <v>42957</v>
       </c>
       <c r="K249" s="3" t="n">
         <v>43200</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="250">
       <c r="A250" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B250" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C250" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D250" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E250" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F250" s="1" t="inlineStr">
         <is>
           <t>1709005004/IF/IAY/118131 — Construction of IAY House -IAY REG. NO. MP-09-005-004-001/1074</t>
         </is>
       </c>
       <c r="G250" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H250" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I250" s="2" t="n">
         <v>23229</v>
       </c>
       <c r="J250" s="3" t="n">
         <v>45821</v>
@@ -11825,51 +11825,51 @@
       <c r="J251" s="3" t="n">
         <v>42763</v>
       </c>
       <c r="K251" s="3" t="n">
         <v>43748</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="252">
       <c r="A252" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B252" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C252" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D252" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E252" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F252" s="1" t="inlineStr">
         <is>
           <t>1709005004/IF/IAY/118134 — Construction of IAY House -IAY REG. NO. MP-09-005-004-001/1086</t>
         </is>
       </c>
       <c r="G252" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H252" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I252" s="2" t="n">
         <v>23229</v>
       </c>
       <c r="J252" s="3" t="n">
         <v>45838</v>
@@ -21868,286 +21868,286 @@
       <c r="J456" s="3" t="n">
         <v>45640</v>
       </c>
       <c r="K456" s="3" t="n">
         <v>45688</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="457">
       <c r="A457" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B457" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C457" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D457" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E457" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F457" s="1" t="inlineStr">
         <is>
           <t>1709005004/IF/IAY/4764005 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121443460</t>
         </is>
       </c>
       <c r="G457" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H457" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I457" s="2" t="n">
         <v>21924</v>
       </c>
       <c r="J457" s="3" t="n">
         <v>45928</v>
       </c>
       <c r="K457" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="458">
       <c r="A458" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B458" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C458" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D458" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E458" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F458" s="1" t="inlineStr">
         <is>
           <t>1709005004/IF/IAY/4768332 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123420811</t>
         </is>
       </c>
       <c r="G458" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H458" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I458" s="2" t="n">
         <v>21150</v>
       </c>
       <c r="J458" s="3" t="n">
         <v>45640</v>
       </c>
       <c r="K458" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="459">
       <c r="A459" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B459" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C459" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D459" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E459" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F459" s="1" t="inlineStr">
         <is>
           <t>1709005004/IF/IAY/4778421 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126840235</t>
         </is>
       </c>
       <c r="G459" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H459" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I459" s="2" t="n">
         <v>22446</v>
       </c>
       <c r="J459" s="3" t="n">
         <v>45640</v>
       </c>
       <c r="K459" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="460">
       <c r="A460" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B460" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C460" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D460" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E460" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F460" s="1" t="inlineStr">
         <is>
           <t>1709005004/IF/IAY/4804237 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP143432736</t>
         </is>
       </c>
       <c r="G460" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H460" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I460" s="2" t="n">
         <v>22725</v>
       </c>
       <c r="J460" s="3" t="n">
         <v>45723</v>
       </c>
       <c r="K460" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="461">
       <c r="A461" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B461" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C461" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D461" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E461" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F461" s="1" t="inlineStr">
         <is>
           <t>1709005004/IF/IAY/4859396 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126857189</t>
         </is>
       </c>
       <c r="G461" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H461" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I461" s="2" t="n">
         <v>22977</v>
       </c>
       <c r="J461" s="3" t="n">
         <v>45723</v>
       </c>
       <c r="K461" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="462">
       <c r="A462" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B462" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C462" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D462" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E462" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F462" s="1" t="inlineStr">
         <is>
           <t>1709005004/IF/IAY/4859880 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127210549</t>
         </is>
       </c>
       <c r="G462" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H462" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I462" s="2" t="n">
         <v>22950</v>
       </c>
       <c r="J462" s="3" t="n">
         <v>45707</v>
@@ -22199,98 +22199,98 @@
       <c r="J463" s="3" t="n">
         <v>45707</v>
       </c>
       <c r="K463" s="3" t="n">
         <v>46011</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="464">
       <c r="A464" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B464" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C464" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D464" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E464" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F464" s="1" t="inlineStr">
         <is>
           <t>1709005004/IF/IAY/5009601 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121587298</t>
         </is>
       </c>
       <c r="G464" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H464" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I464" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="J464" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K464" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="465">
       <c r="A465" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B465" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C465" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D465" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E465" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F465" s="1" t="inlineStr">
         <is>
           <t>1709005004/IF/IAY/5012835 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123434501</t>
         </is>
       </c>
       <c r="G465" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H465" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I465" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="J465" s="3" t="n">
         <v>45748</v>
@@ -22455,85 +22455,85 @@
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C469" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D469" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E469" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F469" s="1" t="inlineStr">
         <is>
           <t>1709005004/IF/IAY/5084876 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127219627</t>
         </is>
       </c>
       <c r="G469" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H469" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I469" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="J469" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K469" s="3" t="n">
-        <v>46173</v>
+        <v>46282</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="470">
       <c r="A470" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B470" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C470" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D470" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E470" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F470" s="1" t="inlineStr">
         <is>
           <t>1709005004/IF/IAY/5087276 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP128272036</t>
         </is>
       </c>
       <c r="G470" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H470" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I470" s="2" t="n">
         <v>23229</v>
       </c>
       <c r="J470" s="3" t="n">
         <v>45748</v>
@@ -22636,51 +22636,51 @@
       <c r="J472" s="3" t="n">
         <v>45824</v>
       </c>
       <c r="K472" s="3" t="n">
         <v>45964</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="473">
       <c r="A473" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B473" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C473" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D473" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E473" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F473" s="1" t="inlineStr">
         <is>
           <t>1709005004/IF/IAY/5501212 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126870742</t>
         </is>
       </c>
       <c r="G473" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H473" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I473" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="J473" s="3" t="n">
         <v>45824</v>
@@ -22732,51 +22732,51 @@
       <c r="J474" s="3" t="n">
         <v>45814</v>
       </c>
       <c r="K474" s="3" t="n">
         <v>46201</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="475">
       <c r="A475" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B475" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C475" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D475" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E475" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F475" s="1" t="inlineStr">
         <is>
           <t>1709005004/IF/IAY/5639256 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126844669</t>
         </is>
       </c>
       <c r="G475" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H475" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I475" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="J475" s="3" t="n">
         <v>45814</v>
@@ -22877,51 +22877,51 @@
       <c r="J477" s="3" t="n">
         <v>45902</v>
       </c>
       <c r="K477" s="3" t="n">
         <v>46004</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="478">
       <c r="A478" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B478" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C478" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D478" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E478" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F478" s="1" t="inlineStr">
         <is>
           <t>1709005004/IF/IAY/5764141 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126849243</t>
         </is>
       </c>
       <c r="G478" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H478" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I478" s="2" t="n">
         <v>23229</v>
       </c>
       <c r="J478" s="3" t="n">
         <v>45902</v>
@@ -22973,145 +22973,145 @@
       <c r="J479" s="3" t="n">
         <v>45916</v>
       </c>
       <c r="K479" s="3" t="n">
         <v>46009</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="480">
       <c r="A480" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B480" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C480" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D480" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E480" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F480" s="1" t="inlineStr">
         <is>
           <t>1709005004/IF/IAY/5765040 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126850706</t>
         </is>
       </c>
       <c r="G480" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H480" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I480" s="2" t="n">
         <v>18600</v>
       </c>
       <c r="J480" s="3" t="n">
         <v>45902</v>
       </c>
       <c r="K480" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="481">
       <c r="A481" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B481" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C481" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D481" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E481" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F481" s="1" t="inlineStr">
         <is>
           <t>1709005004/IF/IAY/5807584 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123412135</t>
         </is>
       </c>
       <c r="G481" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H481" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I481" s="2" t="n">
         <v>23229</v>
       </c>
       <c r="J481" s="3" t="n">
         <v>45916</v>
       </c>
       <c r="K481" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="482">
       <c r="A482" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B482" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C482" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D482" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E482" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F482" s="1" t="inlineStr">
         <is>
           <t>1709005004/IF/IAY/5878091 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127176474</t>
         </is>
       </c>
       <c r="G482" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H482" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I482" s="2" t="n">
         <v>23229</v>
       </c>
       <c r="J482" s="3" t="n">
         <v>46083</v>
@@ -23212,239 +23212,241 @@
       <c r="J484" s="3" t="n">
         <v>42927</v>
       </c>
       <c r="K484" s="3" t="n">
         <v>43030</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="485">
       <c r="A485" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B485" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C485" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D485" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E485" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F485" s="1" t="inlineStr">
         <is>
           <t>1709005004/IF/IAY/6012512 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127238925</t>
         </is>
       </c>
       <c r="G485" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H485" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I485" s="2" t="n">
         <v>22968</v>
       </c>
       <c r="J485" s="3" t="n">
         <v>46116</v>
       </c>
       <c r="K485" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="486">
       <c r="A486" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B486" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C486" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D486" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E486" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F486" s="1" t="inlineStr">
         <is>
           <t>1709005004/IF/IAY/6018494 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126853451</t>
         </is>
       </c>
       <c r="G486" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H486" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I486" s="2" t="n">
         <v>22446</v>
       </c>
       <c r="J486" s="3" t="n">
         <v>46116</v>
       </c>
-      <c r="K486" s="3"/>
+      <c r="K486" s="3" t="n">
+        <v>46306</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="487">
       <c r="A487" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B487" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C487" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D487" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E487" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F487" s="1" t="inlineStr">
         <is>
           <t>1709005004/IF/IAY/6021192 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126876340</t>
         </is>
       </c>
       <c r="G487" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H487" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I487" s="2" t="n">
         <v>22446</v>
       </c>
       <c r="J487" s="3" t="n">
         <v>46116</v>
       </c>
       <c r="K487" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="488">
       <c r="A488" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B488" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C488" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D488" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E488" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F488" s="1" t="inlineStr">
         <is>
           <t>1709005004/IF/IAY/6230322 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127147246</t>
         </is>
       </c>
       <c r="G488" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H488" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I488" s="2" t="n">
-        <v>5454</v>
+        <v>16254</v>
       </c>
       <c r="J488" s="3" t="n">
         <v>46174</v>
       </c>
       <c r="K488" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="489">
       <c r="A489" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B489" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C489" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D489" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E489" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F489" s="1" t="inlineStr">
         <is>
           <t>1709005004/IF/IAY/6230624 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127190581</t>
         </is>
       </c>
       <c r="G489" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H489" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I489" s="2" t="n">
         <v>6786</v>
       </c>
       <c r="J489" s="3" t="n">
         <v>46174</v>
@@ -24035,98 +24037,98 @@
       <c r="J501" s="3" t="n">
         <v>42912</v>
       </c>
       <c r="K501" s="3" t="n">
         <v>43157</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="502">
       <c r="A502" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B502" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C502" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D502" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E502" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F502" s="1" t="inlineStr">
         <is>
           <t>1709005004/IF/IAY/79599 — Construction of IAY House -IAY REG. NO. MP-09-005-004-001/935</t>
         </is>
       </c>
       <c r="G502" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H502" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I502" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J502" s="3" t="n">
         <v>42349</v>
       </c>
       <c r="K502" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="503">
       <c r="A503" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B503" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C503" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D503" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E503" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F503" s="1" t="inlineStr">
         <is>
           <t>1709005004/IF/IAY/79600 — Construction of IAY House -IAY REG. NO. MP-09-005-004-001/936</t>
         </is>
       </c>
       <c r="G503" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H503" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I503" s="2" t="n">
         <v>23229</v>
       </c>
       <c r="J503" s="3" t="n">
         <v>45852</v>
@@ -24178,98 +24180,98 @@
       <c r="J504" s="3" t="n">
         <v>44846</v>
       </c>
       <c r="K504" s="3" t="n">
         <v>45467</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="505">
       <c r="A505" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B505" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C505" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D505" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E505" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F505" s="1" t="inlineStr">
         <is>
           <t>1709005004/IF/IAY/79602 — Construction of IAY House -IAY REG. NO. MP-09-005-004-001/917</t>
         </is>
       </c>
       <c r="G505" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H505" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I505" s="2" t="n">
         <v>23229</v>
       </c>
       <c r="J505" s="3" t="n">
         <v>45852</v>
       </c>
       <c r="K505" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="506">
       <c r="A506" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B506" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C506" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D506" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E506" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F506" s="1" t="inlineStr">
         <is>
           <t>1709005004/IF/IAY/79603 — Construction of IAY House -IAY REG. NO. MP-09-005-004-001/946</t>
         </is>
       </c>
       <c r="G506" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H506" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I506" s="2" t="n">
         <v>23229</v>
       </c>
       <c r="J506" s="3" t="n">
         <v>45838</v>