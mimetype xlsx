--- v0 (2026-09-08)
+++ v1 (2026-10-23)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K667"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-08 02:55:06</t>
+          <t>Exported on: 2026-10-23 18:18:18</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: PANNA</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -1004,51 +1004,51 @@
       <c r="J26" s="3" t="n">
         <v>45166</v>
       </c>
       <c r="K26" s="3" t="n">
         <v>45572</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C27" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Drought Proofing</t>
         </is>
       </c>
       <c r="D27" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E27" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F27" s="1" t="inlineStr">
         <is>
           <t>1709005012/DP/22012034613233 — निर्मलनीर निर्माण कार्य- शांती धाम पास , ग्राम अर्जुनपुरा</t>
         </is>
       </c>
       <c r="G27" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H27" s="2" t="n">
         <v>565702.92</v>
       </c>
       <c r="I27" s="2" t="n">
         <v>221</v>
       </c>
       <c r="J27" s="3" t="n">
         <v>45367</v>
@@ -7828,239 +7828,239 @@
         <v>0</v>
       </c>
       <c r="J168" s="3" t="n">
         <v>45520</v>
       </c>
       <c r="K168" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="169">
       <c r="A169" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B169" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C169" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D169" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E169" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F169" s="1" t="inlineStr">
         <is>
           <t>1709005012/IF/22012035276638 — Kapil Dhara Koop Nirman Kary  Baliram Patel /  Bhaluwa Gram Satwa</t>
         </is>
       </c>
       <c r="G169" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H169" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I169" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J169" s="3" t="n">
         <v>45568</v>
       </c>
       <c r="K169" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="170">
       <c r="A170" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B170" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C170" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D170" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E170" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F170" s="1" t="inlineStr">
         <is>
           <t>1709005012/IF/22012035276646 — Kapil Dhara Koop Nirman Kary Avadh Lal / Shankar Patel</t>
         </is>
       </c>
       <c r="G170" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H170" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I170" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J170" s="3" t="n">
         <v>45568</v>
       </c>
       <c r="K170" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="171">
       <c r="A171" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B171" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C171" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D171" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E171" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F171" s="1" t="inlineStr">
         <is>
           <t>1709005012/IF/22012035276658 — Kapil Dhara Koop Nirman Kary  Lallu Raja / Lokpal Singh Gram satwa</t>
         </is>
       </c>
       <c r="G171" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H171" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I171" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J171" s="3" t="n">
         <v>45568</v>
       </c>
       <c r="K171" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="172">
       <c r="A172" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B172" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C172" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D172" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E172" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F172" s="1" t="inlineStr">
         <is>
           <t>1709005012/IF/22012035276662 — Kapil Dhara Koop Nirman Kary  Devraj Singh / Indra Pal Singh Gram Satwa</t>
         </is>
       </c>
       <c r="G172" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H172" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I172" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J172" s="3" t="n">
         <v>45568</v>
       </c>
       <c r="K172" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="173">
       <c r="A173" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B173" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C173" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D173" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E173" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F173" s="1" t="inlineStr">
         <is>
           <t>1709005012/IF/22012035276665 — Kapil Dhara Koop Nirman Kary  Vrandravan</t>
         </is>
       </c>
       <c r="G173" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H173" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I173" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J173" s="3" t="n">
         <v>45568</v>
@@ -8112,51 +8112,51 @@
       <c r="J174" s="3" t="n">
         <v>45768</v>
       </c>
       <c r="K174" s="3" t="n">
         <v>46159</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="175">
       <c r="A175" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B175" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C175" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D175" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E175" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F175" s="1" t="inlineStr">
         <is>
           <t>1709005012/IF/22012035332004 — व्यकितगत खेत तालाब निर्माण कार्य - मुन्ना राजा / नारायन सिह ग्राम रानीपुरा</t>
         </is>
       </c>
       <c r="G175" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H175" s="2" t="n">
         <v>248372.05</v>
       </c>
       <c r="I175" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J175" s="3" t="n">
         <v>45749</v>
@@ -8355,51 +8355,51 @@
       <c r="J179" s="3" t="n">
         <v>45794</v>
       </c>
       <c r="K179" s="3" t="n">
         <v>46159</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="180">
       <c r="A180" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B180" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C180" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D180" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E180" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F180" s="1" t="inlineStr">
         <is>
           <t>1709005012/IF/22012035332163 — Kapil Dhara Koop Nirman Kary  Devraj Singh / Indrapal Singh Gram Satwa</t>
         </is>
       </c>
       <c r="G180" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H180" s="2" t="n">
         <v>433382.58</v>
       </c>
       <c r="I180" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J180" s="3" t="n">
         <v>45749</v>
@@ -8451,51 +8451,51 @@
       <c r="J181" s="3" t="n">
         <v>45794</v>
       </c>
       <c r="K181" s="3" t="n">
         <v>46187</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="182">
       <c r="A182" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B182" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C182" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D182" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E182" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F182" s="1" t="inlineStr">
         <is>
           <t>1709005012/IF/22012035349117 — SATWA JGSA Recharg structure kapildhara koop 1709005012/IF/1000060397  ग्यानी अहिरवार</t>
         </is>
       </c>
       <c r="G182" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H182" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I182" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J182" s="3" t="n">
         <v>45749</v>
@@ -9037,98 +9037,98 @@
       <c r="J193" s="3" t="n">
         <v>45799</v>
       </c>
       <c r="K193" s="3" t="n">
         <v>46029</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="194">
       <c r="A194" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B194" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C194" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D194" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E194" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F194" s="1" t="inlineStr">
         <is>
           <t>1709005012/IF/22012035349226 — SATWA JGSA Recharg structure kapildhara koop  1709005012/IF/9993696484 देवीलाल अहिरवार</t>
         </is>
       </c>
       <c r="G194" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H194" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I194" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J194" s="3" t="n">
         <v>45749</v>
       </c>
       <c r="K194" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="195">
       <c r="A195" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B195" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C195" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D195" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E195" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F195" s="1" t="inlineStr">
         <is>
           <t>1709005012/IF/22012035367228 — व्यकितगत खेत तालाब निर्माण कार्य -  जीतेंद्र सिह / राघवेंद्र सिह</t>
         </is>
       </c>
       <c r="G195" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H195" s="2" t="n">
         <v>199941.75</v>
       </c>
       <c r="I195" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J195" s="3" t="n">
         <v>45749</v>
@@ -23473,98 +23473,98 @@
       <c r="J489" s="3" t="n">
         <v>44802</v>
       </c>
       <c r="K489" s="3" t="n">
         <v>44931</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="490">
       <c r="A490" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B490" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C490" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D490" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E490" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F490" s="1" t="inlineStr">
         <is>
           <t>1709005012/IF/IAY/4584583 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP120001167</t>
         </is>
       </c>
       <c r="G490" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H490" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I490" s="2" t="n">
         <v>14112</v>
       </c>
       <c r="J490" s="3" t="n">
         <v>45589</v>
       </c>
       <c r="K490" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="491">
       <c r="A491" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B491" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C491" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D491" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E491" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F491" s="1" t="inlineStr">
         <is>
           <t>1709005012/IF/IAY/4584584 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP120001320</t>
         </is>
       </c>
       <c r="G491" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H491" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I491" s="2" t="n">
         <v>10215</v>
       </c>
       <c r="J491" s="3" t="n">
         <v>45589</v>
@@ -23861,51 +23861,51 @@
       <c r="J497" s="3" t="n">
         <v>45614</v>
       </c>
       <c r="K497" s="3" t="n">
         <v>45709</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="498">
       <c r="A498" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B498" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C498" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D498" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E498" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F498" s="1" t="inlineStr">
         <is>
           <t>1709005012/IF/IAY/4623668 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127321614</t>
         </is>
       </c>
       <c r="G498" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H498" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I498" s="2" t="n">
         <v>9234</v>
       </c>
       <c r="J498" s="3" t="n">
         <v>45588</v>
@@ -24055,51 +24055,51 @@
       <c r="J501" s="3" t="n">
         <v>45608</v>
       </c>
       <c r="K501" s="3" t="n">
         <v>45709</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="502">
       <c r="A502" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B502" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C502" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D502" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E502" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F502" s="1" t="inlineStr">
         <is>
           <t>1709005012/IF/IAY/4626372 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127523205</t>
         </is>
       </c>
       <c r="G502" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H502" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I502" s="2" t="n">
         <v>2916</v>
       </c>
       <c r="J502" s="3" t="n">
         <v>45608</v>
@@ -25719,98 +25719,98 @@
       <c r="J535" s="3" t="n">
         <v>45734</v>
       </c>
       <c r="K535" s="3" t="n">
         <v>45843</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="536">
       <c r="A536" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B536" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C536" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D536" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E536" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F536" s="1" t="inlineStr">
         <is>
           <t>1709005012/IF/IAY/4921602 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126533011</t>
         </is>
       </c>
       <c r="G536" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H536" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I536" s="2" t="n">
         <v>21672</v>
       </c>
       <c r="J536" s="3" t="n">
         <v>45734</v>
       </c>
       <c r="K536" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="537">
       <c r="A537" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B537" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C537" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D537" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E537" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F537" s="1" t="inlineStr">
         <is>
           <t>1709005012/IF/IAY/4922406 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127332032</t>
         </is>
       </c>
       <c r="G537" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H537" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I537" s="2" t="n">
         <v>18018</v>
       </c>
       <c r="J537" s="3" t="n">
         <v>45734</v>
@@ -26695,51 +26695,51 @@
       <c r="J555" s="3" t="n">
         <v>42762</v>
       </c>
       <c r="K555" s="3" t="n">
         <v>43348</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="556">
       <c r="A556" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B556" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C556" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D556" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E556" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F556" s="1" t="inlineStr">
         <is>
           <t>1709005012/IF/IAY/5472525 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP128043079</t>
         </is>
       </c>
       <c r="G556" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H556" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I556" s="2" t="n">
         <v>19836</v>
       </c>
       <c r="J556" s="3" t="n">
         <v>45783</v>
@@ -26791,51 +26791,51 @@
       <c r="J557" s="3" t="n">
         <v>45783</v>
       </c>
       <c r="K557" s="3" t="n">
         <v>45843</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="558">
       <c r="A558" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B558" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C558" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D558" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E558" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F558" s="1" t="inlineStr">
         <is>
           <t>1709005012/IF/IAY/5519940 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP130679295</t>
         </is>
       </c>
       <c r="G558" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H558" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I558" s="2" t="n">
         <v>21924</v>
       </c>
       <c r="J558" s="3" t="n">
         <v>45870</v>
@@ -27083,51 +27083,51 @@
       <c r="J563" s="3" t="n">
         <v>45815</v>
       </c>
       <c r="K563" s="3" t="n">
         <v>45986</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="564">
       <c r="A564" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B564" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C564" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D564" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E564" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F564" s="1" t="inlineStr">
         <is>
           <t>1709005012/IF/IAY/5670243 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP128526942</t>
         </is>
       </c>
       <c r="G564" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H564" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I564" s="2" t="n">
         <v>18270</v>
       </c>
       <c r="J564" s="3" t="n">
         <v>45870</v>
@@ -27179,100 +27179,100 @@
       <c r="J565" s="3" t="n">
         <v>45902</v>
       </c>
       <c r="K565" s="3" t="n">
         <v>46201</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="566">
       <c r="A566" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B566" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C566" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D566" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E566" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F566" s="1" t="inlineStr">
         <is>
           <t>1709005012/IF/IAY/5761059 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP120633332</t>
         </is>
       </c>
       <c r="G566" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H566" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I566" s="2" t="n">
         <v>10962</v>
       </c>
       <c r="J566" s="3" t="n">
         <v>45961</v>
       </c>
       <c r="K566" s="3" t="n">
         <v>46236</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="567">
       <c r="A567" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B567" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C567" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D567" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E567" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F567" s="1" t="inlineStr">
         <is>
           <t>1709005012/IF/IAY/5761097 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP128516087</t>
         </is>
       </c>
       <c r="G567" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H567" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I567" s="2" t="n">
         <v>18270</v>
       </c>
       <c r="J567" s="3" t="n">
         <v>45963</v>
@@ -27373,78 +27373,80 @@
       <c r="J569" s="3" t="n">
         <v>45901</v>
       </c>
       <c r="K569" s="3" t="n">
         <v>46131</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="570">
       <c r="A570" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B570" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C570" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D570" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E570" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F570" s="1" t="inlineStr">
         <is>
           <t>1709005012/IF/IAY/5763203 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126531257</t>
         </is>
       </c>
       <c r="G570" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H570" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I570" s="2" t="n">
         <v>18270</v>
       </c>
       <c r="J570" s="3" t="n">
         <v>45902</v>
       </c>
-      <c r="K570" s="3"/>
+      <c r="K570" s="3" t="n">
+        <v>46285</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="571">
       <c r="A571" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B571" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C571" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D571" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E571" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
@@ -27469,51 +27471,51 @@
       <c r="J571" s="3" t="n">
         <v>45902</v>
       </c>
       <c r="K571" s="3" t="n">
         <v>45986</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="572">
       <c r="A572" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B572" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C572" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D572" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E572" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F572" s="1" t="inlineStr">
         <is>
           <t>1709005012/IF/IAY/5763757 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125121969</t>
         </is>
       </c>
       <c r="G572" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H572" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I572" s="2" t="n">
         <v>3654</v>
       </c>
       <c r="J572" s="3" t="n">
         <v>45963</v>
@@ -27714,51 +27716,51 @@
       <c r="J576" s="3" t="n">
         <v>46149</v>
       </c>
       <c r="K576" s="3" t="n">
         <v>46166</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="577">
       <c r="A577" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B577" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C577" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D577" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E577" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F577" s="1" t="inlineStr">
         <is>
           <t>1709005012/IF/IAY/5860401 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127893652</t>
         </is>
       </c>
       <c r="G577" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H577" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I577" s="2" t="n">
         <v>21929</v>
       </c>
       <c r="J577" s="3" t="n">
         <v>46190</v>
@@ -30275,51 +30277,51 @@
       <c r="J629" s="3" t="n">
         <v>45725</v>
       </c>
       <c r="K629" s="3" t="n">
         <v>45806</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="630">
       <c r="A630" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B630" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C630" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D630" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E630" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F630" s="1" t="inlineStr">
         <is>
           <t>1709005012/RC/22012034843107 — सी सी रोड  निर्माण कार्य  नल पास से शांती धाम तक ग्राम अर्जुनपुरा</t>
         </is>
       </c>
       <c r="G630" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H630" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I630" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J630" s="3" t="n">
         <v>45791</v>
@@ -31644,155 +31646,155 @@
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C658" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D658" s="1" t="inlineStr">
         <is>
           <t>Roof top rain wat. har. str. in gov/panchayat bldg / Construction of Roof Top Rain Water Harvesting Structure for Community</t>
         </is>
       </c>
       <c r="E658" s="1" t="inlineStr">
         <is>
           <t>Roof Water Harvesting on gov/panchayat bldg</t>
         </is>
       </c>
       <c r="F658" s="1" t="inlineStr">
         <is>
           <t>1709005012/WC/VB/22012035331139 — टॉप रूफ रैन वाटर हार्वेस्टिंग सामुदायक भवन बिलहा सटवा</t>
         </is>
       </c>
       <c r="G658" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H658" s="2" t="n">
         <v>30861.94</v>
       </c>
       <c r="I658" s="2" t="n">
-        <v>0</v>
+        <v>17700</v>
       </c>
       <c r="J658" s="3" t="n">
-        <v>46218</v>
+        <v>46276</v>
       </c>
       <c r="K658" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="659">
       <c r="A659" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B659" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C659" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D659" s="1" t="inlineStr">
         <is>
           <t>Roof top rain wat. har. str. in gov/panchayat bldg / Construction of Roof Top Rain Water Harvesting Structure for Community</t>
         </is>
       </c>
       <c r="E659" s="1" t="inlineStr">
         <is>
           <t>Roof Water Harvesting on gov/panchayat bldg</t>
         </is>
       </c>
       <c r="F659" s="1" t="inlineStr">
         <is>
           <t>1709005012/WC/VB/22012035331140 — टॉप रुफ वाटर हार्वेस्टिंग सामुदायिक स्वच्छता परिसर बिल्हा सटवा</t>
         </is>
       </c>
       <c r="G659" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H659" s="2" t="n">
         <v>30861.94</v>
       </c>
       <c r="I659" s="2" t="n">
-        <v>17100</v>
+        <v>18300</v>
       </c>
       <c r="J659" s="3" t="n">
         <v>46245</v>
       </c>
       <c r="K659" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="660">
       <c r="A660" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B660" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C660" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D660" s="1" t="inlineStr">
         <is>
           <t>Roof top rain wat. har. str. in gov/panchayat bldg / Construction of Roof Top Rain Water Harvesting Structure for Community</t>
         </is>
       </c>
       <c r="E660" s="1" t="inlineStr">
         <is>
           <t>Roof Water Harvesting on gov/panchayat bldg</t>
         </is>
       </c>
       <c r="F660" s="1" t="inlineStr">
         <is>
           <t>1709005012/WC/VB/22012035331141 — Top Roof Water Harvesting Aganwadi bhavan Mandirpura Satwa</t>
         </is>
       </c>
       <c r="G660" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H660" s="2" t="n">
         <v>30861.94</v>
       </c>
       <c r="I660" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J660" s="3" t="n">
-        <v>46218</v>
+        <v>46297</v>
       </c>
       <c r="K660" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="661">
       <c r="A661" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B661" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C661" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D661" s="1" t="inlineStr">
         <is>
           <t>Desilting / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E661" s="1" t="inlineStr">