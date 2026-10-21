--- v0 (2026-09-03)
+++ v1 (2026-10-21)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K601"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-03 14:04:53</t>
+          <t>Exported on: 2026-10-21 21:05:56</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: PANNA</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -943,51 +943,51 @@
       <c r="J25" s="3" t="n">
         <v>44486</v>
       </c>
       <c r="K25" s="3" t="n">
         <v>46069</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C26" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D26" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation of Forestry-in Fields-Community / Block Plantation of Forestry Trees in Fields for Community</t>
+          <t>Block Plantation of Forestry-in Fields-Community / Block Plantation of Forestry Trees in fields for Community</t>
         </is>
       </c>
       <c r="E26" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F26" s="1" t="inlineStr">
         <is>
           <t>1709005019/DP/22012034605218 — Amrit Vatika Nirman MS Hardua Sarasbahu</t>
         </is>
       </c>
       <c r="G26" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H26" s="2" t="n">
         <v>52667.64</v>
       </c>
       <c r="I26" s="2" t="n">
         <v>2654</v>
       </c>
       <c r="J26" s="3" t="n">
         <v>45209</v>
@@ -5668,145 +5668,145 @@
         <v>0</v>
       </c>
       <c r="J124" s="3" t="n">
         <v>44300</v>
       </c>
       <c r="K124" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="125">
       <c r="A125" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B125" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C125" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D125" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E125" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F125" s="1" t="inlineStr">
         <is>
           <t>1709005019/IF/22012035214171 — kapildhara  koop shiv singh/sevak lal</t>
         </is>
       </c>
       <c r="G125" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H125" s="2" t="n">
         <v>399576.59</v>
       </c>
       <c r="I125" s="2" t="n">
         <v>236847</v>
       </c>
       <c r="J125" s="3" t="n">
         <v>45367</v>
       </c>
       <c r="K125" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="126">
       <c r="A126" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B126" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C126" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D126" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E126" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F126" s="1" t="inlineStr">
         <is>
           <t>1709005019/IF/22012035214175 — kapildhara koop laxman singh/todar singh</t>
         </is>
       </c>
       <c r="G126" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H126" s="2" t="n">
         <v>399784.49</v>
       </c>
       <c r="I126" s="2" t="n">
         <v>18468</v>
       </c>
       <c r="J126" s="3" t="n">
         <v>45458</v>
       </c>
       <c r="K126" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="127">
       <c r="A127" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B127" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C127" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D127" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E127" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F127" s="1" t="inlineStr">
         <is>
           <t>1709005019/IF/22012035226625 — KUP NIRMAN KARY SHANKAR YADAV PITA RAMESH YADAV HARDUWA GIJAR</t>
         </is>
       </c>
       <c r="G127" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H127" s="2" t="n">
         <v>399465.85</v>
       </c>
       <c r="I127" s="2" t="n">
         <v>281317.68</v>
       </c>
       <c r="J127" s="3" t="n">
         <v>45453</v>
@@ -5856,51 +5856,51 @@
         <v>0</v>
       </c>
       <c r="J128" s="3" t="n">
         <v>45319</v>
       </c>
       <c r="K128" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="129">
       <c r="A129" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B129" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C129" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D129" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E129" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F129" s="1" t="inlineStr">
         <is>
           <t>1709005019/IF/22012035226806 — KUP Nirman Kary Ramcharan Chaudhari Pita Baluva Chuoari Garm Surra Garm Panchayat Harduasarsbhu</t>
         </is>
       </c>
       <c r="G129" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H129" s="2" t="n">
         <v>399518.29</v>
       </c>
       <c r="I129" s="2" t="n">
         <v>113835.84</v>
       </c>
       <c r="J129" s="3" t="n">
         <v>45453</v>
@@ -5997,51 +5997,51 @@
         <v>0</v>
       </c>
       <c r="J131" s="3" t="n">
         <v>45319</v>
       </c>
       <c r="K131" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="132">
       <c r="A132" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B132" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C132" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D132" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E132" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F132" s="1" t="inlineStr">
         <is>
           <t>1709005019/IF/22012035303967 — Khet Talab Nirman Karya Bhura/None Lal</t>
         </is>
       </c>
       <c r="G132" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H132" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I132" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J132" s="3" t="n">
         <v>45683</v>
@@ -6236,51 +6236,51 @@
       <c r="J136" s="3" t="n">
         <v>45783</v>
       </c>
       <c r="K136" s="3" t="n">
         <v>46024</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="137">
       <c r="A137" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B137" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C137" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D137" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E137" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F137" s="1" t="inlineStr">
         <is>
           <t>1709005019/IF/22012035303982 — Khet Talab Nirman Karya Komal Singh/Naduwa</t>
         </is>
       </c>
       <c r="G137" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H137" s="2" t="n">
         <v>199820.43</v>
       </c>
       <c r="I137" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J137" s="3" t="n">
         <v>45683</v>
@@ -6577,192 +6577,192 @@
       <c r="J143" s="3" t="n">
         <v>45789</v>
       </c>
       <c r="K143" s="3" t="n">
         <v>46150</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="144">
       <c r="A144" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B144" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C144" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D144" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E144" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F144" s="1" t="inlineStr">
         <is>
           <t>1709005019/IF/22012035462376 — Recharge pit Lakhan singh/Suknandi singh</t>
         </is>
       </c>
       <c r="G144" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H144" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I144" s="2" t="n">
         <v>260</v>
       </c>
       <c r="J144" s="3" t="n">
         <v>45789</v>
       </c>
       <c r="K144" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="145">
       <c r="A145" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B145" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C145" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D145" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E145" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F145" s="1" t="inlineStr">
         <is>
           <t>1709005019/IF/22012035462412 — Recharge Pit Dhaniram singh/Kadori singh</t>
         </is>
       </c>
       <c r="G145" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H145" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I145" s="2" t="n">
         <v>260</v>
       </c>
       <c r="J145" s="3" t="n">
         <v>45789</v>
       </c>
       <c r="K145" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="146">
       <c r="A146" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B146" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C146" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D146" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E146" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F146" s="1" t="inlineStr">
         <is>
           <t>1709005019/IF/22012035462429 — Recharge Pit Buddh singh/Ramlal singh</t>
         </is>
       </c>
       <c r="G146" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H146" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I146" s="2" t="n">
         <v>260</v>
       </c>
       <c r="J146" s="3" t="n">
         <v>45789</v>
       </c>
       <c r="K146" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="147">
       <c r="A147" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B147" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C147" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D147" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E147" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F147" s="1" t="inlineStr">
         <is>
           <t>1709005019/IF/22012035462445 — Recharge Pit Chandrani/Angad singh</t>
         </is>
       </c>
       <c r="G147" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H147" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I147" s="2" t="n">
         <v>260</v>
       </c>
       <c r="J147" s="3" t="n">
         <v>45789</v>
@@ -6912,51 +6912,51 @@
       <c r="J150" s="3" t="n">
         <v>45798</v>
       </c>
       <c r="K150" s="3" t="n">
         <v>46154</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="151">
       <c r="A151" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B151" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C151" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D151" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E151" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F151" s="1" t="inlineStr">
         <is>
           <t>1709005019/IF/22012035517271 — Dugwell Recharge Pit Dev singh//charaniya</t>
         </is>
       </c>
       <c r="G151" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H151" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I151" s="2" t="n">
         <v>260</v>
       </c>
       <c r="J151" s="3" t="n">
         <v>45798</v>
@@ -7057,145 +7057,145 @@
       <c r="J153" s="3" t="n">
         <v>45798</v>
       </c>
       <c r="K153" s="3" t="n">
         <v>46154</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="154">
       <c r="A154" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B154" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C154" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D154" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E154" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F154" s="1" t="inlineStr">
         <is>
           <t>1709005019/IF/22012035517325 — Khet Talab Nirman karya Lakhan</t>
         </is>
       </c>
       <c r="G154" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H154" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I154" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J154" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K154" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="155">
       <c r="A155" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B155" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C155" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D155" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E155" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F155" s="1" t="inlineStr">
         <is>
           <t>1709005019/IF/22012035517333 — Khet Talab Nirman Karya Mulam/Param Lal</t>
         </is>
       </c>
       <c r="G155" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H155" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I155" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J155" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K155" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="156">
       <c r="A156" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B156" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C156" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D156" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E156" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F156" s="1" t="inlineStr">
         <is>
           <t>1709005019/IF/22012035517338 — Khet Talab Nirman Karya Mathura /Halke</t>
         </is>
       </c>
       <c r="G156" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H156" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I156" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J156" s="3" t="n">
         <v>45761</v>
@@ -8521,51 +8521,51 @@
       <c r="J183" s="3" t="n">
         <v>42364</v>
       </c>
       <c r="K183" s="3" t="n">
         <v>43458</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="184">
       <c r="A184" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B184" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C184" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D184" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E184" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F184" s="1" t="inlineStr">
         <is>
           <t>1709005019/IF/9993691700 — हरदुआसारसबाहू- कपिल धारा कूप निर्माण मुलाम सिंह / रामनाथ</t>
         </is>
       </c>
       <c r="G184" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H184" s="2" t="n">
         <v>347000</v>
       </c>
       <c r="I184" s="2" t="n">
         <v>243727.61</v>
       </c>
       <c r="J184" s="3" t="n">
         <v>42378</v>
@@ -13612,51 +13612,51 @@
       <c r="J288" s="3" t="n">
         <v>43270</v>
       </c>
       <c r="K288" s="3" t="n">
         <v>43441</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="289">
       <c r="A289" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B289" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C289" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D289" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E289" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F289" s="1" t="inlineStr">
         <is>
           <t>1709005019/IF/IAY/1603973 — Construction of IAY House -IAY REG. NO. MP2793625</t>
         </is>
       </c>
       <c r="G289" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H289" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I289" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J289" s="3" t="n">
         <v>43191</v>
@@ -18020,51 +18020,51 @@
       <c r="J378" s="3" t="n">
         <v>43722</v>
       </c>
       <c r="K378" s="3" t="n">
         <v>44093</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="379">
       <c r="A379" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B379" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C379" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D379" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E379" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F379" s="1" t="inlineStr">
         <is>
           <t>1709005019/IF/IAY/2214208 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP3910970</t>
         </is>
       </c>
       <c r="G379" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H379" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I379" s="2" t="n">
         <v>6160</v>
       </c>
       <c r="J379" s="3" t="n">
         <v>43770</v>
@@ -18704,51 +18704,51 @@
       <c r="J392" s="3" t="n">
         <v>43743</v>
       </c>
       <c r="K392" s="3" t="n">
         <v>44131</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="393">
       <c r="A393" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B393" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C393" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D393" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E393" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F393" s="1" t="inlineStr">
         <is>
           <t>1709005019/IF/IAY/2246978 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP3277804</t>
         </is>
       </c>
       <c r="G393" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H393" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I393" s="2" t="n">
         <v>20258</v>
       </c>
       <c r="J393" s="3" t="n">
         <v>43742</v>
@@ -20368,51 +20368,51 @@
       <c r="J426" s="3" t="n">
         <v>44218</v>
       </c>
       <c r="K426" s="3" t="n">
         <v>44676</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="427">
       <c r="A427" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B427" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C427" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D427" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E427" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F427" s="1" t="inlineStr">
         <is>
           <t>1709005019/IF/IAY/2619246 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4847947</t>
         </is>
       </c>
       <c r="G427" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H427" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I427" s="2" t="n">
         <v>7871</v>
       </c>
       <c r="J427" s="3" t="n">
         <v>44256</v>
@@ -22620,78 +22620,80 @@
       <c r="J472" s="3" t="n">
         <v>42765</v>
       </c>
       <c r="K472" s="3" t="n">
         <v>43534</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="473">
       <c r="A473" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B473" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C473" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D473" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E473" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F473" s="1" t="inlineStr">
         <is>
           <t>1709005019/IF/IAY/4594082 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122391376</t>
         </is>
       </c>
       <c r="G473" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H473" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I473" s="2" t="n">
-        <v>18945</v>
+        <v>19245</v>
       </c>
       <c r="J473" s="3" t="n">
         <v>45698</v>
       </c>
-      <c r="K473" s="3"/>
+      <c r="K473" s="3" t="n">
+        <v>46306</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="474">
       <c r="A474" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B474" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C474" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D474" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E474" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
@@ -22961,51 +22963,51 @@
       <c r="J479" s="3" t="n">
         <v>45741</v>
       </c>
       <c r="K479" s="3" t="n">
         <v>46180</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="480">
       <c r="A480" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B480" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C480" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D480" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E480" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F480" s="1" t="inlineStr">
         <is>
           <t>1709005019/IF/IAY/4629359 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP128479257</t>
         </is>
       </c>
       <c r="G480" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H480" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I480" s="2" t="n">
         <v>7308</v>
       </c>
       <c r="J480" s="3" t="n">
         <v>45719</v>
@@ -23057,79 +23059,79 @@
       <c r="J481" s="3" t="n">
         <v>45663</v>
       </c>
       <c r="K481" s="3" t="n">
         <v>45752</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="482">
       <c r="A482" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B482" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C482" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D482" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E482" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F482" s="1" t="inlineStr">
         <is>
           <t>1709005019/IF/IAY/4918258 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122466522</t>
         </is>
       </c>
       <c r="G482" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H482" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I482" s="2" t="n">
         <v>23238</v>
       </c>
       <c r="J482" s="3" t="n">
         <v>45723</v>
       </c>
       <c r="K482" s="3" t="n">
-        <v>46257</v>
+        <v>46268</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="483">
       <c r="A483" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B483" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C483" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D483" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E483" s="1" t="inlineStr">
         <is>
@@ -23155,51 +23157,51 @@
       <c r="J483" s="3" t="n">
         <v>45717</v>
       </c>
       <c r="K483" s="3" t="n">
         <v>45836</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="484">
       <c r="A484" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B484" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C484" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D484" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E484" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F484" s="1" t="inlineStr">
         <is>
           <t>1709005019/IF/IAY/4919226 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124092961</t>
         </is>
       </c>
       <c r="G484" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H484" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I484" s="2" t="n">
         <v>1701</v>
       </c>
       <c r="J484" s="3" t="n">
         <v>45734</v>
@@ -23300,51 +23302,51 @@
       <c r="J486" s="3" t="n">
         <v>45723</v>
       </c>
       <c r="K486" s="3" t="n">
         <v>46068</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="487">
       <c r="A487" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B487" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C487" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D487" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E487" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F487" s="1" t="inlineStr">
         <is>
           <t>1709005019/IF/IAY/4919810 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126522138</t>
         </is>
       </c>
       <c r="G487" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H487" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I487" s="2" t="n">
         <v>5481</v>
       </c>
       <c r="J487" s="3" t="n">
         <v>45791</v>
@@ -23396,73 +23398,73 @@
       <c r="J488" s="3" t="n">
         <v>45719</v>
       </c>
       <c r="K488" s="3" t="n">
         <v>45918</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="489">
       <c r="A489" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B489" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C489" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D489" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E489" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F489" s="1" t="inlineStr">
         <is>
           <t>1709005019/IF/IAY/4920695 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125788851</t>
         </is>
       </c>
       <c r="G489" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H489" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I489" s="2" t="n">
-        <v>13788</v>
+        <v>15588</v>
       </c>
       <c r="J489" s="3" t="n">
         <v>45723</v>
       </c>
       <c r="K489" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="490">
       <c r="A490" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B490" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C490" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D490" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
@@ -23884,145 +23886,145 @@
       <c r="J498" s="3" t="n">
         <v>42899</v>
       </c>
       <c r="K498" s="3" t="n">
         <v>43534</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="499">
       <c r="A499" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B499" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C499" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D499" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E499" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F499" s="1" t="inlineStr">
         <is>
           <t>1709005019/IF/IAY/5731380 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122053019</t>
         </is>
       </c>
       <c r="G499" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H499" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I499" s="2" t="n">
-        <v>10332</v>
+        <v>13932</v>
       </c>
       <c r="J499" s="3" t="n">
         <v>46197</v>
       </c>
       <c r="K499" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="500">
       <c r="A500" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B500" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C500" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D500" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E500" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F500" s="1" t="inlineStr">
         <is>
           <t>1709005019/IF/IAY/58027 — Construction of IAY House -IAY REG. NO. MP-09-005-019-001/4451</t>
         </is>
       </c>
       <c r="G500" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H500" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I500" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J500" s="3" t="n">
         <v>42310</v>
       </c>
       <c r="K500" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="501">
       <c r="A501" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B501" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C501" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D501" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E501" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F501" s="1" t="inlineStr">
         <is>
           <t>1709005019/IF/IAY/58030 — Construction of IAY House -IAY REG. NO. MP-09-005-019-002/4509</t>
         </is>
       </c>
       <c r="G501" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H501" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I501" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J501" s="3" t="n">
         <v>42310</v>
@@ -24074,98 +24076,98 @@
       <c r="J502" s="3" t="n">
         <v>43770</v>
       </c>
       <c r="K502" s="3" t="n">
         <v>44144</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="503">
       <c r="A503" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B503" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C503" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D503" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E503" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F503" s="1" t="inlineStr">
         <is>
           <t>1709005019/IF/IAY/58035 — Construction of IAY House -IAY REG. NO. MP-09-005-019-004/4750</t>
         </is>
       </c>
       <c r="G503" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H503" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I503" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J503" s="3" t="n">
         <v>42310</v>
       </c>
       <c r="K503" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="504">
       <c r="A504" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B504" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C504" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D504" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E504" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F504" s="1" t="inlineStr">
         <is>
           <t>1709005019/IF/IAY/5807012 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125803194</t>
         </is>
       </c>
       <c r="G504" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H504" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I504" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J504" s="3" t="n">
         <v>45704</v>
@@ -24364,51 +24366,51 @@
       <c r="J508" s="3" t="n">
         <v>42814</v>
       </c>
       <c r="K508" s="3" t="n">
         <v>43628</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="509">
       <c r="A509" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B509" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C509" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D509" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E509" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F509" s="1" t="inlineStr">
         <is>
           <t>1709005019/IF/IAY/599982 — Construction of IAY House -IAY REG. NO. MP3815985</t>
         </is>
       </c>
       <c r="G509" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H509" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I509" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J509" s="3" t="n">
         <v>42767</v>
@@ -28153,51 +28155,51 @@
         <v>0</v>
       </c>
       <c r="J587" s="3" t="n">
         <v>44965</v>
       </c>
       <c r="K587" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="588">
       <c r="A588" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B588" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C588" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D588" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E588" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F588" s="1" t="inlineStr">
         <is>
           <t>1709005019/WC/GIS/33422 — Parculation pond Nirman Kary medebari har me gram murta</t>
         </is>
       </c>
       <c r="G588" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H588" s="2" t="n">
         <v>798489.09</v>
       </c>
       <c r="I588" s="2" t="n">
         <v>35792</v>
       </c>
       <c r="J588" s="3" t="n">
         <v>45271</v>
@@ -28631,51 +28633,51 @@
       <c r="J597" s="3" t="n">
         <v>39709</v>
       </c>
       <c r="K597" s="3" t="n">
         <v>40862</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="598">
       <c r="A598" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B598" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C598" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D598" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Farm Forestry in fields for Comm / Block Plantation of Farm Forestry Trees in fields for Community</t>
+          <t>Block Plantation-Farm Forestry in fields for Comm / Agro Forestry Block Plantation for Community</t>
         </is>
       </c>
       <c r="E598" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F598" s="1" t="inlineStr">
         <is>
           <t>1709/DP/22012034533132 — Bamboo Plantation Hardua Saras Bahu P-1125 Raipura</t>
         </is>
       </c>
       <c r="G598" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H598" s="2" t="n">
         <v>8236000</v>
       </c>
       <c r="I598" s="2" t="n">
         <v>3136126.05</v>
       </c>
       <c r="J598" s="3" t="n">
         <v>44432</v>
@@ -28776,51 +28778,51 @@
       <c r="J600" s="3" t="n">
         <v>44650</v>
       </c>
       <c r="K600" s="3" t="n">
         <v>46194</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="601">
       <c r="A601" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B601" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C601" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D601" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Gravel Road Roads for Comm / Repair and maintenance of Gravel Road Roads for Community</t>
+          <t>Repair &amp; maint of Gravel Road Roads for Comm / Repair &amp; Maintenance of WBM Road for Community</t>
         </is>
       </c>
       <c r="E601" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Road</t>
         </is>
       </c>
       <c r="F601" s="1" t="inlineStr">
         <is>
           <t>1709/RC/22012034611008 — CMGSY Road Maintenance work Main Road To Harduya Giger GP. Harduya Sarasbahu JP Shahnagar</t>
         </is>
       </c>
       <c r="G601" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H601" s="2" t="n">
         <v>421000</v>
       </c>
       <c r="I601" s="2" t="n">
         <v>356004.92</v>
       </c>
       <c r="J601" s="3" t="n">
         <v>44662</v>