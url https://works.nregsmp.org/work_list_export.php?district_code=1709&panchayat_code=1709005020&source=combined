--- v0 (2026-09-03)
+++ v1 (2026-10-28)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K1020"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-03 15:17:44</t>
+          <t>Exported on: 2026-10-28 15:22:53</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: PANNA</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -1233,51 +1233,51 @@
       <c r="J31" s="3" t="n">
         <v>45213</v>
       </c>
       <c r="K31" s="3" t="n">
         <v>46190</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C32" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Drought Proofing</t>
         </is>
       </c>
       <c r="D32" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E32" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F32" s="1" t="inlineStr">
         <is>
           <t>1709005020/DP/22012034608116 — निर्मल नीर निर्माण कार्य बगरौड- शांति धाम के पास में</t>
         </is>
       </c>
       <c r="G32" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H32" s="2" t="n">
         <v>593766.96</v>
       </c>
       <c r="I32" s="2" t="n">
         <v>483482.05</v>
       </c>
       <c r="J32" s="3" t="n">
         <v>45350</v>
@@ -1327,51 +1327,51 @@
         <v>0</v>
       </c>
       <c r="J33" s="3" t="n">
         <v>45153</v>
       </c>
       <c r="K33" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C34" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Drought Proofing</t>
         </is>
       </c>
       <c r="D34" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E34" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F34" s="1" t="inlineStr">
         <is>
           <t>1709005020/DP/22012034612253 — निर्मल नीर सलैया समारी - हुकमा आदिवासी की जमीन के पास में</t>
         </is>
       </c>
       <c r="G34" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H34" s="2" t="n">
         <v>593766.96</v>
       </c>
       <c r="I34" s="2" t="n">
         <v>530934.36</v>
       </c>
       <c r="J34" s="3" t="n">
         <v>45350</v>
@@ -1611,98 +1611,98 @@
         <v>0</v>
       </c>
       <c r="J39" s="3" t="n">
         <v>45031</v>
       </c>
       <c r="K39" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
       <c r="A40" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C40" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D40" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E40" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F40" s="1" t="inlineStr">
         <is>
           <t>1709005020/IC/22012034890441 — vyactigat khet talab tulsiram rajak</t>
         </is>
       </c>
       <c r="G40" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H40" s="2" t="n">
         <v>149668.93</v>
       </c>
       <c r="I40" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J40" s="3" t="n">
         <v>45749</v>
       </c>
       <c r="K40" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
       <c r="A41" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C41" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D41" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E41" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F41" s="1" t="inlineStr">
         <is>
           <t>1709005020/IC/22012034890443 — vyactigat khet talab manni aadiwasee</t>
         </is>
       </c>
       <c r="G41" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H41" s="2" t="n">
         <v>151186.9</v>
       </c>
       <c r="I41" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J41" s="3" t="n">
         <v>45749</v>
@@ -6032,51 +6032,51 @@
       <c r="J130" s="3" t="n">
         <v>44182</v>
       </c>
       <c r="K130" s="3" t="n">
         <v>44268</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="131">
       <c r="A131" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B131" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C131" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D131" s="1" t="inlineStr">
         <is>
-          <t>Boundary Plantation of Horti-Trees for Individuals / Boundary Line Plantation of Horticulture Trees for Individuals</t>
+          <t>Boundary Plantation of Horti-Trees for Individuals / Line Plantation of Horticulture Trees for Individual</t>
         </is>
       </c>
       <c r="E131" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F131" s="1" t="inlineStr">
         <is>
           <t>1709005020/IF/22012034594566 — बगरौड़- निजी खेत में फलोउद्यान वृक्षारोपण कार्य -पारवती /कमलेश सुनकर</t>
         </is>
       </c>
       <c r="G131" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H131" s="2" t="n">
         <v>115360</v>
       </c>
       <c r="I131" s="2" t="n">
         <v>23180</v>
       </c>
       <c r="J131" s="3" t="n">
         <v>44059</v>
@@ -8046,51 +8046,51 @@
         <v>0</v>
       </c>
       <c r="J172" s="3" t="n">
         <v>45153</v>
       </c>
       <c r="K172" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="173">
       <c r="A173" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B173" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C173" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D173" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E173" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F173" s="1" t="inlineStr">
         <is>
           <t>1709005020/IF/22012035180673 — कपिल धारा कूप निर्माण कार्य बगरौड़-  धनीराम / शंभू प्रसाद</t>
         </is>
       </c>
       <c r="G173" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H173" s="2" t="n">
         <v>399730.29</v>
       </c>
       <c r="I173" s="2" t="n">
         <v>310891.58</v>
       </c>
       <c r="J173" s="3" t="n">
         <v>45541</v>
@@ -8332,98 +8332,98 @@
         <v>0</v>
       </c>
       <c r="J178" s="3" t="n">
         <v>45349</v>
       </c>
       <c r="K178" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="179">
       <c r="A179" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B179" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C179" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D179" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E179" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F179" s="1" t="inlineStr">
         <is>
           <t>1709005020/IF/22012035216260 — व्यक्तिगत खेत तालाब निर्माण कार्य - मंगल सिंह /साहब सिंह यादव</t>
         </is>
       </c>
       <c r="G179" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H179" s="2" t="n">
         <v>175712.73</v>
       </c>
       <c r="I179" s="2" t="n">
         <v>131717</v>
       </c>
       <c r="J179" s="3" t="n">
         <v>45365</v>
       </c>
       <c r="K179" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="180">
       <c r="A180" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B180" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C180" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D180" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E180" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F180" s="1" t="inlineStr">
         <is>
           <t>1709005020/IF/22012035216440 — कपिलधारा कूप निर्माण कार्य बगरौड़ -मनोज साहू / मूलचंद साहू</t>
         </is>
       </c>
       <c r="G180" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H180" s="2" t="n">
         <v>398857.53</v>
       </c>
       <c r="I180" s="2" t="n">
         <v>315246.18</v>
       </c>
       <c r="J180" s="3" t="n">
         <v>45364</v>
@@ -8763,51 +8763,51 @@
       <c r="J187" s="3" t="n">
         <v>45771</v>
       </c>
       <c r="K187" s="3" t="n">
         <v>46133</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="188">
       <c r="A188" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B188" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C188" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D188" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E188" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F188" s="1" t="inlineStr">
         <is>
           <t>1709005020/IF/22012035343848 — vyactigat khet talab nirman ballam</t>
         </is>
       </c>
       <c r="G188" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H188" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I188" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J188" s="3" t="n">
         <v>45749</v>
@@ -8859,145 +8859,145 @@
       <c r="J189" s="3" t="n">
         <v>45784</v>
       </c>
       <c r="K189" s="3" t="n">
         <v>46133</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="190">
       <c r="A190" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B190" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C190" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D190" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E190" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F190" s="1" t="inlineStr">
         <is>
           <t>1709005020/IF/22012035350689 — KHET TALAB RAMESH AADIWASI</t>
         </is>
       </c>
       <c r="G190" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H190" s="2" t="n">
         <v>151112.34</v>
       </c>
       <c r="I190" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J190" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K190" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="191">
       <c r="A191" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B191" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C191" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D191" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E191" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F191" s="1" t="inlineStr">
         <is>
           <t>1709005020/IF/22012035350713 — KHET TALAB SAHAB SINGH PITA TODAR SINGH</t>
         </is>
       </c>
       <c r="G191" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H191" s="2" t="n">
         <v>151112.34</v>
       </c>
       <c r="I191" s="2" t="n">
         <v>261</v>
       </c>
       <c r="J191" s="3" t="n">
         <v>45784</v>
       </c>
       <c r="K191" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="192">
       <c r="A192" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B192" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C192" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D192" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E192" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F192" s="1" t="inlineStr">
         <is>
           <t>1709005020/IF/22012035352066 — KHET TALAB RAJPAL YADAV</t>
         </is>
       </c>
       <c r="G192" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H192" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I192" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J192" s="3" t="n">
         <v>45761</v>
@@ -9147,98 +9147,98 @@
       <c r="J195" s="3" t="n">
         <v>45771</v>
       </c>
       <c r="K195" s="3" t="n">
         <v>46127</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="196">
       <c r="A196" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B196" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C196" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D196" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E196" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F196" s="1" t="inlineStr">
         <is>
           <t>1709005020/IF/22012035363087 — vyactigat khet talab nirman radha bai w/o sachhe aadiwasee</t>
         </is>
       </c>
       <c r="G196" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H196" s="2" t="n">
         <v>149668.93</v>
       </c>
       <c r="I196" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J196" s="3" t="n">
         <v>45749</v>
       </c>
       <c r="K196" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="197">
       <c r="A197" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B197" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C197" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D197" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E197" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F197" s="1" t="inlineStr">
         <is>
           <t>1709005020/IF/22012035363182 — vyactigat khet talab latora patel/kutti</t>
         </is>
       </c>
       <c r="G197" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H197" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I197" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J197" s="3" t="n">
         <v>45749</v>
@@ -9290,145 +9290,145 @@
       <c r="J198" s="3" t="n">
         <v>45816</v>
       </c>
       <c r="K198" s="3" t="n">
         <v>46127</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="199">
       <c r="A199" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B199" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C199" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D199" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E199" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F199" s="1" t="inlineStr">
         <is>
           <t>1709005020/IF/22012035483763 — vyactigat khet talab manni aadiwasee</t>
         </is>
       </c>
       <c r="G199" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H199" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I199" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J199" s="3" t="n">
         <v>45749</v>
       </c>
       <c r="K199" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="200">
       <c r="A200" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B200" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C200" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D200" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E200" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F200" s="1" t="inlineStr">
         <is>
           <t>1709005020/IF/22012035483766 — vyactigat khet talab manni aadiwasee</t>
         </is>
       </c>
       <c r="G200" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H200" s="2" t="n">
         <v>196585.43</v>
       </c>
       <c r="I200" s="2" t="n">
         <v>129195</v>
       </c>
       <c r="J200" s="3" t="n">
         <v>45830</v>
       </c>
       <c r="K200" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="201">
       <c r="A201" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B201" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C201" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D201" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E201" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F201" s="1" t="inlineStr">
         <is>
           <t>1709005020/IF/22012035483882 — vyactigat sahab yadav</t>
         </is>
       </c>
       <c r="G201" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H201" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I201" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J201" s="3" t="n">
         <v>45749</v>
@@ -9480,98 +9480,98 @@
       <c r="J202" s="3" t="n">
         <v>45801</v>
       </c>
       <c r="K202" s="3" t="n">
         <v>46127</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="203">
       <c r="A203" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B203" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C203" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D203" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pits for Individuals</t>
+          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pit for Individual</t>
         </is>
       </c>
       <c r="E203" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F203" s="1" t="inlineStr">
         <is>
           <t>1709005020/IF/22012035484113 — Latoree prajapati</t>
         </is>
       </c>
       <c r="G203" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H203" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I203" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J203" s="3" t="n">
         <v>45749</v>
       </c>
       <c r="K203" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="204">
       <c r="A204" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B204" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C204" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D204" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E204" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F204" s="1" t="inlineStr">
         <is>
           <t>1709005020/IF/22012035484187 — vyactigat richarge pit  bhoopat aadiwasee</t>
         </is>
       </c>
       <c r="G204" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H204" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I204" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J204" s="3" t="n">
         <v>45815</v>
@@ -9596,51 +9596,51 @@
       </c>
       <c r="D205" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E205" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F205" s="1" t="inlineStr">
         <is>
           <t>1709005020/IF/22012035625974 — एक बगिया मां के नाम अन्‍तोष बाई (सीमा) पति देवपाल यादव</t>
         </is>
       </c>
       <c r="G205" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H205" s="2" t="n">
         <v>199223.79</v>
       </c>
       <c r="I205" s="2" t="n">
-        <v>43524</v>
+        <v>29724</v>
       </c>
       <c r="J205" s="3" t="n">
         <v>46026</v>
       </c>
       <c r="K205" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="206">
       <c r="A206" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B206" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C206" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D206" s="1" t="inlineStr">
         <is>
           <t>Well / Construction of Irrigation Open Well for Individuals</t>
@@ -22533,51 +22533,51 @@
       <c r="J469" s="3" t="n">
         <v>44340</v>
       </c>
       <c r="K469" s="3" t="n">
         <v>44518</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="470">
       <c r="A470" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B470" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C470" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D470" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E470" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F470" s="1" t="inlineStr">
         <is>
           <t>1709005020/IF/IAY/2807328 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4480884</t>
         </is>
       </c>
       <c r="G470" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H470" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I470" s="2" t="n">
         <v>16941</v>
       </c>
       <c r="J470" s="3" t="n">
         <v>44340</v>
@@ -29683,51 +29683,51 @@
       <c r="J615" s="3" t="n">
         <v>45103</v>
       </c>
       <c r="K615" s="3" t="n">
         <v>45221</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="616">
       <c r="A616" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B616" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C616" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D616" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E616" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F616" s="1" t="inlineStr">
         <is>
           <t>1709005020/IF/IAY/4674656 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121574478</t>
         </is>
       </c>
       <c r="G616" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H616" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I616" s="2" t="n">
         <v>22410</v>
       </c>
       <c r="J616" s="3" t="n">
         <v>45574</v>
@@ -29975,98 +29975,98 @@
       <c r="J621" s="3" t="n">
         <v>45573</v>
       </c>
       <c r="K621" s="3" t="n">
         <v>45719</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="622">
       <c r="A622" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B622" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C622" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D622" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E622" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F622" s="1" t="inlineStr">
         <is>
           <t>1709005020/IF/IAY/4678000 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP128471407</t>
         </is>
       </c>
       <c r="G622" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H622" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I622" s="2" t="n">
         <v>21861</v>
       </c>
       <c r="J622" s="3" t="n">
         <v>45574</v>
       </c>
       <c r="K622" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="623">
       <c r="A623" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B623" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C623" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D623" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E623" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F623" s="1" t="inlineStr">
         <is>
           <t>1709005020/IF/IAY/4678002 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP128473494</t>
         </is>
       </c>
       <c r="G623" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H623" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I623" s="2" t="n">
         <v>21906</v>
       </c>
       <c r="J623" s="3" t="n">
         <v>45574</v>
@@ -30118,51 +30118,51 @@
       <c r="J624" s="3" t="n">
         <v>45574</v>
       </c>
       <c r="K624" s="3" t="n">
         <v>45917</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="625">
       <c r="A625" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B625" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C625" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D625" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E625" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F625" s="1" t="inlineStr">
         <is>
           <t>1709005020/IF/IAY/4678078 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126382021</t>
         </is>
       </c>
       <c r="G625" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H625" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I625" s="2" t="n">
         <v>21069</v>
       </c>
       <c r="J625" s="3" t="n">
         <v>45574</v>
@@ -30361,51 +30361,51 @@
       <c r="J629" s="3" t="n">
         <v>45571</v>
       </c>
       <c r="K629" s="3" t="n">
         <v>45719</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="630">
       <c r="A630" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B630" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C630" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D630" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E630" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F630" s="1" t="inlineStr">
         <is>
           <t>1709005020/IF/IAY/4678891 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127676597</t>
         </is>
       </c>
       <c r="G630" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H630" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I630" s="2" t="n">
         <v>22491</v>
       </c>
       <c r="J630" s="3" t="n">
         <v>45574</v>
@@ -30457,98 +30457,98 @@
       <c r="J631" s="3" t="n">
         <v>45574</v>
       </c>
       <c r="K631" s="3" t="n">
         <v>45719</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="632">
       <c r="A632" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B632" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C632" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D632" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E632" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F632" s="1" t="inlineStr">
         <is>
           <t>1709005020/IF/IAY/4679334 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP128243620</t>
         </is>
       </c>
       <c r="G632" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H632" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I632" s="2" t="n">
         <v>19440</v>
       </c>
       <c r="J632" s="3" t="n">
         <v>45631</v>
       </c>
       <c r="K632" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="633">
       <c r="A633" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B633" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C633" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D633" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E633" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F633" s="1" t="inlineStr">
         <is>
           <t>1709005020/IF/IAY/4679335 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP128244190</t>
         </is>
       </c>
       <c r="G633" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H633" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I633" s="2" t="n">
         <v>21906</v>
       </c>
       <c r="J633" s="3" t="n">
         <v>45573</v>
@@ -30600,51 +30600,51 @@
       <c r="J634" s="3" t="n">
         <v>45573</v>
       </c>
       <c r="K634" s="3" t="n">
         <v>45719</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="635">
       <c r="A635" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B635" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C635" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D635" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E635" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F635" s="1" t="inlineStr">
         <is>
           <t>1709005020/IF/IAY/4680837 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127885202</t>
         </is>
       </c>
       <c r="G635" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H635" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I635" s="2" t="n">
         <v>22788</v>
       </c>
       <c r="J635" s="3" t="n">
         <v>45573</v>
@@ -30696,51 +30696,51 @@
       <c r="J636" s="3" t="n">
         <v>45574</v>
       </c>
       <c r="K636" s="3" t="n">
         <v>45719</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="637">
       <c r="A637" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B637" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C637" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D637" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E637" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F637" s="1" t="inlineStr">
         <is>
           <t>1709005020/IF/IAY/4680862 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127927240</t>
         </is>
       </c>
       <c r="G637" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H637" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I637" s="2" t="n">
         <v>21141</v>
       </c>
       <c r="J637" s="3" t="n">
         <v>45574</v>
@@ -30890,192 +30890,192 @@
       <c r="J640" s="3" t="n">
         <v>45565</v>
       </c>
       <c r="K640" s="3" t="n">
         <v>45719</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="641">
       <c r="A641" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B641" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C641" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D641" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E641" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F641" s="1" t="inlineStr">
         <is>
           <t>1709005020/IF/IAY/4771859 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124882003</t>
         </is>
       </c>
       <c r="G641" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H641" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I641" s="2" t="n">
         <v>21870</v>
       </c>
       <c r="J641" s="3" t="n">
         <v>45671</v>
       </c>
       <c r="K641" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="642">
       <c r="A642" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B642" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C642" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D642" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E642" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F642" s="1" t="inlineStr">
         <is>
           <t>1709005020/IF/IAY/4779416 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP128476803</t>
         </is>
       </c>
       <c r="G642" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H642" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I642" s="2" t="n">
         <v>19440</v>
       </c>
       <c r="J642" s="3" t="n">
         <v>45627</v>
       </c>
       <c r="K642" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="643">
       <c r="A643" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B643" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C643" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D643" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E643" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F643" s="1" t="inlineStr">
         <is>
           <t>1709005020/IF/IAY/4782675 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP129355278</t>
         </is>
       </c>
       <c r="G643" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H643" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I643" s="2" t="n">
         <v>13041</v>
       </c>
       <c r="J643" s="3" t="n">
         <v>45632</v>
       </c>
       <c r="K643" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="644">
       <c r="A644" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B644" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C644" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D644" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E644" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F644" s="1" t="inlineStr">
         <is>
           <t>1709005020/IF/IAY/4794574 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP145829030</t>
         </is>
       </c>
       <c r="G644" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H644" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I644" s="2" t="n">
         <v>21627</v>
       </c>
       <c r="J644" s="3" t="n">
         <v>45653</v>
@@ -31127,145 +31127,145 @@
       <c r="J645" s="3" t="n">
         <v>45723</v>
       </c>
       <c r="K645" s="3" t="n">
         <v>45917</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="646">
       <c r="A646" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B646" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C646" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D646" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E646" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F646" s="1" t="inlineStr">
         <is>
           <t>1709005020/IF/IAY/4920030 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126186174</t>
         </is>
       </c>
       <c r="G646" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H646" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I646" s="2" t="n">
         <v>14103</v>
       </c>
       <c r="J646" s="3" t="n">
         <v>45734</v>
       </c>
       <c r="K646" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="647">
       <c r="A647" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B647" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C647" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D647" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E647" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F647" s="1" t="inlineStr">
         <is>
           <t>1709005020/IF/IAY/4920470 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125659838</t>
         </is>
       </c>
       <c r="G647" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H647" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I647" s="2" t="n">
         <v>23292</v>
       </c>
       <c r="J647" s="3" t="n">
         <v>45735</v>
       </c>
       <c r="K647" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="648">
       <c r="A648" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B648" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C648" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D648" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E648" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F648" s="1" t="inlineStr">
         <is>
           <t>1709005020/IF/IAY/4920477 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125663756</t>
         </is>
       </c>
       <c r="G648" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H648" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I648" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="J648" s="3" t="n">
         <v>45751</v>
@@ -31319,51 +31319,51 @@
       <c r="J649" s="3" t="n">
         <v>45735</v>
       </c>
       <c r="K649" s="3" t="n">
         <v>45917</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="650">
       <c r="A650" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B650" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C650" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D650" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E650" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F650" s="1" t="inlineStr">
         <is>
           <t>1709005020/IF/IAY/4921206 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126375099</t>
         </is>
       </c>
       <c r="G650" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H650" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I650" s="2" t="n">
         <v>22626</v>
       </c>
       <c r="J650" s="3" t="n">
         <v>45723</v>
@@ -31415,286 +31415,288 @@
       <c r="J651" s="3" t="n">
         <v>45723</v>
       </c>
       <c r="K651" s="3" t="n">
         <v>45917</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="652">
       <c r="A652" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B652" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C652" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D652" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E652" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F652" s="1" t="inlineStr">
         <is>
           <t>1709005020/IF/IAY/4921221 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126388236</t>
         </is>
       </c>
       <c r="G652" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H652" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I652" s="2" t="n">
         <v>23202</v>
       </c>
       <c r="J652" s="3" t="n">
         <v>45723</v>
       </c>
       <c r="K652" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="653">
       <c r="A653" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B653" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C653" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D653" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E653" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F653" s="1" t="inlineStr">
         <is>
           <t>1709005020/IF/IAY/4921314 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127886633</t>
         </is>
       </c>
       <c r="G653" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H653" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I653" s="2" t="n">
         <v>22734</v>
       </c>
       <c r="J653" s="3" t="n">
         <v>45734</v>
       </c>
       <c r="K653" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="654">
       <c r="A654" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B654" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C654" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D654" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E654" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F654" s="1" t="inlineStr">
         <is>
           <t>1709005020/IF/IAY/4921526 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP128464281</t>
         </is>
       </c>
       <c r="G654" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H654" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I654" s="2" t="n">
         <v>22968</v>
       </c>
       <c r="J654" s="3" t="n">
         <v>45751</v>
       </c>
-      <c r="K654" s="3"/>
+      <c r="K654" s="3" t="n">
+        <v>46306</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="655">
       <c r="A655" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B655" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C655" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D655" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E655" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F655" s="1" t="inlineStr">
         <is>
           <t>1709005020/IF/IAY/4921530 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP128473046</t>
         </is>
       </c>
       <c r="G655" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H655" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I655" s="2" t="n">
         <v>21420</v>
       </c>
       <c r="J655" s="3" t="n">
         <v>45734</v>
       </c>
       <c r="K655" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="656">
       <c r="A656" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B656" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C656" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D656" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E656" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F656" s="1" t="inlineStr">
         <is>
           <t>1709005020/IF/IAY/4921532 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP128475385</t>
         </is>
       </c>
       <c r="G656" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H656" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I656" s="2" t="n">
         <v>22230</v>
       </c>
       <c r="J656" s="3" t="n">
         <v>45734</v>
       </c>
       <c r="K656" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="657">
       <c r="A657" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B657" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C657" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D657" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E657" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F657" s="1" t="inlineStr">
         <is>
           <t>1709005020/IF/IAY/4921682 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127672556</t>
         </is>
       </c>
       <c r="G657" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H657" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I657" s="2" t="n">
         <v>13806</v>
       </c>
       <c r="J657" s="3" t="n">
         <v>45724</v>
@@ -31746,51 +31748,51 @@
       <c r="J658" s="3" t="n">
         <v>45734</v>
       </c>
       <c r="K658" s="3" t="n">
         <v>45917</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="659">
       <c r="A659" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B659" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C659" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D659" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E659" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F659" s="1" t="inlineStr">
         <is>
           <t>1709005020/IF/IAY/4921690 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127681911</t>
         </is>
       </c>
       <c r="G659" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H659" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I659" s="2" t="n">
         <v>23238</v>
       </c>
       <c r="J659" s="3" t="n">
         <v>45734</v>
@@ -31940,98 +31942,98 @@
       <c r="J662" s="3" t="n">
         <v>45751</v>
       </c>
       <c r="K662" s="3" t="n">
         <v>46077</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="663">
       <c r="A663" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B663" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C663" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D663" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E663" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F663" s="1" t="inlineStr">
         <is>
           <t>1709005020/IF/IAY/4921984 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP128667818</t>
         </is>
       </c>
       <c r="G663" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H663" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I663" s="2" t="n">
         <v>22986</v>
       </c>
       <c r="J663" s="3" t="n">
         <v>45734</v>
       </c>
       <c r="K663" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="664">
       <c r="A664" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B664" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C664" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D664" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E664" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F664" s="1" t="inlineStr">
         <is>
           <t>1709005020/IF/IAY/4922195 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP129356743</t>
         </is>
       </c>
       <c r="G664" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H664" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I664" s="2" t="n">
         <v>3402</v>
       </c>
       <c r="J664" s="3" t="n">
         <v>45734</v>
@@ -32083,172 +32085,174 @@
       <c r="J665" s="3" t="n">
         <v>45734</v>
       </c>
       <c r="K665" s="3" t="n">
         <v>45917</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="666">
       <c r="A666" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B666" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C666" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D666" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E666" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F666" s="1" t="inlineStr">
         <is>
           <t>1709005020/IF/IAY/4922383 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127295977</t>
         </is>
       </c>
       <c r="G666" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H666" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I666" s="2" t="n">
         <v>23364</v>
       </c>
       <c r="J666" s="3" t="n">
         <v>45722</v>
       </c>
       <c r="K666" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="667">
       <c r="A667" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B667" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C667" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D667" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E667" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F667" s="1" t="inlineStr">
         <is>
           <t>1709005020/IF/IAY/4922408 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127333527</t>
         </is>
       </c>
       <c r="G667" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H667" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I667" s="2" t="n">
         <v>15156</v>
       </c>
       <c r="J667" s="3" t="n">
         <v>45734</v>
       </c>
       <c r="K667" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="668">
       <c r="A668" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B668" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C668" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D668" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E668" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F668" s="1" t="inlineStr">
         <is>
           <t>1709005020/IF/IAY/4922665 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP128036739</t>
         </is>
       </c>
       <c r="G668" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H668" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I668" s="2" t="n">
         <v>14355</v>
       </c>
       <c r="J668" s="3" t="n">
         <v>45735</v>
       </c>
-      <c r="K668" s="3"/>
+      <c r="K668" s="3" t="n">
+        <v>46285</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="669">
       <c r="A669" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B669" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C669" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D669" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E669" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
@@ -32273,192 +32277,192 @@
       <c r="J669" s="3" t="n">
         <v>45735</v>
       </c>
       <c r="K669" s="3" t="n">
         <v>45917</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="670">
       <c r="A670" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B670" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C670" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D670" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E670" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F670" s="1" t="inlineStr">
         <is>
           <t>1709005020/IF/IAY/4922668 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP128055582</t>
         </is>
       </c>
       <c r="G670" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H670" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I670" s="2" t="n">
         <v>23031</v>
       </c>
       <c r="J670" s="3" t="n">
         <v>45735</v>
       </c>
       <c r="K670" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="671">
       <c r="A671" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B671" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C671" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D671" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E671" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F671" s="1" t="inlineStr">
         <is>
           <t>1709005020/IF/IAY/4922671 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP128058912</t>
         </is>
       </c>
       <c r="G671" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H671" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I671" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="J671" s="3" t="n">
         <v>45902</v>
       </c>
       <c r="K671" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="672">
       <c r="A672" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B672" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C672" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D672" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E672" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F672" s="1" t="inlineStr">
         <is>
           <t>1709005020/IF/IAY/4922965 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP146680253</t>
         </is>
       </c>
       <c r="G672" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H672" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I672" s="2" t="n">
         <v>20406</v>
       </c>
       <c r="J672" s="3" t="n">
         <v>45751</v>
       </c>
       <c r="K672" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="673">
       <c r="A673" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B673" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C673" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D673" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E673" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F673" s="1" t="inlineStr">
         <is>
           <t>1709005020/IF/IAY/4923257 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP144806053</t>
         </is>
       </c>
       <c r="G673" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H673" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I673" s="2" t="n">
         <v>23292</v>
       </c>
       <c r="J673" s="3" t="n">
         <v>45735</v>
@@ -32510,98 +32514,98 @@
       <c r="J674" s="3" t="n">
         <v>45723</v>
       </c>
       <c r="K674" s="3" t="n">
         <v>45917</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="675">
       <c r="A675" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B675" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C675" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D675" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E675" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F675" s="1" t="inlineStr">
         <is>
           <t>1709005020/IF/IAY/4923830 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127550871</t>
         </is>
       </c>
       <c r="G675" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H675" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I675" s="2" t="n">
         <v>22450</v>
       </c>
       <c r="J675" s="3" t="n">
         <v>45734</v>
       </c>
       <c r="K675" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="676">
       <c r="A676" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B676" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C676" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D676" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E676" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F676" s="1" t="inlineStr">
         <is>
           <t>1709005020/IF/IAY/4923841 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127566485</t>
         </is>
       </c>
       <c r="G676" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H676" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I676" s="2" t="n">
         <v>22914</v>
       </c>
       <c r="J676" s="3" t="n">
         <v>45724</v>
@@ -32653,476 +32657,476 @@
       <c r="J677" s="3" t="n">
         <v>45734</v>
       </c>
       <c r="K677" s="3" t="n">
         <v>45917</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="678">
       <c r="A678" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B678" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C678" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D678" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E678" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F678" s="1" t="inlineStr">
         <is>
           <t>1709005020/IF/IAY/4929280 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP129353291</t>
         </is>
       </c>
       <c r="G678" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H678" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I678" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="J678" s="3" t="n">
         <v>45751</v>
       </c>
       <c r="K678" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="679">
       <c r="A679" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B679" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C679" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D679" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E679" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F679" s="1" t="inlineStr">
         <is>
           <t>1709005020/IF/IAY/4930125 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP128041744</t>
         </is>
       </c>
       <c r="G679" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H679" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I679" s="2" t="n">
         <v>23094</v>
       </c>
       <c r="J679" s="3" t="n">
         <v>45735</v>
       </c>
       <c r="K679" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="680">
       <c r="A680" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B680" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C680" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D680" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E680" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F680" s="1" t="inlineStr">
         <is>
           <t>1709005020/IF/IAY/5087521 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP128473934</t>
         </is>
       </c>
       <c r="G680" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H680" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I680" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="J680" s="3" t="n">
         <v>46118</v>
       </c>
       <c r="K680" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="681">
       <c r="A681" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B681" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C681" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D681" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E681" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F681" s="1" t="inlineStr">
         <is>
           <t>1709005020/IF/IAY/5344149 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP128077299</t>
         </is>
       </c>
       <c r="G681" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H681" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I681" s="2" t="n">
         <v>22185</v>
       </c>
       <c r="J681" s="3" t="n">
         <v>45784</v>
       </c>
       <c r="K681" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="682">
       <c r="A682" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B682" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C682" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D682" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E682" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F682" s="1" t="inlineStr">
         <is>
           <t>1709005020/IF/IAY/5638682 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP128053202</t>
         </is>
       </c>
       <c r="G682" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H682" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I682" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="J682" s="3" t="n">
         <v>45941</v>
       </c>
       <c r="K682" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="683">
       <c r="A683" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B683" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C683" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D683" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E683" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F683" s="1" t="inlineStr">
         <is>
           <t>1709005020/IF/IAY/5699625 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127677594</t>
         </is>
       </c>
       <c r="G683" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H683" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I683" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J683" s="3" t="n">
         <v>45776</v>
       </c>
       <c r="K683" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="684">
       <c r="A684" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B684" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C684" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D684" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E684" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F684" s="1" t="inlineStr">
         <is>
           <t>1709005020/IF/IAY/5742616 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP128470017</t>
         </is>
       </c>
       <c r="G684" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H684" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I684" s="2" t="n">
         <v>19575</v>
       </c>
       <c r="J684" s="3" t="n">
         <v>46118</v>
       </c>
       <c r="K684" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="685">
       <c r="A685" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B685" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C685" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D685" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E685" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F685" s="1" t="inlineStr">
         <is>
           <t>1709005020/IF/IAY/5742769 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP128471863</t>
         </is>
       </c>
       <c r="G685" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H685" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I685" s="2" t="n">
         <v>16182</v>
       </c>
       <c r="J685" s="3" t="n">
         <v>45940</v>
       </c>
       <c r="K685" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="686">
       <c r="A686" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B686" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C686" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D686" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E686" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F686" s="1" t="inlineStr">
         <is>
           <t>1709005020/IF/IAY/5743170 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP129058099</t>
         </is>
       </c>
       <c r="G686" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H686" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I686" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="J686" s="3" t="n">
         <v>46118</v>
       </c>
       <c r="K686" s="3" t="n">
         <v>46215</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="687">
       <c r="A687" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B687" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C687" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D687" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E687" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F687" s="1" t="inlineStr">
         <is>
           <t>1709005020/IF/IAY/5743602 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP147280361</t>
         </is>
       </c>
       <c r="G687" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H687" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I687" s="2" t="n">
         <v>21924</v>
       </c>
       <c r="J687" s="3" t="n">
         <v>45938</v>
@@ -33272,380 +33276,380 @@
       <c r="J690" s="3" t="n">
         <v>45902</v>
       </c>
       <c r="K690" s="3" t="n">
         <v>46077</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="691">
       <c r="A691" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B691" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C691" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D691" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E691" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F691" s="1" t="inlineStr">
         <is>
           <t>1709005020/IF/IAY/5746000 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP144190253</t>
         </is>
       </c>
       <c r="G691" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H691" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I691" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="J691" s="3" t="n">
         <v>45941</v>
       </c>
       <c r="K691" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="692">
       <c r="A692" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B692" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C692" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D692" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E692" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F692" s="1" t="inlineStr">
         <is>
           <t>1709005020/IF/IAY/5746533 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127545330</t>
         </is>
       </c>
       <c r="G692" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H692" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I692" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="J692" s="3" t="n">
         <v>45902</v>
       </c>
       <c r="K692" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="693">
       <c r="A693" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B693" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C693" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D693" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E693" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F693" s="1" t="inlineStr">
         <is>
           <t>1709005020/IF/IAY/5746610 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123457147</t>
         </is>
       </c>
       <c r="G693" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H693" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I693" s="2" t="n">
         <v>20880</v>
       </c>
       <c r="J693" s="3" t="n">
         <v>45937</v>
       </c>
       <c r="K693" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="694">
       <c r="A694" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B694" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C694" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D694" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E694" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F694" s="1" t="inlineStr">
         <is>
           <t>1709005020/IF/IAY/5747645 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP128663589</t>
         </is>
       </c>
       <c r="G694" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H694" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I694" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J694" s="3" t="n">
         <v>45700</v>
       </c>
       <c r="K694" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="695">
       <c r="A695" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B695" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C695" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D695" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E695" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F695" s="1" t="inlineStr">
         <is>
           <t>1709005020/IF/IAY/5748548 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP128267334</t>
         </is>
       </c>
       <c r="G695" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H695" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I695" s="2" t="n">
         <v>19575</v>
       </c>
       <c r="J695" s="3" t="n">
         <v>46118</v>
       </c>
       <c r="K695" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="696">
       <c r="A696" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B696" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C696" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D696" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E696" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F696" s="1" t="inlineStr">
         <is>
           <t>1709005020/IF/IAY/5806897 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP128469126</t>
         </is>
       </c>
       <c r="G696" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H696" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I696" s="2" t="n">
         <v>19575</v>
       </c>
       <c r="J696" s="3" t="n">
         <v>45941</v>
       </c>
       <c r="K696" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="697">
       <c r="A697" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B697" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C697" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D697" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E697" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F697" s="1" t="inlineStr">
         <is>
           <t>1709005020/IF/IAY/5807847 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127554103</t>
         </is>
       </c>
       <c r="G697" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H697" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I697" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="J697" s="3" t="n">
         <v>45937</v>
       </c>
       <c r="K697" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="698">
       <c r="A698" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B698" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C698" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D698" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E698" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F698" s="1" t="inlineStr">
         <is>
           <t>1709005020/IF/IAY/5808556 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123453778</t>
         </is>
       </c>
       <c r="G698" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H698" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I698" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J698" s="3" t="n">
         <v>45700</v>
@@ -38619,51 +38623,51 @@
       <c r="J801" s="3" t="n">
         <v>45106</v>
       </c>
       <c r="K801" s="3" t="n">
         <v>46190</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="802">
       <c r="A802" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B802" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C802" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D802" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E802" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F802" s="1" t="inlineStr">
         <is>
           <t>1709005020/RC/22012034818803 — नवीन सी सी रोड और नाली निर्माण कार्य बड़ी बीहर वाली रास्ता में</t>
         </is>
       </c>
       <c r="G802" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H802" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I802" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J802" s="3" t="n">
         <v>45455</v>
@@ -38715,98 +38719,98 @@
       <c r="J803" s="3" t="n">
         <v>45538</v>
       </c>
       <c r="K803" s="3" t="n">
         <v>46190</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="804">
       <c r="A804" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B804" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C804" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D804" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E804" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F804" s="1" t="inlineStr">
         <is>
           <t>1709005020/RC/22012034850774 — सी सी रोड निर्माण कार्य कृपाल आदिवासी के घर से खजजा आदिवासी के घर तक</t>
         </is>
       </c>
       <c r="G804" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H804" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I804" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J804" s="3" t="n">
         <v>45885</v>
       </c>
       <c r="K804" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="805">
       <c r="A805" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B805" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C805" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D805" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E805" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F805" s="1" t="inlineStr">
         <is>
           <t>1709005020/RC/22012034850776 — सी सी रोड निर्माण कार्य कृपाल आदिवासी के घर से खजजा आदिवासी के घर तक</t>
         </is>
       </c>
       <c r="G805" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H805" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I805" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J805" s="3" t="n">
         <v>45885</v>
@@ -47474,51 +47478,51 @@
       <c r="J986" s="3" t="n">
         <v>45204</v>
       </c>
       <c r="K986" s="3" t="n">
         <v>45476</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="987">
       <c r="A987" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B987" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C987" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D987" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E987" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F987" s="1" t="inlineStr">
         <is>
           <t>1709005020/WC/22012035182856 — नवीन परकोलेशन पोंड निर्माण कार्य - बेहा आदिवासी की जमीन के ऊपर बोंगा हार में</t>
         </is>
       </c>
       <c r="G987" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H987" s="2" t="n">
         <v>996422.02</v>
       </c>
       <c r="I987" s="2" t="n">
         <v>861774</v>
       </c>
       <c r="J987" s="3" t="n">
         <v>45453</v>
@@ -47809,51 +47813,51 @@
       <c r="J993" s="3" t="n">
         <v>45791</v>
       </c>
       <c r="K993" s="3" t="n">
         <v>46127</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="994">
       <c r="A994" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B994" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C994" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D994" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
         </is>
       </c>
       <c r="E994" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F994" s="1" t="inlineStr">
         <is>
           <t>1709005020/WC/22012035268874 — Duggwell Recharge pit sarwajanik koop dudaha</t>
         </is>
       </c>
       <c r="G994" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H994" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I994" s="2" t="n">
         <v>14350</v>
       </c>
       <c r="J994" s="3" t="n">
         <v>45815</v>
@@ -47954,51 +47958,51 @@
       <c r="J996" s="3" t="n">
         <v>45838</v>
       </c>
       <c r="K996" s="3" t="n">
         <v>46175</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="997">
       <c r="A997" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B997" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C997" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D997" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E997" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F997" s="1" t="inlineStr">
         <is>
           <t>1709005020/WC/22012035312983 — बगरोड रिचार्ज पिट कार्य सर्बजनिक कूप स्कूल के पास</t>
         </is>
       </c>
       <c r="G997" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H997" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I997" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J997" s="3" t="n">
         <v>45761</v>