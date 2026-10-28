--- v1 (2026-10-28)
+++ v2 (2026-10-28)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K1020"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-10-28 15:22:53</t>
+          <t>Exported on: 2026-10-28 17:02:31</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: PANNA</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">