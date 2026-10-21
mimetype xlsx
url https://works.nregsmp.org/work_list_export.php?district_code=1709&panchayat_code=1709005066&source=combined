--- v0 (2026-09-02)
+++ v1 (2026-10-21)
@@ -122,64 +122,64 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:K951"/>
+  <dimension ref="A1:K972"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-02 12:54:03</t>
+          <t>Exported on: 2026-10-21 20:03:16</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: PANNA</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -1043,51 +1043,51 @@
         <v>0</v>
       </c>
       <c r="J27" s="3" t="n">
         <v>44106</v>
       </c>
       <c r="K27" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C28" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D28" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of Crematorium for Community / Repair and Maintenance of Crematorium</t>
+          <t>Repair &amp; Maint of Crematorium for Community / Repair &amp; Maintenance of Crematorium for Community</t>
         </is>
       </c>
       <c r="E28" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; Maint of Community infrastructure</t>
         </is>
       </c>
       <c r="F28" s="1" t="inlineStr">
         <is>
           <t>1709005066/AV/22012034550689 — शांतीधाम निर्माण कार्य लाल डुंगारिया के नीचे पिपरिया ज्योतिषी</t>
         </is>
       </c>
       <c r="G28" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H28" s="2" t="n">
         <v>285409.48</v>
       </c>
       <c r="I28" s="2" t="n">
         <v>2220</v>
       </c>
       <c r="J28" s="3" t="n">
         <v>44356</v>
@@ -2203,51 +2203,51 @@
       <c r="J51" s="3" t="n">
         <v>42812</v>
       </c>
       <c r="K51" s="3" t="n">
         <v>43718</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="52">
       <c r="A52" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C52" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D52" s="1" t="inlineStr">
         <is>
-          <t>DUGWELLS / Construction of Irrigation Open Well for Individuals</t>
+          <t>DUGWELLS / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E52" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F52" s="1" t="inlineStr">
         <is>
           <t>1709005066/IF/22012034328543 — कपिलधारा कूप निर्माण माधव बसोर पिता रामलाल बसोर</t>
         </is>
       </c>
       <c r="G52" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H52" s="2" t="n">
         <v>200000</v>
       </c>
       <c r="I52" s="2" t="n">
         <v>104964</v>
       </c>
       <c r="J52" s="3" t="n">
         <v>42830</v>
@@ -4078,51 +4078,51 @@
         <v>0</v>
       </c>
       <c r="J90" s="3" t="n">
         <v>44008</v>
       </c>
       <c r="K90" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="91">
       <c r="A91" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C91" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D91" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E91" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F91" s="1" t="inlineStr">
         <is>
           <t>1709005066/IF/22012034645328 — कूप निर्माण कार्य धनीराम पिता देवीदीन तिवारी</t>
         </is>
       </c>
       <c r="G91" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H91" s="2" t="n">
         <v>263855.24</v>
       </c>
       <c r="I91" s="2" t="n">
         <v>153168</v>
       </c>
       <c r="J91" s="3" t="n">
         <v>44273</v>
@@ -4266,98 +4266,98 @@
         <v>0</v>
       </c>
       <c r="J94" s="3" t="n">
         <v>44423</v>
       </c>
       <c r="K94" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="95">
       <c r="A95" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C95" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D95" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Sericulture in fields-Individuals / Block Plantation of Sericulture Trees in fields for Individuals</t>
+          <t>Block Plantation-Sericulture in fields-Individuals / Block Plantation of Sericulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E95" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F95" s="1" t="inlineStr">
         <is>
           <t>1709005066/IF/22012035026957 — nakshatra vatika tahsil parisar shahnagar</t>
         </is>
       </c>
       <c r="G95" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H95" s="2" t="n">
         <v>344181.11</v>
       </c>
       <c r="I95" s="2" t="n">
         <v>16488</v>
       </c>
       <c r="J95" s="3" t="n">
         <v>44876</v>
       </c>
       <c r="K95" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="96">
       <c r="A96" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C96" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D96" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E96" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F96" s="1" t="inlineStr">
         <is>
           <t>1709005066/IF/22012035044724 — PMAYG MP-125440030</t>
         </is>
       </c>
       <c r="G96" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H96" s="2" t="n">
         <v>17900</v>
       </c>
       <c r="I96" s="2" t="n">
         <v>17576</v>
       </c>
       <c r="J96" s="3" t="n">
         <v>44913</v>
@@ -4409,51 +4409,51 @@
       <c r="J97" s="3" t="n">
         <v>44913</v>
       </c>
       <c r="K97" s="3" t="n">
         <v>45064</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="98">
       <c r="A98" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C98" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D98" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E98" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F98" s="1" t="inlineStr">
         <is>
           <t>1709005066/IF/22012035054546 — Construction of PMAY-G House for Individuals -PMAY-G REG. NO. MP125274579</t>
         </is>
       </c>
       <c r="G98" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H98" s="2" t="n">
         <v>17900</v>
       </c>
       <c r="I98" s="2" t="n">
         <v>14913</v>
       </c>
       <c r="J98" s="3" t="n">
         <v>45561</v>
@@ -4552,380 +4552,380 @@
         <v>0</v>
       </c>
       <c r="J100" s="3" t="n">
         <v>44836</v>
       </c>
       <c r="K100" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="101">
       <c r="A101" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C101" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D101" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E101" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F101" s="1" t="inlineStr">
         <is>
           <t>1709005066/IF/22012035370633 — khet talab nirman kary  denesh kumar prajapati / bhaiya lal</t>
         </is>
       </c>
       <c r="G101" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H101" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I101" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J101" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K101" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="102">
       <c r="A102" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C102" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D102" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E102" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F102" s="1" t="inlineStr">
         <is>
           <t>1709005066/IF/22012035370782 — khet talab nirman kary  denesh kumar prajapati / bhaiya lal</t>
         </is>
       </c>
       <c r="G102" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H102" s="2" t="n">
         <v>200102.38</v>
       </c>
       <c r="I102" s="2" t="n">
         <v>33180.84</v>
       </c>
       <c r="J102" s="3" t="n">
         <v>45821</v>
       </c>
       <c r="K102" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="103">
       <c r="A103" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C103" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D103" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E103" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F103" s="1" t="inlineStr">
         <is>
           <t>1709005066/IF/22012035522094 — Hitgrahi khet Talab nirman karya Sheela Bai/Dashrath Singh</t>
         </is>
       </c>
       <c r="G103" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H103" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I103" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J103" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K103" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="104">
       <c r="A104" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C104" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D104" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E104" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F104" s="1" t="inlineStr">
         <is>
           <t>1709005066/IF/22012035522612 — Khet talab Nirman karya Ume singh/Samman singh</t>
         </is>
       </c>
       <c r="G104" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H104" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I104" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J104" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K104" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="105">
       <c r="A105" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C105" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D105" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E105" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F105" s="1" t="inlineStr">
         <is>
           <t>1709005066/IF/22012035522629 — Dugwell Recharge pit Ratti Bai/Darbari</t>
         </is>
       </c>
       <c r="G105" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H105" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I105" s="2" t="n">
         <v>20832</v>
       </c>
       <c r="J105" s="3" t="n">
         <v>45816</v>
       </c>
       <c r="K105" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="106">
       <c r="A106" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C106" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D106" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E106" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F106" s="1" t="inlineStr">
         <is>
           <t>1709005066/IF/22012035522641 — Dugwell Recharge pit Mahendra singh/Kashi</t>
         </is>
       </c>
       <c r="G106" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H106" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I106" s="2" t="n">
         <v>24258.3</v>
       </c>
       <c r="J106" s="3" t="n">
         <v>45816</v>
       </c>
       <c r="K106" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="107">
       <c r="A107" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C107" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D107" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E107" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F107" s="1" t="inlineStr">
         <is>
           <t>1709005066/IF/22012035567553 — khet talab nirman karay irsad ali /nouser ali</t>
         </is>
       </c>
       <c r="G107" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H107" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I107" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J107" s="3" t="n">
         <v>45817</v>
       </c>
       <c r="K107" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="108">
       <c r="A108" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C108" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D108" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E108" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F108" s="1" t="inlineStr">
         <is>
           <t>1709005066/IF/22012035567576 — khet talab nirman karay irsad ali /nouser ali</t>
         </is>
       </c>
       <c r="G108" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H108" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I108" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J108" s="3" t="n">
         <v>45817</v>
@@ -7321,51 +7321,51 @@
       <c r="J157" s="3" t="n">
         <v>42934</v>
       </c>
       <c r="K157" s="3" t="n">
         <v>43336</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="158">
       <c r="A158" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B158" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C158" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D158" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E158" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F158" s="1" t="inlineStr">
         <is>
           <t>1709005066/IF/IAY/117084 — Construction of IAY House -IAY REG. NO. MP-09-005-066-001/17750</t>
         </is>
       </c>
       <c r="G158" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H158" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I158" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J158" s="3" t="n">
         <v>42349</v>
@@ -7417,51 +7417,51 @@
       <c r="J159" s="3" t="n">
         <v>42551</v>
       </c>
       <c r="K159" s="3" t="n">
         <v>43000</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="160">
       <c r="A160" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B160" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C160" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D160" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E160" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F160" s="1" t="inlineStr">
         <is>
           <t>1709005066/IF/IAY/117086 — Construction of IAY House -IAY REG. NO. MP-09-005-066-001/017763</t>
         </is>
       </c>
       <c r="G160" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H160" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I160" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J160" s="3" t="n">
         <v>42349</v>
@@ -21576,51 +21576,51 @@
       <c r="J448" s="3" t="n">
         <v>44704</v>
       </c>
       <c r="K448" s="3" t="n">
         <v>44768</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="449">
       <c r="A449" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B449" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C449" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D449" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E449" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F449" s="1" t="inlineStr">
         <is>
           <t>1709005066/IF/IAY/3943114 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP132267365</t>
         </is>
       </c>
       <c r="G449" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H449" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I449" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J449" s="3" t="n">
         <v>44686</v>
@@ -22064,51 +22064,51 @@
       <c r="J458" s="3" t="n">
         <v>44799</v>
       </c>
       <c r="K458" s="3" t="n">
         <v>44867</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="459">
       <c r="A459" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B459" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C459" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D459" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E459" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F459" s="1" t="inlineStr">
         <is>
           <t>1709005066/IF/IAY/3952894 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126170414</t>
         </is>
       </c>
       <c r="G459" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H459" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I459" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J459" s="3" t="n">
         <v>44686</v>
@@ -22160,51 +22160,51 @@
       <c r="J460" s="3" t="n">
         <v>44707</v>
       </c>
       <c r="K460" s="3" t="n">
         <v>45075</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="461">
       <c r="A461" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B461" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C461" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D461" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E461" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F461" s="1" t="inlineStr">
         <is>
           <t>1709005066/IF/IAY/3958465 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125281107</t>
         </is>
       </c>
       <c r="G461" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H461" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I461" s="2" t="n">
         <v>10962</v>
       </c>
       <c r="J461" s="3" t="n">
         <v>45783</v>
@@ -22305,51 +22305,51 @@
       <c r="J463" s="3" t="n">
         <v>44799</v>
       </c>
       <c r="K463" s="3" t="n">
         <v>44884</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="464">
       <c r="A464" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B464" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C464" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D464" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E464" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F464" s="1" t="inlineStr">
         <is>
           <t>1709005066/IF/IAY/3960493 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP147808316</t>
         </is>
       </c>
       <c r="G464" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H464" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I464" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J464" s="3" t="n">
         <v>44686</v>
@@ -22450,51 +22450,51 @@
       <c r="J466" s="3" t="n">
         <v>44708</v>
       </c>
       <c r="K466" s="3" t="n">
         <v>45152</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="467">
       <c r="A467" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B467" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C467" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D467" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E467" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F467" s="1" t="inlineStr">
         <is>
           <t>1709005066/IF/IAY/4090820 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126399157</t>
         </is>
       </c>
       <c r="G467" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H467" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I467" s="2" t="n">
         <v>9656</v>
       </c>
       <c r="J467" s="3" t="n">
         <v>44720</v>
@@ -23620,51 +23620,51 @@
       <c r="J490" s="3" t="n">
         <v>45571</v>
       </c>
       <c r="K490" s="3" t="n">
         <v>46011</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="491">
       <c r="A491" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B491" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C491" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D491" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E491" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F491" s="1" t="inlineStr">
         <is>
           <t>1709005066/IF/IAY/4610919 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125428284</t>
         </is>
       </c>
       <c r="G491" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H491" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I491" s="2" t="n">
         <v>13608</v>
       </c>
       <c r="J491" s="3" t="n">
         <v>45699</v>
@@ -23716,51 +23716,51 @@
       <c r="J492" s="3" t="n">
         <v>45570</v>
       </c>
       <c r="K492" s="3" t="n">
         <v>45728</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="493">
       <c r="A493" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B493" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C493" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D493" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E493" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F493" s="1" t="inlineStr">
         <is>
           <t>1709005066/IF/IAY/4618215 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126395762</t>
         </is>
       </c>
       <c r="G493" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H493" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I493" s="2" t="n">
         <v>16524</v>
       </c>
       <c r="J493" s="3" t="n">
         <v>45566</v>
@@ -23910,51 +23910,51 @@
       <c r="J496" s="3" t="n">
         <v>45639</v>
       </c>
       <c r="K496" s="3" t="n">
         <v>46011</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="497">
       <c r="A497" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B497" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C497" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D497" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E497" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F497" s="1" t="inlineStr">
         <is>
           <t>1709005066/IF/IAY/4629240 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP128757687</t>
         </is>
       </c>
       <c r="G497" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H497" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I497" s="2" t="n">
         <v>17514</v>
       </c>
       <c r="J497" s="3" t="n">
         <v>45570</v>
@@ -24251,51 +24251,51 @@
       <c r="J503" s="3" t="n">
         <v>45644</v>
       </c>
       <c r="K503" s="3" t="n">
         <v>45854</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="504">
       <c r="A504" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B504" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C504" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D504" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E504" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F504" s="1" t="inlineStr">
         <is>
           <t>1709005066/IF/IAY/4713630 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127217883</t>
         </is>
       </c>
       <c r="G504" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H504" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I504" s="2" t="n">
         <v>20943</v>
       </c>
       <c r="J504" s="3" t="n">
         <v>45570</v>
@@ -24396,51 +24396,51 @@
       <c r="J506" s="3" t="n">
         <v>45763</v>
       </c>
       <c r="K506" s="3" t="n">
         <v>45912</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="507">
       <c r="A507" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B507" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C507" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D507" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E507" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F507" s="1" t="inlineStr">
         <is>
           <t>1709005066/IF/IAY/4718058 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP132336627</t>
         </is>
       </c>
       <c r="G507" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H507" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I507" s="2" t="n">
         <v>17766</v>
       </c>
       <c r="J507" s="3" t="n">
         <v>45722</v>
@@ -24884,51 +24884,51 @@
       <c r="J516" s="3" t="n">
         <v>45708</v>
       </c>
       <c r="K516" s="3" t="n">
         <v>45767</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="517">
       <c r="A517" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B517" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C517" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D517" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E517" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F517" s="1" t="inlineStr">
         <is>
           <t>1709005066/IF/IAY/4772119 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122477946</t>
         </is>
       </c>
       <c r="G517" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H517" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I517" s="2" t="n">
         <v>21924</v>
       </c>
       <c r="J517" s="3" t="n">
         <v>45917</v>
@@ -25127,51 +25127,51 @@
       <c r="J521" s="3" t="n">
         <v>45623</v>
       </c>
       <c r="K521" s="3" t="n">
         <v>45916</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="522">
       <c r="A522" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B522" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C522" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D522" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E522" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F522" s="1" t="inlineStr">
         <is>
           <t>1709005066/IF/IAY/4776933 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126724125</t>
         </is>
       </c>
       <c r="G522" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H522" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I522" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J522" s="3" t="n">
         <v>45562</v>
@@ -25762,51 +25762,51 @@
       <c r="J534" s="3" t="n">
         <v>45674</v>
       </c>
       <c r="K534" s="3" t="n">
         <v>45916</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="535">
       <c r="A535" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B535" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C535" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D535" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E535" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F535" s="1" t="inlineStr">
         <is>
           <t>1709005066/IF/IAY/4789982 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126551961</t>
         </is>
       </c>
       <c r="G535" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H535" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I535" s="2" t="n">
         <v>21420</v>
       </c>
       <c r="J535" s="3" t="n">
         <v>45708</v>
@@ -26887,51 +26887,51 @@
       <c r="J557" s="3" t="n">
         <v>45750</v>
       </c>
       <c r="K557" s="3" t="n">
         <v>45916</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="558">
       <c r="A558" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B558" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C558" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D558" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E558" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F558" s="1" t="inlineStr">
         <is>
           <t>1709005066/IF/IAY/4929903 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP128383076</t>
         </is>
       </c>
       <c r="G558" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H558" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I558" s="2" t="n">
         <v>14616</v>
       </c>
       <c r="J558" s="3" t="n">
         <v>45783</v>
@@ -27424,51 +27424,51 @@
       <c r="J568" s="3" t="n">
         <v>45750</v>
       </c>
       <c r="K568" s="3" t="n">
         <v>45916</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="569">
       <c r="A569" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B569" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C569" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D569" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E569" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F569" s="1" t="inlineStr">
         <is>
           <t>1709005066/IF/IAY/5148327 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125323564</t>
         </is>
       </c>
       <c r="G569" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H569" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I569" s="2" t="n">
         <v>18270</v>
       </c>
       <c r="J569" s="3" t="n">
         <v>45783</v>
@@ -27667,51 +27667,51 @@
       <c r="J573" s="3" t="n">
         <v>45768</v>
       </c>
       <c r="K573" s="3" t="n">
         <v>45927</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="574">
       <c r="A574" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B574" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C574" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D574" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E574" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F574" s="1" t="inlineStr">
         <is>
           <t>1709005066/IF/IAY/5475905 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126173467</t>
         </is>
       </c>
       <c r="G574" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H574" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I574" s="2" t="n">
         <v>18270</v>
       </c>
       <c r="J574" s="3" t="n">
         <v>45783</v>
@@ -27763,192 +27763,192 @@
       <c r="J575" s="3" t="n">
         <v>45783</v>
       </c>
       <c r="K575" s="3" t="n">
         <v>45927</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="576">
       <c r="A576" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B576" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C576" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D576" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E576" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F576" s="1" t="inlineStr">
         <is>
           <t>1709005066/IF/IAY/5477521 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP147808576</t>
         </is>
       </c>
       <c r="G576" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H576" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I576" s="2" t="n">
         <v>18270</v>
       </c>
       <c r="J576" s="3" t="n">
         <v>45783</v>
       </c>
       <c r="K576" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="577">
       <c r="A577" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B577" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C577" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D577" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E577" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F577" s="1" t="inlineStr">
         <is>
           <t>1709005066/IF/IAY/5508227 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP128030948</t>
         </is>
       </c>
       <c r="G577" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H577" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I577" s="2" t="n">
         <v>18270</v>
       </c>
       <c r="J577" s="3" t="n">
         <v>45783</v>
       </c>
       <c r="K577" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="578">
       <c r="A578" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B578" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C578" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D578" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E578" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F578" s="1" t="inlineStr">
         <is>
           <t>1709005066/IF/IAY/5508439 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123177220</t>
         </is>
       </c>
       <c r="G578" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H578" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I578" s="2" t="n">
         <v>14616</v>
       </c>
       <c r="J578" s="3" t="n">
         <v>45783</v>
       </c>
       <c r="K578" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="579">
       <c r="A579" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B579" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C579" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D579" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E579" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F579" s="1" t="inlineStr">
         <is>
           <t>1709005066/IF/IAY/5509492 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP120995023</t>
         </is>
       </c>
       <c r="G579" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H579" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I579" s="2" t="n">
         <v>14616</v>
       </c>
       <c r="J579" s="3" t="n">
         <v>45783</v>
@@ -28000,51 +28000,51 @@
       <c r="J580" s="3" t="n">
         <v>45800</v>
       </c>
       <c r="K580" s="3" t="n">
         <v>46011</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="581">
       <c r="A581" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B581" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C581" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D581" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E581" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F581" s="1" t="inlineStr">
         <is>
           <t>1709005066/IF/IAY/5605336 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121715663</t>
         </is>
       </c>
       <c r="G581" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H581" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I581" s="2" t="n">
         <v>3654</v>
       </c>
       <c r="J581" s="3" t="n">
         <v>45857</v>
@@ -28096,194 +28096,194 @@
       <c r="J582" s="3" t="n">
         <v>45917</v>
       </c>
       <c r="K582" s="3" t="n">
         <v>46129</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="583">
       <c r="A583" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B583" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C583" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D583" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E583" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F583" s="1" t="inlineStr">
         <is>
           <t>1709005066/IF/IAY/5639805 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP132267565</t>
         </is>
       </c>
       <c r="G583" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H583" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I583" s="2" t="n">
         <v>10962</v>
       </c>
       <c r="J583" s="3" t="n">
         <v>45857</v>
       </c>
       <c r="K583" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="584">
       <c r="A584" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B584" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C584" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D584" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E584" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F584" s="1" t="inlineStr">
         <is>
           <t>1709005066/IF/IAY/5642281 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP128390149</t>
         </is>
       </c>
       <c r="G584" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H584" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I584" s="2" t="n">
         <v>21924</v>
       </c>
       <c r="J584" s="3" t="n">
         <v>45899</v>
       </c>
       <c r="K584" s="3" t="n">
         <v>46250</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="585">
       <c r="A585" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B585" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C585" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D585" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E585" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F585" s="1" t="inlineStr">
         <is>
           <t>1709005066/IF/IAY/5742540 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125369666</t>
         </is>
       </c>
       <c r="G585" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H585" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I585" s="2" t="n">
         <v>18270</v>
       </c>
       <c r="J585" s="3" t="n">
         <v>45888</v>
       </c>
       <c r="K585" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="586">
       <c r="A586" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B586" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C586" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D586" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E586" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F586" s="1" t="inlineStr">
         <is>
           <t>1709005066/IF/IAY/5742626 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125324573</t>
         </is>
       </c>
       <c r="G586" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H586" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I586" s="2" t="n">
         <v>23229</v>
       </c>
       <c r="J586" s="3" t="n">
         <v>45888</v>
@@ -28384,98 +28384,98 @@
       <c r="J588" s="3" t="n">
         <v>45888</v>
       </c>
       <c r="K588" s="3" t="n">
         <v>46023</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="589">
       <c r="A589" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B589" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C589" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D589" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E589" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F589" s="1" t="inlineStr">
         <is>
           <t>1709005066/IF/IAY/5743991 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123258443</t>
         </is>
       </c>
       <c r="G589" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H589" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I589" s="2" t="n">
         <v>22968</v>
       </c>
       <c r="J589" s="3" t="n">
         <v>45888</v>
       </c>
       <c r="K589" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="590">
       <c r="A590" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B590" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C590" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D590" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E590" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F590" s="1" t="inlineStr">
         <is>
           <t>1709005066/IF/IAY/5744124 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP130021333</t>
         </is>
       </c>
       <c r="G590" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H590" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I590" s="2" t="n">
         <v>21924</v>
       </c>
       <c r="J590" s="3" t="n">
         <v>45888</v>
@@ -28527,145 +28527,145 @@
       <c r="J591" s="3" t="n">
         <v>45888</v>
       </c>
       <c r="K591" s="3" t="n">
         <v>46083</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="592">
       <c r="A592" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B592" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C592" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D592" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E592" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F592" s="1" t="inlineStr">
         <is>
           <t>1709005066/IF/IAY/5744545 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126728745</t>
         </is>
       </c>
       <c r="G592" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H592" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I592" s="2" t="n">
         <v>18270</v>
       </c>
       <c r="J592" s="3" t="n">
         <v>45917</v>
       </c>
       <c r="K592" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="593">
       <c r="A593" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B593" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C593" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D593" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E593" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F593" s="1" t="inlineStr">
         <is>
           <t>1709005066/IF/IAY/5744940 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127425563</t>
         </is>
       </c>
       <c r="G593" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H593" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I593" s="2" t="n">
         <v>21924</v>
       </c>
       <c r="J593" s="3" t="n">
         <v>45888</v>
       </c>
       <c r="K593" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="594">
       <c r="A594" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B594" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C594" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D594" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E594" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F594" s="1" t="inlineStr">
         <is>
           <t>1709005066/IF/IAY/5744941 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127400406</t>
         </is>
       </c>
       <c r="G594" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H594" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I594" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J594" s="3" t="n">
         <v>45704</v>
@@ -28913,51 +28913,51 @@
       <c r="J599" s="3" t="n">
         <v>45925</v>
       </c>
       <c r="K599" s="3" t="n">
         <v>46061</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="600">
       <c r="A600" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B600" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C600" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D600" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E600" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F600" s="1" t="inlineStr">
         <is>
           <t>1709005066/IF/IAY/5747100 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP128391194</t>
         </is>
       </c>
       <c r="G600" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H600" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I600" s="2" t="n">
         <v>18270</v>
       </c>
       <c r="J600" s="3" t="n">
         <v>45888</v>
@@ -29107,16667 +29107,17654 @@
       <c r="J603" s="3" t="n">
         <v>45888</v>
       </c>
       <c r="K603" s="3" t="n">
         <v>46011</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="604">
       <c r="A604" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B604" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C604" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D604" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E604" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F604" s="1" t="inlineStr">
         <is>
           <t>1709005066/IF/IAY/5748368 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP128392699</t>
         </is>
       </c>
       <c r="G604" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H604" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I604" s="2" t="n">
         <v>21924</v>
       </c>
       <c r="J604" s="3" t="n">
         <v>45888</v>
       </c>
       <c r="K604" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="605">
       <c r="A605" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B605" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C605" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D605" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E605" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F605" s="1" t="inlineStr">
         <is>
           <t>1709005066/IF/IAY/5748380 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121809883</t>
         </is>
       </c>
       <c r="G605" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H605" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I605" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J605" s="3" t="n">
         <v>45722</v>
       </c>
       <c r="K605" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="606">
       <c r="A606" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B606" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C606" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D606" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E606" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F606" s="1" t="inlineStr">
         <is>
           <t>1709005066/IF/IAY/5810856 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125460511</t>
         </is>
       </c>
       <c r="G606" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H606" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I606" s="2" t="n">
         <v>10962</v>
       </c>
       <c r="J606" s="3" t="n">
         <v>46047</v>
       </c>
       <c r="K606" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="607">
       <c r="A607" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B607" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C607" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D607" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E607" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F607" s="1" t="inlineStr">
         <is>
           <t>1709005066/IF/IAY/5860173 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP133485425</t>
         </is>
       </c>
       <c r="G607" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H607" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I607" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J607" s="3" t="n">
         <v>46084</v>
       </c>
       <c r="K607" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="608">
       <c r="A608" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B608" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C608" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D608" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E608" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F608" s="1" t="inlineStr">
         <is>
           <t>1709005066/IF/IAY/5860327 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP128391319</t>
         </is>
       </c>
       <c r="G608" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H608" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I608" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J608" s="3" t="n">
         <v>46047</v>
       </c>
       <c r="K608" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="609">
       <c r="A609" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B609" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C609" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D609" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E609" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F609" s="1" t="inlineStr">
         <is>
           <t>1709005066/IF/IAY/5860328 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP128391651</t>
         </is>
       </c>
       <c r="G609" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H609" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I609" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J609" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K609" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="610">
       <c r="A610" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B610" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C610" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D610" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E610" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F610" s="1" t="inlineStr">
         <is>
           <t>1709005066/IF/IAY/5860391 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126174960</t>
         </is>
       </c>
       <c r="G610" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H610" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I610" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J610" s="3" t="n">
         <v>45720</v>
       </c>
       <c r="K610" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="611">
       <c r="A611" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B611" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C611" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D611" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E611" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F611" s="1" t="inlineStr">
         <is>
           <t>1709005066/IF/IAY/5860414 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123958230</t>
         </is>
       </c>
       <c r="G611" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H611" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I611" s="2" t="n">
-        <v>10962</v>
+        <v>15162</v>
       </c>
       <c r="J611" s="3" t="n">
         <v>46047</v>
       </c>
       <c r="K611" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="612">
       <c r="A612" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B612" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C612" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D612" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E612" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F612" s="1" t="inlineStr">
         <is>
           <t>1709005066/IF/IAY/6011638 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP128381589</t>
         </is>
       </c>
       <c r="G612" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H612" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I612" s="2" t="n">
-        <v>3654</v>
+        <v>26454</v>
       </c>
       <c r="J612" s="3" t="n">
         <v>46185</v>
       </c>
       <c r="K612" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="613">
       <c r="A613" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B613" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C613" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D613" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E613" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F613" s="1" t="inlineStr">
         <is>
           <t>1709005066/IF/IAY/6011734 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP128586483</t>
         </is>
       </c>
       <c r="G613" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H613" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I613" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J613" s="3" t="n">
         <v>46043</v>
       </c>
       <c r="K613" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="614">
       <c r="A614" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B614" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C614" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D614" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E614" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F614" s="1" t="inlineStr">
         <is>
           <t>1709005066/IF/IAY/6011776 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP128387826</t>
         </is>
       </c>
       <c r="G614" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H614" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I614" s="2" t="n">
-        <v>0</v>
+        <v>23400</v>
       </c>
       <c r="J614" s="3" t="n">
         <v>46079</v>
       </c>
       <c r="K614" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="615">
       <c r="A615" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B615" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C615" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D615" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E615" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F615" s="1" t="inlineStr">
         <is>
           <t>1709005066/IF/IAY/6011865 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP128380802</t>
         </is>
       </c>
       <c r="G615" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H615" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I615" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J615" s="3" t="n">
         <v>46043</v>
       </c>
       <c r="K615" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="616">
       <c r="A616" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B616" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C616" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D616" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E616" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F616" s="1" t="inlineStr">
         <is>
           <t>1709005066/IF/IAY/6011866 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP128387330</t>
         </is>
       </c>
       <c r="G616" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H616" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I616" s="2" t="n">
-        <v>0</v>
+        <v>16800</v>
       </c>
       <c r="J616" s="3" t="n">
         <v>46060</v>
       </c>
       <c r="K616" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="617">
       <c r="A617" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B617" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C617" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D617" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E617" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F617" s="1" t="inlineStr">
         <is>
           <t>1709005066/IF/IAY/6011904 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122478405</t>
         </is>
       </c>
       <c r="G617" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H617" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I617" s="2" t="n">
         <v>3654</v>
       </c>
       <c r="J617" s="3" t="n">
         <v>46144</v>
       </c>
       <c r="K617" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="618">
       <c r="A618" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B618" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C618" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D618" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E618" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F618" s="1" t="inlineStr">
         <is>
           <t>1709005066/IF/IAY/6011911 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP128380964</t>
         </is>
       </c>
       <c r="G618" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H618" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I618" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J618" s="3" t="n">
         <v>46049</v>
       </c>
       <c r="K618" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="619">
       <c r="A619" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B619" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C619" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D619" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E619" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F619" s="1" t="inlineStr">
         <is>
           <t>1709005066/IF/IAY/6011912 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP128387474</t>
         </is>
       </c>
       <c r="G619" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H619" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I619" s="2" t="n">
-        <v>0</v>
+        <v>23400</v>
       </c>
       <c r="J619" s="3" t="n">
         <v>46046</v>
       </c>
       <c r="K619" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="620">
       <c r="A620" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B620" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C620" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D620" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E620" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F620" s="1" t="inlineStr">
         <is>
           <t>1709005066/IF/IAY/6011922 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127425923</t>
         </is>
       </c>
       <c r="G620" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H620" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I620" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J620" s="3" t="n">
         <v>46185</v>
       </c>
       <c r="K620" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="621">
       <c r="A621" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B621" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C621" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D621" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E621" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F621" s="1" t="inlineStr">
         <is>
           <t>1709005066/IF/IAY/6012207 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127733306</t>
         </is>
       </c>
       <c r="G621" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H621" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I621" s="2" t="n">
-        <v>0</v>
+        <v>21000</v>
       </c>
       <c r="J621" s="3" t="n">
         <v>46044</v>
       </c>
       <c r="K621" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="622">
       <c r="A622" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B622" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C622" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D622" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E622" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F622" s="1" t="inlineStr">
         <is>
           <t>1709005066/IF/IAY/6013036 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127399481</t>
         </is>
       </c>
       <c r="G622" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H622" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I622" s="2" t="n">
-        <v>14616</v>
+        <v>23016</v>
       </c>
       <c r="J622" s="3" t="n">
         <v>46144</v>
       </c>
       <c r="K622" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="623">
       <c r="A623" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B623" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C623" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D623" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E623" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F623" s="1" t="inlineStr">
         <is>
           <t>1709005066/IF/IAY/6013267 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127400086</t>
         </is>
       </c>
       <c r="G623" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H623" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I623" s="2" t="n">
-        <v>0</v>
+        <v>16800</v>
       </c>
       <c r="J623" s="3" t="n">
         <v>46044</v>
       </c>
       <c r="K623" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="624">
       <c r="A624" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B624" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C624" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D624" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E624" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F624" s="1" t="inlineStr">
         <is>
           <t>1709005066/IF/IAY/6013314 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127402288</t>
         </is>
       </c>
       <c r="G624" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H624" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I624" s="2" t="n">
-        <v>0</v>
+        <v>25200</v>
       </c>
       <c r="J624" s="3" t="n">
         <v>46076</v>
       </c>
       <c r="K624" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="625">
       <c r="A625" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B625" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C625" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D625" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E625" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F625" s="1" t="inlineStr">
         <is>
           <t>1709005066/IF/IAY/6013502 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP133390279</t>
         </is>
       </c>
       <c r="G625" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H625" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I625" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J625" s="3" t="n">
         <v>46055</v>
       </c>
       <c r="K625" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="626">
       <c r="A626" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B626" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C626" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D626" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E626" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F626" s="1" t="inlineStr">
         <is>
           <t>1709005066/IF/IAY/6014015 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127333749</t>
         </is>
       </c>
       <c r="G626" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H626" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I626" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J626" s="3" t="n">
         <v>46076</v>
       </c>
       <c r="K626" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="627">
       <c r="A627" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B627" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C627" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D627" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E627" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F627" s="1" t="inlineStr">
         <is>
           <t>1709005066/IF/IAY/6014175 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP120571980</t>
         </is>
       </c>
       <c r="G627" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H627" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I627" s="2" t="n">
         <v>3654</v>
       </c>
       <c r="J627" s="3" t="n">
         <v>46144</v>
       </c>
       <c r="K627" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="628">
       <c r="A628" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B628" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C628" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D628" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E628" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F628" s="1" t="inlineStr">
         <is>
           <t>1709005066/IF/IAY/6014488 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127877779</t>
         </is>
       </c>
       <c r="G628" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H628" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I628" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J628" s="3" t="n">
         <v>46073</v>
       </c>
       <c r="K628" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="629">
       <c r="A629" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B629" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C629" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D629" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E629" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F629" s="1" t="inlineStr">
         <is>
           <t>1709005066/IF/IAY/6014993 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126553519</t>
         </is>
       </c>
       <c r="G629" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H629" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I629" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J629" s="3" t="n">
         <v>46043</v>
       </c>
       <c r="K629" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="630">
       <c r="A630" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B630" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C630" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D630" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E630" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F630" s="1" t="inlineStr">
         <is>
           <t>1709005066/IF/IAY/6015987 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125300709</t>
         </is>
       </c>
       <c r="G630" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H630" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I630" s="2" t="n">
         <v>7308</v>
       </c>
       <c r="J630" s="3" t="n">
         <v>46144</v>
       </c>
       <c r="K630" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="631">
       <c r="A631" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B631" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C631" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D631" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E631" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F631" s="1" t="inlineStr">
         <is>
           <t>1709005066/IF/IAY/6016170 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127741542</t>
         </is>
       </c>
       <c r="G631" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H631" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I631" s="2" t="n">
         <v>4200</v>
       </c>
       <c r="J631" s="3" t="n">
         <v>46185</v>
       </c>
       <c r="K631" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="632">
       <c r="A632" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B632" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C632" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D632" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E632" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F632" s="1" t="inlineStr">
         <is>
           <t>1709005066/IF/IAY/6016212 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122744185</t>
         </is>
       </c>
       <c r="G632" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H632" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I632" s="2" t="n">
-        <v>0</v>
+        <v>8400</v>
       </c>
       <c r="J632" s="3" t="n">
         <v>46049</v>
       </c>
       <c r="K632" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="633">
       <c r="A633" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B633" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C633" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D633" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E633" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F633" s="1" t="inlineStr">
         <is>
           <t>1709005066/IF/IAY/6016217 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125302365</t>
         </is>
       </c>
       <c r="G633" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H633" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I633" s="2" t="n">
         <v>3654</v>
       </c>
       <c r="J633" s="3" t="n">
         <v>46144</v>
       </c>
       <c r="K633" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="634">
       <c r="A634" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B634" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C634" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D634" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E634" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F634" s="1" t="inlineStr">
         <is>
           <t>1709005066/IF/IAY/6016241 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122433061</t>
         </is>
       </c>
       <c r="G634" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H634" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I634" s="2" t="n">
         <v>3654</v>
       </c>
       <c r="J634" s="3" t="n">
         <v>46144</v>
       </c>
       <c r="K634" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="635">
       <c r="A635" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B635" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C635" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D635" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E635" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F635" s="1" t="inlineStr">
         <is>
           <t>1709005066/IF/IAY/6016265 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125322666</t>
         </is>
       </c>
       <c r="G635" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H635" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I635" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J635" s="3" t="n">
         <v>46073</v>
       </c>
       <c r="K635" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="636">
       <c r="A636" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B636" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C636" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D636" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E636" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F636" s="1" t="inlineStr">
         <is>
           <t>1709005066/IF/IAY/6017440 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123208922</t>
         </is>
       </c>
       <c r="G636" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H636" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I636" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J636" s="3" t="n">
         <v>46072</v>
       </c>
       <c r="K636" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="637">
       <c r="A637" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B637" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C637" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D637" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E637" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F637" s="1" t="inlineStr">
         <is>
           <t>1709005066/IF/IAY/6017604 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123726600</t>
         </is>
       </c>
       <c r="G637" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H637" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I637" s="2" t="n">
         <v>12054</v>
       </c>
       <c r="J637" s="3" t="n">
         <v>46144</v>
       </c>
       <c r="K637" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="638">
       <c r="A638" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B638" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C638" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D638" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E638" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F638" s="1" t="inlineStr">
         <is>
           <t>1709005066/IF/IAY/6017644 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123723260</t>
         </is>
       </c>
       <c r="G638" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H638" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I638" s="2" t="n">
         <v>7308</v>
       </c>
       <c r="J638" s="3" t="n">
         <v>46144</v>
       </c>
       <c r="K638" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="639">
       <c r="A639" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B639" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C639" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D639" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E639" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F639" s="1" t="inlineStr">
         <is>
           <t>1709005066/IF/IAY/6017778 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP132222382</t>
         </is>
       </c>
       <c r="G639" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H639" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I639" s="2" t="n">
         <v>7308</v>
       </c>
       <c r="J639" s="3" t="n">
         <v>46185</v>
       </c>
       <c r="K639" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="640">
       <c r="A640" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B640" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C640" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D640" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E640" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F640" s="1" t="inlineStr">
         <is>
           <t>1709005066/IF/IAY/6017791 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123443679</t>
         </is>
       </c>
       <c r="G640" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H640" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I640" s="2" t="n">
         <v>7854</v>
       </c>
       <c r="J640" s="3" t="n">
         <v>46144</v>
       </c>
       <c r="K640" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="641">
       <c r="A641" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B641" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C641" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D641" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E641" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F641" s="1" t="inlineStr">
         <is>
           <t>1709005066/IF/IAY/6018410 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123727051</t>
         </is>
       </c>
       <c r="G641" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H641" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I641" s="2" t="n">
-        <v>3654</v>
+        <v>7854</v>
       </c>
       <c r="J641" s="3" t="n">
         <v>46144</v>
       </c>
       <c r="K641" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="642">
       <c r="A642" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B642" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C642" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D642" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E642" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F642" s="1" t="inlineStr">
         <is>
           <t>1709005066/IF/IAY/6018849 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121701563</t>
         </is>
       </c>
       <c r="G642" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H642" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I642" s="2" t="n">
         <v>7308</v>
       </c>
       <c r="J642" s="3" t="n">
         <v>46144</v>
       </c>
       <c r="K642" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="643">
       <c r="A643" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B643" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C643" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D643" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E643" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F643" s="1" t="inlineStr">
         <is>
           <t>1709005066/IF/IAY/6019080 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123259772</t>
         </is>
       </c>
       <c r="G643" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H643" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I643" s="2" t="n">
-        <v>7854</v>
+        <v>12054</v>
       </c>
       <c r="J643" s="3" t="n">
         <v>46144</v>
       </c>
       <c r="K643" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="644">
       <c r="A644" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B644" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C644" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D644" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E644" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F644" s="1" t="inlineStr">
         <is>
           <t>1709005066/IF/IAY/6019218 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126376934</t>
         </is>
       </c>
       <c r="G644" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H644" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I644" s="2" t="n">
         <v>7854</v>
       </c>
       <c r="J644" s="3" t="n">
         <v>46144</v>
       </c>
       <c r="K644" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="645">
       <c r="A645" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B645" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C645" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D645" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E645" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F645" s="1" t="inlineStr">
         <is>
           <t>1709005066/IF/IAY/6019360 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126727386</t>
         </is>
       </c>
       <c r="G645" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H645" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I645" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J645" s="3" t="n">
         <v>46185</v>
       </c>
       <c r="K645" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="646">
       <c r="A646" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B646" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C646" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D646" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E646" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F646" s="1" t="inlineStr">
         <is>
           <t>1709005066/IF/IAY/6019385 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP133712486</t>
         </is>
       </c>
       <c r="G646" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H646" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I646" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J646" s="3" t="n">
         <v>46046</v>
       </c>
       <c r="K646" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="647">
       <c r="A647" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B647" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C647" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D647" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E647" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F647" s="1" t="inlineStr">
         <is>
           <t>1709005066/IF/IAY/6019841 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126715962</t>
         </is>
       </c>
       <c r="G647" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H647" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I647" s="2" t="n">
         <v>7854</v>
       </c>
       <c r="J647" s="3" t="n">
         <v>46144</v>
       </c>
       <c r="K647" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="648">
       <c r="A648" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B648" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C648" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D648" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E648" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F648" s="1" t="inlineStr">
         <is>
           <t>1709005066/IF/IAY/6019943 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123962832</t>
         </is>
       </c>
       <c r="G648" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H648" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I648" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J648" s="3" t="n">
         <v>46060</v>
       </c>
       <c r="K648" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="649">
       <c r="A649" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B649" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C649" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D649" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E649" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F649" s="1" t="inlineStr">
         <is>
           <t>1709005066/IF/IAY/6020076 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126179922</t>
         </is>
       </c>
       <c r="G649" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H649" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I649" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J649" s="3" t="n">
         <v>46043</v>
       </c>
       <c r="K649" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="650">
       <c r="A650" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B650" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C650" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D650" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E650" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F650" s="1" t="inlineStr">
         <is>
           <t>1709005066/IF/IAY/6020159 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121713474</t>
         </is>
       </c>
       <c r="G650" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H650" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I650" s="2" t="n">
         <v>3654</v>
       </c>
       <c r="J650" s="3" t="n">
         <v>46144</v>
       </c>
       <c r="K650" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="651">
       <c r="A651" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B651" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C651" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D651" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E651" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F651" s="1" t="inlineStr">
         <is>
           <t>1709005066/IF/IAY/6020208 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121717381</t>
         </is>
       </c>
       <c r="G651" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H651" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I651" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J651" s="3" t="n">
         <v>46076</v>
       </c>
       <c r="K651" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="652">
       <c r="A652" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B652" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C652" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D652" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E652" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F652" s="1" t="inlineStr">
         <is>
           <t>1709005066/IF/IAY/6020396 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP120563482</t>
         </is>
       </c>
       <c r="G652" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H652" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I652" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J652" s="3" t="n">
         <v>46046</v>
       </c>
       <c r="K652" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="653">
       <c r="A653" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B653" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C653" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D653" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E653" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F653" s="1" t="inlineStr">
         <is>
           <t>1709005066/IF/IAY/6020433 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121714969</t>
         </is>
       </c>
       <c r="G653" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H653" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I653" s="2" t="n">
         <v>7854</v>
       </c>
       <c r="J653" s="3" t="n">
         <v>46144</v>
       </c>
       <c r="K653" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="654">
       <c r="A654" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B654" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C654" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D654" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E654" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F654" s="1" t="inlineStr">
         <is>
           <t>1709005066/IF/IAY/6020626 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121379545</t>
         </is>
       </c>
       <c r="G654" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H654" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I654" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J654" s="3" t="n">
         <v>46046</v>
       </c>
       <c r="K654" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="655">
       <c r="A655" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B655" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C655" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D655" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E655" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F655" s="1" t="inlineStr">
         <is>
           <t>1709005066/IF/IAY/6020727 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP128756035</t>
         </is>
       </c>
       <c r="G655" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H655" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I655" s="2" t="n">
         <v>7308</v>
       </c>
       <c r="J655" s="3" t="n">
         <v>46144</v>
       </c>
       <c r="K655" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="656">
       <c r="A656" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B656" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C656" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D656" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E656" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F656" s="1" t="inlineStr">
         <is>
           <t>1709005066/IF/IAY/6020977 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127220818</t>
         </is>
       </c>
       <c r="G656" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H656" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I656" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J656" s="3" t="n">
         <v>46046</v>
       </c>
       <c r="K656" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="657">
       <c r="A657" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B657" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C657" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D657" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E657" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F657" s="1" t="inlineStr">
         <is>
           <t>1709005066/IF/IAY/6021001 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP130072986</t>
         </is>
       </c>
       <c r="G657" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H657" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I657" s="2" t="n">
-        <v>7308</v>
+        <v>24108</v>
       </c>
       <c r="J657" s="3" t="n">
         <v>46185</v>
       </c>
       <c r="K657" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="658">
       <c r="A658" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B658" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C658" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D658" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E658" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F658" s="1" t="inlineStr">
         <is>
           <t>1709005066/IF/IAY/6021088 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP128756159</t>
         </is>
       </c>
       <c r="G658" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H658" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I658" s="2" t="n">
         <v>7308</v>
       </c>
       <c r="J658" s="3" t="n">
         <v>46144</v>
       </c>
       <c r="K658" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="659">
       <c r="A659" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B659" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C659" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D659" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E659" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F659" s="1" t="inlineStr">
         <is>
           <t>1709005066/IF/IAY/6021309 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127404322</t>
         </is>
       </c>
       <c r="G659" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H659" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I659" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J659" s="3" t="n">
         <v>46079</v>
       </c>
       <c r="K659" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="660">
       <c r="A660" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B660" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C660" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D660" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E660" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F660" s="1" t="inlineStr">
         <is>
           <t>1709005066/IF/IAY/6021724 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP132269530</t>
         </is>
       </c>
       <c r="G660" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H660" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I660" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J660" s="3" t="n">
         <v>46074</v>
       </c>
       <c r="K660" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="661">
       <c r="A661" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B661" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C661" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D661" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E661" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F661" s="1" t="inlineStr">
         <is>
           <t>1709005066/IF/IAY/6021750 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP129231216</t>
         </is>
       </c>
       <c r="G661" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H661" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I661" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J661" s="3" t="n">
         <v>46072</v>
       </c>
       <c r="K661" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="662">
       <c r="A662" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B662" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C662" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D662" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E662" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F662" s="1" t="inlineStr">
         <is>
           <t>1709005066/IF/IAY/6021781 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127425184</t>
         </is>
       </c>
       <c r="G662" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H662" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I662" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J662" s="3" t="n">
         <v>46060</v>
       </c>
       <c r="K662" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="663">
       <c r="A663" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B663" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C663" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D663" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E663" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F663" s="1" t="inlineStr">
         <is>
           <t>1709005066/IF/IAY/6022183 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123964165</t>
         </is>
       </c>
       <c r="G663" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H663" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I663" s="2" t="n">
         <v>8400</v>
       </c>
       <c r="J663" s="3" t="n">
         <v>46185</v>
       </c>
       <c r="K663" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="664">
       <c r="A664" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B664" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C664" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D664" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E664" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F664" s="1" t="inlineStr">
         <is>
           <t>1709005066/IF/IAY/6022500 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126378138</t>
         </is>
       </c>
       <c r="G664" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H664" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I664" s="2" t="n">
         <v>3654</v>
       </c>
       <c r="J664" s="3" t="n">
         <v>46144</v>
       </c>
       <c r="K664" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="665">
       <c r="A665" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B665" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C665" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D665" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E665" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F665" s="1" t="inlineStr">
         <is>
           <t>1709005066/IF/IAY/6022508 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125309494</t>
         </is>
       </c>
       <c r="G665" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H665" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I665" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J665" s="3" t="n">
         <v>46076</v>
       </c>
       <c r="K665" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="666">
       <c r="A666" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B666" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C666" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D666" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E666" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F666" s="1" t="inlineStr">
         <is>
           <t>1709005066/IF/IAY/6022698 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP142350254</t>
         </is>
       </c>
       <c r="G666" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H666" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I666" s="2" t="n">
-        <v>0</v>
+        <v>25200</v>
       </c>
       <c r="J666" s="3" t="n">
         <v>46076</v>
       </c>
       <c r="K666" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="667">
       <c r="A667" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B667" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C667" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D667" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E667" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F667" s="1" t="inlineStr">
         <is>
           <t>1709005066/IF/IAY/6022704 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121712706</t>
         </is>
       </c>
       <c r="G667" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H667" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I667" s="2" t="n">
         <v>7308</v>
       </c>
       <c r="J667" s="3" t="n">
         <v>46144</v>
       </c>
       <c r="K667" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="668">
       <c r="A668" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B668" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C668" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D668" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E668" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F668" s="1" t="inlineStr">
         <is>
           <t>1709005066/IF/IAY/6022849 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP128385541</t>
         </is>
       </c>
       <c r="G668" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H668" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I668" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J668" s="3" t="n">
         <v>46060</v>
       </c>
       <c r="K668" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="669">
       <c r="A669" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B669" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C669" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D669" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E669" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F669" s="1" t="inlineStr">
         <is>
           <t>1709005066/IF/IAY/6023532 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123259103</t>
         </is>
       </c>
       <c r="G669" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H669" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I669" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J669" s="3" t="n">
         <v>46060</v>
       </c>
       <c r="K669" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="670">
       <c r="A670" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B670" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C670" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D670" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E670" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F670" s="1" t="inlineStr">
         <is>
           <t>1709005066/IF/IAY/6023552 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126705926</t>
         </is>
       </c>
       <c r="G670" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H670" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I670" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J670" s="3" t="n">
         <v>46076</v>
       </c>
       <c r="K670" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="671">
       <c r="A671" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B671" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C671" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D671" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E671" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F671" s="1" t="inlineStr">
         <is>
           <t>1709005066/IF/IAY/6023595 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP120953617</t>
         </is>
       </c>
       <c r="G671" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H671" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I671" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J671" s="3" t="n">
         <v>46180</v>
       </c>
       <c r="K671" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="672">
       <c r="A672" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B672" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C672" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D672" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E672" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F672" s="1" t="inlineStr">
         <is>
           <t>1709005066/IF/IAY/6023659 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124724943</t>
         </is>
       </c>
       <c r="G672" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H672" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I672" s="2" t="n">
         <v>7308</v>
       </c>
       <c r="J672" s="3" t="n">
         <v>46144</v>
       </c>
       <c r="K672" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="673">
       <c r="A673" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B673" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C673" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D673" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E673" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F673" s="1" t="inlineStr">
         <is>
           <t>1709005066/IF/IAY/6023703 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123962160</t>
         </is>
       </c>
       <c r="G673" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H673" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I673" s="2" t="n">
-        <v>3654</v>
+        <v>12054</v>
       </c>
       <c r="J673" s="3" t="n">
         <v>46144</v>
       </c>
       <c r="K673" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="674">
       <c r="A674" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B674" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C674" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D674" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E674" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F674" s="1" t="inlineStr">
         <is>
           <t>1709005066/IF/IAY/6023923 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123960813</t>
         </is>
       </c>
       <c r="G674" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H674" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I674" s="2" t="n">
-        <v>8400</v>
+        <v>16800</v>
       </c>
       <c r="J674" s="3" t="n">
         <v>46185</v>
       </c>
       <c r="K674" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="675">
       <c r="A675" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B675" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C675" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D675" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E675" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F675" s="1" t="inlineStr">
         <is>
           <t>1709005066/IF/IAY/6024168 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124725791</t>
         </is>
       </c>
       <c r="G675" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H675" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I675" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J675" s="3" t="n">
         <v>46049</v>
       </c>
       <c r="K675" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="676">
       <c r="A676" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B676" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C676" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D676" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E676" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F676" s="1" t="inlineStr">
         <is>
           <t>1709005066/IF/IAY/6024292 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122744780</t>
         </is>
       </c>
       <c r="G676" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H676" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I676" s="2" t="n">
         <v>7854</v>
       </c>
       <c r="J676" s="3" t="n">
         <v>46144</v>
       </c>
       <c r="K676" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="677">
       <c r="A677" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B677" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C677" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D677" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E677" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F677" s="1" t="inlineStr">
         <is>
           <t>1709005066/IF/IAY/6024938 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP132178499</t>
         </is>
       </c>
       <c r="G677" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H677" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I677" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J677" s="3" t="n">
         <v>46044</v>
       </c>
       <c r="K677" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="678">
       <c r="A678" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B678" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C678" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D678" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E678" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F678" s="1" t="inlineStr">
         <is>
           <t>1709005066/IF/IAY/6025805 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124722680</t>
         </is>
       </c>
       <c r="G678" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H678" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I678" s="2" t="n">
         <v>11508</v>
       </c>
       <c r="J678" s="3" t="n">
         <v>46144</v>
       </c>
       <c r="K678" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="679">
       <c r="A679" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B679" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C679" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D679" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E679" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F679" s="1" t="inlineStr">
         <is>
           <t>1709005066/IF/IAY/6027098 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP132265756</t>
         </is>
       </c>
       <c r="G679" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H679" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I679" s="2" t="n">
-        <v>7308</v>
+        <v>15708</v>
       </c>
       <c r="J679" s="3" t="n">
         <v>46185</v>
       </c>
       <c r="K679" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="680">
       <c r="A680" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B680" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C680" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D680" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E680" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F680" s="1" t="inlineStr">
         <is>
           <t>1709005066/IF/IAY/6027230 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121713838</t>
         </is>
       </c>
       <c r="G680" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H680" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I680" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J680" s="3" t="n">
         <v>46073</v>
       </c>
       <c r="K680" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="681">
       <c r="A681" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B681" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C681" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D681" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E681" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F681" s="1" t="inlineStr">
         <is>
           <t>1709005066/IF/IAY/6060090 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127221558</t>
         </is>
       </c>
       <c r="G681" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H681" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I681" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J681" s="3" t="n">
         <v>46073</v>
       </c>
       <c r="K681" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="682">
       <c r="A682" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B682" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C682" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D682" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E682" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F682" s="1" t="inlineStr">
         <is>
           <t>1709005066/IF/IAY/6060188 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127229938</t>
         </is>
       </c>
       <c r="G682" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H682" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I682" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J682" s="3" t="n">
         <v>46185</v>
       </c>
       <c r="K682" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="683">
       <c r="A683" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B683" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C683" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D683" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E683" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F683" s="1" t="inlineStr">
         <is>
           <t>1709005066/IF/IAY/6060309 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP130927807</t>
         </is>
       </c>
       <c r="G683" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H683" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I683" s="2" t="n">
-        <v>0</v>
+        <v>8400</v>
       </c>
       <c r="J683" s="3" t="n">
         <v>46087</v>
       </c>
       <c r="K683" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="684">
       <c r="A684" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B684" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C684" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D684" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E684" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F684" s="1" t="inlineStr">
         <is>
           <t>1709005066/IF/IAY/6061731 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126379413</t>
         </is>
       </c>
       <c r="G684" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H684" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I684" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J684" s="3" t="n">
         <v>46185</v>
       </c>
       <c r="K684" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="685">
       <c r="A685" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B685" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C685" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D685" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E685" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F685" s="1" t="inlineStr">
         <is>
           <t>1709005066/IF/IAY/6062236 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP132265475</t>
         </is>
       </c>
       <c r="G685" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H685" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I685" s="2" t="n">
         <v>7308</v>
       </c>
       <c r="J685" s="3" t="n">
         <v>46144</v>
       </c>
       <c r="K685" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="686">
       <c r="A686" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B686" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C686" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D686" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E686" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F686" s="1" t="inlineStr">
         <is>
           <t>1709005066/IF/IAY/6062832 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126727255</t>
         </is>
       </c>
       <c r="G686" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H686" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I686" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J686" s="3" t="n">
         <v>46185</v>
       </c>
       <c r="K686" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="687">
       <c r="A687" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B687" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C687" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D687" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E687" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F687" s="1" t="inlineStr">
         <is>
           <t>1709005066/IF/IAY/6062834 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126715466</t>
         </is>
       </c>
       <c r="G687" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H687" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I687" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J687" s="3" t="n">
         <v>46091</v>
       </c>
       <c r="K687" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="688">
       <c r="A688" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B688" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C688" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D688" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E688" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F688" s="1" t="inlineStr">
         <is>
           <t>1709005066/IF/IAY/6063084 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP128392052</t>
         </is>
       </c>
       <c r="G688" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H688" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I688" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J688" s="3" t="n">
         <v>46079</v>
       </c>
       <c r="K688" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="689">
       <c r="A689" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B689" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C689" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D689" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E689" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F689" s="1" t="inlineStr">
         <is>
           <t>1709005066/IF/IAY/6063086 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP128396937</t>
         </is>
       </c>
       <c r="G689" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H689" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I689" s="2" t="n">
-        <v>3654</v>
+        <v>12054</v>
       </c>
       <c r="J689" s="3" t="n">
         <v>46185</v>
       </c>
       <c r="K689" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="690">
       <c r="A690" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B690" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C690" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D690" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E690" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F690" s="1" t="inlineStr">
         <is>
           <t>1709005066/IF/IAY/6063587 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123954861</t>
         </is>
       </c>
       <c r="G690" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H690" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I690" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J690" s="3" t="n">
         <v>46064</v>
       </c>
       <c r="K690" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="691">
       <c r="A691" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B691" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C691" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D691" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E691" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F691" s="1" t="inlineStr">
         <is>
           <t>1709005066/IF/IAY/6064839 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP132268558</t>
         </is>
       </c>
       <c r="G691" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H691" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I691" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J691" s="3" t="n">
         <v>46043</v>
       </c>
       <c r="K691" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="692">
       <c r="A692" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B692" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C692" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D692" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E692" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F692" s="1" t="inlineStr">
         <is>
           <t>1709005066/IF/IAY/6064840 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP132270460</t>
         </is>
       </c>
       <c r="G692" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H692" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I692" s="2" t="n">
-        <v>7308</v>
+        <v>15708</v>
       </c>
       <c r="J692" s="3" t="n">
         <v>46144</v>
       </c>
       <c r="K692" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="693">
       <c r="A693" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B693" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C693" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D693" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E693" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F693" s="1" t="inlineStr">
         <is>
           <t>1709005066/IF/IAY/6064972 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123409612</t>
         </is>
       </c>
       <c r="G693" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H693" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I693" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J693" s="3" t="n">
         <v>46064</v>
       </c>
       <c r="K693" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="694">
       <c r="A694" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B694" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C694" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D694" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E694" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F694" s="1" t="inlineStr">
         <is>
           <t>1709005066/IF/IAY/6065980 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP133502635</t>
         </is>
       </c>
       <c r="G694" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H694" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I694" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J694" s="3" t="n">
         <v>46091</v>
       </c>
       <c r="K694" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="695">
       <c r="A695" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B695" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C695" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D695" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E695" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F695" s="1" t="inlineStr">
         <is>
           <t>1709005066/IF/IAY/6230221 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123176424</t>
         </is>
       </c>
       <c r="G695" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H695" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I695" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J695" s="3" t="n">
         <v>46044</v>
       </c>
       <c r="K695" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="696">
       <c r="A696" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B696" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C696" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D696" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E696" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F696" s="1" t="inlineStr">
         <is>
           <t>1709005066/IF/IAY/6230276 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126351484</t>
         </is>
       </c>
       <c r="G696" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H696" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I696" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J696" s="3" t="n">
         <v>46064</v>
       </c>
       <c r="K696" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="697">
       <c r="A697" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B697" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C697" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D697" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E697" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F697" s="1" t="inlineStr">
         <is>
           <t>1709005066/IF/IAY/6230425 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127218405</t>
         </is>
       </c>
       <c r="G697" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H697" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I697" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J697" s="3" t="n">
         <v>46091</v>
       </c>
       <c r="K697" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="698">
       <c r="A698" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B698" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C698" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D698" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E698" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F698" s="1" t="inlineStr">
         <is>
           <t>1709005066/IF/IAY/6230619 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126376453</t>
         </is>
       </c>
       <c r="G698" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H698" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I698" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J698" s="3" t="n">
         <v>46185</v>
       </c>
       <c r="K698" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="699">
       <c r="A699" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B699" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C699" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D699" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E699" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F699" s="1" t="inlineStr">
         <is>
           <t>1709005066/IF/IAY/6230620 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127230692</t>
         </is>
       </c>
       <c r="G699" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H699" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I699" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J699" s="3" t="n">
         <v>46128</v>
       </c>
       <c r="K699" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="700">
       <c r="A700" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B700" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C700" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D700" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E700" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F700" s="1" t="inlineStr">
         <is>
           <t>1709005066/IF/IAY/6230824 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP145840556</t>
         </is>
       </c>
       <c r="G700" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H700" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I700" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J700" s="3" t="n">
         <v>46091</v>
       </c>
       <c r="K700" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="701">
       <c r="A701" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B701" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C701" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D701" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E701" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F701" s="1" t="inlineStr">
         <is>
-          <t>1709005066/IF/IAY/693302 — Construction of IAY House -IAY REG. NO. MP1335882</t>
+          <t>1709005066/IF/IAY/6269232 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP128757482</t>
         </is>
       </c>
       <c r="G701" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H701" s="2" t="n">
-        <v>15030</v>
+        <v>27000</v>
       </c>
       <c r="I701" s="2" t="n">
-        <v>15390</v>
+        <v>0</v>
       </c>
       <c r="J701" s="3" t="n">
-        <v>42940</v>
-[...3 lines deleted...]
-      </c>
+        <v>46091</v>
+      </c>
+      <c r="K701" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="702">
       <c r="A702" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B702" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C702" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D702" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E702" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F702" s="1" t="inlineStr">
         <is>
-          <t>1709005066/IF/IAY/696968 — Construction of IAY House -IAY REG. NO. MP1387826</t>
+          <t>1709005066/IF/IAY/6325472 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126166795</t>
         </is>
       </c>
       <c r="G702" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H702" s="2" t="n">
-        <v>15030</v>
+        <v>27000</v>
       </c>
       <c r="I702" s="2" t="n">
-        <v>15042</v>
+        <v>0</v>
       </c>
       <c r="J702" s="3" t="n">
-        <v>42940</v>
-[...3 lines deleted...]
-      </c>
+        <v>46141</v>
+      </c>
+      <c r="K702" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="703">
       <c r="A703" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B703" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C703" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D703" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E703" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F703" s="1" t="inlineStr">
         <is>
-          <t>1709005066/IF/IAY/715145 — Construction of IAY House -IAY REG. NO. MP1631310</t>
+          <t>1709005066/IF/IAY/6383484 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP120567113</t>
         </is>
       </c>
       <c r="G703" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H703" s="2" t="n">
-        <v>15030</v>
+        <v>27000</v>
       </c>
       <c r="I703" s="2" t="n">
-        <v>15342</v>
+        <v>0</v>
       </c>
       <c r="J703" s="3" t="n">
-        <v>42934</v>
-[...3 lines deleted...]
-      </c>
+        <v>46091</v>
+      </c>
+      <c r="K703" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="704">
       <c r="A704" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B704" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C704" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D704" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E704" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F704" s="1" t="inlineStr">
         <is>
-          <t>1709005066/IF/IAY/715171 — Construction of IAY House -IAY REG. NO. MP1631805</t>
+          <t>1709005066/IF/IAY/6383724 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123420855</t>
         </is>
       </c>
       <c r="G704" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H704" s="2" t="n">
-        <v>15030</v>
+        <v>27000</v>
       </c>
       <c r="I704" s="2" t="n">
-        <v>15660</v>
+        <v>0</v>
       </c>
       <c r="J704" s="3" t="n">
-        <v>43261</v>
-[...3 lines deleted...]
-      </c>
+        <v>46091</v>
+      </c>
+      <c r="K704" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="705">
       <c r="A705" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B705" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C705" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D705" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E705" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F705" s="1" t="inlineStr">
         <is>
-          <t>1709005066/IF/IAY/716570 — Construction of IAY House -IAY REG. NO. MP1647476</t>
+          <t>1709005066/IF/IAY/6383814 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123954374</t>
         </is>
       </c>
       <c r="G705" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H705" s="2" t="n">
-        <v>15030</v>
+        <v>27000</v>
       </c>
       <c r="I705" s="2" t="n">
-        <v>15350</v>
+        <v>0</v>
       </c>
       <c r="J705" s="3" t="n">
-        <v>42899</v>
-[...3 lines deleted...]
-      </c>
+        <v>46091</v>
+      </c>
+      <c r="K705" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="706">
       <c r="A706" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B706" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C706" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D706" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E706" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F706" s="1" t="inlineStr">
         <is>
-          <t>1709005066/IF/IAY/716577 — Construction of IAY House -IAY REG. NO. MP1647562</t>
+          <t>1709005066/IF/IAY/6383815 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123960447</t>
         </is>
       </c>
       <c r="G706" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H706" s="2" t="n">
-        <v>15030</v>
+        <v>27000</v>
       </c>
       <c r="I706" s="2" t="n">
-        <v>15160</v>
+        <v>0</v>
       </c>
       <c r="J706" s="3" t="n">
-        <v>42899</v>
-[...3 lines deleted...]
-      </c>
+        <v>46043</v>
+      </c>
+      <c r="K706" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="707">
       <c r="A707" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B707" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C707" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D707" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E707" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F707" s="1" t="inlineStr">
         <is>
-          <t>1709005066/IF/IAY/720470 — Construction of IAY House -IAY REG. NO. MP1721812</t>
+          <t>1709005066/IF/IAY/6384873 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126175998</t>
         </is>
       </c>
       <c r="G707" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H707" s="2" t="n">
-        <v>15030</v>
+        <v>27000</v>
       </c>
       <c r="I707" s="2" t="n">
-        <v>15462</v>
+        <v>0</v>
       </c>
       <c r="J707" s="3" t="n">
-        <v>43038</v>
-[...3 lines deleted...]
-      </c>
+        <v>46128</v>
+      </c>
+      <c r="K707" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="708">
       <c r="A708" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B708" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C708" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D708" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E708" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F708" s="1" t="inlineStr">
         <is>
-          <t>1709005066/IF/IAY/720803 — Construction of IAY House -IAY REG. NO. MP1725880</t>
+          <t>1709005066/IF/IAY/6384922 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122015183</t>
         </is>
       </c>
       <c r="G708" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H708" s="2" t="n">
-        <v>15030</v>
+        <v>27000</v>
       </c>
       <c r="I708" s="2" t="n">
-        <v>15438</v>
+        <v>0</v>
       </c>
       <c r="J708" s="3" t="n">
-        <v>43040</v>
-[...3 lines deleted...]
-      </c>
+        <v>46091</v>
+      </c>
+      <c r="K708" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="709">
       <c r="A709" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B709" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C709" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D709" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E709" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F709" s="1" t="inlineStr">
         <is>
-          <t>1709005066/IF/IAY/721897 — Construction of IAY House -IAY REG. NO. MP1749327</t>
+          <t>1709005066/IF/IAY/6385065 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126182885</t>
         </is>
       </c>
       <c r="G709" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H709" s="2" t="n">
-        <v>15030</v>
+        <v>27000</v>
       </c>
       <c r="I709" s="2" t="n">
-        <v>15138</v>
+        <v>0</v>
       </c>
       <c r="J709" s="3" t="n">
-        <v>43261</v>
-[...3 lines deleted...]
-      </c>
+        <v>46064</v>
+      </c>
+      <c r="K709" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="710">
       <c r="A710" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B710" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C710" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D710" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E710" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F710" s="1" t="inlineStr">
         <is>
-          <t>1709005066/IF/IAY/722303 — Construction of IAY House -IAY REG. NO. MP1758096</t>
+          <t>1709005066/IF/IAY/6385671 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP128584393</t>
         </is>
       </c>
       <c r="G710" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H710" s="2" t="n">
-        <v>15030</v>
+        <v>27000</v>
       </c>
       <c r="I710" s="2" t="n">
-        <v>14892</v>
+        <v>0</v>
       </c>
       <c r="J710" s="3" t="n">
-        <v>42940</v>
-[...3 lines deleted...]
-      </c>
+        <v>46091</v>
+      </c>
+      <c r="K710" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="711">
       <c r="A711" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B711" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C711" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D711" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E711" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F711" s="1" t="inlineStr">
         <is>
-          <t>1709005066/IF/IAY/723173 — Construction of IAY House -IAY REG. NO. MP1777826</t>
+          <t>1709005066/IF/IAY/6386214 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127398498</t>
         </is>
       </c>
       <c r="G711" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H711" s="2" t="n">
-        <v>15030</v>
+        <v>27000</v>
       </c>
       <c r="I711" s="2" t="n">
-        <v>15196</v>
+        <v>0</v>
       </c>
       <c r="J711" s="3" t="n">
-        <v>42987</v>
-[...3 lines deleted...]
-      </c>
+        <v>46091</v>
+      </c>
+      <c r="K711" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="712">
       <c r="A712" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B712" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C712" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D712" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E712" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F712" s="1" t="inlineStr">
         <is>
-          <t>1709005066/IF/IAY/726041 — Construction of IAY House -IAY REG. NO. MP1854962</t>
+          <t>1709005066/IF/IAY/6386353 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP128384601</t>
         </is>
       </c>
       <c r="G712" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H712" s="2" t="n">
-        <v>15030</v>
+        <v>27000</v>
       </c>
       <c r="I712" s="2" t="n">
-        <v>15414</v>
+        <v>0</v>
       </c>
       <c r="J712" s="3" t="n">
-        <v>42940</v>
-[...3 lines deleted...]
-      </c>
+        <v>46259</v>
+      </c>
+      <c r="K712" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="713">
       <c r="A713" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B713" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C713" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D713" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E713" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F713" s="1" t="inlineStr">
         <is>
-          <t>1709005066/IF/IAY/728825 — Construction of IAY House -IAY REG. NO. MP1931942</t>
+          <t>1709005066/IF/IAY/6398127 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122141941</t>
         </is>
       </c>
       <c r="G713" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H713" s="2" t="n">
-        <v>15030</v>
+        <v>27000</v>
       </c>
       <c r="I713" s="2" t="n">
-        <v>15318</v>
+        <v>0</v>
       </c>
       <c r="J713" s="3" t="n">
-        <v>42938</v>
-[...3 lines deleted...]
-      </c>
+        <v>46072</v>
+      </c>
+      <c r="K713" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="714">
       <c r="A714" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B714" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C714" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D714" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E714" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F714" s="1" t="inlineStr">
         <is>
-          <t>1709005066/IF/IAY/730413 — Construction of IAY House -IAY REG. NO. MP1977268</t>
+          <t>1709005066/IF/IAY/6398206 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126405027</t>
         </is>
       </c>
       <c r="G714" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H714" s="2" t="n">
-        <v>15030</v>
+        <v>27000</v>
       </c>
       <c r="I714" s="2" t="n">
-        <v>15588</v>
+        <v>0</v>
       </c>
       <c r="J714" s="3" t="n">
-        <v>42940</v>
-[...3 lines deleted...]
-      </c>
+        <v>46288</v>
+      </c>
+      <c r="K714" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="715">
       <c r="A715" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B715" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C715" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D715" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E715" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F715" s="1" t="inlineStr">
         <is>
-          <t>1709005066/IF/IAY/733932 — Construction of IAY House -IAY REG. NO. MP2076054</t>
+          <t>1709005066/IF/IAY/6398453 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123963499</t>
         </is>
       </c>
       <c r="G715" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H715" s="2" t="n">
-        <v>15030</v>
+        <v>27000</v>
       </c>
       <c r="I715" s="2" t="n">
-        <v>15480</v>
+        <v>0</v>
       </c>
       <c r="J715" s="3" t="n">
-        <v>42969</v>
-[...3 lines deleted...]
-      </c>
+        <v>46060</v>
+      </c>
+      <c r="K715" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="716">
       <c r="A716" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B716" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C716" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D716" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E716" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F716" s="1" t="inlineStr">
         <is>
-          <t>1709005066/IF/IAY/734167 — Construction of IAY House -IAY REG. NO. MP2082824</t>
+          <t>1709005066/IF/IAY/6398807 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123489613</t>
         </is>
       </c>
       <c r="G716" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H716" s="2" t="n">
-        <v>15030</v>
+        <v>27000</v>
       </c>
       <c r="I716" s="2" t="n">
-        <v>15564</v>
+        <v>0</v>
       </c>
       <c r="J716" s="3" t="n">
-        <v>42940</v>
-[...3 lines deleted...]
-      </c>
+        <v>46044</v>
+      </c>
+      <c r="K716" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="717">
       <c r="A717" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B717" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C717" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D717" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E717" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F717" s="1" t="inlineStr">
         <is>
-          <t>1709005066/IF/IAY/734312 — Construction of IAY House -IAY REG. NO. MP2087280</t>
+          <t>1709005066/IF/IAY/6398822 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127403157</t>
         </is>
       </c>
       <c r="G717" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H717" s="2" t="n">
-        <v>15030</v>
+        <v>27000</v>
       </c>
       <c r="I717" s="2" t="n">
-        <v>15042</v>
+        <v>0</v>
       </c>
       <c r="J717" s="3" t="n">
-        <v>42940</v>
-[...3 lines deleted...]
-      </c>
+        <v>46044</v>
+      </c>
+      <c r="K717" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="718">
       <c r="A718" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B718" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C718" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D718" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E718" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F718" s="1" t="inlineStr">
         <is>
-          <t>1709005066/IF/IAY/734789 — Construction of IAY House -IAY REG. NO. MP2100815</t>
+          <t>1709005066/IF/IAY/6400135 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126538150</t>
         </is>
       </c>
       <c r="G718" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H718" s="2" t="n">
-        <v>15030</v>
+        <v>27000</v>
       </c>
       <c r="I718" s="2" t="n">
-        <v>15480</v>
+        <v>0</v>
       </c>
       <c r="J718" s="3" t="n">
-        <v>42940</v>
-[...3 lines deleted...]
-      </c>
+        <v>46046</v>
+      </c>
+      <c r="K718" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="719">
       <c r="A719" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B719" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C719" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D719" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E719" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F719" s="1" t="inlineStr">
         <is>
-          <t>1709005066/IF/IAY/734797 — Construction of IAY House -IAY REG. NO. MP2100996</t>
+          <t>1709005066/IF/IAY/6401927 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP132266855</t>
         </is>
       </c>
       <c r="G719" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H719" s="2" t="n">
-        <v>15030</v>
+        <v>27000</v>
       </c>
       <c r="I719" s="2" t="n">
-        <v>15492</v>
+        <v>0</v>
       </c>
       <c r="J719" s="3" t="n">
-        <v>42938</v>
-[...3 lines deleted...]
-      </c>
+        <v>46073</v>
+      </c>
+      <c r="K719" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="720">
       <c r="A720" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B720" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C720" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D720" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E720" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F720" s="1" t="inlineStr">
         <is>
-          <t>1709005066/IF/IAY/736759 — Construction of IAY House -IAY REG. NO. MP2147166</t>
+          <t>1709005066/IF/IAY/6402156 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127447869</t>
         </is>
       </c>
       <c r="G720" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H720" s="2" t="n">
-        <v>15030</v>
+        <v>27000</v>
       </c>
       <c r="I720" s="2" t="n">
-        <v>14520</v>
+        <v>0</v>
       </c>
       <c r="J720" s="3" t="n">
-        <v>42934</v>
-[...3 lines deleted...]
-      </c>
+        <v>46091</v>
+      </c>
+      <c r="K720" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="721">
       <c r="A721" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B721" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C721" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D721" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E721" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F721" s="1" t="inlineStr">
         <is>
-          <t>1709005066/IF/IAY/742355 — Construction of IAY House -IAY REG. NO. MP2295621</t>
+          <t>1709005066/IF/IAY/6402190 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125682952</t>
         </is>
       </c>
       <c r="G721" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H721" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I721" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J721" s="3" t="n">
-        <v>42814</v>
+        <v>46043</v>
       </c>
       <c r="K721" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="722">
       <c r="A722" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B722" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C722" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D722" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E722" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F722" s="1" t="inlineStr">
         <is>
-          <t>1709005066/IF/IAY/748733 — Construction of IAY House -IAY REG. NO. MP2492032</t>
+          <t>1709005066/IF/IAY/693302 — Construction of IAY House -IAY REG. NO. MP1335882</t>
         </is>
       </c>
       <c r="G722" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H722" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I722" s="2" t="n">
-        <v>15138</v>
+        <v>15390</v>
       </c>
       <c r="J722" s="3" t="n">
-        <v>43404</v>
+        <v>42940</v>
       </c>
       <c r="K722" s="3" t="n">
-        <v>43531</v>
+        <v>43363</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="723">
       <c r="A723" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B723" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C723" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D723" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E723" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F723" s="1" t="inlineStr">
         <is>
-          <t>1709005066/IF/IAY/752157 — Construction of IAY House -IAY REG. NO. MP2617209</t>
+          <t>1709005066/IF/IAY/696968 — Construction of IAY House -IAY REG. NO. MP1387826</t>
         </is>
       </c>
       <c r="G723" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H723" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I723" s="2" t="n">
-        <v>15438</v>
+        <v>15042</v>
       </c>
       <c r="J723" s="3" t="n">
         <v>42940</v>
       </c>
       <c r="K723" s="3" t="n">
-        <v>43336</v>
+        <v>43363</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="724">
       <c r="A724" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B724" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C724" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D724" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E724" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F724" s="1" t="inlineStr">
         <is>
-          <t>1709005066/IF/IAY/79365 — Construction of IAY House -IAY REG. NO. MP-09-005-066-001/017588</t>
+          <t>1709005066/IF/IAY/715145 — Construction of IAY House -IAY REG. NO. MP1631310</t>
         </is>
       </c>
       <c r="G724" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H724" s="2" t="n">
-        <v>14310</v>
+        <v>15030</v>
       </c>
       <c r="I724" s="2" t="n">
-        <v>9018</v>
+        <v>15342</v>
       </c>
       <c r="J724" s="3" t="n">
-        <v>42551</v>
+        <v>42934</v>
       </c>
       <c r="K724" s="3" t="n">
-        <v>43000</v>
+        <v>43336</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="725">
       <c r="A725" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B725" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C725" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D725" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E725" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F725" s="1" t="inlineStr">
         <is>
-          <t>1709005066/IF/IAY/79366 — Construction of IAY House -IAY REG. NO. MP-09-005-066-001/017595</t>
+          <t>1709005066/IF/IAY/715171 — Construction of IAY House -IAY REG. NO. MP1631805</t>
         </is>
       </c>
       <c r="G725" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H725" s="2" t="n">
-        <v>14310</v>
+        <v>15030</v>
       </c>
       <c r="I725" s="2" t="n">
-        <v>14028</v>
+        <v>15660</v>
       </c>
       <c r="J725" s="3" t="n">
-        <v>42551</v>
+        <v>43261</v>
       </c>
       <c r="K725" s="3" t="n">
-        <v>43419</v>
+        <v>43406</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="726">
       <c r="A726" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B726" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C726" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D726" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E726" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F726" s="1" t="inlineStr">
         <is>
-          <t>1709005066/IF/IAY/851172 — Construction of IAY House -IAY REG. NO. MP1506696</t>
+          <t>1709005066/IF/IAY/716570 — Construction of IAY House -IAY REG. NO. MP1647476</t>
         </is>
       </c>
       <c r="G726" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H726" s="2" t="n">
-        <v>15480</v>
+        <v>15030</v>
       </c>
       <c r="I726" s="2" t="n">
-        <v>15492</v>
+        <v>15350</v>
       </c>
       <c r="J726" s="3" t="n">
-        <v>42938</v>
+        <v>42899</v>
       </c>
       <c r="K726" s="3" t="n">
-        <v>43336</v>
+        <v>43363</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="727">
       <c r="A727" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B727" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C727" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D727" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E727" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F727" s="1" t="inlineStr">
         <is>
-          <t>1709005066/IF/IAY/875081 — Construction of IAY House -IAY REG. NO. MP1798414</t>
+          <t>1709005066/IF/IAY/716577 — Construction of IAY House -IAY REG. NO. MP1647562</t>
         </is>
       </c>
       <c r="G727" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H727" s="2" t="n">
-        <v>15480</v>
+        <v>15030</v>
       </c>
       <c r="I727" s="2" t="n">
-        <v>15342</v>
+        <v>15160</v>
       </c>
       <c r="J727" s="3" t="n">
-        <v>42934</v>
+        <v>42899</v>
       </c>
       <c r="K727" s="3" t="n">
         <v>43336</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="728">
       <c r="A728" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B728" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C728" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D728" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E728" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F728" s="1" t="inlineStr">
         <is>
-          <t>1709005066/IF/IAY/875099 — Construction of IAY House -IAY REG. NO. MP1798714</t>
+          <t>1709005066/IF/IAY/720470 — Construction of IAY House -IAY REG. NO. MP1721812</t>
         </is>
       </c>
       <c r="G728" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H728" s="2" t="n">
-        <v>15480</v>
+        <v>15030</v>
       </c>
       <c r="I728" s="2" t="n">
-        <v>15330</v>
+        <v>15462</v>
       </c>
       <c r="J728" s="3" t="n">
-        <v>42900</v>
+        <v>43038</v>
       </c>
       <c r="K728" s="3" t="n">
-        <v>43336</v>
+        <v>43441</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="729">
       <c r="A729" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B729" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C729" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D729" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E729" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F729" s="1" t="inlineStr">
         <is>
-          <t>1709005066/IF/IAY/875694 — Construction of IAY House -IAY REG. NO. MP1806159</t>
+          <t>1709005066/IF/IAY/720803 — Construction of IAY House -IAY REG. NO. MP1725880</t>
         </is>
       </c>
       <c r="G729" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H729" s="2" t="n">
-        <v>15480</v>
+        <v>15030</v>
       </c>
       <c r="I729" s="2" t="n">
-        <v>14520</v>
+        <v>15438</v>
       </c>
       <c r="J729" s="3" t="n">
-        <v>42900</v>
+        <v>43040</v>
       </c>
       <c r="K729" s="3" t="n">
-        <v>43378</v>
+        <v>43421</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="730">
       <c r="A730" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B730" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C730" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D730" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E730" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F730" s="1" t="inlineStr">
         <is>
-          <t>1709005066/IF/IAY/875727 — Construction of IAY House -IAY REG. NO. MP1806692</t>
+          <t>1709005066/IF/IAY/721897 — Construction of IAY House -IAY REG. NO. MP1749327</t>
         </is>
       </c>
       <c r="G730" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H730" s="2" t="n">
-        <v>15480</v>
+        <v>15030</v>
       </c>
       <c r="I730" s="2" t="n">
-        <v>15552</v>
+        <v>15138</v>
       </c>
       <c r="J730" s="3" t="n">
-        <v>42900</v>
+        <v>43261</v>
       </c>
       <c r="K730" s="3" t="n">
-        <v>43336</v>
+        <v>43463</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="731">
       <c r="A731" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B731" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C731" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D731" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E731" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F731" s="1" t="inlineStr">
         <is>
-          <t>1709005066/IF/IAY/876020 — Construction of IAY House -IAY REG. NO. MP1810611</t>
+          <t>1709005066/IF/IAY/722303 — Construction of IAY House -IAY REG. NO. MP1758096</t>
         </is>
       </c>
       <c r="G731" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H731" s="2" t="n">
-        <v>15480</v>
+        <v>15030</v>
       </c>
       <c r="I731" s="2" t="n">
-        <v>15552</v>
+        <v>14892</v>
       </c>
       <c r="J731" s="3" t="n">
-        <v>42900</v>
+        <v>42940</v>
       </c>
       <c r="K731" s="3" t="n">
-        <v>43378</v>
+        <v>43421</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="732">
       <c r="A732" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B732" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C732" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D732" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E732" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F732" s="1" t="inlineStr">
         <is>
-          <t>1709005066/IF/IAY/896988 — Construction of IAY House -IAY REG. NO. MP2094943</t>
+          <t>1709005066/IF/IAY/723173 — Construction of IAY House -IAY REG. NO. MP1777826</t>
         </is>
       </c>
       <c r="G732" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H732" s="2" t="n">
-        <v>15480</v>
+        <v>15030</v>
       </c>
       <c r="I732" s="2" t="n">
-        <v>15600</v>
+        <v>15196</v>
       </c>
       <c r="J732" s="3" t="n">
-        <v>42934</v>
+        <v>42987</v>
       </c>
       <c r="K732" s="3" t="n">
-        <v>43483</v>
+        <v>43335</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="733">
       <c r="A733" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B733" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C733" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D733" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E733" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F733" s="1" t="inlineStr">
         <is>
-          <t>1709005066/IF/IAY/932761 — Construction of IAY House -IAY REG. NO. MP2667537</t>
+          <t>1709005066/IF/IAY/726041 — Construction of IAY House -IAY REG. NO. MP1854962</t>
         </is>
       </c>
       <c r="G733" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H733" s="2" t="n">
-        <v>15480</v>
+        <v>15030</v>
       </c>
       <c r="I733" s="2" t="n">
-        <v>14520</v>
+        <v>15414</v>
       </c>
       <c r="J733" s="3" t="n">
-        <v>42938</v>
+        <v>42940</v>
       </c>
       <c r="K733" s="3" t="n">
-        <v>43336</v>
+        <v>43363</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="734">
       <c r="A734" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B734" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C734" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D734" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E734" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F734" s="1" t="inlineStr">
         <is>
-          <t>1709005066/IF/IAY/932983 — Construction of IAY House -IAY REG. NO. MP2672891</t>
+          <t>1709005066/IF/IAY/728825 — Construction of IAY House -IAY REG. NO. MP1931942</t>
         </is>
       </c>
       <c r="G734" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H734" s="2" t="n">
-        <v>15480</v>
+        <v>15030</v>
       </c>
       <c r="I734" s="2" t="n">
-        <v>15366</v>
+        <v>15318</v>
       </c>
       <c r="J734" s="3" t="n">
-        <v>42934</v>
+        <v>42938</v>
       </c>
       <c r="K734" s="3" t="n">
-        <v>43336</v>
+        <v>43335</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="735">
       <c r="A735" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B735" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C735" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D735" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E735" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F735" s="1" t="inlineStr">
         <is>
-          <t>1709005066/IF/IAY/938692 — Construction of IAY House -IAY REG. NO. MP2800253</t>
+          <t>1709005066/IF/IAY/730413 — Construction of IAY House -IAY REG. NO. MP1977268</t>
         </is>
       </c>
       <c r="G735" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H735" s="2" t="n">
-        <v>15480</v>
+        <v>15030</v>
       </c>
       <c r="I735" s="2" t="n">
-        <v>15136</v>
+        <v>15588</v>
       </c>
       <c r="J735" s="3" t="n">
-        <v>42900</v>
+        <v>42940</v>
       </c>
       <c r="K735" s="3" t="n">
-        <v>43183</v>
+        <v>43441</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="736">
       <c r="A736" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B736" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C736" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D736" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E736" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F736" s="1" t="inlineStr">
         <is>
-          <t>1709005066/IF/IAY/944672 — Construction of IAY House -IAY REG. NO. MP2908887</t>
+          <t>1709005066/IF/IAY/733932 — Construction of IAY House -IAY REG. NO. MP2076054</t>
         </is>
       </c>
       <c r="G736" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H736" s="2" t="n">
+        <v>15030</v>
+      </c>
+      <c r="I736" s="2" t="n">
         <v>15480</v>
       </c>
-      <c r="I736" s="2" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="J736" s="3" t="n">
-        <v>42940</v>
+        <v>42969</v>
       </c>
       <c r="K736" s="3" t="n">
-        <v>43336</v>
+        <v>43183</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="737">
       <c r="A737" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B737" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C737" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D737" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E737" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F737" s="1" t="inlineStr">
         <is>
-          <t>1709005066/IF/IAY/952032 — Construction of IAY House -IAY REG. NO. MP3096202</t>
+          <t>1709005066/IF/IAY/734167 — Construction of IAY House -IAY REG. NO. MP2082824</t>
         </is>
       </c>
       <c r="G737" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H737" s="2" t="n">
-        <v>15480</v>
+        <v>15030</v>
       </c>
       <c r="I737" s="2" t="n">
-        <v>13824</v>
+        <v>15564</v>
       </c>
       <c r="J737" s="3" t="n">
-        <v>42934</v>
+        <v>42940</v>
       </c>
       <c r="K737" s="3" t="n">
-        <v>43378</v>
+        <v>43441</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="738">
       <c r="A738" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B738" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C738" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D738" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E738" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F738" s="1" t="inlineStr">
         <is>
-          <t>1709005066/IF/IAY/952195 — Construction of IAY House -IAY REG. NO. MP3101192</t>
+          <t>1709005066/IF/IAY/734312 — Construction of IAY House -IAY REG. NO. MP2087280</t>
         </is>
       </c>
       <c r="G738" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H738" s="2" t="n">
-        <v>15480</v>
+        <v>15030</v>
       </c>
       <c r="I738" s="2" t="n">
-        <v>14472</v>
+        <v>15042</v>
       </c>
       <c r="J738" s="3" t="n">
-        <v>42900</v>
+        <v>42940</v>
       </c>
       <c r="K738" s="3" t="n">
         <v>43336</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="739">
       <c r="A739" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B739" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C739" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D739" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E739" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F739" s="1" t="inlineStr">
         <is>
-          <t>1709005066/IF/IAY/952402 — Construction of IAY House -IAY REG. NO. MP3105962</t>
+          <t>1709005066/IF/IAY/734789 — Construction of IAY House -IAY REG. NO. MP2100815</t>
         </is>
       </c>
       <c r="G739" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H739" s="2" t="n">
+        <v>15030</v>
+      </c>
+      <c r="I739" s="2" t="n">
         <v>15480</v>
       </c>
-      <c r="I739" s="2" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="J739" s="3" t="n">
-        <v>42934</v>
+        <v>42940</v>
       </c>
       <c r="K739" s="3" t="n">
-        <v>43336</v>
+        <v>43183</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="740">
       <c r="A740" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B740" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C740" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D740" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E740" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F740" s="1" t="inlineStr">
         <is>
-          <t>1709005066/IF/IAY/953799 — Construction of IAY House -IAY REG. NO. MP3142525</t>
+          <t>1709005066/IF/IAY/734797 — Construction of IAY House -IAY REG. NO. MP2100996</t>
         </is>
       </c>
       <c r="G740" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H740" s="2" t="n">
-        <v>15480</v>
+        <v>15030</v>
       </c>
       <c r="I740" s="2" t="n">
-        <v>14520</v>
+        <v>15492</v>
       </c>
       <c r="J740" s="3" t="n">
-        <v>42934</v>
+        <v>42938</v>
       </c>
       <c r="K740" s="3" t="n">
-        <v>43336</v>
+        <v>43335</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="741">
       <c r="A741" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B741" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C741" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D741" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E741" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F741" s="1" t="inlineStr">
         <is>
-          <t>1709005066/IF/IAY/953825 — Construction of IAY House -IAY REG. NO. MP3143170</t>
+          <t>1709005066/IF/IAY/736759 — Construction of IAY House -IAY REG. NO. MP2147166</t>
         </is>
       </c>
       <c r="G741" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H741" s="2" t="n">
-        <v>15480</v>
+        <v>15030</v>
       </c>
       <c r="I741" s="2" t="n">
-        <v>15576</v>
+        <v>14520</v>
       </c>
       <c r="J741" s="3" t="n">
-        <v>42900</v>
+        <v>42934</v>
       </c>
       <c r="K741" s="3" t="n">
         <v>43336</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="742">
       <c r="A742" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B742" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C742" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D742" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E742" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F742" s="1" t="inlineStr">
         <is>
-          <t>1709005066/IF/IAY/956211 — Construction of IAY House -IAY REG. NO. MP3201386</t>
+          <t>1709005066/IF/IAY/742355 — Construction of IAY House -IAY REG. NO. MP2295621</t>
         </is>
       </c>
       <c r="G742" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H742" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I742" s="2" t="n">
-        <v>15488</v>
+        <v>0</v>
       </c>
       <c r="J742" s="3" t="n">
-        <v>42899</v>
-[...3 lines deleted...]
-      </c>
+        <v>42814</v>
+      </c>
+      <c r="K742" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="743">
       <c r="A743" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B743" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C743" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D743" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E743" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F743" s="1" t="inlineStr">
         <is>
-          <t>1709005066/IF/IAY/956302 — Construction of IAY House -IAY REG. NO. MP3203523</t>
+          <t>1709005066/IF/IAY/748733 — Construction of IAY House -IAY REG. NO. MP2492032</t>
         </is>
       </c>
       <c r="G743" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H743" s="2" t="n">
-        <v>15480</v>
+        <v>15030</v>
       </c>
       <c r="I743" s="2" t="n">
-        <v>15480</v>
+        <v>15138</v>
       </c>
       <c r="J743" s="3" t="n">
-        <v>42969</v>
+        <v>43404</v>
       </c>
       <c r="K743" s="3" t="n">
-        <v>43183</v>
+        <v>43531</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="744">
       <c r="A744" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B744" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C744" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D744" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E744" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F744" s="1" t="inlineStr">
         <is>
-          <t>1709005066/IF/IAY/956303 — Construction of IAY House -IAY REG. NO. MP3203537</t>
+          <t>1709005066/IF/IAY/752157 — Construction of IAY House -IAY REG. NO. MP2617209</t>
         </is>
       </c>
       <c r="G744" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H744" s="2" t="n">
-        <v>15480</v>
+        <v>15030</v>
       </c>
       <c r="I744" s="2" t="n">
-        <v>15220</v>
+        <v>15438</v>
       </c>
       <c r="J744" s="3" t="n">
-        <v>43002</v>
+        <v>42940</v>
       </c>
       <c r="K744" s="3" t="n">
-        <v>43378</v>
+        <v>43336</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="745">
       <c r="A745" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B745" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C745" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D745" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E745" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F745" s="1" t="inlineStr">
         <is>
-          <t>1709005066/IF/IAY/956341 — Construction of IAY House -IAY REG. NO. MP3204438</t>
+          <t>1709005066/IF/IAY/79365 — Construction of IAY House -IAY REG. NO. MP-09-005-066-001/017588</t>
         </is>
       </c>
       <c r="G745" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H745" s="2" t="n">
-        <v>15480</v>
+        <v>14310</v>
       </c>
       <c r="I745" s="2" t="n">
-        <v>14976</v>
+        <v>9018</v>
       </c>
       <c r="J745" s="3" t="n">
-        <v>42918</v>
+        <v>42551</v>
       </c>
       <c r="K745" s="3" t="n">
-        <v>43336</v>
+        <v>43000</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="746">
       <c r="A746" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B746" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C746" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D746" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E746" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F746" s="1" t="inlineStr">
         <is>
-          <t>1709005066/IF/IAY/957910 — Construction of IAY House -IAY REG. NO. MP3236329</t>
+          <t>1709005066/IF/IAY/79366 — Construction of IAY House -IAY REG. NO. MP-09-005-066-001/017595</t>
         </is>
       </c>
       <c r="G746" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H746" s="2" t="n">
-        <v>15480</v>
+        <v>14310</v>
       </c>
       <c r="I746" s="2" t="n">
-        <v>14994</v>
+        <v>14028</v>
       </c>
       <c r="J746" s="3" t="n">
-        <v>42918</v>
+        <v>42551</v>
       </c>
       <c r="K746" s="3" t="n">
-        <v>43378</v>
+        <v>43419</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="747">
       <c r="A747" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B747" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C747" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D747" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E747" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F747" s="1" t="inlineStr">
         <is>
-          <t>1709005066/IF/IAY/969567 — Construction of IAY House -IAY REG. NO. MP3539128</t>
+          <t>1709005066/IF/IAY/851172 — Construction of IAY House -IAY REG. NO. MP1506696</t>
         </is>
       </c>
       <c r="G747" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H747" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I747" s="2" t="n">
-        <v>15540</v>
+        <v>15492</v>
       </c>
       <c r="J747" s="3" t="n">
-        <v>42918</v>
+        <v>42938</v>
       </c>
       <c r="K747" s="3" t="n">
         <v>43336</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="748">
       <c r="A748" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B748" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C748" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D748" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E748" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F748" s="1" t="inlineStr">
         <is>
-          <t>1709005066/IF/IAY/971012 — Construction of IAY House -IAY REG. NO. MP3578292</t>
+          <t>1709005066/IF/IAY/875081 — Construction of IAY House -IAY REG. NO. MP1798414</t>
         </is>
       </c>
       <c r="G748" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H748" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I748" s="2" t="n">
-        <v>14976</v>
+        <v>15342</v>
       </c>
       <c r="J748" s="3" t="n">
-        <v>42918</v>
+        <v>42934</v>
       </c>
       <c r="K748" s="3" t="n">
-        <v>43395</v>
+        <v>43336</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="749">
       <c r="A749" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B749" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C749" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D749" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E749" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F749" s="1" t="inlineStr">
         <is>
-          <t>1709005066/IF/IAY/999234 — Construction of IAY House -IAY REG. NO. MP1725047</t>
+          <t>1709005066/IF/IAY/875099 — Construction of IAY House -IAY REG. NO. MP1798714</t>
         </is>
       </c>
       <c r="G749" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H749" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I749" s="2" t="n">
-        <v>15042</v>
+        <v>15330</v>
       </c>
       <c r="J749" s="3" t="n">
-        <v>42934</v>
+        <v>42900</v>
       </c>
       <c r="K749" s="3" t="n">
-        <v>43421</v>
+        <v>43336</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="750">
       <c r="A750" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B750" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C750" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D750" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E750" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F750" s="1" t="inlineStr">
         <is>
-          <t>1709005066/LD/1183 — शाहनगर - शान्‍ती धाम निर्माण पिपरियाज्‍योतिसी</t>
+          <t>1709005066/IF/IAY/875694 — Construction of IAY House -IAY REG. NO. MP1806159</t>
         </is>
       </c>
       <c r="G750" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H750" s="2" t="n">
-        <v>200000</v>
+        <v>15480</v>
       </c>
       <c r="I750" s="2" t="n">
-        <v>0</v>
+        <v>14520</v>
       </c>
       <c r="J750" s="3" t="n">
-        <v>40634</v>
-[...1 lines deleted...]
-      <c r="K750" s="3"/>
+        <v>42900</v>
+      </c>
+      <c r="K750" s="3" t="n">
+        <v>43378</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="751">
       <c r="A751" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B751" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C751" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D751" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E751" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F751" s="1" t="inlineStr">
         <is>
-          <t>1709005066/LD/1197 — शाहनगर- क्रीडागन निर्माण शा. महाविधालय परिसर शाहनगर(4.99)</t>
+          <t>1709005066/IF/IAY/875727 — Construction of IAY House -IAY REG. NO. MP1806692</t>
         </is>
       </c>
       <c r="G751" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H751" s="2" t="n">
-        <v>499000</v>
+        <v>15480</v>
       </c>
       <c r="I751" s="2" t="n">
-        <v>0</v>
+        <v>15552</v>
       </c>
       <c r="J751" s="3" t="n">
-        <v>41000</v>
-[...1 lines deleted...]
-      <c r="K751" s="3"/>
+        <v>42900</v>
+      </c>
+      <c r="K751" s="3" t="n">
+        <v>43336</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="752">
       <c r="A752" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B752" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C752" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D752" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E752" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F752" s="1" t="inlineStr">
         <is>
-          <t>1709005066/LD/22012034306195 — शान्तिधाम निर्माण कार्य पिपारिया ज्योतिषी कृषि मंडी के पास</t>
+          <t>1709005066/IF/IAY/876020 — Construction of IAY House -IAY REG. NO. MP1810611</t>
         </is>
       </c>
       <c r="G752" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H752" s="2" t="n">
-        <v>280000</v>
+        <v>15480</v>
       </c>
       <c r="I752" s="2" t="n">
-        <v>279920.6</v>
+        <v>15552</v>
       </c>
       <c r="J752" s="3" t="n">
-        <v>42845</v>
+        <v>42900</v>
       </c>
       <c r="K752" s="3" t="n">
-        <v>43928</v>
+        <v>43378</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="753">
       <c r="A753" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B753" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C753" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D753" s="1" t="inlineStr">
         <is>
-          <t>Constr of Stone peripheral Bund for Community / Construction of Stone peripheral/farm/field Bund for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E753" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F753" s="1" t="inlineStr">
         <is>
-          <t>1709005066/LD/22012034465990 — शाहनगर- चारागाह निर्माण शाहनगर</t>
+          <t>1709005066/IF/IAY/896988 — Construction of IAY House -IAY REG. NO. MP2094943</t>
         </is>
       </c>
       <c r="G753" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H753" s="2" t="n">
-        <v>0</v>
+        <v>15480</v>
       </c>
       <c r="I753" s="2" t="n">
-        <v>0</v>
+        <v>15600</v>
       </c>
       <c r="J753" s="3" t="n">
-        <v>43569</v>
-[...1 lines deleted...]
-      <c r="K753" s="3"/>
+        <v>42934</v>
+      </c>
+      <c r="K753" s="3" t="n">
+        <v>43483</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="754">
       <c r="A754" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B754" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C754" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D754" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E754" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F754" s="1" t="inlineStr">
         <is>
-          <t>1709005066/LD/814 — शाहनगर - शान्‍ती धाम निर्माण धरमपुरा (शाहनगर)</t>
+          <t>1709005066/IF/IAY/932761 — Construction of IAY House -IAY REG. NO. MP2667537</t>
         </is>
       </c>
       <c r="G754" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H754" s="2" t="n">
-        <v>402000</v>
+        <v>15480</v>
       </c>
       <c r="I754" s="2" t="n">
-        <v>370217.4</v>
+        <v>14520</v>
       </c>
       <c r="J754" s="3" t="n">
-        <v>40574</v>
+        <v>42938</v>
       </c>
       <c r="K754" s="3" t="n">
-        <v>41789</v>
+        <v>43336</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="755">
       <c r="A755" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B755" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C755" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D755" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field for Community / Construction of Play field for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E755" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F755" s="1" t="inlineStr">
         <is>
-          <t>1709005066/PG/22012034304773 — खेल मैदान निर्माण कार्य धरमपुरा शाहनगर</t>
+          <t>1709005066/IF/IAY/932983 — Construction of IAY House -IAY REG. NO. MP2672891</t>
         </is>
       </c>
       <c r="G755" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H755" s="2" t="n">
-        <v>153000</v>
+        <v>15480</v>
       </c>
       <c r="I755" s="2" t="n">
-        <v>211027.15</v>
+        <v>15366</v>
       </c>
       <c r="J755" s="3" t="n">
-        <v>42840</v>
+        <v>42934</v>
       </c>
       <c r="K755" s="3" t="n">
-        <v>44892</v>
+        <v>43336</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="756">
       <c r="A756" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B756" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C756" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D756" s="1" t="inlineStr">
         <is>
-          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E756" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F756" s="1" t="inlineStr">
         <is>
-          <t>1709005066/RC/168 — शाहनगार पुलिया व रोड निर्माण धरमपुरा</t>
+          <t>1709005066/IF/IAY/938692 — Construction of IAY House -IAY REG. NO. MP2800253</t>
         </is>
       </c>
       <c r="G756" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H756" s="2" t="n">
-        <v>185000</v>
+        <v>15480</v>
       </c>
       <c r="I756" s="2" t="n">
-        <v>134778</v>
+        <v>15136</v>
       </c>
       <c r="J756" s="3" t="n">
-        <v>39302</v>
+        <v>42900</v>
       </c>
       <c r="K756" s="3" t="n">
-        <v>39498</v>
+        <v>43183</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="757">
       <c r="A757" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B757" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C757" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D757" s="1" t="inlineStr">
         <is>
-          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E757" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F757" s="1" t="inlineStr">
         <is>
-          <t>1709005066/RC/169 — शाहनगार पुलिया निर्माण पिपरिया ज्‍योतिषी</t>
+          <t>1709005066/IF/IAY/944672 — Construction of IAY House -IAY REG. NO. MP2908887</t>
         </is>
       </c>
       <c r="G757" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H757" s="2" t="n">
-        <v>152000</v>
+        <v>15480</v>
       </c>
       <c r="I757" s="2" t="n">
-        <v>108016</v>
+        <v>15390</v>
       </c>
       <c r="J757" s="3" t="n">
-        <v>39302</v>
+        <v>42940</v>
       </c>
       <c r="K757" s="3" t="n">
-        <v>39488</v>
+        <v>43336</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="758">
       <c r="A758" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B758" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C758" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D758" s="1" t="inlineStr">
         <is>
-          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E758" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F758" s="1" t="inlineStr">
         <is>
-          <t>1709005066/RC/170 — शाहनगार जी एस बी प्रधान साडक से फूल सिंह के धर  पिपरिया ज्‍योतिषी</t>
+          <t>1709005066/IF/IAY/952032 — Construction of IAY House -IAY REG. NO. MP3096202</t>
         </is>
       </c>
       <c r="G758" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H758" s="2" t="n">
-        <v>490000</v>
+        <v>15480</v>
       </c>
       <c r="I758" s="2" t="n">
-        <v>249293</v>
+        <v>13824</v>
       </c>
       <c r="J758" s="3" t="n">
-        <v>39456</v>
+        <v>42934</v>
       </c>
       <c r="K758" s="3" t="n">
-        <v>39859</v>
+        <v>43378</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="759">
       <c r="A759" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B759" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C759" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D759" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E759" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F759" s="1" t="inlineStr">
         <is>
-          <t>1709005066/RC/22012034160635 — शाहनगर- सी. सी.रोड एवं नाली निर्माण कार्य रघुवीर स</t>
+          <t>1709005066/IF/IAY/952195 — Construction of IAY House -IAY REG. NO. MP3101192</t>
         </is>
       </c>
       <c r="G759" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H759" s="2" t="n">
-        <v>171000</v>
+        <v>15480</v>
       </c>
       <c r="I759" s="2" t="n">
-        <v>90936</v>
+        <v>14472</v>
       </c>
       <c r="J759" s="3" t="n">
-        <v>41483</v>
+        <v>42900</v>
       </c>
       <c r="K759" s="3" t="n">
-        <v>41709</v>
+        <v>43336</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="760">
       <c r="A760" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B760" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C760" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D760" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E760" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F760" s="1" t="inlineStr">
         <is>
-          <t>1709005066/RC/22012034160637 — शाहनगर- सी. सी.रोड एवं नाली निर्माण कार्य मुख्‍य म</t>
+          <t>1709005066/IF/IAY/952402 — Construction of IAY House -IAY REG. NO. MP3105962</t>
         </is>
       </c>
       <c r="G760" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H760" s="2" t="n">
-        <v>171000</v>
+        <v>15480</v>
       </c>
       <c r="I760" s="2" t="n">
-        <v>151478</v>
+        <v>14520</v>
       </c>
       <c r="J760" s="3" t="n">
-        <v>41448</v>
+        <v>42934</v>
       </c>
       <c r="K760" s="3" t="n">
-        <v>41500</v>
+        <v>43336</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="761">
       <c r="A761" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B761" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C761" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D761" s="1" t="inlineStr">
         <is>
-          <t>Bitumen Top / Construction of Bitumen Top Roads for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E761" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F761" s="1" t="inlineStr">
         <is>
-          <t>1709005066/RC/22012034203247 — शाहनगर - सी0सी रोड एवं नाली निर्माण कार्य कमलेश सा</t>
+          <t>1709005066/IF/IAY/953799 — Construction of IAY House -IAY REG. NO. MP3142525</t>
         </is>
       </c>
       <c r="G761" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H761" s="2" t="n">
-        <v>118000</v>
+        <v>15480</v>
       </c>
       <c r="I761" s="2" t="n">
-        <v>118193</v>
+        <v>14520</v>
       </c>
       <c r="J761" s="3" t="n">
-        <v>41701</v>
+        <v>42934</v>
       </c>
       <c r="K761" s="3" t="n">
-        <v>41788</v>
+        <v>43336</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="762">
       <c r="A762" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B762" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C762" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D762" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E762" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F762" s="1" t="inlineStr">
         <is>
-          <t>1709005066/RC/22012034203267 — शाहनगर - सी0सी रोड एवं नाली निर्माण कार्य शंभू सोन</t>
+          <t>1709005066/IF/IAY/953825 — Construction of IAY House -IAY REG. NO. MP3143170</t>
         </is>
       </c>
       <c r="G762" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H762" s="2" t="n">
-        <v>118000</v>
+        <v>15480</v>
       </c>
       <c r="I762" s="2" t="n">
-        <v>108395</v>
+        <v>15576</v>
       </c>
       <c r="J762" s="3" t="n">
-        <v>41680</v>
+        <v>42900</v>
       </c>
       <c r="K762" s="3" t="n">
-        <v>41789</v>
+        <v>43336</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="763">
       <c r="A763" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B763" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C763" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D763" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E763" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F763" s="1" t="inlineStr">
         <is>
-          <t>1709005066/RC/22012034209947 — शाहनगर - जी0एस0बी रोड निर्माण कार्य हनुमान जी के म</t>
+          <t>1709005066/IF/IAY/956211 — Construction of IAY House -IAY REG. NO. MP3201386</t>
         </is>
       </c>
       <c r="G763" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H763" s="2" t="n">
-        <v>500000</v>
+        <v>15480</v>
       </c>
       <c r="I763" s="2" t="n">
-        <v>481098.23</v>
+        <v>15488</v>
       </c>
       <c r="J763" s="3" t="n">
-        <v>41701</v>
+        <v>42899</v>
       </c>
       <c r="K763" s="3" t="n">
-        <v>43985</v>
+        <v>43336</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="764">
       <c r="A764" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B764" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C764" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D764" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E764" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F764" s="1" t="inlineStr">
         <is>
-          <t>1709005066/RC/22012034225154 — शाहनगर - सुदुर ग्राम संपर्क व खेत सडक ग्रेवल रोड न</t>
+          <t>1709005066/IF/IAY/956302 — Construction of IAY House -IAY REG. NO. MP3203523</t>
         </is>
       </c>
       <c r="G764" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H764" s="2" t="n">
-        <v>907000</v>
+        <v>15480</v>
       </c>
       <c r="I764" s="2" t="n">
-        <v>0</v>
+        <v>15480</v>
       </c>
       <c r="J764" s="3" t="n">
-        <v>41665</v>
-[...1 lines deleted...]
-      <c r="K764" s="3"/>
+        <v>42969</v>
+      </c>
+      <c r="K764" s="3" t="n">
+        <v>43183</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="765">
       <c r="A765" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B765" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C765" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D765" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E765" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F765" s="1" t="inlineStr">
         <is>
-          <t>1709005066/RC/22012034285006 — शाहनगर . सूदूर ग्राम सड्क देवरी रोड से फुल सिंह गौड के घर की ओर</t>
+          <t>1709005066/IF/IAY/956303 — Construction of IAY House -IAY REG. NO. MP3203537</t>
         </is>
       </c>
       <c r="G765" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H765" s="2" t="n">
-        <v>1490000</v>
+        <v>15480</v>
       </c>
       <c r="I765" s="2" t="n">
-        <v>1164841.41</v>
+        <v>15220</v>
       </c>
       <c r="J765" s="3" t="n">
-        <v>42268</v>
+        <v>43002</v>
       </c>
       <c r="K765" s="3" t="n">
-        <v>43951</v>
+        <v>43378</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="766">
       <c r="A766" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B766" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C766" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D766" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E766" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F766" s="1" t="inlineStr">
         <is>
-          <t>1709005066/RC/22012034293322 — sudur gram sadak mahaneem se kiniya nala aam ke pass tak</t>
+          <t>1709005066/IF/IAY/956341 — Construction of IAY House -IAY REG. NO. MP3204438</t>
         </is>
       </c>
       <c r="G766" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H766" s="2" t="n">
-        <v>1328000</v>
+        <v>15480</v>
       </c>
       <c r="I766" s="2" t="n">
-        <v>1096121.67</v>
+        <v>14976</v>
       </c>
       <c r="J766" s="3" t="n">
-        <v>42374</v>
+        <v>42918</v>
       </c>
       <c r="K766" s="3" t="n">
-        <v>44226</v>
+        <v>43336</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="767">
       <c r="A767" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B767" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C767" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D767" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E767" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F767" s="1" t="inlineStr">
         <is>
-          <t>1709005066/RC/22012034293325 — sudur gram sadak petrol pump se rajju singh ke khet tak</t>
+          <t>1709005066/IF/IAY/957910 — Construction of IAY House -IAY REG. NO. MP3236329</t>
         </is>
       </c>
       <c r="G767" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H767" s="2" t="n">
-        <v>1477000</v>
+        <v>15480</v>
       </c>
       <c r="I767" s="2" t="n">
-        <v>1045638.05</v>
+        <v>14994</v>
       </c>
       <c r="J767" s="3" t="n">
-        <v>42373</v>
+        <v>42918</v>
       </c>
       <c r="K767" s="3" t="n">
-        <v>43951</v>
+        <v>43378</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="768">
       <c r="A768" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B768" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C768" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D768" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E768" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F768" s="1" t="inlineStr">
         <is>
-          <t>1709005066/RC/22012034310716 — cc road evam nali nirman kary vijay singh rathore ke ghar se seeta ram rathore ke ghar tak</t>
+          <t>1709005066/IF/IAY/969567 — Construction of IAY House -IAY REG. NO. MP3539128</t>
         </is>
       </c>
       <c r="G768" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H768" s="2" t="n">
-        <v>246000</v>
+        <v>15480</v>
       </c>
       <c r="I768" s="2" t="n">
-        <v>206036</v>
+        <v>15540</v>
       </c>
       <c r="J768" s="3" t="n">
-        <v>42646</v>
+        <v>42918</v>
       </c>
       <c r="K768" s="3" t="n">
-        <v>42806</v>
+        <v>43336</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="769">
       <c r="A769" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B769" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C769" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D769" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E769" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F769" s="1" t="inlineStr">
         <is>
-          <t>1709005066/RC/22012034310999 — cc road evam nali nirman karya ramdas singh ke ghar se aasmani devi ji ki madhiya hote huye chhannu</t>
+          <t>1709005066/IF/IAY/971012 — Construction of IAY House -IAY REG. NO. MP3578292</t>
         </is>
       </c>
       <c r="G769" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H769" s="2" t="n">
-        <v>0</v>
+        <v>15480</v>
       </c>
       <c r="I769" s="2" t="n">
-        <v>0</v>
+        <v>14976</v>
       </c>
       <c r="J769" s="3" t="n">
-        <v>42279</v>
-[...1 lines deleted...]
-      <c r="K769" s="3"/>
+        <v>42918</v>
+      </c>
+      <c r="K769" s="3" t="n">
+        <v>43395</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="770">
       <c r="A770" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B770" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C770" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D770" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E770" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F770" s="1" t="inlineStr">
         <is>
-          <t>1709005066/RC/22012034311000 — cc road evam nali eavm nali nirman karya babu sai ke ghar se hardol chowk tak</t>
+          <t>1709005066/IF/IAY/999234 — Construction of IAY House -IAY REG. NO. MP1725047</t>
         </is>
       </c>
       <c r="G770" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H770" s="2" t="n">
-        <v>0</v>
+        <v>15480</v>
       </c>
       <c r="I770" s="2" t="n">
-        <v>0</v>
+        <v>15042</v>
       </c>
       <c r="J770" s="3" t="n">
-        <v>42279</v>
-[...1 lines deleted...]
-      <c r="K770" s="3"/>
+        <v>42934</v>
+      </c>
+      <c r="K770" s="3" t="n">
+        <v>43421</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="771">
       <c r="A771" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B771" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C771" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D771" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E771" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F771" s="1" t="inlineStr">
         <is>
-          <t>1709005066/RC/22012034311001 — cc road nali nirman karya naresh singh rathore ke ghar se ps school dharampura</t>
+          <t>1709005066/LD/1183 — शाहनगर - शान्‍ती धाम निर्माण पिपरियाज्‍योतिसी</t>
         </is>
       </c>
       <c r="G771" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H771" s="2" t="n">
-        <v>0</v>
+        <v>200000</v>
       </c>
       <c r="I771" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J771" s="3" t="n">
-        <v>42279</v>
+        <v>40634</v>
       </c>
       <c r="K771" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="772">
       <c r="A772" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B772" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C772" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D772" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E772" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F772" s="1" t="inlineStr">
         <is>
-          <t>1709005066/RC/22012034311002 — cc road nali nirman karya seeta ram rathore ke ghar se durga ji chabutara tak</t>
+          <t>1709005066/LD/1197 — शाहनगर- क्रीडागन निर्माण शा. महाविधालय परिसर शाहनगर(4.99)</t>
         </is>
       </c>
       <c r="G772" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H772" s="2" t="n">
-        <v>0</v>
+        <v>499000</v>
       </c>
       <c r="I772" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J772" s="3" t="n">
-        <v>42279</v>
+        <v>41000</v>
       </c>
       <c r="K772" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="773">
       <c r="A773" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B773" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C773" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D773" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E773" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F773" s="1" t="inlineStr">
         <is>
-          <t>1709005066/RC/22012034315162 — cc road nali nirman karya ganga ram soni ke ghar se parsottam neekhar ke ghar tak</t>
+          <t>1709005066/LD/22012034306195 — शान्तिधाम निर्माण कार्य पिपारिया ज्योतिषी कृषि मंडी के पास</t>
         </is>
       </c>
       <c r="G773" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H773" s="2" t="n">
-        <v>152166</v>
+        <v>280000</v>
       </c>
       <c r="I773" s="2" t="n">
-        <v>146505</v>
+        <v>279920.6</v>
       </c>
       <c r="J773" s="3" t="n">
-        <v>42646</v>
+        <v>42845</v>
       </c>
       <c r="K773" s="3" t="n">
-        <v>42796</v>
+        <v>43928</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="774">
       <c r="A774" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B774" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C774" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D774" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Stone peripheral Bund for Community / Construction of Stone peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E774" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F774" s="1" t="inlineStr">
         <is>
-          <t>1709005066/RC/22012034323839 — सी सी रोड निर्माण सरजन मेडिकल स्‍टोर से बोरी रोड तक</t>
+          <t>1709005066/LD/22012034465990 — शाहनगर- चारागाह निर्माण शाहनगर</t>
         </is>
       </c>
       <c r="G774" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H774" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I774" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J774" s="3" t="n">
-        <v>42645</v>
+        <v>43569</v>
       </c>
       <c r="K774" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="775">
       <c r="A775" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B775" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C775" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D775" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E775" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F775" s="1" t="inlineStr">
         <is>
-          <t>1709005066/RC/22012034330359 — सीसी रोड नालीनिर्माण कार्य जैन धर्मशाला से धनुषयज्ञ चबूतरा तक(लक्ष्म्न तिवारी की गली एवं आंतकुमारी</t>
+          <t>1709005066/LD/814 — शाहनगर - शान्‍ती धाम निर्माण धरमपुरा (शाहनगर)</t>
         </is>
       </c>
       <c r="G775" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H775" s="2" t="n">
-        <v>649000</v>
+        <v>402000</v>
       </c>
       <c r="I775" s="2" t="n">
-        <v>102428</v>
+        <v>370217.4</v>
       </c>
       <c r="J775" s="3" t="n">
-        <v>42805</v>
+        <v>40574</v>
       </c>
       <c r="K775" s="3" t="n">
-        <v>43183</v>
+        <v>41789</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="776">
       <c r="A776" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B776" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C776" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D776" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Construction of Play field for Community / Construction of Play field for Community</t>
         </is>
       </c>
       <c r="E776" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F776" s="1" t="inlineStr">
         <is>
-          <t>1709005066/RC/22012034331753 — सुदूर ग्राम सडक निर्माण कार्य छात्रावास से मुशलमान कब्रिस्थान तक ग्राम शाहनगर</t>
+          <t>1709005066/PG/22012034304773 — खेल मैदान निर्माण कार्य धरमपुरा शाहनगर</t>
         </is>
       </c>
       <c r="G776" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H776" s="2" t="n">
-        <v>1300000</v>
+        <v>153000</v>
       </c>
       <c r="I776" s="2" t="n">
-        <v>974713.83</v>
+        <v>211027.15</v>
       </c>
       <c r="J776" s="3" t="n">
-        <v>42858</v>
+        <v>42840</v>
       </c>
       <c r="K776" s="3" t="n">
-        <v>44659</v>
+        <v>44892</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="777">
       <c r="A777" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B777" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C777" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D777" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E777" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F777" s="1" t="inlineStr">
         <is>
-          <t>1709005066/RC/22012034333159 — सी.सी.रोड एवं नाली निर्माण कार्य मस्जिद के पास से राम जानकी जी के मंदिर तक</t>
+          <t>1709005066/RC/168 — शाहनगार पुलिया व रोड निर्माण धरमपुरा</t>
         </is>
       </c>
       <c r="G777" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H777" s="2" t="n">
-        <v>148200</v>
+        <v>185000</v>
       </c>
       <c r="I777" s="2" t="n">
-        <v>151704</v>
+        <v>134778</v>
       </c>
       <c r="J777" s="3" t="n">
-        <v>42916</v>
+        <v>39302</v>
       </c>
       <c r="K777" s="3" t="n">
-        <v>43183</v>
+        <v>39498</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="778">
       <c r="A778" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B778" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C778" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D778" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E778" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F778" s="1" t="inlineStr">
         <is>
-          <t>1709005066/RC/22012034365324 — rajendra rai ke ghar se bori road siksha garantee shala tak</t>
+          <t>1709005066/RC/169 — शाहनगार पुलिया निर्माण पिपरिया ज्‍योतिषी</t>
         </is>
       </c>
       <c r="G778" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H778" s="2" t="n">
-        <v>0</v>
+        <v>152000</v>
       </c>
       <c r="I778" s="2" t="n">
-        <v>0</v>
+        <v>108016</v>
       </c>
       <c r="J778" s="3" t="n">
-        <v>42839</v>
-[...1 lines deleted...]
-      <c r="K778" s="3"/>
+        <v>39302</v>
+      </c>
+      <c r="K778" s="3" t="n">
+        <v>39488</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="779">
       <c r="A779" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B779" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C779" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D779" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E779" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F779" s="1" t="inlineStr">
         <is>
-          <t>1709005066/RC/22012034365326 — cc raod nali nirman rajendra rai ke ghar se bori road siksha garantee shala tak</t>
+          <t>1709005066/RC/170 — शाहनगार जी एस बी प्रधान साडक से फूल सिंह के धर  पिपरिया ज्‍योतिषी</t>
         </is>
       </c>
       <c r="G779" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H779" s="2" t="n">
-        <v>496000</v>
+        <v>490000</v>
       </c>
       <c r="I779" s="2" t="n">
-        <v>74304</v>
+        <v>249293</v>
       </c>
       <c r="J779" s="3" t="n">
-        <v>43037</v>
+        <v>39456</v>
       </c>
       <c r="K779" s="3" t="n">
-        <v>43183</v>
+        <v>39859</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="780">
       <c r="A780" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B780" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C780" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D780" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E780" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F780" s="1" t="inlineStr">
         <is>
-          <t>1709005066/RC/22012034365329 — cc raod nali nirman sarjan medical se basor mohalla hote huye bori road tak</t>
+          <t>1709005066/RC/22012034160635 — शाहनगर- सी. सी.रोड एवं नाली निर्माण कार्य रघुवीर स</t>
         </is>
       </c>
       <c r="G780" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H780" s="2" t="n">
-        <v>697500</v>
+        <v>171000</v>
       </c>
       <c r="I780" s="2" t="n">
-        <v>104576</v>
+        <v>90936</v>
       </c>
       <c r="J780" s="3" t="n">
-        <v>43037</v>
+        <v>41483</v>
       </c>
       <c r="K780" s="3" t="n">
-        <v>43183</v>
+        <v>41709</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="781">
       <c r="A781" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B781" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C781" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D781" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E781" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F781" s="1" t="inlineStr">
         <is>
-          <t>1709005066/RC/22012034365341 — cc road nali nirman mirkhu choudhary ke ghar se desai dai hote huye bori road tak</t>
+          <t>1709005066/RC/22012034160637 — शाहनगर- सी. सी.रोड एवं नाली निर्माण कार्य मुख्‍य म</t>
         </is>
       </c>
       <c r="G781" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H781" s="2" t="n">
-        <v>441000</v>
+        <v>171000</v>
       </c>
       <c r="I781" s="2" t="n">
-        <v>63328</v>
+        <v>151478</v>
       </c>
       <c r="J781" s="3" t="n">
-        <v>43037</v>
+        <v>41448</v>
       </c>
       <c r="K781" s="3" t="n">
-        <v>43375</v>
+        <v>41500</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="782">
       <c r="A782" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B782" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C782" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D782" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Bitumen Top / Construction of Bitumen Top Roads for Community</t>
         </is>
       </c>
       <c r="E782" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F782" s="1" t="inlineStr">
         <is>
-          <t>1709005066/RC/22012034377043 — सी सी रोड नाली  निर्माण  कार्य मिरखू चौधरी डीएस घर से देसाई  दाई  होते हुये बोरी रोड  तक</t>
+          <t>1709005066/RC/22012034203247 — शाहनगर - सी0सी रोड एवं नाली निर्माण कार्य कमलेश सा</t>
         </is>
       </c>
       <c r="G782" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H782" s="2" t="n">
-        <v>0</v>
+        <v>118000</v>
       </c>
       <c r="I782" s="2" t="n">
-        <v>0</v>
+        <v>118193</v>
       </c>
       <c r="J782" s="3" t="n">
-        <v>43020</v>
-[...1 lines deleted...]
-      <c r="K782" s="3"/>
+        <v>41701</v>
+      </c>
+      <c r="K782" s="3" t="n">
+        <v>41788</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="783">
       <c r="A783" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B783" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C783" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D783" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E783" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F783" s="1" t="inlineStr">
         <is>
-          <t>1709005066/RC/22012034377045 — सी सी रोड नाली  निर्माण  कार्य बाबू साई के घर से हरडौल चौक तक</t>
+          <t>1709005066/RC/22012034203267 — शाहनगर - सी0सी रोड एवं नाली निर्माण कार्य शंभू सोन</t>
         </is>
       </c>
       <c r="G783" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H783" s="2" t="n">
-        <v>0</v>
+        <v>118000</v>
       </c>
       <c r="I783" s="2" t="n">
-        <v>0</v>
+        <v>108395</v>
       </c>
       <c r="J783" s="3" t="n">
-        <v>43020</v>
-[...1 lines deleted...]
-      <c r="K783" s="3"/>
+        <v>41680</v>
+      </c>
+      <c r="K783" s="3" t="n">
+        <v>41789</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="784">
       <c r="A784" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B784" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C784" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D784" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E784" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F784" s="1" t="inlineStr">
         <is>
-          <t>1709005066/RC/22012034377046 — सी सी रोड नाली  निर्माण  कार्य राम दास सिह के घर से आसमानी देवी मढ़िया होते हुये हेंड पम्प तक</t>
+          <t>1709005066/RC/22012034209947 — शाहनगर - जी0एस0बी रोड निर्माण कार्य हनुमान जी के म</t>
         </is>
       </c>
       <c r="G784" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H784" s="2" t="n">
-        <v>0</v>
+        <v>500000</v>
       </c>
       <c r="I784" s="2" t="n">
-        <v>0</v>
+        <v>481098.23</v>
       </c>
       <c r="J784" s="3" t="n">
-        <v>43020</v>
-[...1 lines deleted...]
-      <c r="K784" s="3"/>
+        <v>41701</v>
+      </c>
+      <c r="K784" s="3" t="n">
+        <v>43985</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="785">
       <c r="A785" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B785" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C785" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D785" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E785" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F785" s="1" t="inlineStr">
         <is>
-          <t>1709005066/RC/22012034377047 — सी सी रोड नाली  निर्माण  कार्य हीरा सिह के घर से रत्ती बाई सेन के घर  तक</t>
+          <t>1709005066/RC/22012034225154 — शाहनगर - सुदुर ग्राम संपर्क व खेत सडक ग्रेवल रोड न</t>
         </is>
       </c>
       <c r="G785" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H785" s="2" t="n">
-        <v>0</v>
+        <v>907000</v>
       </c>
       <c r="I785" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J785" s="3" t="n">
-        <v>43020</v>
+        <v>41665</v>
       </c>
       <c r="K785" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="786">
       <c r="A786" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B786" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C786" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D786" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E786" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F786" s="1" t="inlineStr">
         <is>
-          <t>1709005066/RC/22012034392679 — सी.सी.रोड नाली निर्माण कार्य परमा घर से बखतू एवं गोदाम से रमेश प्रजापति के घर से खेर माता तक शाहनगर</t>
+          <t>1709005066/RC/22012034285006 — शाहनगर . सूदूर ग्राम सड्क देवरी रोड से फुल सिंह गौड के घर की ओर</t>
         </is>
       </c>
       <c r="G786" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H786" s="2" t="n">
-        <v>186000</v>
+        <v>1490000</v>
       </c>
       <c r="I786" s="2" t="n">
-        <v>185484</v>
+        <v>1164841.41</v>
       </c>
       <c r="J786" s="3" t="n">
-        <v>43363</v>
+        <v>42268</v>
       </c>
       <c r="K786" s="3" t="n">
-        <v>43692</v>
+        <v>43951</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="787">
       <c r="A787" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B787" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C787" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D787" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E787" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F787" s="1" t="inlineStr">
         <is>
-          <t>1709005066/RC/22012034393124 — सी.सी.रोड नाली निर्माण कार्य हीरा सिंह के घर से रत्‍ती बाई सेन के घर तक धरमपुरा शाहनगर</t>
+          <t>1709005066/RC/22012034293322 — sudur gram sadak mahaneem se kiniya nala aam ke pass tak</t>
         </is>
       </c>
       <c r="G787" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H787" s="2" t="n">
-        <v>81000</v>
+        <v>1328000</v>
       </c>
       <c r="I787" s="2" t="n">
-        <v>86262</v>
+        <v>1096121.67</v>
       </c>
       <c r="J787" s="3" t="n">
-        <v>43363</v>
+        <v>42374</v>
       </c>
       <c r="K787" s="3" t="n">
-        <v>43728</v>
+        <v>44226</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="788">
       <c r="A788" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B788" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C788" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D788" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E788" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F788" s="1" t="inlineStr">
         <is>
-          <t>1709005066/RC/22012034433381 — सी.सी.रोड नाली निर्माण कार्य धनुषयज्ञ चबूतरा से स्‍टेट बैंक एवं मगन के घर से ग्रामीण बैंक तक शाहनगर</t>
+          <t>1709005066/RC/22012034293325 — sudur gram sadak petrol pump se rajju singh ke khet tak</t>
         </is>
       </c>
       <c r="G788" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H788" s="2" t="n">
-        <v>186000</v>
+        <v>1477000</v>
       </c>
       <c r="I788" s="2" t="n">
-        <v>185972</v>
+        <v>1045638.05</v>
       </c>
       <c r="J788" s="3" t="n">
-        <v>43521</v>
+        <v>42373</v>
       </c>
       <c r="K788" s="3" t="n">
-        <v>43692</v>
+        <v>43951</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="789">
       <c r="A789" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B789" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C789" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D789" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E789" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F789" s="1" t="inlineStr">
         <is>
-          <t>1709005066/RC/22012034437307 — सीसी रोड एवं नाली निर्माण पुराने जैन मंदिर से धनुष यज्ञ चबूतरा तक शाहनगर</t>
+          <t>1709005066/RC/22012034310716 — cc road evam nali nirman kary vijay singh rathore ke ghar se seeta ram rathore ke ghar tak</t>
         </is>
       </c>
       <c r="G789" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H789" s="2" t="n">
-        <v>0</v>
+        <v>246000</v>
       </c>
       <c r="I789" s="2" t="n">
-        <v>0</v>
+        <v>206036</v>
       </c>
       <c r="J789" s="3" t="n">
-        <v>43460</v>
-[...1 lines deleted...]
-      <c r="K789" s="3"/>
+        <v>42646</v>
+      </c>
+      <c r="K789" s="3" t="n">
+        <v>42806</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="790">
       <c r="A790" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B790" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C790" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D790" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E790" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F790" s="1" t="inlineStr">
         <is>
-          <t>1709005066/RC/22012034470787 — सी‌‌सी रोड नाली निर्माण कार्य बिहारीजू के मंदिर से हेंडपम्प,वीरेंद्र,सोनकियाजी, के घर जैनमंदिर आसपास</t>
+          <t>1709005066/RC/22012034310999 — cc road evam nali nirman karya ramdas singh ke ghar se aasmani devi ji ki madhiya hote huye chhannu</t>
         </is>
       </c>
       <c r="G790" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H790" s="2" t="n">
-        <v>223200</v>
+        <v>0</v>
       </c>
       <c r="I790" s="2" t="n">
-        <v>224288</v>
+        <v>0</v>
       </c>
       <c r="J790" s="3" t="n">
-        <v>43712</v>
-[...3 lines deleted...]
-      </c>
+        <v>42279</v>
+      </c>
+      <c r="K790" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="791">
       <c r="A791" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B791" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C791" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D791" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E791" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F791" s="1" t="inlineStr">
         <is>
-          <t>1709005066/RC/22012034479799 — सीसी रोड नाली निर्माण कार्य बाबू खान के घर से हरदौल से हर्षलता,अंशुलजैन,शंकर सोनी के घर से बोरी रोड</t>
+          <t>1709005066/RC/22012034311000 — cc road evam nali eavm nali nirman karya babu sai ke ghar se hardol chowk tak</t>
         </is>
       </c>
       <c r="G791" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H791" s="2" t="n">
-        <v>192000</v>
+        <v>0</v>
       </c>
       <c r="I791" s="2" t="n">
-        <v>192896</v>
+        <v>0</v>
       </c>
       <c r="J791" s="3" t="n">
-        <v>43795</v>
-[...3 lines deleted...]
-      </c>
+        <v>42279</v>
+      </c>
+      <c r="K791" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="792">
       <c r="A792" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B792" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C792" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D792" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E792" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F792" s="1" t="inlineStr">
         <is>
-          <t>1709005066/RC/22012034509123 — सुदूर ग्राम सडक देवरी रोड कृषि मंडी के बाजू से शांती धाम तक पिपरिया ज्योतिषी</t>
+          <t>1709005066/RC/22012034311001 — cc road nali nirman karya naresh singh rathore ke ghar se ps school dharampura</t>
         </is>
       </c>
       <c r="G792" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H792" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I792" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J792" s="3" t="n">
-        <v>43770</v>
+        <v>42279</v>
       </c>
       <c r="K792" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="793">
       <c r="A793" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B793" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C793" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D793" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E793" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F793" s="1" t="inlineStr">
         <is>
-          <t>1709005066/RC/22012034509124 — सुदूर ग्राम सडक स्टाप डैम धरमपुरा से नदी किनारे होते हुये कुलदीप सिह के खेत तक</t>
+          <t>1709005066/RC/22012034311002 — cc road nali nirman karya seeta ram rathore ke ghar se durga ji chabutara tak</t>
         </is>
       </c>
       <c r="G793" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H793" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I793" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J793" s="3" t="n">
-        <v>43770</v>
+        <v>42279</v>
       </c>
       <c r="K793" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="794">
       <c r="A794" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B794" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C794" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D794" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E794" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F794" s="1" t="inlineStr">
         <is>
-          <t>1709005066/RC/22012034525541 — सी सी रोड एवं नाली निर्माण कार्य रामदास सिंह के घर से आसमानी देवी की माड़िया से होते हुए छन्नू चौधरी</t>
+          <t>1709005066/RC/22012034315162 — cc road nali nirman karya ganga ram soni ke ghar se parsottam neekhar ke ghar tak</t>
         </is>
       </c>
       <c r="G794" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H794" s="2" t="n">
-        <v>100000</v>
+        <v>152166</v>
       </c>
       <c r="I794" s="2" t="n">
-        <v>99982</v>
+        <v>146505</v>
       </c>
       <c r="J794" s="3" t="n">
-        <v>44493</v>
+        <v>42646</v>
       </c>
       <c r="K794" s="3" t="n">
-        <v>45331</v>
+        <v>42796</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="795">
       <c r="A795" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B795" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C795" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D795" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E795" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F795" s="1" t="inlineStr">
         <is>
-          <t>1709005066/RC/22012034541177 — सी सी रोड एव नाली निर्माण कार्य विष्णु मेडीकल से राम लीला मैदान की ओर शाहनगर</t>
+          <t>1709005066/RC/22012034323839 — सी सी रोड निर्माण सरजन मेडिकल स्‍टोर से बोरी रोड तक</t>
         </is>
       </c>
       <c r="G795" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H795" s="2" t="n">
-        <v>192000</v>
+        <v>0</v>
       </c>
       <c r="I795" s="2" t="n">
-        <v>192280</v>
+        <v>0</v>
       </c>
       <c r="J795" s="3" t="n">
-        <v>44121</v>
-[...3 lines deleted...]
-      </c>
+        <v>42645</v>
+      </c>
+      <c r="K795" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="796">
       <c r="A796" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B796" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C796" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D796" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E796" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F796" s="1" t="inlineStr">
         <is>
-          <t>1709005066/RC/22012034557810 — सुदूर सम्पर्क रोड निर्माण कार्य कृषि उपज मंडी के बाजू से शांतीधाम की ओर पिपरिया ज्योतिषी</t>
+          <t>1709005066/RC/22012034330359 — सीसी रोड नालीनिर्माण कार्य जैन धर्मशाला से धनुषयज्ञ चबूतरा तक(लक्ष्म्न तिवारी की गली एवं आंतकुमारी</t>
         </is>
       </c>
       <c r="G796" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H796" s="2" t="n">
-        <v>0</v>
+        <v>649000</v>
       </c>
       <c r="I796" s="2" t="n">
-        <v>0</v>
+        <v>102428</v>
       </c>
       <c r="J796" s="3" t="n">
-        <v>44106</v>
-[...1 lines deleted...]
-      <c r="K796" s="3"/>
+        <v>42805</v>
+      </c>
+      <c r="K796" s="3" t="n">
+        <v>43183</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="797">
       <c r="A797" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B797" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C797" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D797" s="1" t="inlineStr">
         <is>
           <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E797" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F797" s="1" t="inlineStr">
         <is>
-          <t>1709005066/RC/22012034601818 — सुदूर सडक  पन्ना कटनी मार्ग छात्रावास के बाजू से शांतीधाम की ओर पिपरिया ज्योतिषी</t>
+          <t>1709005066/RC/22012034331753 — सुदूर ग्राम सडक निर्माण कार्य छात्रावास से मुशलमान कब्रिस्थान तक ग्राम शाहनगर</t>
         </is>
       </c>
       <c r="G797" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H797" s="2" t="n">
-        <v>0</v>
+        <v>1300000</v>
       </c>
       <c r="I797" s="2" t="n">
-        <v>0</v>
+        <v>974713.83</v>
       </c>
       <c r="J797" s="3" t="n">
-        <v>44471</v>
-[...1 lines deleted...]
-      <c r="K797" s="3"/>
+        <v>42858</v>
+      </c>
+      <c r="K797" s="3" t="n">
+        <v>44659</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="798">
       <c r="A798" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B798" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C798" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D798" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E798" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F798" s="1" t="inlineStr">
         <is>
-          <t>1709005066/RC/22012034601824 — सुदूर सडक  पन्ना कटनी मार्ग छात्रावास के बाजू से शांतीधाम की ओर पिपरिया ज्योतिषी</t>
+          <t>1709005066/RC/22012034333159 — सी.सी.रोड एवं नाली निर्माण कार्य मस्जिद के पास से राम जानकी जी के मंदिर तक</t>
         </is>
       </c>
       <c r="G798" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H798" s="2" t="n">
-        <v>0</v>
+        <v>148200</v>
       </c>
       <c r="I798" s="2" t="n">
-        <v>0</v>
+        <v>151704</v>
       </c>
       <c r="J798" s="3" t="n">
-        <v>44471</v>
-[...1 lines deleted...]
-      <c r="K798" s="3"/>
+        <v>42916</v>
+      </c>
+      <c r="K798" s="3" t="n">
+        <v>43183</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="799">
       <c r="A799" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B799" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C799" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D799" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E799" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F799" s="1" t="inlineStr">
         <is>
-          <t>1709005066/RC/22012034619632 — Sudur Gram Sadak Nirman Karya Balak Chhatrawas Se Krishi Mandi Shahnagar Tak</t>
+          <t>1709005066/RC/22012034365324 — rajendra rai ke ghar se bori road siksha garantee shala tak</t>
         </is>
       </c>
       <c r="G799" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H799" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I799" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J799" s="3" t="n">
-        <v>44837</v>
+        <v>42839</v>
       </c>
       <c r="K799" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="800">
       <c r="A800" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B800" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C800" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D800" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E800" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F800" s="1" t="inlineStr">
         <is>
-          <t>1709005066/RC/22012034674392 — CC ROAD AND NALI NIRMAN KARYA PANNA KATNI MUKHYA MARGH SE KHAMARIYA WALE KI DUKAN TAK</t>
+          <t>1709005066/RC/22012034365326 — cc raod nali nirman rajendra rai ke ghar se bori road siksha garantee shala tak</t>
         </is>
       </c>
       <c r="G800" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H800" s="2" t="n">
-        <v>0</v>
+        <v>496000</v>
       </c>
       <c r="I800" s="2" t="n">
-        <v>0</v>
+        <v>74304</v>
       </c>
       <c r="J800" s="3" t="n">
-        <v>45318</v>
-[...1 lines deleted...]
-      <c r="K800" s="3"/>
+        <v>43037</v>
+      </c>
+      <c r="K800" s="3" t="n">
+        <v>43183</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="801">
       <c r="A801" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B801" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C801" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D801" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E801" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F801" s="1" t="inlineStr">
         <is>
-          <t>1709005066/RC/22012034674396 — CC ROAD AND NALI NIRMAN KARYA BARMAN MUHALLA SE SHISHU MANDIR HOTE HUYE LAKHER MUALLA KASHI RAM KE</t>
+          <t>1709005066/RC/22012034365329 — cc raod nali nirman sarjan medical se basor mohalla hote huye bori road tak</t>
         </is>
       </c>
       <c r="G801" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H801" s="2" t="n">
-        <v>0</v>
+        <v>697500</v>
       </c>
       <c r="I801" s="2" t="n">
-        <v>0</v>
+        <v>104576</v>
       </c>
       <c r="J801" s="3" t="n">
-        <v>45318</v>
-[...1 lines deleted...]
-      <c r="K801" s="3"/>
+        <v>43037</v>
+      </c>
+      <c r="K801" s="3" t="n">
+        <v>43183</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="802">
       <c r="A802" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B802" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C802" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D802" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E802" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F802" s="1" t="inlineStr">
         <is>
-          <t>1709005066/RC/22012034680611 — CC ROAD AND NALI NIRMAN KARYA</t>
+          <t>1709005066/RC/22012034365341 — cc road nali nirman mirkhu choudhary ke ghar se desai dai hote huye bori road tak</t>
         </is>
       </c>
       <c r="G802" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H802" s="2" t="n">
-        <v>0</v>
+        <v>441000</v>
       </c>
       <c r="I802" s="2" t="n">
-        <v>0</v>
+        <v>63328</v>
       </c>
       <c r="J802" s="3" t="n">
-        <v>45318</v>
-[...1 lines deleted...]
-      <c r="K802" s="3"/>
+        <v>43037</v>
+      </c>
+      <c r="K802" s="3" t="n">
+        <v>43375</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="803">
       <c r="A803" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B803" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C803" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D803" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E803" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F803" s="1" t="inlineStr">
         <is>
-          <t>1709005066/RC/22012034680618 — CC ROAD AND NALI NIRMAN KARYA</t>
+          <t>1709005066/RC/22012034377043 — सी सी रोड नाली  निर्माण  कार्य मिरखू चौधरी डीएस घर से देसाई  दाई  होते हुये बोरी रोड  तक</t>
         </is>
       </c>
       <c r="G803" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H803" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I803" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J803" s="3" t="n">
-        <v>45318</v>
+        <v>43020</v>
       </c>
       <c r="K803" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="804">
       <c r="A804" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B804" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C804" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D804" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E804" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F804" s="1" t="inlineStr">
         <is>
-          <t>1709005066/RC/22012034680622 — CC ROAD AND NALI NIRMAN KARYA</t>
+          <t>1709005066/RC/22012034377045 — सी सी रोड नाली  निर्माण  कार्य बाबू साई के घर से हरडौल चौक तक</t>
         </is>
       </c>
       <c r="G804" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H804" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I804" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J804" s="3" t="n">
-        <v>45318</v>
+        <v>43020</v>
       </c>
       <c r="K804" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="805">
       <c r="A805" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B805" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C805" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D805" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E805" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F805" s="1" t="inlineStr">
         <is>
-          <t>1709005066/RC/22012034680627 — CC ROAD AND NALI NIRMAN KARYA</t>
+          <t>1709005066/RC/22012034377046 — सी सी रोड नाली  निर्माण  कार्य राम दास सिह के घर से आसमानी देवी मढ़िया होते हुये हेंड पम्प तक</t>
         </is>
       </c>
       <c r="G805" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H805" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I805" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J805" s="3" t="n">
-        <v>45288</v>
+        <v>43020</v>
       </c>
       <c r="K805" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="806">
       <c r="A806" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B806" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C806" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D806" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E806" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F806" s="1" t="inlineStr">
         <is>
-          <t>1709005066/RC/22012034680638 — CC ROAD AND NALI NIRMAN KARYA</t>
+          <t>1709005066/RC/22012034377047 — सी सी रोड नाली  निर्माण  कार्य हीरा सिह के घर से रत्ती बाई सेन के घर  तक</t>
         </is>
       </c>
       <c r="G806" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H806" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I806" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J806" s="3" t="n">
-        <v>45318</v>
+        <v>43020</v>
       </c>
       <c r="K806" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="807">
       <c r="A807" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B807" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C807" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D807" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E807" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F807" s="1" t="inlineStr">
         <is>
-          <t>1709005066/RC/22012034680643 — सी सी रोड एंड नाली निर्माण कार्य बर्मन मुहल्ला से शिशु मंदिर होते हुए लखेरा  मुहल्ला काशी राम घर तक</t>
+          <t>1709005066/RC/22012034392679 — सी.सी.रोड नाली निर्माण कार्य परमा घर से बखतू एवं गोदाम से रमेश प्रजापति के घर से खेर माता तक शाहनगर</t>
         </is>
       </c>
       <c r="G807" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H807" s="2" t="n">
-        <v>224550</v>
+        <v>186000</v>
       </c>
       <c r="I807" s="2" t="n">
-        <v>172937</v>
+        <v>185484</v>
       </c>
       <c r="J807" s="3" t="n">
-        <v>45361</v>
+        <v>43363</v>
       </c>
       <c r="K807" s="3" t="n">
-        <v>45661</v>
+        <v>43692</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="808">
       <c r="A808" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B808" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C808" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D808" s="1" t="inlineStr">
         <is>
-          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E808" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F808" s="1" t="inlineStr">
         <is>
-          <t>1709005066/RC/565 — शाहनगर - जी0एस0बी0रोड निर्माण देवरी रोड से धरमपुरा</t>
+          <t>1709005066/RC/22012034393124 — सी.सी.रोड नाली निर्माण कार्य हीरा सिंह के घर से रत्‍ती बाई सेन के घर तक धरमपुरा शाहनगर</t>
         </is>
       </c>
       <c r="G808" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H808" s="2" t="n">
-        <v>200000</v>
+        <v>81000</v>
       </c>
       <c r="I808" s="2" t="n">
-        <v>478260</v>
+        <v>86262</v>
       </c>
       <c r="J808" s="3" t="n">
-        <v>40301</v>
+        <v>43363</v>
       </c>
       <c r="K808" s="3" t="n">
-        <v>40902</v>
+        <v>43728</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="809">
       <c r="A809" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B809" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C809" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D809" s="1" t="inlineStr">
         <is>
-          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E809" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F809" s="1" t="inlineStr">
         <is>
-          <t>1709005066/RC/674 — शाहनगर - जी0 एस0 बी0 रोड पन्‍ना कटनी मार्ग से बी0 आर0 सी0 भवन तक भाग 1</t>
+          <t>1709005066/RC/22012034433381 — सी.सी.रोड नाली निर्माण कार्य धनुषयज्ञ चबूतरा से स्‍टेट बैंक एवं मगन के घर से ग्रामीण बैंक तक शाहनगर</t>
         </is>
       </c>
       <c r="G809" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H809" s="2" t="n">
-        <v>200000</v>
+        <v>186000</v>
       </c>
       <c r="I809" s="2" t="n">
-        <v>484189</v>
+        <v>185972</v>
       </c>
       <c r="J809" s="3" t="n">
-        <v>40728</v>
+        <v>43521</v>
       </c>
       <c r="K809" s="3" t="n">
-        <v>41039</v>
+        <v>43692</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="810">
       <c r="A810" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B810" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C810" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D810" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E810" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F810" s="1" t="inlineStr">
         <is>
-          <t>1709005066/RC/707 — शाहनगर - जी एस बी रोड निर्माण स्‍टेट बैंक से शिशु</t>
+          <t>1709005066/RC/22012034437307 — सीसी रोड एवं नाली निर्माण पुराने जैन मंदिर से धनुष यज्ञ चबूतरा तक शाहनगर</t>
         </is>
       </c>
       <c r="G810" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H810" s="2" t="n">
-        <v>500000</v>
+        <v>0</v>
       </c>
       <c r="I810" s="2" t="n">
-        <v>123433</v>
+        <v>0</v>
       </c>
       <c r="J810" s="3" t="n">
-        <v>40995</v>
-[...3 lines deleted...]
-      </c>
+        <v>43460</v>
+      </c>
+      <c r="K810" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="811">
       <c r="A811" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B811" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C811" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D811" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E811" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F811" s="1" t="inlineStr">
         <is>
-          <t>1709005066/RC/708 — शाहनगर - जी एस बी रोड निर्माण कालेज गेट से महानीम तक शाहनगर</t>
+          <t>1709005066/RC/22012034470787 — सी‌‌सी रोड नाली निर्माण कार्य बिहारीजू के मंदिर से हेंडपम्प,वीरेंद्र,सोनकियाजी, के घर जैनमंदिर आसपास</t>
         </is>
       </c>
       <c r="G811" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H811" s="2" t="n">
-        <v>500000</v>
+        <v>223200</v>
       </c>
       <c r="I811" s="2" t="n">
-        <v>496395.11</v>
+        <v>224288</v>
       </c>
       <c r="J811" s="3" t="n">
-        <v>40986</v>
+        <v>43712</v>
       </c>
       <c r="K811" s="3" t="n">
-        <v>44226</v>
+        <v>44033</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="812">
       <c r="A812" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B812" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C812" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D812" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E812" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F812" s="1" t="inlineStr">
         <is>
-          <t>1709005066/RC/733 — शाहनगर - सी0सी0 एवं नाली निर्माण सुरेन्‍द्र जैन के</t>
+          <t>1709005066/RC/22012034479799 — सीसी रोड नाली निर्माण कार्य बाबू खान के घर से हरदौल से हर्षलता,अंशुलजैन,शंकर सोनी के घर से बोरी रोड</t>
         </is>
       </c>
       <c r="G812" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H812" s="2" t="n">
-        <v>108000</v>
+        <v>192000</v>
       </c>
       <c r="I812" s="2" t="n">
-        <v>107708</v>
+        <v>192896</v>
       </c>
       <c r="J812" s="3" t="n">
-        <v>41190</v>
+        <v>43795</v>
       </c>
       <c r="K812" s="3" t="n">
-        <v>41351</v>
+        <v>44010</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="813">
       <c r="A813" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B813" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C813" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D813" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E813" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F813" s="1" t="inlineStr">
         <is>
-          <t>1709005066/RS/22012034184068 — शाहनगर - व्‍यकितगत शौचालय निर्माण कार्य सरदार / दे</t>
+          <t>1709005066/RC/22012034509123 — सुदूर ग्राम सडक देवरी रोड कृषि मंडी के बाजू से शांती धाम तक पिपरिया ज्योतिषी</t>
         </is>
       </c>
       <c r="G813" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H813" s="2" t="n">
-        <v>4400</v>
+        <v>0</v>
       </c>
       <c r="I813" s="2" t="n">
-        <v>4374</v>
+        <v>0</v>
       </c>
       <c r="J813" s="3" t="n">
-        <v>41624</v>
-[...3 lines deleted...]
-      </c>
+        <v>43770</v>
+      </c>
+      <c r="K813" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="814">
       <c r="A814" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B814" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C814" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D814" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E814" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F814" s="1" t="inlineStr">
         <is>
-          <t>1709005066/RS/22012034184320 — शाहनगर - व्‍यकितगत शौचालय निर्माण बीरन / सुदर्शन स</t>
+          <t>1709005066/RC/22012034509124 — सुदूर ग्राम सडक स्टाप डैम धरमपुरा से नदी किनारे होते हुये कुलदीप सिह के खेत तक</t>
         </is>
       </c>
       <c r="G814" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H814" s="2" t="n">
-        <v>4400</v>
+        <v>0</v>
       </c>
       <c r="I814" s="2" t="n">
-        <v>4374</v>
+        <v>0</v>
       </c>
       <c r="J814" s="3" t="n">
-        <v>41624</v>
-[...3 lines deleted...]
-      </c>
+        <v>43770</v>
+      </c>
+      <c r="K814" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="815">
       <c r="A815" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B815" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C815" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D815" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E815" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F815" s="1" t="inlineStr">
         <is>
-          <t>1709005066/RS/22012034184323 — शाहनगर - व्‍यकितगत शौचालय निर्माण बद्री प्रसाद / क</t>
+          <t>1709005066/RC/22012034525541 — सी सी रोड एवं नाली निर्माण कार्य रामदास सिंह के घर से आसमानी देवी की माड़िया से होते हुए छन्नू चौधरी</t>
         </is>
       </c>
       <c r="G815" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H815" s="2" t="n">
-        <v>4400</v>
+        <v>100000</v>
       </c>
       <c r="I815" s="2" t="n">
-        <v>4374</v>
+        <v>99982</v>
       </c>
       <c r="J815" s="3" t="n">
-        <v>41624</v>
+        <v>44493</v>
       </c>
       <c r="K815" s="3" t="n">
-        <v>41651</v>
+        <v>45331</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="816">
       <c r="A816" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B816" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C816" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D816" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E816" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F816" s="1" t="inlineStr">
         <is>
-          <t>1709005066/RS/22012034187923 — शाहनगर (धरमपुरा) - व्यक्तिगत शौचलय निर्माण सुखदेव</t>
+          <t>1709005066/RC/22012034541177 — सी सी रोड एव नाली निर्माण कार्य विष्णु मेडीकल से राम लीला मैदान की ओर शाहनगर</t>
         </is>
       </c>
       <c r="G816" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H816" s="2" t="n">
-        <v>4400</v>
+        <v>192000</v>
       </c>
       <c r="I816" s="2" t="n">
-        <v>0</v>
+        <v>192280</v>
       </c>
       <c r="J816" s="3" t="n">
-        <v>41295</v>
-[...1 lines deleted...]
-      <c r="K816" s="3"/>
+        <v>44121</v>
+      </c>
+      <c r="K816" s="3" t="n">
+        <v>44561</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="817">
       <c r="A817" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B817" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C817" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D817" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E817" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F817" s="1" t="inlineStr">
         <is>
-          <t>1709005066/RS/22012034187932 — शाहनगर (धरमपुरा) - व्यक्तिगत शौचलय निर्माण इंद्रभा</t>
+          <t>1709005066/RC/22012034557810 — सुदूर सम्पर्क रोड निर्माण कार्य कृषि उपज मंडी के बाजू से शांतीधाम की ओर पिपरिया ज्योतिषी</t>
         </is>
       </c>
       <c r="G817" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H817" s="2" t="n">
-        <v>4400</v>
+        <v>0</v>
       </c>
       <c r="I817" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J817" s="3" t="n">
-        <v>41300</v>
+        <v>44106</v>
       </c>
       <c r="K817" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="818">
       <c r="A818" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B818" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C818" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D818" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E818" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F818" s="1" t="inlineStr">
         <is>
-          <t>1709005066/RS/22012034187940 — शाहनगर (धरमपुरा) - व्यक्तिगत शौचलय निर्माण हीरा सि</t>
+          <t>1709005066/RC/22012034601818 — सुदूर सडक  पन्ना कटनी मार्ग छात्रावास के बाजू से शांतीधाम की ओर पिपरिया ज्योतिषी</t>
         </is>
       </c>
       <c r="G818" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H818" s="2" t="n">
-        <v>4400</v>
+        <v>0</v>
       </c>
       <c r="I818" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J818" s="3" t="n">
-        <v>41221</v>
+        <v>44471</v>
       </c>
       <c r="K818" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="819">
       <c r="A819" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B819" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C819" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D819" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E819" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F819" s="1" t="inlineStr">
         <is>
-          <t>1709005066/RS/22012034187951 — शाहनगर (धरमपुरा) - व्यक्तिगत शौचलय निर्माण कोमल /</t>
+          <t>1709005066/RC/22012034601824 — सुदूर सडक  पन्ना कटनी मार्ग छात्रावास के बाजू से शांतीधाम की ओर पिपरिया ज्योतिषी</t>
         </is>
       </c>
       <c r="G819" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H819" s="2" t="n">
-        <v>4400</v>
+        <v>0</v>
       </c>
       <c r="I819" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J819" s="3" t="n">
-        <v>41300</v>
+        <v>44471</v>
       </c>
       <c r="K819" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="820">
       <c r="A820" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B820" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C820" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D820" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E820" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F820" s="1" t="inlineStr">
         <is>
-          <t>1709005066/RS/22012034187958 — शाहनगर (धरमपुरा) - व्यक्तिगत शौचलय निर्माण शंकर /</t>
+          <t>1709005066/RC/22012034619632 — Sudur Gram Sadak Nirman Karya Balak Chhatrawas Se Krishi Mandi Shahnagar Tak</t>
         </is>
       </c>
       <c r="G820" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H820" s="2" t="n">
-        <v>4400</v>
+        <v>0</v>
       </c>
       <c r="I820" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J820" s="3" t="n">
-        <v>41294</v>
+        <v>44837</v>
       </c>
       <c r="K820" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="821">
       <c r="A821" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B821" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C821" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D821" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E821" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F821" s="1" t="inlineStr">
         <is>
-          <t>1709005066/RS/22012034187968 — शाहनगर (धरमपुरा) - व्यक्तिगत शौचलय निर्माण छेदी ला</t>
+          <t>1709005066/RC/22012034674392 — CC ROAD AND NALI NIRMAN KARYA PANNA KATNI MUKHYA MARGH SE KHAMARIYA WALE KI DUKAN TAK</t>
         </is>
       </c>
       <c r="G821" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H821" s="2" t="n">
-        <v>4400</v>
+        <v>0</v>
       </c>
       <c r="I821" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J821" s="3" t="n">
-        <v>41294</v>
+        <v>45318</v>
       </c>
       <c r="K821" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="822">
       <c r="A822" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B822" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C822" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D822" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E822" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F822" s="1" t="inlineStr">
         <is>
-          <t>1709005066/RS/22012034187979 — शाहनगर (धरमपुरा) - व्यक्तिगत शौचलय निर्माण लाखन /</t>
+          <t>1709005066/RC/22012034674396 — CC ROAD AND NALI NIRMAN KARYA BARMAN MUHALLA SE SHISHU MANDIR HOTE HUYE LAKHER MUALLA KASHI RAM KE</t>
         </is>
       </c>
       <c r="G822" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H822" s="2" t="n">
-        <v>4400</v>
+        <v>0</v>
       </c>
       <c r="I822" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J822" s="3" t="n">
-        <v>41294</v>
+        <v>45318</v>
       </c>
       <c r="K822" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="823">
       <c r="A823" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B823" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C823" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D823" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E823" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F823" s="1" t="inlineStr">
         <is>
-          <t>1709005066/RS/22012034237042 — शाहनगर - व्‍यक्तिगत शौचालय निर्माण कार्य कैलास / म</t>
+          <t>1709005066/RC/22012034680611 — CC ROAD AND NALI NIRMAN KARYA</t>
         </is>
       </c>
       <c r="G823" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H823" s="2" t="n">
-        <v>5400</v>
+        <v>0</v>
       </c>
       <c r="I823" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J823" s="3" t="n">
-        <v>41775</v>
+        <v>45318</v>
       </c>
       <c r="K823" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="824">
       <c r="A824" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B824" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C824" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D824" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E824" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F824" s="1" t="inlineStr">
         <is>
-          <t>1709005066/RS/22012034237088 — शाहनगर - व्‍यक्तिगत शौचालय निर्माण कार्य सरूपा / ब</t>
+          <t>1709005066/RC/22012034680618 — CC ROAD AND NALI NIRMAN KARYA</t>
         </is>
       </c>
       <c r="G824" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H824" s="2" t="n">
-        <v>5400</v>
+        <v>0</v>
       </c>
       <c r="I824" s="2" t="n">
-        <v>5300</v>
+        <v>0</v>
       </c>
       <c r="J824" s="3" t="n">
-        <v>41797</v>
-[...3 lines deleted...]
-      </c>
+        <v>45318</v>
+      </c>
+      <c r="K824" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="825">
       <c r="A825" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B825" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C825" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D825" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E825" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F825" s="1" t="inlineStr">
         <is>
-          <t>1709005066/RS/22012034237109 — शाहनगर - व्‍यक्तिगत शौचालय निर्माण कार्य रामसजीवन / लुक्‍की साहू</t>
+          <t>1709005066/RC/22012034680622 — CC ROAD AND NALI NIRMAN KARYA</t>
         </is>
       </c>
       <c r="G825" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H825" s="2" t="n">
-        <v>5400</v>
+        <v>0</v>
       </c>
       <c r="I825" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J825" s="3" t="n">
-        <v>41775</v>
+        <v>45318</v>
       </c>
       <c r="K825" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="826">
       <c r="A826" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B826" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C826" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D826" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E826" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F826" s="1" t="inlineStr">
         <is>
-          <t>1709005066/RS/22012034237111 — शाहनगर - व्‍यक्तिगत शौचालय निर्माण कार्य मुल्‍लू साहू / रल्‍ली</t>
+          <t>1709005066/RC/22012034680627 — CC ROAD AND NALI NIRMAN KARYA</t>
         </is>
       </c>
       <c r="G826" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H826" s="2" t="n">
-        <v>5400</v>
+        <v>0</v>
       </c>
       <c r="I826" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J826" s="3" t="n">
-        <v>41775</v>
+        <v>45288</v>
       </c>
       <c r="K826" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="827">
       <c r="A827" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B827" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C827" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D827" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E827" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F827" s="1" t="inlineStr">
         <is>
-          <t>1709005066/RS/22012034237112 — शाहनगर - व्‍यक्तिगत शौचालय निर्माण कार्य लीला बाई</t>
+          <t>1709005066/RC/22012034680638 — CC ROAD AND NALI NIRMAN KARYA</t>
         </is>
       </c>
       <c r="G827" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H827" s="2" t="n">
-        <v>5400</v>
+        <v>0</v>
       </c>
       <c r="I827" s="2" t="n">
-        <v>5300</v>
+        <v>0</v>
       </c>
       <c r="J827" s="3" t="n">
-        <v>41797</v>
-[...3 lines deleted...]
-      </c>
+        <v>45318</v>
+      </c>
+      <c r="K827" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="828">
       <c r="A828" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B828" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C828" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D828" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E828" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F828" s="1" t="inlineStr">
         <is>
-          <t>1709005066/RS/22012034237113 — शाहनगर - व्‍यक्तिगत शौचालय निर्माण कार्य राजकुमारी सोनी / बद्री प्रसाद</t>
+          <t>1709005066/RC/22012034680643 — सी सी रोड एंड नाली निर्माण कार्य बर्मन मुहल्ला से शिशु मंदिर होते हुए लखेरा  मुहल्ला काशी राम घर तक</t>
         </is>
       </c>
       <c r="G828" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H828" s="2" t="n">
-        <v>5400</v>
+        <v>224550</v>
       </c>
       <c r="I828" s="2" t="n">
-        <v>0</v>
+        <v>172937</v>
       </c>
       <c r="J828" s="3" t="n">
-        <v>41775</v>
-[...1 lines deleted...]
-      <c r="K828" s="3"/>
+        <v>45361</v>
+      </c>
+      <c r="K828" s="3" t="n">
+        <v>45661</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="829">
       <c r="A829" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B829" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C829" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D829" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E829" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F829" s="1" t="inlineStr">
         <is>
-          <t>1709005066/RS/22012034237115 — शाहनगर - व्‍यक्तिगत शौचालय निर्माण कार्य रम्‍मू सो</t>
+          <t>1709005066/RC/565 — शाहनगर - जी0एस0बी0रोड निर्माण देवरी रोड से धरमपुरा</t>
         </is>
       </c>
       <c r="G829" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H829" s="2" t="n">
-        <v>5400</v>
+        <v>200000</v>
       </c>
       <c r="I829" s="2" t="n">
-        <v>3140</v>
+        <v>478260</v>
       </c>
       <c r="J829" s="3" t="n">
-        <v>41820</v>
+        <v>40301</v>
       </c>
       <c r="K829" s="3" t="n">
-        <v>42155</v>
+        <v>40902</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="830">
       <c r="A830" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B830" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C830" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D830" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E830" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F830" s="1" t="inlineStr">
         <is>
-          <t>1709005066/RS/22012034237865 — शाहनगर - व्‍यक्तिगत शौचालय निर्माण कार्य कैलाश साह</t>
+          <t>1709005066/RC/674 — शाहनगर - जी0 एस0 बी0 रोड पन्‍ना कटनी मार्ग से बी0 आर0 सी0 भवन तक भाग 1</t>
         </is>
       </c>
       <c r="G830" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H830" s="2" t="n">
-        <v>5400</v>
+        <v>200000</v>
       </c>
       <c r="I830" s="2" t="n">
-        <v>4986</v>
+        <v>484189</v>
       </c>
       <c r="J830" s="3" t="n">
-        <v>41798</v>
+        <v>40728</v>
       </c>
       <c r="K830" s="3" t="n">
-        <v>41826</v>
+        <v>41039</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="831">
       <c r="A831" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B831" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C831" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D831" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E831" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F831" s="1" t="inlineStr">
         <is>
-          <t>1709005066/RS/22012034242203 — शाहनगर - व्‍यक्तिगत शौचालय निर्माणकार्य GHanshyam</t>
+          <t>1709005066/RC/707 — शाहनगर - जी एस बी रोड निर्माण स्‍टेट बैंक से शिशु</t>
         </is>
       </c>
       <c r="G831" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H831" s="2" t="n">
-        <v>5400</v>
+        <v>500000</v>
       </c>
       <c r="I831" s="2" t="n">
-        <v>0</v>
+        <v>123433</v>
       </c>
       <c r="J831" s="3" t="n">
-        <v>41827</v>
-[...1 lines deleted...]
-      <c r="K831" s="3"/>
+        <v>40995</v>
+      </c>
+      <c r="K831" s="3" t="n">
+        <v>43295</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="832">
       <c r="A832" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B832" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C832" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D832" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E832" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F832" s="1" t="inlineStr">
         <is>
-          <t>1709005066/RS/22012034242210 — शाहनगर - व्‍यक्तिगत शौचालय निर्माणकार्य छविरानी /</t>
+          <t>1709005066/RC/708 — शाहनगर - जी एस बी रोड निर्माण कालेज गेट से महानीम तक शाहनगर</t>
         </is>
       </c>
       <c r="G832" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H832" s="2" t="n">
-        <v>5400</v>
+        <v>500000</v>
       </c>
       <c r="I832" s="2" t="n">
-        <v>5300</v>
+        <v>496395.11</v>
       </c>
       <c r="J832" s="3" t="n">
-        <v>41797</v>
+        <v>40986</v>
       </c>
       <c r="K832" s="3" t="n">
-        <v>41835</v>
+        <v>44226</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="833">
       <c r="A833" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B833" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C833" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D833" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E833" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F833" s="1" t="inlineStr">
         <is>
-          <t>1709005066/RS/22012034242216 — शाहनगर - व्‍यक्तिगत शौचालय निर्माणकार्य बल्‍लू याद</t>
+          <t>1709005066/RC/733 — शाहनगर - सी0सी0 एवं नाली निर्माण सुरेन्‍द्र जैन के</t>
         </is>
       </c>
       <c r="G833" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H833" s="2" t="n">
-        <v>5400</v>
+        <v>108000</v>
       </c>
       <c r="I833" s="2" t="n">
-        <v>3140</v>
+        <v>107708</v>
       </c>
       <c r="J833" s="3" t="n">
-        <v>41820</v>
+        <v>41190</v>
       </c>
       <c r="K833" s="3" t="n">
-        <v>42460</v>
+        <v>41351</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="834">
       <c r="A834" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B834" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C834" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D834" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E834" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F834" s="1" t="inlineStr">
         <is>
-          <t>1709005066/RS/22012034242218 — शाहनगर - व्‍यक्तिगत शौचालय निर्माणकार्य पूरन साहू / बुद्वधू</t>
+          <t>1709005066/RS/22012034184068 — शाहनगर - व्‍यकितगत शौचालय निर्माण कार्य सरदार / दे</t>
         </is>
       </c>
       <c r="G834" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H834" s="2" t="n">
-        <v>0</v>
+        <v>4400</v>
       </c>
       <c r="I834" s="2" t="n">
-        <v>0</v>
+        <v>4374</v>
       </c>
       <c r="J834" s="3" t="n">
-        <v>41775</v>
-[...1 lines deleted...]
-      <c r="K834" s="3"/>
+        <v>41624</v>
+      </c>
+      <c r="K834" s="3" t="n">
+        <v>41651</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="835">
       <c r="A835" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B835" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C835" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D835" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E835" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F835" s="1" t="inlineStr">
         <is>
-          <t>1709005066/RS/22012034242221 — शाहनगर - व्‍यक्तिगत शौचालय निर्माणकार्य सुन्‍दर सा</t>
+          <t>1709005066/RS/22012034184320 — शाहनगर - व्‍यकितगत शौचालय निर्माण बीरन / सुदर्शन स</t>
         </is>
       </c>
       <c r="G835" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H835" s="2" t="n">
-        <v>5400</v>
+        <v>4400</v>
       </c>
       <c r="I835" s="2" t="n">
-        <v>5300</v>
+        <v>4374</v>
       </c>
       <c r="J835" s="3" t="n">
-        <v>41797</v>
+        <v>41624</v>
       </c>
       <c r="K835" s="3" t="n">
-        <v>41821</v>
+        <v>41651</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="836">
       <c r="A836" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B836" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C836" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D836" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E836" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F836" s="1" t="inlineStr">
         <is>
-          <t>1709005066/RS/22012034242228 — शाहनगर - व्‍यक्तिगत शौचालय निर्माणकार्य  विशाली /</t>
+          <t>1709005066/RS/22012034184323 — शाहनगर - व्‍यकितगत शौचालय निर्माण बद्री प्रसाद / क</t>
         </is>
       </c>
       <c r="G836" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H836" s="2" t="n">
-        <v>5400</v>
+        <v>4400</v>
       </c>
       <c r="I836" s="2" t="n">
-        <v>5300</v>
+        <v>4374</v>
       </c>
       <c r="J836" s="3" t="n">
-        <v>41797</v>
+        <v>41624</v>
       </c>
       <c r="K836" s="3" t="n">
-        <v>41821</v>
+        <v>41651</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="837">
       <c r="A837" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B837" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C837" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D837" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E837" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F837" s="1" t="inlineStr">
         <is>
-          <t>1709005066/RS/22012034242232 — शाहनगर - व्‍यक्तिगत शौचालय निर्माण कार्य महेश सिंह</t>
+          <t>1709005066/RS/22012034187923 — शाहनगर (धरमपुरा) - व्यक्तिगत शौचलय निर्माण सुखदेव</t>
         </is>
       </c>
       <c r="G837" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H837" s="2" t="n">
-        <v>5400</v>
+        <v>4400</v>
       </c>
       <c r="I837" s="2" t="n">
-        <v>5300</v>
+        <v>0</v>
       </c>
       <c r="J837" s="3" t="n">
-        <v>41797</v>
-[...3 lines deleted...]
-      </c>
+        <v>41295</v>
+      </c>
+      <c r="K837" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="838">
       <c r="A838" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B838" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C838" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D838" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E838" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F838" s="1" t="inlineStr">
         <is>
-          <t>1709005066/RS/22012034242244 — शाहनगर - व्‍यक्तिगत शौचालय निर्माण कार्य दुखी लाल</t>
+          <t>1709005066/RS/22012034187932 — शाहनगर (धरमपुरा) - व्यक्तिगत शौचलय निर्माण इंद्रभा</t>
         </is>
       </c>
       <c r="G838" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H838" s="2" t="n">
-        <v>5400</v>
+        <v>4400</v>
       </c>
       <c r="I838" s="2" t="n">
-        <v>5300</v>
+        <v>0</v>
       </c>
       <c r="J838" s="3" t="n">
-        <v>41797</v>
-[...3 lines deleted...]
-      </c>
+        <v>41300</v>
+      </c>
+      <c r="K838" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="839">
       <c r="A839" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B839" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C839" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D839" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E839" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F839" s="1" t="inlineStr">
         <is>
-          <t>1709005066/RS/22012034242250 — शाहनगर - व्‍यक्तिगत शौचालय निर्माण कार्य विनोद साहू / Rajju sahu</t>
+          <t>1709005066/RS/22012034187940 — शाहनगर (धरमपुरा) - व्यक्तिगत शौचलय निर्माण हीरा सि</t>
         </is>
       </c>
       <c r="G839" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H839" s="2" t="n">
-        <v>5400</v>
+        <v>4400</v>
       </c>
       <c r="I839" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J839" s="3" t="n">
-        <v>41827</v>
+        <v>41221</v>
       </c>
       <c r="K839" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="840">
       <c r="A840" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B840" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C840" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D840" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E840" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F840" s="1" t="inlineStr">
         <is>
-          <t>1709005066/RS/22012034242255 — शाहनगर - व्‍यक्तिगत शौचालय निर्माण कार्य राम कुमार</t>
+          <t>1709005066/RS/22012034187951 — शाहनगर (धरमपुरा) - व्यक्तिगत शौचलय निर्माण कोमल /</t>
         </is>
       </c>
       <c r="G840" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H840" s="2" t="n">
-        <v>5400</v>
+        <v>4400</v>
       </c>
       <c r="I840" s="2" t="n">
-        <v>5300</v>
+        <v>0</v>
       </c>
       <c r="J840" s="3" t="n">
-        <v>41797</v>
-[...3 lines deleted...]
-      </c>
+        <v>41300</v>
+      </c>
+      <c r="K840" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="841">
       <c r="A841" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B841" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C841" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D841" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E841" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F841" s="1" t="inlineStr">
         <is>
-          <t>1709005066/RS/22012034251927 — व्‍यक्तिगत शोचालय निर्माण कार्य रामभद्र / प्‍यारेलाल दुबे</t>
+          <t>1709005066/RS/22012034187958 — शाहनगर (धरमपुरा) - व्यक्तिगत शौचलय निर्माण शंकर /</t>
         </is>
       </c>
       <c r="G841" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H841" s="2" t="n">
-        <v>5400</v>
+        <v>4400</v>
       </c>
       <c r="I841" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J841" s="3" t="n">
-        <v>41743</v>
+        <v>41294</v>
       </c>
       <c r="K841" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="842">
       <c r="A842" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B842" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C842" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D842" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E842" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F842" s="1" t="inlineStr">
         <is>
-          <t>1709005066/RS/22012034251929 — व्‍यतिगत शौचालय निर्माण कार्य परमलाल / बैसाखू साहू</t>
+          <t>1709005066/RS/22012034187968 — शाहनगर (धरमपुरा) - व्यक्तिगत शौचलय निर्माण छेदी ला</t>
         </is>
       </c>
       <c r="G842" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H842" s="2" t="n">
-        <v>5400</v>
+        <v>4400</v>
       </c>
       <c r="I842" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J842" s="3" t="n">
-        <v>41743</v>
+        <v>41294</v>
       </c>
       <c r="K842" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="843">
       <c r="A843" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B843" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C843" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D843" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E843" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F843" s="1" t="inlineStr">
         <is>
-          <t>1709005066/RS/22012034251934 — व्‍यतिगशौचालय निर्माण कार्य कल्‍लू / जुग्‍गा</t>
+          <t>1709005066/RS/22012034187979 — शाहनगर (धरमपुरा) - व्यक्तिगत शौचलय निर्माण लाखन /</t>
         </is>
       </c>
       <c r="G843" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H843" s="2" t="n">
-        <v>5400</v>
+        <v>4400</v>
       </c>
       <c r="I843" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J843" s="3" t="n">
-        <v>41743</v>
+        <v>41294</v>
       </c>
       <c r="K843" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="844">
       <c r="A844" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B844" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C844" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D844" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E844" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F844" s="1" t="inlineStr">
         <is>
-          <t>1709005066/RS/22012034251937 — व्‍यतिगशौचालय निर्माण कार्य  संतकुमार / रोकेश प्रजापति</t>
+          <t>1709005066/RS/22012034237042 — शाहनगर - व्‍यक्तिगत शौचालय निर्माण कार्य कैलास / म</t>
         </is>
       </c>
       <c r="G844" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H844" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I844" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J844" s="3" t="n">
-        <v>41743</v>
+        <v>41775</v>
       </c>
       <c r="K844" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="845">
       <c r="A845" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B845" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C845" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D845" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E845" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F845" s="1" t="inlineStr">
         <is>
-          <t>1709005066/RS/22012034252756 — व्‍यकितगत शौचालय निर्माण कार्य रम्‍मू / सोनेलाल साहू</t>
+          <t>1709005066/RS/22012034237088 — शाहनगर - व्‍यक्तिगत शौचालय निर्माण कार्य सरूपा / ब</t>
         </is>
       </c>
       <c r="G845" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H845" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I845" s="2" t="n">
-        <v>0</v>
+        <v>5300</v>
       </c>
       <c r="J845" s="3" t="n">
-        <v>41743</v>
-[...1 lines deleted...]
-      <c r="K845" s="3"/>
+        <v>41797</v>
+      </c>
+      <c r="K845" s="3" t="n">
+        <v>41821</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="846">
       <c r="A846" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B846" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C846" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D846" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E846" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F846" s="1" t="inlineStr">
         <is>
-          <t>1709005066/RS/22012034252759 — व्‍यक्तिगत शोचालय निर्माण कार्य कमलेश / रघुवीर साहू</t>
+          <t>1709005066/RS/22012034237109 — शाहनगर - व्‍यक्तिगत शौचालय निर्माण कार्य रामसजीवन / लुक्‍की साहू</t>
         </is>
       </c>
       <c r="G846" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H846" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I846" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J846" s="3" t="n">
-        <v>41743</v>
+        <v>41775</v>
       </c>
       <c r="K846" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="847">
       <c r="A847" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B847" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C847" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D847" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E847" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F847" s="1" t="inlineStr">
         <is>
-          <t>1709005066/RS/22012034252760 — शाहनगर - व्‍यक्तिगत शोचालय निर्माण कार्य  मुन्‍नाल</t>
+          <t>1709005066/RS/22012034237111 — शाहनगर - व्‍यक्तिगत शौचालय निर्माण कार्य मुल्‍लू साहू / रल्‍ली</t>
         </is>
       </c>
       <c r="G847" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H847" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I847" s="2" t="n">
-        <v>3140</v>
+        <v>0</v>
       </c>
       <c r="J847" s="3" t="n">
-        <v>41883</v>
-[...3 lines deleted...]
-      </c>
+        <v>41775</v>
+      </c>
+      <c r="K847" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="848">
       <c r="A848" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B848" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C848" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D848" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E848" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F848" s="1" t="inlineStr">
         <is>
-          <t>1709005066/RS/22012034252765 — व्‍यक्तिगत शोचालय निर्माण कार्य रमेश / विशाली साहू</t>
+          <t>1709005066/RS/22012034237112 — शाहनगर - व्‍यक्तिगत शौचालय निर्माण कार्य लीला बाई</t>
         </is>
       </c>
       <c r="G848" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H848" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I848" s="2" t="n">
-        <v>0</v>
+        <v>5300</v>
       </c>
       <c r="J848" s="3" t="n">
-        <v>41743</v>
-[...1 lines deleted...]
-      <c r="K848" s="3"/>
+        <v>41797</v>
+      </c>
+      <c r="K848" s="3" t="n">
+        <v>41821</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="849">
       <c r="A849" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B849" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C849" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D849" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E849" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F849" s="1" t="inlineStr">
         <is>
-          <t>1709005066/RS/22012034252769 — व्‍यक्तिगत शोचालय निर्माण कार्य  सरेन्‍द्र सिंह / सुधार सिंह</t>
+          <t>1709005066/RS/22012034237113 — शाहनगर - व्‍यक्तिगत शौचालय निर्माण कार्य राजकुमारी सोनी / बद्री प्रसाद</t>
         </is>
       </c>
       <c r="G849" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H849" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I849" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J849" s="3" t="n">
-        <v>41743</v>
+        <v>41775</v>
       </c>
       <c r="K849" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="850">
       <c r="A850" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B850" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C850" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D850" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E850" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F850" s="1" t="inlineStr">
         <is>
-          <t>1709005066/RS/22012034252772 — व्‍यक्तिगत शोचालय निर्माण कार्य  गयाप्रसाद / बुदघू साहू</t>
+          <t>1709005066/RS/22012034237115 — शाहनगर - व्‍यक्तिगत शौचालय निर्माण कार्य रम्‍मू सो</t>
         </is>
       </c>
       <c r="G850" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H850" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I850" s="2" t="n">
-        <v>0</v>
+        <v>3140</v>
       </c>
       <c r="J850" s="3" t="n">
-        <v>41743</v>
-[...1 lines deleted...]
-      <c r="K850" s="3"/>
+        <v>41820</v>
+      </c>
+      <c r="K850" s="3" t="n">
+        <v>42155</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="851">
       <c r="A851" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B851" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C851" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D851" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E851" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F851" s="1" t="inlineStr">
         <is>
-          <t>1709005066/RS/22012034252776 — व्‍यक्तिगत शोचालय निर्माण कार्य राधारानी / बसोरी यादव</t>
+          <t>1709005066/RS/22012034237865 — शाहनगर - व्‍यक्तिगत शौचालय निर्माण कार्य कैलाश साह</t>
         </is>
       </c>
       <c r="G851" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H851" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I851" s="2" t="n">
-        <v>0</v>
+        <v>4986</v>
       </c>
       <c r="J851" s="3" t="n">
-        <v>41743</v>
-[...1 lines deleted...]
-      <c r="K851" s="3"/>
+        <v>41798</v>
+      </c>
+      <c r="K851" s="3" t="n">
+        <v>41826</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="852">
       <c r="A852" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B852" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C852" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D852" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E852" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F852" s="1" t="inlineStr">
         <is>
-          <t>1709005066/RS/22012034252779 — व्‍यक्तिगत शोचालय निर्माण कार्य गुल्‍तार खान/ सुल्‍तान खां</t>
+          <t>1709005066/RS/22012034242203 — शाहनगर - व्‍यक्तिगत शौचालय निर्माणकार्य GHanshyam</t>
         </is>
       </c>
       <c r="G852" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H852" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I852" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J852" s="3" t="n">
-        <v>41743</v>
+        <v>41827</v>
       </c>
       <c r="K852" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="853">
       <c r="A853" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B853" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C853" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D853" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E853" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F853" s="1" t="inlineStr">
         <is>
-          <t>1709005066/RS/22012034252783 — व्‍यक्तिगत शोचालय निर्माण कार्य  बहादुर / धूमन ठीमर</t>
+          <t>1709005066/RS/22012034242210 — शाहनगर - व्‍यक्तिगत शौचालय निर्माणकार्य छविरानी /</t>
         </is>
       </c>
       <c r="G853" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H853" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I853" s="2" t="n">
-        <v>0</v>
+        <v>5300</v>
       </c>
       <c r="J853" s="3" t="n">
-        <v>41743</v>
-[...1 lines deleted...]
-      <c r="K853" s="3"/>
+        <v>41797</v>
+      </c>
+      <c r="K853" s="3" t="n">
+        <v>41835</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="854">
       <c r="A854" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B854" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C854" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D854" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E854" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F854" s="1" t="inlineStr">
         <is>
-          <t>1709005066/RS/22012034252786 — व्‍यक्तिगत शोचालय निर्माण कार्य  बुद्वधू / लाडले साहू</t>
+          <t>1709005066/RS/22012034242216 — शाहनगर - व्‍यक्तिगत शौचालय निर्माणकार्य बल्‍लू याद</t>
         </is>
       </c>
       <c r="G854" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H854" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I854" s="2" t="n">
-        <v>0</v>
+        <v>3140</v>
       </c>
       <c r="J854" s="3" t="n">
-        <v>41743</v>
-[...1 lines deleted...]
-      <c r="K854" s="3"/>
+        <v>41820</v>
+      </c>
+      <c r="K854" s="3" t="n">
+        <v>42460</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="855">
       <c r="A855" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B855" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C855" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D855" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E855" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F855" s="1" t="inlineStr">
         <is>
-          <t>1709005066/RS/22012034252787 — व्‍यक्तिगत शोचालय निर्माण कार्य  चंद्र कुमार / हल्‍‍के लखेरा</t>
+          <t>1709005066/RS/22012034242218 — शाहनगर - व्‍यक्तिगत शौचालय निर्माणकार्य पूरन साहू / बुद्वधू</t>
         </is>
       </c>
       <c r="G855" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H855" s="2" t="n">
-        <v>5400</v>
+        <v>0</v>
       </c>
       <c r="I855" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J855" s="3" t="n">
-        <v>41743</v>
+        <v>41775</v>
       </c>
       <c r="K855" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="856">
       <c r="A856" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B856" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C856" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D856" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E856" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F856" s="1" t="inlineStr">
         <is>
-          <t>1709005066/RS/22012034252791 — व्‍यक्तिगत शोचालय निर्माण कार्य  हिम्‍मतलाल / रमइयां प्रजापति</t>
+          <t>1709005066/RS/22012034242221 — शाहनगर - व्‍यक्तिगत शौचालय निर्माणकार्य सुन्‍दर सा</t>
         </is>
       </c>
       <c r="G856" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H856" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I856" s="2" t="n">
-        <v>0</v>
+        <v>5300</v>
       </c>
       <c r="J856" s="3" t="n">
-        <v>41743</v>
-[...1 lines deleted...]
-      <c r="K856" s="3"/>
+        <v>41797</v>
+      </c>
+      <c r="K856" s="3" t="n">
+        <v>41821</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="857">
       <c r="A857" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B857" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C857" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D857" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E857" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F857" s="1" t="inlineStr">
         <is>
-          <t>1709005066/RS/22012034262073 — शाहनगर - व्‍यक्तिगत शौचालय निर्माण कार्य रामकिशुन</t>
+          <t>1709005066/RS/22012034242228 — शाहनगर - व्‍यक्तिगत शौचालय निर्माणकार्य  विशाली /</t>
         </is>
       </c>
       <c r="G857" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H857" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I857" s="2" t="n">
         <v>5300</v>
       </c>
       <c r="J857" s="3" t="n">
-        <v>41871</v>
+        <v>41797</v>
       </c>
       <c r="K857" s="3" t="n">
-        <v>42205</v>
+        <v>41821</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="858">
       <c r="A858" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B858" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C858" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D858" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E858" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F858" s="1" t="inlineStr">
         <is>
-          <t>1709005066/RS/22012034262886 — शाहनगर - व्‍यक्तिगत शौचालय  निर्माण  कार्य मल्‍ली</t>
+          <t>1709005066/RS/22012034242232 — शाहनगर - व्‍यक्तिगत शौचालय निर्माण कार्य महेश सिंह</t>
         </is>
       </c>
       <c r="G858" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H858" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I858" s="2" t="n">
         <v>5300</v>
       </c>
       <c r="J858" s="3" t="n">
-        <v>41871</v>
+        <v>41797</v>
       </c>
       <c r="K858" s="3" t="n">
-        <v>41890</v>
+        <v>41827</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="859">
       <c r="A859" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B859" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C859" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D859" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E859" s="1" t="inlineStr">
         <is>
-          <t>Community Sanitary Complex</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F859" s="1" t="inlineStr">
         <is>
-          <t>1709005066/RS/22012034490960 — सामुदयिक  शौचालय निर्माण  कार्य  ग्राम पंचायत के  सामने  मार्केट  शाहनगर</t>
+          <t>1709005066/RS/22012034242244 — शाहनगर - व्‍यक्तिगत शौचालय निर्माण कार्य दुखी लाल</t>
         </is>
       </c>
       <c r="G859" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H859" s="2" t="n">
-        <v>105000</v>
+        <v>5400</v>
       </c>
       <c r="I859" s="2" t="n">
-        <v>63156</v>
+        <v>5300</v>
       </c>
       <c r="J859" s="3" t="n">
-        <v>44059</v>
+        <v>41797</v>
       </c>
       <c r="K859" s="3" t="n">
-        <v>45418</v>
+        <v>41821</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="860">
       <c r="A860" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B860" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C860" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D860" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E860" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F860" s="1" t="inlineStr">
         <is>
-          <t>1709005066/RS/22012034511959 — नाडेप निर्माण कार्य खेल मैदान धरमपुरा के पास</t>
+          <t>1709005066/RS/22012034242250 — शाहनगर - व्‍यक्तिगत शौचालय निर्माण कार्य विनोद साहू / Rajju sahu</t>
         </is>
       </c>
       <c r="G860" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H860" s="2" t="n">
-        <v>0</v>
+        <v>5400</v>
       </c>
       <c r="I860" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J860" s="3" t="n">
-        <v>44222</v>
+        <v>41827</v>
       </c>
       <c r="K860" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="861">
       <c r="A861" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B861" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C861" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D861" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E861" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F861" s="1" t="inlineStr">
         <is>
-          <t>1709005066/RS/22012034514309 — सार्वजनिक नाडेप टांका ग्राम पंचायत भवन के बाजू मे शाहनगर</t>
+          <t>1709005066/RS/22012034242255 — शाहनगर - व्‍यक्तिगत शौचालय निर्माण कार्य राम कुमार</t>
         </is>
       </c>
       <c r="G861" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H861" s="2" t="n">
-        <v>20749.96</v>
+        <v>5400</v>
       </c>
       <c r="I861" s="2" t="n">
-        <v>17918.5</v>
+        <v>5300</v>
       </c>
       <c r="J861" s="3" t="n">
-        <v>44441</v>
+        <v>41797</v>
       </c>
       <c r="K861" s="3" t="n">
-        <v>44892</v>
+        <v>42184</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="862">
       <c r="A862" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B862" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C862" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D862" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E862" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F862" s="1" t="inlineStr">
         <is>
-          <t>1709005066/RS/22012034514310 — सार्वजनिक नाडेप टांका सरस्वती शिशु मंदिर के पास</t>
+          <t>1709005066/RS/22012034251927 — व्‍यक्तिगत शोचालय निर्माण कार्य रामभद्र / प्‍यारेलाल दुबे</t>
         </is>
       </c>
       <c r="G862" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H862" s="2" t="n">
-        <v>20020.96</v>
+        <v>5400</v>
       </c>
       <c r="I862" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J862" s="3" t="n">
-        <v>44290</v>
+        <v>41743</v>
       </c>
       <c r="K862" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="863">
       <c r="A863" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B863" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C863" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D863" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E863" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F863" s="1" t="inlineStr">
         <is>
-          <t>1709005066/RS/22012034514311 — सार्वजनिक नाडेप गढिया के बाजू मे शाहनगर</t>
+          <t>1709005066/RS/22012034251929 — व्‍यतिगत शौचालय निर्माण कार्य परमलाल / बैसाखू साहू</t>
         </is>
       </c>
       <c r="G863" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H863" s="2" t="n">
-        <v>22009.08</v>
+        <v>5400</v>
       </c>
       <c r="I863" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J863" s="3" t="n">
-        <v>44290</v>
+        <v>41743</v>
       </c>
       <c r="K863" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="864">
       <c r="A864" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B864" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C864" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D864" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E864" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F864" s="1" t="inlineStr">
         <is>
-          <t>1709005066/RS/22012034514312 — सार्वजनिक नाडेप टांका चंडी मेला ट्रांसफरमर के बाजू मे</t>
+          <t>1709005066/RS/22012034251934 — व्‍यतिगशौचालय निर्माण कार्य कल्‍लू / जुग्‍गा</t>
         </is>
       </c>
       <c r="G864" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H864" s="2" t="n">
-        <v>23130.57</v>
+        <v>5400</v>
       </c>
       <c r="I864" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J864" s="3" t="n">
-        <v>44290</v>
+        <v>41743</v>
       </c>
       <c r="K864" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="865">
       <c r="A865" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B865" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C865" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D865" s="1" t="inlineStr">
         <is>
-          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E865" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F865" s="1" t="inlineStr">
         <is>
-          <t>1709005066/RS/22012034514313 — सोक पिट पम्प हाउस के पास धरमपुरा</t>
+          <t>1709005066/RS/22012034251937 — व्‍यतिगशौचालय निर्माण कार्य  संतकुमार / रोकेश प्रजापति</t>
         </is>
       </c>
       <c r="G865" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H865" s="2" t="n">
-        <v>15561.11</v>
+        <v>5400</v>
       </c>
       <c r="I865" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J865" s="3" t="n">
-        <v>44290</v>
+        <v>41743</v>
       </c>
       <c r="K865" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="866">
       <c r="A866" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B866" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C866" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D866" s="1" t="inlineStr">
         <is>
-          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E866" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F866" s="1" t="inlineStr">
         <is>
-          <t>1709005066/RS/22012034514314 — सोक पिट पम्प माध्य्मिक शाला किचेन शेड के बाजू मे धरमपुरा</t>
+          <t>1709005066/RS/22012034252756 — व्‍यकितगत शौचालय निर्माण कार्य रम्‍मू / सोनेलाल साहू</t>
         </is>
       </c>
       <c r="G866" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H866" s="2" t="n">
-        <v>14467.3</v>
+        <v>5400</v>
       </c>
       <c r="I866" s="2" t="n">
-        <v>386</v>
+        <v>0</v>
       </c>
       <c r="J866" s="3" t="n">
-        <v>44387</v>
-[...3 lines deleted...]
-      </c>
+        <v>41743</v>
+      </c>
+      <c r="K866" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="867">
       <c r="A867" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B867" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C867" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D867" s="1" t="inlineStr">
         <is>
-          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E867" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F867" s="1" t="inlineStr">
         <is>
-          <t>1709005066/RS/22012034514315 — सोक पिट पम्प रत्ती बाइ सेन के घर के सामने हैंड पम्प के पास धरमपुरा</t>
+          <t>1709005066/RS/22012034252759 — व्‍यक्तिगत शोचालय निर्माण कार्य कमलेश / रघुवीर साहू</t>
         </is>
       </c>
       <c r="G867" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H867" s="2" t="n">
-        <v>14467.3</v>
+        <v>5400</v>
       </c>
       <c r="I867" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J867" s="3" t="n">
-        <v>44290</v>
+        <v>41743</v>
       </c>
       <c r="K867" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="868">
       <c r="A868" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B868" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C868" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D868" s="1" t="inlineStr">
         <is>
-          <t>Constr of Compost Pit for Community / Construction of Compost Pit structure for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E868" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F868" s="1" t="inlineStr">
         <is>
-          <t>1709005066/RS/22012034547060 — कचरा पृथक्करण केंद्र कृषी मंडी के पीछे शाहनगर</t>
+          <t>1709005066/RS/22012034252760 — शाहनगर - व्‍यक्तिगत शोचालय निर्माण कार्य  मुन्‍नाल</t>
         </is>
       </c>
       <c r="G868" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H868" s="2" t="n">
-        <v>597932.74</v>
+        <v>5400</v>
       </c>
       <c r="I868" s="2" t="n">
-        <v>424402.7</v>
+        <v>3140</v>
       </c>
       <c r="J868" s="3" t="n">
-        <v>44441</v>
-[...1 lines deleted...]
-      <c r="K868" s="3"/>
+        <v>41883</v>
+      </c>
+      <c r="K868" s="3" t="n">
+        <v>41890</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="869">
       <c r="A869" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B869" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C869" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D869" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E869" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F869" s="1" t="inlineStr">
         <is>
-          <t>1709005066/RS/22012034549995 — samudayik nirman karya gov gau shala ke pass shahnagar shimri</t>
+          <t>1709005066/RS/22012034252765 — व्‍यक्तिगत शोचालय निर्माण कार्य रमेश / विशाली साहू</t>
         </is>
       </c>
       <c r="G869" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H869" s="2" t="n">
-        <v>0</v>
+        <v>5400</v>
       </c>
       <c r="I869" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J869" s="3" t="n">
-        <v>44423</v>
+        <v>41743</v>
       </c>
       <c r="K869" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="870">
       <c r="A870" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B870" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C870" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D870" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E870" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F870" s="1" t="inlineStr">
         <is>
-          <t>1709005066/RS/22012034550776 — सार्वजनिक नाडेप टांका ग्रामपंचायत भवन के पास शाहनगर</t>
+          <t>1709005066/RS/22012034252769 — व्‍यक्तिगत शोचालय निर्माण कार्य  सरेन्‍द्र सिंह / सुधार सिंह</t>
         </is>
       </c>
       <c r="G870" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H870" s="2" t="n">
-        <v>22793.02</v>
+        <v>5400</v>
       </c>
       <c r="I870" s="2" t="n">
-        <v>20016.25</v>
+        <v>0</v>
       </c>
       <c r="J870" s="3" t="n">
-        <v>44553</v>
-[...3 lines deleted...]
-      </c>
+        <v>41743</v>
+      </c>
+      <c r="K870" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="871">
       <c r="A871" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B871" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C871" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D871" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E871" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F871" s="1" t="inlineStr">
         <is>
-          <t>1709005066/RS/22012034569414 — सार्वजनिक नाडेप टांका ग्राम पंचायत भवन के  सामने  शाहनगर</t>
+          <t>1709005066/RS/22012034252772 — व्‍यक्तिगत शोचालय निर्माण कार्य  गयाप्रसाद / बुदघू साहू</t>
         </is>
       </c>
       <c r="G871" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H871" s="2" t="n">
-        <v>22009.08</v>
+        <v>5400</v>
       </c>
       <c r="I871" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J871" s="3" t="n">
-        <v>44423</v>
+        <v>41743</v>
       </c>
       <c r="K871" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="872">
       <c r="A872" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B872" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C872" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D872" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E872" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F872" s="1" t="inlineStr">
         <is>
-          <t>1709005066/RS/43600 — शाहनगर (धरमपुरा) - व्यक्तिगत शौचलय निर्माण लच्‍छू सिंह / राममनोहर राठौर</t>
+          <t>1709005066/RS/22012034252776 — व्‍यक्तिगत शोचालय निर्माण कार्य राधारानी / बसोरी यादव</t>
         </is>
       </c>
       <c r="G872" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H872" s="2" t="n">
-        <v>4400</v>
+        <v>5400</v>
       </c>
       <c r="I872" s="2" t="n">
-        <v>3348</v>
+        <v>0</v>
       </c>
       <c r="J872" s="3" t="n">
-        <v>41337</v>
-[...3 lines deleted...]
-      </c>
+        <v>41743</v>
+      </c>
+      <c r="K872" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="873">
       <c r="A873" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B873" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C873" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D873" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E873" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F873" s="1" t="inlineStr">
         <is>
-          <t>1709005066/RS/43603 — शाहनगर (धरमपुरा) - व्यक्तिगत शौचलय निर्माण बाला सिंह / ठुटठी सिंह राठौर</t>
+          <t>1709005066/RS/22012034252779 — व्‍यक्तिगत शोचालय निर्माण कार्य गुल्‍तार खान/ सुल्‍तान खां</t>
         </is>
       </c>
       <c r="G873" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H873" s="2" t="n">
-        <v>4400</v>
+        <v>5400</v>
       </c>
       <c r="I873" s="2" t="n">
-        <v>4140</v>
+        <v>0</v>
       </c>
       <c r="J873" s="3" t="n">
-        <v>41322</v>
-[...3 lines deleted...]
-      </c>
+        <v>41743</v>
+      </c>
+      <c r="K873" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="874">
       <c r="A874" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B874" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C874" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D874" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E874" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F874" s="1" t="inlineStr">
         <is>
-          <t>1709005066/RS/43605 — शाहनगर (धरमपुरा) - व्यक्तिगत शौचलय निर्माण सीताराम / राममनोहर राठौर</t>
+          <t>1709005066/RS/22012034252783 — व्‍यक्तिगत शोचालय निर्माण कार्य  बहादुर / धूमन ठीमर</t>
         </is>
       </c>
       <c r="G874" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H874" s="2" t="n">
-        <v>4400</v>
+        <v>5400</v>
       </c>
       <c r="I874" s="2" t="n">
-        <v>4140</v>
+        <v>0</v>
       </c>
       <c r="J874" s="3" t="n">
-        <v>41330</v>
-[...3 lines deleted...]
-      </c>
+        <v>41743</v>
+      </c>
+      <c r="K874" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="875">
       <c r="A875" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B875" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C875" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D875" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E875" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F875" s="1" t="inlineStr">
         <is>
-          <t>1709005066/RS/43607 — शाहनगर (धरमपुरा) - व्यक्तिगत शौचलय निर्माण रामदास सिंह / रामदयाल सिंह</t>
+          <t>1709005066/RS/22012034252786 — व्‍यक्तिगत शोचालय निर्माण कार्य  बुद्वधू / लाडले साहू</t>
         </is>
       </c>
       <c r="G875" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H875" s="2" t="n">
-        <v>4400</v>
+        <v>5400</v>
       </c>
       <c r="I875" s="2" t="n">
-        <v>4140</v>
+        <v>0</v>
       </c>
       <c r="J875" s="3" t="n">
-        <v>41336</v>
-[...3 lines deleted...]
-      </c>
+        <v>41743</v>
+      </c>
+      <c r="K875" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="876">
       <c r="A876" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B876" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C876" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D876" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E876" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F876" s="1" t="inlineStr">
         <is>
-          <t>1709005066/RS/43609 — शाहनगर (धरमपुरा) - व्यक्तिगत शौचलय निर्माण राममिलन / गौतम आदि.</t>
+          <t>1709005066/RS/22012034252787 — व्‍यक्तिगत शोचालय निर्माण कार्य  चंद्र कुमार / हल्‍‍के लखेरा</t>
         </is>
       </c>
       <c r="G876" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H876" s="2" t="n">
-        <v>4400</v>
+        <v>5400</v>
       </c>
       <c r="I876" s="2" t="n">
-        <v>4140</v>
+        <v>0</v>
       </c>
       <c r="J876" s="3" t="n">
-        <v>41316</v>
-[...3 lines deleted...]
-      </c>
+        <v>41743</v>
+      </c>
+      <c r="K876" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="877">
       <c r="A877" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B877" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C877" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D877" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E877" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F877" s="1" t="inlineStr">
         <is>
-          <t>1709005066/RS/43611 — शाहनगर (धरमपुरा) - व्यक्तिगत शौचलय निर्माण कालूराम / छोटा आदि.</t>
+          <t>1709005066/RS/22012034252791 — व्‍यक्तिगत शोचालय निर्माण कार्य  हिम्‍मतलाल / रमइयां प्रजापति</t>
         </is>
       </c>
       <c r="G877" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H877" s="2" t="n">
-        <v>4400</v>
+        <v>5400</v>
       </c>
       <c r="I877" s="2" t="n">
-        <v>4140</v>
+        <v>0</v>
       </c>
       <c r="J877" s="3" t="n">
-        <v>41343</v>
-[...3 lines deleted...]
-      </c>
+        <v>41743</v>
+      </c>
+      <c r="K877" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="878">
       <c r="A878" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B878" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C878" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D878" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E878" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F878" s="1" t="inlineStr">
         <is>
-          <t>1709005066/RS/43613 — शाहनगर (धरमपुरा) - व्यक्तिगत शौचलय निर्माण किददा च</t>
+          <t>1709005066/RS/22012034262073 — शाहनगर - व्‍यक्तिगत शौचालय निर्माण कार्य रामकिशुन</t>
         </is>
       </c>
       <c r="G878" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H878" s="2" t="n">
-        <v>4400</v>
+        <v>5400</v>
       </c>
       <c r="I878" s="2" t="n">
-        <v>4140</v>
+        <v>5300</v>
       </c>
       <c r="J878" s="3" t="n">
-        <v>41323</v>
+        <v>41871</v>
       </c>
       <c r="K878" s="3" t="n">
-        <v>41634</v>
+        <v>42205</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="879">
       <c r="A879" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B879" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C879" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D879" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E879" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F879" s="1" t="inlineStr">
         <is>
-          <t>1709005066/RS/43616 — शाहनगर (धरमपुरा) - व्यक्तिगत शौचलय निर्माण स्‍वामी</t>
+          <t>1709005066/RS/22012034262886 — शाहनगर - व्‍यक्तिगत शौचालय  निर्माण  कार्य मल्‍ली</t>
         </is>
       </c>
       <c r="G879" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H879" s="2" t="n">
-        <v>4400</v>
+        <v>5400</v>
       </c>
       <c r="I879" s="2" t="n">
-        <v>4140</v>
+        <v>5300</v>
       </c>
       <c r="J879" s="3" t="n">
-        <v>41309</v>
+        <v>41871</v>
       </c>
       <c r="K879" s="3" t="n">
-        <v>41634</v>
+        <v>41890</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="880">
       <c r="A880" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B880" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C880" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D880" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex</t>
         </is>
       </c>
       <c r="E880" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Community Sanitary Complex</t>
         </is>
       </c>
       <c r="F880" s="1" t="inlineStr">
         <is>
-          <t>1709005066/RS/43618 — शाहनगर (धरमपुरा) - व्यक्तिगत शौचलय निर्माण रमेश सि</t>
+          <t>1709005066/RS/22012034490960 — सामुदयिक  शौचालय निर्माण  कार्य  ग्राम पंचायत के  सामने  मार्केट  शाहनगर</t>
         </is>
       </c>
       <c r="G880" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H880" s="2" t="n">
-        <v>4400</v>
+        <v>105000</v>
       </c>
       <c r="I880" s="2" t="n">
-        <v>4140</v>
+        <v>63156</v>
       </c>
       <c r="J880" s="3" t="n">
-        <v>41356</v>
+        <v>44059</v>
       </c>
       <c r="K880" s="3" t="n">
-        <v>41634</v>
+        <v>45418</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="881">
       <c r="A881" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B881" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C881" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D881" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E881" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F881" s="1" t="inlineStr">
         <is>
-          <t>1709005066/RS/43620 — शाहनगर (धरमपुरा) - व्यक्तिगत शौचलय निर्माण राममिलन</t>
+          <t>1709005066/RS/22012034511959 — नाडेप निर्माण कार्य खेल मैदान धरमपुरा के पास</t>
         </is>
       </c>
       <c r="G881" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H881" s="2" t="n">
-        <v>4400</v>
+        <v>0</v>
       </c>
       <c r="I881" s="2" t="n">
-        <v>4140</v>
+        <v>0</v>
       </c>
       <c r="J881" s="3" t="n">
-        <v>41315</v>
-[...3 lines deleted...]
-      </c>
+        <v>44222</v>
+      </c>
+      <c r="K881" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="882">
       <c r="A882" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B882" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C882" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D882" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E882" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F882" s="1" t="inlineStr">
         <is>
-          <t>1709005066/RS/8958 — शाहनगर (धरमपुरा) - व्यक्तिगत शौचलय निर्माण दुलारे / बल्दी सिंह</t>
+          <t>1709005066/RS/22012034514309 — सार्वजनिक नाडेप टांका ग्राम पंचायत भवन के बाजू मे शाहनगर</t>
         </is>
       </c>
       <c r="G882" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H882" s="2" t="n">
-        <v>4400</v>
+        <v>20749.96</v>
       </c>
       <c r="I882" s="2" t="n">
-        <v>0</v>
+        <v>17918.5</v>
       </c>
       <c r="J882" s="3" t="n">
-        <v>41136</v>
-[...1 lines deleted...]
-      <c r="K882" s="3"/>
+        <v>44441</v>
+      </c>
+      <c r="K882" s="3" t="n">
+        <v>44892</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="883">
       <c r="A883" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B883" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C883" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D883" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E883" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F883" s="1" t="inlineStr">
         <is>
-          <t>1709005066/RS/8961 — शाहनगर (धरमपुरा) - व्यक्तिगत शौचलय निर्माण चन्द्रभ</t>
+          <t>1709005066/RS/22012034514310 — सार्वजनिक नाडेप टांका सरस्वती शिशु मंदिर के पास</t>
         </is>
       </c>
       <c r="G883" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H883" s="2" t="n">
-        <v>4400</v>
+        <v>20020.96</v>
       </c>
       <c r="I883" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J883" s="3" t="n">
-        <v>41631</v>
+        <v>44290</v>
       </c>
       <c r="K883" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="884">
       <c r="A884" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B884" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C884" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D884" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E884" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F884" s="1" t="inlineStr">
         <is>
-          <t>1709005066/RS/8963 — शाहनगर (धरमपुरा) - व्यक्तिगत शौचलय निर्माण उस्ताज</t>
+          <t>1709005066/RS/22012034514311 — सार्वजनिक नाडेप गढिया के बाजू मे शाहनगर</t>
         </is>
       </c>
       <c r="G884" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H884" s="2" t="n">
-        <v>4400</v>
+        <v>22009.08</v>
       </c>
       <c r="I884" s="2" t="n">
-        <v>4374</v>
+        <v>0</v>
       </c>
       <c r="J884" s="3" t="n">
-        <v>41427</v>
-[...3 lines deleted...]
-      </c>
+        <v>44290</v>
+      </c>
+      <c r="K884" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="885">
       <c r="A885" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B885" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C885" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D885" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E885" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F885" s="1" t="inlineStr">
         <is>
-          <t>1709005066/RS/8965 — शाहनगर (धरमपुरा) - व्यक्तिगत शौचलय निर्माण हरलाल /</t>
+          <t>1709005066/RS/22012034514312 — सार्वजनिक नाडेप टांका चंडी मेला ट्रांसफरमर के बाजू मे</t>
         </is>
       </c>
       <c r="G885" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H885" s="2" t="n">
-        <v>4400</v>
+        <v>23130.57</v>
       </c>
       <c r="I885" s="2" t="n">
-        <v>4374</v>
+        <v>0</v>
       </c>
       <c r="J885" s="3" t="n">
-        <v>41427</v>
-[...3 lines deleted...]
-      </c>
+        <v>44290</v>
+      </c>
+      <c r="K885" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="886">
       <c r="A886" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B886" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C886" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D886" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E886" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F886" s="1" t="inlineStr">
         <is>
-          <t>1709005066/RS/8968 — शाहनगर (धरमपुरा) - व्यक्तिगत शौचलय निर्माण देवकरण</t>
+          <t>1709005066/RS/22012034514313 — सोक पिट पम्प हाउस के पास धरमपुरा</t>
         </is>
       </c>
       <c r="G886" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H886" s="2" t="n">
-        <v>4400</v>
+        <v>15561.11</v>
       </c>
       <c r="I886" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J886" s="3" t="n">
-        <v>41631</v>
+        <v>44290</v>
       </c>
       <c r="K886" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="887">
       <c r="A887" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B887" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C887" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D887" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E887" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F887" s="1" t="inlineStr">
         <is>
-          <t>1709005066/RS/8969 — शाहनगर (धरमपुरा) - व्यक्तिगत शौचलय निर्माण तिलक / नन्दी सिन्ह</t>
+          <t>1709005066/RS/22012034514314 — सोक पिट पम्प माध्य्मिक शाला किचेन शेड के बाजू मे धरमपुरा</t>
         </is>
       </c>
       <c r="G887" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H887" s="2" t="n">
-        <v>4400</v>
+        <v>14467.3</v>
       </c>
       <c r="I887" s="2" t="n">
-        <v>0</v>
+        <v>386</v>
       </c>
       <c r="J887" s="3" t="n">
-        <v>41136</v>
-[...1 lines deleted...]
-      <c r="K887" s="3"/>
+        <v>44387</v>
+      </c>
+      <c r="K887" s="3" t="n">
+        <v>45331</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="888">
       <c r="A888" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B888" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C888" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D888" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E888" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F888" s="1" t="inlineStr">
         <is>
-          <t>1709005066/RS/8971 — शाहनगर (धरमपुरा) - व्यक्तिगत शौचलय निर्माण गोकुल सिन्ह / हीरा लाल</t>
+          <t>1709005066/RS/22012034514315 — सोक पिट पम्प रत्ती बाइ सेन के घर के सामने हैंड पम्प के पास धरमपुरा</t>
         </is>
       </c>
       <c r="G888" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H888" s="2" t="n">
-        <v>4400</v>
+        <v>14467.3</v>
       </c>
       <c r="I888" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J888" s="3" t="n">
-        <v>41136</v>
+        <v>44290</v>
       </c>
       <c r="K888" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="889">
       <c r="A889" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B889" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C889" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D889" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of Compost Pit for Community / Construction of Compost Pit for Community</t>
         </is>
       </c>
       <c r="E889" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F889" s="1" t="inlineStr">
         <is>
-          <t>1709005066/RS/8979 — शाहनगर (धरमपुरा) - व्यक्तिगत शौचलय निर्माण विष्णु</t>
+          <t>1709005066/RS/22012034547060 — कचरा पृथक्करण केंद्र कृषी मंडी के पीछे शाहनगर</t>
         </is>
       </c>
       <c r="G889" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H889" s="2" t="n">
-        <v>4400</v>
+        <v>597932.74</v>
       </c>
       <c r="I889" s="2" t="n">
-        <v>3876</v>
+        <v>424402.7</v>
       </c>
       <c r="J889" s="3" t="n">
-        <v>41344</v>
-[...3 lines deleted...]
-      </c>
+        <v>44441</v>
+      </c>
+      <c r="K889" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="890">
       <c r="A890" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B890" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C890" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D890" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E890" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F890" s="1" t="inlineStr">
         <is>
-          <t>1709005066/RS/8982 — शाहनगर (धरमपुरा) - व्यक्तिगत शौचलय निर्माण रामकली / जुग्गू</t>
+          <t>1709005066/RS/22012034549995 — samudayik nirman karya gov gau shala ke pass shahnagar shimri</t>
         </is>
       </c>
       <c r="G890" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H890" s="2" t="n">
-        <v>4400</v>
+        <v>0</v>
       </c>
       <c r="I890" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J890" s="3" t="n">
-        <v>41136</v>
+        <v>44423</v>
       </c>
       <c r="K890" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="891">
       <c r="A891" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B891" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C891" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D891" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E891" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F891" s="1" t="inlineStr">
         <is>
-          <t>1709005066/RS/8983 — शाहनगर (धरमपुरा) - व्यक्तिगत शौचलय निर्माण विनोद कुमार / विसराम</t>
+          <t>1709005066/RS/22012034550776 — सार्वजनिक नाडेप टांका ग्रामपंचायत भवन के पास शाहनगर</t>
         </is>
       </c>
       <c r="G891" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H891" s="2" t="n">
-        <v>4400</v>
+        <v>22793.02</v>
       </c>
       <c r="I891" s="2" t="n">
-        <v>0</v>
+        <v>20016.25</v>
       </c>
       <c r="J891" s="3" t="n">
-        <v>41136</v>
-[...1 lines deleted...]
-      <c r="K891" s="3"/>
+        <v>44553</v>
+      </c>
+      <c r="K891" s="3" t="n">
+        <v>44892</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="892">
       <c r="A892" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B892" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C892" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D892" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E892" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F892" s="1" t="inlineStr">
         <is>
-          <t>1709005066/RS/8985 — शाहनगर (धरमपुरा) - व्यक्तिगत शौचलय निर्माण प्रभु चमार / सुघराम</t>
+          <t>1709005066/RS/22012034569414 — सार्वजनिक नाडेप टांका ग्राम पंचायत भवन के  सामने  शाहनगर</t>
         </is>
       </c>
       <c r="G892" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H892" s="2" t="n">
-        <v>4400</v>
+        <v>22009.08</v>
       </c>
       <c r="I892" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J892" s="3" t="n">
-        <v>41136</v>
+        <v>44423</v>
       </c>
       <c r="K892" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="893">
       <c r="A893" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B893" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C893" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D893" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E893" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F893" s="1" t="inlineStr">
         <is>
-          <t>1709005066/RS/8989 — शाहनगर (धरमपुरा) - व्यक्तिगत शौचलय निर्माण संतोष / प्रेमा चमार</t>
+          <t>1709005066/RS/43600 — शाहनगर (धरमपुरा) - व्यक्तिगत शौचलय निर्माण लच्‍छू सिंह / राममनोहर राठौर</t>
         </is>
       </c>
       <c r="G893" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H893" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I893" s="2" t="n">
-        <v>0</v>
+        <v>3348</v>
       </c>
       <c r="J893" s="3" t="n">
-        <v>41136</v>
-[...1 lines deleted...]
-      <c r="K893" s="3"/>
+        <v>41337</v>
+      </c>
+      <c r="K893" s="3" t="n">
+        <v>41634</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="894">
       <c r="A894" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B894" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C894" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D894" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E894" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F894" s="1" t="inlineStr">
         <is>
-          <t>1709005066/RS/8990 — शाहनगर (धरमपुरा) - व्यक्तिगत शौचलय निर्माण मरिया /</t>
+          <t>1709005066/RS/43603 — शाहनगर (धरमपुरा) - व्यक्तिगत शौचलय निर्माण बाला सिंह / ठुटठी सिंह राठौर</t>
         </is>
       </c>
       <c r="G894" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H894" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I894" s="2" t="n">
-        <v>4374</v>
+        <v>4140</v>
       </c>
       <c r="J894" s="3" t="n">
-        <v>41434</v>
+        <v>41322</v>
       </c>
       <c r="K894" s="3" t="n">
-        <v>41441</v>
+        <v>41634</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="895">
       <c r="A895" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B895" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C895" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D895" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E895" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F895" s="1" t="inlineStr">
         <is>
-          <t>1709005066/RS/8992 — शाहनगर (धरमपुरा) - व्यक्तिगत शौचलय निर्माण छन्नू ज</t>
+          <t>1709005066/RS/43605 — शाहनगर (धरमपुरा) - व्यक्तिगत शौचलय निर्माण सीताराम / राममनोहर राठौर</t>
         </is>
       </c>
       <c r="G895" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H895" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I895" s="2" t="n">
         <v>4140</v>
       </c>
       <c r="J895" s="3" t="n">
-        <v>41351</v>
+        <v>41330</v>
       </c>
       <c r="K895" s="3" t="n">
         <v>41634</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="896">
       <c r="A896" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B896" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C896" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D896" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E896" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F896" s="1" t="inlineStr">
         <is>
-          <t>1709005066/RS/8994 — शाहनगर (धरमपुरा) - व्यक्तिगत शौचलय निर्माण नेदो चौ</t>
+          <t>1709005066/RS/43607 — शाहनगर (धरमपुरा) - व्यक्तिगत शौचलय निर्माण रामदास सिंह / रामदयाल सिंह</t>
         </is>
       </c>
       <c r="G896" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H896" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I896" s="2" t="n">
         <v>4140</v>
       </c>
       <c r="J896" s="3" t="n">
-        <v>41329</v>
+        <v>41336</v>
       </c>
       <c r="K896" s="3" t="n">
         <v>41634</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="897">
       <c r="A897" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B897" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C897" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D897" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E897" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F897" s="1" t="inlineStr">
         <is>
-          <t>1709005066/RS/8995 — शाहनगर (धरमपुरा) - व्यक्तिगत शौचलय निर्माण कमलेश /</t>
+          <t>1709005066/RS/43609 — शाहनगर (धरमपुरा) - व्यक्तिगत शौचलय निर्माण राममिलन / गौतम आदि.</t>
         </is>
       </c>
       <c r="G897" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H897" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I897" s="2" t="n">
         <v>4140</v>
       </c>
       <c r="J897" s="3" t="n">
-        <v>41308</v>
+        <v>41316</v>
       </c>
       <c r="K897" s="3" t="n">
         <v>41634</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="898">
       <c r="A898" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B898" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C898" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D898" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E898" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F898" s="1" t="inlineStr">
         <is>
-          <t>1709005066/RS/8996 — शाहनगर (धरमपुरा) - व्यक्तिगत शौचलय निर्माण चतुर प्रसाद / अच्छे लाल</t>
+          <t>1709005066/RS/43611 — शाहनगर (धरमपुरा) - व्यक्तिगत शौचलय निर्माण कालूराम / छोटा आदि.</t>
         </is>
       </c>
       <c r="G898" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H898" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I898" s="2" t="n">
-        <v>0</v>
+        <v>4140</v>
       </c>
       <c r="J898" s="3" t="n">
-        <v>41136</v>
-[...1 lines deleted...]
-      <c r="K898" s="3"/>
+        <v>41343</v>
+      </c>
+      <c r="K898" s="3" t="n">
+        <v>41634</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="899">
       <c r="A899" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B899" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C899" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D899" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E899" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F899" s="1" t="inlineStr">
         <is>
-          <t>1709005066/RS/8999 — शाहनगर (धरमपुरा) - व्यक्तिगत शौचलय निर्माण बालकिशन</t>
+          <t>1709005066/RS/43613 — शाहनगर (धरमपुरा) - व्यक्तिगत शौचलय निर्माण किददा च</t>
         </is>
       </c>
       <c r="G899" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H899" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I899" s="2" t="n">
-        <v>4374</v>
+        <v>4140</v>
       </c>
       <c r="J899" s="3" t="n">
-        <v>41434</v>
+        <v>41323</v>
       </c>
       <c r="K899" s="3" t="n">
-        <v>41441</v>
+        <v>41634</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="900">
       <c r="A900" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B900" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C900" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D900" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E900" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F900" s="1" t="inlineStr">
         <is>
-          <t>1709005066/RS/9002 — शाहनगर (धरमपुरा) - व्यक्तिगत शौचलय निर्माण छदामी / शोभा आदि0</t>
+          <t>1709005066/RS/43616 — शाहनगर (धरमपुरा) - व्यक्तिगत शौचलय निर्माण स्‍वामी</t>
         </is>
       </c>
       <c r="G900" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H900" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I900" s="2" t="n">
-        <v>0</v>
+        <v>4140</v>
       </c>
       <c r="J900" s="3" t="n">
-        <v>41136</v>
-[...1 lines deleted...]
-      <c r="K900" s="3"/>
+        <v>41309</v>
+      </c>
+      <c r="K900" s="3" t="n">
+        <v>41634</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="901">
       <c r="A901" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B901" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C901" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D901" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E901" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F901" s="1" t="inlineStr">
         <is>
-          <t>1709005066/RS/9005 — शाहनगर (धरमपुरा) - व्यक्तिगत शौचलय निर्माण महगू /</t>
+          <t>1709005066/RS/43618 — शाहनगर (धरमपुरा) - व्यक्तिगत शौचलय निर्माण रमेश सि</t>
         </is>
       </c>
       <c r="G901" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H901" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I901" s="2" t="n">
-        <v>4374</v>
+        <v>4140</v>
       </c>
       <c r="J901" s="3" t="n">
-        <v>41434</v>
+        <v>41356</v>
       </c>
       <c r="K901" s="3" t="n">
-        <v>41441</v>
+        <v>41634</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="902">
       <c r="A902" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B902" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C902" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D902" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E902" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F902" s="1" t="inlineStr">
         <is>
-          <t>1709005066/RS/9008 — शाहनगर (धरमपुरा) - व्यक्तिगत शौचलय निर्माण  हिम्मत</t>
+          <t>1709005066/RS/43620 — शाहनगर (धरमपुरा) - व्यक्तिगत शौचलय निर्माण राममिलन</t>
         </is>
       </c>
       <c r="G902" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H902" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I902" s="2" t="n">
-        <v>4374</v>
+        <v>4140</v>
       </c>
       <c r="J902" s="3" t="n">
-        <v>41441</v>
+        <v>41315</v>
       </c>
       <c r="K902" s="3" t="n">
-        <v>41448</v>
+        <v>41634</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="903">
       <c r="A903" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B903" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C903" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D903" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E903" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F903" s="1" t="inlineStr">
         <is>
-          <t>1709005066/RS/9010 — शाहनगर (धरमपुरा) - व्यक्तिगत शौचलय निर्माण गुज्जी बाई / घरुआ</t>
+          <t>1709005066/RS/8958 — शाहनगर (धरमपुरा) - व्यक्तिगत शौचलय निर्माण दुलारे / बल्दी सिंह</t>
         </is>
       </c>
       <c r="G903" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H903" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I903" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J903" s="3" t="n">
         <v>41136</v>
       </c>
       <c r="K903" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="904">
       <c r="A904" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B904" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C904" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D904" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E904" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F904" s="1" t="inlineStr">
         <is>
-          <t>1709005066/RS/9016 — शाहनगर (धरमपुरा) - व्यक्तिगत शौचलय निर्माण मिद्दू यादव / भागादीन</t>
+          <t>1709005066/RS/8961 — शाहनगर (धरमपुरा) - व्यक्तिगत शौचलय निर्माण चन्द्रभ</t>
         </is>
       </c>
       <c r="G904" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H904" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I904" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J904" s="3" t="n">
-        <v>41136</v>
+        <v>41631</v>
       </c>
       <c r="K904" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="905">
       <c r="A905" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B905" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C905" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D905" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E905" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F905" s="1" t="inlineStr">
         <is>
-          <t>1709005066/RS/9017 — शाहनगर (धरमपुरा) - व्यक्तिगत शौचलय निर्माण शंकर सिन्ह / घरमाई</t>
+          <t>1709005066/RS/8963 — शाहनगर (धरमपुरा) - व्यक्तिगत शौचलय निर्माण उस्ताज</t>
         </is>
       </c>
       <c r="G905" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H905" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I905" s="2" t="n">
-        <v>0</v>
+        <v>4374</v>
       </c>
       <c r="J905" s="3" t="n">
-        <v>41136</v>
-[...1 lines deleted...]
-      <c r="K905" s="3"/>
+        <v>41427</v>
+      </c>
+      <c r="K905" s="3" t="n">
+        <v>41434</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="906">
       <c r="A906" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B906" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C906" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D906" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E906" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F906" s="1" t="inlineStr">
         <is>
-          <t>1709005066/RS/9019 — शाहनगर (धरमपुरा) - व्यक्तिगत शौचलय निर्माण विजय कुमार / किशोरी पाठक</t>
+          <t>1709005066/RS/8965 — शाहनगर (धरमपुरा) - व्यक्तिगत शौचलय निर्माण हरलाल /</t>
         </is>
       </c>
       <c r="G906" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H906" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I906" s="2" t="n">
-        <v>0</v>
+        <v>4374</v>
       </c>
       <c r="J906" s="3" t="n">
-        <v>41136</v>
-[...1 lines deleted...]
-      <c r="K906" s="3"/>
+        <v>41427</v>
+      </c>
+      <c r="K906" s="3" t="n">
+        <v>41434</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="907">
       <c r="A907" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B907" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C907" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D907" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E907" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F907" s="1" t="inlineStr">
         <is>
-          <t>1709005066/RS/9021 — शाहनगर (धरमपुरा) - व्यक्तिगत शौचलय निर्माण नत्थू यादव / दतलो</t>
+          <t>1709005066/RS/8968 — शाहनगर (धरमपुरा) - व्यक्तिगत शौचलय निर्माण देवकरण</t>
         </is>
       </c>
       <c r="G907" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H907" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I907" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J907" s="3" t="n">
-        <v>41136</v>
+        <v>41631</v>
       </c>
       <c r="K907" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="908">
       <c r="A908" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B908" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C908" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D908" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E908" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F908" s="1" t="inlineStr">
         <is>
-          <t>1709005066/RS/9031 — शाहनगर (धरमपुरा) - व्यक्तिगत शौचलय निर्माण संतोष यादव / टंटू</t>
+          <t>1709005066/RS/8969 — शाहनगर (धरमपुरा) - व्यक्तिगत शौचलय निर्माण तिलक / नन्दी सिन्ह</t>
         </is>
       </c>
       <c r="G908" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H908" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I908" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J908" s="3" t="n">
         <v>41136</v>
       </c>
       <c r="K908" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="909">
       <c r="A909" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B909" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C909" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D909" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E909" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F909" s="1" t="inlineStr">
         <is>
-          <t>1709005066/RS/9033 — शाहनगर (धरमपुरा) - व्यक्तिगत शौचलय निर्माण रामजी / छेदी लाल</t>
+          <t>1709005066/RS/8971 — शाहनगर (धरमपुरा) - व्यक्तिगत शौचलय निर्माण गोकुल सिन्ह / हीरा लाल</t>
         </is>
       </c>
       <c r="G909" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H909" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I909" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J909" s="3" t="n">
         <v>41136</v>
       </c>
       <c r="K909" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="910">
       <c r="A910" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B910" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C910" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D910" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E910" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F910" s="1" t="inlineStr">
         <is>
-          <t>1709005066/RS/9034 — शाहनगर (धरमपुरा) - व्यक्तिगत शौचलय निर्माण शांति बाई / टंटू यादव</t>
+          <t>1709005066/RS/8979 — शाहनगर (धरमपुरा) - व्यक्तिगत शौचलय निर्माण विष्णु</t>
         </is>
       </c>
       <c r="G910" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H910" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I910" s="2" t="n">
-        <v>0</v>
+        <v>3876</v>
       </c>
       <c r="J910" s="3" t="n">
-        <v>41136</v>
-[...1 lines deleted...]
-      <c r="K910" s="3"/>
+        <v>41344</v>
+      </c>
+      <c r="K910" s="3" t="n">
+        <v>41634</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="911">
       <c r="A911" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B911" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C911" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D911" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E911" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F911" s="1" t="inlineStr">
         <is>
-          <t>1709005066/RS/9036 — शाहनगर (धरमपुरा) - व्यक्तिगत शौचलय निर्माण रामचरण / कुंजा राठौर</t>
+          <t>1709005066/RS/8982 — शाहनगर (धरमपुरा) - व्यक्तिगत शौचलय निर्माण रामकली / जुग्गू</t>
         </is>
       </c>
       <c r="G911" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H911" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I911" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J911" s="3" t="n">
         <v>41136</v>
       </c>
       <c r="K911" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="912">
       <c r="A912" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B912" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C912" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D912" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E912" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F912" s="1" t="inlineStr">
         <is>
-          <t>1709005066/RS/9038 — शाहनगर (धरमपुरा) - व्यक्तिगत शौचलय निर्माण बद्री स</t>
+          <t>1709005066/RS/8983 — शाहनगर (धरमपुरा) - व्यक्तिगत शौचलय निर्माण विनोद कुमार / विसराम</t>
         </is>
       </c>
       <c r="G912" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H912" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I912" s="2" t="n">
-        <v>4285</v>
+        <v>0</v>
       </c>
       <c r="J912" s="3" t="n">
-        <v>41448</v>
-[...3 lines deleted...]
-      </c>
+        <v>41136</v>
+      </c>
+      <c r="K912" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="913">
       <c r="A913" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B913" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C913" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D913" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E913" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F913" s="1" t="inlineStr">
         <is>
-          <t>1709005066/RS/9040 — शाहनगर (धरमपुरा) - व्यक्तिगत शौचलय निर्माण धनीराम सेन / सोनेलाल</t>
+          <t>1709005066/RS/8985 — शाहनगर (धरमपुरा) - व्यक्तिगत शौचलय निर्माण प्रभु चमार / सुघराम</t>
         </is>
       </c>
       <c r="G913" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H913" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I913" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J913" s="3" t="n">
         <v>41136</v>
       </c>
       <c r="K913" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="914">
       <c r="A914" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B914" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C914" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D914" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E914" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F914" s="1" t="inlineStr">
         <is>
-          <t>1709005066/RS/9042 — शाहनगर (धरमपुरा) - व्यक्तिगत शौचलय निर्माण रत्ती बाई /  दरबारी</t>
+          <t>1709005066/RS/8989 — शाहनगर (धरमपुरा) - व्यक्तिगत शौचलय निर्माण संतोष / प्रेमा चमार</t>
         </is>
       </c>
       <c r="G914" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H914" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I914" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J914" s="3" t="n">
         <v>41136</v>
       </c>
       <c r="K914" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="915">
       <c r="A915" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B915" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C915" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D915" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E915" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F915" s="1" t="inlineStr">
         <is>
-          <t>1709005066/RS/9043 — शाहनगर (धरमपुरा) - व्यक्तिगत शौचलय निर्माण सीता राम / कुंजी राठौर</t>
+          <t>1709005066/RS/8990 — शाहनगर (धरमपुरा) - व्यक्तिगत शौचलय निर्माण मरिया /</t>
         </is>
       </c>
       <c r="G915" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H915" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I915" s="2" t="n">
-        <v>0</v>
+        <v>4374</v>
       </c>
       <c r="J915" s="3" t="n">
-        <v>41136</v>
-[...1 lines deleted...]
-      <c r="K915" s="3"/>
+        <v>41434</v>
+      </c>
+      <c r="K915" s="3" t="n">
+        <v>41441</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="916">
       <c r="A916" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B916" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C916" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D916" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E916" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F916" s="1" t="inlineStr">
         <is>
-          <t>1709005066/RS/9044 — शाहनगर (धरमपुरा) - व्यक्तिगत शौचलय निर्माण दयाराम / रज्जू राठौर</t>
+          <t>1709005066/RS/8992 — शाहनगर (धरमपुरा) - व्यक्तिगत शौचलय निर्माण छन्नू ज</t>
         </is>
       </c>
       <c r="G916" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H916" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I916" s="2" t="n">
-        <v>0</v>
+        <v>4140</v>
       </c>
       <c r="J916" s="3" t="n">
-        <v>41136</v>
-[...1 lines deleted...]
-      <c r="K916" s="3"/>
+        <v>41351</v>
+      </c>
+      <c r="K916" s="3" t="n">
+        <v>41634</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="917">
       <c r="A917" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B917" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C917" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D917" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E917" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F917" s="1" t="inlineStr">
         <is>
-          <t>1709005066/RS/9045 — शाहनगर (धरमपुरा) - व्यक्तिगत शौचलय निर्माण ठुट्ठी सिन्ह / दशरथ सिन्ह</t>
+          <t>1709005066/RS/8994 — शाहनगर (धरमपुरा) - व्यक्तिगत शौचलय निर्माण नेदो चौ</t>
         </is>
       </c>
       <c r="G917" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H917" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I917" s="2" t="n">
-        <v>0</v>
+        <v>4140</v>
       </c>
       <c r="J917" s="3" t="n">
-        <v>41136</v>
-[...1 lines deleted...]
-      <c r="K917" s="3"/>
+        <v>41329</v>
+      </c>
+      <c r="K917" s="3" t="n">
+        <v>41634</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="918">
       <c r="A918" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B918" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C918" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D918" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E918" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F918" s="1" t="inlineStr">
         <is>
-          <t>1709005066/RS/9046 — शाहनगर (धरमपुरा) - व्यक्तिगत शौचलय निर्माण अशोक सिन्ह / गुल्ले सिन्ह</t>
+          <t>1709005066/RS/8995 — शाहनगर (धरमपुरा) - व्यक्तिगत शौचलय निर्माण कमलेश /</t>
         </is>
       </c>
       <c r="G918" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H918" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I918" s="2" t="n">
-        <v>0</v>
+        <v>4140</v>
       </c>
       <c r="J918" s="3" t="n">
-        <v>41136</v>
-[...1 lines deleted...]
-      <c r="K918" s="3"/>
+        <v>41308</v>
+      </c>
+      <c r="K918" s="3" t="n">
+        <v>41634</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="919">
       <c r="A919" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B919" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C919" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D919" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E919" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F919" s="1" t="inlineStr">
         <is>
-          <t>1709005066/RS/9048 — शाहनगर (धरमपुरा) - व्यक्तिगत शौचलय निर्माण अमर सिन</t>
+          <t>1709005066/RS/8996 — शाहनगर (धरमपुरा) - व्यक्तिगत शौचलय निर्माण चतुर प्रसाद / अच्छे लाल</t>
         </is>
       </c>
       <c r="G919" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H919" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I919" s="2" t="n">
-        <v>4374</v>
+        <v>0</v>
       </c>
       <c r="J919" s="3" t="n">
-        <v>41427</v>
-[...3 lines deleted...]
-      </c>
+        <v>41136</v>
+      </c>
+      <c r="K919" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="920">
       <c r="A920" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B920" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C920" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D920" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E920" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F920" s="1" t="inlineStr">
         <is>
-          <t>1709005066/RS/9051 — शाहनगर (धरमपुरा) - व्यक्तिगत शौचलय निर्माण प्रताप</t>
+          <t>1709005066/RS/8999 — शाहनगर (धरमपुरा) - व्यक्तिगत शौचलय निर्माण बालकिशन</t>
         </is>
       </c>
       <c r="G920" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H920" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I920" s="2" t="n">
-        <v>3498</v>
+        <v>4374</v>
       </c>
       <c r="J920" s="3" t="n">
+        <v>41434</v>
+      </c>
+      <c r="K920" s="3" t="n">
         <v>41441</v>
-      </c>
-[...1 lines deleted...]
-        <v>41448</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="921">
       <c r="A921" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B921" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C921" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D921" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E921" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F921" s="1" t="inlineStr">
         <is>
-          <t>1709005066/RS/9052 — शाहनगर (धरमपुरा) - व्यक्तिगत शौचलय निर्माण तिलक सि</t>
+          <t>1709005066/RS/9002 — शाहनगर (धरमपुरा) - व्यक्तिगत शौचलय निर्माण छदामी / शोभा आदि0</t>
         </is>
       </c>
       <c r="G921" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H921" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I921" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J921" s="3" t="n">
-        <v>41631</v>
+        <v>41136</v>
       </c>
       <c r="K921" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="922">
       <c r="A922" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B922" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C922" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Bharat Nirman Sewa Kendra</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D922" s="1" t="inlineStr">
         <is>
-          <t>New Construction / Construction of Gram Panchayat/Panchayat Bhavan Building for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E922" s="1" t="inlineStr">
         <is>
-          <t>Constr of GP Bhawan</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F922" s="1" t="inlineStr">
         <is>
-          <t>1709005066/SK/2444 — Bharat Nirman Rajeev Gandhi Sewa Kendra,SHAHNAGAR</t>
+          <t>1709005066/RS/9005 — शाहनगर (धरमपुरा) - व्यक्तिगत शौचलय निर्माण महगू /</t>
         </is>
       </c>
       <c r="G922" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H922" s="2" t="n">
-        <v>1485000</v>
+        <v>4400</v>
       </c>
       <c r="I922" s="2" t="n">
-        <v>999470.26</v>
+        <v>4374</v>
       </c>
       <c r="J922" s="3" t="n">
-        <v>41701</v>
+        <v>41434</v>
       </c>
       <c r="K922" s="3" t="n">
-        <v>44226</v>
+        <v>41441</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="923">
       <c r="A923" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B923" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C923" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D923" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E923" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F923" s="1" t="inlineStr">
         <is>
-          <t>1709005066/WC/22012034515972 — स्टाप डैम निर्माण कार्य किनिया नाला के पास सिमरी</t>
+          <t>1709005066/RS/9008 — शाहनगर (धरमपुरा) - व्यक्तिगत शौचलय निर्माण  हिम्मत</t>
         </is>
       </c>
       <c r="G923" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H923" s="2" t="n">
-        <v>0</v>
+        <v>4400</v>
       </c>
       <c r="I923" s="2" t="n">
-        <v>0</v>
+        <v>4374</v>
       </c>
       <c r="J923" s="3" t="n">
-        <v>43740</v>
-[...1 lines deleted...]
-      <c r="K923" s="3"/>
+        <v>41441</v>
+      </c>
+      <c r="K923" s="3" t="n">
+        <v>41448</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="924">
       <c r="A924" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B924" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C924" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D924" s="1" t="inlineStr">
         <is>
-          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E924" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F924" s="1" t="inlineStr">
         <is>
-          <t>1709005066/WC/22012034600285 — सामुदायिक तालाब निर्माण कार्य शांती धाम के पास धरमपुरा</t>
+          <t>1709005066/RS/9010 — शाहनगर (धरमपुरा) - व्यक्तिगत शौचलय निर्माण गुज्जी बाई / घरुआ</t>
         </is>
       </c>
       <c r="G924" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H924" s="2" t="n">
-        <v>638054</v>
+        <v>4400</v>
       </c>
       <c r="I924" s="2" t="n">
-        <v>630367.74</v>
+        <v>0</v>
       </c>
       <c r="J924" s="3" t="n">
-        <v>44194</v>
-[...3 lines deleted...]
-      </c>
+        <v>41136</v>
+      </c>
+      <c r="K924" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="925">
       <c r="A925" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B925" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C925" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D925" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E925" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F925" s="1" t="inlineStr">
         <is>
-          <t>1709005066/WC/22012034613209 — स्टाप डेम निर्माण कार्य किनिया नाला मे शाहनगर</t>
+          <t>1709005066/RS/9016 — शाहनगर (धरमपुरा) - व्यक्तिगत शौचलय निर्माण मिद्दू यादव / भागादीन</t>
         </is>
       </c>
       <c r="G925" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H925" s="2" t="n">
-        <v>0</v>
+        <v>4400</v>
       </c>
       <c r="I925" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J925" s="3" t="n">
-        <v>44106</v>
+        <v>41136</v>
       </c>
       <c r="K925" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="926">
       <c r="A926" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B926" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C926" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D926" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E926" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F926" s="1" t="inlineStr">
         <is>
-          <t>1709005066/WC/22012034616182 — परकूलेशन पोंड पीर बाबा के पास शाहनगर</t>
+          <t>1709005066/RS/9017 — शाहनगर (धरमपुरा) - व्यक्तिगत शौचलय निर्माण शंकर सिन्ह / घरमाई</t>
         </is>
       </c>
       <c r="G926" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H926" s="2" t="n">
-        <v>740980.88</v>
+        <v>4400</v>
       </c>
       <c r="I926" s="2" t="n">
-        <v>598342.57</v>
+        <v>0</v>
       </c>
       <c r="J926" s="3" t="n">
-        <v>44326</v>
-[...3 lines deleted...]
-      </c>
+        <v>41136</v>
+      </c>
+      <c r="K926" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="927">
       <c r="A927" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B927" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C927" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D927" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E927" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F927" s="1" t="inlineStr">
         <is>
-          <t>1709005066/WC/22012034703606 — बोल्डर चेक डेम निर्माण कार्य खजुरहा नाला प्राण सिंह के घर बाजू मे धरमपुरा</t>
+          <t>1709005066/RS/9019 — शाहनगर (धरमपुरा) - व्यक्तिगत शौचलय निर्माण विजय कुमार / किशोरी पाठक</t>
         </is>
       </c>
       <c r="G927" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H927" s="2" t="n">
-        <v>0</v>
+        <v>4400</v>
       </c>
       <c r="I927" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J927" s="3" t="n">
-        <v>44300</v>
+        <v>41136</v>
       </c>
       <c r="K927" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="928">
       <c r="A928" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B928" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C928" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D928" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E928" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F928" s="1" t="inlineStr">
         <is>
-          <t>1709005066/WC/22012034703611 — बोल्डर चेक डेम निर्माण कार्य खजुरहा नाला सुखदेव सिंह के खेत के पास धरमपुरा</t>
+          <t>1709005066/RS/9021 — शाहनगर (धरमपुरा) - व्यक्तिगत शौचलय निर्माण नत्थू यादव / दतलो</t>
         </is>
       </c>
       <c r="G928" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H928" s="2" t="n">
-        <v>0</v>
+        <v>4400</v>
       </c>
       <c r="I928" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J928" s="3" t="n">
-        <v>44300</v>
+        <v>41136</v>
       </c>
       <c r="K928" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="929">
       <c r="A929" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B929" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C929" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D929" s="1" t="inlineStr">
         <is>
-          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E929" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F929" s="1" t="inlineStr">
         <is>
-          <t>1709005066/WC/22012034703613 — बोल्डर चेक डेम निर्माण कार्य खजुरहा नाला गुलाब सिंह के खेत के पास धरमपुरा</t>
+          <t>1709005066/RS/9031 — शाहनगर (धरमपुरा) - व्यक्तिगत शौचलय निर्माण संतोष यादव / टंटू</t>
         </is>
       </c>
       <c r="G929" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H929" s="2" t="n">
-        <v>0</v>
+        <v>4400</v>
       </c>
       <c r="I929" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J929" s="3" t="n">
-        <v>44300</v>
+        <v>41136</v>
       </c>
       <c r="K929" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="930">
       <c r="A930" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B930" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C930" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D930" s="1" t="inlineStr">
         <is>
-          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E930" s="1" t="inlineStr">
         <is>
-          <t>Roof Water Harvesting on gov/panchayat bldg</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F930" s="1" t="inlineStr">
         <is>
-          <t>1709005066/WC/22012034725700 — CTR Roof Water Harvesting gram Panchayat Bhagwan Shahnagar</t>
+          <t>1709005066/RS/9033 — शाहनगर (धरमपुरा) - व्यक्तिगत शौचलय निर्माण रामजी / छेदी लाल</t>
         </is>
       </c>
       <c r="G930" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H930" s="2" t="n">
-        <v>22173.14</v>
+        <v>4400</v>
       </c>
       <c r="I930" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J930" s="3" t="n">
-        <v>44300</v>
+        <v>41136</v>
       </c>
       <c r="K930" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="931">
       <c r="A931" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B931" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C931" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D931" s="1" t="inlineStr">
         <is>
-          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E931" s="1" t="inlineStr">
         <is>
-          <t>Roof Water Harvesting on gov/panchayat bldg</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F931" s="1" t="inlineStr">
         <is>
-          <t>1709005066/WC/22012034725777 — CTR Roof Water Harvesting Madhyamik Shala Dharampura</t>
+          <t>1709005066/RS/9034 — शाहनगर (धरमपुरा) - व्यक्तिगत शौचलय निर्माण शांति बाई / टंटू यादव</t>
         </is>
       </c>
       <c r="G931" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H931" s="2" t="n">
-        <v>22173.14</v>
+        <v>4400</v>
       </c>
       <c r="I931" s="2" t="n">
-        <v>386</v>
+        <v>0</v>
       </c>
       <c r="J931" s="3" t="n">
-        <v>44387</v>
-[...3 lines deleted...]
-      </c>
+        <v>41136</v>
+      </c>
+      <c r="K931" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="932">
       <c r="A932" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B932" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C932" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D932" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E932" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F932" s="1" t="inlineStr">
         <is>
-          <t>1709005066/WC/22012035072991 — Navin Talab Nirman Karya Sanyasi Maharaj Ke Pass Pipriya Jyotishi</t>
+          <t>1709005066/RS/9036 — शाहनगर (धरमपुरा) - व्यक्तिगत शौचलय निर्माण रामचरण / कुंजा राठौर</t>
         </is>
       </c>
       <c r="G932" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H932" s="2" t="n">
-        <v>0</v>
+        <v>4400</v>
       </c>
       <c r="I932" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J932" s="3" t="n">
-        <v>45024</v>
+        <v>41136</v>
       </c>
       <c r="K932" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="933">
       <c r="A933" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B933" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C933" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D933" s="1" t="inlineStr">
         <is>
-          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E933" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F933" s="1" t="inlineStr">
         <is>
-          <t>1709005066/WC/22012035073254 — नवीन तालाब निर्माण कार्य संन्यासी महाराज के पास पिपरिया ज्योतिषी</t>
+          <t>1709005066/RS/9038 — शाहनगर (धरमपुरा) - व्यक्तिगत शौचलय निर्माण बद्री स</t>
         </is>
       </c>
       <c r="G933" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H933" s="2" t="n">
-        <v>2248000</v>
+        <v>4400</v>
       </c>
       <c r="I933" s="2" t="n">
-        <v>1620611.49</v>
+        <v>4285</v>
       </c>
       <c r="J933" s="3" t="n">
-        <v>45092</v>
+        <v>41448</v>
       </c>
       <c r="K933" s="3" t="n">
-        <v>46148</v>
+        <v>41455</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="934">
       <c r="A934" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B934" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C934" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D934" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Mini Percolation Tank for Comm / Repair and maintenance of Mini Percolation Tank for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E934" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Percolation Tank</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F934" s="1" t="inlineStr">
         <is>
-          <t>1709005066/WC/22012035085914 — Percolasan Tank Sitaram Singh                    gh Ke Jameen Ka Pass   Pipriya Jyotishi Ke BhaiyaMe</t>
+          <t>1709005066/RS/9040 — शाहनगर (धरमपुरा) - व्यक्तिगत शौचलय निर्माण धनीराम सेन / सोनेलाल</t>
         </is>
       </c>
       <c r="G934" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H934" s="2" t="n">
-        <v>0</v>
+        <v>4400</v>
       </c>
       <c r="I934" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J934" s="3" t="n">
-        <v>45085</v>
+        <v>41136</v>
       </c>
       <c r="K934" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="935">
       <c r="A935" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B935" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C935" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D935" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E935" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F935" s="1" t="inlineStr">
         <is>
-          <t>1709005066/WC/22012035283468 — dag bail richargpit ramdas singh ke koop ke pass</t>
+          <t>1709005066/RS/9042 — शाहनगर (धरमपुरा) - व्यक्तिगत शौचलय निर्माण रत्ती बाई /  दरबारी</t>
         </is>
       </c>
       <c r="G935" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H935" s="2" t="n">
-        <v>25899.46</v>
+        <v>4400</v>
       </c>
       <c r="I935" s="2" t="n">
-        <v>15612</v>
+        <v>0</v>
       </c>
       <c r="J935" s="3" t="n">
-        <v>45786</v>
+        <v>41136</v>
       </c>
       <c r="K935" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="936">
       <c r="A936" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B936" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C936" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D936" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E936" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F936" s="1" t="inlineStr">
         <is>
-          <t>1709005066/WC/22012035283497 — dag bail richargpit Kuldeep singh ke koop ke pass</t>
+          <t>1709005066/RS/9043 — शाहनगर (धरमपुरा) - व्यक्तिगत शौचलय निर्माण सीता राम / कुंजी राठौर</t>
         </is>
       </c>
       <c r="G936" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H936" s="2" t="n">
-        <v>25899.46</v>
+        <v>4400</v>
       </c>
       <c r="I936" s="2" t="n">
-        <v>20571</v>
+        <v>0</v>
       </c>
       <c r="J936" s="3" t="n">
-        <v>45786</v>
+        <v>41136</v>
       </c>
       <c r="K936" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="937">
       <c r="A937" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B937" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C937" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D937" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E937" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F937" s="1" t="inlineStr">
         <is>
-          <t>1709005066/WC/22012035283512 — dag bail richargpit Kichen Side Hand Pump ke pass</t>
+          <t>1709005066/RS/9044 — शाहनगर (धरमपुरा) - व्यक्तिगत शौचलय निर्माण दयाराम / रज्जू राठौर</t>
         </is>
       </c>
       <c r="G937" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H937" s="2" t="n">
-        <v>25899.46</v>
+        <v>4400</v>
       </c>
       <c r="I937" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J937" s="3" t="n">
-        <v>45792</v>
+        <v>41136</v>
       </c>
       <c r="K937" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="938">
       <c r="A938" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B938" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C938" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D938" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E938" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F938" s="1" t="inlineStr">
         <is>
-          <t>1709005066/WC/22012035283531 — dag bail richargpit Samudayik Hand Pump Kallu singh Ka Ghar Ka pass</t>
+          <t>1709005066/RS/9045 — शाहनगर (धरमपुरा) - व्यक्तिगत शौचलय निर्माण ठुट्ठी सिन्ह / दशरथ सिन्ह</t>
         </is>
       </c>
       <c r="G938" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H938" s="2" t="n">
-        <v>25899.46</v>
+        <v>4400</v>
       </c>
       <c r="I938" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J938" s="3" t="n">
-        <v>45771</v>
+        <v>41136</v>
       </c>
       <c r="K938" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="939">
       <c r="A939" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B939" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C939" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D939" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E939" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F939" s="1" t="inlineStr">
         <is>
-          <t>1709005066/WC/GIS/33727 — Percolasion Tank Krishi Mandi Ke Piche Pipariya Jyotish</t>
+          <t>1709005066/RS/9046 — शाहनगर (धरमपुरा) - व्यक्तिगत शौचलय निर्माण अशोक सिन्ह / गुल्ले सिन्ह</t>
         </is>
       </c>
       <c r="G939" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H939" s="2" t="n">
-        <v>771487.81</v>
+        <v>4400</v>
       </c>
       <c r="I939" s="2" t="n">
-        <v>752928.94</v>
+        <v>0</v>
       </c>
       <c r="J939" s="3" t="n">
-        <v>45081</v>
-[...3 lines deleted...]
-      </c>
+        <v>41136</v>
+      </c>
+      <c r="K939" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="940">
       <c r="A940" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B940" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C940" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D940" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E940" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F940" s="1" t="inlineStr">
         <is>
-          <t>1709005066/WC/GIS/33853 — Navin Talab Nirman Karya Bhaita Ma Pipariya Jyotish</t>
+          <t>1709005066/RS/9048 — शाहनगर (धरमपुरा) - व्यक्तिगत शौचलय निर्माण अमर सिन</t>
         </is>
       </c>
       <c r="G940" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H940" s="2" t="n">
-        <v>0</v>
+        <v>4400</v>
       </c>
       <c r="I940" s="2" t="n">
-        <v>0</v>
+        <v>4374</v>
       </c>
       <c r="J940" s="3" t="n">
-        <v>44986</v>
-[...1 lines deleted...]
-      <c r="K940" s="3"/>
+        <v>41427</v>
+      </c>
+      <c r="K940" s="3" t="n">
+        <v>41434</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="941">
       <c r="A941" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B941" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C941" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D941" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E941" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F941" s="1" t="inlineStr">
         <is>
-          <t>1709005066/WC/GIS/36213 — Percolasan Tank nirman karya gau shala ke pichhe</t>
+          <t>1709005066/RS/9051 — शाहनगर (धरमपुरा) - व्यक्तिगत शौचलय निर्माण प्रताप</t>
         </is>
       </c>
       <c r="G941" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H941" s="2" t="n">
-        <v>944607.66</v>
+        <v>4400</v>
       </c>
       <c r="I941" s="2" t="n">
-        <v>896519.87</v>
+        <v>3498</v>
       </c>
       <c r="J941" s="3" t="n">
-        <v>45205</v>
+        <v>41441</v>
       </c>
       <c r="K941" s="3" t="n">
-        <v>46188</v>
+        <v>41448</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="942">
       <c r="A942" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B942" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C942" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D942" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E942" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F942" s="1" t="inlineStr">
         <is>
-          <t>1709005066/WC/GIS/36410 — Percolasan Tank nirman karya Gote Yadav Ka Khat Ka Pass Pipriya Joytise</t>
+          <t>1709005066/RS/9052 — शाहनगर (धरमपुरा) - व्यक्तिगत शौचलय निर्माण तिलक सि</t>
         </is>
       </c>
       <c r="G942" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H942" s="2" t="n">
-        <v>953043.25</v>
+        <v>4400</v>
       </c>
       <c r="I942" s="2" t="n">
-        <v>838545.97</v>
+        <v>0</v>
       </c>
       <c r="J942" s="3" t="n">
-        <v>45205</v>
-[...3 lines deleted...]
-      </c>
+        <v>41631</v>
+      </c>
+      <c r="K942" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="943">
       <c r="A943" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B943" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C943" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>D--RURAL INFRASTUCTURE / Bharat Nirman Sewa Kendra</t>
         </is>
       </c>
       <c r="D943" s="1" t="inlineStr">
         <is>
-          <t>Excavation / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>New Construction / Construction of Gram Panchayat/Panchayat Bhavan Building for Community</t>
         </is>
       </c>
       <c r="E943" s="1" t="inlineStr">
         <is>
-          <t>Renovation of traditional water bodies</t>
+          <t>Constr of GP Bhawan</t>
         </is>
       </c>
       <c r="F943" s="1" t="inlineStr">
         <is>
-          <t>1709005066/WH/144 — Shahnagar - Talab Band Bistar Pipariya 4.97</t>
+          <t>1709005066/SK/2444 — Bharat Nirman Rajeev Gandhi Sewa Kendra,SHAHNAGAR</t>
         </is>
       </c>
       <c r="G943" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H943" s="2" t="n">
-        <v>497000</v>
+        <v>1485000</v>
       </c>
       <c r="I943" s="2" t="n">
-        <v>345257</v>
+        <v>999470.26</v>
       </c>
       <c r="J943" s="3" t="n">
-        <v>40567</v>
+        <v>41701</v>
       </c>
       <c r="K943" s="3" t="n">
-        <v>41296</v>
+        <v>44226</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="944">
       <c r="A944" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B944" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C944" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D944" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E944" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F944" s="1" t="inlineStr">
         <is>
-          <t>1709005066/WH/22012034332330 — ग्राम शाहनगर  खजुलहाई तालाब की गाद निकालना</t>
+          <t>1709005066/WC/22012034515972 — स्टाप डैम निर्माण कार्य किनिया नाला के पास सिमरी</t>
         </is>
       </c>
       <c r="G944" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H944" s="2" t="n">
-        <v>145000</v>
+        <v>0</v>
       </c>
       <c r="I944" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J944" s="3" t="n">
-        <v>43225</v>
+        <v>43740</v>
       </c>
       <c r="K944" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="945">
       <c r="A945" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B945" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C945" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D945" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
         </is>
       </c>
       <c r="E945" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F945" s="1" t="inlineStr">
         <is>
-          <t>1709005066/WH/22012034448555 — तालाब बंड विस्तार कार्य रोड किनारे तालाब पिपरिया ज्योतिषी</t>
+          <t>1709005066/WC/22012034600285 — सामुदायिक तालाब निर्माण कार्य शांती धाम के पास धरमपुरा</t>
         </is>
       </c>
       <c r="G945" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H945" s="2" t="n">
-        <v>998604.04</v>
+        <v>638054</v>
       </c>
       <c r="I945" s="2" t="n">
-        <v>897218.5</v>
+        <v>630367.74</v>
       </c>
       <c r="J945" s="3" t="n">
-        <v>44356</v>
+        <v>44194</v>
       </c>
       <c r="K945" s="3" t="n">
-        <v>44892</v>
+        <v>44464</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="946">
       <c r="A946" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B946" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C946" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D946" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E946" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F946" s="1" t="inlineStr">
         <is>
-          <t>1709005066/WH/22012034936520 — Percolasan Tank Pipriya Jyotishi Ke BhaiyaMe</t>
+          <t>1709005066/WC/22012034613209 — स्टाप डेम निर्माण कार्य किनिया नाला मे शाहनगर</t>
         </is>
       </c>
       <c r="G946" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H946" s="2" t="n">
-        <v>407699.3</v>
+        <v>0</v>
       </c>
       <c r="I946" s="2" t="n">
-        <v>402606.47</v>
+        <v>0</v>
       </c>
       <c r="J946" s="3" t="n">
-        <v>45064</v>
-[...3 lines deleted...]
-      </c>
+        <v>44106</v>
+      </c>
+      <c r="K946" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="947">
       <c r="A947" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B947" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C947" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D947" s="1" t="inlineStr">
         <is>
-          <t>Renovation of Fisheries Ponds for Community / Renovation of Fisheries Ponds for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E947" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F947" s="1" t="inlineStr">
         <is>
-          <t>1709005066/WH/22012034936890 — Percolasan  Tank Krishi Mandi Ke Piche</t>
+          <t>1709005066/WC/22012034616182 — परकूलेशन पोंड पीर बाबा के पास शाहनगर</t>
         </is>
       </c>
       <c r="G947" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H947" s="2" t="n">
-        <v>0</v>
+        <v>740980.88</v>
       </c>
       <c r="I947" s="2" t="n">
-        <v>0</v>
+        <v>598342.57</v>
       </c>
       <c r="J947" s="3" t="n">
-        <v>44952</v>
-[...1 lines deleted...]
-      <c r="K947" s="3"/>
+        <v>44326</v>
+      </c>
+      <c r="K947" s="3" t="n">
+        <v>44891</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="948">
       <c r="A948" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B948" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C948" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D948" s="1" t="inlineStr">
         <is>
-          <t>Renovation of Fisheries Ponds for Community / Renovation of Fisheries Ponds for Community</t>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E948" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F948" s="1" t="inlineStr">
         <is>
-          <t>1709005066/WH/22012034941465 — तालाब जीर्णोद्धार खजलहाई तालाब</t>
+          <t>1709005066/WC/22012034703606 — बोल्डर चेक डेम निर्माण कार्य खजुरहा नाला प्राण सिंह के घर बाजू मे धरमपुरा</t>
         </is>
       </c>
       <c r="G948" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H948" s="2" t="n">
-        <v>892000</v>
+        <v>0</v>
       </c>
       <c r="I948" s="2" t="n">
-        <v>187870.22</v>
+        <v>0</v>
       </c>
       <c r="J948" s="3" t="n">
-        <v>45764</v>
+        <v>44300</v>
       </c>
       <c r="K948" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="949">
       <c r="A949" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B949" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C949" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Renovation of traditional water bodies</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D949" s="1" t="inlineStr">
         <is>
-          <t>Strengthening of Embankment / Construction of Embankment for community</t>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E949" s="1" t="inlineStr">
         <is>
-          <t>Renovation of traditional water bodies</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F949" s="1" t="inlineStr">
         <is>
-          <t>1709005066/WH/42 — शाहनागर बुकराहाई तालाब वण्‍ड विस्‍तार</t>
+          <t>1709005066/WC/22012034703611 — बोल्डर चेक डेम निर्माण कार्य खजुरहा नाला सुखदेव सिंह के खेत के पास धरमपुरा</t>
         </is>
       </c>
       <c r="G949" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H949" s="2" t="n">
-        <v>479000</v>
+        <v>0</v>
       </c>
       <c r="I949" s="2" t="n">
-        <v>190648</v>
+        <v>0</v>
       </c>
       <c r="J949" s="3" t="n">
-        <v>39254</v>
-[...3 lines deleted...]
-      </c>
+        <v>44300</v>
+      </c>
+      <c r="K949" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="950">
       <c r="A950" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B950" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C950" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D950" s="1" t="inlineStr">
         <is>
-          <t>Desilting / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
         </is>
       </c>
       <c r="E950" s="1" t="inlineStr">
         <is>
-          <t>Renovation of traditional water bodies</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F950" s="1" t="inlineStr">
         <is>
-          <t>1709005066/शाहनगरWHनवीन कूपनिर्माण रामदास/रामदय/08 — शाहनगर-नवीन कूप निर्माण रामदास/रामदयाल</t>
+          <t>1709005066/WC/22012034703613 — बोल्डर चेक डेम निर्माण कार्य खजुरहा नाला गुलाब सिंह के खेत के पास धरमपुरा</t>
         </is>
       </c>
       <c r="G950" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H950" s="2" t="n">
-        <v>131320</v>
+        <v>0</v>
       </c>
       <c r="I950" s="2" t="n">
-        <v>177657</v>
+        <v>0</v>
       </c>
       <c r="J950" s="3" t="n">
-        <v>39545</v>
-[...3 lines deleted...]
-      </c>
+        <v>44300</v>
+      </c>
+      <c r="K950" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="951">
       <c r="A951" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B951" s="1" t="inlineStr">
         <is>
+          <t>2021-2022</t>
+        </is>
+      </c>
+      <c r="C951" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D951" s="1" t="inlineStr">
+        <is>
+          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
+        </is>
+      </c>
+      <c r="E951" s="1" t="inlineStr">
+        <is>
+          <t>Roof Water Harvesting on gov/panchayat bldg</t>
+        </is>
+      </c>
+      <c r="F951" s="1" t="inlineStr">
+        <is>
+          <t>1709005066/WC/22012034725700 — CTR Roof Water Harvesting gram Panchayat Bhagwan Shahnagar</t>
+        </is>
+      </c>
+      <c r="G951" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H951" s="2" t="n">
+        <v>22173.14</v>
+      </c>
+      <c r="I951" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J951" s="3" t="n">
+        <v>44300</v>
+      </c>
+      <c r="K951" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="952">
+      <c r="A952" s="1" t="inlineStr">
+        <is>
+          <t>SHAHNAGAR</t>
+        </is>
+      </c>
+      <c r="B952" s="1" t="inlineStr">
+        <is>
+          <t>2021-2022</t>
+        </is>
+      </c>
+      <c r="C952" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D952" s="1" t="inlineStr">
+        <is>
+          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
+        </is>
+      </c>
+      <c r="E952" s="1" t="inlineStr">
+        <is>
+          <t>Roof Water Harvesting on gov/panchayat bldg</t>
+        </is>
+      </c>
+      <c r="F952" s="1" t="inlineStr">
+        <is>
+          <t>1709005066/WC/22012034725777 — CTR Roof Water Harvesting Madhyamik Shala Dharampura</t>
+        </is>
+      </c>
+      <c r="G952" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H952" s="2" t="n">
+        <v>22173.14</v>
+      </c>
+      <c r="I952" s="2" t="n">
+        <v>386</v>
+      </c>
+      <c r="J952" s="3" t="n">
+        <v>44387</v>
+      </c>
+      <c r="K952" s="3" t="n">
+        <v>45329</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="953">
+      <c r="A953" s="1" t="inlineStr">
+        <is>
+          <t>SHAHNAGAR</t>
+        </is>
+      </c>
+      <c r="B953" s="1" t="inlineStr">
+        <is>
+          <t>2023-2024</t>
+        </is>
+      </c>
+      <c r="C953" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D953" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+        </is>
+      </c>
+      <c r="E953" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Tank</t>
+        </is>
+      </c>
+      <c r="F953" s="1" t="inlineStr">
+        <is>
+          <t>1709005066/WC/22012035072991 — Navin Talab Nirman Karya Sanyasi Maharaj Ke Pass Pipriya Jyotishi</t>
+        </is>
+      </c>
+      <c r="G953" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H953" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I953" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J953" s="3" t="n">
+        <v>45024</v>
+      </c>
+      <c r="K953" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="954">
+      <c r="A954" s="1" t="inlineStr">
+        <is>
+          <t>SHAHNAGAR</t>
+        </is>
+      </c>
+      <c r="B954" s="1" t="inlineStr">
+        <is>
+          <t>2023-2024</t>
+        </is>
+      </c>
+      <c r="C954" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D954" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
+        </is>
+      </c>
+      <c r="E954" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Tank</t>
+        </is>
+      </c>
+      <c r="F954" s="1" t="inlineStr">
+        <is>
+          <t>1709005066/WC/22012035073254 — नवीन तालाब निर्माण कार्य संन्यासी महाराज के पास पिपरिया ज्योतिषी</t>
+        </is>
+      </c>
+      <c r="G954" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H954" s="2" t="n">
+        <v>2248000</v>
+      </c>
+      <c r="I954" s="2" t="n">
+        <v>1620611.49</v>
+      </c>
+      <c r="J954" s="3" t="n">
+        <v>45092</v>
+      </c>
+      <c r="K954" s="3" t="n">
+        <v>46148</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="955">
+      <c r="A955" s="1" t="inlineStr">
+        <is>
+          <t>SHAHNAGAR</t>
+        </is>
+      </c>
+      <c r="B955" s="1" t="inlineStr">
+        <is>
+          <t>2023-2024</t>
+        </is>
+      </c>
+      <c r="C955" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D955" s="1" t="inlineStr">
+        <is>
+          <t>Repair &amp; maint of Mini Percolation Tank for Comm / Repair and maintenance of Mini Percolation Tank for Community</t>
+        </is>
+      </c>
+      <c r="E955" s="1" t="inlineStr">
+        <is>
+          <t>Repair &amp; maint of Percolation Tank</t>
+        </is>
+      </c>
+      <c r="F955" s="1" t="inlineStr">
+        <is>
+          <t>1709005066/WC/22012035085914 — Percolasan Tank Sitaram Singh                    gh Ke Jameen Ka Pass   Pipriya Jyotishi Ke BhaiyaMe</t>
+        </is>
+      </c>
+      <c r="G955" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H955" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I955" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J955" s="3" t="n">
+        <v>45085</v>
+      </c>
+      <c r="K955" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="956">
+      <c r="A956" s="1" t="inlineStr">
+        <is>
+          <t>SHAHNAGAR</t>
+        </is>
+      </c>
+      <c r="B956" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C956" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D956" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
+        </is>
+      </c>
+      <c r="E956" s="1" t="inlineStr">
+        <is>
+          <t>Well Recharge</t>
+        </is>
+      </c>
+      <c r="F956" s="1" t="inlineStr">
+        <is>
+          <t>1709005066/WC/22012035283468 — dag bail richargpit ramdas singh ke koop ke pass</t>
+        </is>
+      </c>
+      <c r="G956" s="1" t="inlineStr">
+        <is>
+          <t>Ongoing</t>
+        </is>
+      </c>
+      <c r="H956" s="2" t="n">
+        <v>25899.46</v>
+      </c>
+      <c r="I956" s="2" t="n">
+        <v>15612</v>
+      </c>
+      <c r="J956" s="3" t="n">
+        <v>45786</v>
+      </c>
+      <c r="K956" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="957">
+      <c r="A957" s="1" t="inlineStr">
+        <is>
+          <t>SHAHNAGAR</t>
+        </is>
+      </c>
+      <c r="B957" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C957" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D957" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
+        </is>
+      </c>
+      <c r="E957" s="1" t="inlineStr">
+        <is>
+          <t>Well Recharge</t>
+        </is>
+      </c>
+      <c r="F957" s="1" t="inlineStr">
+        <is>
+          <t>1709005066/WC/22012035283497 — dag bail richargpit Kuldeep singh ke koop ke pass</t>
+        </is>
+      </c>
+      <c r="G957" s="1" t="inlineStr">
+        <is>
+          <t>Ongoing</t>
+        </is>
+      </c>
+      <c r="H957" s="2" t="n">
+        <v>25899.46</v>
+      </c>
+      <c r="I957" s="2" t="n">
+        <v>20571</v>
+      </c>
+      <c r="J957" s="3" t="n">
+        <v>45786</v>
+      </c>
+      <c r="K957" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="958">
+      <c r="A958" s="1" t="inlineStr">
+        <is>
+          <t>SHAHNAGAR</t>
+        </is>
+      </c>
+      <c r="B958" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C958" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D958" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
+        </is>
+      </c>
+      <c r="E958" s="1" t="inlineStr">
+        <is>
+          <t>Well Recharge</t>
+        </is>
+      </c>
+      <c r="F958" s="1" t="inlineStr">
+        <is>
+          <t>1709005066/WC/22012035283512 — dag bail richargpit Kichen Side Hand Pump ke pass</t>
+        </is>
+      </c>
+      <c r="G958" s="1" t="inlineStr">
+        <is>
+          <t>Ongoing</t>
+        </is>
+      </c>
+      <c r="H958" s="2" t="n">
+        <v>25899.46</v>
+      </c>
+      <c r="I958" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J958" s="3" t="n">
+        <v>45792</v>
+      </c>
+      <c r="K958" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="959">
+      <c r="A959" s="1" t="inlineStr">
+        <is>
+          <t>SHAHNAGAR</t>
+        </is>
+      </c>
+      <c r="B959" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C959" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D959" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
+        </is>
+      </c>
+      <c r="E959" s="1" t="inlineStr">
+        <is>
+          <t>Well Recharge</t>
+        </is>
+      </c>
+      <c r="F959" s="1" t="inlineStr">
+        <is>
+          <t>1709005066/WC/22012035283531 — dag bail richargpit Samudayik Hand Pump Kallu singh Ka Ghar Ka pass</t>
+        </is>
+      </c>
+      <c r="G959" s="1" t="inlineStr">
+        <is>
+          <t>Approved</t>
+        </is>
+      </c>
+      <c r="H959" s="2" t="n">
+        <v>25899.46</v>
+      </c>
+      <c r="I959" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J959" s="3" t="n">
+        <v>45771</v>
+      </c>
+      <c r="K959" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="960">
+      <c r="A960" s="1" t="inlineStr">
+        <is>
+          <t>SHAHNAGAR</t>
+        </is>
+      </c>
+      <c r="B960" s="1" t="inlineStr">
+        <is>
+          <t>2023-2024</t>
+        </is>
+      </c>
+      <c r="C960" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D960" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+        </is>
+      </c>
+      <c r="E960" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Percolation Tank</t>
+        </is>
+      </c>
+      <c r="F960" s="1" t="inlineStr">
+        <is>
+          <t>1709005066/WC/GIS/33727 — Percolasion Tank Krishi Mandi Ke Piche Pipariya Jyotish</t>
+        </is>
+      </c>
+      <c r="G960" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H960" s="2" t="n">
+        <v>771487.81</v>
+      </c>
+      <c r="I960" s="2" t="n">
+        <v>752928.94</v>
+      </c>
+      <c r="J960" s="3" t="n">
+        <v>45081</v>
+      </c>
+      <c r="K960" s="3" t="n">
+        <v>45674</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="961">
+      <c r="A961" s="1" t="inlineStr">
+        <is>
+          <t>SHAHNAGAR</t>
+        </is>
+      </c>
+      <c r="B961" s="1" t="inlineStr">
+        <is>
+          <t>2022-2023</t>
+        </is>
+      </c>
+      <c r="C961" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D961" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+        </is>
+      </c>
+      <c r="E961" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Percolation Tank</t>
+        </is>
+      </c>
+      <c r="F961" s="1" t="inlineStr">
+        <is>
+          <t>1709005066/WC/GIS/33853 — Navin Talab Nirman Karya Bhaita Ma Pipariya Jyotish</t>
+        </is>
+      </c>
+      <c r="G961" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H961" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I961" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J961" s="3" t="n">
+        <v>44986</v>
+      </c>
+      <c r="K961" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="962">
+      <c r="A962" s="1" t="inlineStr">
+        <is>
+          <t>SHAHNAGAR</t>
+        </is>
+      </c>
+      <c r="B962" s="1" t="inlineStr">
+        <is>
+          <t>2023-2024</t>
+        </is>
+      </c>
+      <c r="C962" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D962" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+        </is>
+      </c>
+      <c r="E962" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Percolation Tank</t>
+        </is>
+      </c>
+      <c r="F962" s="1" t="inlineStr">
+        <is>
+          <t>1709005066/WC/GIS/36213 — Percolasan Tank nirman karya gau shala ke pichhe</t>
+        </is>
+      </c>
+      <c r="G962" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H962" s="2" t="n">
+        <v>944607.66</v>
+      </c>
+      <c r="I962" s="2" t="n">
+        <v>896519.87</v>
+      </c>
+      <c r="J962" s="3" t="n">
+        <v>45205</v>
+      </c>
+      <c r="K962" s="3" t="n">
+        <v>46188</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="963">
+      <c r="A963" s="1" t="inlineStr">
+        <is>
+          <t>SHAHNAGAR</t>
+        </is>
+      </c>
+      <c r="B963" s="1" t="inlineStr">
+        <is>
+          <t>2023-2024</t>
+        </is>
+      </c>
+      <c r="C963" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D963" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+        </is>
+      </c>
+      <c r="E963" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Percolation Tank</t>
+        </is>
+      </c>
+      <c r="F963" s="1" t="inlineStr">
+        <is>
+          <t>1709005066/WC/GIS/36410 — Percolasan Tank nirman karya Gote Yadav Ka Khat Ka Pass Pipriya Joytise</t>
+        </is>
+      </c>
+      <c r="G963" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H963" s="2" t="n">
+        <v>953043.25</v>
+      </c>
+      <c r="I963" s="2" t="n">
+        <v>838545.97</v>
+      </c>
+      <c r="J963" s="3" t="n">
+        <v>45205</v>
+      </c>
+      <c r="K963" s="3" t="n">
+        <v>45856</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="964">
+      <c r="A964" s="1" t="inlineStr">
+        <is>
+          <t>SHAHNAGAR</t>
+        </is>
+      </c>
+      <c r="B964" s="1" t="inlineStr">
+        <is>
+          <t>2010-2011</t>
+        </is>
+      </c>
+      <c r="C964" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+        </is>
+      </c>
+      <c r="D964" s="1" t="inlineStr">
+        <is>
+          <t>Excavation / Renovation of Community Water Harvesting Ponds for Community</t>
+        </is>
+      </c>
+      <c r="E964" s="1" t="inlineStr">
+        <is>
+          <t>Renovation of traditional water bodies</t>
+        </is>
+      </c>
+      <c r="F964" s="1" t="inlineStr">
+        <is>
+          <t>1709005066/WH/144 — Shahnagar - Talab Band Bistar Pipariya 4.97</t>
+        </is>
+      </c>
+      <c r="G964" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H964" s="2" t="n">
+        <v>497000</v>
+      </c>
+      <c r="I964" s="2" t="n">
+        <v>345257</v>
+      </c>
+      <c r="J964" s="3" t="n">
+        <v>40567</v>
+      </c>
+      <c r="K964" s="3" t="n">
+        <v>41296</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="965">
+      <c r="A965" s="1" t="inlineStr">
+        <is>
+          <t>SHAHNAGAR</t>
+        </is>
+      </c>
+      <c r="B965" s="1" t="inlineStr">
+        <is>
+          <t>2018-2019</t>
+        </is>
+      </c>
+      <c r="C965" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+        </is>
+      </c>
+      <c r="D965" s="1" t="inlineStr">
+        <is>
+          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+        </is>
+      </c>
+      <c r="E965" s="1" t="inlineStr">
+        <is>
+          <t>Repair &amp; maint of Pond/ Tank</t>
+        </is>
+      </c>
+      <c r="F965" s="1" t="inlineStr">
+        <is>
+          <t>1709005066/WH/22012034332330 — ग्राम शाहनगर  खजुलहाई तालाब की गाद निकालना</t>
+        </is>
+      </c>
+      <c r="G965" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H965" s="2" t="n">
+        <v>145000</v>
+      </c>
+      <c r="I965" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J965" s="3" t="n">
+        <v>43225</v>
+      </c>
+      <c r="K965" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="966">
+      <c r="A966" s="1" t="inlineStr">
+        <is>
+          <t>SHAHNAGAR</t>
+        </is>
+      </c>
+      <c r="B966" s="1" t="inlineStr">
+        <is>
+          <t>2021-2022</t>
+        </is>
+      </c>
+      <c r="C966" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+        </is>
+      </c>
+      <c r="D966" s="1" t="inlineStr">
+        <is>
+          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+        </is>
+      </c>
+      <c r="E966" s="1" t="inlineStr">
+        <is>
+          <t>Repair &amp; maint of Pond/ Tank</t>
+        </is>
+      </c>
+      <c r="F966" s="1" t="inlineStr">
+        <is>
+          <t>1709005066/WH/22012034448555 — तालाब बंड विस्तार कार्य रोड किनारे तालाब पिपरिया ज्योतिषी</t>
+        </is>
+      </c>
+      <c r="G966" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H966" s="2" t="n">
+        <v>998604.04</v>
+      </c>
+      <c r="I966" s="2" t="n">
+        <v>897218.5</v>
+      </c>
+      <c r="J966" s="3" t="n">
+        <v>44356</v>
+      </c>
+      <c r="K966" s="3" t="n">
+        <v>44892</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="967">
+      <c r="A967" s="1" t="inlineStr">
+        <is>
+          <t>SHAHNAGAR</t>
+        </is>
+      </c>
+      <c r="B967" s="1" t="inlineStr">
+        <is>
+          <t>2023-2024</t>
+        </is>
+      </c>
+      <c r="C967" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+        </is>
+      </c>
+      <c r="D967" s="1" t="inlineStr">
+        <is>
+          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+        </is>
+      </c>
+      <c r="E967" s="1" t="inlineStr">
+        <is>
+          <t>Repair &amp; maint of Pond/ Tank</t>
+        </is>
+      </c>
+      <c r="F967" s="1" t="inlineStr">
+        <is>
+          <t>1709005066/WH/22012034936520 — Percolasan Tank Pipriya Jyotishi Ke BhaiyaMe</t>
+        </is>
+      </c>
+      <c r="G967" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H967" s="2" t="n">
+        <v>407699.3</v>
+      </c>
+      <c r="I967" s="2" t="n">
+        <v>402606.47</v>
+      </c>
+      <c r="J967" s="3" t="n">
+        <v>45064</v>
+      </c>
+      <c r="K967" s="3" t="n">
+        <v>45484</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="968">
+      <c r="A968" s="1" t="inlineStr">
+        <is>
+          <t>SHAHNAGAR</t>
+        </is>
+      </c>
+      <c r="B968" s="1" t="inlineStr">
+        <is>
+          <t>2022-2023</t>
+        </is>
+      </c>
+      <c r="C968" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+        </is>
+      </c>
+      <c r="D968" s="1" t="inlineStr">
+        <is>
+          <t>Renovation of Fisheries Ponds for Community / Renovation of Fisheries Ponds for Community</t>
+        </is>
+      </c>
+      <c r="E968" s="1" t="inlineStr">
+        <is>
+          <t>Repair &amp; maint of Pond/ Tank</t>
+        </is>
+      </c>
+      <c r="F968" s="1" t="inlineStr">
+        <is>
+          <t>1709005066/WH/22012034936890 — Percolasan  Tank Krishi Mandi Ke Piche</t>
+        </is>
+      </c>
+      <c r="G968" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H968" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I968" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J968" s="3" t="n">
+        <v>44952</v>
+      </c>
+      <c r="K968" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="969">
+      <c r="A969" s="1" t="inlineStr">
+        <is>
+          <t>SHAHNAGAR</t>
+        </is>
+      </c>
+      <c r="B969" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C969" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+        </is>
+      </c>
+      <c r="D969" s="1" t="inlineStr">
+        <is>
+          <t>Renovation of Fisheries Ponds for Community / Repair &amp; Maintenance of Fishery Pond for Community</t>
+        </is>
+      </c>
+      <c r="E969" s="1" t="inlineStr">
+        <is>
+          <t>Repair &amp; maint of Pond/ Tank</t>
+        </is>
+      </c>
+      <c r="F969" s="1" t="inlineStr">
+        <is>
+          <t>1709005066/WH/22012034941465 — तालाब जीर्णोद्धार खजलहाई तालाब</t>
+        </is>
+      </c>
+      <c r="G969" s="1" t="inlineStr">
+        <is>
+          <t>Ongoing</t>
+        </is>
+      </c>
+      <c r="H969" s="2" t="n">
+        <v>892000</v>
+      </c>
+      <c r="I969" s="2" t="n">
+        <v>187870.22</v>
+      </c>
+      <c r="J969" s="3" t="n">
+        <v>45764</v>
+      </c>
+      <c r="K969" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="970">
+      <c r="A970" s="1" t="inlineStr">
+        <is>
+          <t>SHAHNAGAR</t>
+        </is>
+      </c>
+      <c r="B970" s="1" t="inlineStr">
+        <is>
           <t>2007-2008</t>
         </is>
       </c>
-      <c r="C951" s="1" t="inlineStr">
+      <c r="C970" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Renovation of traditional water bodies</t>
+        </is>
+      </c>
+      <c r="D970" s="1" t="inlineStr">
+        <is>
+          <t>Strengthening of Embankment / Construction of Embankment for community</t>
+        </is>
+      </c>
+      <c r="E970" s="1" t="inlineStr">
+        <is>
+          <t>Renovation of traditional water bodies</t>
+        </is>
+      </c>
+      <c r="F970" s="1" t="inlineStr">
+        <is>
+          <t>1709005066/WH/42 — शाहनागर बुकराहाई तालाब वण्‍ड विस्‍तार</t>
+        </is>
+      </c>
+      <c r="G970" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H970" s="2" t="n">
+        <v>479000</v>
+      </c>
+      <c r="I970" s="2" t="n">
+        <v>190648</v>
+      </c>
+      <c r="J970" s="3" t="n">
+        <v>39254</v>
+      </c>
+      <c r="K970" s="3" t="n">
+        <v>39518</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="971">
+      <c r="A971" s="1" t="inlineStr">
+        <is>
+          <t>SHAHNAGAR</t>
+        </is>
+      </c>
+      <c r="B971" s="1" t="inlineStr">
+        <is>
+          <t>2008-2009</t>
+        </is>
+      </c>
+      <c r="C971" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
-      <c r="D951" s="1" t="inlineStr">
+      <c r="D971" s="1" t="inlineStr">
+        <is>
+          <t>Desilting / Renovation of Community Water Harvesting Ponds for Community</t>
+        </is>
+      </c>
+      <c r="E971" s="1" t="inlineStr">
+        <is>
+          <t>Renovation of traditional water bodies</t>
+        </is>
+      </c>
+      <c r="F971" s="1" t="inlineStr">
+        <is>
+          <t>1709005066/शाहनगरWHनवीन कूपनिर्माण रामदास/रामदय/08 — शाहनगर-नवीन कूप निर्माण रामदास/रामदयाल</t>
+        </is>
+      </c>
+      <c r="G971" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H971" s="2" t="n">
+        <v>131320</v>
+      </c>
+      <c r="I971" s="2" t="n">
+        <v>177657</v>
+      </c>
+      <c r="J971" s="3" t="n">
+        <v>39545</v>
+      </c>
+      <c r="K971" s="3" t="n">
+        <v>39288</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="972">
+      <c r="A972" s="1" t="inlineStr">
+        <is>
+          <t>SHAHNAGAR</t>
+        </is>
+      </c>
+      <c r="B972" s="1" t="inlineStr">
+        <is>
+          <t>2007-2008</t>
+        </is>
+      </c>
+      <c r="C972" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+        </is>
+      </c>
+      <c r="D972" s="1" t="inlineStr">
         <is>
           <t>Excavation / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
-      <c r="E951" s="1" t="inlineStr">
+      <c r="E972" s="1" t="inlineStr">
         <is>
           <t>Renovation of traditional water bodies</t>
         </is>
       </c>
-      <c r="F951" s="1" t="inlineStr">
+      <c r="F972" s="1" t="inlineStr">
         <is>
           <t>1709005066/शाहनगरWHनवीन कूप निर्माण राममिलन/दरब/01 — शाहनगर-नवीन कूप निर्माण राममिलन/दरबारी</t>
         </is>
       </c>
-      <c r="G951" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H951" s="2" t="n">
+      <c r="G972" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H972" s="2" t="n">
         <v>131320</v>
       </c>
-      <c r="I951" s="2" t="n">
+      <c r="I972" s="2" t="n">
         <v>141633.8</v>
       </c>
-      <c r="J951" s="3" t="n">
+      <c r="J972" s="3" t="n">
         <v>39511</v>
       </c>
-      <c r="K951" s="3" t="n">
+      <c r="K972" s="3" t="n">
         <v>39288</v>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>