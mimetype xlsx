--- v0 (2026-09-02)
+++ v1 (2026-10-19)
@@ -122,64 +122,64 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:K804"/>
+  <dimension ref="A1:K805"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-02 16:22:23</t>
+          <t>Exported on: 2026-10-19 10:43:18</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: PANNA</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -1090,51 +1090,51 @@
         <v>0</v>
       </c>
       <c r="J28" s="3" t="n">
         <v>44931</v>
       </c>
       <c r="K28" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C29" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D29" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E29" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F29" s="1" t="inlineStr">
         <is>
           <t>1709005075/IC/22012034891448 — nirmal neer nirman kary gaushala ke pass sarangpur</t>
         </is>
       </c>
       <c r="G29" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H29" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I29" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J29" s="3" t="n">
         <v>45761</v>
@@ -2595,51 +2595,51 @@
       <c r="J59" s="3" t="n">
         <v>40551</v>
       </c>
       <c r="K59" s="3" t="n">
         <v>41361</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="60">
       <c r="A60" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C60" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D60" s="1" t="inlineStr">
         <is>
-          <t>Well / Construction of Irrigation Open Well for Individuals</t>
+          <t>Well / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E60" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F60" s="1" t="inlineStr">
         <is>
           <t>1709005075/IF/22012034316110 — kapil dhara koop baldevprasad balmukund/ jamuna prasad</t>
         </is>
       </c>
       <c r="G60" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H60" s="2" t="n">
         <v>232000</v>
       </c>
       <c r="I60" s="2" t="n">
         <v>21210</v>
       </c>
       <c r="J60" s="3" t="n">
         <v>42775</v>
@@ -2736,51 +2736,51 @@
         <v>0</v>
       </c>
       <c r="J62" s="3" t="n">
         <v>42761</v>
       </c>
       <c r="K62" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="63">
       <c r="A63" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C63" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D63" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E63" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F63" s="1" t="inlineStr">
         <is>
           <t>1709005075/IF/22012034316132 — kapil dhara koop ramola s/o radhe</t>
         </is>
       </c>
       <c r="G63" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H63" s="2" t="n">
         <v>200000</v>
       </c>
       <c r="I63" s="2" t="n">
         <v>8970</v>
       </c>
       <c r="J63" s="3" t="n">
         <v>42779</v>
@@ -4280,73 +4280,73 @@
         <v>0</v>
       </c>
       <c r="J94" s="3" t="n">
         <v>43923</v>
       </c>
       <c r="K94" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="95">
       <c r="A95" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C95" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D95" s="1" t="inlineStr">
         <is>
-          <t>Boundary Plantation of Horti-Trees for Individuals / Boundary Line Plantation of Horticulture Trees for Individuals</t>
+          <t>Boundary Plantation of Horti-Trees for Individuals / Line Plantation of Horticulture Trees for Individual</t>
         </is>
       </c>
       <c r="E95" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F95" s="1" t="inlineStr">
         <is>
           <t>1709005075/IF/22012034582122 — niji khet me phalouddan bednarayan s/o bharat sarangpur</t>
         </is>
       </c>
       <c r="G95" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H95" s="2" t="n">
         <v>115360</v>
       </c>
       <c r="I95" s="2" t="n">
-        <v>40970</v>
+        <v>43070</v>
       </c>
       <c r="J95" s="3" t="n">
         <v>44078</v>
       </c>
       <c r="K95" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="96">
       <c r="A96" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C96" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D96" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individuals</t>
@@ -4421,73 +4421,73 @@
         <v>0</v>
       </c>
       <c r="J97" s="3" t="n">
         <v>43937</v>
       </c>
       <c r="K97" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="98">
       <c r="A98" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C98" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D98" s="1" t="inlineStr">
         <is>
-          <t>Boundary Plantation of Horti-Trees for Individuals / Boundary Line Plantation of Horticulture Trees for Individuals</t>
+          <t>Boundary Plantation of Horti-Trees for Individuals / Line Plantation of Horticulture Trees for Individual</t>
         </is>
       </c>
       <c r="E98" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F98" s="1" t="inlineStr">
         <is>
           <t>1709005075/IF/22012034582137 — niji khet me phalouddan gopal s/o sunnilal sarangpur</t>
         </is>
       </c>
       <c r="G98" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H98" s="2" t="n">
         <v>115360</v>
       </c>
       <c r="I98" s="2" t="n">
-        <v>22850</v>
+        <v>24410</v>
       </c>
       <c r="J98" s="3" t="n">
         <v>44078</v>
       </c>
       <c r="K98" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="99">
       <c r="A99" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C99" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D99" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen peripheral bund for indiv / Construction of Earthen peripheral/farm/field Bund for Individuals</t>
@@ -6016,474 +6016,474 @@
       <c r="J130" s="3" t="n">
         <v>45788</v>
       </c>
       <c r="K130" s="3" t="n">
         <v>46187</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="131">
       <c r="A131" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B131" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C131" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D131" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E131" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F131" s="1" t="inlineStr">
         <is>
           <t>1709005075/IF/22012035369735 — khet talab nirman kary jauhariya s/o mantakiya salaiya</t>
         </is>
       </c>
       <c r="G131" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H131" s="2" t="n">
         <v>199610.56</v>
       </c>
       <c r="I131" s="2" t="n">
         <v>156592.8</v>
       </c>
       <c r="J131" s="3" t="n">
         <v>45788</v>
       </c>
       <c r="K131" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="132">
       <c r="A132" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B132" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C132" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D132" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E132" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F132" s="1" t="inlineStr">
         <is>
           <t>1709005075/IF/22012035369803 — khet talab nirman kary puran singh s/o gulab ghona</t>
         </is>
       </c>
       <c r="G132" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H132" s="2" t="n">
         <v>199610.56</v>
       </c>
       <c r="I132" s="2" t="n">
         <v>178858.84</v>
       </c>
       <c r="J132" s="3" t="n">
         <v>45797</v>
       </c>
       <c r="K132" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="133">
       <c r="A133" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B133" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C133" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D133" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E133" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F133" s="1" t="inlineStr">
         <is>
           <t>1709005075/IF/22012035369843 — khet talab nirman kary tilak singh s/o dhaniram ghona</t>
         </is>
       </c>
       <c r="G133" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H133" s="2" t="n">
         <v>199610.56</v>
       </c>
       <c r="I133" s="2" t="n">
         <v>177882.68</v>
       </c>
       <c r="J133" s="3" t="n">
         <v>45797</v>
       </c>
       <c r="K133" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="134">
       <c r="A134" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B134" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C134" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D134" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E134" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F134" s="1" t="inlineStr">
         <is>
           <t>1709005075/IF/22012035369871 — khet talab nirman kary bhagwan das s/o nonelal surru</t>
         </is>
       </c>
       <c r="G134" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H134" s="2" t="n">
         <v>197050.43</v>
       </c>
       <c r="I134" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J134" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K134" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="135">
       <c r="A135" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B135" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C135" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D135" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E135" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F135" s="1" t="inlineStr">
         <is>
           <t>1709005075/IF/22012035380429 — khet talab nirman kary dev singh s/o puran ghona</t>
         </is>
       </c>
       <c r="G135" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H135" s="2" t="n">
         <v>194441.9</v>
       </c>
       <c r="I135" s="2" t="n">
         <v>160719.33</v>
       </c>
       <c r="J135" s="3" t="n">
         <v>45797</v>
       </c>
       <c r="K135" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="136">
       <c r="A136" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B136" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C136" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D136" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E136" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F136" s="1" t="inlineStr">
         <is>
           <t>1709005075/IF/22012035380457 — dudwell recharrrge kalawati yadav</t>
         </is>
       </c>
       <c r="G136" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H136" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I136" s="2" t="n">
         <v>17436.06</v>
       </c>
       <c r="J136" s="3" t="n">
         <v>45775</v>
       </c>
       <c r="K136" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="137">
       <c r="A137" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B137" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C137" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D137" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E137" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F137" s="1" t="inlineStr">
         <is>
           <t>1709005075/IF/22012035380473 — dugweel recharge ramratan sen ke pass</t>
         </is>
       </c>
       <c r="G137" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H137" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I137" s="2" t="n">
         <v>19136.08</v>
       </c>
       <c r="J137" s="3" t="n">
         <v>45775</v>
       </c>
       <c r="K137" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="138">
       <c r="A138" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B138" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C138" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D138" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E138" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F138" s="1" t="inlineStr">
         <is>
           <t>1709005075/IF/22012035380482 — dudwell recharrrge baliram prajpati</t>
         </is>
       </c>
       <c r="G138" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H138" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I138" s="2" t="n">
         <v>23395.83</v>
       </c>
       <c r="J138" s="3" t="n">
         <v>45775</v>
       </c>
       <c r="K138" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="139">
       <c r="A139" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B139" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C139" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D139" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E139" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F139" s="1" t="inlineStr">
         <is>
           <t>1709005075/IF/22012035380495 — dudwell recharrrge dherendra mishra</t>
         </is>
       </c>
       <c r="G139" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H139" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I139" s="2" t="n">
-        <v>17436.06</v>
+        <v>20556.06</v>
       </c>
       <c r="J139" s="3" t="n">
         <v>45775</v>
       </c>
       <c r="K139" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="140">
       <c r="A140" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B140" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C140" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D140" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E140" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F140" s="1" t="inlineStr">
         <is>
           <t>1709005075/IF/22012035502560 — khet talab nirman kary brajmohan singh s/o dhaniram ghona</t>
         </is>
       </c>
       <c r="G140" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H140" s="2" t="n">
         <v>199231.7</v>
       </c>
       <c r="I140" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J140" s="3" t="n">
         <v>45761</v>
@@ -6535,239 +6535,239 @@
       <c r="J141" s="3" t="n">
         <v>45802</v>
       </c>
       <c r="K141" s="3" t="n">
         <v>46187</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="142">
       <c r="A142" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B142" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C142" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D142" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E142" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F142" s="1" t="inlineStr">
         <is>
           <t>1709005075/IF/22012035503112 — dudwell recharrrge bednarayan yadav</t>
         </is>
       </c>
       <c r="G142" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H142" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I142" s="2" t="n">
         <v>21323.02</v>
       </c>
       <c r="J142" s="3" t="n">
         <v>45798</v>
       </c>
       <c r="K142" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="143">
       <c r="A143" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B143" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C143" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D143" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E143" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F143" s="1" t="inlineStr">
         <is>
           <t>1709005075/IF/22012035503131 — dudwell recharrrge kalla chaudhri</t>
         </is>
       </c>
       <c r="G143" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H143" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I143" s="2" t="n">
         <v>13256.02</v>
       </c>
       <c r="J143" s="3" t="n">
         <v>45798</v>
       </c>
       <c r="K143" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="144">
       <c r="A144" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B144" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C144" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D144" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E144" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F144" s="1" t="inlineStr">
         <is>
           <t>1709005075/IF/22012035560962 — khet talab nirman kary kalawati w/o shankar yadav salaiya</t>
         </is>
       </c>
       <c r="G144" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H144" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I144" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J144" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K144" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="145">
       <c r="A145" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B145" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C145" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D145" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E145" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F145" s="1" t="inlineStr">
         <is>
           <t>1709005075/IF/22012035560967 — khet talab nirman kary mohan s/o bhaddi sarangpur</t>
         </is>
       </c>
       <c r="G145" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H145" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I145" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J145" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K145" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="146">
       <c r="A146" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B146" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C146" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D146" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E146" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F146" s="1" t="inlineStr">
         <is>
           <t>1709005075/IF/22012035560981 — khet talab nirman kary lakhan s/o kesher ghona</t>
         </is>
       </c>
       <c r="G146" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H146" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I146" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J146" s="3" t="n">
         <v>45761</v>
@@ -6933,51 +6933,51 @@
       </c>
       <c r="D150" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E150" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F150" s="1" t="inlineStr">
         <is>
           <t>1709005075/IF/22012035629973 — एक बगिया मां के नाम सुगरबाई पति कंछेदी प्रजापति ग्राम सारंगपुर</t>
         </is>
       </c>
       <c r="G150" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H150" s="2" t="n">
         <v>199623.67</v>
       </c>
       <c r="I150" s="2" t="n">
-        <v>250.98</v>
+        <v>10690.98</v>
       </c>
       <c r="J150" s="3" t="n">
         <v>45947</v>
       </c>
       <c r="K150" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="151">
       <c r="A151" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B151" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C151" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D151" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
@@ -7434,51 +7434,51 @@
       <c r="J160" s="3" t="n">
         <v>41703</v>
       </c>
       <c r="K160" s="3" t="n">
         <v>41834</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="161">
       <c r="A161" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B161" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C161" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D161" s="1" t="inlineStr">
         <is>
-          <t>DUGWELLS / Construction of Irrigation Open Well for Individuals</t>
+          <t>DUGWELLS / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E161" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F161" s="1" t="inlineStr">
         <is>
           <t>1709005075/IF/9926713095 — सारंगपुर - कपिल धारा कूप निर्माण रामलाल / छतिया , अरछन / दादू सलैयासमारी</t>
         </is>
       </c>
       <c r="G161" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H161" s="2" t="n">
         <v>301000</v>
       </c>
       <c r="I161" s="2" t="n">
         <v>293417.8</v>
       </c>
       <c r="J161" s="3" t="n">
         <v>41752</v>
@@ -23102,51 +23102,51 @@
       <c r="J480" s="3" t="n">
         <v>43980</v>
       </c>
       <c r="K480" s="3" t="n">
         <v>44170</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="481">
       <c r="A481" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B481" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C481" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D481" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E481" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F481" s="1" t="inlineStr">
         <is>
           <t>1709005075/IF/IAY/2471118 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP3667642</t>
         </is>
       </c>
       <c r="G481" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H481" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I481" s="2" t="n">
         <v>2280</v>
       </c>
       <c r="J481" s="3" t="n">
         <v>43980</v>
@@ -23541,98 +23541,98 @@
       <c r="J489" s="3" t="n">
         <v>43999</v>
       </c>
       <c r="K489" s="3" t="n">
         <v>44259</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="490">
       <c r="A490" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B490" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C490" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D490" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E490" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F490" s="1" t="inlineStr">
         <is>
           <t>1709005075/IF/IAY/2555688 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP1243117</t>
         </is>
       </c>
       <c r="G490" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H490" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I490" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J490" s="3" t="n">
         <v>43962</v>
       </c>
       <c r="K490" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="491">
       <c r="A491" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B491" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C491" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D491" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E491" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F491" s="1" t="inlineStr">
         <is>
           <t>1709005075/IF/IAY/2559481 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP2634853</t>
         </is>
       </c>
       <c r="G491" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H491" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I491" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J491" s="3" t="n">
         <v>43962</v>
@@ -27261,51 +27261,51 @@
       <c r="J565" s="3" t="n">
         <v>42760</v>
       </c>
       <c r="K565" s="3" t="n">
         <v>43304</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="566">
       <c r="A566" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B566" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C566" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D566" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E566" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F566" s="1" t="inlineStr">
         <is>
           <t>1709005075/IF/IAY/3331617 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP2697200</t>
         </is>
       </c>
       <c r="G566" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H566" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I566" s="2" t="n">
         <v>5790</v>
       </c>
       <c r="J566" s="3" t="n">
         <v>44567</v>
@@ -28631,51 +28631,51 @@
       <c r="J593" s="3" t="n">
         <v>42375</v>
       </c>
       <c r="K593" s="3" t="n">
         <v>44259</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="594">
       <c r="A594" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B594" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C594" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D594" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E594" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F594" s="1" t="inlineStr">
         <is>
           <t>1709005075/IF/IAY/58083 — Construction of IAY House -IAY REG. NO. MP-09-005-075-002/20069</t>
         </is>
       </c>
       <c r="G594" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H594" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I594" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J594" s="3" t="n">
         <v>42310</v>
@@ -31351,51 +31351,51 @@
         <v>0</v>
       </c>
       <c r="J649" s="3" t="n">
         <v>45201</v>
       </c>
       <c r="K649" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="650">
       <c r="A650" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B650" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C650" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D650" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E650" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F650" s="1" t="inlineStr">
         <is>
           <t>1709005075/RC/22012034818615 — Cc rod nirman kary men rod se bare adiwasi ke ghar tak sarangpur</t>
         </is>
       </c>
       <c r="G650" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H650" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I650" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J650" s="3" t="n">
         <v>45384</v>
@@ -36092,521 +36092,521 @@
         <v>0</v>
       </c>
       <c r="J748" s="3" t="n">
         <v>45201</v>
       </c>
       <c r="K748" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="749">
       <c r="A749" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B749" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C749" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D749" s="1" t="inlineStr">
         <is>
-          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry Check Dam for Community</t>
         </is>
       </c>
       <c r="E749" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F749" s="1" t="inlineStr">
         <is>
           <t>1709005075/WC/22012035203431 — Gabion nirman kary manbharan yadav ke khet ke pass salaiya</t>
         </is>
       </c>
       <c r="G749" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H749" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I749" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J749" s="3" t="n">
         <v>45384</v>
       </c>
       <c r="K749" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="750">
       <c r="A750" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B750" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C750" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D750" s="1" t="inlineStr">
         <is>
-          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry Check Dam for Community</t>
         </is>
       </c>
       <c r="E750" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F750" s="1" t="inlineStr">
         <is>
           <t>1709005075/WC/22012035203446 — Gabion nirman kary krapal yadav ke khet ke pass salaiya</t>
         </is>
       </c>
       <c r="G750" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H750" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I750" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J750" s="3" t="n">
         <v>45384</v>
       </c>
       <c r="K750" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="751">
       <c r="A751" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B751" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C751" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D751" s="1" t="inlineStr">
         <is>
-          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry Check Dam for Community</t>
         </is>
       </c>
       <c r="E751" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F751" s="1" t="inlineStr">
         <is>
           <t>1709005075/WC/22012035203451 — Gabion nirman kary anand yadav ke khet ke pass salaiya</t>
         </is>
       </c>
       <c r="G751" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H751" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I751" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J751" s="3" t="n">
         <v>45384</v>
       </c>
       <c r="K751" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="752">
       <c r="A752" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B752" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C752" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D752" s="1" t="inlineStr">
         <is>
-          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry Check Dam for Community</t>
         </is>
       </c>
       <c r="E752" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F752" s="1" t="inlineStr">
         <is>
           <t>1709005075/WC/22012035203453 — Gabion nirman kary damodar gupta ke khet ke pass sarangpur</t>
         </is>
       </c>
       <c r="G752" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H752" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I752" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J752" s="3" t="n">
         <v>45384</v>
       </c>
       <c r="K752" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="753">
       <c r="A753" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B753" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C753" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D753" s="1" t="inlineStr">
         <is>
-          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry Check Dam for Community</t>
         </is>
       </c>
       <c r="E753" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F753" s="1" t="inlineStr">
         <is>
           <t>1709005075/WC/22012035203465 — Gabion nirman kary malla prajapati ke khet ke pass sarangpur</t>
         </is>
       </c>
       <c r="G753" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H753" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I753" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J753" s="3" t="n">
         <v>45384</v>
       </c>
       <c r="K753" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="754">
       <c r="A754" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B754" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C754" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D754" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E754" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F754" s="1" t="inlineStr">
         <is>
           <t>1709005075/WC/22012035224911 — mini parculaion tank sanju yadav ke khet ke pass baki sarangpur</t>
         </is>
       </c>
       <c r="G754" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H754" s="2" t="n">
         <v>476418.34</v>
       </c>
       <c r="I754" s="2" t="n">
         <v>195812.12</v>
       </c>
       <c r="J754" s="3" t="n">
         <v>45665</v>
       </c>
       <c r="K754" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="755">
       <c r="A755" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B755" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C755" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D755" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E755" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F755" s="1" t="inlineStr">
         <is>
           <t>1709005075/WC/22012035224912 — mini parculaion tank anand yadav ke khet ke pass baki sarangpur</t>
         </is>
       </c>
       <c r="G755" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H755" s="2" t="n">
         <v>478791.59</v>
       </c>
       <c r="I755" s="2" t="n">
         <v>213909.15</v>
       </c>
       <c r="J755" s="3" t="n">
         <v>45720</v>
       </c>
       <c r="K755" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="756">
       <c r="A756" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B756" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C756" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D756" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E756" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F756" s="1" t="inlineStr">
         <is>
           <t>1709005075/WC/22012035224913 — mini parculaion tank santosh yadav ke khet ke pass baki sarangpur</t>
         </is>
       </c>
       <c r="G756" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H756" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I756" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J756" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K756" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="757">
       <c r="A757" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B757" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C757" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D757" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E757" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F757" s="1" t="inlineStr">
         <is>
           <t>1709005075/WC/22012035224914 — mini parculaion tank santosh yadav ke khet ke pass baki sarangpur</t>
         </is>
       </c>
       <c r="G757" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H757" s="2" t="n">
         <v>675823.08</v>
       </c>
       <c r="I757" s="2" t="n">
         <v>237246.96</v>
       </c>
       <c r="J757" s="3" t="n">
         <v>45665</v>
       </c>
       <c r="K757" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="758">
       <c r="A758" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B758" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C758" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D758" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E758" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F758" s="1" t="inlineStr">
         <is>
           <t>1709005075/WC/22012035224916 — mini parculaion tank garjan yadav ke khet ke pass salaiya gram panchayat sarangpur</t>
         </is>
       </c>
       <c r="G758" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H758" s="2" t="n">
         <v>455017.6</v>
       </c>
       <c r="I758" s="2" t="n">
         <v>261649.29</v>
       </c>
       <c r="J758" s="3" t="n">
         <v>45661</v>
       </c>
       <c r="K758" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="759">
       <c r="A759" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B759" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C759" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D759" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E759" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F759" s="1" t="inlineStr">
         <is>
           <t>1709005075/WC/22012035232052 — parculaion tank nirman kary tadiyan haar  baki sarangpur</t>
         </is>
       </c>
       <c r="G759" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H759" s="2" t="n">
         <v>732755.23</v>
       </c>
       <c r="I759" s="2" t="n">
         <v>457876.32</v>
       </c>
       <c r="J759" s="3" t="n">
         <v>45665</v>
@@ -37318,51 +37318,51 @@
       <c r="J774" s="3" t="n">
         <v>45322</v>
       </c>
       <c r="K774" s="3" t="n">
         <v>45509</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="775">
       <c r="A775" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B775" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C775" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D775" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E775" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F775" s="1" t="inlineStr">
         <is>
           <t>1709005075/WC/GIS/30435 — Perculation Tank Nirman Khohra Har gram Salaiya</t>
         </is>
       </c>
       <c r="G775" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H775" s="2" t="n">
         <v>538124.26</v>
       </c>
       <c r="I775" s="2" t="n">
         <v>276647</v>
       </c>
       <c r="J775" s="3" t="n">
         <v>44955</v>
@@ -37731,1066 +37731,1113 @@
       </c>
       <c r="G783" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H783" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I783" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J783" s="3" t="n">
         <v>45108</v>
       </c>
       <c r="K783" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="784">
       <c r="A784" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B784" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C784" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D784" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E784" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F784" s="1" t="inlineStr">
         <is>
-          <t>1709005075/WC/सुगॅरहा नवीन कूपहुक्‍की/रधुनादा/01 — सुगॅरहा नवीन कूप हुक्‍की / रधुनादा यादव</t>
+          <t>1709005075/WC/VB/YD/22012035336282 — Constr of Boulder chek dam sarangpur nala</t>
         </is>
       </c>
       <c r="G784" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H784" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I784" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J784" s="3" t="n">
-        <v>39539</v>
+        <v>46126</v>
       </c>
       <c r="K784" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="785">
       <c r="A785" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B785" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C785" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D785" s="1" t="inlineStr">
         <is>
-          <t>Excavation / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E785" s="1" t="inlineStr">
         <is>
-          <t>Renovation of traditional water bodies</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F785" s="1" t="inlineStr">
         <is>
-          <t>1709005075/WH/113 — सारंगपुर - तालाब बण्‍ड विस्‍तार कार्य वेस्‍टवियर र्निमाण</t>
+          <t>1709005075/WC/सुगॅरहा नवीन कूपहुक्‍की/रधुनादा/01 — सुगॅरहा नवीन कूप हुक्‍की / रधुनादा यादव</t>
         </is>
       </c>
       <c r="G785" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H785" s="2" t="n">
-        <v>91000</v>
+        <v>0</v>
       </c>
       <c r="I785" s="2" t="n">
-        <v>156216</v>
+        <v>0</v>
       </c>
       <c r="J785" s="3" t="n">
-        <v>40347</v>
-[...3 lines deleted...]
-      </c>
+        <v>39539</v>
+      </c>
+      <c r="K785" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="786">
       <c r="A786" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B786" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C786" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D786" s="1" t="inlineStr">
         <is>
           <t>Excavation / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E786" s="1" t="inlineStr">
         <is>
           <t>Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="F786" s="1" t="inlineStr">
         <is>
-          <t>1709005075/WH/120 — सारंगपुर - तालाब बण्‍ड विस्‍तार कार्य वेस्‍टवियर र्निमाण (2.91)</t>
+          <t>1709005075/WH/113 — सारंगपुर - तालाब बण्‍ड विस्‍तार कार्य वेस्‍टवियर र्निमाण</t>
         </is>
       </c>
       <c r="G786" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H786" s="2" t="n">
-        <v>100000</v>
+        <v>91000</v>
       </c>
       <c r="I786" s="2" t="n">
-        <v>187611</v>
+        <v>156216</v>
       </c>
       <c r="J786" s="3" t="n">
-        <v>40394</v>
+        <v>40347</v>
       </c>
       <c r="K786" s="3" t="n">
-        <v>40964</v>
+        <v>40318</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="787">
       <c r="A787" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B787" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C787" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D787" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Excavation / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E787" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="F787" s="1" t="inlineStr">
         <is>
-          <t>1709005075/WH/19963878 — talab gahri karan or marramat. gram salaiya</t>
+          <t>1709005075/WH/120 — सारंगपुर - तालाब बण्‍ड विस्‍तार कार्य वेस्‍टवियर र्निमाण (2.91)</t>
         </is>
       </c>
       <c r="G787" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H787" s="2" t="n">
-        <v>903000</v>
+        <v>100000</v>
       </c>
       <c r="I787" s="2" t="n">
-        <v>900841.16</v>
+        <v>187611</v>
       </c>
       <c r="J787" s="3" t="n">
-        <v>42905</v>
+        <v>40394</v>
       </c>
       <c r="K787" s="3" t="n">
-        <v>43463</v>
+        <v>40964</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="788">
       <c r="A788" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B788" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C788" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D788" s="1" t="inlineStr">
         <is>
           <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E788" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F788" s="1" t="inlineStr">
         <is>
-          <t>1709005075/WH/22012034332382 — तालाब की गाद निकालना ग्राम सलैया</t>
+          <t>1709005075/WH/19963878 — talab gahri karan or marramat. gram salaiya</t>
         </is>
       </c>
       <c r="G788" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H788" s="2" t="n">
-        <v>145000</v>
+        <v>903000</v>
       </c>
       <c r="I788" s="2" t="n">
-        <v>15300</v>
+        <v>900841.16</v>
       </c>
       <c r="J788" s="3" t="n">
-        <v>43238</v>
+        <v>42905</v>
       </c>
       <c r="K788" s="3" t="n">
-        <v>43734</v>
+        <v>43463</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="789">
       <c r="A789" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B789" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C789" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D789" s="1" t="inlineStr">
         <is>
           <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E789" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F789" s="1" t="inlineStr">
         <is>
-          <t>1709005075/WH/22012034442518 — baramdana talab nabinikaran</t>
+          <t>1709005075/WH/22012034332382 — तालाब की गाद निकालना ग्राम सलैया</t>
         </is>
       </c>
       <c r="G789" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H789" s="2" t="n">
-        <v>900884.73</v>
+        <v>145000</v>
       </c>
       <c r="I789" s="2" t="n">
-        <v>859085</v>
+        <v>15300</v>
       </c>
       <c r="J789" s="3" t="n">
-        <v>43963</v>
+        <v>43238</v>
       </c>
       <c r="K789" s="3" t="n">
-        <v>44457</v>
+        <v>43734</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="790">
       <c r="A790" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B790" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C790" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D790" s="1" t="inlineStr">
         <is>
           <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E790" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F790" s="1" t="inlineStr">
         <is>
-          <t>1709005075/WH/22012034942479 — तालाब जीर्णोद्वार कार्य सन्‍यासी बडा तालाब सारंगपुर</t>
+          <t>1709005075/WH/22012034442518 — baramdana talab nabinikaran</t>
         </is>
       </c>
       <c r="G790" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H790" s="2" t="n">
-        <v>946000</v>
+        <v>900884.73</v>
       </c>
       <c r="I790" s="2" t="n">
-        <v>785544.53</v>
+        <v>859085</v>
       </c>
       <c r="J790" s="3" t="n">
-        <v>45642</v>
+        <v>43963</v>
       </c>
       <c r="K790" s="3" t="n">
-        <v>46199</v>
+        <v>44457</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="791">
       <c r="A791" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B791" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C791" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D791" s="1" t="inlineStr">
         <is>
-          <t>Excavation / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E791" s="1" t="inlineStr">
         <is>
-          <t>Renovation of traditional water bodies</t>
+          <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F791" s="1" t="inlineStr">
         <is>
-          <t>1709005075/WHसारंगपुर नवीन कूप निर्माण कार्य /08 — सारंगपुर नवीन कूप निर्माण कार्य (1.34)</t>
+          <t>1709005075/WH/22012034942479 — तालाब जीर्णोद्वार कार्य सन्‍यासी बडा तालाब सारंगपुर</t>
         </is>
       </c>
       <c r="G791" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H791" s="2" t="n">
-        <v>131320</v>
+        <v>946000</v>
       </c>
       <c r="I791" s="2" t="n">
-        <v>85541</v>
+        <v>785544.53</v>
       </c>
       <c r="J791" s="3" t="n">
-        <v>39498</v>
+        <v>45642</v>
       </c>
       <c r="K791" s="3" t="n">
-        <v>39182</v>
+        <v>46199</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="792">
       <c r="A792" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B792" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C792" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D792" s="1" t="inlineStr">
         <is>
-          <t>Plantation / Block Plantation of Forestry Trees in Fields for Community</t>
+          <t>Excavation / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E792" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="F792" s="1" t="inlineStr">
         <is>
-          <t>1709005075/सारगंपुरDPब्रक्षारोपण कार्य सारंगपुर/10 — सारगंपुर-ब्रक्षारोपण कार्य सारंगपुर तिन्‍धूबांध</t>
+          <t>1709005075/WHसारंगपुर नवीन कूप निर्माण कार्य /08 — सारंगपुर नवीन कूप निर्माण कार्य (1.34)</t>
         </is>
       </c>
       <c r="G792" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H792" s="2" t="n">
-        <v>415000</v>
+        <v>131320</v>
       </c>
       <c r="I792" s="2" t="n">
-        <v>275820</v>
+        <v>85541</v>
       </c>
       <c r="J792" s="3" t="n">
-        <v>39305</v>
+        <v>39498</v>
       </c>
       <c r="K792" s="3" t="n">
-        <v>39213</v>
+        <v>39182</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="793">
       <c r="A793" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B793" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C793" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D793" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Plantation / Block Plantation of Forestry Trees in Fields for Community</t>
         </is>
       </c>
       <c r="E793" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F793" s="1" t="inlineStr">
         <is>
-          <t>1709005075/सारंगपुरRCसी0सी0 रोड मार्ग सुर्रू/12 — सारंगपुर-सी0सी0 रोड मार्ग सुर्रू</t>
+          <t>1709005075/सारगंपुरDPब्रक्षारोपण कार्य सारंगपुर/10 — सारगंपुर-ब्रक्षारोपण कार्य सारंगपुर तिन्‍धूबांध</t>
         </is>
       </c>
       <c r="G793" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H793" s="2" t="n">
-        <v>479220</v>
+        <v>415000</v>
       </c>
       <c r="I793" s="2" t="n">
-        <v>402676</v>
+        <v>275820</v>
       </c>
       <c r="J793" s="3" t="n">
-        <v>39344</v>
+        <v>39305</v>
       </c>
       <c r="K793" s="3" t="n">
-        <v>39168</v>
+        <v>39213</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="794">
       <c r="A794" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B794" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C794" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D794" s="1" t="inlineStr">
         <is>
-          <t>Excavation / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E794" s="1" t="inlineStr">
         <is>
-          <t>Renovation of traditional water bodies</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F794" s="1" t="inlineStr">
         <is>
-          <t>1709005075/सांरगपुरWHनवीन कूप निर्माण बैजनाथ/मु/05 — सांरगपुर-नवीन कूप निर्माण बैजनाथ/मुन्‍ना</t>
+          <t>1709005075/सारंगपुरRCसी0सी0 रोड मार्ग सुर्रू/12 — सारंगपुर-सी0सी0 रोड मार्ग सुर्रू</t>
         </is>
       </c>
       <c r="G794" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H794" s="2" t="n">
-        <v>131320</v>
+        <v>479220</v>
       </c>
       <c r="I794" s="2" t="n">
-        <v>130929.4</v>
+        <v>402676</v>
       </c>
       <c r="J794" s="3" t="n">
-        <v>39499</v>
+        <v>39344</v>
       </c>
       <c r="K794" s="3" t="n">
-        <v>39365</v>
+        <v>39168</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="795">
       <c r="A795" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B795" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C795" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D795" s="1" t="inlineStr">
         <is>
           <t>Excavation / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E795" s="1" t="inlineStr">
         <is>
           <t>Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="F795" s="1" t="inlineStr">
         <is>
-          <t>1709005075/सांरगपुरWHनवीन कूप निर्माण भदर्रा व्/08 — सांरगपुर-नवीन कूप निर्माण भदर्रा व्रक्षारोपण</t>
+          <t>1709005075/सांरगपुरWHनवीन कूप निर्माण बैजनाथ/मु/05 — सांरगपुर-नवीन कूप निर्माण बैजनाथ/मुन्‍ना</t>
         </is>
       </c>
       <c r="G795" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H795" s="2" t="n">
         <v>131320</v>
       </c>
       <c r="I795" s="2" t="n">
-        <v>51957</v>
+        <v>130929.4</v>
       </c>
       <c r="J795" s="3" t="n">
-        <v>39367</v>
+        <v>39499</v>
       </c>
       <c r="K795" s="3" t="n">
-        <v>40773</v>
+        <v>39365</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="796">
       <c r="A796" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B796" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C796" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D796" s="1" t="inlineStr">
         <is>
           <t>Excavation / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E796" s="1" t="inlineStr">
         <is>
           <t>Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="F796" s="1" t="inlineStr">
         <is>
-          <t>1709005075/सांरगपुरWHनवीन तालाब निर्माण सुर्रू/11 — सांरगपुर-नवीन तालाब निर्माण सुर्रू</t>
+          <t>1709005075/सांरगपुरWHनवीन कूप निर्माण भदर्रा व्/08 — सांरगपुर-नवीन कूप निर्माण भदर्रा व्रक्षारोपण</t>
         </is>
       </c>
       <c r="G796" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H796" s="2" t="n">
-        <v>488040</v>
+        <v>131320</v>
       </c>
       <c r="I796" s="2" t="n">
-        <v>284486</v>
+        <v>51957</v>
       </c>
       <c r="J796" s="3" t="n">
-        <v>39504</v>
+        <v>39367</v>
       </c>
       <c r="K796" s="3" t="n">
-        <v>39110</v>
+        <v>40773</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="797">
       <c r="A797" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B797" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C797" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D797" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Excavation / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E797" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="F797" s="1" t="inlineStr">
         <is>
-          <t>1709005075/सांरगपुर कूप निर्माण कमला /किशोरी WC/18 — सांरगपुर कूप निर्माण कमला /किशोरी</t>
+          <t>1709005075/सांरगपुरWHनवीन तालाब निर्माण सुर्रू/11 — सांरगपुर-नवीन तालाब निर्माण सुर्रू</t>
         </is>
       </c>
       <c r="G797" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H797" s="2" t="n">
-        <v>131320</v>
+        <v>488040</v>
       </c>
       <c r="I797" s="2" t="n">
-        <v>101095</v>
+        <v>284486</v>
       </c>
       <c r="J797" s="3" t="n">
-        <v>39587</v>
+        <v>39504</v>
       </c>
       <c r="K797" s="3" t="n">
-        <v>40344</v>
+        <v>39110</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="798">
       <c r="A798" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B798" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C798" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D798" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E798" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F798" s="1" t="inlineStr">
         <is>
-          <t>1709005075/सारगंपुर तालाब बंड विस्‍तार घौनाWC/16 — सारगंपुर तालाब बंड विस्‍तार घौना</t>
+          <t>1709005075/सांरगपुर कूप निर्माण कमला /किशोरी WC/18 — सांरगपुर कूप निर्माण कमला /किशोरी</t>
         </is>
       </c>
       <c r="G798" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H798" s="2" t="n">
-        <v>170520</v>
+        <v>131320</v>
       </c>
       <c r="I798" s="2" t="n">
-        <v>3376</v>
+        <v>101095</v>
       </c>
       <c r="J798" s="3" t="n">
-        <v>39253</v>
+        <v>39587</v>
       </c>
       <c r="K798" s="3" t="n">
-        <v>39182</v>
+        <v>40344</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="799">
       <c r="A799" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B799" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C799" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D799" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E799" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F799" s="1" t="inlineStr">
         <is>
-          <t>1709005075/सांरगपुर तालाब वंड विस्‍तार सलैयाWC/17 — सांरगपुर तालाब वंड विस्‍तार सलैया</t>
+          <t>1709005075/सारगंपुर तालाब बंड विस्‍तार घौनाWC/16 — सारगंपुर तालाब बंड विस्‍तार घौना</t>
         </is>
       </c>
       <c r="G799" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H799" s="2" t="n">
-        <v>441000</v>
+        <v>170520</v>
       </c>
       <c r="I799" s="2" t="n">
-        <v>4000</v>
+        <v>3376</v>
       </c>
       <c r="J799" s="3" t="n">
-        <v>39492</v>
+        <v>39253</v>
       </c>
       <c r="K799" s="3" t="n">
         <v>39182</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="800">
       <c r="A800" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B800" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C800" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D800" s="1" t="inlineStr">
         <is>
-          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E800" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F800" s="1" t="inlineStr">
         <is>
-          <t>1709005075/सारंगपुर मिटटी मुरम मार्गRC/13 — सारंगपुर मिटटी मुरम मार्ग सारंगपुर से नाला तक</t>
+          <t>1709005075/सांरगपुर तालाब वंड विस्‍तार सलैयाWC/17 — सांरगपुर तालाब वंड विस्‍तार सलैया</t>
         </is>
       </c>
       <c r="G800" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H800" s="2" t="n">
-        <v>429240</v>
+        <v>441000</v>
       </c>
       <c r="I800" s="2" t="n">
-        <v>249239</v>
+        <v>4000</v>
       </c>
       <c r="J800" s="3" t="n">
-        <v>39246</v>
+        <v>39492</v>
       </c>
       <c r="K800" s="3" t="n">
-        <v>39824</v>
+        <v>39182</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="801">
       <c r="A801" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B801" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C801" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D801" s="1" t="inlineStr">
         <is>
           <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E801" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F801" s="1" t="inlineStr">
         <is>
-          <t>1709005075/सारंगपुर मिटटी मुरम मार्ग नाला सेRC/14 — सारंगपुर मिटटी मुरम मार्ग नाला से भटिया</t>
+          <t>1709005075/सारंगपुर मिटटी मुरम मार्गRC/13 — सारंगपुर मिटटी मुरम मार्ग सारंगपुर से नाला तक</t>
         </is>
       </c>
       <c r="G801" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H801" s="2" t="n">
-        <v>487060</v>
+        <v>429240</v>
       </c>
       <c r="I801" s="2" t="n">
-        <v>188880</v>
+        <v>249239</v>
       </c>
       <c r="J801" s="3" t="n">
-        <v>39616</v>
+        <v>39246</v>
       </c>
       <c r="K801" s="3" t="n">
-        <v>39182</v>
+        <v>39824</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="802">
       <c r="A802" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B802" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C802" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D802" s="1" t="inlineStr">
         <is>
           <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E802" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F802" s="1" t="inlineStr">
         <is>
-          <t>1709005075/सारंगपुर मिटटी मुरम मार्ग भटिया सेRC/15 — सारंगपुर मिटटी मुरम मार्ग भटिया से बांकी तक</t>
+          <t>1709005075/सारंगपुर मिटटी मुरम मार्ग नाला सेRC/14 — सारंगपुर मिटटी मुरम मार्ग नाला से भटिया</t>
         </is>
       </c>
       <c r="G802" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H802" s="2" t="n">
-        <v>449820</v>
+        <v>487060</v>
       </c>
       <c r="I802" s="2" t="n">
-        <v>352746</v>
+        <v>188880</v>
       </c>
       <c r="J802" s="3" t="n">
-        <v>39313</v>
+        <v>39616</v>
       </c>
       <c r="K802" s="3" t="n">
         <v>39182</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="803">
       <c r="A803" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B803" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C803" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D803" s="1" t="inlineStr">
         <is>
-          <t>Forest Protection / Block Plantation of Forestry Trees in Fields for Community</t>
+          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E803" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F803" s="1" t="inlineStr">
         <is>
-          <t>1709005075/सारंगपुर व़क्षारोपण (भदर्रा)DP/09 — सारंगपुर व़क्षारोपण (भदर्रा)</t>
+          <t>1709005075/सारंगपुर मिटटी मुरम मार्ग भटिया सेRC/15 — सारंगपुर मिटटी मुरम मार्ग भटिया से बांकी तक</t>
         </is>
       </c>
       <c r="G803" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H803" s="2" t="n">
-        <v>398860</v>
+        <v>449820</v>
       </c>
       <c r="I803" s="2" t="n">
-        <v>198550</v>
+        <v>352746</v>
       </c>
       <c r="J803" s="3" t="n">
-        <v>39366</v>
+        <v>39313</v>
       </c>
       <c r="K803" s="3" t="n">
-        <v>40426</v>
+        <v>39182</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="804">
       <c r="A804" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B804" s="1" t="inlineStr">
         <is>
+          <t>2007-2008</t>
+        </is>
+      </c>
+      <c r="C804" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
+        </is>
+      </c>
+      <c r="D804" s="1" t="inlineStr">
+        <is>
+          <t>Forest Protection / Block Plantation of Forestry Trees in Fields for Community</t>
+        </is>
+      </c>
+      <c r="E804" s="1" t="inlineStr">
+        <is>
+          <t>Plantation</t>
+        </is>
+      </c>
+      <c r="F804" s="1" t="inlineStr">
+        <is>
+          <t>1709005075/सारंगपुर व़क्षारोपण (भदर्रा)DP/09 — सारंगपुर व़क्षारोपण (भदर्रा)</t>
+        </is>
+      </c>
+      <c r="G804" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H804" s="2" t="n">
+        <v>398860</v>
+      </c>
+      <c r="I804" s="2" t="n">
+        <v>198550</v>
+      </c>
+      <c r="J804" s="3" t="n">
+        <v>39366</v>
+      </c>
+      <c r="K804" s="3" t="n">
+        <v>40426</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="805">
+      <c r="A805" s="1" t="inlineStr">
+        <is>
+          <t>SHAHNAGAR</t>
+        </is>
+      </c>
+      <c r="B805" s="1" t="inlineStr">
+        <is>
           <t>2011-2012</t>
         </is>
       </c>
-      <c r="C804" s="1" t="inlineStr">
+      <c r="C805" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
-      <c r="D804" s="1" t="inlineStr">
+      <c r="D805" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
-      <c r="E804" s="1" t="inlineStr">
+      <c r="E805" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
-      <c r="F804" s="1" t="inlineStr">
+      <c r="F805" s="1" t="inlineStr">
         <is>
           <t>1709/WC/9993624078 — P-688 Choupara B.K.P. SWC  Silvi pascher Devari</t>
         </is>
       </c>
-      <c r="G804" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H804" s="2" t="n">
+      <c r="G805" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H805" s="2" t="n">
         <v>495000</v>
       </c>
-      <c r="I804" s="2" t="n">
+      <c r="I805" s="2" t="n">
         <v>169942</v>
       </c>
-      <c r="J804" s="3" t="n">
+      <c r="J805" s="3" t="n">
         <v>40937</v>
       </c>
-      <c r="K804" s="3" t="n">
+      <c r="K805" s="3" t="n">
         <v>41098</v>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>