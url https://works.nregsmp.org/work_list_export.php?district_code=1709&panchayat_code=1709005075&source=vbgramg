--- v0 (2026-09-03)
+++ v1 (2026-10-19)
@@ -122,64 +122,64 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:K75"/>
+  <dimension ref="A1:K76"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-03 07:55:22</t>
+          <t>Exported on: 2026-10-19 00:08:21</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: PANNA</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -273,944 +273,944 @@
       </c>
       <c r="K11" s="3" t="inlineStr">
         <is>
           <t>Work Completed Date</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
           <t>1709005075/IC/22012034891448 — nirmal neer nirman kary gaushala ke pass sarangpur</t>
         </is>
       </c>
       <c r="G12" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H12" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I12" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K12" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
-          <t>Well / Construction of Irrigation Open Well for Individuals</t>
+          <t>Well / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
           <t>1709005075/IF/22012034316110 — kapil dhara koop baldevprasad balmukund/ jamuna prasad</t>
         </is>
       </c>
       <c r="G13" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H13" s="2" t="n">
         <v>232000</v>
       </c>
       <c r="I13" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="n">
         <v>42775</v>
       </c>
       <c r="K13" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
           <t>1709005075/IF/22012034316132 — kapil dhara koop ramola s/o radhe</t>
         </is>
       </c>
       <c r="G14" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H14" s="2" t="n">
         <v>200000</v>
       </c>
       <c r="I14" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="n">
         <v>42779</v>
       </c>
       <c r="K14" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>Boundary Plantation of Horti-Trees for Individuals / Boundary Line Plantation of Horticulture Trees for Individuals</t>
+          <t>Boundary Plantation of Horti-Trees for Individuals / Line Plantation of Horticulture Trees for Individual</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
           <t>1709005075/IF/22012034582122 — niji khet me phalouddan bednarayan s/o bharat sarangpur</t>
         </is>
       </c>
       <c r="G15" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H15" s="2" t="n">
         <v>115360</v>
       </c>
       <c r="I15" s="2" t="n">
-        <v>0</v>
+        <v>2100</v>
       </c>
       <c r="J15" s="3" t="n">
         <v>44078</v>
       </c>
       <c r="K15" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>Boundary Plantation of Horti-Trees for Individuals / Boundary Line Plantation of Horticulture Trees for Individuals</t>
+          <t>Boundary Plantation of Horti-Trees for Individuals / Line Plantation of Horticulture Trees for Individual</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
           <t>1709005075/IF/22012034582137 — niji khet me phalouddan gopal s/o sunnilal sarangpur</t>
         </is>
       </c>
       <c r="G16" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H16" s="2" t="n">
         <v>115360</v>
       </c>
       <c r="I16" s="2" t="n">
-        <v>0</v>
+        <v>1560</v>
       </c>
       <c r="J16" s="3" t="n">
         <v>44078</v>
       </c>
       <c r="K16" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
           <t>1709005075/IF/22012035369735 — khet talab nirman kary jauhariya s/o mantakiya salaiya</t>
         </is>
       </c>
       <c r="G17" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H17" s="2" t="n">
         <v>199610.56</v>
       </c>
       <c r="I17" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="n">
         <v>45788</v>
       </c>
       <c r="K17" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
           <t>1709005075/IF/22012035369803 — khet talab nirman kary puran singh s/o gulab ghona</t>
         </is>
       </c>
       <c r="G18" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H18" s="2" t="n">
         <v>199610.56</v>
       </c>
       <c r="I18" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="n">
         <v>45797</v>
       </c>
       <c r="K18" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
           <t>1709005075/IF/22012035369843 — khet talab nirman kary tilak singh s/o dhaniram ghona</t>
         </is>
       </c>
       <c r="G19" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H19" s="2" t="n">
         <v>199610.56</v>
       </c>
       <c r="I19" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J19" s="3" t="n">
         <v>45797</v>
       </c>
       <c r="K19" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
           <t>1709005075/IF/22012035369871 — khet talab nirman kary bhagwan das s/o nonelal surru</t>
         </is>
       </c>
       <c r="G20" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H20" s="2" t="n">
         <v>197050.43</v>
       </c>
       <c r="I20" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J20" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K20" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
           <t>1709005075/IF/22012035380429 — khet talab nirman kary dev singh s/o puran ghona</t>
         </is>
       </c>
       <c r="G21" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H21" s="2" t="n">
         <v>194441.9</v>
       </c>
       <c r="I21" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J21" s="3" t="n">
         <v>45797</v>
       </c>
       <c r="K21" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C22" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D22" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E22" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F22" s="1" t="inlineStr">
         <is>
           <t>1709005075/IF/22012035380457 — dudwell recharrrge kalawati yadav</t>
         </is>
       </c>
       <c r="G22" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H22" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I22" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J22" s="3" t="n">
         <v>45775</v>
       </c>
       <c r="K22" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C23" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D23" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E23" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F23" s="1" t="inlineStr">
         <is>
           <t>1709005075/IF/22012035380473 — dugweel recharge ramratan sen ke pass</t>
         </is>
       </c>
       <c r="G23" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H23" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I23" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J23" s="3" t="n">
         <v>45775</v>
       </c>
       <c r="K23" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C24" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D24" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E24" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F24" s="1" t="inlineStr">
         <is>
           <t>1709005075/IF/22012035380482 — dudwell recharrrge baliram prajpati</t>
         </is>
       </c>
       <c r="G24" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H24" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I24" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J24" s="3" t="n">
         <v>45775</v>
       </c>
       <c r="K24" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C25" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D25" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E25" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F25" s="1" t="inlineStr">
         <is>
           <t>1709005075/IF/22012035380495 — dudwell recharrrge dherendra mishra</t>
         </is>
       </c>
       <c r="G25" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H25" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I25" s="2" t="n">
-        <v>0</v>
+        <v>3120</v>
       </c>
       <c r="J25" s="3" t="n">
         <v>45775</v>
       </c>
       <c r="K25" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C26" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D26" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E26" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F26" s="1" t="inlineStr">
         <is>
           <t>1709005075/IF/22012035502560 — khet talab nirman kary brajmohan singh s/o dhaniram ghona</t>
         </is>
       </c>
       <c r="G26" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H26" s="2" t="n">
         <v>199231.7</v>
       </c>
       <c r="I26" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J26" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K26" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C27" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D27" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E27" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F27" s="1" t="inlineStr">
         <is>
           <t>1709005075/IF/22012035503112 — dudwell recharrrge bednarayan yadav</t>
         </is>
       </c>
       <c r="G27" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H27" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I27" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J27" s="3" t="n">
         <v>45798</v>
       </c>
       <c r="K27" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C28" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D28" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E28" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F28" s="1" t="inlineStr">
         <is>
           <t>1709005075/IF/22012035503131 — dudwell recharrrge kalla chaudhri</t>
         </is>
       </c>
       <c r="G28" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H28" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I28" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J28" s="3" t="n">
         <v>45798</v>
       </c>
       <c r="K28" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C29" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D29" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E29" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F29" s="1" t="inlineStr">
         <is>
           <t>1709005075/IF/22012035560962 — khet talab nirman kary kalawati w/o shankar yadav salaiya</t>
         </is>
       </c>
       <c r="G29" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H29" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I29" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J29" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K29" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C30" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D30" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E30" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F30" s="1" t="inlineStr">
         <is>
           <t>1709005075/IF/22012035560967 — khet talab nirman kary mohan s/o bhaddi sarangpur</t>
         </is>
       </c>
       <c r="G30" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H30" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I30" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J30" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K30" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C31" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D31" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E31" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F31" s="1" t="inlineStr">
         <is>
           <t>1709005075/IF/22012035560981 — khet talab nirman kary lakhan s/o kesher ghona</t>
         </is>
       </c>
       <c r="G31" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H31" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I31" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J31" s="3" t="n">
         <v>45761</v>
@@ -1376,51 +1376,51 @@
       </c>
       <c r="D35" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E35" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F35" s="1" t="inlineStr">
         <is>
           <t>1709005075/IF/22012035629973 — एक बगिया मां के नाम सुगरबाई पति कंछेदी प्रजापति ग्राम सारंगपुर</t>
         </is>
       </c>
       <c r="G35" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H35" s="2" t="n">
         <v>199623.67</v>
       </c>
       <c r="I35" s="2" t="n">
-        <v>0</v>
+        <v>10440</v>
       </c>
       <c r="J35" s="3" t="n">
         <v>45947</v>
       </c>
       <c r="K35" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
       <c r="A36" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C36" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D36" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
@@ -1730,51 +1730,51 @@
         <v>0</v>
       </c>
       <c r="J42" s="3" t="n">
         <v>46005</v>
       </c>
       <c r="K42" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="43">
       <c r="A43" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C43" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D43" s="1" t="inlineStr">
         <is>
-          <t>DUGWELLS / Construction of Irrigation Open Well for Individuals</t>
+          <t>DUGWELLS / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E43" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F43" s="1" t="inlineStr">
         <is>
           <t>1709005075/IF/9926713095 — सारंगपुर - कपिल धारा कूप निर्माण रामलाल / छतिया , अरछन / दादू सलैयासमारी</t>
         </is>
       </c>
       <c r="G43" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H43" s="2" t="n">
         <v>301000</v>
       </c>
       <c r="I43" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J43" s="3" t="n">
         <v>41752</v>
@@ -1824,803 +1824,803 @@
         <v>0</v>
       </c>
       <c r="J44" s="3" t="n">
         <v>45470</v>
       </c>
       <c r="K44" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="45">
       <c r="A45" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C45" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D45" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E45" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F45" s="1" t="inlineStr">
         <is>
           <t>1709005075/IF/IAY/2471118 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP3667642</t>
         </is>
       </c>
       <c r="G45" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H45" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I45" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J45" s="3" t="n">
         <v>43980</v>
       </c>
       <c r="K45" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="46">
       <c r="A46" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C46" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D46" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E46" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F46" s="1" t="inlineStr">
         <is>
           <t>1709005075/IF/IAY/2555688 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP1243117</t>
         </is>
       </c>
       <c r="G46" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H46" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I46" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J46" s="3" t="n">
         <v>43962</v>
       </c>
       <c r="K46" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="47">
       <c r="A47" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C47" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D47" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E47" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F47" s="1" t="inlineStr">
         <is>
           <t>1709005075/IF/IAY/2559481 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP2634853</t>
         </is>
       </c>
       <c r="G47" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H47" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I47" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J47" s="3" t="n">
         <v>43962</v>
       </c>
       <c r="K47" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="48">
       <c r="A48" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C48" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D48" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E48" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F48" s="1" t="inlineStr">
         <is>
           <t>1709005075/IF/IAY/3331617 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP2697200</t>
         </is>
       </c>
       <c r="G48" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H48" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I48" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J48" s="3" t="n">
         <v>44567</v>
       </c>
       <c r="K48" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="49">
       <c r="A49" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C49" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D49" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E49" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F49" s="1" t="inlineStr">
         <is>
           <t>1709005075/IF/IAY/58083 — Construction of IAY House -IAY REG. NO. MP-09-005-075-002/20069</t>
         </is>
       </c>
       <c r="G49" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H49" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I49" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J49" s="3" t="n">
         <v>42310</v>
       </c>
       <c r="K49" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="50">
       <c r="A50" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C50" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D50" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E50" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F50" s="1" t="inlineStr">
         <is>
           <t>1709005075/RC/22012034818615 — Cc rod nirman kary men rod se bare adiwasi ke ghar tak sarangpur</t>
         </is>
       </c>
       <c r="G50" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H50" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I50" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J50" s="3" t="n">
         <v>45384</v>
       </c>
       <c r="K50" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="51">
       <c r="A51" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C51" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D51" s="1" t="inlineStr">
         <is>
-          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry Check Dam for Community</t>
         </is>
       </c>
       <c r="E51" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F51" s="1" t="inlineStr">
         <is>
           <t>1709005075/WC/22012035203431 — Gabion nirman kary manbharan yadav ke khet ke pass salaiya</t>
         </is>
       </c>
       <c r="G51" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H51" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I51" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J51" s="3" t="n">
         <v>45384</v>
       </c>
       <c r="K51" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="52">
       <c r="A52" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C52" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D52" s="1" t="inlineStr">
         <is>
-          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry Check Dam for Community</t>
         </is>
       </c>
       <c r="E52" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F52" s="1" t="inlineStr">
         <is>
           <t>1709005075/WC/22012035203446 — Gabion nirman kary krapal yadav ke khet ke pass salaiya</t>
         </is>
       </c>
       <c r="G52" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H52" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I52" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J52" s="3" t="n">
         <v>45384</v>
       </c>
       <c r="K52" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="53">
       <c r="A53" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C53" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D53" s="1" t="inlineStr">
         <is>
-          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry Check Dam for Community</t>
         </is>
       </c>
       <c r="E53" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F53" s="1" t="inlineStr">
         <is>
           <t>1709005075/WC/22012035203451 — Gabion nirman kary anand yadav ke khet ke pass salaiya</t>
         </is>
       </c>
       <c r="G53" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H53" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I53" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J53" s="3" t="n">
         <v>45384</v>
       </c>
       <c r="K53" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="54">
       <c r="A54" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C54" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D54" s="1" t="inlineStr">
         <is>
-          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry Check Dam for Community</t>
         </is>
       </c>
       <c r="E54" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F54" s="1" t="inlineStr">
         <is>
           <t>1709005075/WC/22012035203453 — Gabion nirman kary damodar gupta ke khet ke pass sarangpur</t>
         </is>
       </c>
       <c r="G54" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H54" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I54" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J54" s="3" t="n">
         <v>45384</v>
       </c>
       <c r="K54" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="55">
       <c r="A55" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C55" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D55" s="1" t="inlineStr">
         <is>
-          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry Check Dam for Community</t>
         </is>
       </c>
       <c r="E55" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F55" s="1" t="inlineStr">
         <is>
           <t>1709005075/WC/22012035203465 — Gabion nirman kary malla prajapati ke khet ke pass sarangpur</t>
         </is>
       </c>
       <c r="G55" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H55" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I55" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J55" s="3" t="n">
         <v>45384</v>
       </c>
       <c r="K55" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="56">
       <c r="A56" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C56" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D56" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E56" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F56" s="1" t="inlineStr">
         <is>
           <t>1709005075/WC/22012035224911 — mini parculaion tank sanju yadav ke khet ke pass baki sarangpur</t>
         </is>
       </c>
       <c r="G56" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H56" s="2" t="n">
         <v>476418.34</v>
       </c>
       <c r="I56" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J56" s="3" t="n">
         <v>45665</v>
       </c>
       <c r="K56" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="57">
       <c r="A57" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C57" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D57" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E57" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F57" s="1" t="inlineStr">
         <is>
           <t>1709005075/WC/22012035224912 — mini parculaion tank anand yadav ke khet ke pass baki sarangpur</t>
         </is>
       </c>
       <c r="G57" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H57" s="2" t="n">
         <v>478791.59</v>
       </c>
       <c r="I57" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J57" s="3" t="n">
         <v>45720</v>
       </c>
       <c r="K57" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="58">
       <c r="A58" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C58" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D58" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E58" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F58" s="1" t="inlineStr">
         <is>
           <t>1709005075/WC/22012035224913 — mini parculaion tank santosh yadav ke khet ke pass baki sarangpur</t>
         </is>
       </c>
       <c r="G58" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H58" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I58" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J58" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K58" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="59">
       <c r="A59" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C59" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D59" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E59" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F59" s="1" t="inlineStr">
         <is>
           <t>1709005075/WC/22012035224914 — mini parculaion tank santosh yadav ke khet ke pass baki sarangpur</t>
         </is>
       </c>
       <c r="G59" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H59" s="2" t="n">
         <v>675823.08</v>
       </c>
       <c r="I59" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J59" s="3" t="n">
         <v>45665</v>
       </c>
       <c r="K59" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="60">
       <c r="A60" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C60" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D60" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E60" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F60" s="1" t="inlineStr">
         <is>
           <t>1709005075/WC/22012035224916 — mini parculaion tank garjan yadav ke khet ke pass salaiya gram panchayat sarangpur</t>
         </is>
       </c>
       <c r="G60" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H60" s="2" t="n">
         <v>455017.6</v>
       </c>
       <c r="I60" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J60" s="3" t="n">
         <v>45661</v>
       </c>
       <c r="K60" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="61">
       <c r="A61" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C61" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D61" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E61" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F61" s="1" t="inlineStr">
         <is>
           <t>1709005075/WC/22012035232052 — parculaion tank nirman kary tadiyan haar  baki sarangpur</t>
         </is>
       </c>
       <c r="G61" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H61" s="2" t="n">
         <v>732755.23</v>
       </c>
       <c r="I61" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J61" s="3" t="n">
         <v>45665</v>
@@ -3234,78 +3234,125 @@
         <v>0</v>
       </c>
       <c r="J74" s="3" t="n">
         <v>45683</v>
       </c>
       <c r="K74" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="75">
       <c r="A75" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C75" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D75" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E75" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F75" s="1" t="inlineStr">
         <is>
           <t>1709005075/WC/GIS/30435 — Perculation Tank Nirman Khohra Har gram Salaiya</t>
         </is>
       </c>
       <c r="G75" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H75" s="2" t="n">
         <v>538124.26</v>
       </c>
       <c r="I75" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J75" s="3" t="n">
         <v>44955</v>
       </c>
       <c r="K75" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="76">
+      <c r="A76" s="1" t="inlineStr">
+        <is>
+          <t>SHAHNAGAR</t>
+        </is>
+      </c>
+      <c r="B76" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C76" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D76" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E76" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F76" s="1" t="inlineStr">
+        <is>
+          <t>1709005075/WC/VB/YD/22012035336282 — Constr of Boulder chek dam sarangpur nala</t>
+        </is>
+      </c>
+      <c r="G76" s="1" t="inlineStr">
+        <is>
+          <t>Approved</t>
+        </is>
+      </c>
+      <c r="H76" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I76" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J76" s="3" t="n">
+        <v>46126</v>
+      </c>
+      <c r="K76" s="3"/>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>
   <dc:subject/>
   <dc:creator/>