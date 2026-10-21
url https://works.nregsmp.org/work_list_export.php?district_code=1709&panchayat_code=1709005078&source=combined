--- v0 (2026-09-02)
+++ v1 (2026-10-21)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K758"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-02 05:04:12</t>
+          <t>Exported on: 2026-10-21 09:30:15</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: PANNA</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -1713,51 +1713,51 @@
       <c r="J41" s="3" t="n">
         <v>39743</v>
       </c>
       <c r="K41" s="3" t="n">
         <v>39696</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
       <c r="A42" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C42" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D42" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E42" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F42" s="1" t="inlineStr">
         <is>
           <t>1709005078/IC/22012034890573 — Nirmal neer koop nirman kushmi</t>
         </is>
       </c>
       <c r="G42" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H42" s="2" t="n">
         <v>577170.46</v>
       </c>
       <c r="I42" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J42" s="3" t="n">
         <v>45761</v>
@@ -8451,803 +8451,803 @@
       <c r="J181" s="3" t="n">
         <v>45205</v>
       </c>
       <c r="K181" s="3" t="n">
         <v>46138</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="182">
       <c r="A182" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B182" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C182" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D182" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E182" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F182" s="1" t="inlineStr">
         <is>
           <t>1709005078/IF/22012035303885 — निर्मल नीर कूप निर्माण खेर माता हार कुशमी</t>
         </is>
       </c>
       <c r="G182" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H182" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I182" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J182" s="3" t="n">
         <v>45683</v>
       </c>
       <c r="K182" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="183">
       <c r="A183" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B183" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C183" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D183" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E183" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F183" s="1" t="inlineStr">
         <is>
           <t>1709005078/IF/22012035346340 — खेत तालाब निर्माण कार्य अमर सिंह / सियाराम श्यामगिरी</t>
         </is>
       </c>
       <c r="G183" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H183" s="2" t="n">
         <v>198962.29</v>
       </c>
       <c r="I183" s="2" t="n">
         <v>108623.58</v>
       </c>
       <c r="J183" s="3" t="n">
         <v>45770</v>
       </c>
       <c r="K183" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="184">
       <c r="A184" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B184" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C184" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D184" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E184" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F184" s="1" t="inlineStr">
         <is>
           <t>1709005078/IF/22012035346400 — खेत तालाब निर्माण कार्य वीरेंद्र सिंह  / सियाराम श्यामगिरी</t>
         </is>
       </c>
       <c r="G184" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H184" s="2" t="n">
         <v>197865.75</v>
       </c>
       <c r="I184" s="2" t="n">
         <v>111233.58</v>
       </c>
       <c r="J184" s="3" t="n">
         <v>45770</v>
       </c>
       <c r="K184" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="185">
       <c r="A185" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B185" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C185" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D185" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E185" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F185" s="1" t="inlineStr">
         <is>
           <t>1709005078/IF/22012035346452 — खेत तालाब निर्माण कार्य संतोष सिंह / लक्षमन सिंह  श्यामगिरी</t>
         </is>
       </c>
       <c r="G185" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H185" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I185" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J185" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K185" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="186">
       <c r="A186" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B186" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C186" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D186" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E186" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F186" s="1" t="inlineStr">
         <is>
           <t>1709005078/IF/22012035346535 — खेत तालाब निर्माण कार्य कृपाल सिंह /प्रयाग सिंह  श्यामगिरी</t>
         </is>
       </c>
       <c r="G186" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H186" s="2" t="n">
         <v>199350.11</v>
       </c>
       <c r="I186" s="2" t="n">
         <v>111233.58</v>
       </c>
       <c r="J186" s="3" t="n">
         <v>45770</v>
       </c>
       <c r="K186" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="187">
       <c r="A187" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B187" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C187" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D187" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E187" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F187" s="1" t="inlineStr">
         <is>
           <t>1709005078/IF/22012035346580 — खेत तालाब निर्माण कार्य वेदप्रकाश सिंह / प्रयाग सिंह श्यामगिरी</t>
         </is>
       </c>
       <c r="G187" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H187" s="2" t="n">
         <v>198546.48</v>
       </c>
       <c r="I187" s="2" t="n">
         <v>108209.58</v>
       </c>
       <c r="J187" s="3" t="n">
         <v>45770</v>
       </c>
       <c r="K187" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="188">
       <c r="A188" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B188" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C188" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D188" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E188" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F188" s="1" t="inlineStr">
         <is>
           <t>1709005078/IF/22012035346626 — खेत तालाब निर्माण कार्य राजकुमार सिंह / रामलाल सिंह श्यामगिरी</t>
         </is>
       </c>
       <c r="G188" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H188" s="2" t="n">
         <v>198653.04</v>
       </c>
       <c r="I188" s="2" t="n">
         <v>76872</v>
       </c>
       <c r="J188" s="3" t="n">
         <v>45791</v>
       </c>
       <c r="K188" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="189">
       <c r="A189" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B189" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C189" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D189" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E189" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F189" s="1" t="inlineStr">
         <is>
           <t>1709005078/IF/22012035349461 — खेत तालाब निर्माण कार्य रामप्रताप सिंह / जुगराज सिंह नयागांव</t>
         </is>
       </c>
       <c r="G189" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H189" s="2" t="n">
         <v>199726.89</v>
       </c>
       <c r="I189" s="2" t="n">
         <v>83271</v>
       </c>
       <c r="J189" s="3" t="n">
         <v>45772</v>
       </c>
       <c r="K189" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="190">
       <c r="A190" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B190" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C190" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D190" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E190" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F190" s="1" t="inlineStr">
         <is>
           <t>1709005078/IF/22012035349495 — खेत तालाब निर्माण कार्य दिरगज सिंह / कृपाल सिंह रोहनियां</t>
         </is>
       </c>
       <c r="G190" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H190" s="2" t="n">
         <v>196817.43</v>
       </c>
       <c r="I190" s="2" t="n">
         <v>123452.76</v>
       </c>
       <c r="J190" s="3" t="n">
         <v>45772</v>
       </c>
       <c r="K190" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="191">
       <c r="A191" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B191" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C191" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D191" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E191" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F191" s="1" t="inlineStr">
         <is>
           <t>1709005078/IF/22012035349515 — खेत तालाब निर्माण कार्य कैलाश सिंह / मिट्ठू सिंह रोहनियां</t>
         </is>
       </c>
       <c r="G191" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H191" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I191" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J191" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K191" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="192">
       <c r="A192" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B192" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C192" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D192" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E192" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F192" s="1" t="inlineStr">
         <is>
           <t>1709005078/IF/22012035349518 — खेत तालाब निर्माण कार्य कैलाश सिंह / मिट्ठू सिंह रोहनियां</t>
         </is>
       </c>
       <c r="G192" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H192" s="2" t="n">
         <v>197551.5</v>
       </c>
       <c r="I192" s="2" t="n">
         <v>127484.76</v>
       </c>
       <c r="J192" s="3" t="n">
         <v>45772</v>
       </c>
       <c r="K192" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="193">
       <c r="A193" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B193" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C193" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D193" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E193" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F193" s="1" t="inlineStr">
         <is>
           <t>1709005078/IF/22012035349526 — खेत तालाब निर्माण कार्य बंदीलाल / सुकरु रोहनियां</t>
         </is>
       </c>
       <c r="G193" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H193" s="2" t="n">
         <v>204797.81</v>
       </c>
       <c r="I193" s="2" t="n">
         <v>119420.76</v>
       </c>
       <c r="J193" s="3" t="n">
         <v>45772</v>
       </c>
       <c r="K193" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="194">
       <c r="A194" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B194" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C194" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D194" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E194" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F194" s="1" t="inlineStr">
         <is>
           <t>1709005078/IF/22012035349559 — खेत तालाब निर्माण कार्य गणेश सिंह / अवधलाल सिंह झिरिया डीलनसिंह</t>
         </is>
       </c>
       <c r="G194" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H194" s="2" t="n">
         <v>198698.13</v>
       </c>
       <c r="I194" s="2" t="n">
         <v>112980.12</v>
       </c>
       <c r="J194" s="3" t="n">
         <v>45772</v>
       </c>
       <c r="K194" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="195">
       <c r="A195" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B195" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C195" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D195" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E195" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F195" s="1" t="inlineStr">
         <is>
           <t>1709005078/IF/22012035359127 — खेत तालाब निर्माण संतोष सिंह/लक्ष्मण सिंह श्यामगिरी</t>
         </is>
       </c>
       <c r="G195" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H195" s="2" t="n">
         <v>198118.52</v>
       </c>
       <c r="I195" s="2" t="n">
         <v>111281.4</v>
       </c>
       <c r="J195" s="3" t="n">
         <v>45772</v>
       </c>
       <c r="K195" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="196">
       <c r="A196" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B196" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C196" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D196" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E196" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F196" s="1" t="inlineStr">
         <is>
           <t>1709005078/IF/22012035359445 — खेत तालाब निर्माण जयकरण सिंह/राम सिंह श्यामगिरी</t>
         </is>
       </c>
       <c r="G196" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H196" s="2" t="n">
         <v>199904.99</v>
       </c>
       <c r="I196" s="2" t="n">
         <v>114716.34</v>
       </c>
       <c r="J196" s="3" t="n">
         <v>45772</v>
       </c>
       <c r="K196" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="197">
       <c r="A197" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B197" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C197" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D197" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E197" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F197" s="1" t="inlineStr">
         <is>
           <t>1709005078/IF/22012035359561 — खेत तालाब निर्माण हरकेश सिंह/देव सिंह कुशमी</t>
         </is>
       </c>
       <c r="G197" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H197" s="2" t="n">
         <v>198118.52</v>
       </c>
       <c r="I197" s="2" t="n">
         <v>99596.34</v>
       </c>
       <c r="J197" s="3" t="n">
         <v>45772</v>
       </c>
       <c r="K197" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="198">
       <c r="A198" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B198" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C198" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D198" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E198" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F198" s="1" t="inlineStr">
         <is>
           <t>1709005078/IF/22012035359619 — खेत तालाब निर्माण मस्तराम/गुलाब नयागांव</t>
         </is>
       </c>
       <c r="G198" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H198" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I198" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J198" s="3" t="n">
         <v>45761</v>
@@ -9495,286 +9495,286 @@
       <c r="J203" s="3" t="n">
         <v>45774</v>
       </c>
       <c r="K203" s="3" t="n">
         <v>46127</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="204">
       <c r="A204" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B204" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C204" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D204" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E204" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F204" s="1" t="inlineStr">
         <is>
           <t>1709005078/IF/22012035560900 — खेत तालाब निर्माण राधा कृष्ण / रामजी नयागांव</t>
         </is>
       </c>
       <c r="G204" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H204" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I204" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J204" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K204" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="205">
       <c r="A205" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B205" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C205" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D205" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E205" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F205" s="1" t="inlineStr">
         <is>
           <t>1709005078/IF/22012035560906 — खेत तालाब निर्माण भगवान सिंह / गुलाब  नयागांव</t>
         </is>
       </c>
       <c r="G205" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H205" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I205" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J205" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K205" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="206">
       <c r="A206" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B206" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C206" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D206" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E206" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F206" s="1" t="inlineStr">
         <is>
           <t>1709005078/IF/22012035560911 — खेत तालाब निर्माण राजू  / सुखाइयां रोहनियां</t>
         </is>
       </c>
       <c r="G206" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H206" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I206" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J206" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K206" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="207">
       <c r="A207" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B207" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C207" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D207" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E207" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F207" s="1" t="inlineStr">
         <is>
           <t>1709005078/IF/22012035560919 — खेत तालाब निर्माण सुमत रानी  / लखन सिंह नयागांव</t>
         </is>
       </c>
       <c r="G207" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H207" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I207" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J207" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K207" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="208">
       <c r="A208" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B208" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C208" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D208" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E208" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F208" s="1" t="inlineStr">
         <is>
           <t>1709005078/IF/22012035560924 — खेत तालाब निर्माण नंदकिशोर सिंह /पंचम सिंह नयागांव</t>
         </is>
       </c>
       <c r="G208" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H208" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I208" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J208" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K208" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="209">
       <c r="A209" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B209" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C209" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D209" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E209" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F209" s="1" t="inlineStr">
         <is>
           <t>1709005078/IF/22012035560928 — खेत तालाब निर्माण सिगदारी /डिवरा नयागांव</t>
         </is>
       </c>
       <c r="G209" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H209" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I209" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J209" s="3" t="n">
         <v>45761</v>
@@ -13681,51 +13681,51 @@
       <c r="J289" s="3" t="n">
         <v>44382</v>
       </c>
       <c r="K289" s="3" t="n">
         <v>44526</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="290">
       <c r="A290" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B290" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C290" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D290" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E290" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F290" s="1" t="inlineStr">
         <is>
           <t>1709005078/IF/IAY/2711048 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP5720893</t>
         </is>
       </c>
       <c r="G290" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H290" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I290" s="2" t="n">
         <v>7491</v>
       </c>
       <c r="J290" s="3" t="n">
         <v>44369</v>
@@ -14365,51 +14365,51 @@
       <c r="J303" s="3" t="n">
         <v>44310</v>
       </c>
       <c r="K303" s="3" t="n">
         <v>44726</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="304">
       <c r="A304" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B304" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C304" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D304" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E304" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F304" s="1" t="inlineStr">
         <is>
           <t>1709005078/IF/IAY/2801213 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4207759</t>
         </is>
       </c>
       <c r="G304" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H304" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I304" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J304" s="3" t="n">
         <v>44147</v>
@@ -21223,51 +21223,51 @@
       <c r="J443" s="3" t="n">
         <v>44718</v>
       </c>
       <c r="K443" s="3" t="n">
         <v>44844</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="444">
       <c r="A444" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B444" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C444" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D444" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E444" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F444" s="1" t="inlineStr">
         <is>
           <t>1709005078/IF/IAY/4586842 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP120717372</t>
         </is>
       </c>
       <c r="G444" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H444" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I444" s="2" t="n">
         <v>22590</v>
       </c>
       <c r="J444" s="3" t="n">
         <v>45574</v>
@@ -21368,51 +21368,51 @@
       <c r="J446" s="3" t="n">
         <v>45574</v>
       </c>
       <c r="K446" s="3" t="n">
         <v>45964</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="447">
       <c r="A447" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B447" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C447" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D447" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E447" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F447" s="1" t="inlineStr">
         <is>
           <t>1709005078/IF/IAY/4658149 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148143056</t>
         </is>
       </c>
       <c r="G447" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H447" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I447" s="2" t="n">
         <v>21870</v>
       </c>
       <c r="J447" s="3" t="n">
         <v>45574</v>
@@ -21513,51 +21513,51 @@
       <c r="J449" s="3" t="n">
         <v>45574</v>
       </c>
       <c r="K449" s="3" t="n">
         <v>45964</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="450">
       <c r="A450" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B450" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C450" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D450" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E450" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F450" s="1" t="inlineStr">
         <is>
           <t>1709005078/IF/IAY/4659795 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148522718</t>
         </is>
       </c>
       <c r="G450" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H450" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I450" s="2" t="n">
         <v>21870</v>
       </c>
       <c r="J450" s="3" t="n">
         <v>45574</v>
@@ -21609,192 +21609,194 @@
       <c r="J451" s="3" t="n">
         <v>45574</v>
       </c>
       <c r="K451" s="3" t="n">
         <v>45724</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="452">
       <c r="A452" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B452" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C452" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D452" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E452" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F452" s="1" t="inlineStr">
         <is>
           <t>1709005078/IF/IAY/4661962 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149389260</t>
         </is>
       </c>
       <c r="G452" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H452" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I452" s="2" t="n">
         <v>17982</v>
       </c>
       <c r="J452" s="3" t="n">
         <v>45574</v>
       </c>
       <c r="K452" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="453">
       <c r="A453" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B453" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C453" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D453" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E453" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F453" s="1" t="inlineStr">
         <is>
           <t>1709005078/IF/IAY/4760857 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP120820807</t>
         </is>
       </c>
       <c r="G453" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H453" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I453" s="2" t="n">
         <v>21870</v>
       </c>
       <c r="J453" s="3" t="n">
         <v>45604</v>
       </c>
       <c r="K453" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="454">
       <c r="A454" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B454" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C454" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D454" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E454" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F454" s="1" t="inlineStr">
         <is>
           <t>1709005078/IF/IAY/4771834 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124871329</t>
         </is>
       </c>
       <c r="G454" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H454" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I454" s="2" t="n">
         <v>23418</v>
       </c>
       <c r="J454" s="3" t="n">
         <v>45603</v>
       </c>
-      <c r="K454" s="3"/>
+      <c r="K454" s="3" t="n">
+        <v>46292</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="455">
       <c r="A455" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B455" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C455" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D455" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E455" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F455" s="1" t="inlineStr">
         <is>
           <t>1709005078/IF/IAY/4799633 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149388575</t>
         </is>
       </c>
       <c r="G455" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H455" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I455" s="2" t="n">
         <v>21870</v>
       </c>
       <c r="J455" s="3" t="n">
         <v>45644</v>
@@ -21846,51 +21848,51 @@
       <c r="J456" s="3" t="n">
         <v>42762</v>
       </c>
       <c r="K456" s="3" t="n">
         <v>43587</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="457">
       <c r="A457" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B457" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C457" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D457" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E457" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F457" s="1" t="inlineStr">
         <is>
           <t>1709005078/IF/IAY/4920169 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124872028</t>
         </is>
       </c>
       <c r="G457" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H457" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I457" s="2" t="n">
         <v>23220</v>
       </c>
       <c r="J457" s="3" t="n">
         <v>45721</v>
@@ -21991,98 +21993,98 @@
       <c r="J459" s="3" t="n">
         <v>45721</v>
       </c>
       <c r="K459" s="3" t="n">
         <v>45964</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="460">
       <c r="A460" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B460" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C460" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D460" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E460" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F460" s="1" t="inlineStr">
         <is>
           <t>1709005078/IF/IAY/4922326 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148521638</t>
         </is>
       </c>
       <c r="G460" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H460" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I460" s="2" t="n">
         <v>22986</v>
       </c>
       <c r="J460" s="3" t="n">
         <v>45721</v>
       </c>
       <c r="K460" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="461">
       <c r="A461" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B461" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C461" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D461" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E461" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F461" s="1" t="inlineStr">
         <is>
           <t>1709005078/IF/IAY/4922327 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148521733</t>
         </is>
       </c>
       <c r="G461" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H461" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I461" s="2" t="n">
         <v>22950</v>
       </c>
       <c r="J461" s="3" t="n">
         <v>45721</v>
@@ -22134,194 +22136,194 @@
       <c r="J462" s="3" t="n">
         <v>45721</v>
       </c>
       <c r="K462" s="3" t="n">
         <v>46096</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="463">
       <c r="A463" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B463" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C463" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D463" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E463" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F463" s="1" t="inlineStr">
         <is>
           <t>1709005078/IF/IAY/4922329 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148521940</t>
         </is>
       </c>
       <c r="G463" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H463" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I463" s="2" t="n">
         <v>22950</v>
       </c>
       <c r="J463" s="3" t="n">
         <v>45721</v>
       </c>
       <c r="K463" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="464">
       <c r="A464" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B464" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C464" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D464" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E464" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F464" s="1" t="inlineStr">
         <is>
           <t>1709005078/IF/IAY/4922330 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148521984</t>
         </is>
       </c>
       <c r="G464" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H464" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I464" s="2" t="n">
         <v>23220</v>
       </c>
       <c r="J464" s="3" t="n">
         <v>45721</v>
       </c>
       <c r="K464" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="465">
       <c r="A465" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B465" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C465" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D465" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E465" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F465" s="1" t="inlineStr">
         <is>
           <t>1709005078/IF/IAY/4922331 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148522021</t>
         </is>
       </c>
       <c r="G465" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H465" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I465" s="2" t="n">
         <v>23220</v>
       </c>
       <c r="J465" s="3" t="n">
         <v>45721</v>
       </c>
       <c r="K465" s="3" t="n">
         <v>46243</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="466">
       <c r="A466" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B466" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C466" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D466" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E466" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F466" s="1" t="inlineStr">
         <is>
           <t>1709005078/IF/IAY/4922332 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148522154</t>
         </is>
       </c>
       <c r="G466" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H466" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I466" s="2" t="n">
         <v>22986</v>
       </c>
       <c r="J466" s="3" t="n">
         <v>45721</v>
@@ -22422,51 +22424,51 @@
       <c r="J468" s="3" t="n">
         <v>45721</v>
       </c>
       <c r="K468" s="3" t="n">
         <v>45964</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="469">
       <c r="A469" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B469" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C469" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D469" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E469" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F469" s="1" t="inlineStr">
         <is>
           <t>1709005078/IF/IAY/4922336 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148522665</t>
         </is>
       </c>
       <c r="G469" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H469" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I469" s="2" t="n">
         <v>22950</v>
       </c>
       <c r="J469" s="3" t="n">
         <v>45721</v>
@@ -22616,145 +22618,145 @@
       <c r="J472" s="3" t="n">
         <v>45721</v>
       </c>
       <c r="K472" s="3" t="n">
         <v>45964</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="473">
       <c r="A473" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B473" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C473" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D473" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E473" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F473" s="1" t="inlineStr">
         <is>
           <t>1709005078/IF/IAY/4922832 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148142909</t>
         </is>
       </c>
       <c r="G473" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H473" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I473" s="2" t="n">
         <v>23220</v>
       </c>
       <c r="J473" s="3" t="n">
         <v>45721</v>
       </c>
       <c r="K473" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="474">
       <c r="A474" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B474" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C474" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D474" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E474" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F474" s="1" t="inlineStr">
         <is>
           <t>1709005078/IF/IAY/4922833 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148142939</t>
         </is>
       </c>
       <c r="G474" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H474" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I474" s="2" t="n">
         <v>22950</v>
       </c>
       <c r="J474" s="3" t="n">
         <v>45721</v>
       </c>
       <c r="K474" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="475">
       <c r="A475" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B475" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C475" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D475" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E475" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F475" s="1" t="inlineStr">
         <is>
           <t>1709005078/IF/IAY/4922834 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148142967</t>
         </is>
       </c>
       <c r="G475" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H475" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I475" s="2" t="n">
         <v>22950</v>
       </c>
       <c r="J475" s="3" t="n">
         <v>45721</v>
@@ -22855,51 +22857,51 @@
       <c r="J477" s="3" t="n">
         <v>45721</v>
       </c>
       <c r="K477" s="3" t="n">
         <v>45964</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="478">
       <c r="A478" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B478" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C478" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D478" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E478" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F478" s="1" t="inlineStr">
         <is>
           <t>1709005078/IF/IAY/4922837 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148143096</t>
         </is>
       </c>
       <c r="G478" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H478" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I478" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="J478" s="3" t="n">
         <v>45867</v>
@@ -22951,78 +22953,80 @@
       <c r="J479" s="3" t="n">
         <v>45749</v>
       </c>
       <c r="K479" s="3" t="n">
         <v>45964</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="480">
       <c r="A480" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B480" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C480" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D480" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E480" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F480" s="1" t="inlineStr">
         <is>
           <t>1709005078/IF/IAY/4922839 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148143135</t>
         </is>
       </c>
       <c r="G480" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H480" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I480" s="2" t="n">
         <v>22950</v>
       </c>
       <c r="J480" s="3" t="n">
         <v>45721</v>
       </c>
-      <c r="K480" s="3"/>
+      <c r="K480" s="3" t="n">
+        <v>46299</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="481">
       <c r="A481" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B481" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C481" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D481" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E481" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
@@ -23047,73 +23051,73 @@
       <c r="J481" s="3" t="n">
         <v>45721</v>
       </c>
       <c r="K481" s="3" t="n">
         <v>45964</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="482">
       <c r="A482" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B482" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C482" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D482" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E482" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F482" s="1" t="inlineStr">
         <is>
           <t>1709005078/IF/IAY/4922841 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148143209</t>
         </is>
       </c>
       <c r="G482" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H482" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I482" s="2" t="n">
-        <v>20790</v>
+        <v>23790</v>
       </c>
       <c r="J482" s="3" t="n">
         <v>45721</v>
       </c>
       <c r="K482" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="483">
       <c r="A483" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B483" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C483" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D483" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -23143,145 +23147,147 @@
       <c r="J483" s="3" t="n">
         <v>45721</v>
       </c>
       <c r="K483" s="3" t="n">
         <v>45964</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="484">
       <c r="A484" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B484" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C484" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D484" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E484" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F484" s="1" t="inlineStr">
         <is>
           <t>1709005078/IF/IAY/4922843 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148143243</t>
         </is>
       </c>
       <c r="G484" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H484" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I484" s="2" t="n">
         <v>23220</v>
       </c>
       <c r="J484" s="3" t="n">
         <v>45721</v>
       </c>
-      <c r="K484" s="3"/>
+      <c r="K484" s="3" t="n">
+        <v>46299</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="485">
       <c r="A485" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B485" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C485" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D485" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E485" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F485" s="1" t="inlineStr">
         <is>
           <t>1709005078/IF/IAY/4922844 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148143323</t>
         </is>
       </c>
       <c r="G485" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H485" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I485" s="2" t="n">
         <v>22950</v>
       </c>
       <c r="J485" s="3" t="n">
         <v>45721</v>
       </c>
       <c r="K485" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="486">
       <c r="A486" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B486" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C486" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D486" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E486" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F486" s="1" t="inlineStr">
         <is>
           <t>1709005078/IF/IAY/4922845 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148143336</t>
         </is>
       </c>
       <c r="G486" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H486" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I486" s="2" t="n">
         <v>23274</v>
       </c>
       <c r="J486" s="3" t="n">
         <v>45721</v>
@@ -23431,51 +23437,51 @@
       <c r="J489" s="3" t="n">
         <v>45721</v>
       </c>
       <c r="K489" s="3" t="n">
         <v>46145</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="490">
       <c r="A490" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B490" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C490" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D490" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E490" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F490" s="1" t="inlineStr">
         <is>
           <t>1709005078/IF/IAY/4922876 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124828673</t>
         </is>
       </c>
       <c r="G490" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H490" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I490" s="2" t="n">
         <v>23220</v>
       </c>
       <c r="J490" s="3" t="n">
         <v>45721</v>
@@ -23529,98 +23535,98 @@
       <c r="J491" s="3" t="n">
         <v>45721</v>
       </c>
       <c r="K491" s="3" t="n">
         <v>46145</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="492">
       <c r="A492" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B492" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C492" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D492" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E492" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F492" s="1" t="inlineStr">
         <is>
           <t>1709005078/IF/IAY/4923969 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149388137</t>
         </is>
       </c>
       <c r="G492" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H492" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I492" s="2" t="n">
         <v>13662</v>
       </c>
       <c r="J492" s="3" t="n">
         <v>45721</v>
       </c>
       <c r="K492" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="493">
       <c r="A493" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B493" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C493" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D493" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E493" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F493" s="1" t="inlineStr">
         <is>
           <t>1709005078/IF/IAY/4923970 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149388169</t>
         </is>
       </c>
       <c r="G493" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H493" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I493" s="2" t="n">
         <v>19359</v>
       </c>
       <c r="J493" s="3" t="n">
         <v>45721</v>
@@ -23819,51 +23825,51 @@
       <c r="J497" s="3" t="n">
         <v>45721</v>
       </c>
       <c r="K497" s="3" t="n">
         <v>46152</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="498">
       <c r="A498" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B498" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C498" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D498" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E498" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F498" s="1" t="inlineStr">
         <is>
           <t>1709005078/IF/IAY/4923975 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149389048</t>
         </is>
       </c>
       <c r="G498" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H498" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I498" s="2" t="n">
         <v>22950</v>
       </c>
       <c r="J498" s="3" t="n">
         <v>45721</v>
@@ -23915,51 +23921,51 @@
       <c r="J499" s="3" t="n">
         <v>45749</v>
       </c>
       <c r="K499" s="3" t="n">
         <v>46152</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="500">
       <c r="A500" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B500" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C500" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D500" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E500" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F500" s="1" t="inlineStr">
         <is>
           <t>1709005078/IF/IAY/4923977 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149389117</t>
         </is>
       </c>
       <c r="G500" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H500" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I500" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J500" s="3" t="n">
         <v>45749</v>
@@ -24011,51 +24017,51 @@
       <c r="J501" s="3" t="n">
         <v>45721</v>
       </c>
       <c r="K501" s="3" t="n">
         <v>45964</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="502">
       <c r="A502" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B502" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C502" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D502" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E502" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F502" s="1" t="inlineStr">
         <is>
           <t>1709005078/IF/IAY/4924016 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148143420</t>
         </is>
       </c>
       <c r="G502" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H502" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I502" s="2" t="n">
         <v>22950</v>
       </c>
       <c r="J502" s="3" t="n">
         <v>45721</v>
@@ -24107,288 +24113,288 @@
       <c r="J503" s="3" t="n">
         <v>45721</v>
       </c>
       <c r="K503" s="3" t="n">
         <v>46117</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="504">
       <c r="A504" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B504" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C504" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D504" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E504" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F504" s="1" t="inlineStr">
         <is>
           <t>1709005078/IF/IAY/4924018 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148143453</t>
         </is>
       </c>
       <c r="G504" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H504" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I504" s="2" t="n">
         <v>23220</v>
       </c>
       <c r="J504" s="3" t="n">
         <v>45721</v>
       </c>
       <c r="K504" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="505">
       <c r="A505" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B505" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C505" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D505" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E505" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F505" s="1" t="inlineStr">
         <is>
           <t>1709005078/IF/IAY/4924019 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148143471</t>
         </is>
       </c>
       <c r="G505" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H505" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I505" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="J505" s="3" t="n">
         <v>45749</v>
       </c>
       <c r="K505" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="506">
       <c r="A506" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B506" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C506" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D506" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E506" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F506" s="1" t="inlineStr">
         <is>
           <t>1709005078/IF/IAY/5084956 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127239331</t>
         </is>
       </c>
       <c r="G506" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H506" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I506" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="J506" s="3" t="n">
         <v>45749</v>
       </c>
       <c r="K506" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="507">
       <c r="A507" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B507" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C507" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D507" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E507" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F507" s="1" t="inlineStr">
         <is>
           <t>1709005078/IF/IAY/5101535 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148143045</t>
         </is>
       </c>
       <c r="G507" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H507" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I507" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="J507" s="3" t="n">
         <v>45749</v>
       </c>
       <c r="K507" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="508">
       <c r="A508" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B508" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C508" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D508" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E508" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F508" s="1" t="inlineStr">
         <is>
           <t>1709005078/IF/IAY/5101540 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148143396</t>
         </is>
       </c>
       <c r="G508" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H508" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I508" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="J508" s="3" t="n">
         <v>45749</v>
       </c>
       <c r="K508" s="3" t="n">
         <v>46236</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="509">
       <c r="A509" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B509" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C509" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D509" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E509" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F509" s="1" t="inlineStr">
         <is>
           <t>1709005078/IF/IAY/5102304 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148522364</t>
         </is>
       </c>
       <c r="G509" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H509" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I509" s="2" t="n">
         <v>15660</v>
       </c>
       <c r="J509" s="3" t="n">
         <v>45749</v>
@@ -24440,145 +24446,145 @@
       <c r="J510" s="3" t="n">
         <v>42762</v>
       </c>
       <c r="K510" s="3" t="n">
         <v>43239</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="511">
       <c r="A511" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B511" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C511" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D511" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E511" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F511" s="1" t="inlineStr">
         <is>
           <t>1709005078/IF/IAY/5257650 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148522629</t>
         </is>
       </c>
       <c r="G511" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H511" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I511" s="2" t="n">
         <v>15660</v>
       </c>
       <c r="J511" s="3" t="n">
         <v>45800</v>
       </c>
       <c r="K511" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="512">
       <c r="A512" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B512" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C512" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D512" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E512" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F512" s="1" t="inlineStr">
         <is>
           <t>1709005078/IF/IAY/5267158 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148143076</t>
         </is>
       </c>
       <c r="G512" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H512" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I512" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="J512" s="3" t="n">
         <v>45800</v>
       </c>
       <c r="K512" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="513">
       <c r="A513" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B513" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C513" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D513" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E513" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F513" s="1" t="inlineStr">
         <is>
           <t>1709005078/IF/IAY/5273052 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148522331</t>
         </is>
       </c>
       <c r="G513" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H513" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I513" s="2" t="n">
         <v>15660</v>
       </c>
       <c r="J513" s="3" t="n">
         <v>45800</v>
@@ -24630,98 +24636,100 @@
       <c r="J514" s="3" t="n">
         <v>45800</v>
       </c>
       <c r="K514" s="3" t="n">
         <v>45964</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="515">
       <c r="A515" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B515" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C515" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D515" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E515" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F515" s="1" t="inlineStr">
         <is>
           <t>1709005078/IF/IAY/5278568 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148522084</t>
         </is>
       </c>
       <c r="G515" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H515" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I515" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="J515" s="3" t="n">
         <v>45800</v>
       </c>
-      <c r="K515" s="3"/>
+      <c r="K515" s="3" t="n">
+        <v>46271</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="516">
       <c r="A516" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B516" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C516" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D516" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E516" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F516" s="1" t="inlineStr">
         <is>
           <t>1709005078/IF/IAY/5288953 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121365397</t>
         </is>
       </c>
       <c r="G516" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H516" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I516" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="J516" s="3" t="n">
         <v>45833</v>
@@ -24822,51 +24830,51 @@
       <c r="J518" s="3" t="n">
         <v>45800</v>
       </c>
       <c r="K518" s="3" t="n">
         <v>46124</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="519">
       <c r="A519" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B519" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C519" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D519" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E519" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F519" s="1" t="inlineStr">
         <is>
           <t>1709005078/IF/IAY/5329557 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149388943</t>
         </is>
       </c>
       <c r="G519" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H519" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I519" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="J519" s="3" t="n">
         <v>45800</v>
@@ -24967,192 +24975,194 @@
       <c r="J521" s="3" t="n">
         <v>45800</v>
       </c>
       <c r="K521" s="3" t="n">
         <v>46077</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="522">
       <c r="A522" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B522" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C522" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D522" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E522" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F522" s="1" t="inlineStr">
         <is>
           <t>1709005078/IF/IAY/5501597 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148522113</t>
         </is>
       </c>
       <c r="G522" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H522" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I522" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="J522" s="3" t="n">
         <v>45800</v>
       </c>
-      <c r="K522" s="3"/>
+      <c r="K522" s="3" t="n">
+        <v>46271</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="523">
       <c r="A523" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B523" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C523" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D523" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E523" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F523" s="1" t="inlineStr">
         <is>
           <t>1709005078/IF/IAY/5502012 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148521409</t>
         </is>
       </c>
       <c r="G523" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H523" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I523" s="2" t="n">
         <v>7830</v>
       </c>
       <c r="J523" s="3" t="n">
         <v>45800</v>
       </c>
       <c r="K523" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="524">
       <c r="A524" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B524" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C524" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D524" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E524" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F524" s="1" t="inlineStr">
         <is>
           <t>1709005078/IF/IAY/5593257 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148143305</t>
         </is>
       </c>
       <c r="G524" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H524" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I524" s="2" t="n">
         <v>15660</v>
       </c>
       <c r="J524" s="3" t="n">
         <v>45800</v>
       </c>
       <c r="K524" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="525">
       <c r="A525" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B525" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C525" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D525" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E525" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F525" s="1" t="inlineStr">
         <is>
           <t>1709005078/IF/IAY/5594350 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148143153</t>
         </is>
       </c>
       <c r="G525" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H525" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I525" s="2" t="n">
         <v>15660</v>
       </c>
       <c r="J525" s="3" t="n">
         <v>45800</v>
@@ -25204,51 +25214,51 @@
       <c r="J526" s="3" t="n">
         <v>45905</v>
       </c>
       <c r="K526" s="3" t="n">
         <v>46124</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="527">
       <c r="A527" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B527" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C527" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D527" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E527" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F527" s="1" t="inlineStr">
         <is>
           <t>1709005078/IF/IAY/5605496 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148522546</t>
         </is>
       </c>
       <c r="G527" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H527" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I527" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="J527" s="3" t="n">
         <v>45894</v>
@@ -25302,145 +25312,145 @@
       <c r="J528" s="3" t="n">
         <v>42762</v>
       </c>
       <c r="K528" s="3" t="n">
         <v>43239</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="529">
       <c r="A529" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B529" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C529" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D529" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E529" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F529" s="1" t="inlineStr">
         <is>
           <t>1709005078/IF/IAY/5758791 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148143408</t>
         </is>
       </c>
       <c r="G529" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H529" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I529" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="J529" s="3" t="n">
         <v>45894</v>
       </c>
       <c r="K529" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="530">
       <c r="A530" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B530" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C530" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D530" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E530" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F530" s="1" t="inlineStr">
         <is>
           <t>1709005078/IF/IAY/5759716 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148521505</t>
         </is>
       </c>
       <c r="G530" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H530" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I530" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="J530" s="3" t="n">
         <v>45894</v>
       </c>
       <c r="K530" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="531">
       <c r="A531" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B531" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C531" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D531" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E531" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F531" s="1" t="inlineStr">
         <is>
           <t>1709005078/IF/IAY/5860136 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148522193</t>
         </is>
       </c>
       <c r="G531" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H531" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I531" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="J531" s="3" t="n">
         <v>46035</v>
@@ -26082,98 +26092,98 @@
       <c r="J544" s="3" t="n">
         <v>44370</v>
       </c>
       <c r="K544" s="3" t="n">
         <v>44459</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="545">
       <c r="A545" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B545" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C545" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D545" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E545" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F545" s="1" t="inlineStr">
         <is>
           <t>1709005078/IF/IAY/72888 — Construction of IAY House -IAY REG. NO. MP-09-005-078-003/20773</t>
         </is>
       </c>
       <c r="G545" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H545" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I545" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J545" s="3" t="n">
         <v>42275</v>
       </c>
       <c r="K545" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="546">
       <c r="A546" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B546" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C546" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D546" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E546" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F546" s="1" t="inlineStr">
         <is>
           <t>1709005078/IF/IAY/72889 — Construction of IAY House -IAY REG. NO. MP-09-005-078-005/20813</t>
         </is>
       </c>
       <c r="G546" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H546" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I546" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J546" s="3" t="n">
         <v>42275</v>
@@ -29809,51 +29819,51 @@
       <c r="J621" s="3" t="n">
         <v>44532</v>
       </c>
       <c r="K621" s="3" t="n">
         <v>44900</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="622">
       <c r="A622" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B622" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C622" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D622" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Masonry Greywater Drain for Community</t>
         </is>
       </c>
       <c r="E622" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F622" s="1" t="inlineStr">
         <is>
           <t>1709005078/RS/22012035119073 — dewats निर्माण कार्य छत्रपाल सिंह के घर से पंचायत भवन की ओर श्यामगिरी</t>
         </is>
       </c>
       <c r="G622" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H622" s="2" t="n">
         <v>123000</v>
       </c>
       <c r="I622" s="2" t="n">
         <v>1768</v>
       </c>
       <c r="J622" s="3" t="n">
         <v>45209</v>
@@ -35367,51 +35377,51 @@
         <v>0</v>
       </c>
       <c r="J737" s="3" t="n">
         <v>45061</v>
       </c>
       <c r="K737" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="738">
       <c r="A738" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR</t>
         </is>
       </c>
       <c r="B738" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C738" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D738" s="1" t="inlineStr">
         <is>
-          <t>Construction of Staggered Trench for Community / Construction of Staggered Trench for Community</t>
+          <t>Construction of Staggered Trench for Community / Construction of Staggered Contour Trench for Community</t>
         </is>
       </c>
       <c r="E738" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F738" s="1" t="inlineStr">
         <is>
           <t>1709005078/WC/GIS/35859 — स्टेगर्ड ट्रेनचेस निर्माण कार्य 10 हेक्टेयर नयागाव श्यामगिरी</t>
         </is>
       </c>
       <c r="G738" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H738" s="2" t="n">
         <v>1455733.65</v>
       </c>
       <c r="I738" s="2" t="n">
         <v>188097.6</v>
       </c>
       <c r="J738" s="3" t="n">
         <v>45148</v>