--- v0 (2026-08-28)
+++ v1 (2026-10-13)
@@ -122,64 +122,64 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:K862"/>
+  <dimension ref="A1:K867"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-08-28 20:39:01</t>
+          <t>Exported on: 2026-10-13 13:36:45</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: PANNA</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -273,145 +273,145 @@
       </c>
       <c r="K11" s="3" t="inlineStr">
         <is>
           <t>Work Completed Date</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>AJAIGARH / GUMANGANJ</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
           <t>1709001001/IC/22012034885956 — निर्मल नीर कूप छंग्गा यादव के खेत के पास गुमानगंज</t>
         </is>
       </c>
       <c r="G12" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H12" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I12" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="n">
         <v>45611</v>
       </c>
       <c r="K12" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>AJAIGARH / BILAHI</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
-          <t>Constr of CmpOnd wall for gov schools for Comm / Construction of Compound wall for government schools for Community</t>
+          <t>Constr of CmpOnd wall for gov schools for Comm / Construction of Compound Wall for Government School for Community</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
           <t>Constr of Compound wall</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
           <t>1709001002/AV/22012034663935 — khel maidan nirman karya Madhymik shala Bilahi</t>
         </is>
       </c>
       <c r="G13" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H13" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I13" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="n">
         <v>45641</v>
       </c>
       <c r="K13" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>AJAIGARH / BILAHI</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field for Community / Construction of Play field for Community</t>
+          <t>Construction of Play field for Community / Construction of Play Ground for Government School for Community</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
           <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
           <t>1709001002/AV/22012034664573 — खेल मैदान निर्माण कार्य स्कूल के पास सिमराकला बिलाही</t>
         </is>
       </c>
       <c r="G14" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H14" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I14" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="n">
         <v>45682</v>
@@ -461,286 +461,286 @@
         <v>0</v>
       </c>
       <c r="J15" s="3" t="n">
         <v>45682</v>
       </c>
       <c r="K15" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>AJAIGARH / BILAHI</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
           <t>1709001002/IF/22012035562204 — Kapil dhara koop nirman kary mastram pita shivnath ke khet me gram simarakala  gp bilahi</t>
         </is>
       </c>
       <c r="G16" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H16" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I16" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="n">
         <v>45785</v>
       </c>
       <c r="K16" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
           <t>AJAIGARH / BARIYARPURBHUMIYAN</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
           <t>1709001003/IC/22012034889834 — सार्वजनिक सिंचाई कूप निर्माण कार्य  करवा बाला खेत के पास बरियारपुर भूमियान</t>
         </is>
       </c>
       <c r="G17" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H17" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I17" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K17" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
           <t>AJAIGARH / BARIYARPURBHUMIYAN</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
           <t>1709001003/IF/22012035277883 — खेत तालाब निर्माण हीरा अहिरवार ग्राम पंचायत बरियारपुर भूमियान</t>
         </is>
       </c>
       <c r="G18" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H18" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I18" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="n">
         <v>45606</v>
       </c>
       <c r="K18" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
           <t>AJAIGARH / BARIYARPURBHUMIYAN</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
           <t>1709001003/IF/22012035277888 — खेत तालाब निर्माण कार्य हीरा अहिरवार ग्राम पंचायत बरियारपुर भूमियाँन</t>
         </is>
       </c>
       <c r="G19" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H19" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I19" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J19" s="3" t="n">
         <v>45606</v>
       </c>
       <c r="K19" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
           <t>AJAIGARH / BHAPATPUR KURMIYAN</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
           <t>1709001004/IF/22012035349796 — JGSA2025rechare structure nirman kary kapil dhara koop sundar prajapati bhapatpurkurmiyan</t>
         </is>
       </c>
       <c r="G20" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H20" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I20" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J20" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K20" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
           <t>AJAIGARH / BHAPATPUR KURMIYAN</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
           <t>1709001004/IF/22012035349849 — Hitaisi khait talab kary ashiq ali pita vakar khan bhapatpurkurmiyan</t>
         </is>
       </c>
       <c r="G21" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H21" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I21" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J21" s="3" t="n">
         <v>45761</v>
@@ -931,615 +931,615 @@
         <v>0</v>
       </c>
       <c r="J25" s="3" t="n">
         <v>45852</v>
       </c>
       <c r="K25" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="1" t="inlineStr">
         <is>
           <t>AJAIGARH / SALAIYA</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C26" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D26" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E26" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F26" s="1" t="inlineStr">
         <is>
           <t>1709001005/IC/22012034892442 — Sarvjanik sinchai koop nirman kary ramesh singh ke khet ke pass gp salaiya</t>
         </is>
       </c>
       <c r="G26" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H26" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I26" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J26" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K26" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="1" t="inlineStr">
         <is>
           <t>AJAIGARH / SALAIYA</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C27" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D27" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E27" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F27" s="1" t="inlineStr">
         <is>
           <t>1709001005/IC/22012034892443 — Sarvjanik sinchai koop nirman kary bus stand ke pass gp salaiya</t>
         </is>
       </c>
       <c r="G27" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H27" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I27" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J27" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K27" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="1" t="inlineStr">
         <is>
           <t>AJAIGARH / SALAIYA</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C28" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D28" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E28" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F28" s="1" t="inlineStr">
         <is>
           <t>1709001005/IC/22012034892444 — Sarvjanik sinchai koop nirman kary tedhipura mohlla me gp salaiya</t>
         </is>
       </c>
       <c r="G28" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H28" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I28" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J28" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K28" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="1" t="inlineStr">
         <is>
           <t>AJAIGARH / SALAIYA</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C29" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D29" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
         </is>
       </c>
       <c r="E29" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F29" s="1" t="inlineStr">
         <is>
           <t>1709001005/WC/22012035292314 — Dugwell recharge pit kapil dhara koop me nirman kary man singh pita sooraj singh gp salaiya</t>
         </is>
       </c>
       <c r="G29" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H29" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I29" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J29" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K29" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="1" t="inlineStr">
         <is>
           <t>AJAIGARH / JHINNA</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C30" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D30" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E30" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F30" s="1" t="inlineStr">
         <is>
           <t>1709001006/IC/22012034892117 — Sarvjanik sinchai koop nirman kary ghanshyam ke purva ke pass gram bagaha gp jhinna</t>
         </is>
       </c>
       <c r="G30" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H30" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I30" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J30" s="3" t="n">
         <v>45785</v>
       </c>
       <c r="K30" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="1" t="inlineStr">
         <is>
           <t>AJAIGARH / JHINNA</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C31" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D31" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E31" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F31" s="1" t="inlineStr">
         <is>
           <t>1709001006/IC/22012034892118 — Sarvjanik sinchai koop nirman kary kallu yadav ke purva ke pass gram bagaha gp jhinna</t>
         </is>
       </c>
       <c r="G31" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H31" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I31" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J31" s="3" t="n">
         <v>45785</v>
       </c>
       <c r="K31" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="1" t="inlineStr">
         <is>
           <t>AJAIGARH / JHINNA</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C32" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D32" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E32" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F32" s="1" t="inlineStr">
         <is>
           <t>1709001006/IC/22012034892119 — Sarvjanik sinchai koop nirman kary rammilan yadav ke purva ke pass gram bagaha gp jhinna</t>
         </is>
       </c>
       <c r="G32" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H32" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I32" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J32" s="3" t="n">
         <v>45785</v>
       </c>
       <c r="K32" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="1" t="inlineStr">
         <is>
           <t>AJAIGARH / JHINNA</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C33" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D33" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E33" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F33" s="1" t="inlineStr">
         <is>
           <t>1709001006/IC/22012034892120 — Sarvjanik sinchai koop nirman kary auriya purva me gp jhinna</t>
         </is>
       </c>
       <c r="G33" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H33" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I33" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J33" s="3" t="n">
         <v>45785</v>
       </c>
       <c r="K33" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="1" t="inlineStr">
         <is>
           <t>AJAIGARH / JHINNA</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C34" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D34" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E34" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F34" s="1" t="inlineStr">
         <is>
           <t>1709001006/IF/22012035462589 — Sarvjanik koop recharge pit nirman kary adivasi taliya purva me gp jhinna</t>
         </is>
       </c>
       <c r="G34" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H34" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I34" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J34" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K34" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="1" t="inlineStr">
         <is>
           <t>AJAIGARH / JHINNA</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C35" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D35" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E35" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F35" s="1" t="inlineStr">
         <is>
           <t>1709001006/IF/22012035462600 — Sarvjanik koop recharge pit nirman kary adivasi taliya purva me gp jhinna</t>
         </is>
       </c>
       <c r="G35" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H35" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I35" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J35" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K35" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
       <c r="A36" s="1" t="inlineStr">
         <is>
           <t>AJAIGARH / JHINNA</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C36" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D36" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E36" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F36" s="1" t="inlineStr">
         <is>
           <t>1709001006/IF/22012035553929 — Khet talab nirman kary munna pita bhagwat yadav ke khet me gp jhinna</t>
         </is>
       </c>
       <c r="G36" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H36" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I36" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J36" s="3" t="n">
         <v>45785</v>
       </c>
       <c r="K36" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
       <c r="A37" s="1" t="inlineStr">
         <is>
           <t>AJAIGARH / JHINNA</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C37" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D37" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E37" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F37" s="1" t="inlineStr">
         <is>
           <t>1709001006/IF/22012035553932 — Khet talab nirman kary munna pita bhagwat yadav ke khet me gp jhinna</t>
         </is>
       </c>
       <c r="G37" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H37" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I37" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J37" s="3" t="n">
         <v>45785</v>
       </c>
       <c r="K37" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
       <c r="A38" s="1" t="inlineStr">
         <is>
           <t>AJAIGARH / JHINNA</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C38" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D38" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E38" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F38" s="1" t="inlineStr">
         <is>
           <t>1709001006/IF/22012035553933 — Khet talab nirman kary munna pita bhagwat yadav ke khet me gp jhinna</t>
         </is>
       </c>
       <c r="G38" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H38" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I38" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J38" s="3" t="n">
         <v>45785</v>
@@ -1683,286 +1683,286 @@
         <v>0</v>
       </c>
       <c r="J41" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K41" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
       <c r="A42" s="1" t="inlineStr">
         <is>
           <t>AJAIGARH / SABDUA</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C42" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D42" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E42" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F42" s="1" t="inlineStr">
         <is>
           <t>1709001007/IC/22012034886685 — सार्वजनिक कूप निर्माण कार्य विशाली यादव के खोडा के पास वैशाली मजरे में सब्दुआ</t>
         </is>
       </c>
       <c r="G42" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H42" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I42" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J42" s="3" t="n">
         <v>45580</v>
       </c>
       <c r="K42" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="43">
       <c r="A43" s="1" t="inlineStr">
         <is>
           <t>AJAIGARH / SABDUA</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C43" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D43" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E43" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F43" s="1" t="inlineStr">
         <is>
           <t>1709001007/IC/22012034888702 — सार्वजनिक कूप निर्माण ठाकुर बाबा के पास डुगरहो सबदुआ</t>
         </is>
       </c>
       <c r="G43" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H43" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I43" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J43" s="3" t="n">
         <v>45672</v>
       </c>
       <c r="K43" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="44">
       <c r="A44" s="1" t="inlineStr">
         <is>
           <t>AJAIGARH / SABDUA</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C44" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D44" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E44" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F44" s="1" t="inlineStr">
         <is>
           <t>1709001007/IC/22012034891763 — Sarvjanik sinchai koop nirman kary shamshan ghat ke pass gp sabdua</t>
         </is>
       </c>
       <c r="G44" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H44" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I44" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J44" s="3" t="n">
         <v>45785</v>
       </c>
       <c r="K44" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="45">
       <c r="A45" s="1" t="inlineStr">
         <is>
           <t>AJAIGARH / SABDUA</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C45" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D45" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E45" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F45" s="1" t="inlineStr">
         <is>
           <t>1709001007/IC/22012034891764 — Sarvjanik sinchai koop nirman kary lalchand yadav ke khoda ke pass gram dungarho gp sabdua</t>
         </is>
       </c>
       <c r="G45" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H45" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I45" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J45" s="3" t="n">
         <v>45785</v>
       </c>
       <c r="K45" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="46">
       <c r="A46" s="1" t="inlineStr">
         <is>
           <t>AJAIGARH / SABDUA</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C46" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D46" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E46" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F46" s="1" t="inlineStr">
         <is>
           <t>1709001007/IF/22012035528765 — Khet talab nirman kary lalchand pita sariya yadav ke khet me gram dungarho gp sabdua</t>
         </is>
       </c>
       <c r="G46" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H46" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I46" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J46" s="3" t="n">
         <v>45785</v>
       </c>
       <c r="K46" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="47">
       <c r="A47" s="1" t="inlineStr">
         <is>
           <t>AJAIGARH / DEORA BHAPATPUR</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C47" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D47" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E47" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F47" s="1" t="inlineStr">
         <is>
           <t>1709001008/IC/22012034885699 — निर्मल नीर कूप जचचेनहया देवराभापतपुर</t>
         </is>
       </c>
       <c r="G47" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H47" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I47" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J47" s="3" t="n">
         <v>45611</v>
@@ -2153,145 +2153,145 @@
         <v>0</v>
       </c>
       <c r="J51" s="3" t="n">
         <v>46238</v>
       </c>
       <c r="K51" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="52">
       <c r="A52" s="1" t="inlineStr">
         <is>
           <t>AJAIGARH / MOHANA</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C52" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D52" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E52" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F52" s="1" t="inlineStr">
         <is>
           <t>1709001010/IC/22012034886524 — सार्वजनिक कूप निर्माण सामुदायिक के पास अकौना खेरा मोहाना</t>
         </is>
       </c>
       <c r="G52" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H52" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I52" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J52" s="3" t="n">
         <v>45641</v>
       </c>
       <c r="K52" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="53">
       <c r="A53" s="1" t="inlineStr">
         <is>
           <t>AJAIGARH / BARA KAGARE KA</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C53" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D53" s="1" t="inlineStr">
         <is>
-          <t>Boundary Line Plantation-Horticulture -Community / Boundary Line Plantation of Horticulture Trees for Community</t>
+          <t>Boundary Line Plantation-Horticulture -Community / Line Plantation of Horticulture Trees for Community</t>
         </is>
       </c>
       <c r="E53" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F53" s="1" t="inlineStr">
         <is>
           <t>1709001011/DP/22012034628096 — Samudyak virksha ropan nirman kary devi ji mandir ke pass bhanpur gp barakagareka</t>
         </is>
       </c>
       <c r="G53" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H53" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I53" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J53" s="3" t="n">
         <v>45521</v>
       </c>
       <c r="K53" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="54">
       <c r="A54" s="1" t="inlineStr">
         <is>
           <t>AJAIGARH / BARA KAGARE KA</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C54" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D54" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E54" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F54" s="1" t="inlineStr">
         <is>
           <t>1709001011/IF/22012035349723 — JGSA 2025rechagre structure dugwell nirman kary kapil dhara koop vishram singh  barakrega</t>
         </is>
       </c>
       <c r="G54" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H54" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I54" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J54" s="3" t="n">
         <v>45761</v>
@@ -2529,756 +2529,756 @@
         <v>0</v>
       </c>
       <c r="J59" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K59" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="60">
       <c r="A60" s="1" t="inlineStr">
         <is>
           <t>AJAIGARH / MAJHGAYN</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C60" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D60" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
         </is>
       </c>
       <c r="E60" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F60" s="1" t="inlineStr">
         <is>
           <t>1709001012/WC/22012035305029 — JGSA2025rechagre structure dug well nirman kary samudayik koop me jhagraha majhgay</t>
         </is>
       </c>
       <c r="G60" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H60" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I60" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J60" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K60" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="61">
       <c r="A61" s="1" t="inlineStr">
         <is>
           <t>AJAIGARH / BANHARIKALA</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C61" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D61" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E61" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F61" s="1" t="inlineStr">
         <is>
           <t>1709001014/IC/22012034887689 — सार्वजनिक कूप निर्माण राजा पेड़ा आदिवासी मोहल्ला ग्राम पंचायत बनहरी कला</t>
         </is>
       </c>
       <c r="G61" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H61" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I61" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J61" s="3" t="n">
         <v>45641</v>
       </c>
       <c r="K61" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="62">
       <c r="A62" s="1" t="inlineStr">
         <is>
           <t>AJAIGARH / BANHARIKALA</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C62" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D62" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E62" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F62" s="1" t="inlineStr">
         <is>
           <t>1709001014/IC/22012034887704 — sarvjanik koop nirman raam bhan yadav ke ghar ke pas Banhrikala</t>
         </is>
       </c>
       <c r="G62" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H62" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I62" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J62" s="3" t="n">
         <v>45641</v>
       </c>
       <c r="K62" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="63">
       <c r="A63" s="1" t="inlineStr">
         <is>
           <t>AJAIGARH / BANHARIKALA</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C63" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D63" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E63" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F63" s="1" t="inlineStr">
         <is>
           <t>1709001014/IC/22012034887705 — sarvjanik koop nirman raam bhan yadav ke ghar ke pas Banhrikala</t>
         </is>
       </c>
       <c r="G63" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H63" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I63" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J63" s="3" t="n">
         <v>45641</v>
       </c>
       <c r="K63" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="64">
       <c r="A64" s="1" t="inlineStr">
         <is>
           <t>AJAIGARH / BANHARIKALA</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C64" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D64" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E64" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F64" s="1" t="inlineStr">
         <is>
           <t>1709001014/IF/22012035377034 — खेत तालाब निर्माण कार्य यशोदा पिता नत्‍थू यादव के खेत में ग्रा०पं० बनहरीकलां</t>
         </is>
       </c>
       <c r="G64" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H64" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I64" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J64" s="3" t="n">
         <v>45749</v>
       </c>
       <c r="K64" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="65">
       <c r="A65" s="1" t="inlineStr">
         <is>
           <t>AJAIGARH / BANHARIKALA</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C65" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D65" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E65" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F65" s="1" t="inlineStr">
         <is>
           <t>1709001014/IF/22012035500484 — Sarvjanik koop recharge pit nirman kary indra awas ke pass gp banharikala</t>
         </is>
       </c>
       <c r="G65" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H65" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I65" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J65" s="3" t="n">
         <v>45771</v>
       </c>
       <c r="K65" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="66">
       <c r="A66" s="1" t="inlineStr">
         <is>
           <t>AJAIGARH / BANHARIKALA</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C66" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D66" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E66" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F66" s="1" t="inlineStr">
         <is>
           <t>1709001014/IF/22012035559719 — Khet talab nirman kary jairam pita rajjan yadav ke khet me gp banharikala</t>
         </is>
       </c>
       <c r="G66" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H66" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I66" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J66" s="3" t="n">
         <v>45785</v>
       </c>
       <c r="K66" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="67">
       <c r="A67" s="1" t="inlineStr">
         <is>
           <t>AJAIGARH / HANMATPUR</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C67" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D67" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E67" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F67" s="1" t="inlineStr">
         <is>
           <t>1709001015/IC/22012034886208 — सार्वजनिक कूप निर्माण अम्व्का कुशवाहा के पास हनुमतपुर</t>
         </is>
       </c>
       <c r="G67" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H67" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I67" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J67" s="3" t="n">
         <v>45611</v>
       </c>
       <c r="K67" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="68">
       <c r="A68" s="1" t="inlineStr">
         <is>
           <t>AJAIGARH / HANMATPUR</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C68" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D68" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E68" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F68" s="1" t="inlineStr">
         <is>
           <t>1709001015/IC/22012034889752 — सार्वजानिक सिचाई कूप निर्माड कार्य रूप सिंह के खेत के पास बनहरी खुर्द ग्रा .पं .हनुमतपुर</t>
         </is>
       </c>
       <c r="G68" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H68" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I68" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J68" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K68" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="69">
       <c r="A69" s="1" t="inlineStr">
         <is>
           <t>AJAIGARH / HANMATPUR</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C69" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D69" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E69" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F69" s="1" t="inlineStr">
         <is>
           <t>1709001015/IC/22012034889753 — सार्वजानिक सिचाई कूप निर्माड कार्य सचिन कोंदर के खेत के पास  ग्रा .पं .हनुमतपुर</t>
         </is>
       </c>
       <c r="G69" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H69" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I69" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J69" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K69" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="70">
       <c r="A70" s="1" t="inlineStr">
         <is>
           <t>AJAIGARH / HANMATPUR</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C70" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D70" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E70" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F70" s="1" t="inlineStr">
         <is>
           <t>1709001015/IC/22012034889754 — सार्वजानिक सिचाई कूप निर्माड कार्य रामप्रसाद कोंदर के पुरवा के पास  ग्रा .पं .हनुमतपुर</t>
         </is>
       </c>
       <c r="G70" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H70" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I70" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J70" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K70" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="71">
       <c r="A71" s="1" t="inlineStr">
         <is>
           <t>AJAIGARH / HANMATPUR</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C71" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D71" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E71" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F71" s="1" t="inlineStr">
         <is>
           <t>1709001015/IF/22012035271960 — खेत तालाब निर्माण लोकेन्द्र सिंह ग्राम पँचायत हनुमतपुर</t>
         </is>
       </c>
       <c r="G71" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H71" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I71" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J71" s="3" t="n">
         <v>45611</v>
       </c>
       <c r="K71" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="72">
       <c r="A72" s="1" t="inlineStr">
         <is>
           <t>AJAIGARH / PATHA</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C72" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D72" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E72" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F72" s="1" t="inlineStr">
         <is>
           <t>1709001016/IC/22012034886099 — Samdayik sinchit koop nirman kary baldev singh yadav ke khait ke pass gram patha gp patha</t>
         </is>
       </c>
       <c r="G72" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H72" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I72" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J72" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K72" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="73">
       <c r="A73" s="1" t="inlineStr">
         <is>
           <t>AJAIGARH / PATHA</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C73" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D73" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E73" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F73" s="1" t="inlineStr">
         <is>
           <t>1709001016/IC/22012034886100 — Samudayik sinchai koop nirman kary balvan  singh yadav ke khait ke pass gram patha gp patha</t>
         </is>
       </c>
       <c r="G73" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H73" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I73" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J73" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K73" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="74">
       <c r="A74" s="1" t="inlineStr">
         <is>
           <t>AJAIGARH / PATHA</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C74" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D74" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E74" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F74" s="1" t="inlineStr">
         <is>
           <t>1709001016/IC/22012034888413 — Samudayik sinchai koop nirman kary pata dasrajsing yadavke kaitke pass patha</t>
         </is>
       </c>
       <c r="G74" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H74" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I74" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J74" s="3" t="n">
         <v>45681</v>
       </c>
       <c r="K74" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="75">
       <c r="A75" s="1" t="inlineStr">
         <is>
           <t>AJAIGARH / PATHA</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C75" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D75" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E75" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F75" s="1" t="inlineStr">
         <is>
           <t>1709001016/IF/22012035429670 — Hitaisi khet talab nirman kary ramcharan vishwakarma ke khet me gp patha</t>
         </is>
       </c>
       <c r="G75" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H75" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I75" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J75" s="3" t="n">
         <v>45761</v>
@@ -3469,145 +3469,145 @@
         <v>0</v>
       </c>
       <c r="J79" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K79" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="80">
       <c r="A80" s="1" t="inlineStr">
         <is>
           <t>AJAIGARH / SINHAI</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C80" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D80" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E80" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F80" s="1" t="inlineStr">
         <is>
           <t>1709001017/IC/22012034887060 — Samudayik sinchai koop nirman kary dhawariadiwasi baheliya basti me gp dhawai gp sinhahi</t>
         </is>
       </c>
       <c r="G80" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H80" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I80" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J80" s="3" t="n">
         <v>45613</v>
       </c>
       <c r="K80" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="81">
       <c r="A81" s="1" t="inlineStr">
         <is>
           <t>AJAIGARH / SINHAI</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C81" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D81" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E81" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F81" s="1" t="inlineStr">
         <is>
           <t>1709001017/IF/22012035391645 — Hitaisi khait talab nirman kary munnilal ke khet me gp sinhai</t>
         </is>
       </c>
       <c r="G81" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H81" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I81" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J81" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K81" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="82">
       <c r="A82" s="1" t="inlineStr">
         <is>
           <t>AJAIGARH / SINHAI</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C82" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D82" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E82" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F82" s="1" t="inlineStr">
         <is>
           <t>1709001017/IF/22012035391949 — Hitaisi khait talab nirman kary munnilal ke khet me gp sinhai</t>
         </is>
       </c>
       <c r="G82" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H82" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I82" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J82" s="3" t="n">
         <v>45761</v>
@@ -3751,192 +3751,192 @@
         <v>0</v>
       </c>
       <c r="J85" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K85" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="86">
       <c r="A86" s="1" t="inlineStr">
         <is>
           <t>AJAIGARH / BARKOLA</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C86" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D86" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E86" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F86" s="1" t="inlineStr">
         <is>
           <t>1709001018/IF/22012035308610 — Hitaisi khait talab  nirman kary devi charan pita guljari khangar gp barkola</t>
         </is>
       </c>
       <c r="G86" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H86" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I86" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J86" s="3" t="n">
         <v>45681</v>
       </c>
       <c r="K86" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="87">
       <c r="A87" s="1" t="inlineStr">
         <is>
           <t>AJAIGARH / BARKOLA</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C87" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D87" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E87" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F87" s="1" t="inlineStr">
         <is>
           <t>1709001018/IF/22012035326442 — Hitaisi khait talab nirman kary jairam pita lashmi prasad gp barkola</t>
         </is>
       </c>
       <c r="G87" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H87" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I87" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J87" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K87" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="88">
       <c r="A88" s="1" t="inlineStr">
         <is>
           <t>AJAIGARH / BARKOLA</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C88" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D88" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E88" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F88" s="1" t="inlineStr">
         <is>
           <t>1709001018/IF/22012035491614 — JGSA 2025 rechagre structuer dugwell nirman kary Ramshiromani /shyam rajak Barkola</t>
         </is>
       </c>
       <c r="G88" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H88" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I88" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J88" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K88" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="89">
       <c r="A89" s="1" t="inlineStr">
         <is>
           <t>AJAIGARH / UDAYPUR</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C89" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D89" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E89" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F89" s="1" t="inlineStr">
         <is>
           <t>1709001019/IF/22012035272624 — Hitaisi khait talab nirman kary ramsanehi lodh ke khait me gram dhagri gp pharshwaha</t>
         </is>
       </c>
       <c r="G89" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H89" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I89" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J89" s="3" t="n">
         <v>45568</v>
@@ -4174,192 +4174,192 @@
         <v>0</v>
       </c>
       <c r="J94" s="3" t="n">
         <v>45682</v>
       </c>
       <c r="K94" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="95">
       <c r="A95" s="1" t="inlineStr">
         <is>
           <t>AJAIGARH / PHARASWAHA</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C95" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D95" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E95" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F95" s="1" t="inlineStr">
         <is>
           <t>1709001020/IC/22012034885570 — Sarwajanik koop /nimal neer nirman kary gulam ke purwa ke pass gram layecha gp pharswha</t>
         </is>
       </c>
       <c r="G95" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H95" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I95" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J95" s="3" t="n">
         <v>45520</v>
       </c>
       <c r="K95" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="96">
       <c r="A96" s="1" t="inlineStr">
         <is>
           <t>AJAIGARH / PHARASWAHA</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C96" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D96" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E96" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F96" s="1" t="inlineStr">
         <is>
           <t>1709001020/IC/22012034885571 — Sarwajanik koop /nimal neer nirman kary gulam ke purwa ke pass gram layecha gp pharswha</t>
         </is>
       </c>
       <c r="G96" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H96" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I96" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J96" s="3" t="n">
         <v>45520</v>
       </c>
       <c r="K96" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="97">
       <c r="A97" s="1" t="inlineStr">
         <is>
           <t>AJAIGARH / PHARASWAHA</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C97" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D97" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E97" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F97" s="1" t="inlineStr">
         <is>
           <t>1709001020/IF/22012035308440 — khet talab nirman kary swamideen ahirwar ke khet me gp farswaha</t>
         </is>
       </c>
       <c r="G97" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H97" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I97" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J97" s="3" t="n">
         <v>45724</v>
       </c>
       <c r="K97" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="98">
       <c r="A98" s="1" t="inlineStr">
         <is>
           <t>AJAIGARH / BEERA</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C98" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D98" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E98" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F98" s="1" t="inlineStr">
         <is>
           <t>1709001021/IC/22012034887316 — Samudayik koop nirman kary ramakant panday ke kait ke pass gp beera</t>
         </is>
       </c>
       <c r="G98" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H98" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I98" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J98" s="3" t="n">
         <v>45567</v>
@@ -4409,568 +4409,568 @@
         <v>0</v>
       </c>
       <c r="J99" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K99" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="100">
       <c r="A100" s="1" t="inlineStr">
         <is>
           <t>AJAIGARH / LAULAS</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C100" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D100" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E100" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F100" s="1" t="inlineStr">
         <is>
           <t>1709001023/IC/22012034885781 — Samudyik /Nirmal neer nirman kary rajwa yadav ke purwa ke pass gram laulas gp laulas</t>
         </is>
       </c>
       <c r="G100" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H100" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I100" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J100" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K100" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="101">
       <c r="A101" s="1" t="inlineStr">
         <is>
           <t>AJAIGARH / LAULAS</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C101" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D101" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E101" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F101" s="1" t="inlineStr">
         <is>
           <t>1709001023/IF/22012035344437 — JGSA2025 Recharge dugwell nirman kary jhau ka khoda nirmal neer ke pass gp laulas</t>
         </is>
       </c>
       <c r="G101" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H101" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I101" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J101" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K101" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="102">
       <c r="A102" s="1" t="inlineStr">
         <is>
           <t>AJAIGARH / LAULAS</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C102" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D102" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E102" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F102" s="1" t="inlineStr">
         <is>
           <t>1709001023/RC/22012034839608 — CC road nirman kary shivram yadav ke gar se siya yadav ke ghar ki or gp laulas</t>
         </is>
       </c>
       <c r="G102" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H102" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I102" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J102" s="3" t="n">
         <v>45681</v>
       </c>
       <c r="K102" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="103">
       <c r="A103" s="1" t="inlineStr">
         <is>
           <t>AJAIGARH / LAULAS</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C103" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D103" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E103" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F103" s="1" t="inlineStr">
         <is>
           <t>1709001023/RC/22012034839609 — CC road nirman kary shivram yadav ke gar se siya yadav ke ghar ki or gp laulas</t>
         </is>
       </c>
       <c r="G103" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H103" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I103" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J103" s="3" t="n">
         <v>45681</v>
       </c>
       <c r="K103" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="104">
       <c r="A104" s="1" t="inlineStr">
         <is>
           <t>AJAIGARH / SILOUNA</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C104" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D104" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E104" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F104" s="1" t="inlineStr">
         <is>
           <t>1709001025/IF/22012035468595 — JGSA 2025rechagre structure dugwell nirman kary kripal pal ke koop me gram khamariya gp silona</t>
         </is>
       </c>
       <c r="G104" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H104" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I104" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J104" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K104" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="105">
       <c r="A105" s="1" t="inlineStr">
         <is>
           <t>AJAIGARH / SILOUNA</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C105" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D105" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E105" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F105" s="1" t="inlineStr">
         <is>
           <t>1709001025/WC/22012035308917 — Percolation tank nirman kary udri shukla ke khait ke pass gram harseni gp silona</t>
         </is>
       </c>
       <c r="G105" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H105" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I105" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J105" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K105" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="106">
       <c r="A106" s="1" t="inlineStr">
         <is>
           <t>AJAIGARH / SANGURAIYA</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C106" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D106" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E106" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F106" s="1" t="inlineStr">
         <is>
           <t>1709001026/IC/22012034886487 — Samdayik sinchai koop nirman kary badri pal ke khait ke pass gram simrda gp sanguriya</t>
         </is>
       </c>
       <c r="G106" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H106" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I106" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J106" s="3" t="n">
         <v>45568</v>
       </c>
       <c r="K106" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="107">
       <c r="A107" s="1" t="inlineStr">
         <is>
           <t>AJAIGARH / SANGURAIYA</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C107" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D107" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
         </is>
       </c>
       <c r="E107" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F107" s="1" t="inlineStr">
         <is>
           <t>1709001026/WC/22012035301136 — JGSA2025rechgare structure nirman kary gram simrda matahi devi ji ke koop me gp sanguraiya</t>
         </is>
       </c>
       <c r="G107" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H107" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I107" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J107" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K107" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="108">
       <c r="A108" s="1" t="inlineStr">
         <is>
           <t>AJAIGARH / JAITUPUR</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C108" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D108" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E108" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F108" s="1" t="inlineStr">
         <is>
           <t>1709001027/IF/22012035522461 — JGSA2025rechagre structure dug well nirman kary ramratan patel ke koop me gp jaitupur</t>
         </is>
       </c>
       <c r="G108" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H108" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I108" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J108" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K108" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="109">
       <c r="A109" s="1" t="inlineStr">
         <is>
           <t>AJAIGARH / JAITUPUR</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C109" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D109" s="1" t="inlineStr">
         <is>
-          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry Check Dam for Community</t>
         </is>
       </c>
       <c r="E109" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F109" s="1" t="inlineStr">
         <is>
           <t>1709001027/WC/VB/22012035333832 — Construction of gabion nirman kary natthu ke khait ke pass gram jaitupur gp jaitupur</t>
         </is>
       </c>
       <c r="G109" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H109" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I109" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J109" s="3" t="n">
         <v>46178</v>
       </c>
       <c r="K109" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="110">
       <c r="A110" s="1" t="inlineStr">
         <is>
           <t>AJAIGARH / DEOGAON</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C110" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D110" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E110" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F110" s="1" t="inlineStr">
         <is>
           <t>1709001028/IF/22012035361061 — खेत तालाब निर्माण कार्य सुरेश कुमार पिता बन्दर प्रसाद पटेल  ग्रा.पं. देवगांव</t>
         </is>
       </c>
       <c r="G110" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H110" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I110" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J110" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K110" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="111">
       <c r="A111" s="1" t="inlineStr">
         <is>
           <t>AJAIGARH / DEOGAON</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C111" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D111" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E111" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F111" s="1" t="inlineStr">
         <is>
           <t>1709001028/IF/22012035417663 — JGSA 2025 Recharge structure kapildhara koop Maiyadeen 1709001028/IF/1456</t>
         </is>
       </c>
       <c r="G111" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H111" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I111" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J111" s="3" t="n">
         <v>45748</v>
@@ -5067,51 +5067,51 @@
         <v>0</v>
       </c>
       <c r="J113" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K113" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="114">
       <c r="A114" s="1" t="inlineStr">
         <is>
           <t>AJAIGARH / BARYARPUR KURMIYAN</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C114" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D114" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E114" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F114" s="1" t="inlineStr">
         <is>
           <t>1709001029/IF/22012035280637 — कपिलधारा कूप निर्माण कार्य सरोज सिंह पति रज्जन सिंह गड़रपुर ग्रा.पं. बरियारपुर कुर्मियान</t>
         </is>
       </c>
       <c r="G114" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H114" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I114" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J114" s="3" t="n">
         <v>45568</v>
@@ -5161,380 +5161,380 @@
         <v>0</v>
       </c>
       <c r="J115" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K115" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="116">
       <c r="A116" s="1" t="inlineStr">
         <is>
           <t>AJAIGARH / SINGHPUR</t>
         </is>
       </c>
       <c r="B116" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C116" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D116" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E116" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F116" s="1" t="inlineStr">
         <is>
           <t>1709001030/IF/22012035276506 — खेत तालाब निर्माण कार्य सूंदर अहिरवार के खेत में ग्राम पंचायत सिंगपुर</t>
         </is>
       </c>
       <c r="G116" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H116" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I116" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J116" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K116" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="117">
       <c r="A117" s="1" t="inlineStr">
         <is>
           <t>AJAIGARH / SINGHPUR</t>
         </is>
       </c>
       <c r="B117" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C117" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D117" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E117" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F117" s="1" t="inlineStr">
         <is>
           <t>1709001030/IF/22012035498456 — DUGWEL RECHARGE KAMLA PRAJAPATI</t>
         </is>
       </c>
       <c r="G117" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H117" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I117" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J117" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K117" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="118">
       <c r="A118" s="1" t="inlineStr">
         <is>
           <t>AJAIGARH / SINGHPUR</t>
         </is>
       </c>
       <c r="B118" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C118" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D118" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E118" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F118" s="1" t="inlineStr">
         <is>
           <t>1709001030/RC/22012034850368 — सीसी रोड निर्माण कार्य मुख्य सड़क से धुरिया जी के मंदिर की ओर</t>
         </is>
       </c>
       <c r="G118" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H118" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I118" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J118" s="3" t="n">
         <v>45885</v>
       </c>
       <c r="K118" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="119">
       <c r="A119" s="1" t="inlineStr">
         <is>
           <t>AJAIGARH / TAROUNI</t>
         </is>
       </c>
       <c r="B119" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C119" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D119" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E119" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F119" s="1" t="inlineStr">
         <is>
           <t>1709001031/IF/22012035384185 — खेत तालाब निर्माण कार्य मुन्नीलाल पाल ग्राम पंचायत तरौनी</t>
         </is>
       </c>
       <c r="G119" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H119" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I119" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J119" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K119" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="120">
       <c r="A120" s="1" t="inlineStr">
         <is>
           <t>AJAIGARH / TAROUNI</t>
         </is>
       </c>
       <c r="B120" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C120" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D120" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E120" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F120" s="1" t="inlineStr">
         <is>
           <t>1709001031/IF/22012035502265 — डक वेल रिचार्ज पिट निर्माण कार्य रामनाथ  अहिरवार ग्राम पंचायत तरौनी</t>
         </is>
       </c>
       <c r="G120" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H120" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I120" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J120" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K120" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="121">
       <c r="A121" s="1" t="inlineStr">
         <is>
           <t>AJAIGARH / PRATAP PUR</t>
         </is>
       </c>
       <c r="B121" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C121" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D121" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E121" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F121" s="1" t="inlineStr">
         <is>
           <t>1709001033/IC/22012034886248 — सार्वजनिक सिचाई कूप निर्माण कार्य रामसंहि के खेत के पास ग्राम पंचायत प्रतापपुर</t>
         </is>
       </c>
       <c r="G121" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H121" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I121" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J121" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K121" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="122">
       <c r="A122" s="1" t="inlineStr">
         <is>
           <t>AJAIGARH / PRATAP PUR</t>
         </is>
       </c>
       <c r="B122" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C122" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D122" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E122" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F122" s="1" t="inlineStr">
         <is>
           <t>1709001033/IC/22012034886249 — सार्वजनिक सिचाई कूप निर्माण कार्य रामसंहि के खेत के पास ग्राम पंचायत प्रतापपुर</t>
         </is>
       </c>
       <c r="G122" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H122" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I122" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J122" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K122" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="123">
       <c r="A123" s="1" t="inlineStr">
         <is>
           <t>AJAIGARH / PRATAP PUR</t>
         </is>
       </c>
       <c r="B123" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C123" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D123" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E123" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F123" s="1" t="inlineStr">
         <is>
           <t>1709001033/IF/22012035328287 — खेत तालाब निर्माण कार्य रामकिशुन अहिरवार पिता कल्लू अहिरवार ग्राम पंचायत प्रतापपुर</t>
         </is>
       </c>
       <c r="G123" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H123" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I123" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J123" s="3" t="n">
         <v>45748</v>
@@ -5631,145 +5631,145 @@
         <v>0</v>
       </c>
       <c r="J125" s="3" t="n">
         <v>45932</v>
       </c>
       <c r="K125" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="126">
       <c r="A126" s="1" t="inlineStr">
         <is>
           <t>AJAIGARH / BHAIRAHA</t>
         </is>
       </c>
       <c r="B126" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C126" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D126" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E126" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F126" s="1" t="inlineStr">
         <is>
           <t>1709001034/IC/22012034886147 — SARVAJANIKSICHAI KOOP NIRMAN KARYA SIDDHBABA KE PASS SHRISOBHAN GP BHAIRAHA</t>
         </is>
       </c>
       <c r="G126" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H126" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I126" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J126" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K126" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="127">
       <c r="A127" s="1" t="inlineStr">
         <is>
           <t>AJAIGARH / BHAIRAHA</t>
         </is>
       </c>
       <c r="B127" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C127" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D127" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E127" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F127" s="1" t="inlineStr">
         <is>
           <t>1709001034/IC/22012034886148 — SARVAJANIKSICHAI KOOP NIRMAN KARYA THAKUR BABA KE PASS SHRISOBHAN BHAIRAHA</t>
         </is>
       </c>
       <c r="G127" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H127" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I127" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J127" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K127" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="128">
       <c r="A128" s="1" t="inlineStr">
         <is>
           <t>AJAIGARH / BHAIRAHA</t>
         </is>
       </c>
       <c r="B128" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C128" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D128" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E128" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F128" s="1" t="inlineStr">
         <is>
           <t>1709001034/IC/22012034886149 — SARVAJANIKSICHAI KOOP NIRMAN KARYA THAKUR BABA KE PASS SHRISONHAN GP BHAIRAHA</t>
         </is>
       </c>
       <c r="G128" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H128" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I128" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J128" s="3" t="n">
         <v>45567</v>
@@ -5819,98 +5819,98 @@
         <v>0</v>
       </c>
       <c r="J129" s="3" t="n">
         <v>45762</v>
       </c>
       <c r="K129" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="130">
       <c r="A130" s="1" t="inlineStr">
         <is>
           <t>AJAIGARH / BHAIRAHA</t>
         </is>
       </c>
       <c r="B130" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C130" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D130" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E130" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F130" s="1" t="inlineStr">
         <is>
           <t>1709001034/WC/22012035203576 — Percolation tank nirman kary karan singh ke khait ke pass shri shoban me gp bhairaha</t>
         </is>
       </c>
       <c r="G130" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H130" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I130" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J130" s="3" t="n">
         <v>45451</v>
       </c>
       <c r="K130" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="131">
       <c r="A131" s="1" t="inlineStr">
         <is>
           <t>AJAIGARH / NAVASTA</t>
         </is>
       </c>
       <c r="B131" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C131" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D131" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E131" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F131" s="1" t="inlineStr">
         <is>
           <t>1709001036/IF/22012035487945 — खेत तालाब निर्माण कार्य बाबू लाल लोध के खेत में ग्राम पंचायत नवास्ता</t>
         </is>
       </c>
       <c r="G131" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H131" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I131" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J131" s="3" t="n">
         <v>45761</v>
@@ -6007,427 +6007,427 @@
         <v>0</v>
       </c>
       <c r="J133" s="3" t="n">
         <v>45932</v>
       </c>
       <c r="K133" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="134">
       <c r="A134" s="1" t="inlineStr">
         <is>
           <t>AJAIGARH / HARDI</t>
         </is>
       </c>
       <c r="B134" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C134" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D134" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E134" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F134" s="1" t="inlineStr">
         <is>
           <t>1709001037/IF/22012035345924 — खेत तालाब निर्माण कार्य गणपत  ग्राम पंचायत हरदी</t>
         </is>
       </c>
       <c r="G134" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H134" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I134" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J134" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K134" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="135">
       <c r="A135" s="1" t="inlineStr">
         <is>
           <t>AJAIGARH / HARDI</t>
         </is>
       </c>
       <c r="B135" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C135" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D135" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E135" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F135" s="1" t="inlineStr">
         <is>
           <t>1709001037/IF/22012035489937 — डक वेल रिचार्ज पिट निर्माण कार्य महेंद्र मिश्रा के खेत के पास ग्राम पंचायत हरदी</t>
         </is>
       </c>
       <c r="G135" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H135" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I135" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J135" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K135" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="136">
       <c r="A136" s="1" t="inlineStr">
         <is>
           <t>AJAIGARH / HARDI</t>
         </is>
       </c>
       <c r="B136" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C136" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D136" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E136" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F136" s="1" t="inlineStr">
         <is>
           <t>1709001037/IF/22012035490136 — डक वेल रिचार्ज पिट निर्माण कार्य महेंद्र मिश्रा के खेत में ग्राम पंचायत हरदी</t>
         </is>
       </c>
       <c r="G136" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H136" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I136" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J136" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K136" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="137">
       <c r="A137" s="1" t="inlineStr">
         <is>
           <t>AJAIGARH / SIDDHAPUR</t>
         </is>
       </c>
       <c r="B137" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C137" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D137" s="1" t="inlineStr">
         <is>
-          <t>Constr of Anganwadi for community / Construction of Anganwadi Building for Community</t>
+          <t>Constr of Anganwadi for community / Construction of Anganwadi Centre Building for Community</t>
         </is>
       </c>
       <c r="E137" s="1" t="inlineStr">
         <is>
           <t>Constr of Aganwadi</t>
         </is>
       </c>
       <c r="F137" s="1" t="inlineStr">
         <is>
           <t>1709001038/AV/22012034668792 — shanti dham makhanpur mai shed nirman kary gp siddhpur</t>
         </is>
       </c>
       <c r="G137" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H137" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I137" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J137" s="3" t="n">
         <v>45932</v>
       </c>
       <c r="K137" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="138">
       <c r="A138" s="1" t="inlineStr">
         <is>
           <t>AJAIGARH / SIDDHAPUR</t>
         </is>
       </c>
       <c r="B138" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C138" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D138" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E138" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F138" s="1" t="inlineStr">
         <is>
           <t>1709001038/IC/22012034886759 — सार्वजनिक सिचाई कूप निर्माण कार्य मुन्नीलाल के खेत के पास ग्राम पंचायत सिद्धपुर</t>
         </is>
       </c>
       <c r="G138" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H138" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I138" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J138" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K138" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="139">
       <c r="A139" s="1" t="inlineStr">
         <is>
           <t>AJAIGARH / SIDDHAPUR</t>
         </is>
       </c>
       <c r="B139" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C139" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D139" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E139" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F139" s="1" t="inlineStr">
         <is>
           <t>1709001038/IC/22012034891811 — सार्वजनिक सिचाई कूप निर्माण कार्य हलकी कोरी के खेत के पास ग्राम पंचायत सिद्धपुर</t>
         </is>
       </c>
       <c r="G139" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H139" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I139" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J139" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K139" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="140">
       <c r="A140" s="1" t="inlineStr">
         <is>
           <t>AJAIGARH / SIDDHAPUR</t>
         </is>
       </c>
       <c r="B140" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C140" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D140" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E140" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F140" s="1" t="inlineStr">
         <is>
           <t>1709001038/IF/22012035267895 — KAPIL DHARA KOOP NIRMAN KARYA BALGOPAL PATEL GRAM PANCHAYAT SIDDHAPUR</t>
         </is>
       </c>
       <c r="G140" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H140" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I140" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J140" s="3" t="n">
         <v>45573</v>
       </c>
       <c r="K140" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="141">
       <c r="A141" s="1" t="inlineStr">
         <is>
           <t>AJAIGARH / SIDDHAPUR</t>
         </is>
       </c>
       <c r="B141" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C141" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D141" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E141" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F141" s="1" t="inlineStr">
         <is>
           <t>1709001038/IF/22012035270096 — SARVAJANIKSICHAI KOOP NIRMAN KARYA RAM SUJAN KE KHET KE PASS GP SIDDHAPUR</t>
         </is>
       </c>
       <c r="G141" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H141" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I141" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J141" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K141" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="142">
       <c r="A142" s="1" t="inlineStr">
         <is>
           <t>AJAIGARH / SIDDHAPUR</t>
         </is>
       </c>
       <c r="B142" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C142" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D142" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E142" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F142" s="1" t="inlineStr">
         <is>
           <t>1709001038/IF/22012035363062 — खेत तालाब निर्माण कार्य राकेश रजक ग्राम पंचायत सिद्धपुर</t>
         </is>
       </c>
       <c r="G142" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H142" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I142" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J142" s="3" t="n">
         <v>45761</v>
@@ -6571,145 +6571,145 @@
         <v>0</v>
       </c>
       <c r="J145" s="3" t="n">
         <v>45696</v>
       </c>
       <c r="K145" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="146">
       <c r="A146" s="1" t="inlineStr">
         <is>
           <t>AJAIGARH / SHAHPURA</t>
         </is>
       </c>
       <c r="B146" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C146" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D146" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E146" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F146" s="1" t="inlineStr">
         <is>
           <t>1709001040/IF/22012035523137 — JGSA 2025 Recharge Shivlal s/o Halkua GP Shahpura</t>
         </is>
       </c>
       <c r="G146" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H146" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I146" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J146" s="3" t="n">
         <v>45762</v>
       </c>
       <c r="K146" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="147">
       <c r="A147" s="1" t="inlineStr">
         <is>
           <t>AJAIGARH / BIHARSARVARIA</t>
         </is>
       </c>
       <c r="B147" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C147" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D147" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E147" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F147" s="1" t="inlineStr">
         <is>
           <t>1709001041/IF/22012035402552 — JGSA 2025 Recharge structure kapildhara koop Bhagwat Patel 1709001041/IF/1131</t>
         </is>
       </c>
       <c r="G147" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H147" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I147" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J147" s="3" t="n">
         <v>45762</v>
       </c>
       <c r="K147" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="148">
       <c r="A148" s="1" t="inlineStr">
         <is>
           <t>AJAIGARH / BIHARSARVARIA</t>
         </is>
       </c>
       <c r="B148" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C148" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D148" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E148" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F148" s="1" t="inlineStr">
         <is>
           <t>1709001041/IF/22012035557230 — JGSA 2025 Recharge Structure Ramsingh ke purwa ke paas GP Biharsarvariya</t>
         </is>
       </c>
       <c r="G148" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H148" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I148" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J148" s="3" t="n">
         <v>45762</v>
@@ -6806,145 +6806,145 @@
         <v>0</v>
       </c>
       <c r="J150" s="3" t="n">
         <v>45520</v>
       </c>
       <c r="K150" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="151">
       <c r="A151" s="1" t="inlineStr">
         <is>
           <t>AJAIGARH / RAJAPUR</t>
         </is>
       </c>
       <c r="B151" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C151" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D151" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E151" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F151" s="1" t="inlineStr">
         <is>
           <t>1709001042/IF/22012035304050 — खेत तालाब निर्माण कार्य बेटालाल पिता राजाभइया यादव ग्रा.पं. राजापुर</t>
         </is>
       </c>
       <c r="G151" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H151" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I151" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J151" s="3" t="n">
         <v>45684</v>
       </c>
       <c r="K151" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="152">
       <c r="A152" s="1" t="inlineStr">
         <is>
           <t>AJAIGARH / MADARAKA</t>
         </is>
       </c>
       <c r="B152" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C152" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D152" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E152" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F152" s="1" t="inlineStr">
         <is>
           <t>1709001043/IF/22012035533365 — Khet talab nirman kary roopvati putri sampat singh gond ke khet me gp madaraka</t>
         </is>
       </c>
       <c r="G152" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H152" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I152" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J152" s="3" t="n">
         <v>45785</v>
       </c>
       <c r="K152" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="153">
       <c r="A153" s="1" t="inlineStr">
         <is>
           <t>AJAIGARH / MADARAKA</t>
         </is>
       </c>
       <c r="B153" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C153" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D153" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E153" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F153" s="1" t="inlineStr">
         <is>
           <t>1709001043/IF/22012035542871 — Dugwell recharge pit nirman kary anganvadi ke pass ke sarvjanik koom me gp katrra</t>
         </is>
       </c>
       <c r="G153" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H153" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I153" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J153" s="3" t="n">
         <v>45785</v>
@@ -6994,615 +6994,615 @@
         <v>0</v>
       </c>
       <c r="J154" s="3" t="n">
         <v>46225</v>
       </c>
       <c r="K154" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="155">
       <c r="A155" s="1" t="inlineStr">
         <is>
           <t>AJAIGARH / NAYAGAON</t>
         </is>
       </c>
       <c r="B155" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C155" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D155" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E155" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F155" s="1" t="inlineStr">
         <is>
           <t>1709001044/IC/22012034885777 — SARVAJANIKSICHAI KOOP NIRMAN KARYA RAMAKANT KE KHET KE PASS DURGAPUR G P NAYAGOAN</t>
         </is>
       </c>
       <c r="G155" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H155" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I155" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J155" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K155" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="156">
       <c r="A156" s="1" t="inlineStr">
         <is>
           <t>AJAIGARH / NAYAGAON</t>
         </is>
       </c>
       <c r="B156" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C156" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D156" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E156" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F156" s="1" t="inlineStr">
         <is>
           <t>1709001044/IF/22012035266359 — SARVAJANIKSICHAI KOOP NIRMAN KARYA RAJBAHUDAR ARAKH KE KHET KE PASS G P NAYAGOAN</t>
         </is>
       </c>
       <c r="G156" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H156" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I156" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J156" s="3" t="n">
         <v>45519</v>
       </c>
       <c r="K156" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="157">
       <c r="A157" s="1" t="inlineStr">
         <is>
           <t>AJAIGARH / NAYAGAON</t>
         </is>
       </c>
       <c r="B157" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C157" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D157" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E157" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F157" s="1" t="inlineStr">
         <is>
           <t>1709001044/IF/22012035326903 — खेत तालाब निर्माण कार्य राजू प्रसाद नयागांव ग्राम पंचायत नयागांव</t>
         </is>
       </c>
       <c r="G157" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H157" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I157" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J157" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K157" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="158">
       <c r="A158" s="1" t="inlineStr">
         <is>
           <t>AJAIGARH / NAYAGAON</t>
         </is>
       </c>
       <c r="B158" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C158" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D158" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E158" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F158" s="1" t="inlineStr">
         <is>
           <t>1709001044/IF/22012035495751 — डग वेल रिचार्ज पिट निर्माण कार्य चुनवादी  के खेत में ग्राम पंचायत नयागांव</t>
         </is>
       </c>
       <c r="G158" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H158" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I158" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J158" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K158" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="159">
       <c r="A159" s="1" t="inlineStr">
         <is>
           <t>AJAIGARH / NARAYANPURA</t>
         </is>
       </c>
       <c r="B159" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C159" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D159" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E159" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F159" s="1" t="inlineStr">
         <is>
           <t>1709001045/IC/22012034887089 — Sinchai koop nirman badri prasad pita parsan lodh majhgawan gp narayanpur</t>
         </is>
       </c>
       <c r="G159" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H159" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I159" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J159" s="3" t="n">
         <v>45568</v>
       </c>
       <c r="K159" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="160">
       <c r="A160" s="1" t="inlineStr">
         <is>
           <t>AJAIGARH / NARAYANPURA</t>
         </is>
       </c>
       <c r="B160" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C160" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D160" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E160" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F160" s="1" t="inlineStr">
         <is>
           <t>1709001045/IF/22012035281269 — Khet talab nirman kary rajkishor pita sharan lodh ke khet me champatpur gp narayanpur</t>
         </is>
       </c>
       <c r="G160" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H160" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I160" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J160" s="3" t="n">
         <v>45568</v>
       </c>
       <c r="K160" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="161">
       <c r="A161" s="1" t="inlineStr">
         <is>
           <t>AJAIGARH / NARAYANPURA</t>
         </is>
       </c>
       <c r="B161" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C161" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D161" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E161" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F161" s="1" t="inlineStr">
         <is>
           <t>1709001045/IF/22012035281274 — Khet talab nirman kary rajkishor pita sharan lodh ke khet me champatpur gp narayanpur</t>
         </is>
       </c>
       <c r="G161" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H161" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I161" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J161" s="3" t="n">
         <v>45568</v>
       </c>
       <c r="K161" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="162">
       <c r="A162" s="1" t="inlineStr">
         <is>
           <t>AJAIGARH / NARAYANPURA</t>
         </is>
       </c>
       <c r="B162" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C162" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D162" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E162" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F162" s="1" t="inlineStr">
         <is>
           <t>1709001045/IF/22012035281455 — Sinchai koop nirman kary ramswaroop pita jaypal lodh majhgawan gp narayanpur</t>
         </is>
       </c>
       <c r="G162" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H162" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I162" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J162" s="3" t="n">
         <v>45568</v>
       </c>
       <c r="K162" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="163">
       <c r="A163" s="1" t="inlineStr">
         <is>
           <t>AJAIGARH / NARAYANPURA</t>
         </is>
       </c>
       <c r="B163" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C163" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D163" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E163" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F163" s="1" t="inlineStr">
         <is>
           <t>1709001045/IF/22012035290212 — Kapil dhara koop nirman kary hitgrahi  badri prasad pita parsan lodh gram majhgawan gp narayanpur</t>
         </is>
       </c>
       <c r="G163" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H163" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I163" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J163" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K163" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="164">
       <c r="A164" s="1" t="inlineStr">
         <is>
           <t>AJAIGARH / KIRATPUR</t>
         </is>
       </c>
       <c r="B164" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C164" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D164" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E164" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F164" s="1" t="inlineStr">
         <is>
           <t>1709001047/IF/22012035272669 — Kapil dhara koop nirman kary laltabai beva ramsharan gram kiratpur gp kiratpur</t>
         </is>
       </c>
       <c r="G164" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H164" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I164" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J164" s="3" t="n">
         <v>45585</v>
       </c>
       <c r="K164" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="165">
       <c r="A165" s="1" t="inlineStr">
         <is>
           <t>AJAIGARH / KIRATPUR</t>
         </is>
       </c>
       <c r="B165" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C165" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D165" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E165" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F165" s="1" t="inlineStr">
         <is>
           <t>1709001047/IF/22012035293324 — Kapil dhara koop nirman kary ramratan singh pita shivram singh thakur gram kiratpur gp kiratpur</t>
         </is>
       </c>
       <c r="G165" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H165" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I165" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J165" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K165" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="166">
       <c r="A166" s="1" t="inlineStr">
         <is>
           <t>AJAIGARH / KIRATPUR</t>
         </is>
       </c>
       <c r="B166" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C166" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D166" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E166" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F166" s="1" t="inlineStr">
         <is>
           <t>1709001047/IF/22012035406376 — samudayik dugwell recharge shock pit nirman lodhapurwa  gp kiratpur</t>
         </is>
       </c>
       <c r="G166" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H166" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I166" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J166" s="3" t="n">
         <v>45749</v>
       </c>
       <c r="K166" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="167">
       <c r="A167" s="1" t="inlineStr">
         <is>
           <t>AJAIGARH / KIRATPUR</t>
         </is>
       </c>
       <c r="B167" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C167" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D167" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E167" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F167" s="1" t="inlineStr">
         <is>
           <t>1709001047/IF/22012035406398 — samudayik dugwell recharge shock pit nirman lodhapurva  gp kiratpur</t>
         </is>
       </c>
       <c r="G167" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H167" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I167" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J167" s="3" t="n">
         <v>45749</v>
@@ -7652,474 +7652,474 @@
         <v>0</v>
       </c>
       <c r="J168" s="3" t="n">
         <v>45852</v>
       </c>
       <c r="K168" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="169">
       <c r="A169" s="1" t="inlineStr">
         <is>
           <t>AJAIGARH / KHORA</t>
         </is>
       </c>
       <c r="B169" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C169" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D169" s="1" t="inlineStr">
         <is>
-          <t>Boundary Plantation of Horti-Trees for Individuals / Boundary Line Plantation of Horticulture Trees for Individuals</t>
+          <t>Boundary Plantation of Horti-Trees for Individuals / Line Plantation of Horticulture Trees for Individual</t>
         </is>
       </c>
       <c r="E169" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F169" s="1" t="inlineStr">
         <is>
           <t>1709001048/IF/22012035256158 — वृक्षारोपण कार्य रामलखन पिता चुनवाद प्रसाद लोध सरवंशी ग्रा.पं. खोरा</t>
         </is>
       </c>
       <c r="G169" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H169" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I169" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J169" s="3" t="n">
         <v>45451</v>
       </c>
       <c r="K169" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="170">
       <c r="A170" s="1" t="inlineStr">
         <is>
           <t>AJAIGARH / KHORA</t>
         </is>
       </c>
       <c r="B170" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C170" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D170" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pits for Individuals</t>
+          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pit for Individual</t>
         </is>
       </c>
       <c r="E170" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F170" s="1" t="inlineStr">
         <is>
           <t>1709001048/IF/22012035264502 — खेत तालाब निर्माण कार्य रमेश पिता लाले लोध के खेत में ग्राम पंचायत खोरा</t>
         </is>
       </c>
       <c r="G170" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H170" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I170" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J170" s="3" t="n">
         <v>45581</v>
       </c>
       <c r="K170" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="171">
       <c r="A171" s="1" t="inlineStr">
         <is>
           <t>AJAIGARH / KHORA</t>
         </is>
       </c>
       <c r="B171" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C171" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D171" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pits for Individuals</t>
+          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pit for Individual</t>
         </is>
       </c>
       <c r="E171" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F171" s="1" t="inlineStr">
         <is>
           <t>1709001048/IF/22012035264852 — खेत तालाब निर्माण कार्य शिव कुमार पिता उद्री प्रसाद पाठक के खेत में ग्राम पंचायत खोरा</t>
         </is>
       </c>
       <c r="G171" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H171" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I171" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J171" s="3" t="n">
         <v>45583</v>
       </c>
       <c r="K171" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="172">
       <c r="A172" s="1" t="inlineStr">
         <is>
           <t>AJAIGARH / KHORA</t>
         </is>
       </c>
       <c r="B172" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C172" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D172" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E172" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F172" s="1" t="inlineStr">
         <is>
           <t>1709001048/IF/22012035283426 — Khet talab nirman kary chandrapal singh lodh pita ramswaroop lodh gp khora</t>
         </is>
       </c>
       <c r="G172" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H172" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I172" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J172" s="3" t="n">
         <v>45520</v>
       </c>
       <c r="K172" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="173">
       <c r="A173" s="1" t="inlineStr">
         <is>
           <t>AJAIGARH / KHORA</t>
         </is>
       </c>
       <c r="B173" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C173" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D173" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E173" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F173" s="1" t="inlineStr">
         <is>
           <t>1709001048/IF/22012035327426 — Khet talab nirman kary sitaram urf munna pita ramkisun dhobi ke khet me gram badi bankaki gp khora</t>
         </is>
       </c>
       <c r="G173" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H173" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I173" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J173" s="3" t="n">
         <v>45749</v>
       </c>
       <c r="K173" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="174">
       <c r="A174" s="1" t="inlineStr">
         <is>
           <t>AJAIGARH / KHORA</t>
         </is>
       </c>
       <c r="B174" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C174" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D174" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E174" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F174" s="1" t="inlineStr">
         <is>
           <t>1709001048/IF/22012035327432 — Khet talab nirman kary daduram pita gorelal lodh ke khet me gp khora</t>
         </is>
       </c>
       <c r="G174" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H174" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I174" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J174" s="3" t="n">
         <v>45749</v>
       </c>
       <c r="K174" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="175">
       <c r="A175" s="1" t="inlineStr">
         <is>
           <t>AJAIGARH / KHORA</t>
         </is>
       </c>
       <c r="B175" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C175" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D175" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E175" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F175" s="1" t="inlineStr">
         <is>
           <t>1709001048/IF/22012035377378 — Khet talab nirman kary ramsiriya beva chhotelal lodh gp khora</t>
         </is>
       </c>
       <c r="G175" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H175" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I175" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J175" s="3" t="n">
         <v>45749</v>
       </c>
       <c r="K175" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="176">
       <c r="A176" s="1" t="inlineStr">
         <is>
           <t>AJAIGARH / KHORA</t>
         </is>
       </c>
       <c r="B176" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C176" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D176" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E176" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F176" s="1" t="inlineStr">
         <is>
           <t>1709001048/IF/22012035518462 — Khet talab nirman kary santram pita gorelal lodh ke khet me gp khora</t>
         </is>
       </c>
       <c r="G176" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H176" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I176" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J176" s="3" t="n">
         <v>45771</v>
       </c>
       <c r="K176" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="177">
       <c r="A177" s="1" t="inlineStr">
         <is>
           <t>AJAIGARH / KHORA</t>
         </is>
       </c>
       <c r="B177" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C177" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D177" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E177" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F177" s="1" t="inlineStr">
         <is>
           <t>1709001048/IF/22012035525159 — Dugwell recharge pit nirman kary sooraj pal pita badri prasad lodh ke koop me gp khora</t>
         </is>
       </c>
       <c r="G177" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H177" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I177" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J177" s="3" t="n">
         <v>45771</v>
       </c>
       <c r="K177" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="178">
       <c r="A178" s="1" t="inlineStr">
         <is>
           <t>AJAIGARH / KHORA</t>
         </is>
       </c>
       <c r="B178" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C178" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D178" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E178" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F178" s="1" t="inlineStr">
         <is>
           <t>1709001048/IF/22012035542881 — Khet talab nirman kary sushila pati lalbabu lodh ke khet me gram panche purva gp khora</t>
         </is>
       </c>
       <c r="G178" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H178" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I178" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J178" s="3" t="n">
         <v>45785</v>
@@ -8535,31766 +8535,32001 @@
       </c>
       <c r="G187" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H187" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I187" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J187" s="3" t="n">
         <v>45852</v>
       </c>
       <c r="K187" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="188">
       <c r="A188" s="1" t="inlineStr">
         <is>
           <t>AJAIGARH / AMARCHHI</t>
         </is>
       </c>
       <c r="B188" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C188" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D188" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Constr of Kitchen Shed / Construction of Kitchen Shed for Government School for Community</t>
         </is>
       </c>
       <c r="E188" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Constr of Kitchen Shed</t>
         </is>
       </c>
       <c r="F188" s="1" t="inlineStr">
         <is>
-          <t>1709001049/IF/22012035403308 — Khet talab nirman kary betalal pita samma gadariya gp amarchhi</t>
+          <t>1709001049/AV/VB/22012034669564 — Kitchen shed nirman karya prathmik shala bhavan me chandrawal gp amarchhi</t>
         </is>
       </c>
       <c r="G188" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H188" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I188" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J188" s="3" t="n">
-        <v>45749</v>
+        <v>46252</v>
       </c>
       <c r="K188" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="189">
       <c r="A189" s="1" t="inlineStr">
         <is>
           <t>AJAIGARH / AMARCHHI</t>
         </is>
       </c>
       <c r="B189" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C189" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D189" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E189" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F189" s="1" t="inlineStr">
         <is>
-          <t>1709001049/IF/22012035404431 — Khet talab nirman kary munauvar pita sahamat khan gp amarchhi</t>
+          <t>1709001049/IF/22012035403308 — Khet talab nirman kary betalal pita samma gadariya gp amarchhi</t>
         </is>
       </c>
       <c r="G189" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H189" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I189" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J189" s="3" t="n">
         <v>45749</v>
       </c>
       <c r="K189" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="190">
       <c r="A190" s="1" t="inlineStr">
         <is>
           <t>AJAIGARH / AMARCHHI</t>
         </is>
       </c>
       <c r="B190" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C190" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D190" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E190" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F190" s="1" t="inlineStr">
         <is>
-          <t>1709001049/IF/22012035602747 — Ek Bagiya Maa Ke Naam Gamaloo Devi MP09001049002 66</t>
+          <t>1709001049/IF/22012035404431 — Khet talab nirman kary munauvar pita sahamat khan gp amarchhi</t>
         </is>
       </c>
       <c r="G190" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H190" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I190" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J190" s="3" t="n">
-        <v>45870</v>
+        <v>45749</v>
       </c>
       <c r="K190" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="191">
       <c r="A191" s="1" t="inlineStr">
         <is>
-          <t>AJAIGARH / HARNAMPUR</t>
+          <t>AJAIGARH / AMARCHHI</t>
         </is>
       </c>
       <c r="B191" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C191" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D191" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E191" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F191" s="1" t="inlineStr">
         <is>
-          <t>1709001050/IF/22012035356166 — Khet talab nirman kary ramkhilawan pita sukhnandan kevat gp harnampur</t>
+          <t>1709001049/IF/22012035602747 — Ek Bagiya Maa Ke Naam Gamaloo Devi MP09001049002 66</t>
         </is>
       </c>
       <c r="G191" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H191" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I191" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J191" s="3" t="n">
-        <v>45749</v>
+        <v>45870</v>
       </c>
       <c r="K191" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="192">
       <c r="A192" s="1" t="inlineStr">
         <is>
           <t>AJAIGARH / HARNAMPUR</t>
         </is>
       </c>
       <c r="B192" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C192" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D192" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E192" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F192" s="1" t="inlineStr">
         <is>
-          <t>1709001050/IF/22012035356342 — Khet talab nirman kary rekha pita pancha patel gp harnampur</t>
+          <t>1709001050/IF/22012035356166 — Khet talab nirman kary ramkhilawan pita sukhnandan kevat gp harnampur</t>
         </is>
       </c>
       <c r="G192" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H192" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I192" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J192" s="3" t="n">
         <v>45749</v>
       </c>
       <c r="K192" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="193">
       <c r="A193" s="1" t="inlineStr">
         <is>
           <t>AJAIGARH / HARNAMPUR</t>
         </is>
       </c>
       <c r="B193" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C193" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D193" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E193" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F193" s="1" t="inlineStr">
         <is>
-          <t>1709001050/RS/22012035128347 — नाली निर्माण कार्य मेढ़ा अहिरवार के घर से ट्रांसफॉर्म की ओर  हरनामपुर</t>
+          <t>1709001050/IF/22012035356342 — Khet talab nirman kary rekha pita pancha patel gp harnampur</t>
         </is>
       </c>
       <c r="G193" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H193" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I193" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J193" s="3" t="n">
-        <v>45451</v>
+        <v>45749</v>
       </c>
       <c r="K193" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="194">
       <c r="A194" s="1" t="inlineStr">
         <is>
           <t>AJAIGARH / HARNAMPUR</t>
         </is>
       </c>
       <c r="B194" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C194" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D194" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Masonry Greywater Drain for Community</t>
         </is>
       </c>
       <c r="E194" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F194" s="1" t="inlineStr">
         <is>
-          <t>1709001050/RS/22012035128350 — नाली निर्माण कार्य मेढ़ा अहिरवार के घर से ट्रांसफॉर्म की ओर  हरनामपुर</t>
+          <t>1709001050/RS/22012035128347 — नाली निर्माण कार्य मेढ़ा अहिरवार के घर से ट्रांसफॉर्म की ओर  हरनामपुर</t>
         </is>
       </c>
       <c r="G194" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H194" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I194" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J194" s="3" t="n">
         <v>45451</v>
       </c>
       <c r="K194" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="195">
       <c r="A195" s="1" t="inlineStr">
         <is>
-          <t>AJAIGARH / MAKARI</t>
+          <t>AJAIGARH / HARNAMPUR</t>
         </is>
       </c>
       <c r="B195" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C195" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D195" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Masonry Greywater Drain for Community</t>
         </is>
       </c>
       <c r="E195" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F195" s="1" t="inlineStr">
         <is>
-          <t>1709001052/IC/22012034887877 — Sarvjanik sinchai koop nirman kary manrega yojana gram makari gp makari</t>
+          <t>1709001050/RS/22012035128350 — नाली निर्माण कार्य मेढ़ा अहिरवार के घर से ट्रांसफॉर्म की ओर  हरनामपुर</t>
         </is>
       </c>
       <c r="G195" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H195" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I195" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J195" s="3" t="n">
-        <v>45615</v>
+        <v>45451</v>
       </c>
       <c r="K195" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="196">
       <c r="A196" s="1" t="inlineStr">
         <is>
-          <t>AJAIGARH / BHADAIYA</t>
+          <t>AJAIGARH / MAKARI</t>
         </is>
       </c>
       <c r="B196" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C196" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D196" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pits for Individuals</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E196" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F196" s="1" t="inlineStr">
         <is>
-          <t>1709001053/IF/22012035267216 — खेत तालाब निर्माण कार्य जगदीश पिता रामदयाल आराख के खेत में भदैया</t>
+          <t>1709001052/IC/22012034887877 — Sarvjanik sinchai koop nirman kary manrega yojana gram makari gp makari</t>
         </is>
       </c>
       <c r="G196" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H196" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I196" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J196" s="3" t="n">
-        <v>45597</v>
+        <v>45615</v>
       </c>
       <c r="K196" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="197">
       <c r="A197" s="1" t="inlineStr">
         <is>
           <t>AJAIGARH / BHADAIYA</t>
         </is>
       </c>
       <c r="B197" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C197" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D197" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pit for Individual</t>
         </is>
       </c>
       <c r="E197" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F197" s="1" t="inlineStr">
         <is>
-          <t>1709001053/IF/22012035522250 — Khet talab nirman kary rambaran pita baijnath mali ke khet me gp bhadaiya</t>
+          <t>1709001053/IF/22012035267216 — खेत तालाब निर्माण कार्य जगदीश पिता रामदयाल आराख के खेत में भदैया</t>
         </is>
       </c>
       <c r="G197" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H197" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I197" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J197" s="3" t="n">
-        <v>45771</v>
+        <v>45597</v>
       </c>
       <c r="K197" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="198">
       <c r="A198" s="1" t="inlineStr">
         <is>
-          <t>AJAIGARH / DEVALPUR</t>
+          <t>AJAIGARH / BHADAIYA</t>
         </is>
       </c>
       <c r="B198" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C198" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D198" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E198" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F198" s="1" t="inlineStr">
         <is>
-          <t>1709001054/IF/22012035417495 — samudayik dugwell recharge shock pit nirman kary gram devalpur gp devalpur</t>
+          <t>1709001053/IF/22012035522250 — Khet talab nirman kary rambaran pita baijnath mali ke khet me gp bhadaiya</t>
         </is>
       </c>
       <c r="G198" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H198" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I198" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J198" s="3" t="n">
-        <v>45749</v>
+        <v>45771</v>
       </c>
       <c r="K198" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="199">
       <c r="A199" s="1" t="inlineStr">
         <is>
           <t>AJAIGARH / DEVALPUR</t>
         </is>
       </c>
       <c r="B199" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C199" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D199" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E199" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F199" s="1" t="inlineStr">
         <is>
-          <t>1709001054/IF/22012035556129 — Dugwell recharge pit nirman kary rajendra pita ramkhilawanyadav ke koop me gram manipur gp devalpur</t>
+          <t>1709001054/IF/22012035417495 — samudayik dugwell recharge shock pit nirman kary gram devalpur gp devalpur</t>
         </is>
       </c>
       <c r="G199" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H199" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I199" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J199" s="3" t="n">
-        <v>45785</v>
+        <v>45749</v>
       </c>
       <c r="K199" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="200">
       <c r="A200" s="1" t="inlineStr">
         <is>
           <t>AJAIGARH / DEVALPUR</t>
         </is>
       </c>
       <c r="B200" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C200" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D200" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E200" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F200" s="1" t="inlineStr">
         <is>
-          <t>1709001054/IF/22012035557083 — Dugwell recharge pit nirman kary pancha pita pooran ahirwar ke koop me gp devalpur</t>
+          <t>1709001054/IF/22012035556129 — Dugwell recharge pit nirman kary rajendra pita ramkhilawanyadav ke koop me gram manipur gp devalpur</t>
         </is>
       </c>
       <c r="G200" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H200" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I200" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J200" s="3" t="n">
         <v>45785</v>
       </c>
       <c r="K200" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="201">
       <c r="A201" s="1" t="inlineStr">
         <is>
-          <t>AJAIGARH / NARDAHA</t>
+          <t>AJAIGARH / DEVALPUR</t>
         </is>
       </c>
       <c r="B201" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C201" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D201" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E201" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F201" s="1" t="inlineStr">
         <is>
-          <t>1709001055/IF/22012035294548 — Khet talab nirman kary bijju pita simma khateek ke khet me gram nardaha gp nardaha</t>
+          <t>1709001054/IF/22012035557083 — Dugwell recharge pit nirman kary pancha pita pooran ahirwar ke koop me gp devalpur</t>
         </is>
       </c>
       <c r="G201" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H201" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I201" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J201" s="3" t="n">
-        <v>45569</v>
+        <v>45785</v>
       </c>
       <c r="K201" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="202">
       <c r="A202" s="1" t="inlineStr">
         <is>
           <t>AJAIGARH / NARDAHA</t>
         </is>
       </c>
       <c r="B202" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C202" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D202" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E202" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F202" s="1" t="inlineStr">
         <is>
-          <t>1709001055/IF/22012035493694 — Samudayik koop recharge pit nirman kary munna chakki ke pass gp nardaha</t>
+          <t>1709001055/IF/22012035294548 — Khet talab nirman kary bijju pita simma khateek ke khet me gram nardaha gp nardaha</t>
         </is>
       </c>
       <c r="G202" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H202" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I202" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J202" s="3" t="n">
-        <v>45771</v>
+        <v>45569</v>
       </c>
       <c r="K202" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="203">
       <c r="A203" s="1" t="inlineStr">
         <is>
-          <t>AJAIGARH / LODHAPURWA</t>
+          <t>AJAIGARH / NARDAHA</t>
         </is>
       </c>
       <c r="B203" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C203" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D203" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E203" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F203" s="1" t="inlineStr">
         <is>
-          <t>1709001056/IF/22012035380075 — खेत तालाब निर्माण दृगपाल सिंह पिता बद्री सिंह  ग्रा.पं. लोढ़ापुरवा</t>
+          <t>1709001055/IF/22012035493694 — Samudayik koop recharge pit nirman kary munna chakki ke pass gp nardaha</t>
         </is>
       </c>
       <c r="G203" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H203" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I203" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J203" s="3" t="n">
-        <v>45748</v>
+        <v>45771</v>
       </c>
       <c r="K203" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="204">
       <c r="A204" s="1" t="inlineStr">
         <is>
           <t>AJAIGARH / LODHAPURWA</t>
         </is>
       </c>
       <c r="B204" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C204" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D204" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E204" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F204" s="1" t="inlineStr">
         <is>
-          <t>1709001056/IF/22012035409510 — खेत तालाब निर्माण बेटीबाई अहिरवार ग्रा.पं. लोढ़ापुरवा</t>
+          <t>1709001056/IF/22012035380075 — खेत तालाब निर्माण दृगपाल सिंह पिता बद्री सिंह  ग्रा.पं. लोढ़ापुरवा</t>
         </is>
       </c>
       <c r="G204" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H204" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I204" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J204" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K204" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="205">
       <c r="A205" s="1" t="inlineStr">
         <is>
           <t>AJAIGARH / LODHAPURWA</t>
         </is>
       </c>
       <c r="B205" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C205" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D205" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E205" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F205" s="1" t="inlineStr">
         <is>
-          <t>1709001056/IF/22012035417852 — खेत तालाब निर्माण कार्य बेटीबाई अहिरवार  भीना ग्रा.पं. लोढ़ापुरवा</t>
+          <t>1709001056/IF/22012035409510 — खेत तालाब निर्माण बेटीबाई अहिरवार ग्रा.पं. लोढ़ापुरवा</t>
         </is>
       </c>
       <c r="G205" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H205" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I205" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J205" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K205" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="206">
       <c r="A206" s="1" t="inlineStr">
         <is>
           <t>AJAIGARH / LODHAPURWA</t>
         </is>
       </c>
       <c r="B206" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C206" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D206" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E206" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F206" s="1" t="inlineStr">
         <is>
-          <t>1709001056/IF/22012035503536 — JGSA 2025 Recharge structure kapildhara koop Devidayal 1709001056/IF/22012034327560 GP Lodhapurwa</t>
+          <t>1709001056/IF/22012035417852 — खेत तालाब निर्माण कार्य बेटीबाई अहिरवार  भीना ग्रा.पं. लोढ़ापुरवा</t>
         </is>
       </c>
       <c r="G206" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H206" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I206" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J206" s="3" t="n">
-        <v>45762</v>
+        <v>45748</v>
       </c>
       <c r="K206" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="207">
       <c r="A207" s="1" t="inlineStr">
         <is>
-          <t>AJAIGARH / CHANDOURA</t>
+          <t>AJAIGARH / LODHAPURWA</t>
         </is>
       </c>
       <c r="B207" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C207" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D207" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E207" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F207" s="1" t="inlineStr">
         <is>
-          <t>1709001058/IF/22012035298273 — खेत तालाब निर्माण कार्य</t>
+          <t>1709001056/IF/22012035503536 — JGSA 2025 Recharge structure kapildhara koop Devidayal 1709001056/IF/22012034327560 GP Lodhapurwa</t>
         </is>
       </c>
       <c r="G207" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H207" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I207" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J207" s="3" t="n">
-        <v>45567</v>
+        <v>45762</v>
       </c>
       <c r="K207" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="208">
       <c r="A208" s="1" t="inlineStr">
         <is>
           <t>AJAIGARH / CHANDOURA</t>
         </is>
       </c>
       <c r="B208" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C208" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D208" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E208" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F208" s="1" t="inlineStr">
         <is>
-          <t>1709001058/IF/22012035310456 — खेत तालाब निर्माण कार्य सूरजवली पिता रामसनेही ग्रा.पं. चंदौरा</t>
+          <t>1709001058/IF/22012035298273 — खेत तालाब निर्माण कार्य</t>
         </is>
       </c>
       <c r="G208" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H208" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I208" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J208" s="3" t="n">
-        <v>45681</v>
+        <v>45567</v>
       </c>
       <c r="K208" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="209">
       <c r="A209" s="1" t="inlineStr">
         <is>
           <t>AJAIGARH / CHANDOURA</t>
         </is>
       </c>
       <c r="B209" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C209" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D209" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E209" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F209" s="1" t="inlineStr">
         <is>
-          <t>1709001058/IF/22012035324735 — खेत तालाब निर्माण कार्य पातरे पिता चेहनू लोध खरौनी ग्रा.पं. चंदौरा</t>
+          <t>1709001058/IF/22012035310456 — खेत तालाब निर्माण कार्य सूरजवली पिता रामसनेही ग्रा.पं. चंदौरा</t>
         </is>
       </c>
       <c r="G209" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H209" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I209" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J209" s="3" t="n">
-        <v>45748</v>
+        <v>45681</v>
       </c>
       <c r="K209" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="210">
       <c r="A210" s="1" t="inlineStr">
         <is>
           <t>AJAIGARH / CHANDOURA</t>
         </is>
       </c>
       <c r="B210" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C210" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D210" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E210" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F210" s="1" t="inlineStr">
         <is>
-          <t>1709001058/IF/22012035324744 — खेत तालाब निर्माण कार्य सूरजवली पिता रामसनेही ग्रा.पं. चंदौरा</t>
+          <t>1709001058/IF/22012035324735 — खेत तालाब निर्माण कार्य पातरे पिता चेहनू लोध खरौनी ग्रा.पं. चंदौरा</t>
         </is>
       </c>
       <c r="G210" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H210" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I210" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J210" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K210" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="211">
       <c r="A211" s="1" t="inlineStr">
         <is>
-          <t>AJAIGARH / BAROULI</t>
+          <t>AJAIGARH / CHANDOURA</t>
         </is>
       </c>
       <c r="B211" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C211" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D211" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E211" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F211" s="1" t="inlineStr">
         <is>
-          <t>1709001059/IC/22012034889360 — सार्वजनिक सिंचाई कूप निर्माण कार्य ईदगाह के पास ग्रा.पं. बरौली</t>
+          <t>1709001058/IF/22012035324744 — खेत तालाब निर्माण कार्य सूरजवली पिता रामसनेही ग्रा.पं. चंदौरा</t>
         </is>
       </c>
       <c r="G211" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H211" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I211" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J211" s="3" t="n">
-        <v>45567</v>
+        <v>45748</v>
       </c>
       <c r="K211" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="212">
       <c r="A212" s="1" t="inlineStr">
         <is>
           <t>AJAIGARH / BAROULI</t>
         </is>
       </c>
       <c r="B212" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C212" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D212" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E212" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F212" s="1" t="inlineStr">
         <is>
-          <t>1709001059/IC/22012034889362 — सार्वजनिक सिंचाई कूप निर्माण कार्य फरीद अहमद के खेत के पास ग्रा.पं. बरौली</t>
+          <t>1709001059/IC/22012034889360 — सार्वजनिक सिंचाई कूप निर्माण कार्य ईदगाह के पास ग्रा.पं. बरौली</t>
         </is>
       </c>
       <c r="G212" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H212" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I212" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J212" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K212" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="213">
       <c r="A213" s="1" t="inlineStr">
         <is>
           <t>AJAIGARH / BAROULI</t>
         </is>
       </c>
       <c r="B213" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C213" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D213" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E213" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F213" s="1" t="inlineStr">
         <is>
-          <t>1709001059/IC/22012034890584 — सार्वजानिक सिंचाई कूप निर्माण कार्य फरीद अहमद के खेत के पास  ग्रा.पं. बरौली</t>
+          <t>1709001059/IC/22012034889362 — सार्वजनिक सिंचाई कूप निर्माण कार्य फरीद अहमद के खेत के पास ग्रा.पं. बरौली</t>
         </is>
       </c>
       <c r="G213" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H213" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I213" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J213" s="3" t="n">
-        <v>45761</v>
+        <v>45567</v>
       </c>
       <c r="K213" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="214">
       <c r="A214" s="1" t="inlineStr">
         <is>
           <t>AJAIGARH / BAROULI</t>
         </is>
       </c>
       <c r="B214" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C214" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D214" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E214" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F214" s="1" t="inlineStr">
         <is>
-          <t>1709001059/IF/22012035281237 — खेत तालाब निर्माण कार्य जमीना खातून पति अमीनुद्दीन  ग्रा.पं. बरौली</t>
+          <t>1709001059/IC/22012034890584 — सार्वजानिक सिंचाई कूप निर्माण कार्य फरीद अहमद के खेत के पास  ग्रा.पं. बरौली</t>
         </is>
       </c>
       <c r="G214" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H214" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I214" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J214" s="3" t="n">
-        <v>45567</v>
+        <v>45761</v>
       </c>
       <c r="K214" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="215">
       <c r="A215" s="1" t="inlineStr">
         <is>
           <t>AJAIGARH / BAROULI</t>
         </is>
       </c>
       <c r="B215" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C215" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D215" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E215" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F215" s="1" t="inlineStr">
         <is>
-          <t>1709001059/IF/22012035304921 — खेत तालाब निर्माण कार्य मुशर्रफउल्ला पिता फरहत उल्ला  ग्रा.पं. बरौली</t>
+          <t>1709001059/IF/22012035281237 — खेत तालाब निर्माण कार्य जमीना खातून पति अमीनुद्दीन  ग्रा.पं. बरौली</t>
         </is>
       </c>
       <c r="G215" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H215" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I215" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J215" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K215" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="216">
       <c r="A216" s="1" t="inlineStr">
         <is>
           <t>AJAIGARH / BAROULI</t>
         </is>
       </c>
       <c r="B216" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C216" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D216" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E216" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F216" s="1" t="inlineStr">
         <is>
-          <t>1709001059/IF/22012035304929 — खेत तालाब निर्माण कार्य रामखिलावन पिता रामप्रसाद रजक  ग्रा.पं. बरौली</t>
+          <t>1709001059/IF/22012035304921 — खेत तालाब निर्माण कार्य मुशर्रफउल्ला पिता फरहत उल्ला  ग्रा.पं. बरौली</t>
         </is>
       </c>
       <c r="G216" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H216" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I216" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J216" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K216" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="217">
       <c r="A217" s="1" t="inlineStr">
         <is>
           <t>AJAIGARH / BAROULI</t>
         </is>
       </c>
       <c r="B217" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C217" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D217" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E217" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F217" s="1" t="inlineStr">
         <is>
-          <t>1709001059/IF/22012035326044 — खेत तालाब निर्माण कार्य रहनुमा खातून पति मोहम्मद सलमान ग्रा.पं. बरौली</t>
+          <t>1709001059/IF/22012035304929 — खेत तालाब निर्माण कार्य रामखिलावन पिता रामप्रसाद रजक  ग्रा.पं. बरौली</t>
         </is>
       </c>
       <c r="G217" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H217" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I217" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J217" s="3" t="n">
-        <v>45748</v>
+        <v>45567</v>
       </c>
       <c r="K217" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="218">
       <c r="A218" s="1" t="inlineStr">
         <is>
           <t>AJAIGARH / BAROULI</t>
         </is>
       </c>
       <c r="B218" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C218" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D218" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E218" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F218" s="1" t="inlineStr">
         <is>
-          <t>1709001059/IF/22012035326082 — खेत तालाब निर्माण कार्य रामखिलावन पिता रामप्रसाद रजक  ग्रा.पं. बरौली</t>
+          <t>1709001059/IF/22012035326044 — खेत तालाब निर्माण कार्य रहनुमा खातून पति मोहम्मद सलमान ग्रा.पं. बरौली</t>
         </is>
       </c>
       <c r="G218" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H218" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I218" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J218" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K218" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="219">
       <c r="A219" s="1" t="inlineStr">
         <is>
           <t>AJAIGARH / BAROULI</t>
         </is>
       </c>
       <c r="B219" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C219" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D219" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E219" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F219" s="1" t="inlineStr">
         <is>
-          <t>1709001059/IF/22012035326132 — खेत तालाब निर्माण कार्य सदीउद्दीन पिता अजमुद्दीन  ग्रा.पं. बरौली</t>
+          <t>1709001059/IF/22012035326082 — खेत तालाब निर्माण कार्य रामखिलावन पिता रामप्रसाद रजक  ग्रा.पं. बरौली</t>
         </is>
       </c>
       <c r="G219" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H219" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I219" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J219" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K219" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="220">
       <c r="A220" s="1" t="inlineStr">
         <is>
           <t>AJAIGARH / BAROULI</t>
         </is>
       </c>
       <c r="B220" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C220" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D220" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E220" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F220" s="1" t="inlineStr">
         <is>
-          <t>1709001059/IF/22012035326167 — खेत तालाब निर्माण कार्य बिन्दा पिता फलुवा केवट  ग्रा.पं. बरौली</t>
+          <t>1709001059/IF/22012035326132 — खेत तालाब निर्माण कार्य सदीउद्दीन पिता अजमुद्दीन  ग्रा.पं. बरौली</t>
         </is>
       </c>
       <c r="G220" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H220" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I220" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J220" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K220" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="221">
       <c r="A221" s="1" t="inlineStr">
         <is>
           <t>AJAIGARH / BAROULI</t>
         </is>
       </c>
       <c r="B221" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C221" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D221" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E221" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F221" s="1" t="inlineStr">
         <is>
-          <t>1709001059/IF/22012035326205 — खेत तालाब निर्माण कार्य  नजरा खातून पिता मो.सलीम  ग्रा.पं. बरौली</t>
+          <t>1709001059/IF/22012035326167 — खेत तालाब निर्माण कार्य बिन्दा पिता फलुवा केवट  ग्रा.पं. बरौली</t>
         </is>
       </c>
       <c r="G221" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H221" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I221" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J221" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K221" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="222">
       <c r="A222" s="1" t="inlineStr">
         <is>
           <t>AJAIGARH / BAROULI</t>
         </is>
       </c>
       <c r="B222" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C222" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D222" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E222" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F222" s="1" t="inlineStr">
         <is>
-          <t>1709001059/IF/22012035375319 — JGSA 2025 Recharge structure kapildhara koop Safikuddeen 1709001059/IF/459</t>
+          <t>1709001059/IF/22012035326205 — खेत तालाब निर्माण कार्य  नजरा खातून पिता मो.सलीम  ग्रा.पं. बरौली</t>
         </is>
       </c>
       <c r="G222" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H222" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I222" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J222" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K222" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="223">
       <c r="A223" s="1" t="inlineStr">
         <is>
           <t>AJAIGARH / BAROULI</t>
         </is>
       </c>
       <c r="B223" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C223" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D223" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E223" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F223" s="1" t="inlineStr">
         <is>
-          <t>1709001059/WC/22012035238672 — बोल्डर चेक डैम निर्माण कार्य कोडारन नाले में  ग्रा.पं. बरौली</t>
+          <t>1709001059/IF/22012035375319 — JGSA 2025 Recharge structure kapildhara koop Safikuddeen 1709001059/IF/459</t>
         </is>
       </c>
       <c r="G223" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H223" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I223" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J223" s="3" t="n">
-        <v>45615</v>
+        <v>45748</v>
       </c>
       <c r="K223" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="224">
       <c r="A224" s="1" t="inlineStr">
         <is>
-          <t>AJAIGARH / CHHTAINI</t>
+          <t>AJAIGARH / BAROULI</t>
         </is>
       </c>
       <c r="B224" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C224" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D224" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E224" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F224" s="1" t="inlineStr">
         <is>
-          <t>1709001060/IF/22012035499416 — डग वेल रिचार्ज पिट निर्माण कार्य राजा भैया लोध पिता राम असरे ग्राम पंचायत छतैनी</t>
+          <t>1709001059/WC/22012035238672 — बोल्डर चेक डैम निर्माण कार्य कोडारन नाले में  ग्रा.पं. बरौली</t>
         </is>
       </c>
       <c r="G224" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H224" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I224" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J224" s="3" t="n">
-        <v>45761</v>
+        <v>45615</v>
       </c>
       <c r="K224" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="225">
       <c r="A225" s="1" t="inlineStr">
         <is>
           <t>AJAIGARH / CHHTAINI</t>
         </is>
       </c>
       <c r="B225" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C225" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D225" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E225" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F225" s="1" t="inlineStr">
         <is>
-          <t>1709001060/IF/22012035613515 — एक बगिया माँ के नाम गीता पल/बाला पल 4277379 ग्राम पंचायत छतैनी</t>
+          <t>1709001060/IF/22012035499416 — डग वेल रिचार्ज पिट निर्माण कार्य राजा भैया लोध पिता राम असरे ग्राम पंचायत छतैनी</t>
         </is>
       </c>
       <c r="G225" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H225" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I225" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J225" s="3" t="n">
-        <v>45885</v>
+        <v>45761</v>
       </c>
       <c r="K225" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="226">
       <c r="A226" s="1" t="inlineStr">
         <is>
           <t>AJAIGARH / CHHTAINI</t>
         </is>
       </c>
       <c r="B226" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C226" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D226" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E226" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F226" s="1" t="inlineStr">
         <is>
-          <t>1709001060/WC/22012035259588 — रिचार्ज पिट जयपाल लोध  ग्राम पंचायत छतैनी</t>
+          <t>1709001060/IF/22012035613515 — एक बगिया माँ के नाम गीता पल/बाला पल 4277379 ग्राम पंचायत छतैनी</t>
         </is>
       </c>
       <c r="G226" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H226" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I226" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J226" s="3" t="n">
-        <v>45748</v>
+        <v>45885</v>
       </c>
       <c r="K226" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="227">
       <c r="A227" s="1" t="inlineStr">
         <is>
-          <t>AJAIGARH / KATRA</t>
+          <t>AJAIGARH / CHHTAINI</t>
         </is>
       </c>
       <c r="B227" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C227" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D227" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E227" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F227" s="1" t="inlineStr">
         <is>
-          <t>1709001062/IF/22012035331227 — Dugwell recharge pit nirman kary athar pita rahmat khan  gp katrra</t>
+          <t>1709001060/WC/22012035259588 — रिचार्ज पिट जयपाल लोध  ग्राम पंचायत छतैनी</t>
         </is>
       </c>
       <c r="G227" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H227" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I227" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J227" s="3" t="n">
-        <v>45749</v>
+        <v>45748</v>
       </c>
       <c r="K227" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="228">
       <c r="A228" s="1" t="inlineStr">
         <is>
           <t>AJAIGARH / KATRA</t>
         </is>
       </c>
       <c r="B228" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C228" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D228" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E228" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F228" s="1" t="inlineStr">
         <is>
-          <t>1709001062/WC/VB/22012035331292 — Handpump ke pass sock pit nirman kary panchayat bhavan me katrra gp katrra</t>
+          <t>1709001062/AV/VB/22012034669777 — Shantidham me shed nirman kary katrra gp katrra</t>
         </is>
       </c>
       <c r="G228" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H228" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I228" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J228" s="3" t="n">
-        <v>46225</v>
+        <v>46249</v>
       </c>
       <c r="K228" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="229">
       <c r="A229" s="1" t="inlineStr">
         <is>
-          <t>AJAIGARH / NANDANPUR</t>
+          <t>AJAIGARH / KATRA</t>
         </is>
       </c>
       <c r="B229" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C229" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D229" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E229" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F229" s="1" t="inlineStr">
         <is>
-          <t>1709001063/IC/22012034886172 — सार्वजानिक सिंचाई कूप सुरेश लोध के खेत के पास मगरदहा  ग्रा.पं. नंदनपुर</t>
+          <t>1709001062/IF/22012035331227 — Dugwell recharge pit nirman kary athar pita rahmat khan  gp katrra</t>
         </is>
       </c>
       <c r="G229" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H229" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I229" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J229" s="3" t="n">
-        <v>45521</v>
+        <v>45749</v>
       </c>
       <c r="K229" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="230">
       <c r="A230" s="1" t="inlineStr">
         <is>
-          <t>AJAIGARH / NANDANPUR</t>
+          <t>AJAIGARH / KATRA</t>
         </is>
       </c>
       <c r="B230" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C230" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D230" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E230" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F230" s="1" t="inlineStr">
         <is>
-          <t>1709001063/IC/22012034886173 — सार्वजानिक सिंचाई कूप मखलू लोध के खेत के पास मगरदहा  ग्रा.पं. नंदनपुर</t>
+          <t>1709001062/WC/VB/22012035331292 — Handpump ke pass sock pit nirman kary panchayat bhavan me katrra gp katrra</t>
         </is>
       </c>
       <c r="G230" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H230" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I230" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J230" s="3" t="n">
-        <v>45520</v>
+        <v>46225</v>
       </c>
       <c r="K230" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="231">
       <c r="A231" s="1" t="inlineStr">
         <is>
           <t>AJAIGARH / NANDANPUR</t>
         </is>
       </c>
       <c r="B231" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C231" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D231" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E231" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F231" s="1" t="inlineStr">
         <is>
-          <t>1709001063/IF/22012035271563 — खेत तालाब निर्माण रामदीन पिता बहोरा लोध ग्रा.पं. नंदनपुर</t>
+          <t>1709001063/IC/22012034886172 — सार्वजानिक सिंचाई कूप सुरेश लोध के खेत के पास मगरदहा  ग्रा.पं. नंदनपुर</t>
         </is>
       </c>
       <c r="G231" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H231" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I231" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J231" s="3" t="n">
         <v>45521</v>
       </c>
       <c r="K231" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="232">
       <c r="A232" s="1" t="inlineStr">
         <is>
           <t>AJAIGARH / NANDANPUR</t>
         </is>
       </c>
       <c r="B232" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C232" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D232" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E232" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F232" s="1" t="inlineStr">
         <is>
-          <t>1709001063/IF/22012035455869 — JGSA 2025 Recharge structure kapildhara koop Ramkishor  1709001059/IF/22012034637783 GP Barauli</t>
+          <t>1709001063/IC/22012034886173 — सार्वजानिक सिंचाई कूप मखलू लोध के खेत के पास मगरदहा  ग्रा.पं. नंदनपुर</t>
         </is>
       </c>
       <c r="G232" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H232" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I232" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J232" s="3" t="n">
-        <v>45748</v>
+        <v>45520</v>
       </c>
       <c r="K232" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="233">
       <c r="A233" s="1" t="inlineStr">
         <is>
           <t>AJAIGARH / NANDANPUR</t>
         </is>
       </c>
       <c r="B233" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C233" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D233" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E233" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F233" s="1" t="inlineStr">
         <is>
-          <t>1709001063/IF/22012035476258 — खेत तालाब निर्माण कार्य सियाराम पिता स्वामीदीन लोध ग्रा.पं. नंदनपुर</t>
+          <t>1709001063/IF/22012035271563 — खेत तालाब निर्माण रामदीन पिता बहोरा लोध ग्रा.पं. नंदनपुर</t>
         </is>
       </c>
       <c r="G233" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H233" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I233" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J233" s="3" t="n">
-        <v>45762</v>
+        <v>45521</v>
       </c>
       <c r="K233" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="234">
       <c r="A234" s="1" t="inlineStr">
         <is>
           <t>AJAIGARH / NANDANPUR</t>
         </is>
       </c>
       <c r="B234" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C234" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D234" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E234" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F234" s="1" t="inlineStr">
         <is>
-          <t>1709001063/WC/22012035294162 — JGSA 2025 Recharge structure Babulal ke khet ke paas GP Nandanpur</t>
+          <t>1709001063/IF/22012035455869 — JGSA 2025 Recharge structure kapildhara koop Ramkishor  1709001059/IF/22012034637783 GP Barauli</t>
         </is>
       </c>
       <c r="G234" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H234" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I234" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J234" s="3" t="n">
-        <v>45762</v>
+        <v>45748</v>
       </c>
       <c r="K234" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="235">
       <c r="A235" s="1" t="inlineStr">
         <is>
-          <t>AJAIGARH / KALYANPUR</t>
+          <t>AJAIGARH / NANDANPUR</t>
         </is>
       </c>
       <c r="B235" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C235" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D235" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E235" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F235" s="1" t="inlineStr">
         <is>
-          <t>1709001064/WH/22012034941315 — बावड़ी जीर्णोद्धार कार्य रामपुर</t>
+          <t>1709001063/IF/22012035476258 — खेत तालाब निर्माण कार्य सियाराम पिता स्वामीदीन लोध ग्रा.पं. नंदनपुर</t>
         </is>
       </c>
       <c r="G235" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H235" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I235" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J235" s="3" t="n">
-        <v>45451</v>
+        <v>45762</v>
       </c>
       <c r="K235" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="236">
       <c r="A236" s="1" t="inlineStr">
         <is>
-          <t>PANNA / BAGOUNHA</t>
+          <t>AJAIGARH / NANDANPUR</t>
         </is>
       </c>
       <c r="B236" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C236" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D236" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
         </is>
       </c>
       <c r="E236" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F236" s="1" t="inlineStr">
         <is>
-          <t>1709002006/IF/22012035327214 — KHET TALAB NIRMAN KARY DESHRANI GOUND/PANCHAM GOUND GRAM NAHRI GP BAGOUNHA</t>
+          <t>1709001063/WC/22012035294162 — JGSA 2025 Recharge structure Babulal ke khet ke paas GP Nandanpur</t>
         </is>
       </c>
       <c r="G236" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H236" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I236" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J236" s="3" t="n">
-        <v>45748</v>
+        <v>45762</v>
       </c>
       <c r="K236" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="237">
       <c r="A237" s="1" t="inlineStr">
         <is>
-          <t>PANNA / MANOUR</t>
+          <t>AJAIGARH / KALYANPUR</t>
         </is>
       </c>
       <c r="B237" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C237" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D237" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Renovtion of Community Ponds for Comm / Rejuvenation of Pond for Community</t>
         </is>
       </c>
       <c r="E237" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F237" s="1" t="inlineStr">
         <is>
-          <t>1709002007/IC/22012034885473 — Sarvjanik koop kher mata manor</t>
+          <t>1709001064/WH/22012034941315 — बावड़ी जीर्णोद्धार कार्य रामपुर</t>
         </is>
       </c>
       <c r="G237" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H237" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I237" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J237" s="3" t="n">
-        <v>45519</v>
+        <v>45451</v>
       </c>
       <c r="K237" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="238">
       <c r="A238" s="1" t="inlineStr">
         <is>
-          <t>PANNA / MANOUR</t>
+          <t>PANNA / BAGOUNHA</t>
         </is>
       </c>
       <c r="B238" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C238" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D238" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E238" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F238" s="1" t="inlineStr">
         <is>
-          <t>1709002007/IF/22012035325294 — khet talab nirman kary Gyanendra Haldar gram jaruapur gram panchayat manour</t>
+          <t>1709002006/IF/22012035327214 — KHET TALAB NIRMAN KARY DESHRANI GOUND/PANCHAM GOUND GRAM NAHRI GP BAGOUNHA</t>
         </is>
       </c>
       <c r="G238" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H238" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I238" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J238" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K238" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="239">
       <c r="A239" s="1" t="inlineStr">
         <is>
           <t>PANNA / MANOUR</t>
         </is>
       </c>
       <c r="B239" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C239" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D239" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E239" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F239" s="1" t="inlineStr">
         <is>
-          <t>1709002007/IF/22012035589199 — ek bagiya maa ke nam gita /rajendra singh yadaw</t>
+          <t>1709002007/IC/22012034885473 — Sarvjanik koop kher mata manor</t>
         </is>
       </c>
       <c r="G239" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H239" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I239" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J239" s="3" t="n">
-        <v>45761</v>
+        <v>45519</v>
       </c>
       <c r="K239" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="240">
       <c r="A240" s="1" t="inlineStr">
         <is>
           <t>PANNA / MANOUR</t>
         </is>
       </c>
       <c r="B240" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C240" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D240" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E240" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F240" s="1" t="inlineStr">
         <is>
-          <t>1709002007/IF/22012035589253 — ek bagiya maa ke nam guddan yadaw /rajoli yadaw gram darera gp manour</t>
+          <t>1709002007/IF/22012035325294 — khet talab nirman kary Gyanendra Haldar gram jaruapur gram panchayat manour</t>
         </is>
       </c>
       <c r="G240" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H240" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I240" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J240" s="3" t="n">
-        <v>45761</v>
+        <v>45748</v>
       </c>
       <c r="K240" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="241">
       <c r="A241" s="1" t="inlineStr">
         <is>
           <t>PANNA / MANOUR</t>
         </is>
       </c>
       <c r="B241" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C241" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D241" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E241" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F241" s="1" t="inlineStr">
         <is>
-          <t>1709002007/IF/22012035592202 — ek bagiya maa ke nam gita /rajendra singh yadaw</t>
+          <t>1709002007/IF/22012035589199 — ek bagiya maa ke nam gita /rajendra singh yadaw</t>
         </is>
       </c>
       <c r="G241" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H241" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I241" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J241" s="3" t="n">
-        <v>45871</v>
+        <v>45761</v>
       </c>
       <c r="K241" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="242">
       <c r="A242" s="1" t="inlineStr">
         <is>
           <t>PANNA / MANOUR</t>
         </is>
       </c>
       <c r="B242" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C242" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D242" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E242" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F242" s="1" t="inlineStr">
         <is>
-          <t>1709002007/IF/22012035656819 — EK BAGIYA MA KE  NAAM HITGRAHI  SOBHA SARKAR</t>
+          <t>1709002007/IF/22012035589253 — ek bagiya maa ke nam guddan yadaw /rajoli yadaw gram darera gp manour</t>
         </is>
       </c>
       <c r="G242" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H242" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I242" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J242" s="3" t="n">
-        <v>45932</v>
+        <v>45761</v>
       </c>
       <c r="K242" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="243">
       <c r="A243" s="1" t="inlineStr">
         <is>
           <t>PANNA / MANOUR</t>
         </is>
       </c>
       <c r="B243" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C243" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D243" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E243" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F243" s="1" t="inlineStr">
         <is>
-          <t>1709002007/WC/22012035208259 — परकोलेशन टैंक रावेंद्र नाथ के खेत के पास मनोर</t>
+          <t>1709002007/IF/22012035592202 — ek bagiya maa ke nam gita /rajendra singh yadaw</t>
         </is>
       </c>
       <c r="G243" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H243" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I243" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J243" s="3" t="n">
-        <v>45397</v>
+        <v>45871</v>
       </c>
       <c r="K243" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="244">
       <c r="A244" s="1" t="inlineStr">
         <is>
-          <t>PANNA / JARDHOBA</t>
+          <t>PANNA / MANOUR</t>
         </is>
       </c>
       <c r="B244" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C244" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D244" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E244" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F244" s="1" t="inlineStr">
         <is>
-          <t>1709002009/IF/22012035326142 — Khjsdbujhdsg</t>
+          <t>1709002007/IF/22012035656819 — EK BAGIYA MA KE  NAAM HITGRAHI  SOBHA SARKAR</t>
         </is>
       </c>
       <c r="G244" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H244" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I244" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J244" s="3" t="n">
-        <v>45749</v>
+        <v>45932</v>
       </c>
       <c r="K244" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="245">
       <c r="A245" s="1" t="inlineStr">
         <is>
-          <t>PANNA / ITWANKALA</t>
+          <t>PANNA / MANOUR</t>
         </is>
       </c>
       <c r="B245" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C245" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D245" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E245" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F245" s="1" t="inlineStr">
         <is>
-          <t>1709002010/IF/22012035406891 — DUG WELL RECHARGE PANCHAYAT BHAWAN KE PAS ITWAKALA</t>
+          <t>1709002007/WC/22012035208259 — परकोलेशन टैंक रावेंद्र नाथ के खेत के पास मनोर</t>
         </is>
       </c>
       <c r="G245" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H245" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I245" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J245" s="3" t="n">
-        <v>45749</v>
+        <v>45397</v>
       </c>
       <c r="K245" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="246">
       <c r="A246" s="1" t="inlineStr">
         <is>
-          <t>PANNA / BANDHIKALA</t>
+          <t>PANNA / JARDHOBA</t>
         </is>
       </c>
       <c r="B246" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C246" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D246" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E246" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F246" s="1" t="inlineStr">
         <is>
-          <t>1709002012/IF/22012035356065 — खेत तालाब कार्य आनंद पटेल/ राजाराम ग्रामपंचायत बांधी कला</t>
+          <t>1709002009/IF/22012035326142 — Khjsdbujhdsg</t>
         </is>
       </c>
       <c r="G246" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H246" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I246" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J246" s="3" t="n">
-        <v>45751</v>
+        <v>45749</v>
       </c>
       <c r="K246" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="247">
       <c r="A247" s="1" t="inlineStr">
         <is>
-          <t>PANNA / BANDHIKALA</t>
+          <t>PANNA / ITWANKALA</t>
         </is>
       </c>
       <c r="B247" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C247" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D247" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E247" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F247" s="1" t="inlineStr">
         <is>
-          <t>1709002012/IF/22012035356152 — खेत तालाब कार्य आनंद पटेल/ राजाराम ग्रामपंचायत बांधी कला</t>
+          <t>1709002010/IF/22012035406891 — DUG WELL RECHARGE PANCHAYAT BHAWAN KE PAS ITWAKALA</t>
         </is>
       </c>
       <c r="G247" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H247" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I247" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J247" s="3" t="n">
-        <v>45751</v>
+        <v>45749</v>
       </c>
       <c r="K247" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="248">
       <c r="A248" s="1" t="inlineStr">
         <is>
-          <t>PANNA / JHARKUWA</t>
+          <t>PANNA / BANDHIKALA</t>
         </is>
       </c>
       <c r="B248" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C248" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D248" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E248" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F248" s="1" t="inlineStr">
         <is>
-          <t>1709002013/IF/22012035404481 — DUG WELL RECHARGE GANESHA/FUDLAIYA 1709002013/IF/276 JHARKUWA</t>
+          <t>1709002012/IF/22012035356065 — खेत तालाब कार्य आनंद पटेल/ राजाराम ग्रामपंचायत बांधी कला</t>
         </is>
       </c>
       <c r="G248" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H248" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I248" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J248" s="3" t="n">
-        <v>45749</v>
+        <v>45751</v>
       </c>
       <c r="K248" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="249">
       <c r="A249" s="1" t="inlineStr">
         <is>
-          <t>PANNA / JHARKUWA</t>
+          <t>PANNA / BANDHIKALA</t>
         </is>
       </c>
       <c r="B249" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C249" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D249" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E249" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F249" s="1" t="inlineStr">
         <is>
-          <t>1709002013/WH/22012034941544 — Talab Jirnodhar kary gulab bai ke khet ke pas jharkua</t>
+          <t>1709002012/IF/22012035356152 — खेत तालाब कार्य आनंद पटेल/ राजाराम ग्रामपंचायत बांधी कला</t>
         </is>
       </c>
       <c r="G249" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H249" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I249" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J249" s="3" t="n">
-        <v>45448</v>
+        <v>45751</v>
       </c>
       <c r="K249" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="250">
       <c r="A250" s="1" t="inlineStr">
         <is>
-          <t>PANNA / KOHNI</t>
+          <t>PANNA / JHARKUWA</t>
         </is>
       </c>
       <c r="B250" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C250" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D250" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E250" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F250" s="1" t="inlineStr">
         <is>
-          <t>1709002015/IF/22012035404596 — रिचार्ज डग वेल निर्माण कार्य जगन्नाथ पटेल पिता मोहन के खेत मैं ग्राम पंचायत कोहनी</t>
+          <t>1709002013/IF/22012035404481 — DUG WELL RECHARGE GANESHA/FUDLAIYA 1709002013/IF/276 JHARKUWA</t>
         </is>
       </c>
       <c r="G250" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H250" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I250" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J250" s="3" t="n">
         <v>45749</v>
       </c>
       <c r="K250" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="251">
       <c r="A251" s="1" t="inlineStr">
         <is>
-          <t>PANNA / BAKHTARI</t>
+          <t>PANNA / JHARKUWA</t>
         </is>
       </c>
       <c r="B251" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C251" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D251" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Renovtion of Community Ponds for Comm / Rejuvenation of Pond for Community</t>
         </is>
       </c>
       <c r="E251" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F251" s="1" t="inlineStr">
         <is>
-          <t>1709002017/WC/22012035308146 — Sarvjanik koop recharge pit nirman karya shiv lal sen ke gher ke pass gp bakhtari</t>
+          <t>1709002013/WH/22012034941544 — Talab Jirnodhar kary gulab bai ke khet ke pas jharkua</t>
         </is>
       </c>
       <c r="G251" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H251" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I251" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J251" s="3" t="n">
-        <v>45761</v>
+        <v>45448</v>
       </c>
       <c r="K251" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="252">
       <c r="A252" s="1" t="inlineStr">
         <is>
-          <t>PANNA / RANWAHA</t>
+          <t>PANNA / KOHNI</t>
         </is>
       </c>
       <c r="B252" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C252" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D252" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E252" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F252" s="1" t="inlineStr">
         <is>
-          <t>1709002018/IF/22012035524043 — Koop recharge pit nirman karya rambharosi ki bari me gp ranwaha</t>
+          <t>1709002015/IF/22012035404596 — रिचार्ज डग वेल निर्माण कार्य जगन्नाथ पटेल पिता मोहन के खेत मैं ग्राम पंचायत कोहनी</t>
         </is>
       </c>
       <c r="G252" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H252" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I252" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J252" s="3" t="n">
-        <v>45761</v>
+        <v>45749</v>
       </c>
       <c r="K252" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="253">
       <c r="A253" s="1" t="inlineStr">
         <is>
-          <t>PANNA / BARACHH</t>
+          <t>PANNA / BAKHTARI</t>
         </is>
       </c>
       <c r="B253" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C253" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D253" s="1" t="inlineStr">
         <is>
-          <t>Constr of Culvert/cross drainage work for Comm / Construction of Culvert for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
         </is>
       </c>
       <c r="E253" s="1" t="inlineStr">
         <is>
-          <t>Culvert</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F253" s="1" t="inlineStr">
         <is>
-          <t>1709002019/AV/22012034665786 — Puliya nirman karya Goushala marg Dhangarh goushala barrach jp panna mp</t>
+          <t>1709002017/WC/22012035308146 — Sarvjanik koop recharge pit nirman karya shiv lal sen ke gher ke pass gp bakhtari</t>
         </is>
       </c>
       <c r="G253" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H253" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I253" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J253" s="3" t="n">
-        <v>45748</v>
+        <v>45761</v>
       </c>
       <c r="K253" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="254">
       <c r="A254" s="1" t="inlineStr">
         <is>
-          <t>PANNA / BARACHH</t>
+          <t>PANNA / RANWAHA</t>
         </is>
       </c>
       <c r="B254" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C254" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D254" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E254" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F254" s="1" t="inlineStr">
         <is>
-          <t>1709002019/IF/22012035270980 — khet talab nirman karya vidhya mihra pati swamiprasad mishra</t>
+          <t>1709002018/IF/22012035524043 — Koop recharge pit nirman karya rambharosi ki bari me gp ranwaha</t>
         </is>
       </c>
       <c r="G254" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H254" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I254" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J254" s="3" t="n">
-        <v>45396</v>
+        <v>45761</v>
       </c>
       <c r="K254" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="255">
       <c r="A255" s="1" t="inlineStr">
         <is>
           <t>PANNA / BARACHH</t>
         </is>
       </c>
       <c r="B255" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C255" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D255" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Constr of Culvert/cross drainage work for Comm / Construction of Culvert for Community</t>
         </is>
       </c>
       <c r="E255" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Culvert</t>
         </is>
       </c>
       <c r="F255" s="1" t="inlineStr">
         <is>
-          <t>1709002019/RS/22012035138608 — Nali nirman karya durga omre ke makan se nala ki or gp barrach</t>
+          <t>1709002019/AV/22012034665786 — Puliya nirman karya Goushala marg Dhangarh goushala barrach jp panna mp</t>
         </is>
       </c>
       <c r="G255" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H255" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I255" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J255" s="3" t="n">
-        <v>45761</v>
+        <v>45748</v>
       </c>
       <c r="K255" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="256">
       <c r="A256" s="1" t="inlineStr">
         <is>
-          <t>PANNA / JANWAR</t>
+          <t>PANNA / BARACHH</t>
         </is>
       </c>
       <c r="B256" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C256" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D256" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E256" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F256" s="1" t="inlineStr">
         <is>
-          <t>1709002020/IF/22012035303997 — Khet talab nirman karya narayan singh ke khet me naveen jhalar gp janwar</t>
+          <t>1709002019/IF/22012035270980 — khet talab nirman karya vidhya mihra pati swamiprasad mishra</t>
         </is>
       </c>
       <c r="G256" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H256" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I256" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J256" s="3" t="n">
-        <v>45567</v>
+        <v>45396</v>
       </c>
       <c r="K256" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="257">
       <c r="A257" s="1" t="inlineStr">
         <is>
-          <t>PANNA / JANWAR</t>
+          <t>PANNA / BARACHH</t>
         </is>
       </c>
       <c r="B257" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C257" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D257" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Masonry Greywater Drain for Community</t>
         </is>
       </c>
       <c r="E257" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F257" s="1" t="inlineStr">
         <is>
-          <t>1709002020/IF/22012035496367 — koop recharge pit nirman karya lallu adivasi pita mahadev adivasi gp janwar jp panna</t>
+          <t>1709002019/RS/22012035138608 — Nali nirman karya durga omre ke makan se nala ki or gp barrach</t>
         </is>
       </c>
       <c r="G257" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H257" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I257" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J257" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K257" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="258">
       <c r="A258" s="1" t="inlineStr">
         <is>
           <t>PANNA / JANWAR</t>
         </is>
       </c>
       <c r="B258" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C258" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D258" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E258" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F258" s="1" t="inlineStr">
         <is>
-          <t>1709002020/IF/22012035560183 — Khet talab nirman karya sitaram gound gram janwar gp janwar</t>
+          <t>1709002020/IF/22012035303997 — Khet talab nirman karya narayan singh ke khet me naveen jhalar gp janwar</t>
         </is>
       </c>
       <c r="G258" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H258" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I258" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J258" s="3" t="n">
-        <v>45761</v>
+        <v>45567</v>
       </c>
       <c r="K258" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="259">
       <c r="A259" s="1" t="inlineStr">
         <is>
           <t>PANNA / JANWAR</t>
         </is>
       </c>
       <c r="B259" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C259" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D259" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E259" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F259" s="1" t="inlineStr">
         <is>
-          <t>1709002020/IF/22012035639245 — एक बगिया मां के नाम इन्‍द्रकुमारी कुशवाहा /हेतराम कुशवाहा</t>
+          <t>1709002020/IF/22012035496367 — koop recharge pit nirman karya lallu adivasi pita mahadev adivasi gp janwar jp panna</t>
         </is>
       </c>
       <c r="G259" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H259" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I259" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J259" s="3" t="n">
-        <v>45932</v>
+        <v>45761</v>
       </c>
       <c r="K259" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="260">
       <c r="A260" s="1" t="inlineStr">
         <is>
-          <t>PANNA / KUDAR</t>
+          <t>PANNA / JANWAR</t>
         </is>
       </c>
       <c r="B260" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C260" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D260" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E260" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F260" s="1" t="inlineStr">
         <is>
-          <t>1709002025/IF/22012035329991 — khet talab nirman bala prasad/tulasi gound</t>
+          <t>1709002020/IF/22012035560183 — Khet talab nirman karya sitaram gound gram janwar gp janwar</t>
         </is>
       </c>
       <c r="G260" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H260" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I260" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J260" s="3" t="n">
-        <v>45756</v>
+        <v>45761</v>
       </c>
       <c r="K260" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="261">
       <c r="A261" s="1" t="inlineStr">
         <is>
-          <t>PANNA / KUDAR</t>
+          <t>PANNA / JANWAR</t>
         </is>
       </c>
       <c r="B261" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C261" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D261" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E261" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F261" s="1" t="inlineStr">
         <is>
-          <t>1709002025/IF/22012035331046 — khet talab nirman ramadhar yadav/bassu singh yadav</t>
+          <t>1709002020/IF/22012035639245 — एक बगिया मां के नाम इन्‍द्रकुमारी कुशवाहा /हेतराम कुशवाहा</t>
         </is>
       </c>
       <c r="G261" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H261" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I261" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J261" s="3" t="n">
-        <v>45756</v>
+        <v>45932</v>
       </c>
       <c r="K261" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="262">
       <c r="A262" s="1" t="inlineStr">
         <is>
           <t>PANNA / KUDAR</t>
         </is>
       </c>
       <c r="B262" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C262" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D262" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E262" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F262" s="1" t="inlineStr">
         <is>
-          <t>1709002025/IF/22012035483750 — khet talab nirman vijay singh yadav/mangal singh yadav gram kudar</t>
+          <t>1709002025/IF/22012035329991 — khet talab nirman bala prasad/tulasi gound</t>
         </is>
       </c>
       <c r="G262" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H262" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I262" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J262" s="3" t="n">
-        <v>45761</v>
+        <v>45756</v>
       </c>
       <c r="K262" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="263">
       <c r="A263" s="1" t="inlineStr">
         <is>
-          <t>PANNA / DAHLAN CHOUKI</t>
+          <t>PANNA / KUDAR</t>
         </is>
       </c>
       <c r="B263" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C263" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D263" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E263" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F263" s="1" t="inlineStr">
         <is>
-          <t>1709002026/IF/22012035333904 — KHET TALAB NIRMAN KARY OM PRAKASH YADAV/VEER SINGH YADAV GP DAHLAN CHOUKI</t>
+          <t>1709002025/IF/22012035331046 — khet talab nirman ramadhar yadav/bassu singh yadav</t>
         </is>
       </c>
       <c r="G263" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H263" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I263" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J263" s="3" t="n">
-        <v>45748</v>
+        <v>45756</v>
       </c>
       <c r="K263" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="264">
       <c r="A264" s="1" t="inlineStr">
         <is>
-          <t>PANNA / KRISHNA KALYAN PUR</t>
+          <t>PANNA / KUDAR</t>
         </is>
       </c>
       <c r="B264" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C264" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D264" s="1" t="inlineStr">
         <is>
-          <t>Construction of Staggered Trench for individual / Construction of Staggered Trench for individual</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E264" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F264" s="1" t="inlineStr">
         <is>
-          <t>1709002027/IF/22012035406131 — JGSA DUG WELL RECHARGE PIT chandra kunwar gram krashna kalayanpur gp krashna kalyanpur</t>
+          <t>1709002025/IF/22012035483750 — khet talab nirman vijay singh yadav/mangal singh yadav gram kudar</t>
         </is>
       </c>
       <c r="G264" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H264" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I264" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J264" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K264" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="265">
       <c r="A265" s="1" t="inlineStr">
         <is>
-          <t>PANNA / LAXMIPUR</t>
+          <t>PANNA / DAHLAN CHOUKI</t>
         </is>
       </c>
       <c r="B265" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C265" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D265" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E265" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F265" s="1" t="inlineStr">
         <is>
-          <t>1709002029/IF/22012035325743 — Khet Talab gyan singh/gambheer singh Laxmipur</t>
+          <t>1709002026/IF/22012035333904 — KHET TALAB NIRMAN KARY OM PRAKASH YADAV/VEER SINGH YADAV GP DAHLAN CHOUKI</t>
         </is>
       </c>
       <c r="G265" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H265" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I265" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J265" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K265" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="266">
       <c r="A266" s="1" t="inlineStr">
         <is>
-          <t>PANNA / SAKARIYA</t>
+          <t>PANNA / KRISHNA KALYAN PUR</t>
         </is>
       </c>
       <c r="B266" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C266" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D266" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mitti Murram Roads for Community / Construction of Mitti Murram Roads for Community</t>
+          <t>Construction of Staggered Trench for individual / Construction of Staggered Contour Trench for Individual</t>
         </is>
       </c>
       <c r="E266" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F266" s="1" t="inlineStr">
         <is>
-          <t>1709002031/RC/22012034825007 — सुदूर सम्‍पर्क सडक मेन रोड सकरिया से झारखण्‍ड माता कीओर ग्राम पंचायत सकरिया</t>
+          <t>1709002027/IF/22012035406131 — JGSA DUG WELL RECHARGE PIT chandra kunwar gram krashna kalayanpur gp krashna kalyanpur</t>
         </is>
       </c>
       <c r="G266" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H266" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I266" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J266" s="3" t="n">
-        <v>45451</v>
+        <v>45761</v>
       </c>
       <c r="K266" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="267">
       <c r="A267" s="1" t="inlineStr">
         <is>
-          <t>PANNA / SAKARIYA</t>
+          <t>PANNA / LAXMIPUR</t>
         </is>
       </c>
       <c r="B267" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C267" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D267" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E267" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F267" s="1" t="inlineStr">
         <is>
-          <t>1709002031/RC/22012034842073 — सी सी रोड निर्माण बुडठी यादव के घर से बबलू यादव के घर की ओर ग्राम पंचायत सकरिया</t>
+          <t>1709002029/IF/22012035325743 — Khet Talab gyan singh/gambheer singh Laxmipur</t>
         </is>
       </c>
       <c r="G267" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H267" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I267" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J267" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K267" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="268">
       <c r="A268" s="1" t="inlineStr">
         <is>
-          <t>PANNA / MAKARIKUTHAR</t>
+          <t>PANNA / SAKARIYA</t>
         </is>
       </c>
       <c r="B268" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C268" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D268" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Construction of Mitti Murram Roads for Community / Construction of Farm Roads for Community</t>
         </is>
       </c>
       <c r="E268" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F268" s="1" t="inlineStr">
         <is>
-          <t>1709002033/IF/22012035359444 — JGSA 2025 Recharge structure kapil dhara koop Bakahatlaal Makrikuthar</t>
+          <t>1709002031/RC/22012034825007 — सुदूर सम्‍पर्क सडक मेन रोड सकरिया से झारखण्‍ड माता कीओर ग्राम पंचायत सकरिया</t>
         </is>
       </c>
       <c r="G268" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H268" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I268" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J268" s="3" t="n">
-        <v>45748</v>
+        <v>45451</v>
       </c>
       <c r="K268" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="269">
       <c r="A269" s="1" t="inlineStr">
         <is>
-          <t>PANNA / AHIRGUWAN</t>
+          <t>PANNA / SAKARIYA</t>
         </is>
       </c>
       <c r="B269" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C269" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D269" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E269" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F269" s="1" t="inlineStr">
         <is>
-          <t>1709002034/WC/22012035306368 — JGSA 2025 Recharge structure community well mukhya marg ke bagal Ahirguwan</t>
+          <t>1709002031/RC/22012034842073 — सी सी रोड निर्माण बुडठी यादव के घर से बबलू यादव के घर की ओर ग्राम पंचायत सकरिया</t>
         </is>
       </c>
       <c r="G269" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H269" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I269" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J269" s="3" t="n">
-        <v>45761</v>
+        <v>45748</v>
       </c>
       <c r="K269" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="270">
       <c r="A270" s="1" t="inlineStr">
         <is>
-          <t>PANNA / RAKSEHA</t>
+          <t>PANNA / MAKARIKUTHAR</t>
         </is>
       </c>
       <c r="B270" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C270" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D270" s="1" t="inlineStr">
         <is>
-          <t>Construction of Village/Rural Haat for community / Construction of Village/Rural Haat for community</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E270" s="1" t="inlineStr">
         <is>
-          <t>Construction of Village Haats</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F270" s="1" t="inlineStr">
         <is>
-          <t>1709002036/AV/22012034661920 — Construction of shanti dham sed Rakseha</t>
+          <t>1709002033/IF/22012035359444 — JGSA 2025 Recharge structure kapil dhara koop Bakahatlaal Makrikuthar</t>
         </is>
       </c>
       <c r="G270" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H270" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I270" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J270" s="3" t="n">
-        <v>45591</v>
+        <v>45748</v>
       </c>
       <c r="K270" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="271">
       <c r="A271" s="1" t="inlineStr">
         <is>
-          <t>PANNA / RAKSEHA</t>
+          <t>PANNA / AHIRGUWAN</t>
         </is>
       </c>
       <c r="B271" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C271" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D271" s="1" t="inlineStr">
         <is>
-          <t>Construction of Village/Rural Haat for community / Construction of Village/Rural Haat for community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
         </is>
       </c>
       <c r="E271" s="1" t="inlineStr">
         <is>
-          <t>Construction of Village Haats</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F271" s="1" t="inlineStr">
         <is>
-          <t>1709002036/AV/22012034661921 — Construction Of shanti dham bilha Rakseha</t>
+          <t>1709002034/WC/22012035306368 — JGSA 2025 Recharge structure community well mukhya marg ke bagal Ahirguwan</t>
         </is>
       </c>
       <c r="G271" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H271" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I271" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J271" s="3" t="n">
-        <v>45591</v>
+        <v>45761</v>
       </c>
       <c r="K271" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="272">
       <c r="A272" s="1" t="inlineStr">
         <is>
           <t>PANNA / RAKSEHA</t>
         </is>
       </c>
       <c r="B272" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C272" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D272" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Construction of Village/Rural Haat for community / Construction of Rural Haat Building for Community</t>
         </is>
       </c>
       <c r="E272" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Construction of Village Haats</t>
         </is>
       </c>
       <c r="F272" s="1" t="inlineStr">
         <is>
-          <t>1709002036/IF/22012035269199 — Kapil dhara koop bahori/ vishal Rakseha</t>
+          <t>1709002036/AV/22012034661920 — Construction of shanti dham sed Rakseha</t>
         </is>
       </c>
       <c r="G272" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H272" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I272" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J272" s="3" t="n">
-        <v>45568</v>
+        <v>45591</v>
       </c>
       <c r="K272" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="273">
       <c r="A273" s="1" t="inlineStr">
         <is>
           <t>PANNA / RAKSEHA</t>
         </is>
       </c>
       <c r="B273" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C273" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D273" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Construction of Village/Rural Haat for community / Construction of Rural Haat Building for Community</t>
         </is>
       </c>
       <c r="E273" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Village Haats</t>
         </is>
       </c>
       <c r="F273" s="1" t="inlineStr">
         <is>
-          <t>1709002036/IF/22012035410537 — JGSA 2025 Recharge structure kapil dhara koop Nirmal paal/vijay paal Rakseha</t>
+          <t>1709002036/AV/22012034661921 — Construction Of shanti dham bilha Rakseha</t>
         </is>
       </c>
       <c r="G273" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H273" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I273" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J273" s="3" t="n">
-        <v>45748</v>
+        <v>45591</v>
       </c>
       <c r="K273" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="274">
       <c r="A274" s="1" t="inlineStr">
         <is>
           <t>PANNA / RAKSEHA</t>
         </is>
       </c>
       <c r="B274" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C274" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D274" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E274" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F274" s="1" t="inlineStr">
         <is>
-          <t>1709002036/IF/22012035656961 — एक बगिया माँ के नाम द्रोपदी बाई पटेल ग्राम पंचायत रक्सेहा</t>
+          <t>1709002036/IF/22012035269199 — Kapil dhara koop bahori/ vishal Rakseha</t>
         </is>
       </c>
       <c r="G274" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H274" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I274" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J274" s="3" t="n">
-        <v>45933</v>
+        <v>45568</v>
       </c>
       <c r="K274" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="275">
       <c r="A275" s="1" t="inlineStr">
         <is>
           <t>PANNA / RAKSEHA</t>
         </is>
       </c>
       <c r="B275" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C275" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D275" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E275" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F275" s="1" t="inlineStr">
         <is>
-          <t>1709002036/RC/22012034839610 — सुदूर सडक निर्माण मुख्‍य सडक से कुडई हार एवं शान्ति धाम तक ग्राम पंचायत रक्‍सेहा</t>
+          <t>1709002036/IF/22012035410537 — JGSA 2025 Recharge structure kapil dhara koop Nirmal paal/vijay paal Rakseha</t>
         </is>
       </c>
       <c r="G275" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H275" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I275" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J275" s="3" t="n">
-        <v>45567</v>
+        <v>45748</v>
       </c>
       <c r="K275" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="276">
       <c r="A276" s="1" t="inlineStr">
         <is>
-          <t>PANNA / JAMUNHAI</t>
+          <t>PANNA / RAKSEHA</t>
         </is>
       </c>
       <c r="B276" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C276" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D276" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E276" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F276" s="1" t="inlineStr">
         <is>
-          <t>1709002037/IF/22012035328192 — Khet Talab chote singh/takat singh Jamunihai</t>
+          <t>1709002036/IF/22012035656961 — एक बगिया माँ के नाम द्रोपदी बाई पटेल ग्राम पंचायत रक्सेहा</t>
         </is>
       </c>
       <c r="G276" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H276" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I276" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J276" s="3" t="n">
-        <v>45748</v>
+        <v>45933</v>
       </c>
       <c r="K276" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="277">
       <c r="A277" s="1" t="inlineStr">
         <is>
-          <t>PANNA / JAMUNHAI</t>
+          <t>PANNA / RAKSEHA</t>
         </is>
       </c>
       <c r="B277" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C277" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D277" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel / Mitti Murram Road for Community</t>
         </is>
       </c>
       <c r="E277" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F277" s="1" t="inlineStr">
         <is>
-          <t>1709002037/IF/22012035656947 — एक बगिया माँ के नाम मीतू दत्ता ग्राम पंचायत जमुहाई</t>
+          <t>1709002036/RC/22012034839610 — सुदूर सडक निर्माण मुख्‍य सडक से कुडई हार एवं शान्ति धाम तक ग्राम पंचायत रक्‍सेहा</t>
         </is>
       </c>
       <c r="G277" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H277" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I277" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J277" s="3" t="n">
-        <v>45933</v>
+        <v>45567</v>
       </c>
       <c r="K277" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="278">
       <c r="A278" s="1" t="inlineStr">
         <is>
-          <t>PANNA / RAHUNIYA</t>
+          <t>PANNA / JAMUNHAI</t>
         </is>
       </c>
       <c r="B278" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C278" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D278" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E278" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F278" s="1" t="inlineStr">
         <is>
-          <t>1709002038/IF/22012035553672 — Khet talab Indal singh/dharam singh Rahuniya</t>
+          <t>1709002037/IF/22012035328192 — Khet Talab chote singh/takat singh Jamunihai</t>
         </is>
       </c>
       <c r="G278" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H278" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I278" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J278" s="3" t="n">
-        <v>45761</v>
+        <v>45748</v>
       </c>
       <c r="K278" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="279">
       <c r="A279" s="1" t="inlineStr">
         <is>
-          <t>PANNA / SIRASWAHA</t>
+          <t>PANNA / JAMUNHAI</t>
         </is>
       </c>
       <c r="B279" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C279" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D279" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E279" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F279" s="1" t="inlineStr">
         <is>
-          <t>1709002039/IF/22012035284170 — Kapil dhara koop Khoob singh/ chandrabhan dhrampur SIRSWAHA</t>
+          <t>1709002037/IF/22012035656947 — एक बगिया माँ के नाम मीतू दत्ता ग्राम पंचायत जमुहाई</t>
         </is>
       </c>
       <c r="G279" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H279" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I279" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J279" s="3" t="n">
-        <v>45567</v>
+        <v>45933</v>
       </c>
       <c r="K279" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="280">
       <c r="A280" s="1" t="inlineStr">
         <is>
-          <t>PANNA / ITAWANKHAS</t>
+          <t>PANNA / RAHUNIYA</t>
         </is>
       </c>
       <c r="B280" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C280" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D280" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E280" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F280" s="1" t="inlineStr">
         <is>
-          <t>1709002040/IC/22012034888808 — Community irrigation well Khirwa ITWAKHASH</t>
+          <t>1709002038/IF/22012035553672 — Khet talab Indal singh/dharam singh Rahuniya</t>
         </is>
       </c>
       <c r="G280" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H280" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I280" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J280" s="3" t="n">
-        <v>45567</v>
+        <v>45761</v>
       </c>
       <c r="K280" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="281">
       <c r="A281" s="1" t="inlineStr">
         <is>
-          <t>PANNA / ITAWANKHAS</t>
+          <t>PANNA / SIRASWAHA</t>
         </is>
       </c>
       <c r="B281" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C281" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D281" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E281" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F281" s="1" t="inlineStr">
         <is>
-          <t>1709002040/IC/22012034888810 — Community irrigation well Khirwa ITWAKHASH</t>
+          <t>1709002039/IF/22012035284170 — Kapil dhara koop Khoob singh/ chandrabhan dhrampur SIRSWAHA</t>
         </is>
       </c>
       <c r="G281" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H281" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I281" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J281" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K281" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="282">
       <c r="A282" s="1" t="inlineStr">
         <is>
           <t>PANNA / ITAWANKHAS</t>
         </is>
       </c>
       <c r="B282" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C282" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D282" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E282" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F282" s="1" t="inlineStr">
         <is>
-          <t>1709002040/IF/22012035327600 — Khet Talab Heera patel/baldu Itwkhash</t>
+          <t>1709002040/IC/22012034888808 — Community irrigation well Khirwa ITWAKHASH</t>
         </is>
       </c>
       <c r="G282" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H282" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I282" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J282" s="3" t="n">
-        <v>45748</v>
+        <v>45567</v>
       </c>
       <c r="K282" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="283">
       <c r="A283" s="1" t="inlineStr">
         <is>
           <t>PANNA / ITAWANKHAS</t>
         </is>
       </c>
       <c r="B283" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C283" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D283" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E283" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F283" s="1" t="inlineStr">
         <is>
-          <t>1709002040/IF/22012035330454 — Khet Talab sagun goud/visosar Itwakhash</t>
+          <t>1709002040/IC/22012034888810 — Community irrigation well Khirwa ITWAKHASH</t>
         </is>
       </c>
       <c r="G283" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H283" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I283" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J283" s="3" t="n">
-        <v>45748</v>
+        <v>45567</v>
       </c>
       <c r="K283" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="284">
       <c r="A284" s="1" t="inlineStr">
         <is>
           <t>PANNA / ITAWANKHAS</t>
         </is>
       </c>
       <c r="B284" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C284" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D284" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E284" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F284" s="1" t="inlineStr">
         <is>
-          <t>1709002040/IF/22012035385479 — Khet Talab Heera patel/baldu Itwkhash</t>
+          <t>1709002040/IF/22012035327600 — Khet Talab Heera patel/baldu Itwkhash</t>
         </is>
       </c>
       <c r="G284" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H284" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I284" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J284" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K284" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="285">
       <c r="A285" s="1" t="inlineStr">
         <is>
           <t>PANNA / ITAWANKHAS</t>
         </is>
       </c>
       <c r="B285" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C285" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D285" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E285" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F285" s="1" t="inlineStr">
         <is>
-          <t>1709002040/IF/22012035520200 — JGSA 2025 Recharge structure kapil dhara koop dwaraka giri Itwakhash</t>
+          <t>1709002040/IF/22012035330454 — Khet Talab sagun goud/visosar Itwakhash</t>
         </is>
       </c>
       <c r="G285" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H285" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I285" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J285" s="3" t="n">
-        <v>45761</v>
+        <v>45748</v>
       </c>
       <c r="K285" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="286">
       <c r="A286" s="1" t="inlineStr">
         <is>
           <t>PANNA / ITAWANKHAS</t>
         </is>
       </c>
       <c r="B286" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C286" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D286" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E286" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F286" s="1" t="inlineStr">
         <is>
-          <t>1709002040/IF/22012035531572 — Khet Talab malkhan patel/durjan patel itwakhash</t>
+          <t>1709002040/IF/22012035385479 — Khet Talab Heera patel/baldu Itwkhash</t>
         </is>
       </c>
       <c r="G286" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H286" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I286" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J286" s="3" t="n">
-        <v>45761</v>
+        <v>45748</v>
       </c>
       <c r="K286" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="287">
       <c r="A287" s="1" t="inlineStr">
         <is>
           <t>PANNA / ITAWANKHAS</t>
         </is>
       </c>
       <c r="B287" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C287" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D287" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E287" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F287" s="1" t="inlineStr">
         <is>
-          <t>1709002040/IF/22012035531921 — Khet Talab Dharmendra/dhanaram Itwakhash</t>
+          <t>1709002040/IF/22012035520200 — JGSA 2025 Recharge structure kapil dhara koop dwaraka giri Itwakhash</t>
         </is>
       </c>
       <c r="G287" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H287" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I287" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J287" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K287" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="288">
       <c r="A288" s="1" t="inlineStr">
         <is>
-          <t>PANNA / BADGADI KHURD</t>
+          <t>PANNA / ITAWANKHAS</t>
         </is>
       </c>
       <c r="B288" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C288" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D288" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E288" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F288" s="1" t="inlineStr">
         <is>
-          <t>1709002041/IC/22012034886729 — समुदाय के लिए सिचाई कूप पुखरा बडगडी</t>
+          <t>1709002040/IF/22012035531572 — Khet Talab malkhan patel/durjan patel itwakhash</t>
         </is>
       </c>
       <c r="G288" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H288" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I288" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J288" s="3" t="n">
-        <v>45568</v>
+        <v>45761</v>
       </c>
       <c r="K288" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="289">
       <c r="A289" s="1" t="inlineStr">
         <is>
-          <t>PANNA / BADGADI KHURD</t>
+          <t>PANNA / ITAWANKHAS</t>
         </is>
       </c>
       <c r="B289" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C289" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D289" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E289" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F289" s="1" t="inlineStr">
         <is>
-          <t>1709002041/IC/22012034887429 — Community Irrigation well damchuwa BADGADIKHURD</t>
+          <t>1709002040/IF/22012035531921 — Khet Talab Dharmendra/dhanaram Itwakhash</t>
         </is>
       </c>
       <c r="G289" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H289" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I289" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J289" s="3" t="n">
-        <v>45567</v>
+        <v>45761</v>
       </c>
       <c r="K289" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="290">
       <c r="A290" s="1" t="inlineStr">
         <is>
           <t>PANNA / BADGADI KHURD</t>
         </is>
       </c>
       <c r="B290" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C290" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D290" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E290" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F290" s="1" t="inlineStr">
         <is>
-          <t>1709002041/IC/22012034888621 — Community irrigation well laltu kevat ke ghar ke pas BADAGADI</t>
+          <t>1709002041/IC/22012034886729 — समुदाय के लिए सिचाई कूप पुखरा बडगडी</t>
         </is>
       </c>
       <c r="G290" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H290" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I290" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J290" s="3" t="n">
-        <v>45567</v>
+        <v>45568</v>
       </c>
       <c r="K290" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="291">
       <c r="A291" s="1" t="inlineStr">
         <is>
           <t>PANNA / BADGADI KHURD</t>
         </is>
       </c>
       <c r="B291" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C291" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D291" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E291" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F291" s="1" t="inlineStr">
         <is>
-          <t>1709002041/IF/22012035398820 — Khet Talab Neelam sarakar Badgadikhurad</t>
+          <t>1709002041/IC/22012034887429 — Community Irrigation well damchuwa BADGADIKHURD</t>
         </is>
       </c>
       <c r="G291" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H291" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I291" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J291" s="3" t="n">
-        <v>45748</v>
+        <v>45567</v>
       </c>
       <c r="K291" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="292">
       <c r="A292" s="1" t="inlineStr">
         <is>
           <t>PANNA / BADGADI KHURD</t>
         </is>
       </c>
       <c r="B292" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C292" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D292" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E292" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F292" s="1" t="inlineStr">
         <is>
-          <t>1709002041/IF/22012035644237 — एक बगिया मा के नाम गीता/ मनीष शंकर हलदार ग्राम पंचायत बडगढीखुर्द</t>
+          <t>1709002041/IC/22012034888621 — Community irrigation well laltu kevat ke ghar ke pas BADAGADI</t>
         </is>
       </c>
       <c r="G292" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H292" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I292" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J292" s="3" t="n">
-        <v>45884</v>
+        <v>45567</v>
       </c>
       <c r="K292" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="293">
       <c r="A293" s="1" t="inlineStr">
         <is>
           <t>PANNA / BADGADI KHURD</t>
         </is>
       </c>
       <c r="B293" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C293" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D293" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E293" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F293" s="1" t="inlineStr">
         <is>
-          <t>1709002041/WC/22012035202407 — पार्कोलेशन टैंक निर्माण कार्य ठाकुरबाबा के सामने दमचुआ  बडगड़ीखुर्द</t>
+          <t>1709002041/IF/22012035398820 — Khet Talab Neelam sarakar Badgadikhurad</t>
         </is>
       </c>
       <c r="G293" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H293" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I293" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J293" s="3" t="n">
-        <v>45451</v>
+        <v>45748</v>
       </c>
       <c r="K293" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="294">
       <c r="A294" s="1" t="inlineStr">
         <is>
-          <t>PANNA / BRIJPUR</t>
+          <t>PANNA / BADGADI KHURD</t>
         </is>
       </c>
       <c r="B294" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C294" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D294" s="1" t="inlineStr">
         <is>
-          <t>Construction of Cyclone shelter for Community / Construction of Cyclone shelter for Community</t>
+          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E294" s="1" t="inlineStr">
         <is>
-          <t>Construction of Other Community Building/Assets</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F294" s="1" t="inlineStr">
         <is>
-          <t>1709002042/AV/22012034663943 — Shanti dham shed BRIJPUR</t>
+          <t>1709002041/IF/22012035644237 — एक बगिया मा के नाम गीता/ मनीष शंकर हलदार ग्राम पंचायत बडगढीखुर्द</t>
         </is>
       </c>
       <c r="G294" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H294" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I294" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J294" s="3" t="n">
-        <v>45567</v>
+        <v>45884</v>
       </c>
       <c r="K294" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="295">
       <c r="A295" s="1" t="inlineStr">
         <is>
-          <t>PANNA / BRIJPUR</t>
+          <t>PANNA / BADGADI KHURD</t>
         </is>
       </c>
       <c r="B295" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C295" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D295" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E295" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F295" s="1" t="inlineStr">
         <is>
-          <t>1709002042/IC/22012034886713 — Samudaye ke liye Irrigation koop dhanouja Brijpur</t>
+          <t>1709002041/WC/22012035202407 — पार्कोलेशन टैंक निर्माण कार्य ठाकुरबाबा के सामने दमचुआ  बडगड़ीखुर्द</t>
         </is>
       </c>
       <c r="G295" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H295" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I295" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J295" s="3" t="n">
-        <v>45568</v>
+        <v>45451</v>
       </c>
       <c r="K295" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="296">
       <c r="A296" s="1" t="inlineStr">
         <is>
           <t>PANNA / BRIJPUR</t>
         </is>
       </c>
       <c r="B296" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C296" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D296" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Cyclone shelter for Community / Construction of Cyclone Shelter for Community</t>
         </is>
       </c>
       <c r="E296" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Construction of Other Community Building/Assets</t>
         </is>
       </c>
       <c r="F296" s="1" t="inlineStr">
         <is>
-          <t>1709002042/IC/22012034886714 — Nirmal Neer Near High School Brijpur</t>
+          <t>1709002042/AV/22012034663943 — Shanti dham shed BRIJPUR</t>
         </is>
       </c>
       <c r="G296" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H296" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I296" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J296" s="3" t="n">
-        <v>45568</v>
+        <v>45567</v>
       </c>
       <c r="K296" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="297">
       <c r="A297" s="1" t="inlineStr">
         <is>
           <t>PANNA / BRIJPUR</t>
         </is>
       </c>
       <c r="B297" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C297" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D297" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E297" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F297" s="1" t="inlineStr">
         <is>
-          <t>1709002042/IC/22012034888057 — Community Irrigation well thakur baba nala ke pas BRIJPUR</t>
+          <t>1709002042/IC/22012034886713 — Samudaye ke liye Irrigation koop dhanouja Brijpur</t>
         </is>
       </c>
       <c r="G297" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H297" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I297" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J297" s="3" t="n">
-        <v>45567</v>
+        <v>45568</v>
       </c>
       <c r="K297" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="298">
       <c r="A298" s="1" t="inlineStr">
         <is>
           <t>PANNA / BRIJPUR</t>
         </is>
       </c>
       <c r="B298" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C298" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D298" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bio-gas plant for individual / Construction of Bio-gas plant for individual</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E298" s="1" t="inlineStr">
         <is>
-          <t>Bio-gas plant</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F298" s="1" t="inlineStr">
         <is>
-          <t>1709002042/IF/22012035255689 — वृक्षारोपण कार्य जगदीश अवस्थी के खेत मे ग्राम पंचायत बृजपुर</t>
+          <t>1709002042/IC/22012034886714 — Nirmal Neer Near High School Brijpur</t>
         </is>
       </c>
       <c r="G298" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H298" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I298" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J298" s="3" t="n">
-        <v>45520</v>
+        <v>45568</v>
       </c>
       <c r="K298" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="299">
       <c r="A299" s="1" t="inlineStr">
         <is>
           <t>PANNA / BRIJPUR</t>
         </is>
       </c>
       <c r="B299" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C299" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D299" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E299" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F299" s="1" t="inlineStr">
         <is>
-          <t>1709002042/IF/22012035480191 — JGSA Recharge structure community well nai basti Brijpur</t>
+          <t>1709002042/IC/22012034888057 — Community Irrigation well thakur baba nala ke pas BRIJPUR</t>
         </is>
       </c>
       <c r="G299" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H299" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I299" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J299" s="3" t="n">
-        <v>45761</v>
+        <v>45567</v>
       </c>
       <c r="K299" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="300">
       <c r="A300" s="1" t="inlineStr">
         <is>
           <t>PANNA / BRIJPUR</t>
         </is>
       </c>
       <c r="B300" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C300" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D300" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
+          <t>Construction of Bio-gas plant for individual / Construction of Biogas Plant for Individual</t>
         </is>
       </c>
       <c r="E300" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Bio-gas plant</t>
         </is>
       </c>
       <c r="F300" s="1" t="inlineStr">
         <is>
-          <t>1709002042/IF/22012035590268 — Ek bagiya maa ke name geeta tiwari Brijpur</t>
+          <t>1709002042/IF/22012035255689 — वृक्षारोपण कार्य जगदीश अवस्थी के खेत मे ग्राम पंचायत बृजपुर</t>
         </is>
       </c>
       <c r="G300" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H300" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I300" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J300" s="3" t="n">
-        <v>45761</v>
+        <v>45520</v>
       </c>
       <c r="K300" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="301">
       <c r="A301" s="1" t="inlineStr">
         <is>
           <t>PANNA / BRIJPUR</t>
         </is>
       </c>
       <c r="B301" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C301" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D301" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E301" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F301" s="1" t="inlineStr">
         <is>
-          <t>1709002042/IF/22012035590310 — Ek bagiya maa ke name sampatiya ahirwar Brijpur</t>
+          <t>1709002042/IF/22012035480191 — JGSA Recharge structure community well nai basti Brijpur</t>
         </is>
       </c>
       <c r="G301" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H301" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I301" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J301" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K301" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="302">
       <c r="A302" s="1" t="inlineStr">
         <is>
           <t>PANNA / BRIJPUR</t>
         </is>
       </c>
       <c r="B302" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C302" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D302" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E302" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F302" s="1" t="inlineStr">
         <is>
-          <t>1709002042/IF/22012035590355 — Ek bagiya maa ke name geeta tiwari Brijpur</t>
+          <t>1709002042/IF/22012035590268 — Ek bagiya maa ke name geeta tiwari Brijpur</t>
         </is>
       </c>
       <c r="G302" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H302" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I302" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J302" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K302" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="303">
       <c r="A303" s="1" t="inlineStr">
         <is>
-          <t>PANNA / GAHARA</t>
+          <t>PANNA / BRIJPUR</t>
         </is>
       </c>
       <c r="B303" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C303" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D303" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E303" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F303" s="1" t="inlineStr">
         <is>
-          <t>1709002044/IF/22012035565085 — खेत तालाब निर्माण कार्य गरीबा पिता बुद्धू यादव ग्राम पंचायत गहरा</t>
+          <t>1709002042/IF/22012035590310 — Ek bagiya maa ke name sampatiya ahirwar Brijpur</t>
         </is>
       </c>
       <c r="G303" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H303" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I303" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J303" s="3" t="n">
-        <v>45748</v>
+        <v>45761</v>
       </c>
       <c r="K303" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="304">
       <c r="A304" s="1" t="inlineStr">
         <is>
-          <t>PANNA / DHARAMPUR</t>
+          <t>PANNA / BRIJPUR</t>
         </is>
       </c>
       <c r="B304" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C304" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Fisheries</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D304" s="1" t="inlineStr">
         <is>
-          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
+          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E304" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F304" s="1" t="inlineStr">
         <is>
-          <t>1709002045/FR/22012034323368 — Percolation tank nirman karya badera har me g.p.dharmpur</t>
+          <t>1709002042/IF/22012035590355 — Ek bagiya maa ke name geeta tiwari Brijpur</t>
         </is>
       </c>
       <c r="G304" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H304" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I304" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J304" s="3" t="n">
-        <v>45567</v>
+        <v>45761</v>
       </c>
       <c r="K304" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="305">
       <c r="A305" s="1" t="inlineStr">
         <is>
-          <t>PANNA / DHARAMPUR</t>
+          <t>PANNA / GAHARA</t>
         </is>
       </c>
       <c r="B305" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C305" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Fisheries</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D305" s="1" t="inlineStr">
         <is>
-          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E305" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F305" s="1" t="inlineStr">
         <is>
-          <t>1709002045/FR/22012034323369 — Percolation tank nirman karya badera har me g.p.dharmpur</t>
+          <t>1709002044/IF/22012035565085 — खेत तालाब निर्माण कार्य गरीबा पिता बुद्धू यादव ग्राम पंचायत गहरा</t>
         </is>
       </c>
       <c r="G305" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H305" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I305" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J305" s="3" t="n">
-        <v>45567</v>
+        <v>45748</v>
       </c>
       <c r="K305" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="306">
       <c r="A306" s="1" t="inlineStr">
         <is>
           <t>PANNA / DHARAMPUR</t>
         </is>
       </c>
       <c r="B306" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C306" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Fisheries</t>
         </is>
       </c>
       <c r="D306" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Construction of Fisheries Ponds for Community / Construction of Fishery Pond for Community</t>
         </is>
       </c>
       <c r="E306" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F306" s="1" t="inlineStr">
         <is>
-          <t>1709002045/WH/22012034942361 — चेकडेम मरम्मत कार्य मन्नी नाला धरमपुर</t>
+          <t>1709002045/FR/22012034323368 — Percolation tank nirman karya badera har me g.p.dharmpur</t>
         </is>
       </c>
       <c r="G306" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H306" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I306" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J306" s="3" t="n">
-        <v>45383</v>
+        <v>45567</v>
       </c>
       <c r="K306" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="307">
       <c r="A307" s="1" t="inlineStr">
         <is>
-          <t>PANNA / GAJANA</t>
+          <t>PANNA / DHARAMPUR</t>
         </is>
       </c>
       <c r="B307" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C307" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Fisheries</t>
         </is>
       </c>
       <c r="D307" s="1" t="inlineStr">
         <is>
-          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
+          <t>Construction of Fisheries Ponds for Community / Construction of Fishery Pond for Community</t>
         </is>
       </c>
       <c r="E307" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F307" s="1" t="inlineStr">
         <is>
-          <t>1709002046/FR/22012034321595 — percolation tank gajna</t>
+          <t>1709002045/FR/22012034323369 — Percolation tank nirman karya badera har me g.p.dharmpur</t>
         </is>
       </c>
       <c r="G307" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H307" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I307" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J307" s="3" t="n">
-        <v>45519</v>
+        <v>45567</v>
       </c>
       <c r="K307" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="308">
       <c r="A308" s="1" t="inlineStr">
         <is>
-          <t>PANNA / GAJANA</t>
+          <t>PANNA / DHARAMPUR</t>
         </is>
       </c>
       <c r="B308" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C308" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D308" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Renovtion of Community Ponds for Comm / Rejuvenation of Pond for Community</t>
         </is>
       </c>
       <c r="E308" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F308" s="1" t="inlineStr">
         <is>
-          <t>1709002046/IC/22012034887366 — सार्वजनिक सिंचाई कूप निर्माण कार्य  मुनगहां बस्ती के पास शाहपुर ग्राम पंचायत गजना</t>
+          <t>1709002045/WH/22012034942361 — चेकडेम मरम्मत कार्य मन्नी नाला धरमपुर</t>
         </is>
       </c>
       <c r="G308" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H308" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I308" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J308" s="3" t="n">
-        <v>45567</v>
+        <v>45383</v>
       </c>
       <c r="K308" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="309">
       <c r="A309" s="1" t="inlineStr">
         <is>
           <t>PANNA / GAJANA</t>
         </is>
       </c>
       <c r="B309" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C309" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Fisheries</t>
         </is>
       </c>
       <c r="D309" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Fisheries Ponds for Community / Construction of Fishery Pond for Community</t>
         </is>
       </c>
       <c r="E309" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F309" s="1" t="inlineStr">
         <is>
-          <t>1709002046/IC/22012034887367 — सार्वजनिक सिंचाई कूप निर्माण कार्य कुशवाहा बस्ती के पास शाहपुर ग्राम पंचायत गजना</t>
+          <t>1709002046/FR/22012034321595 — percolation tank gajna</t>
         </is>
       </c>
       <c r="G309" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H309" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I309" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J309" s="3" t="n">
-        <v>45567</v>
+        <v>45519</v>
       </c>
       <c r="K309" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="310">
       <c r="A310" s="1" t="inlineStr">
         <is>
           <t>PANNA / GAJANA</t>
         </is>
       </c>
       <c r="B310" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C310" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D310" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E310" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F310" s="1" t="inlineStr">
         <is>
-          <t>1709002046/RC/22012034838312 — सी सी रोड निर्माण प्रा.शाला एवं मा.शाला परिसर में शाहपुर</t>
+          <t>1709002046/IC/22012034887366 — सार्वजनिक सिंचाई कूप निर्माण कार्य  मुनगहां बस्ती के पास शाहपुर ग्राम पंचायत गजना</t>
         </is>
       </c>
       <c r="G310" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H310" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I310" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J310" s="3" t="n">
-        <v>45682</v>
+        <v>45567</v>
       </c>
       <c r="K310" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="311">
       <c r="A311" s="1" t="inlineStr">
         <is>
           <t>PANNA / GAJANA</t>
         </is>
       </c>
       <c r="B311" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C311" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D311" s="1" t="inlineStr">
         <is>
-          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E311" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F311" s="1" t="inlineStr">
         <is>
-          <t>1709002046/WC/22012035206644 — boulder check dam</t>
+          <t>1709002046/IC/22012034887367 — सार्वजनिक सिंचाई कूप निर्माण कार्य कुशवाहा बस्ती के पास शाहपुर ग्राम पंचायत गजना</t>
         </is>
       </c>
       <c r="G311" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H311" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I311" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J311" s="3" t="n">
-        <v>45383</v>
+        <v>45567</v>
       </c>
       <c r="K311" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="312">
       <c r="A312" s="1" t="inlineStr">
         <is>
           <t>PANNA / GAJANA</t>
         </is>
       </c>
       <c r="B312" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C312" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D312" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E312" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F312" s="1" t="inlineStr">
         <is>
-          <t>1709002046/WC/22012035206648 — percolation tank gajna</t>
+          <t>1709002046/RC/22012034838312 — सी सी रोड निर्माण प्रा.शाला एवं मा.शाला परिसर में शाहपुर</t>
         </is>
       </c>
       <c r="G312" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H312" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I312" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J312" s="3" t="n">
-        <v>45383</v>
+        <v>45682</v>
       </c>
       <c r="K312" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="313">
       <c r="A313" s="1" t="inlineStr">
         <is>
-          <t>PANNA / BHASUNDA</t>
+          <t>PANNA / GAJANA</t>
         </is>
       </c>
       <c r="B313" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C313" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D313" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry Check Dam for Community</t>
         </is>
       </c>
       <c r="E313" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F313" s="1" t="inlineStr">
         <is>
-          <t>1709002047/IF/22012035503776 — JGSA Duggwell recharge structure nirman karya kup dashiya/sidhua gaund gram panchayat Bhasunda</t>
+          <t>1709002046/WC/22012035206644 — boulder check dam</t>
         </is>
       </c>
       <c r="G313" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H313" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I313" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J313" s="3" t="n">
-        <v>45748</v>
+        <v>45383</v>
       </c>
       <c r="K313" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="314">
       <c r="A314" s="1" t="inlineStr">
         <is>
-          <t>PANNA / PAHADIKHERA</t>
+          <t>PANNA / GAJANA</t>
         </is>
       </c>
       <c r="B314" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C314" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D314" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E314" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F314" s="1" t="inlineStr">
         <is>
-          <t>1709002048/RC/22012034833940 — c.c.road nirman karya rakesh bashor  ke ghar se arvindra misra ke ghar ki or gram panchayat pahadikh</t>
+          <t>1709002046/WC/22012035206648 — percolation tank gajna</t>
         </is>
       </c>
       <c r="G314" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H314" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I314" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J314" s="3" t="n">
-        <v>45567</v>
+        <v>45383</v>
       </c>
       <c r="K314" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="315">
       <c r="A315" s="1" t="inlineStr">
         <is>
-          <t>PANNA / PAHADIKHERA</t>
+          <t>PANNA / BHASUNDA</t>
         </is>
       </c>
       <c r="B315" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C315" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D315" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E315" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F315" s="1" t="inlineStr">
         <is>
-          <t>1709002048/RC/YD/22012034848669 — CC road nirman karya lakhan pande ke ghar se harijan basti ki or pahadikhera</t>
+          <t>1709002047/IF/22012035503776 — JGSA Duggwell recharge structure nirman karya kup dashiya/sidhua gaund gram panchayat Bhasunda</t>
         </is>
       </c>
       <c r="G315" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H315" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I315" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J315" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K315" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="316">
       <c r="A316" s="1" t="inlineStr">
         <is>
-          <t>PANNA / LAHURHAI</t>
+          <t>PANNA / PAHADIKHERA</t>
         </is>
       </c>
       <c r="B316" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C316" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D316" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E316" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F316" s="1" t="inlineStr">
         <is>
-          <t>1709002049/IF/22012035443012 — खेत तालाब निर्माण कार्य छोटा पिता बिटाई गौड ग्राम पंचायत लुहराई</t>
+          <t>1709002048/RC/22012034833940 — c.c.road nirman karya rakesh bashor  ke ghar se arvindra misra ke ghar ki or gram panchayat pahadikh</t>
         </is>
       </c>
       <c r="G316" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H316" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I316" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J316" s="3" t="n">
-        <v>45748</v>
+        <v>45567</v>
       </c>
       <c r="K316" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="317">
       <c r="A317" s="1" t="inlineStr">
         <is>
-          <t>PANNA / LAHURHAI</t>
+          <t>PANNA / PAHADIKHERA</t>
         </is>
       </c>
       <c r="B317" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C317" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D317" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E317" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F317" s="1" t="inlineStr">
         <is>
-          <t>1709002049/IF/22012035443016 — खेत तालाब निर्माण कार्य छोटा पिता बिटाई गौड ग्राम पंचायत लुहराई</t>
+          <t>1709002048/RC/YD/22012034848669 — CC road nirman karya lakhan pande ke ghar se harijan basti ki or pahadikhera</t>
         </is>
       </c>
       <c r="G317" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H317" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I317" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J317" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K317" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="318">
       <c r="A318" s="1" t="inlineStr">
         <is>
           <t>PANNA / LAHURHAI</t>
         </is>
       </c>
       <c r="B318" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C318" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D318" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E318" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F318" s="1" t="inlineStr">
         <is>
-          <t>1709002049/IF/22012035590140 — dfghgfjkmhjkhjkljhljk</t>
+          <t>1709002049/IF/22012035443012 — खेत तालाब निर्माण कार्य छोटा पिता बिटाई गौड ग्राम पंचायत लुहराई</t>
         </is>
       </c>
       <c r="G318" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H318" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I318" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J318" s="3" t="n">
-        <v>45761</v>
+        <v>45748</v>
       </c>
       <c r="K318" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="319">
       <c r="A319" s="1" t="inlineStr">
         <is>
-          <t>PANNA / SILDHARA</t>
+          <t>PANNA / LAHURHAI</t>
         </is>
       </c>
       <c r="B319" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C319" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D319" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E319" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F319" s="1" t="inlineStr">
         <is>
-          <t>1709002050/IF/22012035505499 — खेत तालाब निर्माण कार्य राजाभैया/जागेश्वर यादव ग्राम पंचायत सिलधरा</t>
+          <t>1709002049/IF/22012035443016 — खेत तालाब निर्माण कार्य छोटा पिता बिटाई गौड ग्राम पंचायत लुहराई</t>
         </is>
       </c>
       <c r="G319" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H319" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I319" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J319" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K319" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="320">
       <c r="A320" s="1" t="inlineStr">
         <is>
-          <t>PANNA / SILDHARA</t>
+          <t>PANNA / LAHURHAI</t>
         </is>
       </c>
       <c r="B320" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C320" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D320" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E320" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F320" s="1" t="inlineStr">
         <is>
-          <t>1709002050/WC/22012035263571 — Duggwell recharge structure nirman karya ray kup gram panchayat sildhra</t>
+          <t>1709002049/IF/22012035590140 — dfghgfjkmhjkhjkljhljk</t>
         </is>
       </c>
       <c r="G320" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H320" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I320" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J320" s="3" t="n">
-        <v>45748</v>
+        <v>45761</v>
       </c>
       <c r="K320" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="321">
       <c r="A321" s="1" t="inlineStr">
         <is>
-          <t>PANNA / DIYA</t>
+          <t>PANNA / SILDHARA</t>
         </is>
       </c>
       <c r="B321" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C321" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D321" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E321" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F321" s="1" t="inlineStr">
         <is>
-          <t>1709002051/IC/22012034887476 — सार्वजनिक सिंचाई कूप निर्माण कार्य सामुदायिक भवन के पास जमुन्हा ग्राम पंचायत दिया</t>
+          <t>1709002050/IF/22012035505499 — खेत तालाब निर्माण कार्य राजाभैया/जागेश्वर यादव ग्राम पंचायत सिलधरा</t>
         </is>
       </c>
       <c r="G321" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H321" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I321" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J321" s="3" t="n">
-        <v>45567</v>
+        <v>45748</v>
       </c>
       <c r="K321" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="322">
       <c r="A322" s="1" t="inlineStr">
         <is>
-          <t>PANNA / UMRI</t>
+          <t>PANNA / SILDHARA</t>
         </is>
       </c>
       <c r="B322" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C322" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D322" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
         </is>
       </c>
       <c r="E322" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F322" s="1" t="inlineStr">
         <is>
-          <t>1709002052/IF/22012035448857 — खेत तालाब निर्माण कार्य छोटा पिता बिटाई गौड ग्राम पंचायत उमरी</t>
+          <t>1709002050/WC/22012035263571 — Duggwell recharge structure nirman karya ray kup gram panchayat sildhra</t>
         </is>
       </c>
       <c r="G322" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H322" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I322" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J322" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K322" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="323">
       <c r="A323" s="1" t="inlineStr">
         <is>
-          <t>PANNA / DEORIGADHI</t>
+          <t>PANNA / DIYA</t>
         </is>
       </c>
       <c r="B323" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C323" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D323" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E323" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F323" s="1" t="inlineStr">
         <is>
-          <t>1709002057/IF/22012035335880 — खेत तालाब अवध कुशवा पिता सिवकी</t>
+          <t>1709002051/IC/22012034887476 — सार्वजनिक सिंचाई कूप निर्माण कार्य सामुदायिक भवन के पास जमुन्हा ग्राम पंचायत दिया</t>
         </is>
       </c>
       <c r="G323" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H323" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I323" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J323" s="3" t="n">
-        <v>45748</v>
+        <v>45567</v>
       </c>
       <c r="K323" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="324">
       <c r="A324" s="1" t="inlineStr">
         <is>
-          <t>PANNA / DEORIGADHI</t>
+          <t>PANNA / UMRI</t>
         </is>
       </c>
       <c r="B324" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C324" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D324" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E324" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F324" s="1" t="inlineStr">
         <is>
-          <t>1709002057/WC/22012035258919 — बोल्डर चेक डेम निर्माण कार्य सूखा नाला देवरीगढ़ी</t>
+          <t>1709002052/IF/22012035448857 — खेत तालाब निर्माण कार्य छोटा पिता बिटाई गौड ग्राम पंचायत उमरी</t>
         </is>
       </c>
       <c r="G324" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H324" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I324" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J324" s="3" t="n">
-        <v>45749</v>
+        <v>45748</v>
       </c>
       <c r="K324" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="325">
       <c r="A325" s="1" t="inlineStr">
         <is>
-          <t>PANNA / RANIGANJPURWA</t>
+          <t>PANNA / DEORIGADHI</t>
         </is>
       </c>
       <c r="B325" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C325" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D325" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E325" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F325" s="1" t="inlineStr">
         <is>
-          <t>1709002058/IF/22012035329881 — KHET TALAB NIRMAN KARY KODHANPURWA  SURATDEEN /JHALLA KUSHWAHA</t>
+          <t>1709002057/IF/22012035335880 — खेत तालाब अवध कुशवा पिता सिवकी</t>
         </is>
       </c>
       <c r="G325" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H325" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I325" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J325" s="3" t="n">
-        <v>45749</v>
+        <v>45748</v>
       </c>
       <c r="K325" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="326">
       <c r="A326" s="1" t="inlineStr">
         <is>
-          <t>PANNA / RANIGANJPURWA</t>
+          <t>PANNA / DEORIGADHI</t>
         </is>
       </c>
       <c r="B326" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C326" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D326" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E326" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F326" s="1" t="inlineStr">
         <is>
-          <t>1709002058/IF/22012035329920 — KHET TALAB NIRMAN NATTHU /PARMA KUSHWAHA KODHANPURWA</t>
+          <t>1709002057/WC/22012035258919 — बोल्डर चेक डेम निर्माण कार्य सूखा नाला देवरीगढ़ी</t>
         </is>
       </c>
       <c r="G326" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H326" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I326" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J326" s="3" t="n">
         <v>45749</v>
       </c>
       <c r="K326" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="327">
       <c r="A327" s="1" t="inlineStr">
         <is>
           <t>PANNA / RANIGANJPURWA</t>
         </is>
       </c>
       <c r="B327" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C327" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D327" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E327" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F327" s="1" t="inlineStr">
         <is>
-          <t>1709002058/IF/22012035542052 — खेत तालाब निर्माण कार्य रूपलाल/मैकू कुशवाहा रानीगंजपुरवा</t>
+          <t>1709002058/IF/22012035329881 — KHET TALAB NIRMAN KARY KODHANPURWA  SURATDEEN /JHALLA KUSHWAHA</t>
         </is>
       </c>
       <c r="G327" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H327" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I327" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J327" s="3" t="n">
-        <v>45761</v>
+        <v>45749</v>
       </c>
       <c r="K327" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="328">
       <c r="A328" s="1" t="inlineStr">
         <is>
-          <t>PANNA / BIRWAHI</t>
+          <t>PANNA / RANIGANJPURWA</t>
         </is>
       </c>
       <c r="B328" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C328" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D328" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E328" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F328" s="1" t="inlineStr">
         <is>
-          <t>1709002060/IF/22012035530142 — khet talab nirman uma prasad s/o bhoodar badai g p birwahi</t>
+          <t>1709002058/IF/22012035329920 — KHET TALAB NIRMAN NATTHU /PARMA KUSHWAHA KODHANPURWA</t>
         </is>
       </c>
       <c r="G328" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H328" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I328" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J328" s="3" t="n">
-        <v>45761</v>
+        <v>45749</v>
       </c>
       <c r="K328" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="329">
       <c r="A329" s="1" t="inlineStr">
         <is>
-          <t>PANNA / BIRWAHI</t>
+          <t>PANNA / RANIGANJPURWA</t>
         </is>
       </c>
       <c r="B329" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C329" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D329" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E329" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F329" s="1" t="inlineStr">
         <is>
-          <t>1709002060/IF/22012035543986 — khet talab nirman bhagwat prasad s/o bhoodar badai g p birwahi</t>
+          <t>1709002058/IF/22012035542052 — खेत तालाब निर्माण कार्य रूपलाल/मैकू कुशवाहा रानीगंजपुरवा</t>
         </is>
       </c>
       <c r="G329" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H329" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I329" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J329" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K329" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="330">
       <c r="A330" s="1" t="inlineStr">
         <is>
           <t>PANNA / BIRWAHI</t>
         </is>
       </c>
       <c r="B330" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C330" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D330" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E330" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F330" s="1" t="inlineStr">
         <is>
-          <t>1709002060/IF/22012035543992 — khet talab nirman bhagwat prasad s/o bhoodar badai g p birwahi</t>
+          <t>1709002060/IF/22012035530142 — khet talab nirman uma prasad s/o bhoodar badai g p birwahi</t>
         </is>
       </c>
       <c r="G330" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H330" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I330" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J330" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K330" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="331">
       <c r="A331" s="1" t="inlineStr">
         <is>
           <t>PANNA / BIRWAHI</t>
         </is>
       </c>
       <c r="B331" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C331" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D331" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E331" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F331" s="1" t="inlineStr">
         <is>
-          <t>1709002060/WC/22012035316370 — Recharge Pit koop sarswati school k paas GP Birwahi</t>
+          <t>1709002060/IF/22012035543986 — khet talab nirman bhagwat prasad s/o bhoodar badai g p birwahi</t>
         </is>
       </c>
       <c r="G331" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H331" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I331" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J331" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K331" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="332">
       <c r="A332" s="1" t="inlineStr">
         <is>
-          <t>PANNA / KHAPTAHA</t>
+          <t>PANNA / BIRWAHI</t>
         </is>
       </c>
       <c r="B332" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C332" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D332" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-Borewell recharge for Comm / Construction of Sand filter for borewell recharge for Community</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E332" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F332" s="1" t="inlineStr">
         <is>
-          <t>1709002061/WC/22012035316328 — recharge pit koop santosh mishra k ghar ke pass khaptha</t>
+          <t>1709002060/IF/22012035543992 — khet talab nirman bhagwat prasad s/o bhoodar badai g p birwahi</t>
         </is>
       </c>
       <c r="G332" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H332" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I332" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J332" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K332" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="333">
       <c r="A333" s="1" t="inlineStr">
         <is>
-          <t>PANNA / KHAPTAHA</t>
+          <t>PANNA / BIRWAHI</t>
         </is>
       </c>
       <c r="B333" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C333" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D333" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
         </is>
       </c>
       <c r="E333" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F333" s="1" t="inlineStr">
         <is>
-          <t>1709002061/WC/22012035316329 — recharge pit koop nirman santosh mishra ke ghar pass khaptha</t>
+          <t>1709002060/WC/22012035316370 — Recharge Pit koop sarswati school k paas GP Birwahi</t>
         </is>
       </c>
       <c r="G333" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H333" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I333" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J333" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K333" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="334">
       <c r="A334" s="1" t="inlineStr">
         <is>
-          <t>PANNA / DADWARIYA</t>
+          <t>PANNA / KHAPTAHA</t>
         </is>
       </c>
       <c r="B334" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C334" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D334" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Sand filter-Borewell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Borewell for Community</t>
         </is>
       </c>
       <c r="E334" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F334" s="1" t="inlineStr">
         <is>
-          <t>1709002062/RC/22012034844441 — सी सी रोड निर्माण अखिलेश मिश्रा के घर से हरिजन बस्‍ती की ओर डडवरिया</t>
+          <t>1709002061/WC/22012035316328 — recharge pit koop santosh mishra k ghar ke pass khaptha</t>
         </is>
       </c>
       <c r="G334" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H334" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I334" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J334" s="3" t="n">
-        <v>45748</v>
+        <v>45761</v>
       </c>
       <c r="K334" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="335">
       <c r="A335" s="1" t="inlineStr">
         <is>
-          <t>PANNA / BHATAHARMEGHA</t>
+          <t>PANNA / KHAPTAHA</t>
         </is>
       </c>
       <c r="B335" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C335" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D335" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field for Community / Construction of Play field for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
         </is>
       </c>
       <c r="E335" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F335" s="1" t="inlineStr">
         <is>
-          <t>1709002063/AV/22012034657824 — Play ground Primary school bhtarjeet bhtharmegha</t>
+          <t>1709002061/WC/22012035316329 — recharge pit koop nirman santosh mishra ke ghar pass khaptha</t>
         </is>
       </c>
       <c r="G335" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H335" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I335" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J335" s="3" t="n">
-        <v>45406</v>
+        <v>45761</v>
       </c>
       <c r="K335" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="336">
       <c r="A336" s="1" t="inlineStr">
         <is>
-          <t>PANNA / JIGDAHA</t>
+          <t>PANNA / DADWARIYA</t>
         </is>
       </c>
       <c r="B336" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C336" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D336" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E336" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F336" s="1" t="inlineStr">
         <is>
-          <t>1709002064/IF/22012035467268 — khet talab nirman badri singh s/o  vishwanath singh g p jigdaha</t>
+          <t>1709002062/RC/22012034844441 — सी सी रोड निर्माण अखिलेश मिश्रा के घर से हरिजन बस्‍ती की ओर डडवरिया</t>
         </is>
       </c>
       <c r="G336" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H336" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I336" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J336" s="3" t="n">
-        <v>45761</v>
+        <v>45748</v>
       </c>
       <c r="K336" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="337">
       <c r="A337" s="1" t="inlineStr">
         <is>
-          <t>PANNA / JIGDAHA</t>
+          <t>PANNA / BHATAHARMEGHA</t>
         </is>
       </c>
       <c r="B337" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C337" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D337" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Play field for Community / Construction of Play Ground for Government School for Community</t>
         </is>
       </c>
       <c r="E337" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F337" s="1" t="inlineStr">
         <is>
-          <t>1709002064/IF/22012035467282 — khet talab nirman badri singh s/o  vishwanath singh g p jigdaha</t>
+          <t>1709002063/AV/22012034657824 — Play ground Primary school bhtarjeet bhtharmegha</t>
         </is>
       </c>
       <c r="G337" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H337" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I337" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J337" s="3" t="n">
-        <v>45761</v>
+        <v>45406</v>
       </c>
       <c r="K337" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="338">
       <c r="A338" s="1" t="inlineStr">
         <is>
-          <t>PANNA / RAJAPUR</t>
+          <t>PANNA / JIGDAHA</t>
         </is>
       </c>
       <c r="B338" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C338" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D338" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E338" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F338" s="1" t="inlineStr">
         <is>
-          <t>1709002065/IF/22012035648901 — एक बगिया माँ के नाम गोरी बाई चौधरी पति मोहन चौधरी राजापुर</t>
+          <t>1709002064/IF/22012035467268 — khet talab nirman badri singh s/o  vishwanath singh g p jigdaha</t>
         </is>
       </c>
       <c r="G338" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H338" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I338" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J338" s="3" t="n">
-        <v>45932</v>
+        <v>45761</v>
       </c>
       <c r="K338" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="339">
       <c r="A339" s="1" t="inlineStr">
         <is>
-          <t>PANNA / RAJAPUR</t>
+          <t>PANNA / JIGDAHA</t>
         </is>
       </c>
       <c r="B339" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C339" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D339" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E339" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F339" s="1" t="inlineStr">
         <is>
-          <t>1709002065/IF/22012035648904 — एक बगिया माँ के नाम सोना बाई यादव राजापुर</t>
+          <t>1709002064/IF/22012035467282 — khet talab nirman badri singh s/o  vishwanath singh g p jigdaha</t>
         </is>
       </c>
       <c r="G339" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H339" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I339" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J339" s="3" t="n">
-        <v>45932</v>
+        <v>45761</v>
       </c>
       <c r="K339" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="340">
       <c r="A340" s="1" t="inlineStr">
         <is>
-          <t>PANNA / GUKHOUR</t>
+          <t>PANNA / RAJAPUR</t>
         </is>
       </c>
       <c r="B340" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C340" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D340" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E340" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F340" s="1" t="inlineStr">
         <is>
-          <t>1709002066/IF/22012035363134 — construction of nniji khet talab work kamlesh pita swamideen kushwaha gukhour</t>
+          <t>1709002065/IF/22012035648901 — एक बगिया माँ के नाम गोरी बाई चौधरी पति मोहन चौधरी राजापुर</t>
         </is>
       </c>
       <c r="G340" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H340" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I340" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J340" s="3" t="n">
-        <v>45761</v>
+        <v>45932</v>
       </c>
       <c r="K340" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="341">
       <c r="A341" s="1" t="inlineStr">
         <is>
-          <t>PANNA / GUKHOUR</t>
+          <t>PANNA / RAJAPUR</t>
         </is>
       </c>
       <c r="B341" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C341" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D341" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E341" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F341" s="1" t="inlineStr">
         <is>
-          <t>1709002066/IF/22012035623969 — ek bagiya maa ke naam annu bai kushwaha gukhour mp  115994699</t>
+          <t>1709002065/IF/22012035648904 — एक बगिया माँ के नाम सोना बाई यादव राजापुर</t>
         </is>
       </c>
       <c r="G341" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H341" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I341" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J341" s="3" t="n">
-        <v>45901</v>
+        <v>45932</v>
       </c>
       <c r="K341" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="342">
       <c r="A342" s="1" t="inlineStr">
         <is>
           <t>PANNA / GUKHOUR</t>
         </is>
       </c>
       <c r="B342" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C342" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D342" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E342" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F342" s="1" t="inlineStr">
         <is>
-          <t>1709002066/IF/22012035623972 — ek bagiya maa ke naam annu bai kushwaha gukhour mp  115994699</t>
+          <t>1709002066/IF/22012035363134 — construction of nniji khet talab work kamlesh pita swamideen kushwaha gukhour</t>
         </is>
       </c>
       <c r="G342" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H342" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I342" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J342" s="3" t="n">
-        <v>45901</v>
+        <v>45761</v>
       </c>
       <c r="K342" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="343">
       <c r="A343" s="1" t="inlineStr">
         <is>
           <t>PANNA / GUKHOUR</t>
         </is>
       </c>
       <c r="B343" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C343" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D343" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E343" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F343" s="1" t="inlineStr">
         <is>
-          <t>1709002066/IF/22012035624100 — ek bagiya maa ke naam annu bai kushwaha gukhour mp  115994699</t>
+          <t>1709002066/IF/22012035623969 — ek bagiya maa ke naam annu bai kushwaha gukhour mp  115994699</t>
         </is>
       </c>
       <c r="G343" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H343" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I343" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J343" s="3" t="n">
         <v>45901</v>
       </c>
       <c r="K343" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="344">
       <c r="A344" s="1" t="inlineStr">
         <is>
-          <t>PANNA / GOLHIPATHAK</t>
+          <t>PANNA / GUKHOUR</t>
         </is>
       </c>
       <c r="B344" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C344" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D344" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E344" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F344" s="1" t="inlineStr">
         <is>
-          <t>1709002068/IF/22012035456495 — khet talab nirman kary gurubhagat singh/ khoob singh gram simrivaishy  gram panchayat golhipathak</t>
+          <t>1709002066/IF/22012035623972 — ek bagiya maa ke naam annu bai kushwaha gukhour mp  115994699</t>
         </is>
       </c>
       <c r="G344" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H344" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I344" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J344" s="3" t="n">
-        <v>45761</v>
+        <v>45901</v>
       </c>
       <c r="K344" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="345">
       <c r="A345" s="1" t="inlineStr">
         <is>
-          <t>PANNA / GOLHIPATHAK</t>
+          <t>PANNA / GUKHOUR</t>
         </is>
       </c>
       <c r="B345" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C345" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D345" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E345" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F345" s="1" t="inlineStr">
         <is>
-          <t>1709002068/IF/22012035624121 — ek bagiya maa ke naam sadhna rao golhi pathak 107495833</t>
+          <t>1709002066/IF/22012035624100 — ek bagiya maa ke naam annu bai kushwaha gukhour mp  115994699</t>
         </is>
       </c>
       <c r="G345" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H345" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I345" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J345" s="3" t="n">
         <v>45901</v>
       </c>
       <c r="K345" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="346">
       <c r="A346" s="1" t="inlineStr">
         <is>
-          <t>PANNA / RAIGADH</t>
+          <t>PANNA / GOLHIPATHAK</t>
         </is>
       </c>
       <c r="B346" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C346" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D346" s="1" t="inlineStr">
         <is>
-          <t>Constr of Culvert/cross drainage work for Comm / Construction of Culvert for Community</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E346" s="1" t="inlineStr">
         <is>
-          <t>Culvert</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F346" s="1" t="inlineStr">
         <is>
-          <t>1709002070/AV/22012034663658 — Puliya Nirman Karya Tighara Purena Marg Par Raigadh</t>
+          <t>1709002068/IF/22012035456495 — khet talab nirman kary gurubhagat singh/ khoob singh gram simrivaishy  gram panchayat golhipathak</t>
         </is>
       </c>
       <c r="G346" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H346" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I346" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J346" s="3" t="n">
-        <v>45567</v>
+        <v>45761</v>
       </c>
       <c r="K346" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="347">
       <c r="A347" s="1" t="inlineStr">
         <is>
-          <t>PANNA / GIRWARA</t>
+          <t>PANNA / GOLHIPATHAK</t>
         </is>
       </c>
       <c r="B347" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C347" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D347" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E347" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F347" s="1" t="inlineStr">
         <is>
-          <t>1709002071/IF/22012035529218 — construction of recharge pit work ghashita deemar/sarajuprasad deemar girwara</t>
+          <t>1709002068/IF/22012035624121 — ek bagiya maa ke naam sadhna rao golhi pathak 107495833</t>
         </is>
       </c>
       <c r="G347" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H347" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I347" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J347" s="3" t="n">
-        <v>45761</v>
+        <v>45901</v>
       </c>
       <c r="K347" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="348">
       <c r="A348" s="1" t="inlineStr">
         <is>
-          <t>PANNA / GIRWARA</t>
+          <t>PANNA / RAIGADH</t>
         </is>
       </c>
       <c r="B348" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C348" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D348" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Culvert/cross drainage work for Comm / Construction of Culvert for Community</t>
         </is>
       </c>
       <c r="E348" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Culvert</t>
         </is>
       </c>
       <c r="F348" s="1" t="inlineStr">
         <is>
-          <t>1709002071/IF/22012035529219 — construction of recharge pit work ghashita deemar/sarajuprasad deemar girwara</t>
+          <t>1709002070/AV/22012034663658 — Puliya Nirman Karya Tighara Purena Marg Par Raigadh</t>
         </is>
       </c>
       <c r="G348" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H348" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I348" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J348" s="3" t="n">
-        <v>45761</v>
+        <v>45567</v>
       </c>
       <c r="K348" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="349">
       <c r="A349" s="1" t="inlineStr">
         <is>
-          <t>PANNA / SILGI</t>
+          <t>PANNA / GIRWARA</t>
         </is>
       </c>
       <c r="B349" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C349" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D349" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E349" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F349" s="1" t="inlineStr">
         <is>
-          <t>1709002072/IF/22012035388542 — individual khet talab work ram bhuwan patel dharma pura silgi</t>
+          <t>1709002071/IF/22012035529218 — construction of recharge pit work ghashita deemar/sarajuprasad deemar girwara</t>
         </is>
       </c>
       <c r="G349" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H349" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I349" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J349" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K349" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="350">
       <c r="A350" s="1" t="inlineStr">
         <is>
-          <t>PANNA / BADWARA</t>
+          <t>PANNA / GIRWARA</t>
         </is>
       </c>
       <c r="B350" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C350" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D350" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E350" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F350" s="1" t="inlineStr">
         <is>
-          <t>1709002074/IF/22012035380551 — individual khet talab work bakhattu adiwashi badwara</t>
+          <t>1709002071/IF/22012035529219 — construction of recharge pit work ghashita deemar/sarajuprasad deemar girwara</t>
         </is>
       </c>
       <c r="G350" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H350" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I350" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J350" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K350" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="351">
       <c r="A351" s="1" t="inlineStr">
         <is>
-          <t>PANNA / BAIRHA UDAKPUR</t>
+          <t>PANNA / SILGI</t>
         </is>
       </c>
       <c r="B351" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C351" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D351" s="1" t="inlineStr">
         <is>
-          <t>Constr of Culvert/cross drainage work for Comm / Construction of Culvert for Community</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E351" s="1" t="inlineStr">
         <is>
-          <t>Culvert</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F351" s="1" t="inlineStr">
         <is>
-          <t>1709002078/AV/22012034666360 — सी सी रोड‍ निर्माण मुख्‍य मार्ग से पंचायत भवन तक ग्राम पंचायत बरहोकुदकपुर</t>
+          <t>1709002072/IF/22012035388542 — individual khet talab work ram bhuwan patel dharma pura silgi</t>
         </is>
       </c>
       <c r="G351" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H351" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I351" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J351" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K351" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="352">
       <c r="A352" s="1" t="inlineStr">
         <is>
-          <t>PANNA / SUNHARA</t>
+          <t>PANNA / BADWARA</t>
         </is>
       </c>
       <c r="B352" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C352" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D352" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E352" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F352" s="1" t="inlineStr">
         <is>
-          <t>1709002081/WC/22012035308331 — jgsa dug well recharge pit sarvjanik koop B  sunhara</t>
+          <t>1709002074/IF/22012035380551 — individual khet talab work bakhattu adiwashi badwara</t>
         </is>
       </c>
       <c r="G352" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H352" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I352" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J352" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K352" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="353">
       <c r="A353" s="1" t="inlineStr">
         <is>
-          <t>PANNA / SUNHARA</t>
+          <t>PANNA / BAIRHA UDAKPUR</t>
         </is>
       </c>
       <c r="B353" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C353" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D353" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Constr of Culvert/cross drainage work for Comm / Construction of Culvert for Community</t>
         </is>
       </c>
       <c r="E353" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Culvert</t>
         </is>
       </c>
       <c r="F353" s="1" t="inlineStr">
         <is>
-          <t>1709002081/WC/22012035308336 — jgsa dug well recharge pit sarvjanik koop A B bhagepur sunhara</t>
+          <t>1709002078/AV/22012034666360 — सी सी रोड‍ निर्माण मुख्‍य मार्ग से पंचायत भवन तक ग्राम पंचायत बरहोकुदकपुर</t>
         </is>
       </c>
       <c r="G353" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H353" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I353" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J353" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K353" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="354">
       <c r="A354" s="1" t="inlineStr">
         <is>
-          <t>PANNA / ITAWANKHAS</t>
+          <t>PANNA / SUNHARA</t>
         </is>
       </c>
       <c r="B354" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C354" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D354" s="1" t="inlineStr">
         <is>
-          <t>Construction of Village/Rural Haat for community / Construction of Village/Rural Haat for community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
         </is>
       </c>
       <c r="E354" s="1" t="inlineStr">
         <is>
-          <t>Construction of Village Haats</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F354" s="1" t="inlineStr">
         <is>
-          <t>1709002/AV/22012034662115 — Shanti dham construction kitha Itwakahash</t>
+          <t>1709002081/WC/22012035308331 — jgsa dug well recharge pit sarvjanik koop B  sunhara</t>
         </is>
       </c>
       <c r="G354" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H354" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I354" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J354" s="3" t="n">
-        <v>45567</v>
+        <v>45761</v>
       </c>
       <c r="K354" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="355">
       <c r="A355" s="1" t="inlineStr">
         <is>
-          <t>PANNA / BRIJPUR</t>
+          <t>PANNA / SUNHARA</t>
         </is>
       </c>
       <c r="B355" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C355" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D355" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
         </is>
       </c>
       <c r="E355" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F355" s="1" t="inlineStr">
         <is>
-          <t>1709002/IC/22012034886159 — Nirmal neer near high school Brijpur</t>
+          <t>1709002081/WC/22012035308336 — jgsa dug well recharge pit sarvjanik koop A B bhagepur sunhara</t>
         </is>
       </c>
       <c r="G355" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H355" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I355" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J355" s="3" t="n">
-        <v>45567</v>
+        <v>45761</v>
       </c>
       <c r="K355" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="356">
       <c r="A356" s="1" t="inlineStr">
         <is>
-          <t>GUNOR / SIRI</t>
+          <t>PANNA / ITAWANKHAS</t>
         </is>
       </c>
       <c r="B356" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C356" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D356" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Village/Rural Haat for community / Construction of Rural Haat Building for Community</t>
         </is>
       </c>
       <c r="E356" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Construction of Village Haats</t>
         </is>
       </c>
       <c r="F356" s="1" t="inlineStr">
         <is>
-          <t>1709003002/IF/22012035532347 — खेत तालाब निर्माण कार्य अरुण पिता राजेंद्र सिरी</t>
+          <t>1709002/AV/22012034662115 — Shanti dham construction kitha Itwakahash</t>
         </is>
       </c>
       <c r="G356" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H356" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I356" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J356" s="3" t="n">
-        <v>45761</v>
+        <v>45567</v>
       </c>
       <c r="K356" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="357">
       <c r="A357" s="1" t="inlineStr">
         <is>
-          <t>GUNOR / SIRI</t>
+          <t>PANNA / BRIJPUR</t>
         </is>
       </c>
       <c r="B357" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C357" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D357" s="1" t="inlineStr">
         <is>
-          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E357" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F357" s="1" t="inlineStr">
         <is>
-          <t>1709003002/WC/22012035255729 — बोल्डर चेक डैम निर्माण कार्य केन्फडा नाला गढ़ा के पास 2 नग</t>
+          <t>1709002/IC/22012034886159 — Nirmal neer near high school Brijpur</t>
         </is>
       </c>
       <c r="G357" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H357" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I357" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J357" s="3" t="n">
-        <v>45681</v>
+        <v>45567</v>
       </c>
       <c r="K357" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="358">
       <c r="A358" s="1" t="inlineStr">
         <is>
           <t>GUNOR / SIRI</t>
         </is>
       </c>
       <c r="B358" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C358" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D358" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E358" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F358" s="1" t="inlineStr">
         <is>
-          <t>1709003002/WC/22012035300422 — dug well rechargr anganwadi ke pass siri</t>
+          <t>1709003002/IF/22012035532347 — खेत तालाब निर्माण कार्य अरुण पिता राजेंद्र सिरी</t>
         </is>
       </c>
       <c r="G358" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H358" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I358" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J358" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K358" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="359">
       <c r="A359" s="1" t="inlineStr">
         <is>
-          <t>GUNOR / JAITUPURA</t>
+          <t>GUNOR / SIRI</t>
         </is>
       </c>
       <c r="B359" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C359" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D359" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry Check Dam for Community</t>
         </is>
       </c>
       <c r="E359" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F359" s="1" t="inlineStr">
         <is>
-          <t>1709003003/WH/22012034943248 — तालाब जीर्णोद्धार निर्माण कार्य भर्हा  तालाब</t>
+          <t>1709003002/WC/22012035255729 — बोल्डर चेक डैम निर्माण कार्य केन्फडा नाला गढ़ा के पास 2 नग</t>
         </is>
       </c>
       <c r="G359" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H359" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I359" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J359" s="3" t="n">
-        <v>45451</v>
+        <v>45681</v>
       </c>
       <c r="K359" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="360">
       <c r="A360" s="1" t="inlineStr">
         <is>
-          <t>GUNOR / JASWANTPURA</t>
+          <t>GUNOR / SIRI</t>
         </is>
       </c>
       <c r="B360" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C360" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D360" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
         </is>
       </c>
       <c r="E360" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F360" s="1" t="inlineStr">
         <is>
-          <t>1709003004/AV/22012034662631 — shantidham nirman karya salehan ke pas jaswantpura</t>
+          <t>1709003002/WC/22012035300422 — dug well rechargr anganwadi ke pass siri</t>
         </is>
       </c>
       <c r="G360" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H360" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I360" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J360" s="3" t="n">
-        <v>45626</v>
+        <v>45761</v>
       </c>
       <c r="K360" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="361">
       <c r="A361" s="1" t="inlineStr">
         <is>
-          <t>GUNOR / JASWANTPURA</t>
+          <t>GUNOR / JAITUPURA</t>
         </is>
       </c>
       <c r="B361" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C361" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D361" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Renovtion of Community Ponds for Comm / Rejuvenation of Pond for Community</t>
         </is>
       </c>
       <c r="E361" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F361" s="1" t="inlineStr">
         <is>
-          <t>1709003004/IF/22012035409160 — JAL GANGA 2025 KHET TALAB NIRMAN KARYA LEEDHAR PAL/HAKKE PAL</t>
+          <t>1709003003/WH/22012034943248 — तालाब जीर्णोद्धार निर्माण कार्य भर्हा  तालाब</t>
         </is>
       </c>
       <c r="G361" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H361" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I361" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J361" s="3" t="n">
-        <v>45748</v>
+        <v>45451</v>
       </c>
       <c r="K361" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="362">
       <c r="A362" s="1" t="inlineStr">
         <is>
           <t>GUNOR / JASWANTPURA</t>
         </is>
       </c>
       <c r="B362" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C362" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D362" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pits for Individuals</t>
+          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E362" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F362" s="1" t="inlineStr">
         <is>
-          <t>1709003004/IF/22012035409286 — Jal Ganga 2025 Dugwell Recharge NANDKISOR/JHALLA BAGRI</t>
+          <t>1709003004/AV/22012034662631 — shantidham nirman karya salehan ke pas jaswantpura</t>
         </is>
       </c>
       <c r="G362" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H362" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I362" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J362" s="3" t="n">
-        <v>45748</v>
+        <v>45626</v>
       </c>
       <c r="K362" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="363">
       <c r="A363" s="1" t="inlineStr">
         <is>
-          <t>GUNOR / PIPARWAHA</t>
+          <t>GUNOR / JASWANTPURA</t>
         </is>
       </c>
       <c r="B363" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C363" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D363" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field for Community / Construction of Play field for Community</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E363" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F363" s="1" t="inlineStr">
         <is>
-          <t>1709003007/AV/22012034665058 — Khel maidan karya school prangad</t>
+          <t>1709003004/IF/22012035409160 — JAL GANGA 2025 KHET TALAB NIRMAN KARYA LEEDHAR PAL/HAKKE PAL</t>
         </is>
       </c>
       <c r="G363" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H363" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I363" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J363" s="3" t="n">
-        <v>45681</v>
+        <v>45748</v>
       </c>
       <c r="K363" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="364">
       <c r="A364" s="1" t="inlineStr">
         <is>
-          <t>GUNOR / PIPARWAHA</t>
+          <t>GUNOR / JASWANTPURA</t>
         </is>
       </c>
       <c r="B364" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C364" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D364" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pit for Individual</t>
         </is>
       </c>
       <c r="E364" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F364" s="1" t="inlineStr">
         <is>
-          <t>1709003007/WC/22012035244826 — bouldar chek dam nirman karya piparwah nala me sudarshan yadav ke khet pas</t>
+          <t>1709003004/IF/22012035409286 — Jal Ganga 2025 Dugwell Recharge NANDKISOR/JHALLA BAGRI</t>
         </is>
       </c>
       <c r="G364" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H364" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I364" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J364" s="3" t="n">
-        <v>45677</v>
+        <v>45748</v>
       </c>
       <c r="K364" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="365">
       <c r="A365" s="1" t="inlineStr">
         <is>
-          <t>GUNOR / TOURAH</t>
+          <t>GUNOR / PIPARWAHA</t>
         </is>
       </c>
       <c r="B365" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C365" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D365" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Construction of Play field for Community / Construction of Play Ground for Government School for Community</t>
         </is>
       </c>
       <c r="E365" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F365" s="1" t="inlineStr">
         <is>
-          <t>1709003008/IF/22012035520069 — Jal Ganga 2025 Dugwell Recharge Daman Ke Ghar ke Pass</t>
+          <t>1709003007/AV/22012034665058 — Khel maidan karya school prangad</t>
         </is>
       </c>
       <c r="G365" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H365" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I365" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J365" s="3" t="n">
-        <v>45761</v>
+        <v>45681</v>
       </c>
       <c r="K365" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="366">
       <c r="A366" s="1" t="inlineStr">
         <is>
-          <t>GUNOR / TOURAH</t>
+          <t>GUNOR / PIPARWAHA</t>
         </is>
       </c>
       <c r="B366" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C366" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D366" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E366" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F366" s="1" t="inlineStr">
         <is>
-          <t>1709003008/RC/22012034825965 — CC Road Nirman Chanpuriya Ke Ghar Ke Pichhe Se shankarji Ke Mandir Ki Or</t>
+          <t>1709003007/WC/22012035244826 — bouldar chek dam nirman karya piparwah nala me sudarshan yadav ke khet pas</t>
         </is>
       </c>
       <c r="G366" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H366" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I366" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J366" s="3" t="n">
-        <v>45451</v>
+        <v>45677</v>
       </c>
       <c r="K366" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="367">
       <c r="A367" s="1" t="inlineStr">
         <is>
-          <t>GUNOR / DOBHA</t>
+          <t>GUNOR / TOURAH</t>
         </is>
       </c>
       <c r="B367" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C367" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D367" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E367" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F367" s="1" t="inlineStr">
         <is>
-          <t>1709003010/IF/22012035619864 — Ek Bagiya Maa Ke Naam Durgesh Patel</t>
+          <t>1709003008/IF/22012035520069 — Jal Ganga 2025 Dugwell Recharge Daman Ke Ghar ke Pass</t>
         </is>
       </c>
       <c r="G367" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H367" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I367" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J367" s="3" t="n">
-        <v>45809</v>
+        <v>45761</v>
       </c>
       <c r="K367" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="368">
       <c r="A368" s="1" t="inlineStr">
         <is>
-          <t>GUNOR / DOBHA</t>
+          <t>GUNOR / TOURAH</t>
         </is>
       </c>
       <c r="B368" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C368" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D368" s="1" t="inlineStr">
         <is>
-          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E368" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F368" s="1" t="inlineStr">
         <is>
-          <t>1709003010/WC/22012035217199 — Nali Nirman Karya Gram Hinouta Bhed GP Dobha</t>
+          <t>1709003008/RC/22012034825965 — CC Road Nirman Chanpuriya Ke Ghar Ke Pichhe Se shankarji Ke Mandir Ki Or</t>
         </is>
       </c>
       <c r="G368" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H368" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I368" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J368" s="3" t="n">
         <v>45451</v>
       </c>
       <c r="K368" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="369">
       <c r="A369" s="1" t="inlineStr">
         <is>
-          <t>GUNOR / BAMURHA</t>
+          <t>GUNOR / DOBHA</t>
         </is>
       </c>
       <c r="B369" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C369" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D369" s="1" t="inlineStr">
         <is>
-          <t>Constr of Food grain storage / Construction of Food grain Storage Building for Community</t>
+          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E369" s="1" t="inlineStr">
         <is>
-          <t>Constr of Food Grain storage</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F369" s="1" t="inlineStr">
         <is>
-          <t>1709003011/AV/22012034666061 — pashu shed nriman karya gram bamurha ashok patel ke ghar pas</t>
+          <t>1709003010/IF/22012035619864 — Ek Bagiya Maa Ke Naam Durgesh Patel</t>
         </is>
       </c>
       <c r="G369" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H369" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I369" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J369" s="3" t="n">
-        <v>45761</v>
+        <v>45809</v>
       </c>
       <c r="K369" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="370">
       <c r="A370" s="1" t="inlineStr">
         <is>
-          <t>GUNOR / BAMURHA</t>
+          <t>GUNOR / DOBHA</t>
         </is>
       </c>
       <c r="B370" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C370" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D370" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
+          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E370" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F370" s="1" t="inlineStr">
         <is>
-          <t>1709003011/IF/22012035625399 — Ek Bagiya Maa Ke Naam Sarita Bai patel</t>
+          <t>1709003010/WC/22012035217199 — Nali Nirman Karya Gram Hinouta Bhed GP Dobha</t>
         </is>
       </c>
       <c r="G370" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H370" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I370" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J370" s="3" t="n">
-        <v>45870</v>
+        <v>45451</v>
       </c>
       <c r="K370" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="371">
       <c r="A371" s="1" t="inlineStr">
         <is>
           <t>GUNOR / BAMURHA</t>
         </is>
       </c>
       <c r="B371" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C371" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D371" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
+          <t>Constr of Food grain storage / Construction of Food Grain Storage Building for Community</t>
         </is>
       </c>
       <c r="E371" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Constr of Food Grain storage</t>
         </is>
       </c>
       <c r="F371" s="1" t="inlineStr">
         <is>
-          <t>1709003011/IF/22012035637446 — Ek Bagiya Maa Ke Naam BABLI BAI PATEL</t>
+          <t>1709003011/AV/22012034666061 — pashu shed nriman karya gram bamurha ashok patel ke ghar pas</t>
         </is>
       </c>
       <c r="G371" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H371" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I371" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J371" s="3" t="n">
-        <v>45748</v>
+        <v>45761</v>
       </c>
       <c r="K371" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="372">
       <c r="A372" s="1" t="inlineStr">
         <is>
           <t>GUNOR / BAMURHA</t>
         </is>
       </c>
       <c r="B372" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C372" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D372" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E372" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F372" s="1" t="inlineStr">
         <is>
-          <t>1709003011/IF/22012035637449 — Ek Bagiya Maa Ke Naam BABY BAI</t>
+          <t>1709003011/IF/22012035625399 — Ek Bagiya Maa Ke Naam Sarita Bai patel</t>
         </is>
       </c>
       <c r="G372" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H372" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I372" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J372" s="3" t="n">
-        <v>45748</v>
+        <v>45870</v>
       </c>
       <c r="K372" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="373">
       <c r="A373" s="1" t="inlineStr">
         <is>
           <t>GUNOR / BAMURHA</t>
         </is>
       </c>
       <c r="B373" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C373" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D373" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E373" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F373" s="1" t="inlineStr">
         <is>
-          <t>1709003011/IF/22012035637482 — Ek Bagiya Maa Ke Naam USHA PATEL</t>
+          <t>1709003011/IF/22012035637446 — Ek Bagiya Maa Ke Naam BABLI BAI PATEL</t>
         </is>
       </c>
       <c r="G373" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H373" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I373" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J373" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K373" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="374">
       <c r="A374" s="1" t="inlineStr">
         <is>
           <t>GUNOR / BAMURHA</t>
         </is>
       </c>
       <c r="B374" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C374" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D374" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E374" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F374" s="1" t="inlineStr">
         <is>
-          <t>1709003011/IF/22012035637498 — Ek Bagiya Maa Ke Naam VIDYA BAI PATEL</t>
+          <t>1709003011/IF/22012035637449 — Ek Bagiya Maa Ke Naam BABY BAI</t>
         </is>
       </c>
       <c r="G374" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H374" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I374" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J374" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K374" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="375">
       <c r="A375" s="1" t="inlineStr">
         <is>
-          <t>GUNOR / GHATARI</t>
+          <t>GUNOR / BAMURHA</t>
         </is>
       </c>
       <c r="B375" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C375" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Micro Irrigation Works</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D375" s="1" t="inlineStr">
         <is>
-          <t>Construction of minor Canal for Community / Construction of minor Canal for Community</t>
+          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E375" s="1" t="inlineStr">
         <is>
-          <t>Construction of Canal</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F375" s="1" t="inlineStr">
         <is>
-          <t>1709003013/IC/22012034885501 — plantaion karya ramesh kushwaha/ punnu kushwaha</t>
+          <t>1709003011/IF/22012035637482 — Ek Bagiya Maa Ke Naam USHA PATEL</t>
         </is>
       </c>
       <c r="G375" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H375" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I375" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J375" s="3" t="n">
-        <v>45520</v>
+        <v>45748</v>
       </c>
       <c r="K375" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="376">
       <c r="A376" s="1" t="inlineStr">
         <is>
-          <t>GUNOR / GHATARI</t>
+          <t>GUNOR / BAMURHA</t>
         </is>
       </c>
       <c r="B376" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C376" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Micro Irrigation Works</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D376" s="1" t="inlineStr">
         <is>
-          <t>Construction of distributary Canal for Community / Construction of distributary Canal for Community</t>
+          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E376" s="1" t="inlineStr">
         <is>
-          <t>Construction of Canal</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F376" s="1" t="inlineStr">
         <is>
-          <t>1709003013/IC/22012034885502 — plantation karya mangal singh rajpoot/ seetaram rajpoot karahiya</t>
+          <t>1709003011/IF/22012035637498 — Ek Bagiya Maa Ke Naam VIDYA BAI PATEL</t>
         </is>
       </c>
       <c r="G376" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H376" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I376" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J376" s="3" t="n">
-        <v>45520</v>
+        <v>45748</v>
       </c>
       <c r="K376" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="377">
       <c r="A377" s="1" t="inlineStr">
         <is>
-          <t>GUNOR / MUKEHA</t>
+          <t>GUNOR / GHATARI</t>
         </is>
       </c>
       <c r="B377" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C377" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D377" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field for Community / Construction of Play field for Community</t>
+          <t>Construction of minor Canal for Community / Construction of Branch Canal for Community</t>
         </is>
       </c>
       <c r="E377" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field</t>
+          <t>Construction of Canal</t>
         </is>
       </c>
       <c r="F377" s="1" t="inlineStr">
         <is>
-          <t>1709003014/AV/22012034664990 — KHEL MAIDAN KARYA PAWAIYA</t>
+          <t>1709003013/IC/22012034885501 — plantaion karya ramesh kushwaha/ punnu kushwaha</t>
         </is>
       </c>
       <c r="G377" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H377" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I377" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J377" s="3" t="n">
-        <v>45682</v>
+        <v>45520</v>
       </c>
       <c r="K377" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="378">
       <c r="A378" s="1" t="inlineStr">
         <is>
-          <t>GUNOR / MUKEHA</t>
+          <t>GUNOR / GHATARI</t>
         </is>
       </c>
       <c r="B378" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C378" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D378" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field for Community / Construction of Play field for Community</t>
+          <t>Construction of distributary Canal for Community / Construction of Major Distributary Canal for Community</t>
         </is>
       </c>
       <c r="E378" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field</t>
+          <t>Construction of Canal</t>
         </is>
       </c>
       <c r="F378" s="1" t="inlineStr">
         <is>
-          <t>1709003014/AV/22012034664996 — KHEL MAIDAN KARYA MUKEHA</t>
+          <t>1709003013/IC/22012034885502 — plantation karya mangal singh rajpoot/ seetaram rajpoot karahiya</t>
         </is>
       </c>
       <c r="G378" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H378" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I378" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J378" s="3" t="n">
-        <v>45682</v>
+        <v>45520</v>
       </c>
       <c r="K378" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="379">
       <c r="A379" s="1" t="inlineStr">
         <is>
-          <t>GUNOR / MAJHGAWAN SARKAR</t>
+          <t>GUNOR / MUKEHA</t>
         </is>
       </c>
       <c r="B379" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C379" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D379" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Construction of Play field for Community / Construction of Play Ground for Government School for Community</t>
         </is>
       </c>
       <c r="E379" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F379" s="1" t="inlineStr">
         <is>
-          <t>1709003015/IF/22012035471634 — Dug well recharge Lakhan lal rajak gram majhgawan sarkar</t>
+          <t>1709003014/AV/22012034664990 — KHEL MAIDAN KARYA PAWAIYA</t>
         </is>
       </c>
       <c r="G379" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H379" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I379" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J379" s="3" t="n">
-        <v>45761</v>
+        <v>45682</v>
       </c>
       <c r="K379" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="380">
       <c r="A380" s="1" t="inlineStr">
         <is>
-          <t>GUNOR / MADHIYAKALA</t>
+          <t>GUNOR / MUKEHA</t>
         </is>
       </c>
       <c r="B380" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C380" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D380" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Play field for Community / Construction of Play Ground for Government School for Community</t>
         </is>
       </c>
       <c r="E380" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F380" s="1" t="inlineStr">
         <is>
-          <t>1709003016/IF/22012035467370 — जल गंगा 2025 खेत तालाब निर्माण रतीलाल दहायत  ग्राम सनोरा पंचायत मड़ियाकला</t>
+          <t>1709003014/AV/22012034664996 — KHEL MAIDAN KARYA MUKEHA</t>
         </is>
       </c>
       <c r="G380" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H380" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I380" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J380" s="3" t="n">
-        <v>45762</v>
+        <v>45682</v>
       </c>
       <c r="K380" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="381">
       <c r="A381" s="1" t="inlineStr">
         <is>
-          <t>GUNOR / BALGAHA</t>
+          <t>GUNOR / MAJHGAWAN SARKAR</t>
         </is>
       </c>
       <c r="B381" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C381" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D381" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E381" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F381" s="1" t="inlineStr">
         <is>
-          <t>1709003019/IF/22012035256884 — NIJI KHET ME PHALODYAN KARYA RAMPRASAD YADAV</t>
+          <t>1709003015/IF/22012035471634 — Dug well recharge Lakhan lal rajak gram majhgawan sarkar</t>
         </is>
       </c>
       <c r="G381" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H381" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I381" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J381" s="3" t="n">
-        <v>45520</v>
+        <v>45761</v>
       </c>
       <c r="K381" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="382">
       <c r="A382" s="1" t="inlineStr">
         <is>
-          <t>GUNOR / GADOKHAR</t>
+          <t>GUNOR / MADHIYAKALA</t>
         </is>
       </c>
       <c r="B382" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C382" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D382" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E382" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F382" s="1" t="inlineStr">
         <is>
-          <t>1709003020/WC/22012035257138 — BOLDER CHECK DAM NIRMAN KARYA TEDH GHAT KE UPER NALA ME MAHUADANDA</t>
+          <t>1709003016/IF/22012035467370 — जल गंगा 2025 खेत तालाब निर्माण रतीलाल दहायत  ग्राम सनोरा पंचायत मड़ियाकला</t>
         </is>
       </c>
       <c r="G382" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H382" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I382" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J382" s="3" t="n">
-        <v>45682</v>
+        <v>45762</v>
       </c>
       <c r="K382" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="383">
       <c r="A383" s="1" t="inlineStr">
         <is>
-          <t>GUNOR / GADOKHAR</t>
+          <t>GUNOR / BALGAHA</t>
         </is>
       </c>
       <c r="B383" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C383" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D383" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E383" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F383" s="1" t="inlineStr">
         <is>
-          <t>1709003020/WC/22012035307761 — Jal Ganga 2025 Dugwell Recharge Indrapal singh ke ghar ke pas Gadokhar</t>
+          <t>1709003019/IF/22012035256884 — NIJI KHET ME PHALODYAN KARYA RAMPRASAD YADAV</t>
         </is>
       </c>
       <c r="G383" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H383" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I383" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J383" s="3" t="n">
-        <v>45762</v>
+        <v>45520</v>
       </c>
       <c r="K383" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="384">
       <c r="A384" s="1" t="inlineStr">
         <is>
-          <t>GUNOR / KAMTANA</t>
+          <t>GUNOR / GADOKHAR</t>
         </is>
       </c>
       <c r="B384" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C384" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D384" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E384" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F384" s="1" t="inlineStr">
         <is>
-          <t>1709003022/IF/22012035343469 — Jal Ganga 2025 khet talab nirman Mattu/Hardas Lodhi</t>
+          <t>1709003020/WC/22012035257138 — BOLDER CHECK DAM NIRMAN KARYA TEDH GHAT KE UPER NALA ME MAHUADANDA</t>
         </is>
       </c>
       <c r="G384" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H384" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I384" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J384" s="3" t="n">
-        <v>45762</v>
+        <v>45682</v>
       </c>
       <c r="K384" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="385">
       <c r="A385" s="1" t="inlineStr">
         <is>
-          <t>GUNOR / BILHA AMANGANJ</t>
+          <t>GUNOR / GADOKHAR</t>
         </is>
       </c>
       <c r="B385" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C385" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D385" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field for Community / Construction of Play field for Community</t>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E385" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F385" s="1" t="inlineStr">
         <is>
-          <t>1709003023/AV/22012034666504 — खेल मैदान कार्य  कुलुवा बस्ती के पास बिल्हा आमानगंज</t>
+          <t>1709003020/WC/22012035307761 — Jal Ganga 2025 Dugwell Recharge Indrapal singh ke ghar ke pas Gadokhar</t>
         </is>
       </c>
       <c r="G385" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H385" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I385" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J385" s="3" t="n">
         <v>45762</v>
       </c>
       <c r="K385" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="386">
       <c r="A386" s="1" t="inlineStr">
         <is>
-          <t>GUNOR / BAMHOURI</t>
+          <t>GUNOR / KAMTANA</t>
         </is>
       </c>
       <c r="B386" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C386" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D386" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E386" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F386" s="1" t="inlineStr">
         <is>
-          <t>1709003025/WC/22012035316280 — बोल्डर चेक डेम निर्माण कार्य चकरघटा नाला बमहोरी</t>
+          <t>1709003022/IF/22012035343469 — Jal Ganga 2025 khet talab nirman Mattu/Hardas Lodhi</t>
         </is>
       </c>
       <c r="G386" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H386" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I386" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J386" s="3" t="n">
         <v>45762</v>
       </c>
       <c r="K386" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="387">
       <c r="A387" s="1" t="inlineStr">
         <is>
-          <t>GUNOR / JHARKUWA</t>
+          <t>GUNOR / BILHA AMANGANJ</t>
         </is>
       </c>
       <c r="B387" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C387" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D387" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Play field for Community / Construction of Play Ground for Government School for Community</t>
         </is>
       </c>
       <c r="E387" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F387" s="1" t="inlineStr">
         <is>
-          <t>1709003026/IF/22012035346297 — Jal ganga 2025 khet talab nirman Gopal /gareeba Ahirwar  jharkua</t>
+          <t>1709003023/AV/22012034666504 — खेल मैदान कार्य  कुलुवा बस्ती के पास बिल्हा आमानगंज</t>
         </is>
       </c>
       <c r="G387" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H387" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I387" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J387" s="3" t="n">
         <v>45762</v>
       </c>
       <c r="K387" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="388">
       <c r="A388" s="1" t="inlineStr">
         <is>
-          <t>GUNOR / JHARKUWA</t>
+          <t>GUNOR / BAMHOURI</t>
         </is>
       </c>
       <c r="B388" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C388" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D388" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E388" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F388" s="1" t="inlineStr">
         <is>
-          <t>1709003026/IF/22012035346363 — Jal ganga 2025 khet talab nirman Gopal /gareeba Ahirwar  jharkua</t>
+          <t>1709003025/WC/22012035316280 — बोल्डर चेक डेम निर्माण कार्य चकरघटा नाला बमहोरी</t>
         </is>
       </c>
       <c r="G388" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H388" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I388" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J388" s="3" t="n">
         <v>45762</v>
       </c>
       <c r="K388" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="389">
       <c r="A389" s="1" t="inlineStr">
         <is>
           <t>GUNOR / JHARKUWA</t>
         </is>
       </c>
       <c r="B389" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C389" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D389" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E389" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F389" s="1" t="inlineStr">
         <is>
-          <t>1709003026/IF/22012035374802 — Jal Ganga 2025 khet talab nirman Tulsidas /tatulal jharkua</t>
+          <t>1709003026/IF/22012035346297 — Jal ganga 2025 khet talab nirman Gopal /gareeba Ahirwar  jharkua</t>
         </is>
       </c>
       <c r="G389" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H389" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I389" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J389" s="3" t="n">
         <v>45762</v>
       </c>
       <c r="K389" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="390">
       <c r="A390" s="1" t="inlineStr">
         <is>
           <t>GUNOR / JHARKUWA</t>
         </is>
       </c>
       <c r="B390" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C390" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D390" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E390" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F390" s="1" t="inlineStr">
         <is>
-          <t>1709003026/WC/22012035304204 — बोल्डर चेक डेम निर्माण कार्य झरकुआ नाला पंचायत झरकुआ</t>
+          <t>1709003026/IF/22012035346363 — Jal ganga 2025 khet talab nirman Gopal /gareeba Ahirwar  jharkua</t>
         </is>
       </c>
       <c r="G390" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H390" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I390" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J390" s="3" t="n">
-        <v>45792</v>
+        <v>45762</v>
       </c>
       <c r="K390" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="391">
       <c r="A391" s="1" t="inlineStr">
         <is>
-          <t>GUNOR / KOT</t>
+          <t>GUNOR / JHARKUWA</t>
         </is>
       </c>
       <c r="B391" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C391" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D391" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E391" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F391" s="1" t="inlineStr">
         <is>
-          <t>1709003027/IC/22012034889380 — SARVJANIK SICHAI KOOP NIRMAN KARYA GAUSHALA KE PASS BILHAI KOT</t>
+          <t>1709003026/IF/22012035374802 — Jal Ganga 2025 khet talab nirman Tulsidas /tatulal jharkua</t>
         </is>
       </c>
       <c r="G391" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H391" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I391" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J391" s="3" t="n">
-        <v>45683</v>
+        <v>45762</v>
       </c>
       <c r="K391" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="392">
       <c r="A392" s="1" t="inlineStr">
         <is>
-          <t>GUNOR / KOT</t>
+          <t>GUNOR / JHARKUWA</t>
         </is>
       </c>
       <c r="B392" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C392" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D392" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E392" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F392" s="1" t="inlineStr">
         <is>
-          <t>1709003027/IF/22012035648932 — EK BAGIYA MAA KE NAAM SOMVATI RAJPOOT KHAMARIA</t>
+          <t>1709003026/WC/22012035304204 — बोल्डर चेक डेम निर्माण कार्य झरकुआ नाला पंचायत झरकुआ</t>
         </is>
       </c>
       <c r="G392" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H392" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I392" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J392" s="3" t="n">
-        <v>45748</v>
+        <v>45792</v>
       </c>
       <c r="K392" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="393">
       <c r="A393" s="1" t="inlineStr">
         <is>
           <t>GUNOR / KOT</t>
         </is>
       </c>
       <c r="B393" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C393" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D393" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E393" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F393" s="1" t="inlineStr">
         <is>
-          <t>1709003027/IF/22012035649036 — EK BAGIYA MAA KE NAAM BABLI YADAV KHAMARIA</t>
+          <t>1709003027/IC/22012034889380 — SARVJANIK SICHAI KOOP NIRMAN KARYA GAUSHALA KE PASS BILHAI KOT</t>
         </is>
       </c>
       <c r="G393" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H393" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I393" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J393" s="3" t="n">
-        <v>45748</v>
+        <v>45683</v>
       </c>
       <c r="K393" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="394">
       <c r="A394" s="1" t="inlineStr">
         <is>
           <t>GUNOR / KOT</t>
         </is>
       </c>
       <c r="B394" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C394" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D394" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E394" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F394" s="1" t="inlineStr">
         <is>
-          <t>1709003027/RS/22012035129312 — Nali Nirman Shripal Yadav Ke makan Se Harnam Singh Ke Makan Tak Khamariya</t>
+          <t>1709003027/IF/22012035648932 — EK BAGIYA MAA KE NAAM SOMVATI RAJPOOT KHAMARIA</t>
         </is>
       </c>
       <c r="G394" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H394" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I394" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J394" s="3" t="n">
-        <v>45396</v>
+        <v>45748</v>
       </c>
       <c r="K394" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="395">
       <c r="A395" s="1" t="inlineStr">
         <is>
           <t>GUNOR / KOT</t>
         </is>
       </c>
       <c r="B395" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C395" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D395" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E395" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F395" s="1" t="inlineStr">
         <is>
-          <t>1709003027/RS/22012035133164 — Nali Nirman Shripal Yadav Ke makan Se Harnam Singh Ke Makan Tak Khamariya</t>
+          <t>1709003027/IF/22012035649036 — EK BAGIYA MAA KE NAAM BABLI YADAV KHAMARIA</t>
         </is>
       </c>
       <c r="G395" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H395" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I395" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J395" s="3" t="n">
-        <v>45567</v>
+        <v>45748</v>
       </c>
       <c r="K395" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="396">
       <c r="A396" s="1" t="inlineStr">
         <is>
           <t>GUNOR / KOT</t>
         </is>
       </c>
       <c r="B396" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C396" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D396" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Masonry Greywater Drain for Community</t>
         </is>
       </c>
       <c r="E396" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F396" s="1" t="inlineStr">
         <is>
-          <t>1709003027/RS/22012035133165 — Nali Nirman Shripal Yadav Ke makan Se Harnam Singh Ke Makan Tak Khamariya</t>
+          <t>1709003027/RS/22012035129312 — Nali Nirman Shripal Yadav Ke makan Se Harnam Singh Ke Makan Tak Khamariya</t>
         </is>
       </c>
       <c r="G396" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H396" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I396" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J396" s="3" t="n">
-        <v>45567</v>
+        <v>45396</v>
       </c>
       <c r="K396" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="397">
       <c r="A397" s="1" t="inlineStr">
         <is>
-          <t>GUNOR / KHALPURA</t>
+          <t>GUNOR / KOT</t>
         </is>
       </c>
       <c r="B397" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C397" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D397" s="1" t="inlineStr">
         <is>
-          <t>Constr of SHG/Fed building for Groups / Construction of SHG Building for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Masonry Greywater Drain for Community</t>
         </is>
       </c>
       <c r="E397" s="1" t="inlineStr">
         <is>
-          <t>Construction of building/workshed for SHG</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F397" s="1" t="inlineStr">
         <is>
-          <t>1709003029/AV/22012034664643 — shanti dham nirman karya palkakhurd</t>
+          <t>1709003027/RS/22012035133164 — Nali Nirman Shripal Yadav Ke makan Se Harnam Singh Ke Makan Tak Khamariya</t>
         </is>
       </c>
       <c r="G397" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H397" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I397" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J397" s="3" t="n">
-        <v>45681</v>
+        <v>45567</v>
       </c>
       <c r="K397" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="398">
       <c r="A398" s="1" t="inlineStr">
         <is>
-          <t>GUNOR / KHALPURA</t>
+          <t>GUNOR / KOT</t>
         </is>
       </c>
       <c r="B398" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C398" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D398" s="1" t="inlineStr">
         <is>
-          <t>Constr of SHG/Fed building for Groups / Construction of SHG Building for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Masonry Greywater Drain for Community</t>
         </is>
       </c>
       <c r="E398" s="1" t="inlineStr">
         <is>
-          <t>Construction of building/workshed for SHG</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F398" s="1" t="inlineStr">
         <is>
-          <t>1709003029/AV/22012034664645 — shanti dham nirman karya khalpura</t>
+          <t>1709003027/RS/22012035133165 — Nali Nirman Shripal Yadav Ke makan Se Harnam Singh Ke Makan Tak Khamariya</t>
         </is>
       </c>
       <c r="G398" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H398" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I398" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J398" s="3" t="n">
-        <v>45681</v>
+        <v>45567</v>
       </c>
       <c r="K398" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="399">
       <c r="A399" s="1" t="inlineStr">
         <is>
           <t>GUNOR / KHALPURA</t>
         </is>
       </c>
       <c r="B399" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C399" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D399" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
+          <t>Constr of SHG/Fed building for Groups / Construction of SHG Building for Community</t>
         </is>
       </c>
       <c r="E399" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium</t>
+          <t>Construction of building/workshed for SHG</t>
         </is>
       </c>
       <c r="F399" s="1" t="inlineStr">
         <is>
-          <t>1709003029/AV/22012034665532 — shanti dham nirman karya khalpura</t>
+          <t>1709003029/AV/22012034664643 — shanti dham nirman karya palkakhurd</t>
         </is>
       </c>
       <c r="G399" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H399" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I399" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J399" s="3" t="n">
-        <v>45761</v>
+        <v>45681</v>
       </c>
       <c r="K399" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="400">
       <c r="A400" s="1" t="inlineStr">
         <is>
           <t>GUNOR / KHALPURA</t>
         </is>
       </c>
       <c r="B400" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C400" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D400" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
+          <t>Constr of SHG/Fed building for Groups / Construction of SHG Building for Community</t>
         </is>
       </c>
       <c r="E400" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium</t>
+          <t>Construction of building/workshed for SHG</t>
         </is>
       </c>
       <c r="F400" s="1" t="inlineStr">
         <is>
-          <t>1709003029/AV/22012034665533 — shanti dham nirman karya palkakhurd</t>
+          <t>1709003029/AV/22012034664645 — shanti dham nirman karya khalpura</t>
         </is>
       </c>
       <c r="G400" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H400" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I400" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J400" s="3" t="n">
-        <v>45761</v>
+        <v>45681</v>
       </c>
       <c r="K400" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="401">
       <c r="A401" s="1" t="inlineStr">
         <is>
-          <t>GUNOR / MAHEBA</t>
+          <t>GUNOR / KHALPURA</t>
         </is>
       </c>
       <c r="B401" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C401" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D401" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
+          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E401" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F401" s="1" t="inlineStr">
         <is>
-          <t>1709003030/IF/22012035649561 — Ek Bagiya Maa Ke Naam Anandkunwar Pati ramautar</t>
+          <t>1709003029/AV/22012034665532 — shanti dham nirman karya khalpura</t>
         </is>
       </c>
       <c r="G401" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H401" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I401" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J401" s="3" t="n">
-        <v>45932</v>
+        <v>45761</v>
       </c>
       <c r="K401" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="402">
       <c r="A402" s="1" t="inlineStr">
         <is>
-          <t>GUNOR / MAHEBA</t>
+          <t>GUNOR / KHALPURA</t>
         </is>
       </c>
       <c r="B402" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C402" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D402" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
+          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E402" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F402" s="1" t="inlineStr">
         <is>
-          <t>1709003030/IF/22012035656470 — Ek Bagiya Maa Ke Naam Rekha Pati sanjay singh</t>
+          <t>1709003029/AV/22012034665533 — shanti dham nirman karya palkakhurd</t>
         </is>
       </c>
       <c r="G402" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H402" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I402" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J402" s="3" t="n">
-        <v>45932</v>
+        <v>45761</v>
       </c>
       <c r="K402" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="403">
       <c r="A403" s="1" t="inlineStr">
         <is>
-          <t>GUNOR / PALI</t>
+          <t>GUNOR / MAHEBA</t>
         </is>
       </c>
       <c r="B403" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C403" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D403" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E403" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F403" s="1" t="inlineStr">
         <is>
-          <t>1709003033/IF/22012035648598 — Ek Bagiya Maa Ke Nam MP0900303300243 Guddi Singh W/O Santosh Singh Gram Gundaura GP Pali</t>
+          <t>1709003030/IF/22012035649561 — Ek Bagiya Maa Ke Naam Anandkunwar Pati ramautar</t>
         </is>
       </c>
       <c r="G403" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H403" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I403" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J403" s="3" t="n">
-        <v>45885</v>
+        <v>45932</v>
       </c>
       <c r="K403" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="404">
       <c r="A404" s="1" t="inlineStr">
         <is>
-          <t>GUNOR / BARSOBHA</t>
+          <t>GUNOR / MAHEBA</t>
         </is>
       </c>
       <c r="B404" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C404" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D404" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E404" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F404" s="1" t="inlineStr">
         <is>
-          <t>1709003034/IF/22012035480635 — jal ganga 2025 dugwell richarge pit karya Rampal / Kalla Chaudhari</t>
+          <t>1709003030/IF/22012035656470 — Ek Bagiya Maa Ke Naam Rekha Pati sanjay singh</t>
         </is>
       </c>
       <c r="G404" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H404" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I404" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J404" s="3" t="n">
-        <v>45761</v>
+        <v>45932</v>
       </c>
       <c r="K404" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="405">
       <c r="A405" s="1" t="inlineStr">
         <is>
-          <t>GUNOR / HARDWAHI</t>
+          <t>GUNOR / PALI</t>
         </is>
       </c>
       <c r="B405" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C405" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D405" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E405" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F405" s="1" t="inlineStr">
         <is>
-          <t>1709003035/IF/22012035364179 — jal ganga sambardha khet talab suraj/marua lodhi</t>
+          <t>1709003033/IF/22012035648598 — Ek Bagiya Maa Ke Nam MP0900303300243 Guddi Singh W/O Santosh Singh Gram Gundaura GP Pali</t>
         </is>
       </c>
       <c r="G405" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H405" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I405" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J405" s="3" t="n">
-        <v>45763</v>
+        <v>45885</v>
       </c>
       <c r="K405" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="406">
       <c r="A406" s="1" t="inlineStr">
         <is>
-          <t>GUNOR / HARDWAHI</t>
+          <t>GUNOR / BARSOBHA</t>
         </is>
       </c>
       <c r="B406" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C406" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D406" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pits for Individuals</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E406" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F406" s="1" t="inlineStr">
         <is>
-          <t>1709003035/IF/22012035454893 — Jal ganga sambardhan dugg well bade shankar ji ke pass</t>
+          <t>1709003034/IF/22012035480635 — jal ganga 2025 dugwell richarge pit karya Rampal / Kalla Chaudhari</t>
         </is>
       </c>
       <c r="G406" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H406" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I406" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J406" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K406" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="407">
       <c r="A407" s="1" t="inlineStr">
         <is>
-          <t>GUNOR / BASOUR</t>
+          <t>GUNOR / HARDWAHI</t>
         </is>
       </c>
       <c r="B407" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C407" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D407" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E407" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F407" s="1" t="inlineStr">
         <is>
-          <t>1709003036/IF/22012035560230 — JAL GANGA KHET TALAB NIRMAAN KARY BINDRAVAN / MANMOHAN KUSHWAHA BASOURA</t>
+          <t>1709003035/IF/22012035364179 — jal ganga sambardha khet talab suraj/marua lodhi</t>
         </is>
       </c>
       <c r="G407" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H407" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I407" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J407" s="3" t="n">
-        <v>45762</v>
+        <v>45763</v>
       </c>
       <c r="K407" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="408">
       <c r="A408" s="1" t="inlineStr">
         <is>
-          <t>GUNOR / NACHNOURA</t>
+          <t>GUNOR / HARDWAHI</t>
         </is>
       </c>
       <c r="B408" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C408" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D408" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
+          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pit for Individual</t>
         </is>
       </c>
       <c r="E408" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F408" s="1" t="inlineStr">
         <is>
-          <t>1709003038/AV/22012034666245 — Shanti Dham nirman kary Harijan Basti G P NACHNOURA</t>
+          <t>1709003035/IF/22012035454893 — Jal ganga sambardhan dugg well bade shankar ji ke pass</t>
         </is>
       </c>
       <c r="G408" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H408" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I408" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J408" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K408" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="409">
       <c r="A409" s="1" t="inlineStr">
         <is>
-          <t>GUNOR / SURDAHA</t>
+          <t>GUNOR / BASOUR</t>
         </is>
       </c>
       <c r="B409" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C409" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D409" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E409" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F409" s="1" t="inlineStr">
         <is>
-          <t>1709003041/AV/22012034657048 — shanti dham nirman karya gram surdaha</t>
+          <t>1709003036/IF/22012035560230 — JAL GANGA KHET TALAB NIRMAAN KARY BINDRAVAN / MANMOHAN KUSHWAHA BASOURA</t>
         </is>
       </c>
       <c r="G409" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H409" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I409" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J409" s="3" t="n">
-        <v>45453</v>
+        <v>45762</v>
       </c>
       <c r="K409" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="410">
       <c r="A410" s="1" t="inlineStr">
         <is>
-          <t>GUNOR / SURDAHA</t>
+          <t>GUNOR / NACHNOURA</t>
         </is>
       </c>
       <c r="B410" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C410" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D410" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E410" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F410" s="1" t="inlineStr">
         <is>
-          <t>1709003041/IF/22012035345416 — JGSA 2025 Khet Talab Nirman Gaya prasad Tripathi / Ram milan Gram Kakarhai G P SURDAHA</t>
+          <t>1709003038/AV/22012034666245 — Shanti Dham nirman kary Harijan Basti G P NACHNOURA</t>
         </is>
       </c>
       <c r="G410" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H410" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I410" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J410" s="3" t="n">
-        <v>45749</v>
+        <v>45761</v>
       </c>
       <c r="K410" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="411">
       <c r="A411" s="1" t="inlineStr">
         <is>
           <t>GUNOR / SURDAHA</t>
         </is>
       </c>
       <c r="B411" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C411" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D411" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E411" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F411" s="1" t="inlineStr">
         <is>
-          <t>1709003041/IF/22012035372375 — JGSA 2025 Khet Talab Nirman Kary Dev sharan tripathi / Vishwanath Tripathi G P SURDAHA</t>
+          <t>1709003041/AV/22012034657048 — shanti dham nirman karya gram surdaha</t>
         </is>
       </c>
       <c r="G411" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H411" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I411" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J411" s="3" t="n">
-        <v>45761</v>
+        <v>45453</v>
       </c>
       <c r="K411" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="412">
       <c r="A412" s="1" t="inlineStr">
         <is>
-          <t>GUNOR / JHUMTA</t>
+          <t>GUNOR / SURDAHA</t>
         </is>
       </c>
       <c r="B412" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C412" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D412" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E412" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F412" s="1" t="inlineStr">
         <is>
-          <t>1709003044/IF/22012035339690 — koop nirman karya nabeeb khan / sardar khan</t>
+          <t>1709003041/IF/22012035345416 — JGSA 2025 Khet Talab Nirman Gaya prasad Tripathi / Ram milan Gram Kakarhai G P SURDAHA</t>
         </is>
       </c>
       <c r="G412" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H412" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I412" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J412" s="3" t="n">
-        <v>45748</v>
+        <v>45749</v>
       </c>
       <c r="K412" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="413">
       <c r="A413" s="1" t="inlineStr">
         <is>
-          <t>GUNOR / JHUMTA</t>
+          <t>GUNOR / SURDAHA</t>
         </is>
       </c>
       <c r="B413" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C413" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D413" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E413" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F413" s="1" t="inlineStr">
         <is>
-          <t>1709003044/IF/22012035339822 — khet talan nirman karya awm jal ganga abhiyan badri sahu / ramuwa sahu</t>
+          <t>1709003041/IF/22012035372375 — JGSA 2025 Khet Talab Nirman Kary Dev sharan tripathi / Vishwanath Tripathi G P SURDAHA</t>
         </is>
       </c>
       <c r="G413" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H413" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I413" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J413" s="3" t="n">
-        <v>45748</v>
+        <v>45761</v>
       </c>
       <c r="K413" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="414">
       <c r="A414" s="1" t="inlineStr">
         <is>
-          <t>GUNOR / PURAINA</t>
+          <t>GUNOR / JHUMTA</t>
         </is>
       </c>
       <c r="B414" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C414" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D414" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E414" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F414" s="1" t="inlineStr">
         <is>
-          <t>1709003046/IF/22012035409512 — JGSA 2025 Reharge Structure kapildhara Koop Nirman halke Lodhi Gram Puraina</t>
+          <t>1709003044/IF/22012035339690 — koop nirman karya nabeeb khan / sardar khan</t>
         </is>
       </c>
       <c r="G414" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H414" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I414" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J414" s="3" t="n">
-        <v>45761</v>
+        <v>45748</v>
       </c>
       <c r="K414" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="415">
       <c r="A415" s="1" t="inlineStr">
         <is>
-          <t>GUNOR / PURAINA</t>
+          <t>GUNOR / JHUMTA</t>
         </is>
       </c>
       <c r="B415" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C415" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D415" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E415" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F415" s="1" t="inlineStr">
         <is>
-          <t>1709003046/IF/22012035603018 — Ek Bagiya Ma Ke Naam Siya Bai / Nanntu Lal Patel Gram Puraina GP Puraina</t>
+          <t>1709003044/IF/22012035339822 — khet talan nirman karya awm jal ganga abhiyan badri sahu / ramuwa sahu</t>
         </is>
       </c>
       <c r="G415" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H415" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I415" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J415" s="3" t="n">
-        <v>45884</v>
+        <v>45748</v>
       </c>
       <c r="K415" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="416">
       <c r="A416" s="1" t="inlineStr">
         <is>
           <t>GUNOR / PURAINA</t>
         </is>
       </c>
       <c r="B416" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C416" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D416" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E416" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F416" s="1" t="inlineStr">
         <is>
-          <t>1709003046/IF/22012035616847 — Ek Bagiya Ma Ke Naam Siya Bai /Natthu Lal Patel Gram Puraina  Gp Puraina</t>
+          <t>1709003046/IF/22012035409512 — JGSA 2025 Reharge Structure kapildhara Koop Nirman halke Lodhi Gram Puraina</t>
         </is>
       </c>
       <c r="G416" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H416" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I416" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J416" s="3" t="n">
-        <v>45884</v>
+        <v>45761</v>
       </c>
       <c r="K416" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="417">
       <c r="A417" s="1" t="inlineStr">
         <is>
           <t>GUNOR / PURAINA</t>
         </is>
       </c>
       <c r="B417" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C417" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D417" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E417" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F417" s="1" t="inlineStr">
         <is>
-          <t>1709003046/IF/22012035616860 — Ek Bagiya Ma Ke Naam Siya Bai /Natthu Lal Patel Gram Puraina  Gp Puraina</t>
+          <t>1709003046/IF/22012035603018 — Ek Bagiya Ma Ke Naam Siya Bai / Nanntu Lal Patel Gram Puraina GP Puraina</t>
         </is>
       </c>
       <c r="G417" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H417" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I417" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J417" s="3" t="n">
         <v>45884</v>
       </c>
       <c r="K417" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="418">
       <c r="A418" s="1" t="inlineStr">
         <is>
-          <t>GUNOR / SATHANIYA</t>
+          <t>GUNOR / PURAINA</t>
         </is>
       </c>
       <c r="B418" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C418" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D418" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E418" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F418" s="1" t="inlineStr">
         <is>
-          <t>1709003048/IF/22012035316321 — khet talab nirman suneel dwivedi pita rameswari sathaniya</t>
+          <t>1709003046/IF/22012035616847 — Ek Bagiya Ma Ke Naam Siya Bai /Natthu Lal Patel Gram Puraina  Gp Puraina</t>
         </is>
       </c>
       <c r="G418" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H418" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I418" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J418" s="3" t="n">
-        <v>45745</v>
+        <v>45884</v>
       </c>
       <c r="K418" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="419">
       <c r="A419" s="1" t="inlineStr">
         <is>
-          <t>GUNOR / SATHANIYA</t>
+          <t>GUNOR / PURAINA</t>
         </is>
       </c>
       <c r="B419" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C419" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D419" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E419" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F419" s="1" t="inlineStr">
         <is>
-          <t>1709003048/IF/22012035415145 — jgsa 2025 recharge structure kapil dhara kup lalan yadav  sathaniya</t>
+          <t>1709003046/IF/22012035616860 — Ek Bagiya Ma Ke Naam Siya Bai /Natthu Lal Patel Gram Puraina  Gp Puraina</t>
         </is>
       </c>
       <c r="G419" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H419" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I419" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J419" s="3" t="n">
-        <v>45761</v>
+        <v>45884</v>
       </c>
       <c r="K419" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="420">
       <c r="A420" s="1" t="inlineStr">
         <is>
           <t>GUNOR / SATHANIYA</t>
         </is>
       </c>
       <c r="B420" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C420" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D420" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E420" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F420" s="1" t="inlineStr">
         <is>
-          <t>1709003048/IF/22012035548259 — khet talab sankar gotam pita gorelal sathaniya</t>
+          <t>1709003048/IF/22012035316321 — khet talab nirman suneel dwivedi pita rameswari sathaniya</t>
         </is>
       </c>
       <c r="G420" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H420" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I420" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J420" s="3" t="n">
-        <v>45802</v>
+        <v>45745</v>
       </c>
       <c r="K420" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="421">
       <c r="A421" s="1" t="inlineStr">
         <is>
-          <t>GUNOR / KACHNARA</t>
+          <t>GUNOR / SATHANIYA</t>
         </is>
       </c>
       <c r="B421" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C421" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D421" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E421" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F421" s="1" t="inlineStr">
         <is>
-          <t>1709003049/IF/22012035283959 — Kapildhara koop vednarayan patel pita dharmdash</t>
+          <t>1709003048/IF/22012035415145 — jgsa 2025 recharge structure kapil dhara kup lalan yadav  sathaniya</t>
         </is>
       </c>
       <c r="G421" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H421" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I421" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J421" s="3" t="n">
-        <v>45655</v>
+        <v>45761</v>
       </c>
       <c r="K421" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="422">
       <c r="A422" s="1" t="inlineStr">
         <is>
-          <t>GUNOR / KACHNARA</t>
+          <t>GUNOR / SATHANIYA</t>
         </is>
       </c>
       <c r="B422" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C422" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D422" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E422" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F422" s="1" t="inlineStr">
         <is>
-          <t>1709003049/IF/22012035283960 — Kapildhara koop vednarayan patel pita dharmdash</t>
+          <t>1709003048/IF/22012035548259 — khet talab sankar gotam pita gorelal sathaniya</t>
         </is>
       </c>
       <c r="G422" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H422" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I422" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J422" s="3" t="n">
-        <v>45655</v>
+        <v>45802</v>
       </c>
       <c r="K422" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="423">
       <c r="A423" s="1" t="inlineStr">
         <is>
           <t>GUNOR / KACHNARA</t>
         </is>
       </c>
       <c r="B423" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C423" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D423" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E423" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F423" s="1" t="inlineStr">
         <is>
-          <t>1709003049/IF/22012035657098 — kapildhara koop bhadaiya pita jhagadu lohar</t>
+          <t>1709003049/IF/22012035283959 — Kapildhara koop vednarayan patel pita dharmdash</t>
         </is>
       </c>
       <c r="G423" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H423" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I423" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J423" s="3" t="n">
-        <v>45932</v>
+        <v>45655</v>
       </c>
       <c r="K423" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="424">
       <c r="A424" s="1" t="inlineStr">
         <is>
           <t>GUNOR / KACHNARA</t>
         </is>
       </c>
       <c r="B424" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C424" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D424" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E424" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F424" s="1" t="inlineStr">
         <is>
-          <t>1709003049/IF/22012035657105 — Kapildhara koop bhadaiya pita jhagadu lohar chouki</t>
+          <t>1709003049/IF/22012035283960 — Kapildhara koop vednarayan patel pita dharmdash</t>
         </is>
       </c>
       <c r="G424" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H424" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I424" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J424" s="3" t="n">
-        <v>45932</v>
+        <v>45655</v>
       </c>
       <c r="K424" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="425">
       <c r="A425" s="1" t="inlineStr">
         <is>
           <t>GUNOR / KACHNARA</t>
         </is>
       </c>
       <c r="B425" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C425" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D425" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E425" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F425" s="1" t="inlineStr">
         <is>
-          <t>1709003049/IF/22012035657110 — kapildhara koop bhadaiya pita jhagadu lohar chouki</t>
+          <t>1709003049/IF/22012035657098 — kapildhara koop bhadaiya pita jhagadu lohar</t>
         </is>
       </c>
       <c r="G425" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H425" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I425" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J425" s="3" t="n">
         <v>45932</v>
       </c>
       <c r="K425" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="426">
       <c r="A426" s="1" t="inlineStr">
         <is>
-          <t>GUNOR / SAHILWARA</t>
+          <t>GUNOR / KACHNARA</t>
         </is>
       </c>
       <c r="B426" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C426" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D426" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E426" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F426" s="1" t="inlineStr">
         <is>
-          <t>1709003050/IF/22012035244414 — bhurelal diwedi plantation shahilwara</t>
+          <t>1709003049/IF/22012035657105 — Kapildhara koop bhadaiya pita jhagadu lohar chouki</t>
         </is>
       </c>
       <c r="G426" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H426" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I426" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J426" s="3" t="n">
-        <v>45407</v>
+        <v>45932</v>
       </c>
       <c r="K426" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="427">
       <c r="A427" s="1" t="inlineStr">
         <is>
-          <t>GUNOR / DIGHOURA</t>
+          <t>GUNOR / KACHNARA</t>
         </is>
       </c>
       <c r="B427" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C427" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D427" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E427" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F427" s="1" t="inlineStr">
         <is>
-          <t>1709003051/IF/22012035344396 — khet talab nirman karya awm jal ganga samvardhan yojna sattar mohammad / saruwa</t>
+          <t>1709003049/IF/22012035657110 — kapildhara koop bhadaiya pita jhagadu lohar chouki</t>
         </is>
       </c>
       <c r="G427" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H427" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I427" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J427" s="3" t="n">
-        <v>45748</v>
+        <v>45932</v>
       </c>
       <c r="K427" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="428">
       <c r="A428" s="1" t="inlineStr">
         <is>
-          <t>GUNOR / DIGHOURA</t>
+          <t>GUNOR / SAHILWARA</t>
         </is>
       </c>
       <c r="B428" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C428" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D428" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E428" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F428" s="1" t="inlineStr">
         <is>
-          <t>1709003051/IF/22012035603626 — Ek Bagiya Maa Ke Naam Sarita Bai Chaudhari</t>
+          <t>1709003050/IF/22012035244414 — bhurelal diwedi plantation shahilwara</t>
         </is>
       </c>
       <c r="G428" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H428" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I428" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J428" s="3" t="n">
-        <v>45870</v>
+        <v>45407</v>
       </c>
       <c r="K428" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="429">
       <c r="A429" s="1" t="inlineStr">
         <is>
           <t>GUNOR / DIGHOURA</t>
         </is>
       </c>
       <c r="B429" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C429" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D429" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E429" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F429" s="1" t="inlineStr">
         <is>
-          <t>1709003051/IF/22012035649288 — Ek Bagiya Maa Ke Naam saroj Dheemar</t>
+          <t>1709003051/IF/22012035344396 — khet talab nirman karya awm jal ganga samvardhan yojna sattar mohammad / saruwa</t>
         </is>
       </c>
       <c r="G429" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H429" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I429" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J429" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K429" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="430">
       <c r="A430" s="1" t="inlineStr">
         <is>
-          <t>GUNOR / LUHAGAON</t>
+          <t>GUNOR / DIGHOURA</t>
         </is>
       </c>
       <c r="B430" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C430" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D430" s="1" t="inlineStr">
         <is>
-          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Construction of Roof Top Rain Water Harvesting Structure for Community</t>
+          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E430" s="1" t="inlineStr">
         <is>
-          <t>Roof Water Harvesting on gov/panchayat bldg</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F430" s="1" t="inlineStr">
         <is>
-          <t>1709003054/WC/22012035222289 — Construction Of Pits In Patpara Nala Village Luhargaon GP Luhargaon</t>
+          <t>1709003051/IF/22012035603626 — Ek Bagiya Maa Ke Naam Sarita Bai Chaudhari</t>
         </is>
       </c>
       <c r="G430" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H430" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I430" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J430" s="3" t="n">
-        <v>45567</v>
+        <v>45870</v>
       </c>
       <c r="K430" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="431">
       <c r="A431" s="1" t="inlineStr">
         <is>
-          <t>GUNOR / LUHAGAON</t>
+          <t>GUNOR / DIGHOURA</t>
         </is>
       </c>
       <c r="B431" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C431" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D431" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E431" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F431" s="1" t="inlineStr">
         <is>
-          <t>1709003054/WH/22012034941828 — Talab Jeernoddhar Karya Nirstai Talab Gram Amari</t>
+          <t>1709003051/IF/22012035649288 — Ek Bagiya Maa Ke Naam saroj Dheemar</t>
         </is>
       </c>
       <c r="G431" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H431" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I431" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J431" s="3" t="n">
-        <v>45449</v>
+        <v>45748</v>
       </c>
       <c r="K431" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="432">
       <c r="A432" s="1" t="inlineStr">
         <is>
-          <t>GUNOR / SITHOULI</t>
+          <t>GUNOR / LUHAGAON</t>
         </is>
       </c>
       <c r="B432" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C432" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D432" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mitti Murram Roads for Community / Construction of Mitti Murram Roads for Community</t>
+          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Construction of Roof Top Rain Water Harvesting Structure for Community</t>
         </is>
       </c>
       <c r="E432" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Roof Water Harvesting on gov/panchayat bldg</t>
         </is>
       </c>
       <c r="F432" s="1" t="inlineStr">
         <is>
-          <t>1709003055/RC/22012034819557 — murmi krit road bamurahiya men road seraghunath pura tak</t>
+          <t>1709003054/WC/22012035222289 — Construction Of Pits In Patpara Nala Village Luhargaon GP Luhargaon</t>
         </is>
       </c>
       <c r="G432" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H432" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I432" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J432" s="3" t="n">
-        <v>45451</v>
+        <v>45567</v>
       </c>
       <c r="K432" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="433">
       <c r="A433" s="1" t="inlineStr">
         <is>
-          <t>GUNOR / SITHOULI</t>
+          <t>GUNOR / LUHAGAON</t>
         </is>
       </c>
       <c r="B433" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C433" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D433" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Renovtion of Community Ponds for Comm / Rejuvenation of Pond for Community</t>
         </is>
       </c>
       <c r="E433" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F433" s="1" t="inlineStr">
         <is>
-          <t>1709003055/WC/22012035209891 — bada talab bamurahiya</t>
+          <t>1709003054/WH/22012034941828 — Talab Jeernoddhar Karya Nirstai Talab Gram Amari</t>
         </is>
       </c>
       <c r="G433" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H433" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I433" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J433" s="3" t="n">
-        <v>45451</v>
+        <v>45449</v>
       </c>
       <c r="K433" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="434">
       <c r="A434" s="1" t="inlineStr">
         <is>
           <t>GUNOR / SITHOULI</t>
         </is>
       </c>
       <c r="B434" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C434" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D434" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Construction of Mitti Murram Roads for Community / Construction of Farm Roads for Community</t>
         </is>
       </c>
       <c r="E434" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F434" s="1" t="inlineStr">
         <is>
-          <t>1709003055/WC/22012035235152 — bolder check dam nirman karya badakasab nala dhanokhar</t>
+          <t>1709003055/RC/22012034819557 — murmi krit road bamurahiya men road seraghunath pura tak</t>
         </is>
       </c>
       <c r="G434" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H434" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I434" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J434" s="3" t="n">
-        <v>45567</v>
+        <v>45451</v>
       </c>
       <c r="K434" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="435">
       <c r="A435" s="1" t="inlineStr">
         <is>
-          <t>GUNOR / TIGHARA BUJURG</t>
+          <t>GUNOR / SITHOULI</t>
         </is>
       </c>
       <c r="B435" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C435" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D435" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E435" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F435" s="1" t="inlineStr">
         <is>
-          <t>1709003059/IF/22012035553144 — जल संवर्धन खेत तालाब निर्माण कार्य नरेंद्र बागरी तिघरा बुजुर्ग</t>
+          <t>1709003055/WC/22012035209891 — bada talab bamurahiya</t>
         </is>
       </c>
       <c r="G435" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H435" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I435" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J435" s="3" t="n">
-        <v>45761</v>
+        <v>45451</v>
       </c>
       <c r="K435" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="436">
       <c r="A436" s="1" t="inlineStr">
         <is>
-          <t>GUNOR / MANIKPUR</t>
+          <t>GUNOR / SITHOULI</t>
         </is>
       </c>
       <c r="B436" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C436" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D436" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E436" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F436" s="1" t="inlineStr">
         <is>
-          <t>1709003060/IF/22012035325241 — Jal Ganga 2025 khettalab  Hanuman sharan Aginhotri S/O Ramprakash katan saleha road 1000 km</t>
+          <t>1709003055/WC/22012035235152 — bolder check dam nirman karya badakasab nala dhanokhar</t>
         </is>
       </c>
       <c r="G436" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H436" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I436" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J436" s="3" t="n">
-        <v>45752</v>
+        <v>45567</v>
       </c>
       <c r="K436" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="437">
       <c r="A437" s="1" t="inlineStr">
         <is>
-          <t>GUNOR / MANIKPUR</t>
+          <t>GUNOR / SHYAMARDADA</t>
         </is>
       </c>
       <c r="B437" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C437" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D437" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Constr of Boulder Check Dam for Individuals / Construction of Boulder Check Dam for Individual</t>
         </is>
       </c>
       <c r="E437" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F437" s="1" t="inlineStr">
         <is>
-          <t>1709003060/IF/22012035325256 — Jal Ganga 2025 khettalab  Hanuman sharan Aginhotri S/O Ramprakash katan saleha road 1000 qm</t>
+          <t>1709003057/IF/VB/YD/22012035665043 — Constr of Boulder Check Dam for 2s khajulha nala 1 G P Shyamardanda</t>
         </is>
       </c>
       <c r="G437" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H437" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I437" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J437" s="3" t="n">
-        <v>45752</v>
+        <v>46178</v>
       </c>
       <c r="K437" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="438">
       <c r="A438" s="1" t="inlineStr">
         <is>
-          <t>GUNOR / MANIKPUR</t>
+          <t>GUNOR / TIGHARA BUJURG</t>
         </is>
       </c>
       <c r="B438" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C438" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D438" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E438" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F438" s="1" t="inlineStr">
         <is>
-          <t>1709003060/IF/22012035325712 — Jal Ganga 2025 khettalab  Hanuman sharan Aginhotri S/O Ramprakash manikpur</t>
+          <t>1709003059/IF/22012035553144 — जल संवर्धन खेत तालाब निर्माण कार्य नरेंद्र बागरी तिघरा बुजुर्ग</t>
         </is>
       </c>
       <c r="G438" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H438" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I438" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J438" s="3" t="n">
-        <v>45752</v>
+        <v>45761</v>
       </c>
       <c r="K438" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="439">
       <c r="A439" s="1" t="inlineStr">
         <is>
           <t>GUNOR / MANIKPUR</t>
         </is>
       </c>
       <c r="B439" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C439" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D439" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E439" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F439" s="1" t="inlineStr">
         <is>
-          <t>1709003060/WC/22012035307355 — Samudayk  dugweel recharg akonaa wale ke ghar ke pass bilgai</t>
+          <t>1709003060/IF/22012035325241 — Jal Ganga 2025 khettalab  Hanuman sharan Aginhotri S/O Ramprakash katan saleha road 1000 km</t>
         </is>
       </c>
       <c r="G439" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H439" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I439" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J439" s="3" t="n">
         <v>45752</v>
       </c>
       <c r="K439" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="440">
       <c r="A440" s="1" t="inlineStr">
         <is>
-          <t>GUNOR / BHITARI</t>
+          <t>GUNOR / MANIKPUR</t>
         </is>
       </c>
       <c r="B440" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C440" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D440" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E440" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F440" s="1" t="inlineStr">
         <is>
-          <t>1709003061/IF/22012035315488 — खेत तालाब निर्माण बद्री प्रसाद तिवारी मंगरेला कलां</t>
+          <t>1709003060/IF/22012035325256 — Jal Ganga 2025 khettalab  Hanuman sharan Aginhotri S/O Ramprakash katan saleha road 1000 qm</t>
         </is>
       </c>
       <c r="G440" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H440" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I440" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J440" s="3" t="n">
-        <v>45684</v>
+        <v>45752</v>
       </c>
       <c r="K440" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="441">
       <c r="A441" s="1" t="inlineStr">
         <is>
-          <t>GUNOR / BHULGAWAN</t>
+          <t>GUNOR / MANIKPUR</t>
         </is>
       </c>
       <c r="B441" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C441" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D441" s="1" t="inlineStr">
         <is>
-          <t>Constr of Culvert/cross drainage work for Comm / Construction of Culvert for Community</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E441" s="1" t="inlineStr">
         <is>
-          <t>Culvert</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F441" s="1" t="inlineStr">
         <is>
-          <t>1709003063/AV/22012034657132 — Nali Nirman Karya Rakesh Singh Ke Ghar Se Puliya Tak</t>
+          <t>1709003060/IF/22012035325712 — Jal Ganga 2025 khettalab  Hanuman sharan Aginhotri S/O Ramprakash manikpur</t>
         </is>
       </c>
       <c r="G441" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H441" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I441" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J441" s="3" t="n">
-        <v>45383</v>
+        <v>45752</v>
       </c>
       <c r="K441" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="442">
       <c r="A442" s="1" t="inlineStr">
         <is>
-          <t>GUNOR / HAHIRA</t>
+          <t>GUNOR / MANIKPUR</t>
         </is>
       </c>
       <c r="B442" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C442" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D442" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E442" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F442" s="1" t="inlineStr">
         <is>
-          <t>1709003064/WC/22012035210149 — बोल्डर चेक डेम निर्माण कार्य राजेंद्र द्विवेदी के खेत पास उमरी</t>
+          <t>1709003060/WC/22012035307355 — Samudayk  dugweel recharg akonaa wale ke ghar ke pass bilgai</t>
         </is>
       </c>
       <c r="G442" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H442" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I442" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J442" s="3" t="n">
-        <v>45451</v>
+        <v>45752</v>
       </c>
       <c r="K442" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="443">
       <c r="A443" s="1" t="inlineStr">
         <is>
-          <t>GUNOR / BHATANWARA</t>
+          <t>GUNOR / BHITARI</t>
         </is>
       </c>
       <c r="B443" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C443" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D443" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E443" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F443" s="1" t="inlineStr">
         <is>
-          <t>1709003065/IF/22012035368661 — jalganga sambardhan  ashwani/santram patel</t>
+          <t>1709003061/IF/22012035315488 — खेत तालाब निर्माण बद्री प्रसाद तिवारी मंगरेला कलां</t>
         </is>
       </c>
       <c r="G443" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H443" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I443" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J443" s="3" t="n">
-        <v>45748</v>
+        <v>45684</v>
       </c>
       <c r="K443" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="444">
       <c r="A444" s="1" t="inlineStr">
         <is>
-          <t>GUNOR / KARAHIYA</t>
+          <t>GUNOR / BHULGAWAN</t>
         </is>
       </c>
       <c r="B444" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C444" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D444" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Constr of Culvert/cross drainage work for Comm / Construction of Culvert for Community</t>
         </is>
       </c>
       <c r="E444" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Culvert</t>
         </is>
       </c>
       <c r="F444" s="1" t="inlineStr">
         <is>
-          <t>1709003066/WC/22012035201422 — वॉटर कांजेर्वेशन पिट कलावती के खेत के बगल से नाला मे</t>
+          <t>1709003063/AV/22012034657132 — Nali Nirman Karya Rakesh Singh Ke Ghar Se Puliya Tak</t>
         </is>
       </c>
       <c r="G444" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H444" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I444" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J444" s="3" t="n">
-        <v>45396</v>
+        <v>45383</v>
       </c>
       <c r="K444" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="445">
       <c r="A445" s="1" t="inlineStr">
         <is>
-          <t>GUNOR / CHHAPARWARA</t>
+          <t>GUNOR / HAHIRA</t>
         </is>
       </c>
       <c r="B445" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C445" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D445" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E445" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F445" s="1" t="inlineStr">
         <is>
-          <t>1709003067/IF/22012035355799 — JAL GANGA SAMVARDHAN HITGRAHI MISHRI LAL CHAUDHARI GRAM CHHAPARWARA</t>
+          <t>1709003064/WC/22012035210149 — बोल्डर चेक डेम निर्माण कार्य राजेंद्र द्विवेदी के खेत पास उमरी</t>
         </is>
       </c>
       <c r="G445" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H445" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I445" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J445" s="3" t="n">
-        <v>45761</v>
+        <v>45451</v>
       </c>
       <c r="K445" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="446">
       <c r="A446" s="1" t="inlineStr">
         <is>
-          <t>GUNOR / CHHAPARWARA</t>
+          <t>GUNOR / BHATANWARA</t>
         </is>
       </c>
       <c r="B446" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C446" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D446" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E446" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F446" s="1" t="inlineStr">
         <is>
-          <t>1709003067/IF/22012035406512 — JGSA RECHARGE STRUCTURE KAPILDHARA KUP RAMTEK PATEL S/O HARDAS GRAM KUSEDAR</t>
+          <t>1709003065/IF/22012035368661 — jalganga sambardhan  ashwani/santram patel</t>
         </is>
       </c>
       <c r="G446" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H446" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I446" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J446" s="3" t="n">
-        <v>45791</v>
+        <v>45748</v>
       </c>
       <c r="K446" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="447">
       <c r="A447" s="1" t="inlineStr">
         <is>
-          <t>GUNOR / BANDHOURA</t>
+          <t>GUNOR / KARAHIYA</t>
         </is>
       </c>
       <c r="B447" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C447" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D447" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E447" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F447" s="1" t="inlineStr">
         <is>
-          <t>1709003069/IF/22012035305593 — हितैषी खेत तालाब कार्य संतूलाल वर्मा पिता हल्काई ग्राम असौनी, बंधौरा</t>
+          <t>1709003066/WC/22012035201422 — वॉटर कांजेर्वेशन पिट कलावती के खेत के बगल से नाला मे</t>
         </is>
       </c>
       <c r="G447" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H447" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I447" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J447" s="3" t="n">
-        <v>45568</v>
+        <v>45396</v>
       </c>
       <c r="K447" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="448">
       <c r="A448" s="1" t="inlineStr">
         <is>
-          <t>GUNOR / BANDHOURA</t>
+          <t>GUNOR / CHHAPARWARA</t>
         </is>
       </c>
       <c r="B448" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C448" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D448" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E448" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F448" s="1" t="inlineStr">
         <is>
-          <t>1709003069/IF/22012035306494 — हितैषी खेत तालाब कार्य संतूलाल वर्मा पिता हल्काई ग्राम असौनी, बंधौरा</t>
+          <t>1709003067/IF/22012035355799 — JAL GANGA SAMVARDHAN HITGRAHI MISHRI LAL CHAUDHARI GRAM CHHAPARWARA</t>
         </is>
       </c>
       <c r="G448" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H448" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I448" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J448" s="3" t="n">
-        <v>45568</v>
+        <v>45761</v>
       </c>
       <c r="K448" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="449">
       <c r="A449" s="1" t="inlineStr">
         <is>
-          <t>GUNOR / BANDHOURA</t>
+          <t>GUNOR / CHHAPARWARA</t>
         </is>
       </c>
       <c r="B449" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C449" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D449" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E449" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F449" s="1" t="inlineStr">
         <is>
-          <t>1709003069/IF/22012035346904 — जल गंगा संवर्धन 2025 खेत तालाब कार्य बेवा कल्ली बाई पति लल्ली वर्मा असौनी , बंधौरा</t>
+          <t>1709003067/IF/22012035406512 — JGSA RECHARGE STRUCTURE KAPILDHARA KUP RAMTEK PATEL S/O HARDAS GRAM KUSEDAR</t>
         </is>
       </c>
       <c r="G449" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H449" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I449" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J449" s="3" t="n">
-        <v>45761</v>
+        <v>45791</v>
       </c>
       <c r="K449" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="450">
       <c r="A450" s="1" t="inlineStr">
         <is>
-          <t>GUNOR / DHARWARA</t>
+          <t>GUNOR / BANDHOURA</t>
         </is>
       </c>
       <c r="B450" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C450" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D450" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E450" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F450" s="1" t="inlineStr">
         <is>
-          <t>1709003070/IF/22012035646358 — माँ की बगिया निर्माण कार्य गेंदा रामसखी दहायत  पति रामभुवन दहायत  के खेत में</t>
+          <t>1709003069/IF/22012035305593 — हितैषी खेत तालाब कार्य संतूलाल वर्मा पिता हल्काई ग्राम असौनी, बंधौरा</t>
         </is>
       </c>
       <c r="G450" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H450" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I450" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J450" s="3" t="n">
-        <v>45932</v>
+        <v>45568</v>
       </c>
       <c r="K450" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="451">
       <c r="A451" s="1" t="inlineStr">
         <is>
-          <t>GUNOR / KULGAWAN</t>
+          <t>GUNOR / BANDHOURA</t>
         </is>
       </c>
       <c r="B451" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C451" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D451" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E451" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F451" s="1" t="inlineStr">
         <is>
-          <t>1709003073/IF/22012035551699 — जल गंगा संवर्धन 2025 खेत तालाब कार्य अर्जुन पिता Tantoo कोल कुलगवां मड़ैयन</t>
+          <t>1709003069/IF/22012035306494 — हितैषी खेत तालाब कार्य संतूलाल वर्मा पिता हल्काई ग्राम असौनी, बंधौरा</t>
         </is>
       </c>
       <c r="G451" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H451" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I451" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J451" s="3" t="n">
-        <v>45761</v>
+        <v>45568</v>
       </c>
       <c r="K451" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="452">
       <c r="A452" s="1" t="inlineStr">
         <is>
-          <t>GUNOR / NAYAGAON</t>
+          <t>GUNOR / BANDHOURA</t>
         </is>
       </c>
       <c r="B452" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C452" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D452" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E452" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F452" s="1" t="inlineStr">
         <is>
-          <t>1709003074/IF/22012035404733 — जल गंगा संवर्धन 2025 खेत तालाब कार्य सियाराम पिता रामप्रताप चौरसिया, कटरा, नयागांव</t>
+          <t>1709003069/IF/22012035346904 — जल गंगा संवर्धन 2025 खेत तालाब कार्य बेवा कल्ली बाई पति लल्ली वर्मा असौनी , बंधौरा</t>
         </is>
       </c>
       <c r="G452" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H452" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I452" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J452" s="3" t="n">
-        <v>45762</v>
+        <v>45761</v>
       </c>
       <c r="K452" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="453">
       <c r="A453" s="1" t="inlineStr">
         <is>
-          <t>GUNOR / NAYAGAON</t>
+          <t>GUNOR / BANDHOURA</t>
         </is>
       </c>
       <c r="B453" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C453" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>D--RURAL INFRASTUCTURE / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D453" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Construction of Soak Pit for Individual / Construction of Soak Pit for Individual</t>
         </is>
       </c>
       <c r="E453" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F453" s="1" t="inlineStr">
         <is>
-          <t>1709003074/WH/22012034940963 — तालाब सौन्दर्यीकरण कार्य कुलयाना मोहल्ला नयागाव</t>
+          <t>1709003069/IF/VB/YD/22012035665400 — Construction of Soak Pit for 2</t>
         </is>
       </c>
       <c r="G453" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H453" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I453" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J453" s="3" t="n">
-        <v>45392</v>
+        <v>46297</v>
       </c>
       <c r="K453" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="454">
       <c r="A454" s="1" t="inlineStr">
         <is>
-          <t>GUNOR / SALEHA</t>
+          <t>GUNOR / DHARWARA</t>
         </is>
       </c>
       <c r="B454" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C454" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D454" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E454" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F454" s="1" t="inlineStr">
         <is>
-          <t>1709003075/IF/22012035535034 — JGSA 2025 khet talab karya Bhawani Pita Malkhan Singh,Bamhor, Saleha</t>
+          <t>1709003070/IF/22012035646358 — माँ की बगिया निर्माण कार्य गेंदा रामसखी दहायत  पति रामभुवन दहायत  के खेत में</t>
         </is>
       </c>
       <c r="G454" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H454" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I454" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J454" s="3" t="n">
-        <v>45762</v>
+        <v>45932</v>
       </c>
       <c r="K454" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="455">
       <c r="A455" s="1" t="inlineStr">
         <is>
-          <t>GUNOR / SALEHA</t>
+          <t>GUNOR / KULGAWAN</t>
         </is>
       </c>
       <c r="B455" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C455" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D455" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E455" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F455" s="1" t="inlineStr">
         <is>
-          <t>1709003075/RC/22012034827575 — cc road and  nali nirman karya gorelal chaudhari ke ghar se ram prasad chaudhari ke ghar ki or</t>
+          <t>1709003073/IF/22012035551699 — जल गंगा संवर्धन 2025 खेत तालाब कार्य अर्जुन पिता Tantoo कोल कुलगवां मड़ैयन</t>
         </is>
       </c>
       <c r="G455" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H455" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I455" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J455" s="3" t="n">
-        <v>45392</v>
+        <v>45761</v>
       </c>
       <c r="K455" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="456">
       <c r="A456" s="1" t="inlineStr">
         <is>
-          <t>GUNOR / NACHNE</t>
+          <t>GUNOR / NAYAGAON</t>
         </is>
       </c>
       <c r="B456" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C456" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D456" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E456" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F456" s="1" t="inlineStr">
         <is>
-          <t>1709003077/WC/22012035251600 — Samudayik Talab Machli palan asulkhe pe khet ke pass Nachne</t>
+          <t>1709003074/IF/22012035404733 — जल गंगा संवर्धन 2025 खेत तालाब कार्य सियाराम पिता रामप्रताप चौरसिया, कटरा, नयागांव</t>
         </is>
       </c>
       <c r="G456" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H456" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I456" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J456" s="3" t="n">
-        <v>45683</v>
+        <v>45762</v>
       </c>
       <c r="K456" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="457">
       <c r="A457" s="1" t="inlineStr">
         <is>
-          <t>GUNOR / NACHNE</t>
+          <t>GUNOR / NAYAGAON</t>
         </is>
       </c>
       <c r="B457" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C457" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D457" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Renovtion of Community Ponds for Comm / Rejuvenation of Pond for Community</t>
         </is>
       </c>
       <c r="E457" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F457" s="1" t="inlineStr">
         <is>
-          <t>1709003077/WC/22012035251601 — Samudayik Talab Machli palan asulkhe pe khet ke pass Nachne</t>
+          <t>1709003074/WH/22012034940963 — तालाब सौन्दर्यीकरण कार्य कुलयाना मोहल्ला नयागाव</t>
         </is>
       </c>
       <c r="G457" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H457" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I457" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J457" s="3" t="n">
-        <v>45683</v>
+        <v>45392</v>
       </c>
       <c r="K457" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="458">
       <c r="A458" s="1" t="inlineStr">
         <is>
-          <t>GUNOR / SINGHAURA</t>
+          <t>GUNOR / SALEHA</t>
         </is>
       </c>
       <c r="B458" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C458" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D458" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E458" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F458" s="1" t="inlineStr">
         <is>
-          <t>1709003079/WC/22012035279132 — Jal Ganga 2025 Dugwell Recharge kushwaha mohhalla ke pas</t>
+          <t>1709003075/IF/22012035535034 — JGSA 2025 khet talab karya Bhawani Pita Malkhan Singh,Bamhor, Saleha</t>
         </is>
       </c>
       <c r="G458" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H458" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I458" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J458" s="3" t="n">
         <v>45762</v>
       </c>
       <c r="K458" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="459">
       <c r="A459" s="1" t="inlineStr">
         <is>
-          <t>GUNOR / MALHAN</t>
+          <t>GUNOR / SALEHA</t>
         </is>
       </c>
       <c r="B459" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C459" s="1" t="inlineStr">
         <is>
-          <t>C--COMMON INFRASTRUCTURE FOR NRLM COMPLIANT SELF HELP GROUPS / Anganwadi/Other Rural Infrastructure</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D459" s="1" t="inlineStr">
         <is>
-          <t>Constr of agri produce storage building for groups / Construction of Agricultural produce storage Building for Groups</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E459" s="1" t="inlineStr">
         <is>
-          <t>Constr of Food Grain storage</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F459" s="1" t="inlineStr">
         <is>
-          <t>1709003081/AV/22012034664776 — Water ground dikes turkital nala par</t>
+          <t>1709003075/RC/22012034827575 — cc road and  nali nirman karya gorelal chaudhari ke ghar se ram prasad chaudhari ke ghar ki or</t>
         </is>
       </c>
       <c r="G459" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H459" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I459" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J459" s="3" t="n">
-        <v>45567</v>
+        <v>45392</v>
       </c>
       <c r="K459" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="460">
       <c r="A460" s="1" t="inlineStr">
         <is>
-          <t>GUNOR / MALHAN</t>
+          <t>GUNOR / NACHNE</t>
         </is>
       </c>
       <c r="B460" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C460" s="1" t="inlineStr">
         <is>
-          <t>C--COMMON INFRASTRUCTURE FOR NRLM COMPLIANT SELF HELP GROUPS / Anganwadi/Other Rural Infrastructure</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D460" s="1" t="inlineStr">
         <is>
-          <t>Constr of agri produce storage building for groups / Construction of Agricultural produce storage Building for Groups</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E460" s="1" t="inlineStr">
         <is>
-          <t>Constr of Food Grain storage</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F460" s="1" t="inlineStr">
         <is>
-          <t>1709003081/AV/22012034664794 — Water ground dikes turkital nala par</t>
+          <t>1709003077/WC/22012035251600 — Samudayik Talab Machli palan asulkhe pe khet ke pass Nachne</t>
         </is>
       </c>
       <c r="G460" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H460" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I460" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J460" s="3" t="n">
-        <v>45684</v>
+        <v>45683</v>
       </c>
       <c r="K460" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="461">
       <c r="A461" s="1" t="inlineStr">
         <is>
-          <t>GUNOR / MALHAN</t>
+          <t>GUNOR / NACHNE</t>
         </is>
       </c>
       <c r="B461" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C461" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D461" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E461" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F461" s="1" t="inlineStr">
         <is>
-          <t>1709003081/IF/22012035363677 — khet Talab nirman karya Rambhuan dhimar/mithua</t>
+          <t>1709003077/WC/22012035251601 — Samudayik Talab Machli palan asulkhe pe khet ke pass Nachne</t>
         </is>
       </c>
       <c r="G461" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H461" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I461" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J461" s="3" t="n">
-        <v>45761</v>
+        <v>45683</v>
       </c>
       <c r="K461" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="462">
       <c r="A462" s="1" t="inlineStr">
         <is>
-          <t>GUNOR / MALHAN</t>
+          <t>GUNOR / SINGHAURA</t>
         </is>
       </c>
       <c r="B462" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C462" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D462" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
         </is>
       </c>
       <c r="E462" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F462" s="1" t="inlineStr">
         <is>
-          <t>1709003081/IF/22012035365790 — जल गंगा संवर्धन खेत तालाब निर्माण कार्य सन्तु ढीमर पिता मिठुआ ढीमर</t>
+          <t>1709003079/WC/22012035279132 — Jal Ganga 2025 Dugwell Recharge kushwaha mohhalla ke pas</t>
         </is>
       </c>
       <c r="G462" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H462" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I462" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J462" s="3" t="n">
-        <v>45761</v>
+        <v>45762</v>
       </c>
       <c r="K462" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="463">
       <c r="A463" s="1" t="inlineStr">
         <is>
           <t>GUNOR / MALHAN</t>
         </is>
       </c>
       <c r="B463" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C463" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>C--COMMON INFRASTRUCTURE FOR NRLM COMPLIANT SELF HELP GROUPS / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D463" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Constr of agri produce storage building for groups / Construction of Agricultural Produce Storage Building for Community</t>
         </is>
       </c>
       <c r="E463" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Constr of Food Grain storage</t>
         </is>
       </c>
       <c r="F463" s="1" t="inlineStr">
         <is>
-          <t>1709003081/WC/22012035255867 — SAMUDAYIK TALAB MACHLI PALANYARD SAHIT NIRMAN KARYA SIMRI</t>
+          <t>1709003081/AV/22012034664776 — Water ground dikes turkital nala par</t>
         </is>
       </c>
       <c r="G463" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H463" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I463" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J463" s="3" t="n">
-        <v>45683</v>
+        <v>45567</v>
       </c>
       <c r="K463" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="464">
       <c r="A464" s="1" t="inlineStr">
         <is>
-          <t>GUNOR / BILHA-SURDAHA</t>
+          <t>GUNOR / MALHAN</t>
         </is>
       </c>
       <c r="B464" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C464" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>C--COMMON INFRASTRUCTURE FOR NRLM COMPLIANT SELF HELP GROUPS / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D464" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
+          <t>Constr of agri produce storage building for groups / Construction of Agricultural Produce Storage Building for Community</t>
         </is>
       </c>
       <c r="E464" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium</t>
+          <t>Constr of Food Grain storage</t>
         </is>
       </c>
       <c r="F464" s="1" t="inlineStr">
         <is>
-          <t>1709003082/AV/22012034664481 — Shantidham Nirman karya siddh pura basti bilha</t>
+          <t>1709003081/AV/22012034664794 — Water ground dikes turkital nala par</t>
         </is>
       </c>
       <c r="G464" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H464" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I464" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J464" s="3" t="n">
-        <v>45683</v>
+        <v>45684</v>
       </c>
       <c r="K464" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="465">
       <c r="A465" s="1" t="inlineStr">
         <is>
-          <t>GUNOR / CHIKLHAI</t>
+          <t>GUNOR / MALHAN</t>
         </is>
       </c>
       <c r="B465" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C465" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D465" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E465" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F465" s="1" t="inlineStr">
         <is>
-          <t>1709003083/AV/22012034657654 — शांतिधाम निर्माण कार्य (निम्हा के पास) ग्राम चिकलहाई  ग्राम पंचायत चिकलहाई</t>
+          <t>1709003081/IF/22012035363677 — khet Talab nirman karya Rambhuan dhimar/mithua</t>
         </is>
       </c>
       <c r="G465" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H465" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I465" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J465" s="3" t="n">
-        <v>45450</v>
+        <v>45761</v>
       </c>
       <c r="K465" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="466">
       <c r="A466" s="1" t="inlineStr">
         <is>
-          <t>GUNOR / CHIKLHAI</t>
+          <t>GUNOR / MALHAN</t>
         </is>
       </c>
       <c r="B466" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C466" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D466" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E466" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F466" s="1" t="inlineStr">
         <is>
-          <t>1709003083/AV/22012034664422 — शांतिधाम निर्माण कार्य श्मशान घाट के पास ग्राम हिनौतामिश्र  ग्राम पंचायत चिकलहाई</t>
+          <t>1709003081/IF/22012035365790 — जल गंगा संवर्धन खेत तालाब निर्माण कार्य सन्तु ढीमर पिता मिठुआ ढीमर</t>
         </is>
       </c>
       <c r="G466" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H466" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I466" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J466" s="3" t="n">
-        <v>45684</v>
+        <v>45761</v>
       </c>
       <c r="K466" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="467">
       <c r="A467" s="1" t="inlineStr">
         <is>
-          <t>GUNOR / CHIKLHAI</t>
+          <t>GUNOR / MALHAN</t>
         </is>
       </c>
       <c r="B467" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C467" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D467" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E467" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F467" s="1" t="inlineStr">
         <is>
-          <t>1709003083/IF/22012035461779 — GSA Dugwell recharge structure RAJENDRA K GOSWAMI S/O SWAMI PRASAD, GP CHIKALHAI</t>
+          <t>1709003081/WC/22012035255867 — SAMUDAYIK TALAB MACHLI PALANYARD SAHIT NIRMAN KARYA SIMRI</t>
         </is>
       </c>
       <c r="G467" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H467" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I467" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J467" s="3" t="n">
-        <v>45761</v>
+        <v>45683</v>
       </c>
       <c r="K467" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="468">
       <c r="A468" s="1" t="inlineStr">
         <is>
-          <t>PAWAI / MADHPURA</t>
+          <t>GUNOR / BILHA-SURDAHA</t>
         </is>
       </c>
       <c r="B468" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C468" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D468" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E468" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F468" s="1" t="inlineStr">
         <is>
-          <t>1709004001/IC/22012034886904 — Nirmal Neer Koop Nirman Karya Shanti Dham Ke Pass Dhourra Khurd</t>
+          <t>1709003082/AV/22012034664481 — Shantidham Nirman karya siddh pura basti bilha</t>
         </is>
       </c>
       <c r="G468" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H468" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I468" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J468" s="3" t="n">
-        <v>45567</v>
+        <v>45683</v>
       </c>
       <c r="K468" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="469">
       <c r="A469" s="1" t="inlineStr">
         <is>
-          <t>PAWAI / MADHPURA</t>
+          <t>GUNOR / CHIKLHAI</t>
         </is>
       </c>
       <c r="B469" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C469" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D469" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E469" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F469" s="1" t="inlineStr">
         <is>
-          <t>1709004001/IC/22012034886905 — Nirmal Neer Koop Nirman Karya Anjni Mata Ke Pass Khajrut</t>
+          <t>1709003083/AV/22012034657654 — शांतिधाम निर्माण कार्य (निम्हा के पास) ग्राम चिकलहाई  ग्राम पंचायत चिकलहाई</t>
         </is>
       </c>
       <c r="G469" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H469" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I469" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J469" s="3" t="n">
-        <v>45567</v>
+        <v>45450</v>
       </c>
       <c r="K469" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="470">
       <c r="A470" s="1" t="inlineStr">
         <is>
-          <t>PAWAI / MADHPURA</t>
+          <t>GUNOR / CHIKLHAI</t>
         </is>
       </c>
       <c r="B470" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C470" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D470" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E470" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F470" s="1" t="inlineStr">
         <is>
-          <t>1709004001/IC/22012034889610 — samudayak sinchai koop nirman karya radha bai ke khet pass dhourra khurd</t>
+          <t>1709003083/AV/22012034664422 — शांतिधाम निर्माण कार्य श्मशान घाट के पास ग्राम हिनौतामिश्र  ग्राम पंचायत चिकलहाई</t>
         </is>
       </c>
       <c r="G470" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H470" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I470" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J470" s="3" t="n">
-        <v>45683</v>
+        <v>45684</v>
       </c>
       <c r="K470" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="471">
       <c r="A471" s="1" t="inlineStr">
         <is>
-          <t>PAWAI / MADHPURA</t>
+          <t>GUNOR / CHIKLHAI</t>
         </is>
       </c>
       <c r="B471" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C471" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D471" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E471" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F471" s="1" t="inlineStr">
         <is>
-          <t>1709004001/IC/22012034889611 — Samudayak Sinchai Koop Nirman Karya Prabha Raja Ke Khet Pass Khajrut</t>
+          <t>1709003083/IF/22012035461779 — GSA Dugwell recharge structure RAJENDRA K GOSWAMI S/O SWAMI PRASAD, GP CHIKALHAI</t>
         </is>
       </c>
       <c r="G471" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H471" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I471" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J471" s="3" t="n">
-        <v>45683</v>
+        <v>45761</v>
       </c>
       <c r="K471" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="472">
       <c r="A472" s="1" t="inlineStr">
         <is>
-          <t>PAWAI / JHIRANTA</t>
+          <t>PAWAI / MADHPURA</t>
         </is>
       </c>
       <c r="B472" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C472" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D472" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E472" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F472" s="1" t="inlineStr">
         <is>
-          <t>1709004002/IF/22012035589235 — maa ki Bagiya plantation SAVITA BAI PATEL/ Parasram Patel</t>
+          <t>1709004001/IC/22012034886904 — Nirmal Neer Koop Nirman Karya Shanti Dham Ke Pass Dhourra Khurd</t>
         </is>
       </c>
       <c r="G472" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H472" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I472" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J472" s="3" t="n">
-        <v>45761</v>
+        <v>45567</v>
       </c>
       <c r="K472" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="473">
       <c r="A473" s="1" t="inlineStr">
         <is>
-          <t>PAWAI / JHIRANTA</t>
+          <t>PAWAI / MADHPURA</t>
         </is>
       </c>
       <c r="B473" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C473" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D473" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E473" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F473" s="1" t="inlineStr">
         <is>
-          <t>1709004002/IF/22012035602899 — Ek bagiya maa ke naam Tantu Bai / Mathura Prasad Patel</t>
+          <t>1709004001/IC/22012034886905 — Nirmal Neer Koop Nirman Karya Anjni Mata Ke Pass Khajrut</t>
         </is>
       </c>
       <c r="G473" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H473" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I473" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J473" s="3" t="n">
-        <v>45884</v>
+        <v>45567</v>
       </c>
       <c r="K473" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="474">
       <c r="A474" s="1" t="inlineStr">
         <is>
-          <t>PAWAI / GADHIKARHIYA</t>
+          <t>PAWAI / MADHPURA</t>
         </is>
       </c>
       <c r="B474" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C474" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D474" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E474" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F474" s="1" t="inlineStr">
         <is>
-          <t>1709004003/IF/22012035612382 — Ek bagiya maa ke naam KAUSHILYA TIWARI / Vindravan Tiwari Gram Simra Kala GP Gadhikarhiya</t>
+          <t>1709004001/IC/22012034889610 — samudayak sinchai koop nirman karya radha bai ke khet pass dhourra khurd</t>
         </is>
       </c>
       <c r="G474" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H474" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I474" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J474" s="3" t="n">
-        <v>45884</v>
+        <v>45683</v>
       </c>
       <c r="K474" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="475">
       <c r="A475" s="1" t="inlineStr">
         <is>
-          <t>PAWAI / SUNWANIKALA</t>
+          <t>PAWAI / MADHPURA</t>
         </is>
       </c>
       <c r="B475" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C475" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D475" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E475" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F475" s="1" t="inlineStr">
         <is>
-          <t>1709004004/IF/22012035612229 — Ek bagiya maa ke naam Rani Shukla/ Sanosh Shukla Bhagirath GP SUNWANI KALA</t>
+          <t>1709004001/IC/22012034889611 — Samudayak Sinchai Koop Nirman Karya Prabha Raja Ke Khet Pass Khajrut</t>
         </is>
       </c>
       <c r="G475" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H475" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I475" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J475" s="3" t="n">
-        <v>45884</v>
+        <v>45683</v>
       </c>
       <c r="K475" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="476">
       <c r="A476" s="1" t="inlineStr">
         <is>
-          <t>PAWAI / SUNWANIKALA</t>
+          <t>PAWAI / JHIRANTA</t>
         </is>
       </c>
       <c r="B476" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C476" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D476" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E476" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F476" s="1" t="inlineStr">
         <is>
-          <t>1709004004/IF/22012035612237 — Ek bagiya maa ke naam VIMLA/Matadeen Dahayat GP SUNWANI KALA</t>
+          <t>1709004002/IF/22012035589235 — maa ki Bagiya plantation SAVITA BAI PATEL/ Parasram Patel</t>
         </is>
       </c>
       <c r="G476" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H476" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I476" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J476" s="3" t="n">
-        <v>45884</v>
+        <v>45761</v>
       </c>
       <c r="K476" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="477">
       <c r="A477" s="1" t="inlineStr">
         <is>
-          <t>PAWAI / SUNWANIKALA</t>
+          <t>PAWAI / JHIRANTA</t>
         </is>
       </c>
       <c r="B477" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C477" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D477" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E477" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F477" s="1" t="inlineStr">
         <is>
-          <t>1709004004/IF/22012035612239 — Ek bagiya maa ke naam VIMLA/Matadeen Dahayat GP SUNWANI KALA</t>
+          <t>1709004002/IF/22012035602899 — Ek bagiya maa ke naam Tantu Bai / Mathura Prasad Patel</t>
         </is>
       </c>
       <c r="G477" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H477" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I477" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J477" s="3" t="n">
         <v>45884</v>
       </c>
       <c r="K477" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="478">
       <c r="A478" s="1" t="inlineStr">
         <is>
-          <t>PAWAI / SUNWANIKALA</t>
+          <t>PAWAI / GADHIKARHIYA</t>
         </is>
       </c>
       <c r="B478" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C478" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D478" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E478" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F478" s="1" t="inlineStr">
         <is>
-          <t>1709004004/WH/22012034941159 — Talab Jirnodhar Karya Badimata Ke Pass Sunwanikala</t>
+          <t>1709004003/IF/22012035612382 — Ek bagiya maa ke naam KAUSHILYA TIWARI / Vindravan Tiwari Gram Simra Kala GP Gadhikarhiya</t>
         </is>
       </c>
       <c r="G478" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H478" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I478" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J478" s="3" t="n">
-        <v>45384</v>
+        <v>45884</v>
       </c>
       <c r="K478" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="479">
       <c r="A479" s="1" t="inlineStr">
         <is>
-          <t>PAWAI / UDLA</t>
+          <t>PAWAI / SUNWANIKALA</t>
         </is>
       </c>
       <c r="B479" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C479" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D479" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Farm Forestry-Fields Individuals / Block Plantation of Farm Forestry Trees in Fields for Individuals</t>
+          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E479" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F479" s="1" t="inlineStr">
         <is>
-          <t>1709004005/IF/22012035250987 — निजी ब्रक्षारोपण रेखा अहिरवार पति आशाराम</t>
+          <t>1709004004/IF/22012035612229 — Ek bagiya maa ke naam Rani Shukla/ Sanosh Shukla Bhagirath GP SUNWANI KALA</t>
         </is>
       </c>
       <c r="G479" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H479" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I479" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J479" s="3" t="n">
-        <v>45451</v>
+        <v>45884</v>
       </c>
       <c r="K479" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="480">
       <c r="A480" s="1" t="inlineStr">
         <is>
-          <t>PAWAI / SIRSI</t>
+          <t>PAWAI / SUNWANIKALA</t>
         </is>
       </c>
       <c r="B480" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C480" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D480" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E480" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F480" s="1" t="inlineStr">
         <is>
-          <t>1709004006/IC/22012034888110 — sarvjanik sinchai koop nirman karya pandit ke nale pass</t>
+          <t>1709004004/IF/22012035612237 — Ek bagiya maa ke naam VIMLA/Matadeen Dahayat GP SUNWANI KALA</t>
         </is>
       </c>
       <c r="G480" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H480" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I480" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J480" s="3" t="n">
-        <v>45567</v>
+        <v>45884</v>
       </c>
       <c r="K480" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="481">
       <c r="A481" s="1" t="inlineStr">
         <is>
-          <t>PAWAI / SIRSI</t>
+          <t>PAWAI / SUNWANIKALA</t>
         </is>
       </c>
       <c r="B481" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C481" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D481" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E481" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F481" s="1" t="inlineStr">
         <is>
-          <t>1709004006/IC/22012034888111 — sarvjanik sinchain koop nirman karya santosh patel ke khet pass</t>
+          <t>1709004004/IF/22012035612239 — Ek bagiya maa ke naam VIMLA/Matadeen Dahayat GP SUNWANI KALA</t>
         </is>
       </c>
       <c r="G481" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H481" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I481" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J481" s="3" t="n">
-        <v>45567</v>
+        <v>45884</v>
       </c>
       <c r="K481" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="482">
       <c r="A482" s="1" t="inlineStr">
         <is>
-          <t>PAWAI / SIRSI</t>
+          <t>PAWAI / SUNWANIKALA</t>
         </is>
       </c>
       <c r="B482" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C482" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D482" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Renovtion of Community Ponds for Comm / Rejuvenation of Pond for Community</t>
         </is>
       </c>
       <c r="E482" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F482" s="1" t="inlineStr">
         <is>
-          <t>1709004006/IC/22012034888112 — sarvjanik sinchai koop nirman karya kare lal chaudhary ke khet pass</t>
+          <t>1709004004/WH/22012034941159 — Talab Jirnodhar Karya Badimata Ke Pass Sunwanikala</t>
         </is>
       </c>
       <c r="G482" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H482" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I482" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J482" s="3" t="n">
-        <v>45567</v>
+        <v>45384</v>
       </c>
       <c r="K482" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="483">
       <c r="A483" s="1" t="inlineStr">
         <is>
-          <t>PAWAI / SIRSI</t>
+          <t>PAWAI / UDLA</t>
         </is>
       </c>
       <c r="B483" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C483" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D483" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Block Plantation-Farm Forestry-Fields Individuals / Agro Forestry Block Plantation for Individual</t>
         </is>
       </c>
       <c r="E483" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F483" s="1" t="inlineStr">
         <is>
-          <t>1709004006/IC/22012034888113 — sarvjanik sinchai koop nirman karya koushal patel ke khet pass</t>
+          <t>1709004005/IF/22012035250987 — निजी ब्रक्षारोपण रेखा अहिरवार पति आशाराम</t>
         </is>
       </c>
       <c r="G483" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H483" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I483" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J483" s="3" t="n">
-        <v>45567</v>
+        <v>45451</v>
       </c>
       <c r="K483" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="484">
       <c r="A484" s="1" t="inlineStr">
         <is>
           <t>PAWAI / SIRSI</t>
         </is>
       </c>
       <c r="B484" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C484" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D484" s="1" t="inlineStr">
         <is>
-          <t>Boundary Plantation of Horti-Trees for Individuals / Boundary Line Plantation of Horticulture Trees for Individuals</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E484" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F484" s="1" t="inlineStr">
         <is>
-          <t>1709004006/IF/22012035253695 — niji khet me plantation karya gomti pati ramswaroop dixit</t>
+          <t>1709004006/IC/22012034888110 — sarvjanik sinchai koop nirman karya pandit ke nale pass</t>
         </is>
       </c>
       <c r="G484" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H484" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I484" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J484" s="3" t="n">
-        <v>45451</v>
+        <v>45567</v>
       </c>
       <c r="K484" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="485">
       <c r="A485" s="1" t="inlineStr">
         <is>
           <t>PAWAI / SIRSI</t>
         </is>
       </c>
       <c r="B485" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C485" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D485" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E485" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F485" s="1" t="inlineStr">
         <is>
-          <t>1709004006/IF/22012035534504 — dugwell recharge pit nirman karya ishwardeen pita baldev prasad</t>
+          <t>1709004006/IC/22012034888111 — sarvjanik sinchain koop nirman karya santosh patel ke khet pass</t>
         </is>
       </c>
       <c r="G485" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H485" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I485" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J485" s="3" t="n">
-        <v>45761</v>
+        <v>45567</v>
       </c>
       <c r="K485" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="486">
       <c r="A486" s="1" t="inlineStr">
         <is>
-          <t>PAWAI / SANTABUDDHASINGH</t>
+          <t>PAWAI / SIRSI</t>
         </is>
       </c>
       <c r="B486" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C486" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D486" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E486" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F486" s="1" t="inlineStr">
         <is>
-          <t>1709004007/IF/22012035239170 — khet talab nirman karya ramsahya luhar /siddha</t>
+          <t>1709004006/IC/22012034888112 — sarvjanik sinchai koop nirman karya kare lal chaudhary ke khet pass</t>
         </is>
       </c>
       <c r="G486" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H486" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I486" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J486" s="3" t="n">
-        <v>45383</v>
+        <v>45567</v>
       </c>
       <c r="K486" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="487">
       <c r="A487" s="1" t="inlineStr">
         <is>
-          <t>PAWAI / SANTABUDDHASINGH</t>
+          <t>PAWAI / SIRSI</t>
         </is>
       </c>
       <c r="B487" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C487" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D487" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E487" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F487" s="1" t="inlineStr">
         <is>
-          <t>1709004007/IF/22012035239171 — khet talab nirman karya ramsahya luhar /siddha</t>
+          <t>1709004006/IC/22012034888113 — sarvjanik sinchai koop nirman karya koushal patel ke khet pass</t>
         </is>
       </c>
       <c r="G487" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H487" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I487" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J487" s="3" t="n">
-        <v>45383</v>
+        <v>45567</v>
       </c>
       <c r="K487" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="488">
       <c r="A488" s="1" t="inlineStr">
         <is>
-          <t>PAWAI / SANTABUDDHASINGH</t>
+          <t>PAWAI / SIRSI</t>
         </is>
       </c>
       <c r="B488" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C488" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D488" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Boundary Plantation of Horti-Trees for Individuals / Line Plantation of Horticulture Trees for Individual</t>
         </is>
       </c>
       <c r="E488" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F488" s="1" t="inlineStr">
         <is>
-          <t>1709004007/IF/22012035312135 — KHET TALAB NIRMAN KARYA HALAKE CHOUDHRI</t>
+          <t>1709004006/IF/22012035253695 — niji khet me plantation karya gomti pati ramswaroop dixit</t>
         </is>
       </c>
       <c r="G488" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H488" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I488" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J488" s="3" t="n">
-        <v>45747</v>
+        <v>45451</v>
       </c>
       <c r="K488" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="489">
       <c r="A489" s="1" t="inlineStr">
         <is>
-          <t>PAWAI / SANTABUDDHASINGH</t>
+          <t>PAWAI / SIRSI</t>
         </is>
       </c>
       <c r="B489" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C489" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D489" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E489" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F489" s="1" t="inlineStr">
         <is>
-          <t>1709004007/IF/22012035312136 — KHET TALAB NIRMAN KARYA HALAKE CHOUDHRI</t>
+          <t>1709004006/IF/22012035534504 — dugwell recharge pit nirman karya ishwardeen pita baldev prasad</t>
         </is>
       </c>
       <c r="G489" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H489" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I489" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J489" s="3" t="n">
-        <v>45747</v>
+        <v>45761</v>
       </c>
       <c r="K489" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="490">
       <c r="A490" s="1" t="inlineStr">
         <is>
           <t>PAWAI / SANTABUDDHASINGH</t>
         </is>
       </c>
       <c r="B490" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C490" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D490" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E490" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F490" s="1" t="inlineStr">
         <is>
-          <t>1709004007/WC/22012035211973 — gaviun structure nirman karya narvda pathak ke kheta pass gurha nala</t>
+          <t>1709004007/IF/22012035239170 — khet talab nirman karya ramsahya luhar /siddha</t>
         </is>
       </c>
       <c r="G490" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H490" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I490" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J490" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K490" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="491">
       <c r="A491" s="1" t="inlineStr">
         <is>
           <t>PAWAI / SANTABUDDHASINGH</t>
         </is>
       </c>
       <c r="B491" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C491" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D491" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E491" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F491" s="1" t="inlineStr">
         <is>
-          <t>1709004007/WC/22012035255458 — Bolder Nimran Karya dari bai ke khet pass hulka nala</t>
+          <t>1709004007/IF/22012035239171 — khet talab nirman karya ramsahya luhar /siddha</t>
         </is>
       </c>
       <c r="G491" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H491" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I491" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J491" s="3" t="n">
-        <v>45747</v>
+        <v>45383</v>
       </c>
       <c r="K491" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="492">
       <c r="A492" s="1" t="inlineStr">
         <is>
-          <t>PAWAI / DEORA</t>
+          <t>PAWAI / SANTABUDDHASINGH</t>
         </is>
       </c>
       <c r="B492" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C492" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D492" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E492" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F492" s="1" t="inlineStr">
         <is>
-          <t>1709004009/AV/22012034664745 — SHANTI DHAM NIRMAN KARYA HAUDUWA KEN</t>
+          <t>1709004007/IF/22012035312135 — KHET TALAB NIRMAN KARYA HALAKE CHOUDHRI</t>
         </is>
       </c>
       <c r="G492" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H492" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I492" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J492" s="3" t="n">
-        <v>45567</v>
+        <v>45747</v>
       </c>
       <c r="K492" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="493">
       <c r="A493" s="1" t="inlineStr">
         <is>
-          <t>PAWAI / DEORA</t>
+          <t>PAWAI / SANTABUDDHASINGH</t>
         </is>
       </c>
       <c r="B493" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C493" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D493" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Groups / Construction of Irrigation Open Well for Groups</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E493" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F493" s="1" t="inlineStr">
         <is>
-          <t>1709004009/IC/22012034886007 — sarvjanik nirmal neer koop nirman kary sehra devra</t>
+          <t>1709004007/IF/22012035312136 — KHET TALAB NIRMAN KARYA HALAKE CHOUDHRI</t>
         </is>
       </c>
       <c r="G493" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H493" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I493" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J493" s="3" t="n">
-        <v>45530</v>
+        <v>45747</v>
       </c>
       <c r="K493" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="494">
       <c r="A494" s="1" t="inlineStr">
         <is>
-          <t>PAWAI / DEORA</t>
+          <t>PAWAI / SANTABUDDHASINGH</t>
         </is>
       </c>
       <c r="B494" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C494" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D494" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Groups / Construction of Irrigation Open Well for Groups</t>
+          <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
         </is>
       </c>
       <c r="E494" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F494" s="1" t="inlineStr">
         <is>
-          <t>1709004009/IC/22012034886019 — sarjanik nirmal neer koop nirman kary khirka devra</t>
+          <t>1709004007/WC/22012035211973 — gaviun structure nirman karya narvda pathak ke kheta pass gurha nala</t>
         </is>
       </c>
       <c r="G494" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H494" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I494" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J494" s="3" t="n">
-        <v>45530</v>
+        <v>45383</v>
       </c>
       <c r="K494" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="495">
       <c r="A495" s="1" t="inlineStr">
         <is>
-          <t>PAWAI / DEORA</t>
+          <t>PAWAI / SANTABUDDHASINGH</t>
         </is>
       </c>
       <c r="B495" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C495" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D495" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Groups / Construction of Irrigation Open Well for Groups</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E495" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F495" s="1" t="inlineStr">
         <is>
-          <t>1709004009/IC/22012034886179 — sarvjanik koop nirman kary sehra gram devra</t>
+          <t>1709004007/WC/22012035255458 — Bolder Nimran Karya dari bai ke khet pass hulka nala</t>
         </is>
       </c>
       <c r="G495" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H495" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I495" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J495" s="3" t="n">
-        <v>45520</v>
+        <v>45747</v>
       </c>
       <c r="K495" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="496">
       <c r="A496" s="1" t="inlineStr">
         <is>
           <t>PAWAI / DEORA</t>
         </is>
       </c>
       <c r="B496" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C496" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D496" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Groups / Construction of Irrigation Open Well for Groups</t>
+          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E496" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F496" s="1" t="inlineStr">
         <is>
-          <t>1709004009/IC/22012034886180 — sarjanik koop nrman kary harijan basti ke pas  narhaiya devra</t>
+          <t>1709004009/AV/22012034664745 — SHANTI DHAM NIRMAN KARYA HAUDUWA KEN</t>
         </is>
       </c>
       <c r="G496" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H496" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I496" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J496" s="3" t="n">
-        <v>45520</v>
+        <v>45567</v>
       </c>
       <c r="K496" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="497">
       <c r="A497" s="1" t="inlineStr">
         <is>
           <t>PAWAI / DEORA</t>
         </is>
       </c>
       <c r="B497" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C497" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D497" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
+          <t>Construction of Irrigation Open Well for Groups / Construction of Irrigation Well for Groups</t>
         </is>
       </c>
       <c r="E497" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F497" s="1" t="inlineStr">
         <is>
-          <t>1709004009/WC/22012035251546 — Gabin nirman bell ke deora nala</t>
+          <t>1709004009/IC/22012034886007 — sarvjanik nirmal neer koop nirman kary sehra devra</t>
         </is>
       </c>
       <c r="G497" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H497" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I497" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J497" s="3" t="n">
-        <v>45681</v>
+        <v>45530</v>
       </c>
       <c r="K497" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="498">
       <c r="A498" s="1" t="inlineStr">
         <is>
           <t>PAWAI / DEORA</t>
         </is>
       </c>
       <c r="B498" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C498" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D498" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
+          <t>Construction of Irrigation Open Well for Groups / Construction of Irrigation Well for Groups</t>
         </is>
       </c>
       <c r="E498" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F498" s="1" t="inlineStr">
         <is>
-          <t>1709004009/WC/22012035251550 — Gabin nirman birha nala ke pass deora</t>
+          <t>1709004009/IC/22012034886019 — sarjanik nirmal neer koop nirman kary khirka devra</t>
         </is>
       </c>
       <c r="G498" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H498" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I498" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J498" s="3" t="n">
-        <v>45681</v>
+        <v>45530</v>
       </c>
       <c r="K498" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="499">
       <c r="A499" s="1" t="inlineStr">
         <is>
           <t>PAWAI / DEORA</t>
         </is>
       </c>
       <c r="B499" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C499" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D499" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
+          <t>Construction of Irrigation Open Well for Groups / Construction of Irrigation Well for Groups</t>
         </is>
       </c>
       <c r="E499" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F499" s="1" t="inlineStr">
         <is>
-          <t>1709004009/WC/22012035251555 — Gabin nirman pathariya ke pass deora nala</t>
+          <t>1709004009/IC/22012034886179 — sarvjanik koop nirman kary sehra gram devra</t>
         </is>
       </c>
       <c r="G499" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H499" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I499" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J499" s="3" t="n">
-        <v>45681</v>
+        <v>45520</v>
       </c>
       <c r="K499" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="500">
       <c r="A500" s="1" t="inlineStr">
         <is>
           <t>PAWAI / DEORA</t>
         </is>
       </c>
       <c r="B500" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C500" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D500" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
+          <t>Construction of Irrigation Open Well for Groups / Construction of Irrigation Well for Groups</t>
         </is>
       </c>
       <c r="E500" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F500" s="1" t="inlineStr">
         <is>
-          <t>1709004009/WC/22012035251559 — Gabin nirman sahra nala ke pass deora</t>
+          <t>1709004009/IC/22012034886180 — sarjanik koop nrman kary harijan basti ke pas  narhaiya devra</t>
         </is>
       </c>
       <c r="G500" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H500" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I500" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J500" s="3" t="n">
-        <v>45681</v>
+        <v>45520</v>
       </c>
       <c r="K500" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="501">
       <c r="A501" s="1" t="inlineStr">
         <is>
           <t>PAWAI / DEORA</t>
         </is>
       </c>
       <c r="B501" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C501" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D501" s="1" t="inlineStr">
         <is>
           <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
         </is>
       </c>
       <c r="E501" s="1" t="inlineStr">
         <is>
           <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F501" s="1" t="inlineStr">
         <is>
-          <t>1709004009/WC/22012035251561 — Gabin nirman jamuna nala ke pass</t>
+          <t>1709004009/WC/22012035251546 — Gabin nirman bell ke deora nala</t>
         </is>
       </c>
       <c r="G501" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H501" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I501" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J501" s="3" t="n">
         <v>45681</v>
       </c>
       <c r="K501" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="502">
       <c r="A502" s="1" t="inlineStr">
         <is>
-          <t>PAWAI / BODA</t>
+          <t>PAWAI / DEORA</t>
         </is>
       </c>
       <c r="B502" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C502" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D502" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
         </is>
       </c>
       <c r="E502" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F502" s="1" t="inlineStr">
         <is>
-          <t>1709004010/IF/22012035229336 — Medh Bandhan Karya Brajendra Pita Narayan Singh</t>
+          <t>1709004009/WC/22012035251550 — Gabin nirman birha nala ke pass deora</t>
         </is>
       </c>
       <c r="G502" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H502" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I502" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J502" s="3" t="n">
-        <v>45383</v>
+        <v>45681</v>
       </c>
       <c r="K502" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="503">
       <c r="A503" s="1" t="inlineStr">
         <is>
-          <t>PAWAI / BODA</t>
+          <t>PAWAI / DEORA</t>
         </is>
       </c>
       <c r="B503" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C503" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D503" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
         </is>
       </c>
       <c r="E503" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F503" s="1" t="inlineStr">
         <is>
-          <t>1709004010/IF/22012035339404 — JGSA खेत तालाब निर्माण कार्य बेबा चन्द्रारानी पति पवन कुमार ग्रा0पं0बोदा</t>
+          <t>1709004009/WC/22012035251555 — Gabin nirman pathariya ke pass deora nala</t>
         </is>
       </c>
       <c r="G503" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H503" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I503" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J503" s="3" t="n">
-        <v>45749</v>
+        <v>45681</v>
       </c>
       <c r="K503" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="504">
       <c r="A504" s="1" t="inlineStr">
         <is>
-          <t>PAWAI / BODA</t>
+          <t>PAWAI / DEORA</t>
         </is>
       </c>
       <c r="B504" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C504" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D504" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
         </is>
       </c>
       <c r="E504" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F504" s="1" t="inlineStr">
         <is>
-          <t>1709004010/IF/22012035539520 — खेत तालाब निर्माण कार्य कल्लू पिता मरिया साहू</t>
+          <t>1709004009/WC/22012035251559 — Gabin nirman sahra nala ke pass deora</t>
         </is>
       </c>
       <c r="G504" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H504" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I504" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J504" s="3" t="n">
-        <v>45761</v>
+        <v>45681</v>
       </c>
       <c r="K504" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="505">
       <c r="A505" s="1" t="inlineStr">
         <is>
-          <t>PAWAI / BODA</t>
+          <t>PAWAI / DEORA</t>
         </is>
       </c>
       <c r="B505" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C505" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D505" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
         </is>
       </c>
       <c r="E505" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F505" s="1" t="inlineStr">
         <is>
-          <t>1709004010/IF/22012035539522 — खेत तालाब निर्माण कार्य कल्लू पिता मरिया साहू</t>
+          <t>1709004009/WC/22012035251561 — Gabin nirman jamuna nala ke pass</t>
         </is>
       </c>
       <c r="G505" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H505" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I505" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J505" s="3" t="n">
-        <v>45761</v>
+        <v>45681</v>
       </c>
       <c r="K505" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="506">
       <c r="A506" s="1" t="inlineStr">
         <is>
-          <t>PAWAI / GOODHA</t>
+          <t>PAWAI / BODA</t>
         </is>
       </c>
       <c r="B506" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C506" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D506" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E506" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F506" s="1" t="inlineStr">
         <is>
-          <t>1709004011/AV/22012034663303 — Shantidhan Nirman Karya Goodha</t>
+          <t>1709004010/IF/22012035229336 — Medh Bandhan Karya Brajendra Pita Narayan Singh</t>
         </is>
       </c>
       <c r="G506" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H506" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I506" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J506" s="3" t="n">
-        <v>45567</v>
+        <v>45383</v>
       </c>
       <c r="K506" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="507">
       <c r="A507" s="1" t="inlineStr">
         <is>
-          <t>PAWAI / GOODHA</t>
+          <t>PAWAI / BODA</t>
         </is>
       </c>
       <c r="B507" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C507" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D507" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E507" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F507" s="1" t="inlineStr">
         <is>
-          <t>1709004011/AV/22012034663305 — Shantidham Nirman Karya Bhupatpura</t>
+          <t>1709004010/IF/22012035339404 — JGSA खेत तालाब निर्माण कार्य बेबा चन्द्रारानी पति पवन कुमार ग्रा0पं0बोदा</t>
         </is>
       </c>
       <c r="G507" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H507" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I507" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J507" s="3" t="n">
-        <v>45567</v>
+        <v>45749</v>
       </c>
       <c r="K507" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="508">
       <c r="A508" s="1" t="inlineStr">
         <is>
-          <t>PAWAI / GOODHA</t>
+          <t>PAWAI / BODA</t>
         </is>
       </c>
       <c r="B508" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C508" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D508" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field for Community / Construction of Play field for Community</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E508" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F508" s="1" t="inlineStr">
         <is>
-          <t>1709004011/AV/22012034665837 — Khel Maidan Nirman Karya Bhupatpura Goodha</t>
+          <t>1709004010/IF/22012035539520 — खेत तालाब निर्माण कार्य कल्लू पिता मरिया साहू</t>
         </is>
       </c>
       <c r="G508" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H508" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I508" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J508" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K508" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="509">
       <c r="A509" s="1" t="inlineStr">
         <is>
-          <t>PAWAI / GANIYARI</t>
+          <t>PAWAI / BODA</t>
         </is>
       </c>
       <c r="B509" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C509" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D509" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field for Community / Construction of Play field for Community</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E509" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F509" s="1" t="inlineStr">
         <is>
-          <t>1709004012/AV/22012034668502 — खेल मैदान निर्माण कार्य बमरी के पास ग्राम गनियारी</t>
+          <t>1709004010/IF/22012035539522 — खेत तालाब निर्माण कार्य कल्लू पिता मरिया साहू</t>
         </is>
       </c>
       <c r="G509" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H509" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I509" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J509" s="3" t="n">
-        <v>45932</v>
+        <v>45761</v>
       </c>
       <c r="K509" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="510">
       <c r="A510" s="1" t="inlineStr">
         <is>
-          <t>PAWAI / DEORI</t>
+          <t>PAWAI / GOODHA</t>
         </is>
       </c>
       <c r="B510" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C510" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D510" s="1" t="inlineStr">
         <is>
           <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E510" s="1" t="inlineStr">
         <is>
           <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F510" s="1" t="inlineStr">
         <is>
-          <t>1709004013/AV/22012034664226 — Shanti Dham Nirman Karya Meethe Koop Ke Paas</t>
+          <t>1709004011/AV/22012034663303 — Shantidhan Nirman Karya Goodha</t>
         </is>
       </c>
       <c r="G510" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H510" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I510" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J510" s="3" t="n">
-        <v>45683</v>
+        <v>45567</v>
       </c>
       <c r="K510" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="511">
       <c r="A511" s="1" t="inlineStr">
         <is>
-          <t>PAWAI / DEORI</t>
+          <t>PAWAI / GOODHA</t>
         </is>
       </c>
       <c r="B511" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C511" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D511" s="1" t="inlineStr">
         <is>
           <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E511" s="1" t="inlineStr">
         <is>
           <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F511" s="1" t="inlineStr">
         <is>
-          <t>1709004013/AV/22012034664227 — Shanti Dham Nirman Karya Pateli Muhalla Deori</t>
+          <t>1709004011/AV/22012034663305 — Shantidham Nirman Karya Bhupatpura</t>
         </is>
       </c>
       <c r="G511" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H511" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I511" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J511" s="3" t="n">
-        <v>45683</v>
+        <v>45567</v>
       </c>
       <c r="K511" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="512">
       <c r="A512" s="1" t="inlineStr">
         <is>
-          <t>PAWAI / RAIKARA</t>
+          <t>PAWAI / GOODHA</t>
         </is>
       </c>
       <c r="B512" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C512" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D512" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
+          <t>Construction of Play field for Community / Construction of Play Ground for Government School for Community</t>
         </is>
       </c>
       <c r="E512" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F512" s="1" t="inlineStr">
         <is>
-          <t>1709004015/IF/22012035612526 — Ek bagiya maa ke naam Rani KIRAN RAJA /Indra Singh, GP Raikara</t>
+          <t>1709004011/AV/22012034665837 — Khel Maidan Nirman Karya Bhupatpura Goodha</t>
         </is>
       </c>
       <c r="G512" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H512" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I512" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J512" s="3" t="n">
-        <v>45884</v>
+        <v>45761</v>
       </c>
       <c r="K512" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="513">
       <c r="A513" s="1" t="inlineStr">
         <is>
-          <t>PAWAI / RAIKARA</t>
+          <t>PAWAI / GANIYARI</t>
         </is>
       </c>
       <c r="B513" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C513" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D513" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
+          <t>Construction of Play field for Community / Construction of Play Ground for Government School for Community</t>
         </is>
       </c>
       <c r="E513" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F513" s="1" t="inlineStr">
         <is>
-          <t>1709004015/IF/22012035651669 — Ek Bagiya maa ke naam Shakun Sahu/Achchhe Lal Sahu Gram Richhi Gp padwar</t>
+          <t>1709004012/AV/22012034668502 — खेल मैदान निर्माण कार्य बमरी के पास ग्राम गनियारी</t>
         </is>
       </c>
       <c r="G513" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H513" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I513" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J513" s="3" t="n">
         <v>45932</v>
       </c>
       <c r="K513" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="514">
       <c r="A514" s="1" t="inlineStr">
         <is>
-          <t>PAWAI / LUDHANI</t>
+          <t>PAWAI / DEORI</t>
         </is>
       </c>
       <c r="B514" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C514" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D514" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E514" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F514" s="1" t="inlineStr">
         <is>
-          <t>1709004016/IF/22012035195165 — kapil dhara koop nirman  karya panna lal kori</t>
+          <t>1709004013/AV/22012034664226 — Shanti Dham Nirman Karya Meethe Koop Ke Paas</t>
         </is>
       </c>
       <c r="G514" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H514" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I514" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J514" s="3" t="n">
-        <v>45201</v>
+        <v>45683</v>
       </c>
       <c r="K514" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="515">
       <c r="A515" s="1" t="inlineStr">
         <is>
-          <t>PAWAI / LUDHANI</t>
+          <t>PAWAI / DEORI</t>
         </is>
       </c>
       <c r="B515" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C515" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D515" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E515" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F515" s="1" t="inlineStr">
         <is>
-          <t>1709004016/IF/22012035270729 — हितेषी कपिल धारा कूप निर्माण कार्य भारत अहिरवार पिता फिरैयां अहिरवार ग्राम लुधनी</t>
+          <t>1709004013/AV/22012034664227 — Shanti Dham Nirman Karya Pateli Muhalla Deori</t>
         </is>
       </c>
       <c r="G515" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H515" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I515" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J515" s="3" t="n">
-        <v>45567</v>
+        <v>45683</v>
       </c>
       <c r="K515" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="516">
       <c r="A516" s="1" t="inlineStr">
         <is>
-          <t>PAWAI / LUDHANI</t>
+          <t>PAWAI / RAIKARA</t>
         </is>
       </c>
       <c r="B516" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C516" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D516" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E516" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F516" s="1" t="inlineStr">
         <is>
-          <t>1709004016/IF/22012035279012 — हितेषी कपिल धारा कूप निर्माण कार्य आधार ढीमर  ग्राम लुधनी</t>
+          <t>1709004015/IF/22012035612526 — Ek bagiya maa ke naam Rani KIRAN RAJA /Indra Singh, GP Raikara</t>
         </is>
       </c>
       <c r="G516" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H516" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I516" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J516" s="3" t="n">
-        <v>45567</v>
+        <v>45884</v>
       </c>
       <c r="K516" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="517">
       <c r="A517" s="1" t="inlineStr">
         <is>
-          <t>PAWAI / LUDHANI</t>
+          <t>PAWAI / RAIKARA</t>
         </is>
       </c>
       <c r="B517" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C517" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D517" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E517" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F517" s="1" t="inlineStr">
         <is>
-          <t>1709004016/IF/22012035286300 — खेत तालाब निर्माण कार्य शालिगराम पटेरिया ग्राम निवारी</t>
+          <t>1709004015/IF/22012035651669 — Ek Bagiya maa ke naam Shakun Sahu/Achchhe Lal Sahu Gram Richhi Gp padwar</t>
         </is>
       </c>
       <c r="G517" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H517" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I517" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J517" s="3" t="n">
-        <v>45567</v>
+        <v>45932</v>
       </c>
       <c r="K517" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="518">
       <c r="A518" s="1" t="inlineStr">
         <is>
-          <t>PAWAI / HIRAPUR</t>
+          <t>PAWAI / LUDHANI</t>
         </is>
       </c>
       <c r="B518" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C518" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D518" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Farm Forestry-Fields Individuals / Block Plantation of Farm Forestry Trees in Fields for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E518" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F518" s="1" t="inlineStr">
         <is>
-          <t>1709004017/IF/22012035268722 — वृक्षारोपण कार्य रामाधार पिता राजा भैया मिश्रा</t>
+          <t>1709004016/IF/22012035195165 — kapil dhara koop nirman  karya panna lal kori</t>
         </is>
       </c>
       <c r="G518" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H518" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I518" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J518" s="3" t="n">
-        <v>45567</v>
+        <v>45201</v>
       </c>
       <c r="K518" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="519">
       <c r="A519" s="1" t="inlineStr">
         <is>
-          <t>PAWAI / HIRAPUR</t>
+          <t>PAWAI / LUDHANI</t>
         </is>
       </c>
       <c r="B519" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C519" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D519" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E519" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F519" s="1" t="inlineStr">
         <is>
-          <t>1709004017/WC/22012035284468 — Recharge pit Nirmal neer Hariya ke khet paas</t>
+          <t>1709004016/IF/22012035270729 — हितेषी कपिल धारा कूप निर्माण कार्य भारत अहिरवार पिता फिरैयां अहिरवार ग्राम लुधनी</t>
         </is>
       </c>
       <c r="G519" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H519" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I519" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J519" s="3" t="n">
-        <v>45748</v>
+        <v>45567</v>
       </c>
       <c r="K519" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="520">
       <c r="A520" s="1" t="inlineStr">
         <is>
-          <t>PAWAI / RAJPUR</t>
+          <t>PAWAI / LUDHANI</t>
         </is>
       </c>
       <c r="B520" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C520" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D520" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E520" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F520" s="1" t="inlineStr">
         <is>
-          <t>1709004018/IC/22012034885505 — NIRMAL NEER NIRMAN KARYA RANJOR KE GHET KE PASS RAJPUR</t>
+          <t>1709004016/IF/22012035279012 — हितेषी कपिल धारा कूप निर्माण कार्य आधार ढीमर  ग्राम लुधनी</t>
         </is>
       </c>
       <c r="G520" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H520" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I520" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J520" s="3" t="n">
-        <v>45396</v>
+        <v>45567</v>
       </c>
       <c r="K520" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="521">
       <c r="A521" s="1" t="inlineStr">
         <is>
-          <t>PAWAI / BADKHERA</t>
+          <t>PAWAI / LUDHANI</t>
         </is>
       </c>
       <c r="B521" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C521" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D521" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E521" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F521" s="1" t="inlineStr">
         <is>
-          <t>1709004019/IF/22012035403528 — खेत तालाब निर्माण रामगोपाल लोधी पिता धूरियां सिमरीखुर्द</t>
+          <t>1709004016/IF/22012035286300 — खेत तालाब निर्माण कार्य शालिगराम पटेरिया ग्राम निवारी</t>
         </is>
       </c>
       <c r="G521" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H521" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I521" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J521" s="3" t="n">
-        <v>45761</v>
+        <v>45567</v>
       </c>
       <c r="K521" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="522">
       <c r="A522" s="1" t="inlineStr">
         <is>
-          <t>PAWAI / BANOULI</t>
+          <t>PAWAI / HIRAPUR</t>
         </is>
       </c>
       <c r="B522" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C522" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D522" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Block Plantation-Farm Forestry-Fields Individuals / Agro Forestry Block Plantation for Individual</t>
         </is>
       </c>
       <c r="E522" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F522" s="1" t="inlineStr">
         <is>
-          <t>1709004020/RC/22012034851735 — CC Road Evam Nali Nirman Karya Hat Bazar Banauli</t>
+          <t>1709004017/IF/22012035268722 — वृक्षारोपण कार्य रामाधार पिता राजा भैया मिश्रा</t>
         </is>
       </c>
       <c r="G522" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H522" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I522" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J522" s="3" t="n">
-        <v>45884</v>
+        <v>45567</v>
       </c>
       <c r="K522" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="523">
       <c r="A523" s="1" t="inlineStr">
         <is>
-          <t>PAWAI / BANOULI</t>
+          <t>PAWAI / HIRAPUR</t>
         </is>
       </c>
       <c r="B523" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C523" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D523" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
         </is>
       </c>
       <c r="E523" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F523" s="1" t="inlineStr">
         <is>
-          <t>1709004020/RS/22012035128175 — नाली निर्माण कार्य टीकाराम लोधी के मकान से मेन रोड तक ग्राम बनौली</t>
+          <t>1709004017/WC/22012035284468 — Recharge pit Nirmal neer Hariya ke khet paas</t>
         </is>
       </c>
       <c r="G523" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H523" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I523" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J523" s="3" t="n">
-        <v>45439</v>
+        <v>45748</v>
       </c>
       <c r="K523" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="524">
       <c r="A524" s="1" t="inlineStr">
         <is>
-          <t>PAWAI / BANOULI</t>
+          <t>PAWAI / RAJPUR</t>
         </is>
       </c>
       <c r="B524" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C524" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D524" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E524" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F524" s="1" t="inlineStr">
         <is>
-          <t>1709004020/RS/22012035128415 — Nali nirman teekaram lodhi ke ghar se main road tak banouli</t>
+          <t>1709004018/IC/22012034885505 — NIRMAL NEER NIRMAN KARYA RANJOR KE GHET KE PASS RAJPUR</t>
         </is>
       </c>
       <c r="G524" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H524" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I524" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J524" s="3" t="n">
-        <v>45451</v>
+        <v>45396</v>
       </c>
       <c r="K524" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="525">
       <c r="A525" s="1" t="inlineStr">
         <is>
-          <t>PAWAI / SINGWARA</t>
+          <t>PAWAI / BADKHERA</t>
         </is>
       </c>
       <c r="B525" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C525" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D525" s="1" t="inlineStr">
         <is>
-          <t>Constr of Anganwadi for community / Construction of Anganwadi Building for Community</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E525" s="1" t="inlineStr">
         <is>
-          <t>Constr of Aganwadi</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F525" s="1" t="inlineStr">
         <is>
-          <t>1709004021/AV/22012034660641 — Samudayik bhavan nirman Singwara</t>
+          <t>1709004019/IF/22012035403528 — खेत तालाब निर्माण रामगोपाल लोधी पिता धूरियां सिमरीखुर्द</t>
         </is>
       </c>
       <c r="G525" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H525" s="2" t="n">
-        <v>60000</v>
+        <v>0</v>
       </c>
       <c r="I525" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J525" s="3" t="n">
-        <v>45451</v>
+        <v>45761</v>
       </c>
       <c r="K525" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="526">
       <c r="A526" s="1" t="inlineStr">
         <is>
-          <t>PAWAI / PADWAR</t>
+          <t>PAWAI / BANOULI</t>
         </is>
       </c>
       <c r="B526" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C526" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D526" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E526" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F526" s="1" t="inlineStr">
         <is>
-          <t>1709004023/IF/22012035268785 — kapil dhara koop nirman sarswati bai/ uttam lodhi richhi</t>
+          <t>1709004020/RC/22012034851735 — CC Road Evam Nali Nirman Karya Hat Bazar Banauli</t>
         </is>
       </c>
       <c r="G526" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H526" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I526" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J526" s="3" t="n">
-        <v>45567</v>
+        <v>45884</v>
       </c>
       <c r="K526" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="527">
       <c r="A527" s="1" t="inlineStr">
         <is>
-          <t>PAWAI / PADWAR</t>
+          <t>PAWAI / BANOULI</t>
         </is>
       </c>
       <c r="B527" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C527" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D527" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Masonry Greywater Drain for Community</t>
         </is>
       </c>
       <c r="E527" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F527" s="1" t="inlineStr">
         <is>
-          <t>1709004023/IF/22012035268811 — KAPILDHARA KOOP NIRMAN KARYA SARSWATI PATI UTTAM LODHI</t>
+          <t>1709004020/RS/22012035128175 — नाली निर्माण कार्य टीकाराम लोधी के मकान से मेन रोड तक ग्राम बनौली</t>
         </is>
       </c>
       <c r="G527" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H527" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I527" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J527" s="3" t="n">
-        <v>45581</v>
+        <v>45439</v>
       </c>
       <c r="K527" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="528">
       <c r="A528" s="1" t="inlineStr">
         <is>
-          <t>PAWAI / PADWAR</t>
+          <t>PAWAI / BANOULI</t>
         </is>
       </c>
       <c r="B528" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C528" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D528" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pits for Individuals</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Masonry Greywater Drain for Community</t>
         </is>
       </c>
       <c r="E528" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F528" s="1" t="inlineStr">
         <is>
-          <t>1709004023/IF/22012035346871 — koop recharge pit nirman hakam /basore lodhi</t>
+          <t>1709004020/RS/22012035128415 — Nali nirman teekaram lodhi ke ghar se main road tak banouli</t>
         </is>
       </c>
       <c r="G528" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H528" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I528" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J528" s="3" t="n">
-        <v>45761</v>
+        <v>45451</v>
       </c>
       <c r="K528" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="529">
       <c r="A529" s="1" t="inlineStr">
         <is>
-          <t>PAWAI / PADWAR</t>
+          <t>PAWAI / SINGWARA</t>
         </is>
       </c>
       <c r="B529" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C529" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D529" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
+          <t>Constr of Anganwadi for community / Construction of Anganwadi Centre Building for Community</t>
         </is>
       </c>
       <c r="E529" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Constr of Aganwadi</t>
         </is>
       </c>
       <c r="F529" s="1" t="inlineStr">
         <is>
-          <t>1709004023/IF/22012035621405 — Ek Bagiya maa ke naam MAMTA LODHI/ Chhiddi Lal Lodhi Gram Khairi GP padwar</t>
+          <t>1709004021/AV/22012034660641 — Samudayik bhavan nirman Singwara</t>
         </is>
       </c>
       <c r="G529" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H529" s="2" t="n">
-        <v>0</v>
+        <v>60000</v>
       </c>
       <c r="I529" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J529" s="3" t="n">
-        <v>45884</v>
+        <v>45451</v>
       </c>
       <c r="K529" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="530">
       <c r="A530" s="1" t="inlineStr">
         <is>
-          <t>PAWAI / PADARIYA</t>
+          <t>PAWAI / PADWAR</t>
         </is>
       </c>
       <c r="B530" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C530" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D530" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E530" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F530" s="1" t="inlineStr">
         <is>
-          <t>1709004024/IF/22012035643695 — Ek bagiya maa ke naam  Anita Singh / Vanveer Singh Gp Padariya</t>
+          <t>1709004023/IF/22012035268785 — kapil dhara koop nirman sarswati bai/ uttam lodhi richhi</t>
         </is>
       </c>
       <c r="G530" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H530" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I530" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J530" s="3" t="n">
-        <v>45884</v>
+        <v>45567</v>
       </c>
       <c r="K530" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="531">
       <c r="A531" s="1" t="inlineStr">
         <is>
-          <t>PAWAI / BIRASAN</t>
+          <t>PAWAI / PADWAR</t>
         </is>
       </c>
       <c r="B531" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C531" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D531" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E531" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F531" s="1" t="inlineStr">
         <is>
-          <t>1709004026/AV/22012034661570 — Shantidham Shed With Boundry Wall Nirman Karya Harijan MohallaChadra</t>
+          <t>1709004023/IF/22012035268811 — KAPILDHARA KOOP NIRMAN KARYA SARSWATI PATI UTTAM LODHI</t>
         </is>
       </c>
       <c r="G531" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H531" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I531" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J531" s="3" t="n">
-        <v>45520</v>
+        <v>45581</v>
       </c>
       <c r="K531" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="532">
       <c r="A532" s="1" t="inlineStr">
         <is>
-          <t>PAWAI / BIRASAN</t>
+          <t>PAWAI / PADWAR</t>
         </is>
       </c>
       <c r="B532" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C532" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D532" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field for Community / Construction of Play field for Community</t>
+          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pit for Individual</t>
         </is>
       </c>
       <c r="E532" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F532" s="1" t="inlineStr">
         <is>
-          <t>1709004026/AV/22012034663301 — khel maidan samtalikaran sah tar fancing swasthy kendra ke pass birasan</t>
+          <t>1709004023/IF/22012035346871 — koop recharge pit nirman hakam /basore lodhi</t>
         </is>
       </c>
       <c r="G532" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H532" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I532" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J532" s="3" t="n">
-        <v>45567</v>
+        <v>45761</v>
       </c>
       <c r="K532" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="533">
       <c r="A533" s="1" t="inlineStr">
         <is>
-          <t>PAWAI / BIRASAN</t>
+          <t>PAWAI / PADWAR</t>
         </is>
       </c>
       <c r="B533" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C533" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D533" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field for Community / Construction of Play field for Community</t>
+          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E533" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F533" s="1" t="inlineStr">
         <is>
-          <t>1709004026/AV/22012034663979 — khel maidan samtalikaran with chabootra and tar bounded badi mata ke pass chadra</t>
+          <t>1709004023/IF/22012035621405 — Ek Bagiya maa ke naam MAMTA LODHI/ Chhiddi Lal Lodhi Gram Khairi GP padwar</t>
         </is>
       </c>
       <c r="G533" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H533" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I533" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J533" s="3" t="n">
-        <v>45567</v>
+        <v>45884</v>
       </c>
       <c r="K533" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="534">
       <c r="A534" s="1" t="inlineStr">
         <is>
-          <t>PAWAI / BIRASAN</t>
+          <t>PAWAI / PADARIYA</t>
         </is>
       </c>
       <c r="B534" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C534" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D534" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field for Community / Construction of Play field for Community</t>
+          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E534" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F534" s="1" t="inlineStr">
         <is>
-          <t>1709004026/AV/22012034665102 — Khel Maidan Nirman Karya upswasthy Kendra Ke Pass Birasan</t>
+          <t>1709004024/IF/22012035643695 — Ek bagiya maa ke naam  Anita Singh / Vanveer Singh Gp Padariya</t>
         </is>
       </c>
       <c r="G534" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H534" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I534" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J534" s="3" t="n">
-        <v>45683</v>
+        <v>45884</v>
       </c>
       <c r="K534" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="535">
       <c r="A535" s="1" t="inlineStr">
         <is>
           <t>PAWAI / BIRASAN</t>
         </is>
       </c>
       <c r="B535" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C535" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D535" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field for Community / Construction of Play field for Community</t>
+          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E535" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field</t>
+          <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F535" s="1" t="inlineStr">
         <is>
-          <t>1709004026/AV/22012034665103 — Khel Maidan Nirman Karya Badi Mata Ke Pass Chikhla</t>
+          <t>1709004026/AV/22012034661570 — Shantidham Shed With Boundry Wall Nirman Karya Harijan MohallaChadra</t>
         </is>
       </c>
       <c r="G535" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H535" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I535" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J535" s="3" t="n">
-        <v>45683</v>
+        <v>45520</v>
       </c>
       <c r="K535" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="536">
       <c r="A536" s="1" t="inlineStr">
         <is>
           <t>PAWAI / BIRASAN</t>
         </is>
       </c>
       <c r="B536" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C536" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D536" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
+          <t>Construction of Play field for Community / Construction of Play Ground for Government School for Community</t>
         </is>
       </c>
       <c r="E536" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium</t>
+          <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F536" s="1" t="inlineStr">
         <is>
-          <t>1709004026/AV/22012034665104 — Shantidham Nirman Karya Harijan Basti Chadra</t>
+          <t>1709004026/AV/22012034663301 — khel maidan samtalikaran sah tar fancing swasthy kendra ke pass birasan</t>
         </is>
       </c>
       <c r="G536" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H536" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I536" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J536" s="3" t="n">
-        <v>45683</v>
+        <v>45567</v>
       </c>
       <c r="K536" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="537">
       <c r="A537" s="1" t="inlineStr">
         <is>
           <t>PAWAI / BIRASAN</t>
         </is>
       </c>
       <c r="B537" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C537" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D537" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Play field for Community / Construction of Play Ground for Government School for Community</t>
         </is>
       </c>
       <c r="E537" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F537" s="1" t="inlineStr">
         <is>
-          <t>1709004026/IF/22012035236995 — Khet Talab Karya Ram Singh Thakur Birasan</t>
+          <t>1709004026/AV/22012034663979 — khel maidan samtalikaran with chabootra and tar bounded badi mata ke pass chadra</t>
         </is>
       </c>
       <c r="G537" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H537" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I537" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J537" s="3" t="n">
-        <v>45451</v>
+        <v>45567</v>
       </c>
       <c r="K537" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="538">
       <c r="A538" s="1" t="inlineStr">
         <is>
           <t>PAWAI / BIRASAN</t>
         </is>
       </c>
       <c r="B538" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C538" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D538" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
+          <t>Construction of Play field for Community / Construction of Play Ground for Government School for Community</t>
         </is>
       </c>
       <c r="E538" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F538" s="1" t="inlineStr">
         <is>
-          <t>1709004026/IF/22012035648625 — Ek bagiya maa ke naam  MAANTIH / SotamVarma Gram Chadara Gp Birasan</t>
+          <t>1709004026/AV/22012034665102 — Khel Maidan Nirman Karya upswasthy Kendra Ke Pass Birasan</t>
         </is>
       </c>
       <c r="G538" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H538" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I538" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J538" s="3" t="n">
-        <v>45884</v>
+        <v>45683</v>
       </c>
       <c r="K538" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="539">
       <c r="A539" s="1" t="inlineStr">
         <is>
-          <t>PAWAI / GOLHI</t>
+          <t>PAWAI / BIRASAN</t>
         </is>
       </c>
       <c r="B539" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C539" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D539" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Play field for Community / Construction of Play Ground for Government School for Community</t>
         </is>
       </c>
       <c r="E539" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F539" s="1" t="inlineStr">
         <is>
-          <t>1709004027/IC/22012034890065 — Sarvjanik sichai koop nirman karya govind singh ke khet pas golhi</t>
+          <t>1709004026/AV/22012034665103 — Khel Maidan Nirman Karya Badi Mata Ke Pass Chikhla</t>
         </is>
       </c>
       <c r="G539" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H539" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I539" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J539" s="3" t="n">
-        <v>45748</v>
+        <v>45683</v>
       </c>
       <c r="K539" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="540">
       <c r="A540" s="1" t="inlineStr">
         <is>
-          <t>PAWAI / GOLHI</t>
+          <t>PAWAI / BIRASAN</t>
         </is>
       </c>
       <c r="B540" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C540" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D540" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E540" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F540" s="1" t="inlineStr">
         <is>
-          <t>1709004027/IF/22012035349258 — sarvjanik sinchai koop nirman karya govind singh ke khet pas rariyan har golhi</t>
+          <t>1709004026/AV/22012034665104 — Shantidham Nirman Karya Harijan Basti Chadra</t>
         </is>
       </c>
       <c r="G540" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H540" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I540" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J540" s="3" t="n">
-        <v>45761</v>
+        <v>45683</v>
       </c>
       <c r="K540" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="541">
       <c r="A541" s="1" t="inlineStr">
         <is>
-          <t>PAWAI / CHIKHALA</t>
+          <t>PAWAI / BIRASAN</t>
         </is>
       </c>
       <c r="B541" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C541" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D541" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E541" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F541" s="1" t="inlineStr">
         <is>
-          <t>1709004030/AV/22012034660993 — Shantidham Nirman Karya Harijan Mohalla Chikhla</t>
+          <t>1709004026/IF/22012035236995 — Khet Talab Karya Ram Singh Thakur Birasan</t>
         </is>
       </c>
       <c r="G541" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H541" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I541" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J541" s="3" t="n">
-        <v>45519</v>
+        <v>45451</v>
       </c>
       <c r="K541" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="542">
       <c r="A542" s="1" t="inlineStr">
         <is>
-          <t>PAWAI / CHIKHALA</t>
+          <t>PAWAI / BIRASAN</t>
         </is>
       </c>
       <c r="B542" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C542" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D542" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
+          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E542" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F542" s="1" t="inlineStr">
         <is>
-          <t>1709004030/AV/22012034660994 — Shantidham Nirman Karya Bade Talab Ke Pass Chikhla</t>
+          <t>1709004026/IF/22012035648625 — Ek bagiya maa ke naam  MAANTIH / SotamVarma Gram Chadara Gp Birasan</t>
         </is>
       </c>
       <c r="G542" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H542" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I542" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J542" s="3" t="n">
-        <v>45519</v>
+        <v>45884</v>
       </c>
       <c r="K542" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="543">
       <c r="A543" s="1" t="inlineStr">
         <is>
-          <t>PAWAI / CHIKHALA</t>
+          <t>PAWAI / GOLHI</t>
         </is>
       </c>
       <c r="B543" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C543" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D543" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E543" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F543" s="1" t="inlineStr">
         <is>
-          <t>1709004030/IC/22012034889474 — Sarvjanik Sinchai Koop Nirman Karya Marghat Ke Pass</t>
+          <t>1709004027/IC/22012034890065 — Sarvjanik sichai koop nirman karya govind singh ke khet pas golhi</t>
         </is>
       </c>
       <c r="G543" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H543" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I543" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J543" s="3" t="n">
-        <v>45683</v>
+        <v>45748</v>
       </c>
       <c r="K543" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="544">
       <c r="A544" s="1" t="inlineStr">
         <is>
-          <t>PAWAI / CHIKHALA</t>
+          <t>PAWAI / GOLHI</t>
         </is>
       </c>
       <c r="B544" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C544" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D544" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E544" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F544" s="1" t="inlineStr">
         <is>
-          <t>1709004030/IC/22012034889476 — Sarvjanik Sinchai Koop Nirman Karya Gehra Har Jujhar Singh Ke Khet Pass</t>
+          <t>1709004027/IF/22012035349258 — sarvjanik sinchai koop nirman karya govind singh ke khet pas rariyan har golhi</t>
         </is>
       </c>
       <c r="G544" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H544" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I544" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J544" s="3" t="n">
-        <v>45683</v>
+        <v>45761</v>
       </c>
       <c r="K544" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="545">
       <c r="A545" s="1" t="inlineStr">
         <is>
           <t>PAWAI / CHIKHALA</t>
         </is>
       </c>
       <c r="B545" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C545" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D545" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E545" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F545" s="1" t="inlineStr">
         <is>
-          <t>1709004030/IC/22012034892790 — Sarvjanik Sinchai Koop Nirman Karya Shamshan Ke Pass Chikhla</t>
+          <t>1709004030/AV/22012034660993 — Shantidham Nirman Karya Harijan Mohalla Chikhla</t>
         </is>
       </c>
       <c r="G545" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H545" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I545" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J545" s="3" t="n">
-        <v>45932</v>
+        <v>45519</v>
       </c>
       <c r="K545" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="546">
       <c r="A546" s="1" t="inlineStr">
         <is>
-          <t>PAWAI / SIMARIYA</t>
+          <t>PAWAI / CHIKHALA</t>
         </is>
       </c>
       <c r="B546" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C546" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D546" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field for Community / Construction of Play field for Community</t>
+          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E546" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field</t>
+          <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F546" s="1" t="inlineStr">
         <is>
-          <t>1709004031/AV/22012034663661 — Play ground work and mantinance work higher secondary school simariya</t>
+          <t>1709004030/AV/22012034660994 — Shantidham Nirman Karya Bade Talab Ke Pass Chikhla</t>
         </is>
       </c>
       <c r="G546" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H546" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I546" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J546" s="3" t="n">
         <v>45519</v>
       </c>
       <c r="K546" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="547">
       <c r="A547" s="1" t="inlineStr">
         <is>
-          <t>PAWAI / SIMARIYA</t>
+          <t>PAWAI / CHIKHALA</t>
         </is>
       </c>
       <c r="B547" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C547" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D547" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field for Community / Construction of Play field for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E547" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F547" s="1" t="inlineStr">
         <is>
-          <t>1709004031/AV/22012034664255 — Play Ground Work And Maintenance Work Higher Secondry School Simariya</t>
+          <t>1709004030/IC/22012034889474 — Sarvjanik Sinchai Koop Nirman Karya Marghat Ke Pass</t>
         </is>
       </c>
       <c r="G547" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H547" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I547" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J547" s="3" t="n">
         <v>45683</v>
       </c>
       <c r="K547" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="548">
       <c r="A548" s="1" t="inlineStr">
         <is>
-          <t>PAWAI / SIMARIYA</t>
+          <t>PAWAI / CHIKHALA</t>
         </is>
       </c>
       <c r="B548" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C548" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D548" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field for Community / Construction of Play field for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E548" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F548" s="1" t="inlineStr">
         <is>
-          <t>1709004031/AV/22012034665635 — Khel Maidan Nirman Karya High School Ke Pass Simariya</t>
+          <t>1709004030/IC/22012034889476 — Sarvjanik Sinchai Koop Nirman Karya Gehra Har Jujhar Singh Ke Khet Pass</t>
         </is>
       </c>
       <c r="G548" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H548" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I548" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J548" s="3" t="n">
-        <v>45761</v>
+        <v>45683</v>
       </c>
       <c r="K548" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="549">
       <c r="A549" s="1" t="inlineStr">
         <is>
-          <t>PAWAI / SIMARIYA</t>
+          <t>PAWAI / CHIKHALA</t>
         </is>
       </c>
       <c r="B549" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C549" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D549" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E549" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F549" s="1" t="inlineStr">
         <is>
-          <t>1709004031/IF/22012035318064 — Khet Talab Nirman Karya Babulal/Kauraiya Chaudhari</t>
+          <t>1709004030/IC/22012034892790 — Sarvjanik Sinchai Koop Nirman Karya Shamshan Ke Pass Chikhla</t>
         </is>
       </c>
       <c r="G549" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H549" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I549" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J549" s="3" t="n">
-        <v>45748</v>
+        <v>45932</v>
       </c>
       <c r="K549" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="550">
       <c r="A550" s="1" t="inlineStr">
         <is>
-          <t>PAWAI / KARIYA</t>
+          <t>PAWAI / SIMARIYA</t>
         </is>
       </c>
       <c r="B550" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C550" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D550" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Play field for Community / Construction of Play Ground for Government School for Community</t>
         </is>
       </c>
       <c r="E550" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F550" s="1" t="inlineStr">
         <is>
-          <t>1709004035/IC/22012034889194 — सार्वजानिक सिचाई कूप उमरहा खेत पास</t>
+          <t>1709004031/AV/22012034663661 — Play ground work and mantinance work higher secondary school simariya</t>
         </is>
       </c>
       <c r="G550" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H550" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I550" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J550" s="3" t="n">
-        <v>45683</v>
+        <v>45519</v>
       </c>
       <c r="K550" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="551">
       <c r="A551" s="1" t="inlineStr">
         <is>
-          <t>PAWAI / KARIYA</t>
+          <t>PAWAI / SIMARIYA</t>
         </is>
       </c>
       <c r="B551" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C551" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D551" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Play field for Community / Construction of Play Ground for Government School for Community</t>
         </is>
       </c>
       <c r="E551" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F551" s="1" t="inlineStr">
         <is>
-          <t>1709004035/IC/22012034890095 — सार्वजनिक कूप निर्माण कार्य खदनहा हार के पास</t>
+          <t>1709004031/AV/22012034664255 — Play Ground Work And Maintenance Work Higher Secondry School Simariya</t>
         </is>
       </c>
       <c r="G551" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H551" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I551" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J551" s="3" t="n">
-        <v>45749</v>
+        <v>45683</v>
       </c>
       <c r="K551" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="552">
       <c r="A552" s="1" t="inlineStr">
         <is>
-          <t>PAWAI / KARIYA</t>
+          <t>PAWAI / SIMARIYA</t>
         </is>
       </c>
       <c r="B552" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C552" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D552" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Play field for Community / Construction of Play Ground for Government School for Community</t>
         </is>
       </c>
       <c r="E552" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F552" s="1" t="inlineStr">
         <is>
-          <t>1709004035/IC/22012034890096 — सार्वजनिक कूप निर्माण कार्य भटबा हार के पास करिया</t>
+          <t>1709004031/AV/22012034665635 — Khel Maidan Nirman Karya High School Ke Pass Simariya</t>
         </is>
       </c>
       <c r="G552" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H552" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I552" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J552" s="3" t="n">
-        <v>45749</v>
+        <v>45761</v>
       </c>
       <c r="K552" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="553">
       <c r="A553" s="1" t="inlineStr">
         <is>
-          <t>PAWAI / KARIYA</t>
+          <t>PAWAI / SIMARIYA</t>
         </is>
       </c>
       <c r="B553" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C553" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D553" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E553" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F553" s="1" t="inlineStr">
         <is>
-          <t>1709004035/IC/22012034890097 — सार्वजनिक कूप निर्माण कार्य तनक सिवारे हार के पास करिया</t>
+          <t>1709004031/IF/22012035318064 — Khet Talab Nirman Karya Babulal/Kauraiya Chaudhari</t>
         </is>
       </c>
       <c r="G553" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H553" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I553" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J553" s="3" t="n">
-        <v>45749</v>
+        <v>45748</v>
       </c>
       <c r="K553" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="554">
       <c r="A554" s="1" t="inlineStr">
         <is>
-          <t>PAWAI / KARIYA</t>
+          <t>PAWAI / TIGHARA</t>
         </is>
       </c>
       <c r="B554" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C554" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D554" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E554" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F554" s="1" t="inlineStr">
         <is>
-          <t>1709004035/IC/22012034890098 — सार्वजनिक कूप निर्माण कार्य पटना रोड के पास करिया</t>
+          <t>1709004032/AV/VB/YD/22012034669661 — Construction of Crematorium for 1 Shanti Dham Nirman Karya Satti Ghat Ke paas</t>
         </is>
       </c>
       <c r="G554" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H554" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I554" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J554" s="3" t="n">
-        <v>45749</v>
+        <v>46126</v>
       </c>
       <c r="K554" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="555">
       <c r="A555" s="1" t="inlineStr">
         <is>
           <t>PAWAI / KARIYA</t>
         </is>
       </c>
       <c r="B555" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C555" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D555" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E555" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F555" s="1" t="inlineStr">
         <is>
-          <t>1709004035/IC/22012034890099 — सार्वजनिक कूप निर्माण कार्य डहरा हार के पास करिया</t>
+          <t>1709004035/IC/22012034889194 — सार्वजानिक सिचाई कूप उमरहा खेत पास</t>
         </is>
       </c>
       <c r="G555" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H555" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I555" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J555" s="3" t="n">
-        <v>45749</v>
+        <v>45683</v>
       </c>
       <c r="K555" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="556">
       <c r="A556" s="1" t="inlineStr">
         <is>
           <t>PAWAI / KARIYA</t>
         </is>
       </c>
       <c r="B556" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C556" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D556" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E556" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F556" s="1" t="inlineStr">
         <is>
-          <t>1709004035/IC/22012034890136 — सार्वजनिक सिंचाई कूप निर्माण गदरा हार करिया</t>
+          <t>1709004035/IC/22012034890095 — सार्वजनिक कूप निर्माण कार्य खदनहा हार के पास</t>
         </is>
       </c>
       <c r="G556" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H556" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I556" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J556" s="3" t="n">
         <v>45749</v>
       </c>
       <c r="K556" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="557">
       <c r="A557" s="1" t="inlineStr">
         <is>
           <t>PAWAI / KARIYA</t>
         </is>
       </c>
       <c r="B557" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C557" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D557" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E557" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F557" s="1" t="inlineStr">
         <is>
-          <t>1709004035/RC/22012034849010 — cc road nirman karya kariya</t>
+          <t>1709004035/IC/22012034890096 — सार्वजनिक कूप निर्माण कार्य भटबा हार के पास करिया</t>
         </is>
       </c>
       <c r="G557" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H557" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I557" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J557" s="3" t="n">
-        <v>45773</v>
+        <v>45749</v>
       </c>
       <c r="K557" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="558">
       <c r="A558" s="1" t="inlineStr">
         <is>
-          <t>PAWAI / PATNAKALA</t>
+          <t>PAWAI / KARIYA</t>
         </is>
       </c>
       <c r="B558" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C558" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D558" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E558" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F558" s="1" t="inlineStr">
         <is>
-          <t>1709004036/AV/22012034666031 — सार्वजानिक शान्तिधाम निर्माण कार्य टपरियन मोहल्ला पाटनकलां</t>
+          <t>1709004035/IC/22012034890097 — सार्वजनिक कूप निर्माण कार्य तनक सिवारे हार के पास करिया</t>
         </is>
       </c>
       <c r="G558" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H558" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I558" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J558" s="3" t="n">
-        <v>45761</v>
+        <v>45749</v>
       </c>
       <c r="K558" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="559">
       <c r="A559" s="1" t="inlineStr">
         <is>
-          <t>PAWAI / PATNAKALA</t>
+          <t>PAWAI / KARIYA</t>
         </is>
       </c>
       <c r="B559" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C559" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D559" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E559" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F559" s="1" t="inlineStr">
         <is>
-          <t>1709004036/AV/22012034666032 — सार्वजानिक शान्तिधाम निर्माण कार्य हरिजन मोहल्ला पटनाकलां</t>
+          <t>1709004035/IC/22012034890098 — सार्वजनिक कूप निर्माण कार्य पटना रोड के पास करिया</t>
         </is>
       </c>
       <c r="G559" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H559" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I559" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J559" s="3" t="n">
-        <v>45761</v>
+        <v>45749</v>
       </c>
       <c r="K559" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="560">
       <c r="A560" s="1" t="inlineStr">
         <is>
-          <t>PAWAI / PATNAKALA</t>
+          <t>PAWAI / KARIYA</t>
         </is>
       </c>
       <c r="B560" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C560" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D560" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E560" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F560" s="1" t="inlineStr">
         <is>
-          <t>1709004036/WC/22012035236070 — Sarvjanik machhli palan talab nirman rakesh khampariya ke khet pas</t>
+          <t>1709004035/IC/22012034890099 — सार्वजनिक कूप निर्माण कार्य डहरा हार के पास करिया</t>
         </is>
       </c>
       <c r="G560" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H560" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I560" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J560" s="3" t="n">
-        <v>45642</v>
+        <v>45749</v>
       </c>
       <c r="K560" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="561">
       <c r="A561" s="1" t="inlineStr">
         <is>
-          <t>PAWAI / PATNAKALA</t>
+          <t>PAWAI / KARIYA</t>
         </is>
       </c>
       <c r="B561" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C561" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D561" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E561" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F561" s="1" t="inlineStr">
         <is>
-          <t>1709004036/WC/22012035326890 — Boulder check dame nirman karya bhan singh Rajpoot ke khet paas</t>
+          <t>1709004035/IC/22012034890136 — सार्वजनिक सिंचाई कूप निर्माण गदरा हार करिया</t>
         </is>
       </c>
       <c r="G561" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H561" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I561" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J561" s="3" t="n">
-        <v>45761</v>
+        <v>45749</v>
       </c>
       <c r="K561" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="562">
       <c r="A562" s="1" t="inlineStr">
         <is>
-          <t>PAWAI / ATARHAI</t>
+          <t>PAWAI / KARIYA</t>
         </is>
       </c>
       <c r="B562" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C562" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D562" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E562" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F562" s="1" t="inlineStr">
         <is>
-          <t>1709004037/AV/22012034662128 — shantidham nirman karya bhatwa mohalla</t>
+          <t>1709004035/RC/22012034849010 — cc road nirman karya kariya</t>
         </is>
       </c>
       <c r="G562" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H562" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I562" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J562" s="3" t="n">
-        <v>45567</v>
+        <v>45773</v>
       </c>
       <c r="K562" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="563">
       <c r="A563" s="1" t="inlineStr">
         <is>
-          <t>PAWAI / ATARHAI</t>
+          <t>PAWAI / PATNAKALA</t>
         </is>
       </c>
       <c r="B563" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C563" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D563" s="1" t="inlineStr">
         <is>
           <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E563" s="1" t="inlineStr">
         <is>
           <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F563" s="1" t="inlineStr">
         <is>
-          <t>1709004037/AV/22012034662448 — shantidham nirman karya chhote bartla school ke pas</t>
+          <t>1709004036/AV/22012034666031 — सार्वजानिक शान्तिधाम निर्माण कार्य टपरियन मोहल्ला पाटनकलां</t>
         </is>
       </c>
       <c r="G563" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H563" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I563" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J563" s="3" t="n">
-        <v>45567</v>
+        <v>45761</v>
       </c>
       <c r="K563" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="564">
       <c r="A564" s="1" t="inlineStr">
         <is>
-          <t>PAWAI / ATARHAI</t>
+          <t>PAWAI / PATNAKALA</t>
         </is>
       </c>
       <c r="B564" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C564" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D564" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E564" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F564" s="1" t="inlineStr">
         <is>
-          <t>1709004037/IC/22012034887657 — sarvjanik koop nirman karya sangeet khet pass</t>
+          <t>1709004036/AV/22012034666032 — सार्वजानिक शान्तिधाम निर्माण कार्य हरिजन मोहल्ला पटनाकलां</t>
         </is>
       </c>
       <c r="G564" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H564" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I564" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J564" s="3" t="n">
-        <v>45567</v>
+        <v>45761</v>
       </c>
       <c r="K564" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="565">
       <c r="A565" s="1" t="inlineStr">
         <is>
-          <t>PAWAI / ATARHAI</t>
+          <t>PAWAI / PATNAKALA</t>
         </is>
       </c>
       <c r="B565" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C565" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D565" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E565" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F565" s="1" t="inlineStr">
         <is>
-          <t>1709004037/IC/22012034888482 — Sarvjanik Sinchai Koop Nirman Karya Dinnu Ke Khet Pass</t>
+          <t>1709004036/WC/22012035236070 — Sarvjanik machhli palan talab nirman rakesh khampariya ke khet pas</t>
         </is>
       </c>
       <c r="G565" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H565" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I565" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J565" s="3" t="n">
-        <v>45683</v>
+        <v>45642</v>
       </c>
       <c r="K565" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="566">
       <c r="A566" s="1" t="inlineStr">
         <is>
-          <t>PAWAI / ATARHAI</t>
+          <t>PAWAI / PATNAKALA</t>
         </is>
       </c>
       <c r="B566" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C566" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D566" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E566" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F566" s="1" t="inlineStr">
         <is>
-          <t>1709004037/IC/22012034888684 — Sarvjanik Sinchai Koop Muktidham Ke Pass Bartla</t>
+          <t>1709004036/WC/22012035326890 — Boulder check dame nirman karya bhan singh Rajpoot ke khet paas</t>
         </is>
       </c>
       <c r="G566" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H566" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I566" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J566" s="3" t="n">
-        <v>45683</v>
+        <v>45761</v>
       </c>
       <c r="K566" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="567">
       <c r="A567" s="1" t="inlineStr">
         <is>
           <t>PAWAI / ATARHAI</t>
         </is>
       </c>
       <c r="B567" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C567" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D567" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E567" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F567" s="1" t="inlineStr">
         <is>
-          <t>1709004037/IC/22012034888735 — Sarvjanik Sinchai Koop Nirman Karya Patel Ke Khet Pass</t>
+          <t>1709004037/AV/22012034662128 — shantidham nirman karya bhatwa mohalla</t>
         </is>
       </c>
       <c r="G567" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H567" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I567" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J567" s="3" t="n">
-        <v>45683</v>
+        <v>45567</v>
       </c>
       <c r="K567" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="568">
       <c r="A568" s="1" t="inlineStr">
         <is>
           <t>PAWAI / ATARHAI</t>
         </is>
       </c>
       <c r="B568" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C568" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D568" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E568" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F568" s="1" t="inlineStr">
         <is>
-          <t>1709004037/IC/22012034889356 — Sarvjanik Sinchai Koop Nirman Karya Pappu Ke Khet Pass</t>
+          <t>1709004037/AV/22012034662448 — shantidham nirman karya chhote bartla school ke pas</t>
         </is>
       </c>
       <c r="G568" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H568" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I568" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J568" s="3" t="n">
-        <v>45683</v>
+        <v>45567</v>
       </c>
       <c r="K568" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="569">
       <c r="A569" s="1" t="inlineStr">
         <is>
           <t>PAWAI / ATARHAI</t>
         </is>
       </c>
       <c r="B569" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C569" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D569" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E569" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F569" s="1" t="inlineStr">
         <is>
-          <t>1709004037/IF/22012035328225 — khet talab nirman karya betalal prajapati</t>
+          <t>1709004037/IC/22012034887657 — sarvjanik koop nirman karya sangeet khet pass</t>
         </is>
       </c>
       <c r="G569" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H569" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I569" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J569" s="3" t="n">
-        <v>45748</v>
+        <v>45567</v>
       </c>
       <c r="K569" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="570">
       <c r="A570" s="1" t="inlineStr">
         <is>
           <t>PAWAI / ATARHAI</t>
         </is>
       </c>
       <c r="B570" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C570" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D570" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E570" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F570" s="1" t="inlineStr">
         <is>
-          <t>1709004037/IF/22012035328229 — khet talab nirman karya baliram vishwakarma pita natthu vishwakarma</t>
+          <t>1709004037/IC/22012034888482 — Sarvjanik Sinchai Koop Nirman Karya Dinnu Ke Khet Pass</t>
         </is>
       </c>
       <c r="G570" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H570" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I570" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J570" s="3" t="n">
-        <v>45748</v>
+        <v>45683</v>
       </c>
       <c r="K570" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="571">
       <c r="A571" s="1" t="inlineStr">
         <is>
-          <t>PAWAI / KUNWARPUR</t>
+          <t>PAWAI / ATARHAI</t>
         </is>
       </c>
       <c r="B571" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C571" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D571" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E571" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F571" s="1" t="inlineStr">
         <is>
-          <t>1709004038/IC/22012034890151 — सार्वजनिक कूप निर्माण कार्य सत्तीहार कुवरपुर</t>
+          <t>1709004037/IC/22012034888684 — Sarvjanik Sinchai Koop Muktidham Ke Pass Bartla</t>
         </is>
       </c>
       <c r="G571" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H571" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I571" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J571" s="3" t="n">
-        <v>45749</v>
+        <v>45683</v>
       </c>
       <c r="K571" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="572">
       <c r="A572" s="1" t="inlineStr">
         <is>
-          <t>PAWAI / KUNWARPUR</t>
+          <t>PAWAI / ATARHAI</t>
         </is>
       </c>
       <c r="B572" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C572" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D572" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E572" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F572" s="1" t="inlineStr">
         <is>
-          <t>1709004038/IF/22012035339650 — JGSA खेत तालाब निर्माण कार्य सूरज /हेतराम पटेल</t>
+          <t>1709004037/IC/22012034888735 — Sarvjanik Sinchai Koop Nirman Karya Patel Ke Khet Pass</t>
         </is>
       </c>
       <c r="G572" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H572" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I572" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J572" s="3" t="n">
-        <v>45749</v>
+        <v>45683</v>
       </c>
       <c r="K572" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="573">
       <c r="A573" s="1" t="inlineStr">
         <is>
-          <t>PAWAI / SIMRAKALA</t>
+          <t>PAWAI / ATARHAI</t>
         </is>
       </c>
       <c r="B573" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C573" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D573" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E573" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F573" s="1" t="inlineStr">
         <is>
-          <t>1709004040/AV/22012034665252 — shantidham nirman karya kaithai</t>
+          <t>1709004037/IC/22012034889356 — Sarvjanik Sinchai Koop Nirman Karya Pappu Ke Khet Pass</t>
         </is>
       </c>
       <c r="G573" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H573" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I573" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J573" s="3" t="n">
-        <v>45748</v>
+        <v>45683</v>
       </c>
       <c r="K573" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="574">
       <c r="A574" s="1" t="inlineStr">
         <is>
-          <t>PAWAI / SIMRAKALA</t>
+          <t>PAWAI / ATARHAI</t>
         </is>
       </c>
       <c r="B574" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C574" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D574" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E574" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F574" s="1" t="inlineStr">
         <is>
-          <t>1709004040/IC/22012034889670 — sarvjanik sinchai koop nirman karya kethai</t>
+          <t>1709004037/IF/22012035328225 — khet talab nirman karya betalal prajapati</t>
         </is>
       </c>
       <c r="G574" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H574" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I574" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J574" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K574" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="575">
       <c r="A575" s="1" t="inlineStr">
         <is>
-          <t>PAWAI / SIMRAKALA</t>
+          <t>PAWAI / ATARHAI</t>
         </is>
       </c>
       <c r="B575" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C575" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D575" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E575" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F575" s="1" t="inlineStr">
         <is>
-          <t>1709004040/IF/22012035563202 — JGSA Khet Talab Nirman karya Vimlesh Kachhi</t>
+          <t>1709004037/IF/22012035328229 — khet talab nirman karya baliram vishwakarma pita natthu vishwakarma</t>
         </is>
       </c>
       <c r="G575" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H575" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I575" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J575" s="3" t="n">
-        <v>45761</v>
+        <v>45748</v>
       </c>
       <c r="K575" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="576">
       <c r="A576" s="1" t="inlineStr">
         <is>
-          <t>PAWAI / SIMRAKHURD</t>
+          <t>PAWAI / KUNWARPUR</t>
         </is>
       </c>
       <c r="B576" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C576" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D576" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E576" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F576" s="1" t="inlineStr">
         <is>
-          <t>1709004041/IC/22012034886469 — Nirmal neer koop nirman Tikuri</t>
+          <t>1709004038/IC/22012034890151 — सार्वजनिक कूप निर्माण कार्य सत्तीहार कुवरपुर</t>
         </is>
       </c>
       <c r="G576" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H576" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I576" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J576" s="3" t="n">
-        <v>45520</v>
+        <v>45749</v>
       </c>
       <c r="K576" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="577">
       <c r="A577" s="1" t="inlineStr">
         <is>
-          <t>PAWAI / SIMRAKHURD</t>
+          <t>PAWAI / KUNWARPUR</t>
         </is>
       </c>
       <c r="B577" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C577" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D577" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Groups / Construction of Irrigation Open Well for Groups</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E577" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F577" s="1" t="inlineStr">
         <is>
-          <t>1709004041/IC/22012034890582 — Kapil dhara sichai koop santlal/vishal Raghunath/vishal simra khurd</t>
+          <t>1709004038/IF/22012035339650 — JGSA खेत तालाब निर्माण कार्य सूरज /हेतराम पटेल</t>
         </is>
       </c>
       <c r="G577" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H577" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I577" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J577" s="3" t="n">
-        <v>45761</v>
+        <v>45749</v>
       </c>
       <c r="K577" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="578">
       <c r="A578" s="1" t="inlineStr">
         <is>
-          <t>PAWAI / SIMRAKHURD</t>
+          <t>PAWAI / SIMRAKALA</t>
         </is>
       </c>
       <c r="B578" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C578" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D578" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Farm Forestry-Fields Individuals / Block Plantation of Farm Forestry Trees in Fields for Individuals</t>
+          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E578" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F578" s="1" t="inlineStr">
         <is>
-          <t>1709004041/IF/22012035273333 — Nizi bhumi par brachharopad karya Manju patel/Ram prasad</t>
+          <t>1709004040/AV/22012034665252 — shantidham nirman karya kaithai</t>
         </is>
       </c>
       <c r="G578" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H578" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I578" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J578" s="3" t="n">
-        <v>45520</v>
+        <v>45748</v>
       </c>
       <c r="K578" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="579">
       <c r="A579" s="1" t="inlineStr">
         <is>
-          <t>PAWAI / SIMRAKHURD</t>
+          <t>PAWAI / SIMRAKALA</t>
         </is>
       </c>
       <c r="B579" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C579" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D579" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E579" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F579" s="1" t="inlineStr">
         <is>
-          <t>1709004041/IF/22012035356501 — JGSA Ket talab Hakam patel/Ram sanehi simra khurd</t>
+          <t>1709004040/IC/22012034889670 — sarvjanik sinchai koop nirman karya kethai</t>
         </is>
       </c>
       <c r="G579" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H579" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I579" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J579" s="3" t="n">
-        <v>45761</v>
+        <v>45748</v>
       </c>
       <c r="K579" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="580">
       <c r="A580" s="1" t="inlineStr">
         <is>
-          <t>PAWAI / SIMRAKHURD</t>
+          <t>PAWAI / SIMRAKALA</t>
         </is>
       </c>
       <c r="B580" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C580" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D580" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E580" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F580" s="1" t="inlineStr">
         <is>
-          <t>1709004041/IF/22012035380148 — Kapil dhara sichai koop santlal/vishal Raghunath/vishal simra khurd</t>
+          <t>1709004040/IF/22012035563202 — JGSA Khet Talab Nirman karya Vimlesh Kachhi</t>
         </is>
       </c>
       <c r="G580" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H580" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I580" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J580" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K580" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="581">
       <c r="A581" s="1" t="inlineStr">
         <is>
           <t>PAWAI / SIMRAKHURD</t>
         </is>
       </c>
       <c r="B581" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C581" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D581" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E581" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F581" s="1" t="inlineStr">
         <is>
-          <t>1709004041/IF/22012035560729 — Recharge Pit Nirman Karya Alop/ none lal ke koop ke pas simra khurd</t>
+          <t>1709004041/IC/22012034886469 — Nirmal neer koop nirman Tikuri</t>
         </is>
       </c>
       <c r="G581" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H581" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I581" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J581" s="3" t="n">
-        <v>45761</v>
+        <v>45520</v>
       </c>
       <c r="K581" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="582">
       <c r="A582" s="1" t="inlineStr">
         <is>
-          <t>PAWAI / HATHKURI</t>
+          <t>PAWAI / SIMRAKHURD</t>
         </is>
       </c>
       <c r="B582" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C582" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D582" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Groups / Construction of Irrigation Well for Groups</t>
         </is>
       </c>
       <c r="E582" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F582" s="1" t="inlineStr">
         <is>
-          <t>1709004042/IC/22012034884946 — Nirmar Neer Niran Karya Harijan Basti Pipariya Tiwari</t>
+          <t>1709004041/IC/22012034890582 — Kapil dhara sichai koop santlal/vishal Raghunath/vishal simra khurd</t>
         </is>
       </c>
       <c r="G582" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H582" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I582" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J582" s="3" t="n">
-        <v>45449</v>
+        <v>45761</v>
       </c>
       <c r="K582" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="583">
       <c r="A583" s="1" t="inlineStr">
         <is>
-          <t>PAWAI / HATHKURI</t>
+          <t>PAWAI / SIMRAKHURD</t>
         </is>
       </c>
       <c r="B583" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C583" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D583" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Block Plantation-Farm Forestry-Fields Individuals / Agro Forestry Block Plantation for Individual</t>
         </is>
       </c>
       <c r="E583" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F583" s="1" t="inlineStr">
         <is>
-          <t>1709004042/IC/22012034891656 — sarvjanik sichai koop nirman karya pipariya tiwari</t>
+          <t>1709004041/IF/22012035273333 — Nizi bhumi par brachharopad karya Manju patel/Ram prasad</t>
         </is>
       </c>
       <c r="G583" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H583" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I583" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J583" s="3" t="n">
-        <v>45761</v>
+        <v>45520</v>
       </c>
       <c r="K583" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="584">
       <c r="A584" s="1" t="inlineStr">
         <is>
-          <t>PAWAI / HATHKURI</t>
+          <t>PAWAI / SIMRAKHURD</t>
         </is>
       </c>
       <c r="B584" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C584" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D584" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E584" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F584" s="1" t="inlineStr">
         <is>
-          <t>1709004042/RS/22012035129677 — nali nirman karya fundi ahirwar ke ghar se pappu ahirwar ke ghar tak</t>
+          <t>1709004041/IF/22012035356501 — JGSA Ket talab Hakam patel/Ram sanehi simra khurd</t>
         </is>
       </c>
       <c r="G584" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H584" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I584" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J584" s="3" t="n">
-        <v>45452</v>
+        <v>45761</v>
       </c>
       <c r="K584" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="585">
       <c r="A585" s="1" t="inlineStr">
         <is>
-          <t>PAWAI / KUMHARI</t>
+          <t>PAWAI / SIMRAKHURD</t>
         </is>
       </c>
       <c r="B585" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C585" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D585" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E585" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F585" s="1" t="inlineStr">
         <is>
-          <t>1709004043/AV/22012034664451 — shantidham nirman karya asptal ke paas rehuta</t>
+          <t>1709004041/IF/22012035380148 — Kapil dhara sichai koop santlal/vishal Raghunath/vishal simra khurd</t>
         </is>
       </c>
       <c r="G585" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H585" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I585" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J585" s="3" t="n">
-        <v>45682</v>
+        <v>45761</v>
       </c>
       <c r="K585" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="586">
       <c r="A586" s="1" t="inlineStr">
         <is>
-          <t>PAWAI / KUMHARI</t>
+          <t>PAWAI / SIMRAKHURD</t>
         </is>
       </c>
       <c r="B586" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C586" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D586" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E586" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F586" s="1" t="inlineStr">
         <is>
-          <t>1709004043/AV/22012034664452 — shantidham nirman karya aadiwasi mohalla kumhari</t>
+          <t>1709004041/IF/22012035560729 — Recharge Pit Nirman Karya Alop/ none lal ke koop ke pas simra khurd</t>
         </is>
       </c>
       <c r="G586" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H586" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I586" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J586" s="3" t="n">
-        <v>45682</v>
+        <v>45761</v>
       </c>
       <c r="K586" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="587">
       <c r="A587" s="1" t="inlineStr">
         <is>
-          <t>PAWAI / KUMHARI</t>
+          <t>PAWAI / HATHKURI</t>
         </is>
       </c>
       <c r="B587" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C587" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D587" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E587" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F587" s="1" t="inlineStr">
         <is>
-          <t>1709004043/IF/22012035320803 — khet talab nirman karya chhotelal ke khet me</t>
+          <t>1709004042/IC/22012034884946 — Nirmar Neer Niran Karya Harijan Basti Pipariya Tiwari</t>
         </is>
       </c>
       <c r="G587" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H587" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I587" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J587" s="3" t="n">
-        <v>45750</v>
+        <v>45449</v>
       </c>
       <c r="K587" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="588">
       <c r="A588" s="1" t="inlineStr">
         <is>
-          <t>PAWAI / KUMHARI</t>
+          <t>PAWAI / HATHKURI</t>
         </is>
       </c>
       <c r="B588" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C588" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D588" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E588" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F588" s="1" t="inlineStr">
         <is>
-          <t>1709004043/IF/22012035320805 — khet talab nirman karya mihi lal ke khet me rehuta</t>
+          <t>1709004042/IC/22012034891656 — sarvjanik sichai koop nirman karya pipariya tiwari</t>
         </is>
       </c>
       <c r="G588" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H588" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I588" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J588" s="3" t="n">
-        <v>45750</v>
+        <v>45761</v>
       </c>
       <c r="K588" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="589">
       <c r="A589" s="1" t="inlineStr">
         <is>
-          <t>PAWAI / KUMHARI</t>
+          <t>PAWAI / HATHKURI</t>
         </is>
       </c>
       <c r="B589" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C589" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D589" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Masonry Greywater Drain for Community</t>
         </is>
       </c>
       <c r="E589" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F589" s="1" t="inlineStr">
         <is>
-          <t>1709004043/IF/22012035320806 — khet talab nirman karya buddha chaudhari ke khet me rehuta</t>
+          <t>1709004042/RS/22012035129677 — nali nirman karya fundi ahirwar ke ghar se pappu ahirwar ke ghar tak</t>
         </is>
       </c>
       <c r="G589" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H589" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I589" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J589" s="3" t="n">
-        <v>45750</v>
+        <v>45452</v>
       </c>
       <c r="K589" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="590">
       <c r="A590" s="1" t="inlineStr">
         <is>
-          <t>PAWAI / BADKHERA KALA</t>
+          <t>PAWAI / KUMHARI</t>
         </is>
       </c>
       <c r="B590" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C590" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D590" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E590" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F590" s="1" t="inlineStr">
         <is>
-          <t>1709004044/IF/22012035237606 — med bandhan karya kauraiya / magna ahirwar badkhera kala</t>
+          <t>1709004043/AV/22012034664451 — shantidham nirman karya asptal ke paas rehuta</t>
         </is>
       </c>
       <c r="G590" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H590" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I590" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J590" s="3" t="n">
-        <v>45451</v>
+        <v>45682</v>
       </c>
       <c r="K590" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="591">
       <c r="A591" s="1" t="inlineStr">
         <is>
-          <t>PAWAI / BILHA</t>
+          <t>PAWAI / KUMHARI</t>
         </is>
       </c>
       <c r="B591" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C591" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D591" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E591" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F591" s="1" t="inlineStr">
         <is>
-          <t>1709004045/IC/22012034893280 — sarvajanik koop nirvan kary jayram singh ke ket ke pass</t>
+          <t>1709004043/AV/22012034664452 — shantidham nirman karya aadiwasi mohalla kumhari</t>
         </is>
       </c>
       <c r="G591" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H591" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I591" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J591" s="3" t="n">
-        <v>46049</v>
+        <v>45682</v>
       </c>
       <c r="K591" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="592">
       <c r="A592" s="1" t="inlineStr">
         <is>
-          <t>PAWAI / BUDHEDA</t>
+          <t>PAWAI / KUMHARI</t>
         </is>
       </c>
       <c r="B592" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C592" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D592" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E592" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F592" s="1" t="inlineStr">
         <is>
-          <t>1709004046/IC/22012034892322 — निर्मल नीर कूप निर्माण नर्सरी संजय निकुंज चौमुखा</t>
+          <t>1709004043/IF/22012035320803 — khet talab nirman karya chhotelal ke khet me</t>
         </is>
       </c>
       <c r="G592" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H592" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I592" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J592" s="3" t="n">
-        <v>45761</v>
+        <v>45750</v>
       </c>
       <c r="K592" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="593">
       <c r="A593" s="1" t="inlineStr">
         <is>
-          <t>PAWAI / BUDHEDA</t>
+          <t>PAWAI / KUMHARI</t>
         </is>
       </c>
       <c r="B593" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C593" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D593" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E593" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F593" s="1" t="inlineStr">
         <is>
-          <t>1709004046/IF/22012035660884 — Khet talab nirman</t>
+          <t>1709004043/IF/22012035320805 — khet talab nirman karya mihi lal ke khet me rehuta</t>
         </is>
       </c>
       <c r="G593" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H593" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I593" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J593" s="3" t="n">
-        <v>46048</v>
+        <v>45750</v>
       </c>
       <c r="K593" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="594">
       <c r="A594" s="1" t="inlineStr">
         <is>
-          <t>PAWAI / BUDHEDA</t>
+          <t>PAWAI / KUMHARI</t>
         </is>
       </c>
       <c r="B594" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C594" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D594" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E594" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F594" s="1" t="inlineStr">
         <is>
-          <t>1709004046/IF/22012035660957 — Khet talab nirman Heera singh/Banwari Budheda</t>
+          <t>1709004043/IF/22012035320806 — khet talab nirman karya buddha chaudhari ke khet me rehuta</t>
         </is>
       </c>
       <c r="G594" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H594" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I594" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J594" s="3" t="n">
-        <v>46048</v>
+        <v>45750</v>
       </c>
       <c r="K594" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="595">
       <c r="A595" s="1" t="inlineStr">
         <is>
-          <t>PAWAI / TAI</t>
+          <t>PAWAI / BADKHERA KALA</t>
         </is>
       </c>
       <c r="B595" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C595" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D595" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E595" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F595" s="1" t="inlineStr">
         <is>
-          <t>1709004047/AV/22012034662641 — Shantidham nirman karya talaiya pas Chandra nagar tai</t>
+          <t>1709004044/IF/22012035237606 — med bandhan karya kauraiya / magna ahirwar badkhera kala</t>
         </is>
       </c>
       <c r="G595" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H595" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I595" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J595" s="3" t="n">
-        <v>45567</v>
+        <v>45451</v>
       </c>
       <c r="K595" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="596">
       <c r="A596" s="1" t="inlineStr">
         <is>
-          <t>PAWAI / TAI</t>
+          <t>PAWAI / BILHA</t>
         </is>
       </c>
       <c r="B596" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C596" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D596" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E596" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F596" s="1" t="inlineStr">
         <is>
-          <t>1709004047/AV/22012034662642 — Shantidham nirman karya kachhiyana mohalla</t>
+          <t>1709004045/IC/22012034893280 — sarvajanik koop nirvan kary jayram singh ke ket ke pass</t>
         </is>
       </c>
       <c r="G596" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H596" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I596" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J596" s="3" t="n">
-        <v>45567</v>
+        <v>46049</v>
       </c>
       <c r="K596" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="597">
       <c r="A597" s="1" t="inlineStr">
         <is>
-          <t>PAWAI / TAI</t>
+          <t>PAWAI / BUDHEDA</t>
         </is>
       </c>
       <c r="B597" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C597" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D597" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field for Community / Construction of Play field for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E597" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F597" s="1" t="inlineStr">
         <is>
-          <t>1709004047/AV/22012034662820 — khel maidan nirman karya chandranagar</t>
+          <t>1709004046/IC/22012034892322 — निर्मल नीर कूप निर्माण नर्सरी संजय निकुंज चौमुखा</t>
         </is>
       </c>
       <c r="G597" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H597" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I597" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J597" s="3" t="n">
-        <v>45567</v>
+        <v>45761</v>
       </c>
       <c r="K597" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="598">
       <c r="A598" s="1" t="inlineStr">
         <is>
-          <t>PAWAI / TAI</t>
+          <t>PAWAI / BUDHEDA</t>
         </is>
       </c>
       <c r="B598" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C598" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D598" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E598" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F598" s="1" t="inlineStr">
         <is>
-          <t>1709004047/RS/22012035127622 — NALI NIRMAN KARYA HAKKE KUTHA KE GHAR SE KAILASH SINGH KE GHAR KI OR</t>
+          <t>1709004046/IF/22012035660884 — Khet talab nirman</t>
         </is>
       </c>
       <c r="G598" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H598" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I598" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J598" s="3" t="n">
-        <v>45448</v>
+        <v>46048</v>
       </c>
       <c r="K598" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="599">
       <c r="A599" s="1" t="inlineStr">
         <is>
-          <t>PAWAI / SIMARIYA GULAB SINGH</t>
+          <t>PAWAI / BUDHEDA</t>
         </is>
       </c>
       <c r="B599" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C599" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D599" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E599" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F599" s="1" t="inlineStr">
         <is>
-          <t>1709004048/AV/22012034665200 — Shanti dham nirman kumharan tola manki</t>
+          <t>1709004046/IF/22012035660957 — Khet talab nirman Heera singh/Banwari Budheda</t>
         </is>
       </c>
       <c r="G599" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H599" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I599" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J599" s="3" t="n">
-        <v>45681</v>
+        <v>46048</v>
       </c>
       <c r="K599" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="600">
       <c r="A600" s="1" t="inlineStr">
         <is>
-          <t>PAWAI / SIMARIYA GULAB SINGH</t>
+          <t>PAWAI / TAI</t>
         </is>
       </c>
       <c r="B600" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C600" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D600" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field for Community / Construction of Play field for Community</t>
+          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E600" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field</t>
+          <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F600" s="1" t="inlineStr">
         <is>
-          <t>1709004048/AV/22012034669065 — khel maidan karya madhyamik shala school pas simariyagulab singh</t>
+          <t>1709004047/AV/22012034662641 — Shantidham nirman karya talaiya pas Chandra nagar tai</t>
         </is>
       </c>
       <c r="G600" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H600" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I600" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J600" s="3" t="n">
-        <v>46046</v>
+        <v>45567</v>
       </c>
       <c r="K600" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="601">
       <c r="A601" s="1" t="inlineStr">
         <is>
-          <t>PAWAI / SIMARIYA GULAB SINGH</t>
+          <t>PAWAI / TAI</t>
         </is>
       </c>
       <c r="B601" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C601" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D601" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Groups / Construction of Irrigation Open Well for Groups</t>
+          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E601" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F601" s="1" t="inlineStr">
         <is>
-          <t>1709004048/IC/22012034890086 — Khet talab nirman</t>
+          <t>1709004047/AV/22012034662642 — Shantidham nirman karya kachhiyana mohalla</t>
         </is>
       </c>
       <c r="G601" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H601" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I601" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J601" s="3" t="n">
-        <v>45748</v>
+        <v>45567</v>
       </c>
       <c r="K601" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="602">
       <c r="A602" s="1" t="inlineStr">
         <is>
-          <t>PAWAI / SIMARIYA GULAB SINGH</t>
+          <t>PAWAI / TAI</t>
         </is>
       </c>
       <c r="B602" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C602" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D602" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Groups / Construction of Irrigation Open Well for Groups</t>
+          <t>Construction of Play field for Community / Construction of Play Ground for Government School for Community</t>
         </is>
       </c>
       <c r="E602" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F602" s="1" t="inlineStr">
         <is>
-          <t>1709004048/IC/22012034890087 — khet talab 3600 cum</t>
+          <t>1709004047/AV/22012034662820 — khel maidan nirman karya chandranagar</t>
         </is>
       </c>
       <c r="G602" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H602" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I602" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J602" s="3" t="n">
-        <v>45748</v>
+        <v>45567</v>
       </c>
       <c r="K602" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="603">
       <c r="A603" s="1" t="inlineStr">
         <is>
-          <t>PAWAI / SIMARIYA GULAB SINGH</t>
+          <t>PAWAI / TAI</t>
         </is>
       </c>
       <c r="B603" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C603" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D603" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Masonry Greywater Drain for Community</t>
         </is>
       </c>
       <c r="E603" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F603" s="1" t="inlineStr">
         <is>
-          <t>1709004048/IF/22012035306944 — Khet Talab nirman Chhoti Raja/Santosh singh</t>
+          <t>1709004047/RS/22012035127622 — NALI NIRMAN KARYA HAKKE KUTHA KE GHAR SE KAILASH SINGH KE GHAR KI OR</t>
         </is>
       </c>
       <c r="G603" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H603" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I603" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J603" s="3" t="n">
-        <v>45681</v>
+        <v>45448</v>
       </c>
       <c r="K603" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="604">
       <c r="A604" s="1" t="inlineStr">
         <is>
           <t>PAWAI / SIMARIYA GULAB SINGH</t>
         </is>
       </c>
       <c r="B604" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C604" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D604" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E604" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F604" s="1" t="inlineStr">
         <is>
-          <t>1709004048/IF/22012035334985 — Khet talab nirman</t>
+          <t>1709004048/AV/22012034665200 — Shanti dham nirman kumharan tola manki</t>
         </is>
       </c>
       <c r="G604" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H604" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I604" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J604" s="3" t="n">
-        <v>45748</v>
+        <v>45681</v>
       </c>
       <c r="K604" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="605">
       <c r="A605" s="1" t="inlineStr">
         <is>
-          <t>PAWAI / MURACHH</t>
+          <t>PAWAI / SIMARIYA GULAB SINGH</t>
         </is>
       </c>
       <c r="B605" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C605" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D605" s="1" t="inlineStr">
         <is>
-          <t>Construction of Cyclone shelter for Community / Construction of Cyclone shelter for Community</t>
+          <t>Construction of Play field for Community / Construction of Play Ground for Government School for Community</t>
         </is>
       </c>
       <c r="E605" s="1" t="inlineStr">
         <is>
-          <t>Construction of Other Community Building/Assets</t>
+          <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F605" s="1" t="inlineStr">
         <is>
-          <t>1709004049/AV/22012034664829 — Shanti Dham nirman Murachh marghatai ke pas</t>
+          <t>1709004048/AV/22012034669065 — khel maidan karya madhyamik shala school pas simariyagulab singh</t>
         </is>
       </c>
       <c r="G605" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H605" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I605" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J605" s="3" t="n">
-        <v>45681</v>
+        <v>46046</v>
       </c>
       <c r="K605" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="606">
       <c r="A606" s="1" t="inlineStr">
         <is>
-          <t>PAWAI / MURACHH</t>
+          <t>PAWAI / SIMARIYA GULAB SINGH</t>
         </is>
       </c>
       <c r="B606" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C606" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D606" s="1" t="inlineStr">
         <is>
-          <t>Construction of Cyclone shelter for Community / Construction of Cyclone shelter for Community</t>
+          <t>Construction of Irrigation Open Well for Groups / Construction of Irrigation Well for Groups</t>
         </is>
       </c>
       <c r="E606" s="1" t="inlineStr">
         <is>
-          <t>Construction of Other Community Building/Assets</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F606" s="1" t="inlineStr">
         <is>
-          <t>1709004049/AV/22012034664830 — Shanti Dham nirman Umariya bandha ke pas</t>
+          <t>1709004048/IC/22012034890086 — Khet talab nirman</t>
         </is>
       </c>
       <c r="G606" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H606" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I606" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J606" s="3" t="n">
-        <v>45681</v>
+        <v>45748</v>
       </c>
       <c r="K606" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="607">
       <c r="A607" s="1" t="inlineStr">
         <is>
-          <t>PAWAI / MURACHH</t>
+          <t>PAWAI / SIMARIYA GULAB SINGH</t>
         </is>
       </c>
       <c r="B607" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C607" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D607" s="1" t="inlineStr">
         <is>
-          <t>Construction of Cyclone shelter for Community / Construction of Cyclone shelter for Community</t>
+          <t>Construction of Irrigation Open Well for Groups / Construction of Irrigation Well for Groups</t>
         </is>
       </c>
       <c r="E607" s="1" t="inlineStr">
         <is>
-          <t>Construction of Other Community Building/Assets</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F607" s="1" t="inlineStr">
         <is>
-          <t>1709004049/AV/22012034664831 — Shanti Dham nirman Nargi marghati ke pas</t>
+          <t>1709004048/IC/22012034890087 — khet talab 3600 cum</t>
         </is>
       </c>
       <c r="G607" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H607" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I607" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J607" s="3" t="n">
-        <v>45681</v>
+        <v>45748</v>
       </c>
       <c r="K607" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="608">
       <c r="A608" s="1" t="inlineStr">
         <is>
-          <t>PAWAI / MURACHH</t>
+          <t>PAWAI / SIMARIYA GULAB SINGH</t>
         </is>
       </c>
       <c r="B608" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C608" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D608" s="1" t="inlineStr">
         <is>
-          <t>Construction of Cyclone shelter for Community / Construction of Cyclone shelter for Community</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E608" s="1" t="inlineStr">
         <is>
-          <t>Construction of Other Community Building/Assets</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F608" s="1" t="inlineStr">
         <is>
-          <t>1709004049/AV/22012034664833 — Shanti Dham nirman Hiauta marghati ke pas</t>
+          <t>1709004048/IF/22012035306944 — Khet Talab nirman Chhoti Raja/Santosh singh</t>
         </is>
       </c>
       <c r="G608" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H608" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I608" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J608" s="3" t="n">
         <v>45681</v>
       </c>
       <c r="K608" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="609">
       <c r="A609" s="1" t="inlineStr">
         <is>
-          <t>PAWAI / MURACHH</t>
+          <t>PAWAI / SIMARIYA GULAB SINGH</t>
         </is>
       </c>
       <c r="B609" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C609" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D609" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E609" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F609" s="1" t="inlineStr">
         <is>
-          <t>1709004049/AV/22012034665314 — Shanti Dham nirman Murachh marghatai ke pas</t>
+          <t>1709004048/IF/22012035334985 — Khet talab nirman</t>
         </is>
       </c>
       <c r="G609" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H609" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I609" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J609" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K609" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="610">
       <c r="A610" s="1" t="inlineStr">
         <is>
           <t>PAWAI / MURACHH</t>
         </is>
       </c>
       <c r="B610" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C610" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D610" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
+          <t>Construction of Cyclone shelter for Community / Construction of Cyclone Shelter for Community</t>
         </is>
       </c>
       <c r="E610" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium</t>
+          <t>Construction of Other Community Building/Assets</t>
         </is>
       </c>
       <c r="F610" s="1" t="inlineStr">
         <is>
-          <t>1709004049/AV/22012034665316 — Shanti Dham nirman Nargi marghati ke pas</t>
+          <t>1709004049/AV/22012034664829 — Shanti Dham nirman Murachh marghatai ke pas</t>
         </is>
       </c>
       <c r="G610" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H610" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I610" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J610" s="3" t="n">
-        <v>45748</v>
+        <v>45681</v>
       </c>
       <c r="K610" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="611">
       <c r="A611" s="1" t="inlineStr">
         <is>
           <t>PAWAI / MURACHH</t>
         </is>
       </c>
       <c r="B611" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C611" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D611" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Groups / Construction of Irrigation Open Well for Groups</t>
+          <t>Construction of Cyclone shelter for Community / Construction of Cyclone Shelter for Community</t>
         </is>
       </c>
       <c r="E611" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Construction of Other Community Building/Assets</t>
         </is>
       </c>
       <c r="F611" s="1" t="inlineStr">
         <is>
-          <t>1709004049/IC/22012034889543 — Sarvianik sichai koop nirman kher mata ke pas juda har umariya</t>
+          <t>1709004049/AV/22012034664830 — Shanti Dham nirman Umariya bandha ke pas</t>
         </is>
       </c>
       <c r="G611" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H611" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I611" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J611" s="3" t="n">
         <v>45681</v>
       </c>
       <c r="K611" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="612">
       <c r="A612" s="1" t="inlineStr">
         <is>
           <t>PAWAI / MURACHH</t>
         </is>
       </c>
       <c r="B612" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C612" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D612" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Cyclone shelter for Community / Construction of Cyclone Shelter for Community</t>
         </is>
       </c>
       <c r="E612" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Construction of Other Community Building/Assets</t>
         </is>
       </c>
       <c r="F612" s="1" t="inlineStr">
         <is>
-          <t>1709004049/IC/22012034890988 — Sarvjanik sichai koop nirman Juda har kher mata ke pas Umariya</t>
+          <t>1709004049/AV/22012034664831 — Shanti Dham nirman Nargi marghati ke pas</t>
         </is>
       </c>
       <c r="G612" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H612" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I612" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J612" s="3" t="n">
-        <v>45761</v>
+        <v>45681</v>
       </c>
       <c r="K612" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="613">
       <c r="A613" s="1" t="inlineStr">
         <is>
-          <t>PAWAI / IMALIYA</t>
+          <t>PAWAI / MURACHH</t>
         </is>
       </c>
       <c r="B613" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C613" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D613" s="1" t="inlineStr">
         <is>
-          <t>Constr of Culvert/cross drainage work for Comm / Construction of Culvert for Community</t>
+          <t>Construction of Cyclone shelter for Community / Construction of Cyclone Shelter for Community</t>
         </is>
       </c>
       <c r="E613" s="1" t="inlineStr">
         <is>
-          <t>Culvert</t>
+          <t>Construction of Other Community Building/Assets</t>
         </is>
       </c>
       <c r="F613" s="1" t="inlineStr">
         <is>
-          <t>1709004050/AV/22012034658793 — cc road nirman karya jagdeesh patel ke ghar se krishn kumar ke ghar tak</t>
+          <t>1709004049/AV/22012034664833 — Shanti Dham nirman Hiauta marghati ke pas</t>
         </is>
       </c>
       <c r="G613" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H613" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I613" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J613" s="3" t="n">
-        <v>45452</v>
+        <v>45681</v>
       </c>
       <c r="K613" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="614">
       <c r="A614" s="1" t="inlineStr">
         <is>
-          <t>PAWAI / IMALIYA</t>
+          <t>PAWAI / MURACHH</t>
         </is>
       </c>
       <c r="B614" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C614" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D614" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E614" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F614" s="1" t="inlineStr">
         <is>
-          <t>1709004050/IC/22012034887082 — सार्वजनिक कूप निर्माण कार्य भंडभडीया हार पुलिया के पास ग्राम पंचायत इमलिया</t>
+          <t>1709004049/AV/22012034665314 — Shanti Dham nirman Murachh marghatai ke pas</t>
         </is>
       </c>
       <c r="G614" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H614" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I614" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J614" s="3" t="n">
-        <v>45567</v>
+        <v>45748</v>
       </c>
       <c r="K614" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="615">
       <c r="A615" s="1" t="inlineStr">
         <is>
-          <t>PAWAI / IMALIYA</t>
+          <t>PAWAI / MURACHH</t>
         </is>
       </c>
       <c r="B615" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C615" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D615" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E615" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F615" s="1" t="inlineStr">
         <is>
-          <t>1709004050/IC/22012034887734 — सामुदायिक सिंचाई कूप निर्माण शांतिधाम के पास सिमरी</t>
+          <t>1709004049/AV/22012034665316 — Shanti Dham nirman Nargi marghati ke pas</t>
         </is>
       </c>
       <c r="G615" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H615" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I615" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J615" s="3" t="n">
-        <v>45567</v>
+        <v>45748</v>
       </c>
       <c r="K615" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="616">
       <c r="A616" s="1" t="inlineStr">
         <is>
-          <t>PAWAI / IMALIYA</t>
+          <t>PAWAI / MURACHH</t>
         </is>
       </c>
       <c r="B616" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C616" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D616" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Groups / Construction of Irrigation Well for Groups</t>
         </is>
       </c>
       <c r="E616" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F616" s="1" t="inlineStr">
         <is>
-          <t>1709004050/IC/22012034887735 — सामुदायिक सिंचाई कूप निर्माण मोहली हार इमलिया</t>
+          <t>1709004049/IC/22012034889543 — Sarvianik sichai koop nirman kher mata ke pas juda har umariya</t>
         </is>
       </c>
       <c r="G616" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H616" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I616" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J616" s="3" t="n">
-        <v>45567</v>
+        <v>45681</v>
       </c>
       <c r="K616" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="617">
       <c r="A617" s="1" t="inlineStr">
         <is>
-          <t>PAWAI / IMALIYA</t>
+          <t>PAWAI / MURACHH</t>
         </is>
       </c>
       <c r="B617" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C617" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D617" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E617" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F617" s="1" t="inlineStr">
         <is>
-          <t>1709004050/IC/22012034887736 — सामुदायिक सिंचाई कूप निर्माण मेन रोड पास अहरी इमलिया</t>
+          <t>1709004049/IC/22012034890988 — Sarvjanik sichai koop nirman Juda har kher mata ke pas Umariya</t>
         </is>
       </c>
       <c r="G617" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H617" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I617" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J617" s="3" t="n">
-        <v>45567</v>
+        <v>45761</v>
       </c>
       <c r="K617" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="618">
       <c r="A618" s="1" t="inlineStr">
         <is>
           <t>PAWAI / IMALIYA</t>
         </is>
       </c>
       <c r="B618" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C618" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D618" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Constr of Culvert/cross drainage work for Comm / Construction of Culvert for Community</t>
         </is>
       </c>
       <c r="E618" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Culvert</t>
         </is>
       </c>
       <c r="F618" s="1" t="inlineStr">
         <is>
-          <t>1709004050/IC/22012034887737 — सामुदायिक सिंचाई कूप निर्माण खेर माता पास इमलिया</t>
+          <t>1709004050/AV/22012034658793 — cc road nirman karya jagdeesh patel ke ghar se krishn kumar ke ghar tak</t>
         </is>
       </c>
       <c r="G618" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H618" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I618" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J618" s="3" t="n">
-        <v>45567</v>
+        <v>45452</v>
       </c>
       <c r="K618" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="619">
       <c r="A619" s="1" t="inlineStr">
         <is>
           <t>PAWAI / IMALIYA</t>
         </is>
       </c>
       <c r="B619" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C619" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D619" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E619" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F619" s="1" t="inlineStr">
         <is>
-          <t>1709004050/IC/22012034889495 — सार्व् जनिक कूप निर्मान कार्य खेर माता के पास इमलिया</t>
+          <t>1709004050/IC/22012034887082 — सार्वजनिक कूप निर्माण कार्य भंडभडीया हार पुलिया के पास ग्राम पंचायत इमलिया</t>
         </is>
       </c>
       <c r="G619" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H619" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I619" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J619" s="3" t="n">
-        <v>45724</v>
+        <v>45567</v>
       </c>
       <c r="K619" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="620">
       <c r="A620" s="1" t="inlineStr">
         <is>
           <t>PAWAI / IMALIYA</t>
         </is>
       </c>
       <c r="B620" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C620" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D620" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E620" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F620" s="1" t="inlineStr">
         <is>
-          <t>1709004050/IC/22012034889497 — बोल्डर चेक डेम निर्माण कार्य खिरबा नाला भाग 1</t>
+          <t>1709004050/IC/22012034887734 — सामुदायिक सिंचाई कूप निर्माण शांतिधाम के पास सिमरी</t>
         </is>
       </c>
       <c r="G620" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H620" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I620" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J620" s="3" t="n">
-        <v>45724</v>
+        <v>45567</v>
       </c>
       <c r="K620" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="621">
       <c r="A621" s="1" t="inlineStr">
         <is>
           <t>PAWAI / IMALIYA</t>
         </is>
       </c>
       <c r="B621" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C621" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D621" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E621" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F621" s="1" t="inlineStr">
         <is>
-          <t>1709004050/IC/22012034889498 — बोलडर चेक डेम निर्माण कार्य खिरबा नाला भाग 1 इमलिया</t>
+          <t>1709004050/IC/22012034887735 — सामुदायिक सिंचाई कूप निर्माण मोहली हार इमलिया</t>
         </is>
       </c>
       <c r="G621" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H621" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I621" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J621" s="3" t="n">
-        <v>45724</v>
+        <v>45567</v>
       </c>
       <c r="K621" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="622">
       <c r="A622" s="1" t="inlineStr">
         <is>
           <t>PAWAI / IMALIYA</t>
         </is>
       </c>
       <c r="B622" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C622" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D622" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E622" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F622" s="1" t="inlineStr">
         <is>
-          <t>1709004050/IC/22012034889499 — बोलडर चेक डेम निर्माण कार्य खिरबा नाला भाग 2 इमलिया</t>
+          <t>1709004050/IC/22012034887736 — सामुदायिक सिंचाई कूप निर्माण मेन रोड पास अहरी इमलिया</t>
         </is>
       </c>
       <c r="G622" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H622" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I622" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J622" s="3" t="n">
-        <v>45724</v>
+        <v>45567</v>
       </c>
       <c r="K622" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="623">
       <c r="A623" s="1" t="inlineStr">
         <is>
           <t>PAWAI / IMALIYA</t>
         </is>
       </c>
       <c r="B623" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C623" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D623" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E623" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F623" s="1" t="inlineStr">
         <is>
-          <t>1709004050/IC/22012034889500 — बोलडर चेक डेम निर्माण कार्य खिरबा नाला भाग 3 इमलिया</t>
+          <t>1709004050/IC/22012034887737 — सामुदायिक सिंचाई कूप निर्माण खेर माता पास इमलिया</t>
         </is>
       </c>
       <c r="G623" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H623" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I623" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J623" s="3" t="n">
-        <v>45724</v>
+        <v>45567</v>
       </c>
       <c r="K623" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="624">
       <c r="A624" s="1" t="inlineStr">
         <is>
           <t>PAWAI / IMALIYA</t>
         </is>
       </c>
       <c r="B624" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C624" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D624" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E624" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F624" s="1" t="inlineStr">
         <is>
-          <t>1709004050/IC/22012034889589 — सिचाई कूप निर्मान कार्य ररिया हार इमलिया</t>
+          <t>1709004050/IC/22012034889495 — सार्व् जनिक कूप निर्मान कार्य खेर माता के पास इमलिया</t>
         </is>
       </c>
       <c r="G624" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H624" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I624" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J624" s="3" t="n">
         <v>45724</v>
       </c>
       <c r="K624" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="625">
       <c r="A625" s="1" t="inlineStr">
         <is>
           <t>PAWAI / IMALIYA</t>
         </is>
       </c>
       <c r="B625" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C625" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D625" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E625" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F625" s="1" t="inlineStr">
         <is>
-          <t>1709004050/IF/22012035326208 — JGSA khet talab nirman karya ravi karan pita ishwari kurmi imaliya</t>
+          <t>1709004050/IC/22012034889497 — बोल्डर चेक डेम निर्माण कार्य खिरबा नाला भाग 1</t>
         </is>
       </c>
       <c r="G625" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H625" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I625" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J625" s="3" t="n">
-        <v>45749</v>
+        <v>45724</v>
       </c>
       <c r="K625" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="626">
       <c r="A626" s="1" t="inlineStr">
         <is>
           <t>PAWAI / IMALIYA</t>
         </is>
       </c>
       <c r="B626" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C626" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D626" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pits for Individuals</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E626" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F626" s="1" t="inlineStr">
         <is>
-          <t>1709004050/IF/22012035524427 — JGSA khet talab nirman karya rakesh kurmi imaliya</t>
+          <t>1709004050/IC/22012034889498 — बोलडर चेक डेम निर्माण कार्य खिरबा नाला भाग 1 इमलिया</t>
         </is>
       </c>
       <c r="G626" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H626" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I626" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J626" s="3" t="n">
-        <v>45761</v>
+        <v>45724</v>
       </c>
       <c r="K626" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="627">
       <c r="A627" s="1" t="inlineStr">
         <is>
           <t>PAWAI / IMALIYA</t>
         </is>
       </c>
       <c r="B627" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C627" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D627" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E627" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F627" s="1" t="inlineStr">
         <is>
-          <t>1709004050/WC/22012035256314 — बोल्डर चेक डेम निर्माण कार्य खिरबा नाला भाग 1 इमलिया</t>
+          <t>1709004050/IC/22012034889499 — बोलडर चेक डेम निर्माण कार्य खिरबा नाला भाग 2 इमलिया</t>
         </is>
       </c>
       <c r="G627" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H627" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I627" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J627" s="3" t="n">
         <v>45724</v>
       </c>
       <c r="K627" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="628">
       <c r="A628" s="1" t="inlineStr">
         <is>
-          <t>PAWAI / KHAMARIYA</t>
+          <t>PAWAI / IMALIYA</t>
         </is>
       </c>
       <c r="B628" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C628" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D628" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E628" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F628" s="1" t="inlineStr">
         <is>
-          <t>1709004051/IF/22012035507164 — Khet Talab Nirman Kary Munna Choudhari / Punouwa maheda</t>
+          <t>1709004050/IC/22012034889500 — बोलडर चेक डेम निर्माण कार्य खिरबा नाला भाग 3 इमलिया</t>
         </is>
       </c>
       <c r="G628" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H628" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I628" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J628" s="3" t="n">
-        <v>45761</v>
+        <v>45724</v>
       </c>
       <c r="K628" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="629">
       <c r="A629" s="1" t="inlineStr">
         <is>
-          <t>PAWAI / KHAMARIYA</t>
+          <t>PAWAI / IMALIYA</t>
         </is>
       </c>
       <c r="B629" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C629" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D629" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E629" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F629" s="1" t="inlineStr">
         <is>
-          <t>1709004051/IF/22012035507227 — Khet Talab Nirman Kary imarati Bai Choudhari / shyamaliya maheda</t>
+          <t>1709004050/IC/22012034889589 — सिचाई कूप निर्मान कार्य ररिया हार इमलिया</t>
         </is>
       </c>
       <c r="G629" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H629" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I629" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J629" s="3" t="n">
-        <v>45761</v>
+        <v>45724</v>
       </c>
       <c r="K629" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="630">
       <c r="A630" s="1" t="inlineStr">
         <is>
-          <t>PAWAI / SHIKARPURA</t>
+          <t>PAWAI / IMALIYA</t>
         </is>
       </c>
       <c r="B630" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C630" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D630" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E630" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F630" s="1" t="inlineStr">
         <is>
-          <t>1709004054/WC/22012035282073 — JGSA Dug well Recharge pit nirman sarvjanik koop adiwasi muhalla shikarpura</t>
+          <t>1709004050/IF/22012035326208 — JGSA khet talab nirman karya ravi karan pita ishwari kurmi imaliya</t>
         </is>
       </c>
       <c r="G630" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H630" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I630" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J630" s="3" t="n">
-        <v>45761</v>
+        <v>45749</v>
       </c>
       <c r="K630" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="631">
       <c r="A631" s="1" t="inlineStr">
         <is>
-          <t>PAWAI / SHIKARPURA</t>
+          <t>PAWAI / IMALIYA</t>
         </is>
       </c>
       <c r="B631" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C631" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D631" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pit for Individual</t>
         </is>
       </c>
       <c r="E631" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F631" s="1" t="inlineStr">
         <is>
-          <t>1709004054/WC/22012035299295 — Amrit sarovar naveen talab lampu adiwasi tola mohadiya</t>
+          <t>1709004050/IF/22012035524427 — JGSA khet talab nirman karya rakesh kurmi imaliya</t>
         </is>
       </c>
       <c r="G631" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H631" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I631" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J631" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K631" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="632">
       <c r="A632" s="1" t="inlineStr">
         <is>
-          <t>PAWAI / DHAISAI</t>
+          <t>PAWAI / IMALIYA</t>
         </is>
       </c>
       <c r="B632" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C632" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D632" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E632" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F632" s="1" t="inlineStr">
         <is>
-          <t>1709004055/RS/22012035129885 — Nali Nirmad Kar Rakesh Yadav Ke Ghar Se Laddu Singh Ke Ghar Tak Kharmora</t>
+          <t>1709004050/WC/22012035256314 — बोल्डर चेक डेम निर्माण कार्य खिरबा नाला भाग 1 इमलिया</t>
         </is>
       </c>
       <c r="G632" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H632" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I632" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J632" s="3" t="n">
-        <v>45451</v>
+        <v>45724</v>
       </c>
       <c r="K632" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="633">
       <c r="A633" s="1" t="inlineStr">
         <is>
-          <t>PAWAI / MAGARPURA</t>
+          <t>PAWAI / KHAMARIYA</t>
         </is>
       </c>
       <c r="B633" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C633" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D633" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E633" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F633" s="1" t="inlineStr">
         <is>
-          <t>1709004057/WH/22012034941806 — Adiwasi Basti Talab Jedodhar Kar Koda</t>
+          <t>1709004051/IF/22012035507164 — Khet Talab Nirman Kary Munna Choudhari / Punouwa maheda</t>
         </is>
       </c>
       <c r="G633" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H633" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I633" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J633" s="3" t="n">
-        <v>45449</v>
+        <v>45761</v>
       </c>
       <c r="K633" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="634">
       <c r="A634" s="1" t="inlineStr">
         <is>
-          <t>PAWAI / JAGDISHPURA</t>
+          <t>PAWAI / KHAMARIYA</t>
         </is>
       </c>
       <c r="B634" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C634" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D634" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E634" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F634" s="1" t="inlineStr">
         <is>
-          <t>1709004058/IF/22012035374876 — JGSA DUG WELL RECHARGE NEERMAL NEER KOOP DURIYA BABA PASH</t>
+          <t>1709004051/IF/22012035507227 — Khet Talab Nirman Kary imarati Bai Choudhari / shyamaliya maheda</t>
         </is>
       </c>
       <c r="G634" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H634" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I634" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J634" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K634" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="635">
       <c r="A635" s="1" t="inlineStr">
         <is>
-          <t>PAWAI / JAGDISHPURA</t>
+          <t>PAWAI / SHIKARPURA</t>
         </is>
       </c>
       <c r="B635" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C635" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D635" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E635" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F635" s="1" t="inlineStr">
         <is>
-          <t>1709004058/IF/22012035374946 — JGSA DUG WELL RECHARGE  KAPIL DHARA KOOP HUKIYA KE KHET PASH</t>
+          <t>1709004054/WC/22012035282073 — JGSA Dug well Recharge pit nirman sarvjanik koop adiwasi muhalla shikarpura</t>
         </is>
       </c>
       <c r="G635" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H635" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I635" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J635" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K635" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="636">
       <c r="A636" s="1" t="inlineStr">
         <is>
-          <t>PAWAI / JAGDISHPURA</t>
+          <t>PAWAI / SHIKARPURA</t>
         </is>
       </c>
       <c r="B636" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C636" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D636" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E636" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F636" s="1" t="inlineStr">
         <is>
-          <t>1709004058/IF/22012035375009 — JGSA DUG WELL RECHARGE  KAPIL DHARA KOOP RAMKUMAR SEN KE KHET PASH</t>
+          <t>1709004054/WC/22012035299295 — Amrit sarovar naveen talab lampu adiwasi tola mohadiya</t>
         </is>
       </c>
       <c r="G636" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H636" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I636" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J636" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K636" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="637">
       <c r="A637" s="1" t="inlineStr">
         <is>
-          <t>PAWAI / JAGDISHPURA</t>
+          <t>PAWAI / DHAISAI</t>
         </is>
       </c>
       <c r="B637" s="1" t="inlineStr">
         <is>
-          <t>2026-2027</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C637" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D637" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Masonry Greywater Drain for Community</t>
         </is>
       </c>
       <c r="E637" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F637" s="1" t="inlineStr">
         <is>
-          <t>1709004058/WC/VB/22012035332459 — Boldar chek Dem Nirman Kary kasila nala sunehi</t>
+          <t>1709004055/RS/22012035129885 — Nali Nirmad Kar Rakesh Yadav Ke Ghar Se Laddu Singh Ke Ghar Tak Kharmora</t>
         </is>
       </c>
       <c r="G637" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H637" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I637" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J637" s="3" t="n">
-        <v>46236</v>
+        <v>45451</v>
       </c>
       <c r="K637" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="638">
       <c r="A638" s="1" t="inlineStr">
         <is>
-          <t>PAWAI / CHHIRRAHA</t>
+          <t>PAWAI / MAGARPURA</t>
         </is>
       </c>
       <c r="B638" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C638" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D638" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
+          <t>Renovtion of Community Ponds for Comm / Rejuvenation of Pond for Community</t>
         </is>
       </c>
       <c r="E638" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium</t>
+          <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F638" s="1" t="inlineStr">
         <is>
-          <t>1709004059/AV/22012034666433 — Shanti Dham Nirman Kary Katiya</t>
+          <t>1709004057/WH/22012034941806 — Adiwasi Basti Talab Jedodhar Kar Koda</t>
         </is>
       </c>
       <c r="G638" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H638" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I638" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J638" s="3" t="n">
-        <v>45761</v>
+        <v>45449</v>
       </c>
       <c r="K638" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="639">
       <c r="A639" s="1" t="inlineStr">
         <is>
-          <t>PAWAI / CHHIRRAHA</t>
+          <t>PAWAI / JAGDISHPURA</t>
         </is>
       </c>
       <c r="B639" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C639" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D639" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E639" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F639" s="1" t="inlineStr">
         <is>
-          <t>1709004059/AV/22012034666447 — Shanti Dham Nirman Kary Chhirraha</t>
+          <t>1709004058/IF/22012035374876 — JGSA DUG WELL RECHARGE NEERMAL NEER KOOP DURIYA BABA PASH</t>
         </is>
       </c>
       <c r="G639" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H639" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I639" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J639" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K639" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="640">
       <c r="A640" s="1" t="inlineStr">
         <is>
-          <t>PAWAI / CHHIRRAHA</t>
+          <t>PAWAI / JAGDISHPURA</t>
         </is>
       </c>
       <c r="B640" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C640" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D640" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E640" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F640" s="1" t="inlineStr">
         <is>
-          <t>1709004059/IF/22012035315247 — Khet Talab Kary Lakshman Lal Adiwasi Kaimuriya</t>
+          <t>1709004058/IF/22012035374946 — JGSA DUG WELL RECHARGE  KAPIL DHARA KOOP HUKIYA KE KHET PASH</t>
         </is>
       </c>
       <c r="G640" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H640" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I640" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J640" s="3" t="n">
-        <v>45681</v>
+        <v>45761</v>
       </c>
       <c r="K640" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="641">
       <c r="A641" s="1" t="inlineStr">
         <is>
-          <t>PAWAI / KARHI</t>
+          <t>PAWAI / JAGDISHPURA</t>
         </is>
       </c>
       <c r="B641" s="1" t="inlineStr">
         <is>
-          <t>2026-2027</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C641" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D641" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E641" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F641" s="1" t="inlineStr">
         <is>
-          <t>1709004060/WC/VB/22012035330288 — Soakpit nirman karya seth lodhi seth lodhi ke pas koop karhi</t>
+          <t>1709004058/IF/22012035375009 — JGSA DUG WELL RECHARGE  KAPIL DHARA KOOP RAMKUMAR SEN KE KHET PASH</t>
         </is>
       </c>
       <c r="G641" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H641" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I641" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J641" s="3" t="n">
-        <v>46204</v>
+        <v>45761</v>
       </c>
       <c r="K641" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="642">
       <c r="A642" s="1" t="inlineStr">
         <is>
-          <t>PAWAI / TILLI</t>
+          <t>PAWAI / JAGDISHPURA</t>
         </is>
       </c>
       <c r="B642" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C642" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D642" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E642" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F642" s="1" t="inlineStr">
         <is>
-          <t>1709004061/WC/22012035321568 — पर्कुलेशन टैंक निर्माण स्कूल के पास उर्दानी ग्राम पंचायत तिल्ली</t>
+          <t>1709004058/WC/VB/22012035332459 — Boldar chek Dem Nirman Kary kasila nala sunehi</t>
         </is>
       </c>
       <c r="G642" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H642" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I642" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J642" s="3" t="n">
-        <v>45885</v>
+        <v>46236</v>
       </c>
       <c r="K642" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="643">
       <c r="A643" s="1" t="inlineStr">
         <is>
-          <t>PAWAI / KRISHNAGADH</t>
+          <t>PAWAI / CHHIRRAHA</t>
         </is>
       </c>
       <c r="B643" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C643" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D643" s="1" t="inlineStr">
         <is>
-          <t>Constr of Culvert/cross drainage work for Comm / Construction of Culvert for Community</t>
+          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E643" s="1" t="inlineStr">
         <is>
-          <t>Culvert</t>
+          <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F643" s="1" t="inlineStr">
         <is>
-          <t>1709004062/AV/22012034659957 — cc road nirman karya hadol baba se badhai ke ghar ki or</t>
+          <t>1709004059/AV/22012034666433 — Shanti Dham Nirman Kary Katiya</t>
         </is>
       </c>
       <c r="G643" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H643" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I643" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J643" s="3" t="n">
-        <v>45520</v>
+        <v>45761</v>
       </c>
       <c r="K643" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="644">
       <c r="A644" s="1" t="inlineStr">
         <is>
-          <t>PAWAI / KRISHNAGADH</t>
+          <t>PAWAI / CHHIRRAHA</t>
         </is>
       </c>
       <c r="B644" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C644" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D644" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field for Community / Construction of Play field for Community</t>
+          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E644" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field</t>
+          <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F644" s="1" t="inlineStr">
         <is>
-          <t>1709004062/AV/22012034662096 — खैल मैंदान निर्माण कार्य ग्रामपंचायत कृष्णगढ</t>
+          <t>1709004059/AV/22012034666447 — Shanti Dham Nirman Kary Chhirraha</t>
         </is>
       </c>
       <c r="G644" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H644" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I644" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J644" s="3" t="n">
-        <v>45396</v>
+        <v>45761</v>
       </c>
       <c r="K644" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="645">
       <c r="A645" s="1" t="inlineStr">
         <is>
-          <t>PAWAI / KRISHNAGADH</t>
+          <t>PAWAI / CHHIRRAHA</t>
         </is>
       </c>
       <c r="B645" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C645" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D645" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E645" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F645" s="1" t="inlineStr">
         <is>
-          <t>1709004062/IF/22012035533676 — CONSTRUCTION DUG WELL RECHARGE DEVI DAYAL KACHHI  GP KRISHNAGARH</t>
+          <t>1709004059/IF/22012035315247 — Khet Talab Kary Lakshman Lal Adiwasi Kaimuriya</t>
         </is>
       </c>
       <c r="G645" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H645" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I645" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J645" s="3" t="n">
-        <v>45761</v>
+        <v>45681</v>
       </c>
       <c r="K645" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="646">
       <c r="A646" s="1" t="inlineStr">
         <is>
-          <t>PAWAI / KRISHNAGADH</t>
+          <t>PAWAI / KARHI</t>
         </is>
       </c>
       <c r="B646" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C646" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D646" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
         </is>
       </c>
       <c r="E646" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F646" s="1" t="inlineStr">
         <is>
-          <t>1709004062/WC/22012035255915 — बोल्डर चेक डैम निर्माण कार्य राम प्रसाद सिंगरौल के खेत पास कृष्णगढ़</t>
+          <t>1709004060/WC/VB/22012035330288 — Soakpit nirman karya seth lodhi seth lodhi ke pas koop karhi</t>
         </is>
       </c>
       <c r="G646" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H646" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I646" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J646" s="3" t="n">
-        <v>45567</v>
+        <v>46204</v>
       </c>
       <c r="K646" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="647">
       <c r="A647" s="1" t="inlineStr">
         <is>
-          <t>PAWAI / KRISHNAGADH</t>
+          <t>PAWAI / TILLI</t>
         </is>
       </c>
       <c r="B647" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C647" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D647" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E647" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F647" s="1" t="inlineStr">
         <is>
-          <t>1709004062/WC/22012035255916 — बोल्डर चेक डैम निर्माण कार्य राम प्रसाद सिंगरौल के खेत पास कृष्णगढ़</t>
+          <t>1709004061/WC/22012035321568 — पर्कुलेशन टैंक निर्माण स्कूल के पास उर्दानी ग्राम पंचायत तिल्ली</t>
         </is>
       </c>
       <c r="G647" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H647" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I647" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J647" s="3" t="n">
-        <v>45567</v>
+        <v>45885</v>
       </c>
       <c r="K647" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="648">
       <c r="A648" s="1" t="inlineStr">
         <is>
-          <t>PAWAI / KUPNA</t>
+          <t>PAWAI / KRISHNAGADH</t>
         </is>
       </c>
       <c r="B648" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C648" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D648" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Check Dam for Individuals / Construction of Boulder Check Dam for Individuals</t>
+          <t>Constr of Culvert/cross drainage work for Comm / Construction of Culvert for Community</t>
         </is>
       </c>
       <c r="E648" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Culvert</t>
         </is>
       </c>
       <c r="F648" s="1" t="inlineStr">
         <is>
-          <t>1709004063/IF/22012035532546 — बोल्डर चैकडेम निर्माण कार्य  राजकुमार पांडेय के खेत के पास बधरईया नाला  कुपना</t>
+          <t>1709004062/AV/22012034659957 — cc road nirman karya hadol baba se badhai ke ghar ki or</t>
         </is>
       </c>
       <c r="G648" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H648" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I648" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J648" s="3" t="n">
-        <v>45761</v>
+        <v>45520</v>
       </c>
       <c r="K648" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="649">
       <c r="A649" s="1" t="inlineStr">
         <is>
-          <t>PAWAI / KAMTA</t>
+          <t>PAWAI / KRISHNAGADH</t>
         </is>
       </c>
       <c r="B649" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C649" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D649" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Play field for Community / Construction of Play Ground for Government School for Community</t>
         </is>
       </c>
       <c r="E649" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F649" s="1" t="inlineStr">
         <is>
-          <t>1709004064/IC/22012034889433 — Sarvjanik sichai koop nirman Bade bagicha ke pas singhasar</t>
+          <t>1709004062/AV/22012034662096 — खैल मैंदान निर्माण कार्य ग्रामपंचायत कृष्णगढ</t>
         </is>
       </c>
       <c r="G649" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H649" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I649" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J649" s="3" t="n">
-        <v>45681</v>
+        <v>45396</v>
       </c>
       <c r="K649" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="650">
       <c r="A650" s="1" t="inlineStr">
         <is>
-          <t>PAWAI / NARAYANPURA</t>
+          <t>PAWAI / KRISHNAGADH</t>
         </is>
       </c>
       <c r="B650" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C650" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D650" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E650" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F650" s="1" t="inlineStr">
         <is>
-          <t>1709004067/AV/22012034662571 — Shsnti Dham Nirman Harizan muhalla Narayanpura</t>
+          <t>1709004062/IF/22012035533676 — CONSTRUCTION DUG WELL RECHARGE DEVI DAYAL KACHHI  GP KRISHNAGARH</t>
         </is>
       </c>
       <c r="G650" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H650" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I650" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J650" s="3" t="n">
-        <v>45567</v>
+        <v>45761</v>
       </c>
       <c r="K650" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="651">
       <c r="A651" s="1" t="inlineStr">
         <is>
-          <t>PAWAI / NARAYANPURA</t>
+          <t>PAWAI / KRISHNAGADH</t>
         </is>
       </c>
       <c r="B651" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C651" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D651" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E651" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F651" s="1" t="inlineStr">
         <is>
-          <t>1709004067/IF/22012035315377 — Khet talab nirman Rajeev/Mahesh Prasad Sharma</t>
+          <t>1709004062/WC/22012035255915 — बोल्डर चेक डैम निर्माण कार्य राम प्रसाद सिंगरौल के खेत पास कृष्णगढ़</t>
         </is>
       </c>
       <c r="G651" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H651" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I651" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J651" s="3" t="n">
-        <v>45740</v>
+        <v>45567</v>
       </c>
       <c r="K651" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="652">
       <c r="A652" s="1" t="inlineStr">
         <is>
-          <t>PAWAI / MUDWARI</t>
+          <t>PAWAI / KRISHNAGADH</t>
         </is>
       </c>
       <c r="B652" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C652" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D652" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field for Community / Construction of Play field for Community</t>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E652" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F652" s="1" t="inlineStr">
         <is>
-          <t>1709004068/AV/22012034663041 — खेल मैदान निर्माण हाई स्कूल के पास ग्राम पंचायत मुड़वारी</t>
+          <t>1709004062/WC/22012035255916 — बोल्डर चेक डैम निर्माण कार्य राम प्रसाद सिंगरौल के खेत पास कृष्णगढ़</t>
         </is>
       </c>
       <c r="G652" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H652" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I652" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J652" s="3" t="n">
-        <v>45397</v>
+        <v>45567</v>
       </c>
       <c r="K652" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="653">
       <c r="A653" s="1" t="inlineStr">
         <is>
-          <t>PAWAI / ITAI</t>
+          <t>PAWAI / KUPNA</t>
         </is>
       </c>
       <c r="B653" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C653" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D653" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Constr of Boulder Check Dam for Individuals / Construction of Boulder Check Dam for Individual</t>
         </is>
       </c>
       <c r="E653" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F653" s="1" t="inlineStr">
         <is>
-          <t>1709004070/IC/22012034886977 — सामुदायिक कूप निर्माण कार्य झीनना पास आदिवासी मोहल्ला इटाय</t>
+          <t>1709004063/IF/22012035532546 — बोल्डर चैकडेम निर्माण कार्य  राजकुमार पांडेय के खेत के पास बधरईया नाला  कुपना</t>
         </is>
       </c>
       <c r="G653" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H653" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I653" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J653" s="3" t="n">
-        <v>45567</v>
+        <v>45761</v>
       </c>
       <c r="K653" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="654">
       <c r="A654" s="1" t="inlineStr">
         <is>
-          <t>PAWAI / ITAI</t>
+          <t>PAWAI / KAMTA</t>
         </is>
       </c>
       <c r="B654" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C654" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D654" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E654" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F654" s="1" t="inlineStr">
         <is>
-          <t>1709004070/IC/22012034886978 — सामुदायिक कूप निर्माण बदरचूआ पास  आदिवासी मोहल्ला इटाय</t>
+          <t>1709004064/IC/22012034889433 — Sarvjanik sichai koop nirman Bade bagicha ke pas singhasar</t>
         </is>
       </c>
       <c r="G654" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H654" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I654" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J654" s="3" t="n">
-        <v>45567</v>
+        <v>45681</v>
       </c>
       <c r="K654" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="655">
       <c r="A655" s="1" t="inlineStr">
         <is>
-          <t>PAWAI / MURAKUCHHU</t>
+          <t>PAWAI / NARAYANPURA</t>
         </is>
       </c>
       <c r="B655" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C655" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D655" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E655" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F655" s="1" t="inlineStr">
         <is>
-          <t>1709004072/IC/22012034892911 — सार्वजनिक सिचाई  कूप निर्माण कार्य सिया बाई यादव के खेत पास बिकौरा</t>
+          <t>1709004067/AV/22012034662571 — Shsnti Dham Nirman Harizan muhalla Narayanpura</t>
         </is>
       </c>
       <c r="G655" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H655" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I655" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J655" s="3" t="n">
-        <v>45932</v>
+        <v>45567</v>
       </c>
       <c r="K655" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="656">
       <c r="A656" s="1" t="inlineStr">
         <is>
-          <t>PAWAI / MURAKUCHHU</t>
+          <t>PAWAI / NARAYANPURA</t>
         </is>
       </c>
       <c r="B656" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C656" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D656" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E656" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F656" s="1" t="inlineStr">
         <is>
-          <t>1709004072/IC/22012034892929 — सार्वजनिक सिचाई  कूप निर्माण कार्य सुखलाल चौधरी  के खेत पास ग्राम भड़ार</t>
+          <t>1709004067/IF/22012035315377 — Khet talab nirman Rajeev/Mahesh Prasad Sharma</t>
         </is>
       </c>
       <c r="G656" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H656" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I656" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J656" s="3" t="n">
-        <v>45932</v>
+        <v>45740</v>
       </c>
       <c r="K656" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="657">
       <c r="A657" s="1" t="inlineStr">
         <is>
-          <t>PAWAI / MURAKUCHHU</t>
+          <t>PAWAI / MUDWARI</t>
         </is>
       </c>
       <c r="B657" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C657" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D657" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Play field for Community / Construction of Play Ground for Government School for Community</t>
         </is>
       </c>
       <c r="E657" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F657" s="1" t="inlineStr">
         <is>
-          <t>1709004072/IC/22012034892930 — सार्वजनिक सिचाई कूप निर्माण कार्य अम्रत् सरोवर के पास ग्राम बिकौरा</t>
+          <t>1709004068/AV/22012034663041 — खेल मैदान निर्माण हाई स्कूल के पास ग्राम पंचायत मुड़वारी</t>
         </is>
       </c>
       <c r="G657" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H657" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I657" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J657" s="3" t="n">
-        <v>45932</v>
+        <v>45397</v>
       </c>
       <c r="K657" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="658">
       <c r="A658" s="1" t="inlineStr">
         <is>
-          <t>PAWAI / MURAKUCHHU</t>
+          <t>PAWAI / ITAI</t>
         </is>
       </c>
       <c r="B658" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C658" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D658" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E658" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F658" s="1" t="inlineStr">
         <is>
-          <t>1709004072/IC/22012034892931 — सार्वजनिक सिचाई कूप निर्माण कार्य भगवतदीन यादव के खेत पास ग्राम बिकौरा</t>
+          <t>1709004070/IC/22012034886977 — सामुदायिक कूप निर्माण कार्य झीनना पास आदिवासी मोहल्ला इटाय</t>
         </is>
       </c>
       <c r="G658" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H658" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I658" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J658" s="3" t="n">
-        <v>45932</v>
+        <v>45567</v>
       </c>
       <c r="K658" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="659">
       <c r="A659" s="1" t="inlineStr">
         <is>
-          <t>PAWAI / MURAKUCHHU</t>
+          <t>PAWAI / ITAI</t>
         </is>
       </c>
       <c r="B659" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C659" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D659" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E659" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F659" s="1" t="inlineStr">
         <is>
-          <t>1709004072/IC/22012034892954 — सार्वजनिक सिचाई कूप निर्माण कार्य सामुदायिक भवन के पीछे  ग्राम अमुवा</t>
+          <t>1709004070/IC/22012034886978 — सामुदायिक कूप निर्माण बदरचूआ पास  आदिवासी मोहल्ला इटाय</t>
         </is>
       </c>
       <c r="G659" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H659" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I659" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J659" s="3" t="n">
-        <v>45932</v>
+        <v>45567</v>
       </c>
       <c r="K659" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="660">
       <c r="A660" s="1" t="inlineStr">
         <is>
           <t>PAWAI / MURAKUCHHU</t>
         </is>
       </c>
       <c r="B660" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C660" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D660" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E660" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F660" s="1" t="inlineStr">
         <is>
-          <t>1709004072/IC/22012034892956 — सार्वजनिक सिचाई कूप निर्माण कार्य बजरंग टोला आदिवासी मोहल्ला  ग्राम मुरकुछू</t>
+          <t>1709004072/IC/22012034892911 — सार्वजनिक सिचाई  कूप निर्माण कार्य सिया बाई यादव के खेत पास बिकौरा</t>
         </is>
       </c>
       <c r="G660" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H660" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I660" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J660" s="3" t="n">
         <v>45932</v>
       </c>
       <c r="K660" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="661">
       <c r="A661" s="1" t="inlineStr">
         <is>
           <t>PAWAI / MURAKUCHHU</t>
         </is>
       </c>
       <c r="B661" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C661" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D661" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E661" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F661" s="1" t="inlineStr">
         <is>
-          <t>1709004072/IF/22012035402261 — CONSTRUCTION DUG WELL RECHARGE NATTHU SINGH PITA  SHARAN SINGH  BIKORA  MURKUCHHU</t>
+          <t>1709004072/IC/22012034892929 — सार्वजनिक सिचाई  कूप निर्माण कार्य सुखलाल चौधरी  के खेत पास ग्राम भड़ार</t>
         </is>
       </c>
       <c r="G661" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H661" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I661" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J661" s="3" t="n">
-        <v>45761</v>
+        <v>45932</v>
       </c>
       <c r="K661" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="662">
       <c r="A662" s="1" t="inlineStr">
         <is>
-          <t>PAWAI / SAGARA</t>
+          <t>PAWAI / MURAKUCHHU</t>
         </is>
       </c>
       <c r="B662" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C662" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D662" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E662" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F662" s="1" t="inlineStr">
         <is>
-          <t>1709004073/IF/22012035436456 — खेत तालाब निर्माण श्री सिंह/सरदार सिंह ग्राम जैतूपुरा सगरा</t>
+          <t>1709004072/IC/22012034892930 — सार्वजनिक सिचाई कूप निर्माण कार्य अम्रत् सरोवर के पास ग्राम बिकौरा</t>
         </is>
       </c>
       <c r="G662" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H662" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I662" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J662" s="3" t="n">
-        <v>45761</v>
+        <v>45932</v>
       </c>
       <c r="K662" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="663">
       <c r="A663" s="1" t="inlineStr">
         <is>
-          <t>PAWAI / PIPARIYADON</t>
+          <t>PAWAI / MURAKUCHHU</t>
         </is>
       </c>
       <c r="B663" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C663" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D663" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pits for Individuals</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E663" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F663" s="1" t="inlineStr">
         <is>
-          <t>1709004074/IF/22012035340422 — Construction of DUG WELL Recharge 5 nos GP Pipariyadon</t>
+          <t>1709004072/IC/22012034892931 — सार्वजनिक सिचाई कूप निर्माण कार्य भगवतदीन यादव के खेत पास ग्राम बिकौरा</t>
         </is>
       </c>
       <c r="G663" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H663" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I663" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J663" s="3" t="n">
-        <v>45748</v>
+        <v>45932</v>
       </c>
       <c r="K663" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="664">
       <c r="A664" s="1" t="inlineStr">
         <is>
-          <t>PAWAI / JHANJHAR</t>
+          <t>PAWAI / MURAKUCHHU</t>
         </is>
       </c>
       <c r="B664" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C664" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D664" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Groups / Construction of Irrigation Open Well for Groups</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E664" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F664" s="1" t="inlineStr">
         <is>
-          <t>1709004075/IC/22012034893069 — Sarvjanik sichai koop nirman pachpedhi har jhanjhar</t>
+          <t>1709004072/IC/22012034892954 — सार्वजनिक सिचाई कूप निर्माण कार्य सामुदायिक भवन के पीछे  ग्राम अमुवा</t>
         </is>
       </c>
       <c r="G664" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H664" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I664" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J664" s="3" t="n">
         <v>45932</v>
       </c>
       <c r="K664" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="665">
       <c r="A665" s="1" t="inlineStr">
         <is>
-          <t>PAWAI / JHANJHAR</t>
+          <t>PAWAI / MURAKUCHHU</t>
         </is>
       </c>
       <c r="B665" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C665" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D665" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E665" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F665" s="1" t="inlineStr">
         <is>
-          <t>1709004075/IF/22012035656999 — Kapil dhara koop nirman jeetendra/jagdeesh Jhanjhar</t>
+          <t>1709004072/IC/22012034892956 — सार्वजनिक सिचाई कूप निर्माण कार्य बजरंग टोला आदिवासी मोहल्ला  ग्राम मुरकुछू</t>
         </is>
       </c>
       <c r="G665" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H665" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I665" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J665" s="3" t="n">
         <v>45932</v>
       </c>
       <c r="K665" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="666">
       <c r="A666" s="1" t="inlineStr">
         <is>
-          <t>PAWAI / BACHHOUN</t>
+          <t>PAWAI / MURAKUCHHU</t>
         </is>
       </c>
       <c r="B666" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C666" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D666" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E666" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F666" s="1" t="inlineStr">
         <is>
-          <t>1709004076/IF/22012035487969 — CONSTRUCTION OF DUG WELL RECHARGE GULJAR SINGH/NONE SINGH KUTMIBANDORA BACHHON</t>
+          <t>1709004072/IF/22012035402261 — CONSTRUCTION DUG WELL RECHARGE NATTHU SINGH PITA  SHARAN SINGH  BIKORA  MURKUCHHU</t>
         </is>
       </c>
       <c r="G666" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H666" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I666" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J666" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K666" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="667">
       <c r="A667" s="1" t="inlineStr">
         <is>
-          <t>PAWAI / BACHHOUN</t>
+          <t>PAWAI / SAGARA</t>
         </is>
       </c>
       <c r="B667" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C667" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D667" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E667" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F667" s="1" t="inlineStr">
         <is>
-          <t>1709004076/WC/22012035210903 — Percolation tenk nirman kary bachhaun</t>
+          <t>1709004073/IF/22012035436456 — खेत तालाब निर्माण श्री सिंह/सरदार सिंह ग्राम जैतूपुरा सगरा</t>
         </is>
       </c>
       <c r="G667" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H667" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I667" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J667" s="3" t="n">
-        <v>45451</v>
+        <v>45761</v>
       </c>
       <c r="K667" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="668">
       <c r="A668" s="1" t="inlineStr">
         <is>
-          <t>PAWAI / KALDA</t>
+          <t>PAWAI / PIPARIYADON</t>
         </is>
       </c>
       <c r="B668" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C668" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D668" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pit for Individual</t>
         </is>
       </c>
       <c r="E668" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F668" s="1" t="inlineStr">
         <is>
-          <t>1709004077/IF/22012035238052 — kapil dhara koop chunu singh/dasrath singh</t>
+          <t>1709004074/IF/22012035340422 — Construction of DUG WELL Recharge 5 nos GP Pipariyadon</t>
         </is>
       </c>
       <c r="G668" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H668" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I668" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J668" s="3" t="n">
-        <v>45448</v>
+        <v>45748</v>
       </c>
       <c r="K668" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="669">
       <c r="A669" s="1" t="inlineStr">
         <is>
-          <t>PAWAI / KALDA</t>
+          <t>PAWAI / JHANJHAR</t>
         </is>
       </c>
       <c r="B669" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C669" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D669" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Irrigation Open Well for Groups / Construction of Irrigation Well for Groups</t>
         </is>
       </c>
       <c r="E669" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F669" s="1" t="inlineStr">
         <is>
-          <t>1709004077/WC/22012035210864 — parcolation tank nirman karya rasoha haar mahuadol</t>
+          <t>1709004075/IC/22012034893069 — Sarvjanik sichai koop nirman pachpedhi har jhanjhar</t>
         </is>
       </c>
       <c r="G669" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H669" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I669" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J669" s="3" t="n">
-        <v>45449</v>
+        <v>45932</v>
       </c>
       <c r="K669" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="670">
       <c r="A670" s="1" t="inlineStr">
         <is>
-          <t>PAWAI / MOHLIDHARAMPURA</t>
+          <t>PAWAI / JHANJHAR</t>
         </is>
       </c>
       <c r="B670" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C670" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D670" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E670" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F670" s="1" t="inlineStr">
         <is>
-          <t>1709004078/IF/22012035303929 — खेत तालाब निर्माण खजान सिंह पिता बांके सिंह मोहली धरमपुरा</t>
+          <t>1709004075/IF/22012035656999 — Kapil dhara koop nirman jeetendra/jagdeesh Jhanjhar</t>
         </is>
       </c>
       <c r="G670" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H670" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I670" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J670" s="3" t="n">
-        <v>45519</v>
+        <v>45932</v>
       </c>
       <c r="K670" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="671">
       <c r="A671" s="1" t="inlineStr">
         <is>
-          <t>PAWAI / MOHLIDHARAMPURA</t>
+          <t>PAWAI / BACHHOUN</t>
         </is>
       </c>
       <c r="B671" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C671" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D671" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E671" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F671" s="1" t="inlineStr">
         <is>
-          <t>1709004078/IF/22012035482701 — खेत तालाब निर्माण कार्य जवाहर सिंह पिता तेई सिंह अमाझोर ग्रा प मोहलीधरामपुरा</t>
+          <t>1709004076/IF/22012035487969 — CONSTRUCTION OF DUG WELL RECHARGE GULJAR SINGH/NONE SINGH KUTMIBANDORA BACHHON</t>
         </is>
       </c>
       <c r="G671" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H671" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I671" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J671" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K671" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="672">
       <c r="A672" s="1" t="inlineStr">
         <is>
-          <t>PAWAI / MOHLIDHARAMPURA</t>
+          <t>PAWAI / BACHHOUN</t>
         </is>
       </c>
       <c r="B672" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C672" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D672" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E672" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F672" s="1" t="inlineStr">
         <is>
-          <t>1709004078/IF/22012035488967 — खेत तालाब निर्माण कार्य जवाहर सिंह पिता तेई सिंह अमाझोर ग्रा प मोहलीधरामपुरा</t>
+          <t>1709004076/WC/22012035210903 — Percolation tenk nirman kary bachhaun</t>
         </is>
       </c>
       <c r="G672" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H672" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I672" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J672" s="3" t="n">
-        <v>45761</v>
+        <v>45451</v>
       </c>
       <c r="K672" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="673">
       <c r="A673" s="1" t="inlineStr">
         <is>
-          <t>PAWAI / MOHLIDHARAMPURA</t>
+          <t>PAWAI / KALDA</t>
         </is>
       </c>
       <c r="B673" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C673" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D673" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E673" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F673" s="1" t="inlineStr">
         <is>
-          <t>1709004078/IF/22012035488999 — खेत तालाब निर्माण कार्य बलि सिंह कासी सिंह सरसा ग्रा.प. मोहलीधरमपुरा</t>
+          <t>1709004077/IF/22012035238052 — kapil dhara koop chunu singh/dasrath singh</t>
         </is>
       </c>
       <c r="G673" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H673" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I673" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J673" s="3" t="n">
-        <v>45761</v>
+        <v>45448</v>
       </c>
       <c r="K673" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="674">
       <c r="A674" s="1" t="inlineStr">
         <is>
-          <t>PAWAI / MOHLIDHARAMPURA</t>
+          <t>PAWAI / KALDA</t>
         </is>
       </c>
       <c r="B674" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C674" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D674" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E674" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F674" s="1" t="inlineStr">
         <is>
-          <t>1709004078/IF/22012035489021 — खेत तालाब निर्माण कार्य लालमन सिंह पिता चिंतामन सिंह ग्रा.प. मोहलीधरामपुरा</t>
+          <t>1709004077/WC/22012035210864 — parcolation tank nirman karya rasoha haar mahuadol</t>
         </is>
       </c>
       <c r="G674" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H674" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I674" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J674" s="3" t="n">
-        <v>45761</v>
+        <v>45449</v>
       </c>
       <c r="K674" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="675">
       <c r="A675" s="1" t="inlineStr">
         <is>
-          <t>PAWAI / GHUTEHI</t>
+          <t>PAWAI / MOHLIDHARAMPURA</t>
         </is>
       </c>
       <c r="B675" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C675" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D675" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E675" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F675" s="1" t="inlineStr">
         <is>
-          <t>1709004079/IF/22012035488411 — खेत तालाब निर्माण  बिज्जू आदिवासी / अड़ाईया बीजादोह खिलसारी घुटेही</t>
+          <t>1709004078/IF/22012035303929 — खेत तालाब निर्माण खजान सिंह पिता बांके सिंह मोहली धरमपुरा</t>
         </is>
       </c>
       <c r="G675" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H675" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I675" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J675" s="3" t="n">
-        <v>45761</v>
+        <v>45519</v>
       </c>
       <c r="K675" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="676">
       <c r="A676" s="1" t="inlineStr">
         <is>
-          <t>PAWAI / GHUTEHI</t>
+          <t>PAWAI / MOHLIDHARAMPURA</t>
         </is>
       </c>
       <c r="B676" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C676" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D676" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E676" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F676" s="1" t="inlineStr">
         <is>
-          <t>1709004079/WC/22012035319469 — बोल्डर चेक डैम निर्माण कार्य बिहारा नाला जूडा</t>
+          <t>1709004078/IF/22012035482701 — खेत तालाब निर्माण कार्य जवाहर सिंह पिता तेई सिंह अमाझोर ग्रा प मोहलीधरामपुरा</t>
         </is>
       </c>
       <c r="G676" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H676" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I676" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J676" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K676" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="677">
       <c r="A677" s="1" t="inlineStr">
         <is>
-          <t>PAWAI / KADHNA</t>
+          <t>PAWAI / MOHLIDHARAMPURA</t>
         </is>
       </c>
       <c r="B677" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C677" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D677" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E677" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F677" s="1" t="inlineStr">
         <is>
-          <t>1709004081/RS/22012035131018 — NALI NIRMAN</t>
+          <t>1709004078/IF/22012035488967 — खेत तालाब निर्माण कार्य जवाहर सिंह पिता तेई सिंह अमाझोर ग्रा प मोहलीधरामपुरा</t>
         </is>
       </c>
       <c r="G677" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H677" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I677" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J677" s="3" t="n">
-        <v>45520</v>
+        <v>45761</v>
       </c>
       <c r="K677" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="678">
       <c r="A678" s="1" t="inlineStr">
         <is>
-          <t>PAWAI / KADHNA</t>
+          <t>PAWAI / MOHLIDHARAMPURA</t>
         </is>
       </c>
       <c r="B678" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C678" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D678" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E678" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F678" s="1" t="inlineStr">
         <is>
-          <t>1709004081/RS/22012035131019 — NALI NIRMAN</t>
+          <t>1709004078/IF/22012035488999 — खेत तालाब निर्माण कार्य बलि सिंह कासी सिंह सरसा ग्रा.प. मोहलीधरमपुरा</t>
         </is>
       </c>
       <c r="G678" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H678" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I678" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J678" s="3" t="n">
-        <v>45520</v>
+        <v>45761</v>
       </c>
       <c r="K678" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="679">
       <c r="A679" s="1" t="inlineStr">
         <is>
-          <t>PAWAI / KADHNA</t>
+          <t>PAWAI / MOHLIDHARAMPURA</t>
         </is>
       </c>
       <c r="B679" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C679" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D679" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E679" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F679" s="1" t="inlineStr">
         <is>
-          <t>1709004081/RS/22012035131020 — NALI NIRMAN</t>
+          <t>1709004078/IF/22012035489021 — खेत तालाब निर्माण कार्य लालमन सिंह पिता चिंतामन सिंह ग्रा.प. मोहलीधरामपुरा</t>
         </is>
       </c>
       <c r="G679" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H679" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I679" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J679" s="3" t="n">
-        <v>45520</v>
+        <v>45761</v>
       </c>
       <c r="K679" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="680">
       <c r="A680" s="1" t="inlineStr">
         <is>
-          <t>PAWAI / KADHNA</t>
+          <t>PAWAI / GHUTEHI</t>
         </is>
       </c>
       <c r="B680" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C680" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D680" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E680" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F680" s="1" t="inlineStr">
         <is>
-          <t>1709004081/RS/22012035131021 — NALI NIRMAN</t>
+          <t>1709004079/IF/22012035488411 — खेत तालाब निर्माण  बिज्जू आदिवासी / अड़ाईया बीजादोह खिलसारी घुटेही</t>
         </is>
       </c>
       <c r="G680" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H680" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I680" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J680" s="3" t="n">
-        <v>45520</v>
+        <v>45761</v>
       </c>
       <c r="K680" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="681">
       <c r="A681" s="1" t="inlineStr">
         <is>
-          <t>PAWAI / KADHNA</t>
+          <t>PAWAI / GHUTEHI</t>
         </is>
       </c>
       <c r="B681" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C681" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D681" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E681" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F681" s="1" t="inlineStr">
         <is>
-          <t>1709004081/RS/22012035131022 — NALI NIRMAN</t>
+          <t>1709004079/WC/22012035319469 — बोल्डर चेक डैम निर्माण कार्य बिहारा नाला जूडा</t>
         </is>
       </c>
       <c r="G681" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H681" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I681" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J681" s="3" t="n">
-        <v>45520</v>
+        <v>45761</v>
       </c>
       <c r="K681" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="682">
       <c r="A682" s="1" t="inlineStr">
         <is>
           <t>PAWAI / KADHNA</t>
         </is>
       </c>
       <c r="B682" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C682" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D682" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Masonry Greywater Drain for Community</t>
         </is>
       </c>
       <c r="E682" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F682" s="1" t="inlineStr">
         <is>
-          <t>1709004081/RS/22012035131023 — NALI NIRMAN</t>
+          <t>1709004081/RS/22012035131018 — NALI NIRMAN</t>
         </is>
       </c>
       <c r="G682" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H682" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I682" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J682" s="3" t="n">
         <v>45520</v>
       </c>
       <c r="K682" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="683">
       <c r="A683" s="1" t="inlineStr">
         <is>
           <t>PAWAI / KADHNA</t>
         </is>
       </c>
       <c r="B683" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C683" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D683" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Masonry Greywater Drain for Community</t>
         </is>
       </c>
       <c r="E683" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F683" s="1" t="inlineStr">
         <is>
-          <t>1709004081/RS/22012035131024 — NALI NIRMAN</t>
+          <t>1709004081/RS/22012035131019 — NALI NIRMAN</t>
         </is>
       </c>
       <c r="G683" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H683" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I683" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J683" s="3" t="n">
         <v>45520</v>
       </c>
       <c r="K683" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="684">
       <c r="A684" s="1" t="inlineStr">
         <is>
           <t>PAWAI / KADHNA</t>
         </is>
       </c>
       <c r="B684" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C684" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D684" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Masonry Greywater Drain for Community</t>
         </is>
       </c>
       <c r="E684" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F684" s="1" t="inlineStr">
         <is>
-          <t>1709004081/RS/22012035131025 — NALI NIRMAN</t>
+          <t>1709004081/RS/22012035131020 — NALI NIRMAN</t>
         </is>
       </c>
       <c r="G684" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H684" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I684" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J684" s="3" t="n">
         <v>45520</v>
       </c>
       <c r="K684" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="685">
       <c r="A685" s="1" t="inlineStr">
         <is>
-          <t>SHAHNAGAR / CHANDRAWAL</t>
+          <t>PAWAI / KADHNA</t>
         </is>
       </c>
       <c r="B685" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C685" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D685" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Masonry Greywater Drain for Community</t>
         </is>
       </c>
       <c r="E685" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F685" s="1" t="inlineStr">
         <is>
-          <t>1709005001/IF/22012035324600 — चंद्रावल -खेत तालाब निर्माण कार्य -रामनाथ/बालक लोधी</t>
+          <t>1709004081/RS/22012035131021 — NALI NIRMAN</t>
         </is>
       </c>
       <c r="G685" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H685" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I685" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J685" s="3" t="n">
-        <v>45749</v>
+        <v>45520</v>
       </c>
       <c r="K685" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="686">
       <c r="A686" s="1" t="inlineStr">
         <is>
-          <t>SHAHNAGAR / NANDAN</t>
+          <t>PAWAI / KADHNA</t>
         </is>
       </c>
       <c r="B686" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C686" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D686" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Masonry Greywater Drain for Community</t>
         </is>
       </c>
       <c r="E686" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F686" s="1" t="inlineStr">
         <is>
-          <t>1709005003/IC/22012034886284 — nirmal neer nirman karya nandan</t>
+          <t>1709004081/RS/22012035131022 — NALI NIRMAN</t>
         </is>
       </c>
       <c r="G686" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H686" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I686" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J686" s="3" t="n">
-        <v>45521</v>
+        <v>45520</v>
       </c>
       <c r="K686" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="687">
       <c r="A687" s="1" t="inlineStr">
         <is>
-          <t>SHAHNAGAR / UNCHA</t>
+          <t>PAWAI / KADHNA</t>
         </is>
       </c>
       <c r="B687" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C687" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D687" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Masonry Greywater Drain for Community</t>
         </is>
       </c>
       <c r="E687" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F687" s="1" t="inlineStr">
         <is>
-          <t>1709005004/IF/22012035243525 — UNCHA Berkcharopan Hakka/Johareya Ahirwar</t>
+          <t>1709004081/RS/22012035131023 — NALI NIRMAN</t>
         </is>
       </c>
       <c r="G687" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H687" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I687" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J687" s="3" t="n">
-        <v>45451</v>
+        <v>45520</v>
       </c>
       <c r="K687" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="688">
       <c r="A688" s="1" t="inlineStr">
         <is>
-          <t>SHAHNAGAR / UNCHA</t>
+          <t>PAWAI / KADHNA</t>
         </is>
       </c>
       <c r="B688" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C688" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D688" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Masonry Greywater Drain for Community</t>
         </is>
       </c>
       <c r="E688" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F688" s="1" t="inlineStr">
         <is>
-          <t>1709005004/IF/22012035243526 — UNCHA Berkcharopan Hakka/Johareya Ahirwar</t>
+          <t>1709004081/RS/22012035131024 — NALI NIRMAN</t>
         </is>
       </c>
       <c r="G688" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H688" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I688" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J688" s="3" t="n">
-        <v>45451</v>
+        <v>45520</v>
       </c>
       <c r="K688" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="689">
       <c r="A689" s="1" t="inlineStr">
         <is>
-          <t>SHAHNAGAR / UNCHA</t>
+          <t>PAWAI / KADHNA</t>
         </is>
       </c>
       <c r="B689" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C689" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D689" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Masonry Greywater Drain for Community</t>
         </is>
       </c>
       <c r="E689" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F689" s="1" t="inlineStr">
         <is>
-          <t>1709005004/IF/22012035243527 — UNCHA Berkcharopan Hakka/Johareya Ahirwar</t>
+          <t>1709004081/RS/22012035131025 — NALI NIRMAN</t>
         </is>
       </c>
       <c r="G689" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H689" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I689" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J689" s="3" t="n">
-        <v>45451</v>
+        <v>45520</v>
       </c>
       <c r="K689" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="690">
       <c r="A690" s="1" t="inlineStr">
         <is>
-          <t>SHAHNAGAR / UNCHA</t>
+          <t>SHAHNAGAR / CHANDRAWAL</t>
         </is>
       </c>
       <c r="B690" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C690" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D690" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E690" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F690" s="1" t="inlineStr">
         <is>
-          <t>1709005004/IF/22012035243609 — UNCHA Berkcharopan Hakka/Johareya Ahirwar</t>
+          <t>1709005001/IF/22012035324600 — चंद्रावल -खेत तालाब निर्माण कार्य -रामनाथ/बालक लोधी</t>
         </is>
       </c>
       <c r="G690" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H690" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I690" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J690" s="3" t="n">
-        <v>45451</v>
+        <v>45749</v>
       </c>
       <c r="K690" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="691">
       <c r="A691" s="1" t="inlineStr">
         <is>
-          <t>SHAHNAGAR / UNCHA</t>
+          <t>SHAHNAGAR / NANDAN</t>
         </is>
       </c>
       <c r="B691" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C691" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D691" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E691" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F691" s="1" t="inlineStr">
         <is>
-          <t>1709005004/IF/22012035243613 — UNCHA Berkcharopan Hakka/Johareya Ahirwar</t>
+          <t>1709005003/IC/22012034886284 — nirmal neer nirman karya nandan</t>
         </is>
       </c>
       <c r="G691" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H691" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I691" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J691" s="3" t="n">
-        <v>45451</v>
+        <v>45521</v>
       </c>
       <c r="K691" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="692">
       <c r="A692" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR / UNCHA</t>
         </is>
       </c>
       <c r="B692" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C692" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D692" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E692" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F692" s="1" t="inlineStr">
         <is>
-          <t>1709005004/IF/22012035243622 — UNCHA Berkcharopan Hakka/Johareya Ahirwar</t>
+          <t>1709005004/IF/22012035243525 — UNCHA Berkcharopan Hakka/Johareya Ahirwar</t>
         </is>
       </c>
       <c r="G692" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H692" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I692" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J692" s="3" t="n">
         <v>45451</v>
       </c>
       <c r="K692" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="693">
       <c r="A693" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR / UNCHA</t>
         </is>
       </c>
       <c r="B693" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C693" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D693" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E693" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F693" s="1" t="inlineStr">
         <is>
-          <t>1709005004/IF/22012035243623 — UNCHA Berkcharopan Hakka/Johareya Ahirwar</t>
+          <t>1709005004/IF/22012035243526 — UNCHA Berkcharopan Hakka/Johareya Ahirwar</t>
         </is>
       </c>
       <c r="G693" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H693" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I693" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J693" s="3" t="n">
         <v>45451</v>
       </c>
       <c r="K693" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="694">
       <c r="A694" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR / UNCHA</t>
         </is>
       </c>
       <c r="B694" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C694" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D694" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E694" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F694" s="1" t="inlineStr">
         <is>
-          <t>1709005004/IF/22012035243632 — UNCHA Berkcharopan Hakka/Johareya Ahirwar</t>
+          <t>1709005004/IF/22012035243527 — UNCHA Berkcharopan Hakka/Johareya Ahirwar</t>
         </is>
       </c>
       <c r="G694" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H694" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I694" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J694" s="3" t="n">
         <v>45451</v>
       </c>
       <c r="K694" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="695">
       <c r="A695" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR / UNCHA</t>
         </is>
       </c>
       <c r="B695" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C695" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D695" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E695" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F695" s="1" t="inlineStr">
         <is>
-          <t>1709005004/IF/22012035243641 — UNCHA Berkcharopan Hakka/Johareya Ahirwar</t>
+          <t>1709005004/IF/22012035243609 — UNCHA Berkcharopan Hakka/Johareya Ahirwar</t>
         </is>
       </c>
       <c r="G695" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H695" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I695" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J695" s="3" t="n">
         <v>45451</v>
       </c>
       <c r="K695" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="696">
       <c r="A696" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR / UNCHA</t>
         </is>
       </c>
       <c r="B696" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C696" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D696" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E696" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F696" s="1" t="inlineStr">
         <is>
-          <t>1709005004/IF/22012035253153 — UNCHA Berkcharopan Kanchadi/Jalam Lodhi</t>
+          <t>1709005004/IF/22012035243613 — UNCHA Berkcharopan Hakka/Johareya Ahirwar</t>
         </is>
       </c>
       <c r="G696" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H696" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I696" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J696" s="3" t="n">
         <v>45451</v>
       </c>
       <c r="K696" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="697">
       <c r="A697" s="1" t="inlineStr">
         <is>
-          <t>SHAHNAGAR / SIMRI PONDI</t>
+          <t>SHAHNAGAR / UNCHA</t>
         </is>
       </c>
       <c r="B697" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C697" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D697" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E697" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F697" s="1" t="inlineStr">
         <is>
-          <t>1709005005/IF/22012035367542 — khet talab</t>
+          <t>1709005004/IF/22012035243622 — UNCHA Berkcharopan Hakka/Johareya Ahirwar</t>
         </is>
       </c>
       <c r="G697" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H697" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I697" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J697" s="3" t="n">
-        <v>45761</v>
+        <v>45451</v>
       </c>
       <c r="K697" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="698">
       <c r="A698" s="1" t="inlineStr">
         <is>
-          <t>SHAHNAGAR / SIMRI PONDI</t>
+          <t>SHAHNAGAR / UNCHA</t>
         </is>
       </c>
       <c r="B698" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C698" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D698" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E698" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F698" s="1" t="inlineStr">
         <is>
-          <t>1709005005/IF/22012035367551 — khet talab baliram</t>
+          <t>1709005004/IF/22012035243623 — UNCHA Berkcharopan Hakka/Johareya Ahirwar</t>
         </is>
       </c>
       <c r="G698" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H698" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I698" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J698" s="3" t="n">
-        <v>45761</v>
+        <v>45451</v>
       </c>
       <c r="K698" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="699">
       <c r="A699" s="1" t="inlineStr">
         <is>
-          <t>SHAHNAGAR / MAHARAJGANJ</t>
+          <t>SHAHNAGAR / UNCHA</t>
         </is>
       </c>
       <c r="B699" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C699" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D699" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E699" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F699" s="1" t="inlineStr">
         <is>
-          <t>1709005006/IF/22012035267256 — Maharajganj Kapil dhara koop nirman Rambhajan/Maiya lodhi</t>
+          <t>1709005004/IF/22012035243632 — UNCHA Berkcharopan Hakka/Johareya Ahirwar</t>
         </is>
       </c>
       <c r="G699" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H699" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I699" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J699" s="3" t="n">
-        <v>45567</v>
+        <v>45451</v>
       </c>
       <c r="K699" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="700">
       <c r="A700" s="1" t="inlineStr">
         <is>
-          <t>SHAHNAGAR / MAHARAJGANJ</t>
+          <t>SHAHNAGAR / UNCHA</t>
         </is>
       </c>
       <c r="B700" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C700" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D700" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E700" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F700" s="1" t="inlineStr">
         <is>
-          <t>1709005006/IF/22012035275985 — Maharajganj  kapil dhara koop nirman karyVimlesh/Ramkishor lodhi</t>
+          <t>1709005004/IF/22012035243641 — UNCHA Berkcharopan Hakka/Johareya Ahirwar</t>
         </is>
       </c>
       <c r="G700" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H700" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I700" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J700" s="3" t="n">
-        <v>45567</v>
+        <v>45451</v>
       </c>
       <c r="K700" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="701">
       <c r="A701" s="1" t="inlineStr">
         <is>
-          <t>SHAHNAGAR / MAHARAJGANJ</t>
+          <t>SHAHNAGAR / UNCHA</t>
         </is>
       </c>
       <c r="B701" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C701" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D701" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E701" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F701" s="1" t="inlineStr">
         <is>
-          <t>1709005006/IF/22012035590907 — Ek Bagiya Ma Ke Nam Kalawati/Parvat lal lodhi GP Maharajgang</t>
+          <t>1709005004/IF/22012035253153 — UNCHA Berkcharopan Kanchadi/Jalam Lodhi</t>
         </is>
       </c>
       <c r="G701" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H701" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I701" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J701" s="3" t="n">
-        <v>45871</v>
+        <v>45451</v>
       </c>
       <c r="K701" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="702">
       <c r="A702" s="1" t="inlineStr">
         <is>
-          <t>SHAHNAGAR / MAHARAJGANJ</t>
+          <t>SHAHNAGAR / SIMRI PONDI</t>
         </is>
       </c>
       <c r="B702" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C702" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D702" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E702" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F702" s="1" t="inlineStr">
         <is>
-          <t>1709005006/IF/22012035612736 — maharajganj Ek Bagiya Ma Ke Nam Kalawati/Parvat</t>
+          <t>1709005005/IF/22012035367542 — khet talab</t>
         </is>
       </c>
       <c r="G702" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H702" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I702" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J702" s="3" t="n">
-        <v>45884</v>
+        <v>45761</v>
       </c>
       <c r="K702" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="703">
       <c r="A703" s="1" t="inlineStr">
         <is>
-          <t>SHAHNAGAR / MAHARAJGANJ</t>
+          <t>SHAHNAGAR / SIMRI PONDI</t>
         </is>
       </c>
       <c r="B703" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C703" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D703" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E703" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F703" s="1" t="inlineStr">
         <is>
-          <t>1709005006/IF/22012035643559 — एक बगिया मां के नाम कलावती पति पर्वतलाल लोधी ग्राम महाराजगंज</t>
+          <t>1709005005/IF/22012035367551 — khet talab baliram</t>
         </is>
       </c>
       <c r="G703" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H703" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I703" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J703" s="3" t="n">
-        <v>45885</v>
+        <v>45761</v>
       </c>
       <c r="K703" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="704">
       <c r="A704" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR / MAHARAJGANJ</t>
         </is>
       </c>
       <c r="B704" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C704" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D704" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E704" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F704" s="1" t="inlineStr">
         <is>
-          <t>1709005006/IF/22012035643569 — एक बगिया मां के नाम उत्‍तराबाई पति नीलमनी लोधी ग्राम महाराजगंज</t>
+          <t>1709005006/IF/22012035267256 — Maharajganj Kapil dhara koop nirman Rambhajan/Maiya lodhi</t>
         </is>
       </c>
       <c r="G704" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H704" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I704" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J704" s="3" t="n">
-        <v>45885</v>
+        <v>45567</v>
       </c>
       <c r="K704" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="705">
       <c r="A705" s="1" t="inlineStr">
         <is>
-          <t>SHAHNAGAR / BHADPURA</t>
+          <t>SHAHNAGAR / MAHARAJGANJ</t>
         </is>
       </c>
       <c r="B705" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C705" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D705" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E705" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F705" s="1" t="inlineStr">
         <is>
-          <t>1709005007/AV/22012034663265 — भड़पुरा - शान्ति धाम निर्माण कार्य ग्राम मढ़िया</t>
+          <t>1709005006/IF/22012035275985 — Maharajganj  kapil dhara koop nirman karyVimlesh/Ramkishor lodhi</t>
         </is>
       </c>
       <c r="G705" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H705" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I705" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J705" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K705" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="706">
       <c r="A706" s="1" t="inlineStr">
         <is>
-          <t>SHAHNAGAR / BHADPURA</t>
+          <t>SHAHNAGAR / MAHARAJGANJ</t>
         </is>
       </c>
       <c r="B706" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C706" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D706" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
+          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E706" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F706" s="1" t="inlineStr">
         <is>
-          <t>1709005007/AV/22012034663266 — भड़पूरा - शान्ति धाम निर्माण कार्य ग्राम महिदवा</t>
+          <t>1709005006/IF/22012035590907 — Ek Bagiya Ma Ke Nam Kalawati/Parvat lal lodhi GP Maharajgang</t>
         </is>
       </c>
       <c r="G706" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H706" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I706" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J706" s="3" t="n">
-        <v>45567</v>
+        <v>45871</v>
       </c>
       <c r="K706" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="707">
       <c r="A707" s="1" t="inlineStr">
         <is>
-          <t>SHAHNAGAR / BHADPURA</t>
+          <t>SHAHNAGAR / MAHARAJGANJ</t>
         </is>
       </c>
       <c r="B707" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C707" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D707" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
+          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E707" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F707" s="1" t="inlineStr">
         <is>
-          <t>1709005007/AV/22012034665062 — भड़पुरा - शान्ति धाम निर्माण कार्य ग्राम भड़पुरा</t>
+          <t>1709005006/IF/22012035612736 — maharajganj Ek Bagiya Ma Ke Nam Kalawati/Parvat</t>
         </is>
       </c>
       <c r="G707" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H707" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I707" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J707" s="3" t="n">
-        <v>45683</v>
+        <v>45884</v>
       </c>
       <c r="K707" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="708">
       <c r="A708" s="1" t="inlineStr">
         <is>
-          <t>SHAHNAGAR / BHADPURA</t>
+          <t>SHAHNAGAR / MAHARAJGANJ</t>
         </is>
       </c>
       <c r="B708" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C708" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D708" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E708" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F708" s="1" t="inlineStr">
         <is>
-          <t>1709005007/IC/22012034889174 — भड़पुरा -सामुदायिक निर्मलनीर खेर माता के पास</t>
+          <t>1709005006/IF/22012035643559 — एक बगिया मां के नाम कलावती पति पर्वतलाल लोधी ग्राम महाराजगंज</t>
         </is>
       </c>
       <c r="G708" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H708" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I708" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J708" s="3" t="n">
-        <v>45684</v>
+        <v>45885</v>
       </c>
       <c r="K708" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="709">
       <c r="A709" s="1" t="inlineStr">
         <is>
-          <t>SHAHNAGAR / BHADPURA</t>
+          <t>SHAHNAGAR / MAHARAJGANJ</t>
         </is>
       </c>
       <c r="B709" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C709" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D709" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E709" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F709" s="1" t="inlineStr">
         <is>
-          <t>1709005007/IC/22012034889175 — भड़पुरा - सामुदायिक निर्मलनीर कूप मढ़िया में दरवारी के घर के पास</t>
+          <t>1709005006/IF/22012035643569 — एक बगिया मां के नाम उत्‍तराबाई पति नीलमनी लोधी ग्राम महाराजगंज</t>
         </is>
       </c>
       <c r="G709" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H709" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I709" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J709" s="3" t="n">
-        <v>45684</v>
+        <v>45885</v>
       </c>
       <c r="K709" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="710">
       <c r="A710" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR / BHADPURA</t>
         </is>
       </c>
       <c r="B710" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C710" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D710" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E710" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F710" s="1" t="inlineStr">
         <is>
-          <t>1709005007/IC/22012034889925 — भड़पुरा-सार्बजनिक सिचाई कूप निर्माण कमलेश लोधी के खेत के पास ग्राम भड़पुरा</t>
+          <t>1709005007/AV/22012034663265 — भड़पुरा - शान्ति धाम निर्माण कार्य ग्राम मढ़िया</t>
         </is>
       </c>
       <c r="G710" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H710" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I710" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J710" s="3" t="n">
-        <v>45749</v>
+        <v>45567</v>
       </c>
       <c r="K710" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="711">
       <c r="A711" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR / BHADPURA</t>
         </is>
       </c>
       <c r="B711" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C711" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D711" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E711" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F711" s="1" t="inlineStr">
         <is>
-          <t>1709005007/IC/22012034889930 — भड़पुरा-सार्बजनिक सिचाई कूप निर्माण ब्रजेन्द्र सिंह के खेत के पास ग्राम मढ़िया</t>
+          <t>1709005007/AV/22012034663266 — भड़पूरा - शान्ति धाम निर्माण कार्य ग्राम महिदवा</t>
         </is>
       </c>
       <c r="G711" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H711" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I711" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J711" s="3" t="n">
-        <v>45749</v>
+        <v>45567</v>
       </c>
       <c r="K711" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="712">
       <c r="A712" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR / BHADPURA</t>
         </is>
       </c>
       <c r="B712" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C712" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D712" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
+          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E712" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F712" s="1" t="inlineStr">
         <is>
-          <t>1709005007/IF/22012035645048 — एक बगिया मां के नाम सुधाबाई पति लेखराज लोधी ग्राम भडपुरा</t>
+          <t>1709005007/AV/22012034665062 — भड़पुरा - शान्ति धाम निर्माण कार्य ग्राम भड़पुरा</t>
         </is>
       </c>
       <c r="G712" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H712" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I712" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J712" s="3" t="n">
-        <v>45885</v>
+        <v>45683</v>
       </c>
       <c r="K712" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="713">
       <c r="A713" s="1" t="inlineStr">
         <is>
-          <t>SHAHNAGAR / BAMHOURI</t>
+          <t>SHAHNAGAR / BHADPURA</t>
         </is>
       </c>
       <c r="B713" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C713" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Anganwadi/Other Rural Infrastructure</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D713" s="1" t="inlineStr">
         <is>
-          <t>Unskilled wage for Bio gas plant for community / Unskilled wage component towards the construction of Bio-gas plant for community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E713" s="1" t="inlineStr">
         <is>
-          <t>Bio-gas plant</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F713" s="1" t="inlineStr">
         <is>
-          <t>1709005010/AV/22012034661028 — शांति धाम धुवगटा के पास ग्राम बम्हौरी</t>
+          <t>1709005007/IC/22012034889174 — भड़पुरा -सामुदायिक निर्मलनीर खेर माता के पास</t>
         </is>
       </c>
       <c r="G713" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H713" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I713" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J713" s="3" t="n">
-        <v>45567</v>
+        <v>45684</v>
       </c>
       <c r="K713" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="714">
       <c r="A714" s="1" t="inlineStr">
         <is>
-          <t>SHAHNAGAR / BAMHOURI</t>
+          <t>SHAHNAGAR / BHADPURA</t>
         </is>
       </c>
       <c r="B714" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C714" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Anganwadi/Other Rural Infrastructure</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D714" s="1" t="inlineStr">
         <is>
-          <t>Unskilled wage for Bio gas plant for community / Unskilled wage component towards the construction of Bio-gas plant for community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E714" s="1" t="inlineStr">
         <is>
-          <t>Bio-gas plant</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F714" s="1" t="inlineStr">
         <is>
-          <t>1709005010/AV/22012034661030 — शांति धाम स्कूल के आगे ग्राम पोनिया</t>
+          <t>1709005007/IC/22012034889175 — भड़पुरा - सामुदायिक निर्मलनीर कूप मढ़िया में दरवारी के घर के पास</t>
         </is>
       </c>
       <c r="G714" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H714" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I714" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J714" s="3" t="n">
-        <v>45567</v>
+        <v>45684</v>
       </c>
       <c r="K714" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="715">
       <c r="A715" s="1" t="inlineStr">
         <is>
-          <t>SHAHNAGAR / BAMHOURI</t>
+          <t>SHAHNAGAR / BHADPURA</t>
         </is>
       </c>
       <c r="B715" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C715" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D715" s="1" t="inlineStr">
         <is>
-          <t>Block Plntation-Biodrainage-Wastelands for comm / Block Plantation of Biodrainage trees in Wastelands for community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E715" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F715" s="1" t="inlineStr">
         <is>
-          <t>1709005010/DP/22012034626895 — वृक्षारोपण कार्य _ मुरारी पटेल/ मट्टू ग्राम पंचायत बम्होरी</t>
+          <t>1709005007/IC/22012034889925 — भड़पुरा-सार्बजनिक सिचाई कूप निर्माण कमलेश लोधी के खेत के पास ग्राम भड़पुरा</t>
         </is>
       </c>
       <c r="G715" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H715" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I715" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J715" s="3" t="n">
-        <v>45451</v>
+        <v>45749</v>
       </c>
       <c r="K715" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="716">
       <c r="A716" s="1" t="inlineStr">
         <is>
-          <t>SHAHNAGAR / BAMHOURI</t>
+          <t>SHAHNAGAR / BHADPURA</t>
         </is>
       </c>
       <c r="B716" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C716" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D716" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E716" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F716" s="1" t="inlineStr">
         <is>
-          <t>1709005010/IF/22012035454944 — Kapil Dhara Koop Nirman kary  Ramcharan Patel/ khutti  Gram Bamhouri</t>
+          <t>1709005007/IC/22012034889930 — भड़पुरा-सार्बजनिक सिचाई कूप निर्माण ब्रजेन्द्र सिंह के खेत के पास ग्राम मढ़िया</t>
         </is>
       </c>
       <c r="G716" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H716" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I716" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J716" s="3" t="n">
-        <v>45761</v>
+        <v>45749</v>
       </c>
       <c r="K716" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="717">
       <c r="A717" s="1" t="inlineStr">
         <is>
-          <t>SHAHNAGAR / MADWA</t>
+          <t>SHAHNAGAR / BHADPURA</t>
         </is>
       </c>
       <c r="B717" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C717" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D717" s="1" t="inlineStr">
         <is>
-          <t>Constr of Anganwadi for community / Construction of Anganwadi Building for Community</t>
+          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E717" s="1" t="inlineStr">
         <is>
-          <t>Constr of Aganwadi</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F717" s="1" t="inlineStr">
         <is>
-          <t>1709005011/AV/22012034659243 — Shanti Dham Karya dhupghata Ki Bariya Ke Pass Madw</t>
+          <t>1709005007/IF/22012035645048 — एक बगिया मां के नाम सुधाबाई पति लेखराज लोधी ग्राम भडपुरा</t>
         </is>
       </c>
       <c r="G717" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H717" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I717" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J717" s="3" t="n">
-        <v>45396</v>
+        <v>45885</v>
       </c>
       <c r="K717" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="718">
       <c r="A718" s="1" t="inlineStr">
         <is>
-          <t>SHAHNAGAR / MADWA</t>
+          <t>SHAHNAGAR / BAMHOURI</t>
         </is>
       </c>
       <c r="B718" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C718" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D718" s="1" t="inlineStr">
         <is>
-          <t>Constr of Anganwadi for community / Construction of Anganwadi Building for Community</t>
+          <t>Unskilled wage for Bio gas plant for community / Construction of Biogas Plant for Community</t>
         </is>
       </c>
       <c r="E718" s="1" t="inlineStr">
         <is>
-          <t>Constr of Aganwadi</t>
+          <t>Bio-gas plant</t>
         </is>
       </c>
       <c r="F718" s="1" t="inlineStr">
         <is>
-          <t>1709005011/AV/22012034659244 — Shanti Dham Karya Barambaba Ke Pass Padariyakhurd Grampanchayat Madwa</t>
+          <t>1709005010/AV/22012034661028 — शांति धाम धुवगटा के पास ग्राम बम्हौरी</t>
         </is>
       </c>
       <c r="G718" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H718" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I718" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J718" s="3" t="n">
-        <v>45396</v>
+        <v>45567</v>
       </c>
       <c r="K718" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="719">
       <c r="A719" s="1" t="inlineStr">
         <is>
-          <t>SHAHNAGAR / SATWA</t>
+          <t>SHAHNAGAR / BAMHOURI</t>
         </is>
       </c>
       <c r="B719" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C719" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D719" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Unskilled wage for Bio gas plant for community / Construction of Biogas Plant for Community</t>
         </is>
       </c>
       <c r="E719" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Bio-gas plant</t>
         </is>
       </c>
       <c r="F719" s="1" t="inlineStr">
         <is>
-          <t>1709005012/RC/22012034843107 — सी सी रोड  निर्माण कार्य  नल पास से शांती धाम तक ग्राम अर्जुनपुरा</t>
+          <t>1709005010/AV/22012034661030 — शांति धाम स्कूल के आगे ग्राम पोनिया</t>
         </is>
       </c>
       <c r="G719" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H719" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I719" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J719" s="3" t="n">
-        <v>45791</v>
+        <v>45567</v>
       </c>
       <c r="K719" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="720">
       <c r="A720" s="1" t="inlineStr">
         <is>
-          <t>SHAHNAGAR / KAKARA</t>
+          <t>SHAHNAGAR / BAMHOURI</t>
         </is>
       </c>
       <c r="B720" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C720" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D720" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Block Plntation-Biodrainage-Wastelands for comm / Bio-drainage Plantation for Community</t>
         </is>
       </c>
       <c r="E720" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F720" s="1" t="inlineStr">
         <is>
-          <t>1709005013/IF/22012035531222 — JGSA KAKRA  Khet talab nirman kishun lal patel/moti lala</t>
+          <t>1709005010/DP/22012034626895 — वृक्षारोपण कार्य _ मुरारी पटेल/ मट्टू ग्राम पंचायत बम्होरी</t>
         </is>
       </c>
       <c r="G720" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H720" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I720" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J720" s="3" t="n">
-        <v>45761</v>
+        <v>45451</v>
       </c>
       <c r="K720" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="721">
       <c r="A721" s="1" t="inlineStr">
         <is>
-          <t>SHAHNAGAR / BARI</t>
+          <t>SHAHNAGAR / BAMHOURI</t>
         </is>
       </c>
       <c r="B721" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C721" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D721" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E721" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F721" s="1" t="inlineStr">
         <is>
-          <t>1709005014/WC/22012035251660 — Bolder Chaik Dam Nirman Karya Shamsan Ghat Ke Nale Ke Pass 1</t>
+          <t>1709005010/IF/22012035454944 — Kapil Dhara Koop Nirman kary  Ramcharan Patel/ khutti  Gram Bamhouri</t>
         </is>
       </c>
       <c r="G721" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H721" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I721" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J721" s="3" t="n">
-        <v>45683</v>
+        <v>45761</v>
       </c>
       <c r="K721" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="722">
       <c r="A722" s="1" t="inlineStr">
         <is>
-          <t>SHAHNAGAR / PHATEPUR</t>
+          <t>SHAHNAGAR / MADWA</t>
         </is>
       </c>
       <c r="B722" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C722" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D722" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Constr of Anganwadi for community / Construction of Anganwadi Centre Building for Community</t>
         </is>
       </c>
       <c r="E722" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Constr of Aganwadi</t>
         </is>
       </c>
       <c r="F722" s="1" t="inlineStr">
         <is>
-          <t>1709005016/IC/22012034890174 — boldar chek dem dudhariya nala</t>
+          <t>1709005011/AV/22012034659243 — Shanti Dham Karya dhupghata Ki Bariya Ke Pass Madw</t>
         </is>
       </c>
       <c r="G722" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H722" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I722" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J722" s="3" t="n">
-        <v>45761</v>
+        <v>45396</v>
       </c>
       <c r="K722" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="723">
       <c r="A723" s="1" t="inlineStr">
         <is>
-          <t>SHAHNAGAR / PHATEPUR</t>
+          <t>SHAHNAGAR / MADWA</t>
         </is>
       </c>
       <c r="B723" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C723" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D723" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Constr of Anganwadi for community / Construction of Anganwadi Centre Building for Community</t>
         </is>
       </c>
       <c r="E723" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Constr of Aganwadi</t>
         </is>
       </c>
       <c r="F723" s="1" t="inlineStr">
         <is>
-          <t>1709005016/IC/22012034890176 — boldar chek dem dudhariya nala seja bare khet pass phatepur</t>
+          <t>1709005011/AV/22012034659244 — Shanti Dham Karya Barambaba Ke Pass Padariyakhurd Grampanchayat Madwa</t>
         </is>
       </c>
       <c r="G723" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H723" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I723" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J723" s="3" t="n">
-        <v>45761</v>
+        <v>45396</v>
       </c>
       <c r="K723" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="724">
       <c r="A724" s="1" t="inlineStr">
         <is>
-          <t>SHAHNAGAR / PHATEPUR</t>
+          <t>SHAHNAGAR / SATWA</t>
         </is>
       </c>
       <c r="B724" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C724" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D724" s="1" t="inlineStr">
         <is>
-          <t>Construction of Staggered Trench for individual / Construction of Staggered Trench for individual</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E724" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F724" s="1" t="inlineStr">
         <is>
-          <t>1709005016/IF/22012035310593 — Khet Talab Nirman Binod Singh /Rajaram Makkepala</t>
+          <t>1709005012/RC/22012034843107 — सी सी रोड  निर्माण कार्य  नल पास से शांती धाम तक ग्राम अर्जुनपुरा</t>
         </is>
       </c>
       <c r="G724" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H724" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I724" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J724" s="3" t="n">
-        <v>45682</v>
+        <v>45791</v>
       </c>
       <c r="K724" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="725">
       <c r="A725" s="1" t="inlineStr">
         <is>
-          <t>SHAHNAGAR / PHATEPUR</t>
+          <t>SHAHNAGAR / KAKARA</t>
         </is>
       </c>
       <c r="B725" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C725" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D725" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E725" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F725" s="1" t="inlineStr">
         <is>
-          <t>1709005016/IF/22012035310615 — Khet Talab Nirman Keshrani/parsu Lakhanchouri</t>
+          <t>1709005013/IF/22012035531222 — JGSA KAKRA  Khet talab nirman kishun lal patel/moti lala</t>
         </is>
       </c>
       <c r="G725" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H725" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I725" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J725" s="3" t="n">
-        <v>45682</v>
+        <v>45761</v>
       </c>
       <c r="K725" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="726">
       <c r="A726" s="1" t="inlineStr">
         <is>
-          <t>SHAHNAGAR / PHATEPUR</t>
+          <t>SHAHNAGAR / BARI</t>
         </is>
       </c>
       <c r="B726" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C726" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D726" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E726" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F726" s="1" t="inlineStr">
         <is>
-          <t>1709005016/IF/22012035310619 — Khet Talab Nirman Imrat /Ralli Lakhanchouri</t>
+          <t>1709005014/WC/22012035251660 — Bolder Chaik Dam Nirman Karya Shamsan Ghat Ke Nale Ke Pass 1</t>
         </is>
       </c>
       <c r="G726" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H726" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I726" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J726" s="3" t="n">
-        <v>45682</v>
+        <v>45683</v>
       </c>
       <c r="K726" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="727">
       <c r="A727" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR / PHATEPUR</t>
         </is>
       </c>
       <c r="B727" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C727" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D727" s="1" t="inlineStr">
         <is>
-          <t>Construction of Staggered Trench for individual / Construction of Staggered Trench for individual</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E727" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F727" s="1" t="inlineStr">
         <is>
-          <t>1709005016/IF/22012035342586 — Khet Talab nirman binod singh makkepala</t>
+          <t>1709005016/IC/22012034890174 — boldar chek dem dudhariya nala</t>
         </is>
       </c>
       <c r="G727" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H727" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I727" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J727" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K727" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="728">
       <c r="A728" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR / PHATEPUR</t>
         </is>
       </c>
       <c r="B728" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C728" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D728" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E728" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F728" s="1" t="inlineStr">
         <is>
-          <t>1709005016/IF/22012035342670 — Khet Talab nirman deelan singh tulsiram ghutehi</t>
+          <t>1709005016/IC/22012034890176 — boldar chek dem dudhariya nala seja bare khet pass phatepur</t>
         </is>
       </c>
       <c r="G728" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H728" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I728" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J728" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K728" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="729">
       <c r="A729" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR / PHATEPUR</t>
         </is>
       </c>
       <c r="B729" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C729" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D729" s="1" t="inlineStr">
         <is>
-          <t>Construction of Staggered Trench for individual / Construction of Staggered Trench for individual</t>
+          <t>Construction of Staggered Trench for individual / Construction of Staggered Contour Trench for Individual</t>
         </is>
       </c>
       <c r="E729" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F729" s="1" t="inlineStr">
         <is>
-          <t>1709005016/IF/22012035342804 — Khet Talab nirman prem Singh lakhanchouri</t>
+          <t>1709005016/IF/22012035310593 — Khet Talab Nirman Binod Singh /Rajaram Makkepala</t>
         </is>
       </c>
       <c r="G729" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H729" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I729" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J729" s="3" t="n">
-        <v>45761</v>
+        <v>45682</v>
       </c>
       <c r="K729" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="730">
       <c r="A730" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR / PHATEPUR</t>
         </is>
       </c>
       <c r="B730" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C730" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D730" s="1" t="inlineStr">
         <is>
-          <t>Construction of Staggered Trench for individual / Construction of Staggered Trench for individual</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E730" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F730" s="1" t="inlineStr">
         <is>
-          <t>1709005016/IF/22012035342854 — Khet Talab NIRMAN KARAN SINGH Parsu Singh</t>
+          <t>1709005016/IF/22012035310615 — Khet Talab Nirman Keshrani/parsu Lakhanchouri</t>
         </is>
       </c>
       <c r="G730" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H730" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I730" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J730" s="3" t="n">
-        <v>45761</v>
+        <v>45682</v>
       </c>
       <c r="K730" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="731">
       <c r="A731" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR / PHATEPUR</t>
         </is>
       </c>
       <c r="B731" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C731" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D731" s="1" t="inlineStr">
         <is>
-          <t>Construction of Staggered Trench for individual / Construction of Staggered Trench for individual</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E731" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F731" s="1" t="inlineStr">
         <is>
-          <t>1709005016/IF/22012035342887 — Khet talab mahesh singh Hari singh</t>
+          <t>1709005016/IF/22012035310619 — Khet Talab Nirman Imrat /Ralli Lakhanchouri</t>
         </is>
       </c>
       <c r="G731" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H731" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I731" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J731" s="3" t="n">
-        <v>45761</v>
+        <v>45682</v>
       </c>
       <c r="K731" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="732">
       <c r="A732" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR / PHATEPUR</t>
         </is>
       </c>
       <c r="B732" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C732" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D732" s="1" t="inlineStr">
         <is>
-          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individuals</t>
+          <t>Construction of Staggered Trench for individual / Construction of Staggered Contour Trench for Individual</t>
         </is>
       </c>
       <c r="E732" s="1" t="inlineStr">
         <is>
-          <t>Cattle Shed</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F732" s="1" t="inlineStr">
         <is>
-          <t>1709005016/IF/22012035342972 — nirmanneer lakhanchouri ball singh ke khet pass</t>
+          <t>1709005016/IF/22012035342586 — Khet Talab nirman binod singh makkepala</t>
         </is>
       </c>
       <c r="G732" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H732" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I732" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J732" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K732" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="733">
       <c r="A733" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR / PHATEPUR</t>
         </is>
       </c>
       <c r="B733" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C733" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D733" s="1" t="inlineStr">
         <is>
-          <t>Construction of Staggered Trench for individual / Construction of Staggered Trench for individual</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E733" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F733" s="1" t="inlineStr">
         <is>
-          <t>1709005016/IF/22012035343224 — kapil dhara koop mahraj singh makkepala</t>
+          <t>1709005016/IF/22012035342670 — Khet Talab nirman deelan singh tulsiram ghutehi</t>
         </is>
       </c>
       <c r="G733" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H733" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I733" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J733" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K733" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="734">
       <c r="A734" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR / PHATEPUR</t>
         </is>
       </c>
       <c r="B734" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C734" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D734" s="1" t="inlineStr">
         <is>
-          <t>Construction of Staggered Trench for individual / Construction of Staggered Trench for individual</t>
+          <t>Construction of Staggered Trench for individual / Construction of Staggered Contour Trench for Individual</t>
         </is>
       </c>
       <c r="E734" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F734" s="1" t="inlineStr">
         <is>
-          <t>1709005016/IF/22012035343274 — kapil dhara koop hallu singh makkepala</t>
+          <t>1709005016/IF/22012035342804 — Khet Talab nirman prem Singh lakhanchouri</t>
         </is>
       </c>
       <c r="G734" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H734" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I734" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J734" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K734" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="735">
       <c r="A735" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR / PHATEPUR</t>
         </is>
       </c>
       <c r="B735" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C735" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D735" s="1" t="inlineStr">
         <is>
-          <t>Constr of Kharanja (brick/stone) Roads for Comm / Construction of Kharanja (brick/stone) Roads for Community</t>
+          <t>Construction of Staggered Trench for individual / Construction of Staggered Contour Trench for Individual</t>
         </is>
       </c>
       <c r="E735" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F735" s="1" t="inlineStr">
         <is>
-          <t>1709005016/RC/22012034839681 — Khet Talab Deelan Singh/Dharamdash GHUTEHI</t>
+          <t>1709005016/IF/22012035342854 — Khet Talab NIRMAN KARAN SINGH Parsu Singh</t>
         </is>
       </c>
       <c r="G735" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H735" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I735" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J735" s="3" t="n">
-        <v>45682</v>
+        <v>45761</v>
       </c>
       <c r="K735" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="736">
       <c r="A736" s="1" t="inlineStr">
         <is>
-          <t>SHAHNAGAR / BIRAMPUR</t>
+          <t>SHAHNAGAR / PHATEPUR</t>
         </is>
       </c>
       <c r="B736" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C736" s="1" t="inlineStr">
         <is>
-          <t>C--COMMON INFRASTRUCTURE FOR NRLM COMPLIANT SELF HELP GROUPS / Anganwadi/Other Rural Infrastructure</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D736" s="1" t="inlineStr">
         <is>
-          <t>Constr of agri produce storage building for groups / Construction of Agricultural produce storage Building for Groups</t>
+          <t>Construction of Staggered Trench for individual / Construction of Staggered Contour Trench for Individual</t>
         </is>
       </c>
       <c r="E736" s="1" t="inlineStr">
         <is>
-          <t>Constr of Food Grain storage</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F736" s="1" t="inlineStr">
         <is>
-          <t>1709005017/AV/22012034664366 — बिरामपुरा -निर्मल नीर निर्माण कार्य  हरिजन मुहल्ला के पास</t>
+          <t>1709005016/IF/22012035342887 — Khet talab mahesh singh Hari singh</t>
         </is>
       </c>
       <c r="G736" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H736" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I736" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J736" s="3" t="n">
-        <v>45683</v>
+        <v>45761</v>
       </c>
       <c r="K736" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="737">
       <c r="A737" s="1" t="inlineStr">
         <is>
-          <t>SHAHNAGAR / BIRAMPUR</t>
+          <t>SHAHNAGAR / PHATEPUR</t>
         </is>
       </c>
       <c r="B737" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C737" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D737" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
         </is>
       </c>
       <c r="E737" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Cattle Shed</t>
         </is>
       </c>
       <c r="F737" s="1" t="inlineStr">
         <is>
-          <t>1709005017/IC/22012034891419 — बिरामपुरा -सामुदायिक सिचाई कूप निर्माण कार्य पूरन के खेत के पास</t>
+          <t>1709005016/IF/22012035342972 — nirmanneer lakhanchouri ball singh ke khet pass</t>
         </is>
       </c>
       <c r="G737" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H737" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I737" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J737" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K737" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="738">
       <c r="A738" s="1" t="inlineStr">
         <is>
-          <t>SHAHNAGAR / BIRAMPUR</t>
+          <t>SHAHNAGAR / PHATEPUR</t>
         </is>
       </c>
       <c r="B738" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C738" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D738" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Staggered Trench for individual / Construction of Staggered Contour Trench for Individual</t>
         </is>
       </c>
       <c r="E738" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F738" s="1" t="inlineStr">
         <is>
-          <t>1709005017/IC/22012034891420 — बिरामपुरा -सामुदायिक सिचाई कूप निर्माण कार्य जगदीश सिंह के खेत के पास</t>
+          <t>1709005016/IF/22012035343224 — kapil dhara koop mahraj singh makkepala</t>
         </is>
       </c>
       <c r="G738" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H738" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I738" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J738" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K738" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="739">
       <c r="A739" s="1" t="inlineStr">
         <is>
-          <t>SHAHNAGAR / BAGROUD</t>
+          <t>SHAHNAGAR / PHATEPUR</t>
         </is>
       </c>
       <c r="B739" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C739" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D739" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Staggered Trench for individual / Construction of Staggered Contour Trench for Individual</t>
         </is>
       </c>
       <c r="E739" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F739" s="1" t="inlineStr">
         <is>
-          <t>1709005020/IF/22012035363182 — vyactigat khet talab latora patel/kutti</t>
+          <t>1709005016/IF/22012035343274 — kapil dhara koop hallu singh makkepala</t>
         </is>
       </c>
       <c r="G739" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H739" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I739" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J739" s="3" t="n">
-        <v>45749</v>
+        <v>45761</v>
       </c>
       <c r="K739" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="740">
       <c r="A740" s="1" t="inlineStr">
         <is>
-          <t>SHAHNAGAR / BAGROUD</t>
+          <t>SHAHNAGAR / PHATEPUR</t>
         </is>
       </c>
       <c r="B740" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C740" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D740" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Constr of Kharanja (brick/stone) Roads for Comm / Construction of Kharanja Road for Community</t>
         </is>
       </c>
       <c r="E740" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F740" s="1" t="inlineStr">
         <is>
-          <t>1709005020/IF/22012035483763 — vyactigat khet talab manni aadiwasee</t>
+          <t>1709005016/RC/22012034839681 — Khet Talab Deelan Singh/Dharamdash GHUTEHI</t>
         </is>
       </c>
       <c r="G740" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H740" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I740" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J740" s="3" t="n">
-        <v>45749</v>
+        <v>45682</v>
       </c>
       <c r="K740" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="741">
       <c r="A741" s="1" t="inlineStr">
         <is>
-          <t>SHAHNAGAR / BAGROUD</t>
+          <t>SHAHNAGAR / BIRAMPUR</t>
         </is>
       </c>
       <c r="B741" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C741" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>C--COMMON INFRASTRUCTURE FOR NRLM COMPLIANT SELF HELP GROUPS / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D741" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Constr of agri produce storage building for groups / Construction of Agricultural Produce Storage Building for Community</t>
         </is>
       </c>
       <c r="E741" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Constr of Food Grain storage</t>
         </is>
       </c>
       <c r="F741" s="1" t="inlineStr">
         <is>
-          <t>1709005020/IF/22012035483882 — vyactigat sahab yadav</t>
+          <t>1709005017/AV/22012034664366 — बिरामपुरा -निर्मल नीर निर्माण कार्य  हरिजन मुहल्ला के पास</t>
         </is>
       </c>
       <c r="G741" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H741" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I741" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J741" s="3" t="n">
-        <v>45749</v>
+        <v>45683</v>
       </c>
       <c r="K741" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="742">
       <c r="A742" s="1" t="inlineStr">
         <is>
-          <t>SHAHNAGAR / BAGROUD</t>
+          <t>SHAHNAGAR / BIRAMPUR</t>
         </is>
       </c>
       <c r="B742" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C742" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D742" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E742" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F742" s="1" t="inlineStr">
         <is>
-          <t>1709005020/RC/22012034850774 — सी सी रोड निर्माण कार्य कृपाल आदिवासी के घर से खजजा आदिवासी के घर तक</t>
+          <t>1709005017/IC/22012034891419 — बिरामपुरा -सामुदायिक सिचाई कूप निर्माण कार्य पूरन के खेत के पास</t>
         </is>
       </c>
       <c r="G742" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H742" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I742" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J742" s="3" t="n">
-        <v>45885</v>
+        <v>45761</v>
       </c>
       <c r="K742" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="743">
       <c r="A743" s="1" t="inlineStr">
         <is>
-          <t>SHAHNAGAR / MANKOURA</t>
+          <t>SHAHNAGAR / BIRAMPUR</t>
         </is>
       </c>
       <c r="B743" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C743" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D743" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E743" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F743" s="1" t="inlineStr">
         <is>
-          <t>1709005021/IF/22012035456842 — रिचार्ज पिट कूप रम्मू चौधरी किशिनपाटन</t>
+          <t>1709005017/IC/22012034891420 — बिरामपुरा -सामुदायिक सिचाई कूप निर्माण कार्य जगदीश सिंह के खेत के पास</t>
         </is>
       </c>
       <c r="G743" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H743" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I743" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J743" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K743" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="744">
       <c r="A744" s="1" t="inlineStr">
         <is>
-          <t>SHAHNAGAR / BAGHWARKALA</t>
+          <t>SHAHNAGAR / BAGROUD</t>
         </is>
       </c>
       <c r="B744" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C744" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D744" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E744" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F744" s="1" t="inlineStr">
         <is>
-          <t>1709005022/IF/22012035510673 — Koop Nirman Kushu Bai Choudhry</t>
+          <t>1709005020/IF/22012035363182 — vyactigat khet talab latora patel/kutti</t>
         </is>
       </c>
       <c r="G744" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H744" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I744" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J744" s="3" t="n">
-        <v>45762</v>
+        <v>45749</v>
       </c>
       <c r="K744" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="745">
       <c r="A745" s="1" t="inlineStr">
         <is>
-          <t>SHAHNAGAR / PIPARIYAKALA</t>
+          <t>SHAHNAGAR / BAGROUD</t>
         </is>
       </c>
       <c r="B745" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C745" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D745" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E745" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F745" s="1" t="inlineStr">
         <is>
-          <t>1709005023/IC/22012034886952 — सामुदायिक कूप निर्माण हनुमान मंदिर के पास पिपरिया कलां</t>
+          <t>1709005020/IF/22012035483763 — vyactigat khet talab manni aadiwasee</t>
         </is>
       </c>
       <c r="G745" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H745" s="2" t="n">
-        <v>600000</v>
+        <v>0</v>
       </c>
       <c r="I745" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J745" s="3" t="n">
-        <v>45567</v>
+        <v>45749</v>
       </c>
       <c r="K745" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="746">
       <c r="A746" s="1" t="inlineStr">
         <is>
-          <t>SHAHNAGAR / PIPARIYAKALA</t>
+          <t>SHAHNAGAR / BAGROUD</t>
         </is>
       </c>
       <c r="B746" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C746" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D746" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E746" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F746" s="1" t="inlineStr">
         <is>
-          <t>1709005023/IF/22012035304505 — KAPIL DHARA KOOP NIMAN MUKESH/KHUSHIRAM</t>
+          <t>1709005020/IF/22012035483882 — vyactigat sahab yadav</t>
         </is>
       </c>
       <c r="G746" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H746" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I746" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J746" s="3" t="n">
-        <v>45684</v>
+        <v>45749</v>
       </c>
       <c r="K746" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="747">
       <c r="A747" s="1" t="inlineStr">
         <is>
-          <t>SHAHNAGAR / PIPARIYAKALA</t>
+          <t>SHAHNAGAR / BAGROUD</t>
         </is>
       </c>
       <c r="B747" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C747" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D747" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E747" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F747" s="1" t="inlineStr">
         <is>
-          <t>1709005023/IF/22012035306021 — KHET TALAB NIRMAN KARY SHANKAR/ CHINTA</t>
+          <t>1709005020/RC/22012034850774 — सी सी रोड निर्माण कार्य कृपाल आदिवासी के घर से खजजा आदिवासी के घर तक</t>
         </is>
       </c>
       <c r="G747" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H747" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I747" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J747" s="3" t="n">
-        <v>45684</v>
+        <v>45885</v>
       </c>
       <c r="K747" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="748">
       <c r="A748" s="1" t="inlineStr">
         <is>
-          <t>SHAHNAGAR / BADAGAON</t>
+          <t>SHAHNAGAR / MANKOURA</t>
         </is>
       </c>
       <c r="B748" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C748" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D748" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E748" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F748" s="1" t="inlineStr">
         <is>
-          <t>1709005024/IF/22012035538794 — Badagaon Khet Talab Nirman Jhanko Bai / Chouda Adiwasi</t>
+          <t>1709005021/IF/22012035456842 — रिचार्ज पिट कूप रम्मू चौधरी किशिनपाटन</t>
         </is>
       </c>
       <c r="G748" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H748" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I748" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J748" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K748" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="749">
       <c r="A749" s="1" t="inlineStr">
         <is>
-          <t>SHAHNAGAR / BADAGAON</t>
+          <t>SHAHNAGAR / BAGHWARKALA</t>
         </is>
       </c>
       <c r="B749" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C749" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D749" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E749" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F749" s="1" t="inlineStr">
         <is>
-          <t>1709005024/WC/22012035246101 — Parcoletion tenks nirman Anandi Adivasi ke khet ke pas</t>
+          <t>1709005022/IF/22012035510673 — Koop Nirman Kushu Bai Choudhry</t>
         </is>
       </c>
       <c r="G749" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H749" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I749" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J749" s="3" t="n">
-        <v>45520</v>
+        <v>45762</v>
       </c>
       <c r="K749" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="750">
       <c r="A750" s="1" t="inlineStr">
         <is>
-          <t>SHAHNAGAR / DOHLI</t>
+          <t>SHAHNAGAR / PIPARIYAKALA</t>
         </is>
       </c>
       <c r="B750" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C750" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D750" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E750" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F750" s="1" t="inlineStr">
         <is>
-          <t>1709005026/IF/22012035543096 — jal ganga abhiyan richrc fit  kapl dhara koop  goti/ruplal  jamundad wark kod  22012035225325</t>
+          <t>1709005023/IC/22012034886952 — सामुदायिक कूप निर्माण हनुमान मंदिर के पास पिपरिया कलां</t>
         </is>
       </c>
       <c r="G750" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H750" s="2" t="n">
-        <v>0</v>
+        <v>600000</v>
       </c>
       <c r="I750" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J750" s="3" t="n">
-        <v>45762</v>
+        <v>45567</v>
       </c>
       <c r="K750" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="751">
       <c r="A751" s="1" t="inlineStr">
         <is>
-          <t>SHAHNAGAR / HARDUA RAOJU</t>
+          <t>SHAHNAGAR / PIPARIYAKALA</t>
         </is>
       </c>
       <c r="B751" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C751" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D751" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E751" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F751" s="1" t="inlineStr">
         <is>
-          <t>1709005027/IF/22012035546636 — खेत तालाब निर्माण राकेश कुमार लोधी/लटोरा लोधी</t>
+          <t>1709005023/IF/22012035304505 — KAPIL DHARA KOOP NIMAN MUKESH/KHUSHIRAM</t>
         </is>
       </c>
       <c r="G751" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H751" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I751" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J751" s="3" t="n">
-        <v>45761</v>
+        <v>45684</v>
       </c>
       <c r="K751" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="752">
       <c r="A752" s="1" t="inlineStr">
         <is>
-          <t>SHAHNAGAR / ADHARAD</t>
+          <t>SHAHNAGAR / PIPARIYAKALA</t>
         </is>
       </c>
       <c r="B752" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C752" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D752" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E752" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F752" s="1" t="inlineStr">
         <is>
-          <t>1709005028/IF/22012035298263 — KHET TALAB NIRMAD KARY ADHRAD SAKHI BAI /JAGANA CHOUDHRY</t>
+          <t>1709005023/IF/22012035306021 — KHET TALAB NIRMAN KARY SHANKAR/ CHINTA</t>
         </is>
       </c>
       <c r="G752" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H752" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I752" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J752" s="3" t="n">
-        <v>45683</v>
+        <v>45684</v>
       </c>
       <c r="K752" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="753">
       <c r="A753" s="1" t="inlineStr">
         <is>
-          <t>SHAHNAGAR / ADHARAD</t>
+          <t>SHAHNAGAR / BADAGAON</t>
         </is>
       </c>
       <c r="B753" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C753" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D753" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E753" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F753" s="1" t="inlineStr">
         <is>
-          <t>1709005028/IF/22012035299210 — KHET TALAB NIRMAD KARY SAKHI BAI /JAGNA  CHOUDHRY ADHRAD</t>
+          <t>1709005024/IF/22012035538794 — Badagaon Khet Talab Nirman Jhanko Bai / Chouda Adiwasi</t>
         </is>
       </c>
       <c r="G753" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H753" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I753" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J753" s="3" t="n">
-        <v>45683</v>
+        <v>45761</v>
       </c>
       <c r="K753" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="754">
       <c r="A754" s="1" t="inlineStr">
         <is>
-          <t>SHAHNAGAR / ADHARAD</t>
+          <t>SHAHNAGAR / BADAGAON</t>
         </is>
       </c>
       <c r="B754" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C754" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D754" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Individuals / Construction of Earthen Anicut Check Dam for Individuals</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E754" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F754" s="1" t="inlineStr">
         <is>
-          <t>1709005028/IF/22012035331584 — BOLDAR CHEK DEM NIRMAD KAR ADHARAD MUTTA KE KHET KE PASH</t>
+          <t>1709005024/WC/22012035246101 — Parcoletion tenks nirman Anandi Adivasi ke khet ke pas</t>
         </is>
       </c>
       <c r="G754" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H754" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I754" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J754" s="3" t="n">
-        <v>45758</v>
+        <v>45520</v>
       </c>
       <c r="K754" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="755">
       <c r="A755" s="1" t="inlineStr">
         <is>
-          <t>SHAHNAGAR / ADHARAD</t>
+          <t>SHAHNAGAR / DOHLI</t>
         </is>
       </c>
       <c r="B755" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C755" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D755" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Check Dam for Individuals / Construction of Boulder Check Dam for Individuals</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E755" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F755" s="1" t="inlineStr">
         <is>
-          <t>1709005028/IF/22012035331672 — BOLDAR CHEK DEM NIRMAD KAR DHONGE NALA  ADHARAD MUTTA KE KHET KE PASH</t>
+          <t>1709005026/IF/22012035543096 — jal ganga abhiyan richrc fit  kapl dhara koop  goti/ruplal  jamundad wark kod  22012035225325</t>
         </is>
       </c>
       <c r="G755" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H755" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I755" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J755" s="3" t="n">
-        <v>45758</v>
+        <v>45762</v>
       </c>
       <c r="K755" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="756">
       <c r="A756" s="1" t="inlineStr">
         <is>
-          <t>SHAHNAGAR / ADHARAD</t>
+          <t>SHAHNAGAR / HARDUA RAOJU</t>
         </is>
       </c>
       <c r="B756" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C756" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D756" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E756" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F756" s="1" t="inlineStr">
         <is>
-          <t>1709005028/IF/22012035360162 — RICHARJ PIT NIRMAD KARY SANTI DHAM KESH ADHRAD</t>
+          <t>1709005027/IF/22012035546636 — खेत तालाब निर्माण राकेश कुमार लोधी/लटोरा लोधी</t>
         </is>
       </c>
       <c r="G756" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H756" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I756" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J756" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K756" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="757">
       <c r="A757" s="1" t="inlineStr">
         <is>
-          <t>SHAHNAGAR / RAIPURA</t>
+          <t>SHAHNAGAR / ADHARAD</t>
         </is>
       </c>
       <c r="B757" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C757" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D757" s="1" t="inlineStr">
         <is>
-          <t>Constr of CmpOnd wall for gov schools for Comm / Construction of Compound wall for government schools for Community</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E757" s="1" t="inlineStr">
         <is>
-          <t>Constr of Compound wall</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F757" s="1" t="inlineStr">
         <is>
-          <t>1709005029/AV/22012034662582 — रैपुरा - सार्वजनिक निर्मलनीर कन्याहाई स्कूल के पास रैपुरा</t>
+          <t>1709005028/IF/22012035298263 — KHET TALAB NIRMAD KARY ADHRAD SAKHI BAI /JAGANA CHOUDHRY</t>
         </is>
       </c>
       <c r="G757" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H757" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I757" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J757" s="3" t="n">
-        <v>45567</v>
+        <v>45683</v>
       </c>
       <c r="K757" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="758">
       <c r="A758" s="1" t="inlineStr">
         <is>
-          <t>SHAHNAGAR / RAIPURA</t>
+          <t>SHAHNAGAR / ADHARAD</t>
         </is>
       </c>
       <c r="B758" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C758" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D758" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E758" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F758" s="1" t="inlineStr">
         <is>
-          <t>1709005029/IC/22012034888373 — Raipura - Sarvjanik Sichai Kop Balchand lodhi ke Khet ke Pas</t>
+          <t>1709005028/IF/22012035299210 — KHET TALAB NIRMAD KARY SAKHI BAI /JAGNA  CHOUDHRY ADHRAD</t>
         </is>
       </c>
       <c r="G758" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H758" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I758" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J758" s="3" t="n">
-        <v>45567</v>
+        <v>45683</v>
       </c>
       <c r="K758" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="759">
       <c r="A759" s="1" t="inlineStr">
         <is>
-          <t>SHAHNAGAR / PATNA</t>
+          <t>SHAHNAGAR / ADHARAD</t>
         </is>
       </c>
       <c r="B759" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C759" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D759" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Earthen Check Dam for Individuals / Construction of Earthen Check Dam for Individual</t>
         </is>
       </c>
       <c r="E759" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F759" s="1" t="inlineStr">
         <is>
-          <t>1709005031/IF/22012035345010 — पटना- कपिल धारा कूप निर्माण विशाली/पंचा लोधी</t>
+          <t>1709005028/IF/22012035331584 — BOLDAR CHEK DEM NIRMAD KAR ADHARAD MUTTA KE KHET KE PASH</t>
         </is>
       </c>
       <c r="G759" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H759" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I759" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J759" s="3" t="n">
-        <v>45761</v>
+        <v>45758</v>
       </c>
       <c r="K759" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="760">
       <c r="A760" s="1" t="inlineStr">
         <is>
-          <t>SHAHNAGAR / PIPARIA KHURD</t>
+          <t>SHAHNAGAR / ADHARAD</t>
         </is>
       </c>
       <c r="B760" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C760" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D760" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Boulder Check Dam for Individuals / Construction of Boulder Check Dam for Individual</t>
         </is>
       </c>
       <c r="E760" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F760" s="1" t="inlineStr">
         <is>
-          <t>1709005032/IF/22012035571165 — Pipariya Khurd Recharge structure kapildhara koop  Bihari /Latora chaudhry Mangwan</t>
+          <t>1709005028/IF/22012035331672 — BOLDAR CHEK DEM NIRMAD KAR DHONGE NALA  ADHARAD MUTTA KE KHET KE PASH</t>
         </is>
       </c>
       <c r="G760" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H760" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I760" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J760" s="3" t="n">
-        <v>45763</v>
+        <v>45758</v>
       </c>
       <c r="K760" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="761">
       <c r="A761" s="1" t="inlineStr">
         <is>
-          <t>SHAHNAGAR / SIMRI KALA</t>
+          <t>SHAHNAGAR / ADHARAD</t>
         </is>
       </c>
       <c r="B761" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C761" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D761" s="1" t="inlineStr">
         <is>
-          <t>Constr of Anganwadi for community / Construction of Anganwadi Building for Community</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E761" s="1" t="inlineStr">
         <is>
-          <t>Constr of Aganwadi</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F761" s="1" t="inlineStr">
         <is>
-          <t>1709005033/AV/22012034663260 — सिमरीकला - शान्ति धाम निर्माण कार्य ग्राम विजवार</t>
+          <t>1709005028/IF/22012035360162 — RICHARJ PIT NIRMAD KARY SANTI DHAM KESH ADHRAD</t>
         </is>
       </c>
       <c r="G761" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H761" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I761" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J761" s="3" t="n">
-        <v>45567</v>
+        <v>45761</v>
       </c>
       <c r="K761" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="762">
       <c r="A762" s="1" t="inlineStr">
         <is>
-          <t>SHAHNAGAR / SIMRI KALA</t>
+          <t>SHAHNAGAR / RAIPURA</t>
         </is>
       </c>
       <c r="B762" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C762" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D762" s="1" t="inlineStr">
         <is>
-          <t>Constr of Anganwadi for community / Construction of Anganwadi Building for Community</t>
+          <t>Constr of CmpOnd wall for gov schools for Comm / Construction of Compound Wall for Government School for Community</t>
         </is>
       </c>
       <c r="E762" s="1" t="inlineStr">
         <is>
-          <t>Constr of Aganwadi</t>
+          <t>Constr of Compound wall</t>
         </is>
       </c>
       <c r="F762" s="1" t="inlineStr">
         <is>
-          <t>1709005033/AV/22012034663261 — सिमरीकला - शान्ति धाम निर्माण कार्य ग्राम विजवार</t>
+          <t>1709005029/AV/22012034662582 — रैपुरा - सार्वजनिक निर्मलनीर कन्याहाई स्कूल के पास रैपुरा</t>
         </is>
       </c>
       <c r="G762" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H762" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I762" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J762" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K762" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="763">
       <c r="A763" s="1" t="inlineStr">
         <is>
-          <t>SHAHNAGAR / SIMRI KALA</t>
+          <t>SHAHNAGAR / RAIPURA</t>
         </is>
       </c>
       <c r="B763" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C763" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D763" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E763" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F763" s="1" t="inlineStr">
         <is>
-          <t>1709005033/AV/22012034663263 — सिमरीकला - शान्ति धाम निर्माण कार्य ग्राम विजवार</t>
+          <t>1709005029/IC/22012034888373 — Raipura - Sarvjanik Sichai Kop Balchand lodhi ke Khet ke Pas</t>
         </is>
       </c>
       <c r="G763" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H763" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I763" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J763" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K763" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="764">
       <c r="A764" s="1" t="inlineStr">
         <is>
-          <t>SHAHNAGAR / SIMRI KALA</t>
+          <t>SHAHNAGAR / PATNA</t>
         </is>
       </c>
       <c r="B764" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C764" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D764" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E764" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F764" s="1" t="inlineStr">
         <is>
-          <t>1709005033/AV/22012034663264 — सिमरीकला - शान्ति धाम निर्माण कार्य ग्राम सिमरीकला</t>
+          <t>1709005031/IF/22012035345010 — पटना- कपिल धारा कूप निर्माण विशाली/पंचा लोधी</t>
         </is>
       </c>
       <c r="G764" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H764" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I764" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J764" s="3" t="n">
-        <v>45567</v>
+        <v>45761</v>
       </c>
       <c r="K764" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="765">
       <c r="A765" s="1" t="inlineStr">
         <is>
-          <t>SHAHNAGAR / SIMRI KALA</t>
+          <t>SHAHNAGAR / PIPARIA KHURD</t>
         </is>
       </c>
       <c r="B765" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C765" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D765" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E765" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F765" s="1" t="inlineStr">
         <is>
-          <t>1709005033/AV/22012034663748 — सिमरीकला - शान्ति धाम निर्माण कार्य ग्राम मझगवां मैमार</t>
+          <t>1709005032/IF/22012035571165 — Pipariya Khurd Recharge structure kapildhara koop  Bihari /Latora chaudhry Mangwan</t>
         </is>
       </c>
       <c r="G765" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H765" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I765" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J765" s="3" t="n">
-        <v>45567</v>
+        <v>45763</v>
       </c>
       <c r="K765" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="766">
       <c r="A766" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR / SIMRI KALA</t>
         </is>
       </c>
       <c r="B766" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C766" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D766" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
+          <t>Constr of Anganwadi for community / Construction of Anganwadi Centre Building for Community</t>
         </is>
       </c>
       <c r="E766" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium</t>
+          <t>Constr of Aganwadi</t>
         </is>
       </c>
       <c r="F766" s="1" t="inlineStr">
         <is>
-          <t>1709005033/AV/22012034665479 — सिमरी कला - शांति धाम निर्माण विजवार</t>
+          <t>1709005033/AV/22012034663260 — सिमरीकला - शान्ति धाम निर्माण कार्य ग्राम विजवार</t>
         </is>
       </c>
       <c r="G766" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H766" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I766" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J766" s="3" t="n">
-        <v>45749</v>
+        <v>45567</v>
       </c>
       <c r="K766" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="767">
       <c r="A767" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR / SIMRI KALA</t>
         </is>
       </c>
       <c r="B767" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C767" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D767" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
+          <t>Constr of Anganwadi for community / Construction of Anganwadi Centre Building for Community</t>
         </is>
       </c>
       <c r="E767" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium</t>
+          <t>Constr of Aganwadi</t>
         </is>
       </c>
       <c r="F767" s="1" t="inlineStr">
         <is>
-          <t>1709005033/AV/22012034665480 — सिमरी कला - शांति धाम निर्माण सिमरी कला</t>
+          <t>1709005033/AV/22012034663261 — सिमरीकला - शान्ति धाम निर्माण कार्य ग्राम विजवार</t>
         </is>
       </c>
       <c r="G767" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H767" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I767" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J767" s="3" t="n">
-        <v>45749</v>
+        <v>45567</v>
       </c>
       <c r="K767" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="768">
       <c r="A768" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR / SIMRI KALA</t>
         </is>
       </c>
       <c r="B768" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C768" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D768" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field for Community / Construction of Play field for Community</t>
+          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E768" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field</t>
+          <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F768" s="1" t="inlineStr">
         <is>
-          <t>1709005033/AV/22012034665495 — Simrikala Play ground nirman kary gram Majhgawa</t>
+          <t>1709005033/AV/22012034663263 — सिमरीकला - शान्ति धाम निर्माण कार्य ग्राम विजवार</t>
         </is>
       </c>
       <c r="G768" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H768" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I768" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J768" s="3" t="n">
-        <v>45749</v>
+        <v>45567</v>
       </c>
       <c r="K768" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="769">
       <c r="A769" s="1" t="inlineStr">
         <is>
-          <t>SHAHNAGAR / MAHEBA</t>
+          <t>SHAHNAGAR / SIMRI KALA</t>
         </is>
       </c>
       <c r="B769" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C769" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Fisheries</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D769" s="1" t="inlineStr">
         <is>
-          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
+          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E769" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F769" s="1" t="inlineStr">
         <is>
-          <t>1709005036/FR/22012034324495 — PARCOLATION NIRMAN KARY RIKHI RAM KE KHET ke PASS MAHEBA</t>
+          <t>1709005033/AV/22012034663264 — सिमरीकला - शान्ति धाम निर्माण कार्य ग्राम सिमरीकला</t>
         </is>
       </c>
       <c r="G769" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H769" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I769" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J769" s="3" t="n">
-        <v>45683</v>
+        <v>45567</v>
       </c>
       <c r="K769" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="770">
       <c r="A770" s="1" t="inlineStr">
         <is>
-          <t>SHAHNAGAR / MAHEBA</t>
+          <t>SHAHNAGAR / SIMRI KALA</t>
         </is>
       </c>
       <c r="B770" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C770" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D770" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E770" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F770" s="1" t="inlineStr">
         <is>
-          <t>1709005036/IF/22012035658406 — HITESHI KAPIL DHARA KOOP NIRMAN TEERATH PRAJAPATI JHIRMILA MAHEBA</t>
+          <t>1709005033/AV/22012034663748 — सिमरीकला - शान्ति धाम निर्माण कार्य ग्राम मझगवां मैमार</t>
         </is>
       </c>
       <c r="G770" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H770" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I770" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J770" s="3" t="n">
-        <v>45932</v>
+        <v>45567</v>
       </c>
       <c r="K770" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="771">
       <c r="A771" s="1" t="inlineStr">
         <is>
-          <t>SHAHNAGAR / MAHEBA</t>
+          <t>SHAHNAGAR / SIMRI KALA</t>
         </is>
       </c>
       <c r="B771" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C771" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D771" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E771" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F771" s="1" t="inlineStr">
         <is>
-          <t>1709005036/IF/22012035658469 — HITESHI KAPIL DHARA KOOP NIRMAN RAJESH /BATTU LAL DHEEMAR CHAKRA MAHEBA</t>
+          <t>1709005033/AV/22012034665479 — सिमरी कला - शांति धाम निर्माण विजवार</t>
         </is>
       </c>
       <c r="G771" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H771" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I771" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J771" s="3" t="n">
-        <v>45932</v>
+        <v>45749</v>
       </c>
       <c r="K771" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="772">
       <c r="A772" s="1" t="inlineStr">
         <is>
-          <t>SHAHNAGAR / BORI</t>
+          <t>SHAHNAGAR / SIMRI KALA</t>
         </is>
       </c>
       <c r="B772" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C772" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D772" s="1" t="inlineStr">
         <is>
-          <t>Development of chaur Land for Community / Development of chaur Land for Community</t>
+          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E772" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F772" s="1" t="inlineStr">
         <is>
-          <t>1709005037/LD/22012034953293 — khet talab nirman karya anantram/seva choudhary bori</t>
+          <t>1709005033/AV/22012034665480 — सिमरी कला - शांति धाम निर्माण सिमरी कला</t>
         </is>
       </c>
       <c r="G772" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H772" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I772" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J772" s="3" t="n">
-        <v>45761</v>
+        <v>45749</v>
       </c>
       <c r="K772" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="773">
       <c r="A773" s="1" t="inlineStr">
         <is>
-          <t>SHAHNAGAR / BORI</t>
+          <t>SHAHNAGAR / SIMRI KALA</t>
         </is>
       </c>
       <c r="B773" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C773" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D773" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Play field for Community / Construction of Play Ground for Government School for Community</t>
         </is>
       </c>
       <c r="E773" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F773" s="1" t="inlineStr">
         <is>
-          <t>1709005037/WC/22012035318274 — kantur tranch nirman karya gwalwaree talaiya ke pass me</t>
+          <t>1709005033/AV/22012034665495 — Simrikala Play ground nirman kary gram Majhgawa</t>
         </is>
       </c>
       <c r="G773" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H773" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I773" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J773" s="3" t="n">
-        <v>45761</v>
+        <v>45749</v>
       </c>
       <c r="K773" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="774">
       <c r="A774" s="1" t="inlineStr">
         <is>
-          <t>SHAHNAGAR / SALAIYA PHERAN SINGH</t>
+          <t>SHAHNAGAR / MAHEBA</t>
         </is>
       </c>
       <c r="B774" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C774" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Fisheries</t>
         </is>
       </c>
       <c r="D774" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field for Community / Construction of Play field for Community</t>
+          <t>Construction of Fisheries Ponds for Community / Construction of Fishery Pond for Community</t>
         </is>
       </c>
       <c r="E774" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F774" s="1" t="inlineStr">
         <is>
-          <t>1709005038/AV/22012034663294 — खेत मैदान निर्माण सह खखरी निर्माण कार्य ककरू वाली भटिया ठरका</t>
+          <t>1709005036/FR/22012034324495 — PARCOLATION NIRMAN KARY RIKHI RAM KE KHET ke PASS MAHEBA</t>
         </is>
       </c>
       <c r="G774" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H774" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I774" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J774" s="3" t="n">
-        <v>45567</v>
+        <v>45683</v>
       </c>
       <c r="K774" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="775">
       <c r="A775" s="1" t="inlineStr">
         <is>
-          <t>SHAHNAGAR / KHAMARIYA HARDUA</t>
+          <t>SHAHNAGAR / MAHEBA</t>
         </is>
       </c>
       <c r="B775" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C775" s="1" t="inlineStr">
         <is>
-          <t>C--COMMON INFRASTRUCTURE FOR NRLM COMPLIANT SELF HELP GROUPS / Anganwadi/Other Rural Infrastructure</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D775" s="1" t="inlineStr">
         <is>
-          <t>Constr of agri produce storage building for groups / Construction of Agricultural produce storage Building for Groups</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E775" s="1" t="inlineStr">
         <is>
-          <t>Constr of Food Grain storage</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F775" s="1" t="inlineStr">
         <is>
-          <t>1709005041/AV/22012034666047 — khamariya Hardua- boldar chek dem bharhanala pandey ke khet pass</t>
+          <t>1709005036/IF/22012035658406 — HITESHI KAPIL DHARA KOOP NIRMAN TEERATH PRAJAPATI JHIRMILA MAHEBA</t>
         </is>
       </c>
       <c r="G775" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H775" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I775" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J775" s="3" t="n">
-        <v>45761</v>
+        <v>45932</v>
       </c>
       <c r="K775" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="776">
       <c r="A776" s="1" t="inlineStr">
         <is>
-          <t>SHAHNAGAR / KHAMARIYA HARDUA</t>
+          <t>SHAHNAGAR / MAHEBA</t>
         </is>
       </c>
       <c r="B776" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C776" s="1" t="inlineStr">
         <is>
-          <t>C--COMMON INFRASTRUCTURE FOR NRLM COMPLIANT SELF HELP GROUPS / Anganwadi/Other Rural Infrastructure</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D776" s="1" t="inlineStr">
         <is>
-          <t>Constr of agri produce storage building for groups / Construction of Agricultural produce storage Building for Groups</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E776" s="1" t="inlineStr">
         <is>
-          <t>Constr of Food Grain storage</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F776" s="1" t="inlineStr">
         <is>
-          <t>1709005041/AV/22012034666048 — khamariya hardua Bolder chek dem</t>
+          <t>1709005036/IF/22012035658469 — HITESHI KAPIL DHARA KOOP NIRMAN RAJESH /BATTU LAL DHEEMAR CHAKRA MAHEBA</t>
         </is>
       </c>
       <c r="G776" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H776" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I776" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J776" s="3" t="n">
-        <v>45761</v>
+        <v>45932</v>
       </c>
       <c r="K776" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="777">
       <c r="A777" s="1" t="inlineStr">
         <is>
-          <t>SHAHNAGAR / KHAMARIYA HARDUA</t>
+          <t>SHAHNAGAR / BORI</t>
         </is>
       </c>
       <c r="B777" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C777" s="1" t="inlineStr">
         <is>
-          <t>C--COMMON INFRASTRUCTURE FOR NRLM COMPLIANT SELF HELP GROUPS / Anganwadi/Other Rural Infrastructure</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D777" s="1" t="inlineStr">
         <is>
-          <t>Constr of agri produce storage building for groups / Construction of Agricultural produce storage Building for Groups</t>
+          <t>Development of chaur Land for Community / Construction of Drainage Works in Waterlogged Land for Community</t>
         </is>
       </c>
       <c r="E777" s="1" t="inlineStr">
         <is>
-          <t>Constr of Food Grain storage</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F777" s="1" t="inlineStr">
         <is>
-          <t>1709005041/AV/22012034666049 — khamariya Hardua- boldar chek dem BIriya wale nala surendra ke khet pass</t>
+          <t>1709005037/LD/22012034953293 — khet talab nirman karya anantram/seva choudhary bori</t>
         </is>
       </c>
       <c r="G777" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H777" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I777" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J777" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K777" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="778">
       <c r="A778" s="1" t="inlineStr">
         <is>
-          <t>SHAHNAGAR / KHAMARIYA HARDUA</t>
+          <t>SHAHNAGAR / BORI</t>
         </is>
       </c>
       <c r="B778" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C778" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D778" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E778" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F778" s="1" t="inlineStr">
         <is>
-          <t>1709005041/IF/22012035346005 — khamariya hardua JGSA Recharge structure kapildhara koop ramnarayan/ramadhar1709005041/IF/9993692408</t>
+          <t>1709005037/WC/22012035318274 — kantur tranch nirman karya gwalwaree talaiya ke pass me</t>
         </is>
       </c>
       <c r="G778" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H778" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I778" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J778" s="3" t="n">
-        <v>46048</v>
+        <v>45761</v>
       </c>
       <c r="K778" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="779">
       <c r="A779" s="1" t="inlineStr">
         <is>
-          <t>SHAHNAGAR / KHAMARIYA HARDUA</t>
+          <t>SHAHNAGAR / SALAIYA PHERAN SINGH</t>
         </is>
       </c>
       <c r="B779" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C779" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D779" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-borewellrecharge for Indiv / Construction of Sand filter for Borewell recharge for Individual</t>
+          <t>Construction of Play field for Community / Construction of Play Ground for Government School for Community</t>
         </is>
       </c>
       <c r="E779" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F779" s="1" t="inlineStr">
         <is>
-          <t>1709005041/IF/22012035512780 — khamariya Hardua- hitesi Khettalab    kamalkisor/ Sarda</t>
+          <t>1709005038/AV/22012034663294 — खेत मैदान निर्माण सह खखरी निर्माण कार्य ककरू वाली भटिया ठरका</t>
         </is>
       </c>
       <c r="G779" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H779" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I779" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J779" s="3" t="n">
-        <v>45761</v>
+        <v>45567</v>
       </c>
       <c r="K779" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="780">
       <c r="A780" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR / KHAMARIYA HARDUA</t>
         </is>
       </c>
       <c r="B780" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C780" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>C--COMMON INFRASTRUCTURE FOR NRLM COMPLIANT SELF HELP GROUPS / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D780" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
+          <t>Constr of agri produce storage building for groups / Construction of Agricultural Produce Storage Building for Community</t>
         </is>
       </c>
       <c r="E780" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Constr of Food Grain storage</t>
         </is>
       </c>
       <c r="F780" s="1" t="inlineStr">
         <is>
-          <t>1709005041/IF/22012035588140 — Ma ke Bagiya Plantation Radha W/O Prakasah Khamariya Harduwa</t>
+          <t>1709005041/AV/22012034666047 — khamariya Hardua- boldar chek dem bharhanala pandey ke khet pass</t>
         </is>
       </c>
       <c r="G780" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H780" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I780" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J780" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K780" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="781">
       <c r="A781" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR / KHAMARIYA HARDUA</t>
         </is>
       </c>
       <c r="B781" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C781" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>C--COMMON INFRASTRUCTURE FOR NRLM COMPLIANT SELF HELP GROUPS / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D781" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
+          <t>Constr of agri produce storage building for groups / Construction of Agricultural Produce Storage Building for Community</t>
         </is>
       </c>
       <c r="E781" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Constr of Food Grain storage</t>
         </is>
       </c>
       <c r="F781" s="1" t="inlineStr">
         <is>
-          <t>1709005041/IF/22012035588366 — Ma ke Bagiya Plantation Jahida bano W/O Baheed khan Khamariya Harduwa</t>
+          <t>1709005041/AV/22012034666048 — khamariya hardua Bolder chek dem</t>
         </is>
       </c>
       <c r="G781" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H781" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I781" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J781" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K781" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="782">
       <c r="A782" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR / KHAMARIYA HARDUA</t>
         </is>
       </c>
       <c r="B782" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C782" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>C--COMMON INFRASTRUCTURE FOR NRLM COMPLIANT SELF HELP GROUPS / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D782" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
+          <t>Constr of agri produce storage building for groups / Construction of Agricultural Produce Storage Building for Community</t>
         </is>
       </c>
       <c r="E782" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Constr of Food Grain storage</t>
         </is>
       </c>
       <c r="F782" s="1" t="inlineStr">
         <is>
-          <t>1709005041/IF/22012035613580 — Ek Bagiya Maa Ke Naam Radha/Prakash</t>
+          <t>1709005041/AV/22012034666049 — khamariya Hardua- boldar chek dem BIriya wale nala surendra ke khet pass</t>
         </is>
       </c>
       <c r="G782" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H782" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I782" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J782" s="3" t="n">
-        <v>45884</v>
+        <v>45761</v>
       </c>
       <c r="K782" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="783">
       <c r="A783" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR / KHAMARIYA HARDUA</t>
         </is>
       </c>
       <c r="B783" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C783" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D783" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E783" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F783" s="1" t="inlineStr">
         <is>
-          <t>1709005041/IF/22012035615670 — Ek Bagiya Maa Ke Naam Radha w/o Prakash Gp khamariya hardua</t>
+          <t>1709005041/IF/22012035346005 — khamariya hardua JGSA Recharge structure kapildhara koop ramnarayan/ramadhar1709005041/IF/9993692408</t>
         </is>
       </c>
       <c r="G783" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H783" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I783" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J783" s="3" t="n">
-        <v>45884</v>
+        <v>46048</v>
       </c>
       <c r="K783" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="784">
       <c r="A784" s="1" t="inlineStr">
         <is>
-          <t>SHAHNAGAR / PARASI</t>
+          <t>SHAHNAGAR / KHAMARIYA HARDUA</t>
         </is>
       </c>
       <c r="B784" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C784" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D784" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
+          <t>Constr of Sand filter-borewellrecharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Borewell for Individual</t>
         </is>
       </c>
       <c r="E784" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F784" s="1" t="inlineStr">
         <is>
-          <t>1709005043/IF/22012035648858 — एक बगिया मां के नाम सुनीताबाई पति हरी चौधरी ग्राम खर्रा</t>
+          <t>1709005041/IF/22012035512780 — khamariya Hardua- hitesi Khettalab    kamalkisor/ Sarda</t>
         </is>
       </c>
       <c r="G784" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H784" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I784" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J784" s="3" t="n">
-        <v>45932</v>
+        <v>45761</v>
       </c>
       <c r="K784" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="785">
       <c r="A785" s="1" t="inlineStr">
         <is>
-          <t>SHAHNAGAR / BUDHROUD</t>
+          <t>SHAHNAGAR / KHAMARIYA HARDUA</t>
         </is>
       </c>
       <c r="B785" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C785" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D785" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
+          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E785" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F785" s="1" t="inlineStr">
         <is>
-          <t>1709005045/AV/22012034664158 — बुधरौड-शांतिधाम निर्माण लोहार के बंधवा के पास बुधरौड</t>
+          <t>1709005041/IF/22012035588140 — Ma ke Bagiya Plantation Radha W/O Prakasah Khamariya Harduwa</t>
         </is>
       </c>
       <c r="G785" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H785" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I785" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J785" s="3" t="n">
-        <v>45683</v>
+        <v>45761</v>
       </c>
       <c r="K785" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="786">
       <c r="A786" s="1" t="inlineStr">
         <is>
-          <t>SHAHNAGAR / BUDHROUD</t>
+          <t>SHAHNAGAR / KHAMARIYA HARDUA</t>
         </is>
       </c>
       <c r="B786" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C786" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D786" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
+          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E786" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F786" s="1" t="inlineStr">
         <is>
-          <t>1709005045/AV/22012034664160 — बुधरौड-शांतिधाम निर्माण सिमरहा हार पिपरियारघुनाथ</t>
+          <t>1709005041/IF/22012035588366 — Ma ke Bagiya Plantation Jahida bano W/O Baheed khan Khamariya Harduwa</t>
         </is>
       </c>
       <c r="G786" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H786" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I786" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J786" s="3" t="n">
-        <v>45683</v>
+        <v>45761</v>
       </c>
       <c r="K786" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="787">
       <c r="A787" s="1" t="inlineStr">
         <is>
-          <t>SHAHNAGAR / BUDHROUD</t>
+          <t>SHAHNAGAR / KHAMARIYA HARDUA</t>
         </is>
       </c>
       <c r="B787" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C787" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D787" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field for Community / Construction of Play field for Community</t>
+          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E787" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F787" s="1" t="inlineStr">
         <is>
-          <t>1709005045/AV/22012034664161 — बुधरौड-खेलमैदान निर्माण टंकी के पास इमलिया</t>
+          <t>1709005041/IF/22012035613580 — Ek Bagiya Maa Ke Naam Radha/Prakash</t>
         </is>
       </c>
       <c r="G787" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H787" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I787" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J787" s="3" t="n">
-        <v>45683</v>
+        <v>45884</v>
       </c>
       <c r="K787" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="788">
       <c r="A788" s="1" t="inlineStr">
         <is>
-          <t>SHAHNAGAR / BUDHROUD</t>
+          <t>SHAHNAGAR / KHAMARIYA HARDUA</t>
         </is>
       </c>
       <c r="B788" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C788" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D788" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
+          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E788" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F788" s="1" t="inlineStr">
         <is>
-          <t>1709005045/AV/22012034664315 — बुधरौड-शांति धाम निर्माण  सिमरहा हार पिपरिया</t>
+          <t>1709005041/IF/22012035615670 — Ek Bagiya Maa Ke Naam Radha w/o Prakash Gp khamariya hardua</t>
         </is>
       </c>
       <c r="G788" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H788" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I788" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J788" s="3" t="n">
-        <v>45683</v>
+        <v>45884</v>
       </c>
       <c r="K788" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="789">
       <c r="A789" s="1" t="inlineStr">
         <is>
-          <t>SHAHNAGAR / BUDHROUD</t>
+          <t>SHAHNAGAR / PARASI</t>
         </is>
       </c>
       <c r="B789" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C789" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D789" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
+          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E789" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F789" s="1" t="inlineStr">
         <is>
-          <t>1709005045/AV/22012034668103 — शांति धाम निर्माण कार्य पंडित समाज सिमरहा हार पिपरिया रघुनाथ बुधरोड़</t>
+          <t>1709005043/IF/22012035648858 — एक बगिया मां के नाम सुनीताबाई पति हरी चौधरी ग्राम खर्रा</t>
         </is>
       </c>
       <c r="G789" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H789" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I789" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J789" s="3" t="n">
-        <v>45761</v>
+        <v>45932</v>
       </c>
       <c r="K789" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="790">
       <c r="A790" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR / BUDHROUD</t>
         </is>
       </c>
       <c r="B790" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C790" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D790" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field for Community / Construction of Play field for Community</t>
+          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E790" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field</t>
+          <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F790" s="1" t="inlineStr">
         <is>
-          <t>1709005045/AV/22012034669199 — खेल मैदान निर्माण कार्य उड़की तलैया के पास इमलिया</t>
+          <t>1709005045/AV/22012034664158 — बुधरौड-शांतिधाम निर्माण लोहार के बंधवा के पास बुधरौड</t>
         </is>
       </c>
       <c r="G790" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H790" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I790" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J790" s="3" t="n">
-        <v>45932</v>
+        <v>45683</v>
       </c>
       <c r="K790" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="791">
       <c r="A791" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR / BUDHROUD</t>
         </is>
       </c>
       <c r="B791" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C791" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D791" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E791" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F791" s="1" t="inlineStr">
         <is>
-          <t>1709005045/RC/22012034820938 — बुधरौड-नवीन सीसी रोड निर्माण बहादुर सेठ के घर से कलेही माता की मढिया के पास इमलिया</t>
+          <t>1709005045/AV/22012034664160 — बुधरौड-शांतिधाम निर्माण सिमरहा हार पिपरियारघुनाथ</t>
         </is>
       </c>
       <c r="G791" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H791" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I791" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J791" s="3" t="n">
-        <v>45396</v>
+        <v>45683</v>
       </c>
       <c r="K791" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="792">
       <c r="A792" s="1" t="inlineStr">
         <is>
-          <t>SHAHNAGAR / RANGOLI</t>
+          <t>SHAHNAGAR / BUDHROUD</t>
         </is>
       </c>
       <c r="B792" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C792" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D792" s="1" t="inlineStr">
         <is>
-          <t>Constr of Anganwadi for community / Construction of Anganwadi Building for Community</t>
+          <t>Construction of Play field for Community / Construction of Play Ground for Government School for Community</t>
         </is>
       </c>
       <c r="E792" s="1" t="inlineStr">
         <is>
-          <t>Constr of Aganwadi</t>
+          <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F792" s="1" t="inlineStr">
         <is>
-          <t>1709005047/AV/22012034663309 — शांति धाम शेड निर्माण आदिवासी मुहल्ला ग्राम रंगोली</t>
+          <t>1709005045/AV/22012034664161 — बुधरौड-खेलमैदान निर्माण टंकी के पास इमलिया</t>
         </is>
       </c>
       <c r="G792" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H792" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I792" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J792" s="3" t="n">
-        <v>45567</v>
+        <v>45683</v>
       </c>
       <c r="K792" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="793">
       <c r="A793" s="1" t="inlineStr">
         <is>
-          <t>SHAHNAGAR / HARDUA MAIMARI</t>
+          <t>SHAHNAGAR / BUDHROUD</t>
         </is>
       </c>
       <c r="B793" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C793" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D793" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E793" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F793" s="1" t="inlineStr">
         <is>
-          <t>1709005048/IF/22012035308602 — khet Talab Nirman kary Ramgopal /rona</t>
+          <t>1709005045/AV/22012034664315 — बुधरौड-शांति धाम निर्माण  सिमरहा हार पिपरिया</t>
         </is>
       </c>
       <c r="G793" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H793" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I793" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J793" s="3" t="n">
         <v>45683</v>
       </c>
       <c r="K793" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="794">
       <c r="A794" s="1" t="inlineStr">
         <is>
-          <t>SHAHNAGAR / HARDUA MAIMARI</t>
+          <t>SHAHNAGAR / BUDHROUD</t>
         </is>
       </c>
       <c r="B794" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C794" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D794" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E794" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F794" s="1" t="inlineStr">
         <is>
-          <t>1709005048/IF/22012035333910 — खेत तालाब निर्माण कार्य संतोष कुमार पिता मनीराम</t>
+          <t>1709005045/AV/22012034668103 — शांति धाम निर्माण कार्य पंडित समाज सिमरहा हार पिपरिया रघुनाथ बुधरोड़</t>
         </is>
       </c>
       <c r="G794" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H794" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I794" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J794" s="3" t="n">
-        <v>45758</v>
+        <v>45761</v>
       </c>
       <c r="K794" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="795">
       <c r="A795" s="1" t="inlineStr">
         <is>
-          <t>SHAHNAGAR / HARDUA MAIMARI</t>
+          <t>SHAHNAGAR / BUDHROUD</t>
         </is>
       </c>
       <c r="B795" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C795" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D795" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Play field for Community / Construction of Play Ground for Government School for Community</t>
         </is>
       </c>
       <c r="E795" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F795" s="1" t="inlineStr">
         <is>
-          <t>1709005048/IF/22012035336095 — Khet talab nirman kary santosh kumar pita maniram</t>
+          <t>1709005045/AV/22012034669199 — खेल मैदान निर्माण कार्य उड़की तलैया के पास इमलिया</t>
         </is>
       </c>
       <c r="G795" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H795" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I795" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J795" s="3" t="n">
-        <v>45759</v>
+        <v>45932</v>
       </c>
       <c r="K795" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="796">
       <c r="A796" s="1" t="inlineStr">
         <is>
-          <t>SHAHNAGAR / BIJAKHEDA</t>
+          <t>SHAHNAGAR / BUDHROUD</t>
         </is>
       </c>
       <c r="B796" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C796" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D796" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E796" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F796" s="1" t="inlineStr">
         <is>
-          <t>1709005050/WC/22012035304016 — Khet Talab Parsottam adiwasi/khadaiyan adiwasi</t>
+          <t>1709005045/RC/22012034820938 — बुधरौड-नवीन सीसी रोड निर्माण बहादुर सेठ के घर से कलेही माता की मढिया के पास इमलिया</t>
         </is>
       </c>
       <c r="G796" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H796" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I796" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J796" s="3" t="n">
-        <v>45761</v>
+        <v>45396</v>
       </c>
       <c r="K796" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="797">
       <c r="A797" s="1" t="inlineStr">
         <is>
-          <t>SHAHNAGAR / TUDA</t>
+          <t>SHAHNAGAR / RANGOLI</t>
         </is>
       </c>
       <c r="B797" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C797" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D797" s="1" t="inlineStr">
         <is>
-          <t>Constr of Anganwadi for community / Construction of Anganwadi Building for Community</t>
+          <t>Constr of Anganwadi for community / Construction of Anganwadi Centre Building for Community</t>
         </is>
       </c>
       <c r="E797" s="1" t="inlineStr">
         <is>
           <t>Constr of Aganwadi</t>
         </is>
       </c>
       <c r="F797" s="1" t="inlineStr">
         <is>
-          <t>1709005051/AV/22012034663963 — Shantidham nirman kary Talab ke pass Tunda</t>
+          <t>1709005047/AV/22012034663309 — शांति धाम शेड निर्माण आदिवासी मुहल्ला ग्राम रंगोली</t>
         </is>
       </c>
       <c r="G797" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H797" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I797" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J797" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K797" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="798">
       <c r="A798" s="1" t="inlineStr">
         <is>
-          <t>SHAHNAGAR / TUDA</t>
+          <t>SHAHNAGAR / HARDUA MAIMARI</t>
         </is>
       </c>
       <c r="B798" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C798" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D798" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E798" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F798" s="1" t="inlineStr">
         <is>
-          <t>1709005051/IC/22012034888275 — NIRMAL NEER NIRMAN KARYA SHANTI DHAM KE PAAS TUDA</t>
+          <t>1709005048/IF/22012035308602 — khet Talab Nirman kary Ramgopal /rona</t>
         </is>
       </c>
       <c r="G798" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H798" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I798" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J798" s="3" t="n">
-        <v>45681</v>
+        <v>45683</v>
       </c>
       <c r="K798" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="799">
       <c r="A799" s="1" t="inlineStr">
         <is>
-          <t>SHAHNAGAR / TUDA</t>
+          <t>SHAHNAGAR / HARDUA MAIMARI</t>
         </is>
       </c>
       <c r="B799" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C799" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D799" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E799" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F799" s="1" t="inlineStr">
         <is>
-          <t>1709005051/IC/22012034888949 — SAMUDAIK SICHAI KOOP NIRMAN KARYA SAMUDAYAK SWACHHATA PARISAR KE PAAS TUDA</t>
+          <t>1709005048/IF/22012035333910 — खेत तालाब निर्माण कार्य संतोष कुमार पिता मनीराम</t>
         </is>
       </c>
       <c r="G799" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H799" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I799" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J799" s="3" t="n">
-        <v>45681</v>
+        <v>45758</v>
       </c>
       <c r="K799" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="800">
       <c r="A800" s="1" t="inlineStr">
         <is>
-          <t>SHAHNAGAR / SUDOUR</t>
+          <t>SHAHNAGAR / HARDUA MAIMARI</t>
         </is>
       </c>
       <c r="B800" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C800" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D800" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E800" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F800" s="1" t="inlineStr">
         <is>
-          <t>1709005053/IF/22012035331692 — कूप निर्माण कार्य मंधारी पिता समानुआ</t>
+          <t>1709005048/IF/22012035336095 — Khet talab nirman kary santosh kumar pita maniram</t>
         </is>
       </c>
       <c r="G800" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H800" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I800" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J800" s="3" t="n">
-        <v>45757</v>
+        <v>45759</v>
       </c>
       <c r="K800" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="801">
       <c r="A801" s="1" t="inlineStr">
         <is>
-          <t>SHAHNAGAR / MAHGUWAN CHHAKKA</t>
+          <t>SHAHNAGAR / BIJAKHEDA</t>
         </is>
       </c>
       <c r="B801" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C801" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D801" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E801" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F801" s="1" t="inlineStr">
         <is>
-          <t>1709005054/IF/22012035613144 — Ek Bagiya Maa Ke Naam Dayarani/Santosh Singh</t>
+          <t>1709005050/WC/22012035304016 — Khet Talab Parsottam adiwasi/khadaiyan adiwasi</t>
         </is>
       </c>
       <c r="G801" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H801" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I801" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J801" s="3" t="n">
-        <v>45885</v>
+        <v>45761</v>
       </c>
       <c r="K801" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="802">
       <c r="A802" s="1" t="inlineStr">
         <is>
-          <t>SHAHNAGAR / MAHGUWAN CHHAKKA</t>
+          <t>SHAHNAGAR / TUDA</t>
         </is>
       </c>
       <c r="B802" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C802" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D802" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
+          <t>Constr of Anganwadi for community / Construction of Anganwadi Centre Building for Community</t>
         </is>
       </c>
       <c r="E802" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Constr of Aganwadi</t>
         </is>
       </c>
       <c r="F802" s="1" t="inlineStr">
         <is>
-          <t>1709005054/IF/22012035613412 — Ek Bagiya Maa Ke Naam Lachhi Choudhary /Anil CHoudhary</t>
+          <t>1709005051/AV/22012034663963 — Shantidham nirman kary Talab ke pass Tunda</t>
         </is>
       </c>
       <c r="G802" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H802" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I802" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J802" s="3" t="n">
-        <v>45885</v>
+        <v>45567</v>
       </c>
       <c r="K802" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="803">
       <c r="A803" s="1" t="inlineStr">
         <is>
-          <t>SHAHNAGAR / MAHGUWAN CHHAKKA</t>
+          <t>SHAHNAGAR / TUDA</t>
         </is>
       </c>
       <c r="B803" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C803" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D803" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E803" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F803" s="1" t="inlineStr">
         <is>
-          <t>1709005054/IF/22012035649074 — एक बगिया मां के नाम सहजरानी पति शिवपाल सिंह गौंड ग्राम हरवंशपुरा</t>
+          <t>1709005051/IC/22012034888275 — NIRMAL NEER NIRMAN KARYA SHANTI DHAM KE PAAS TUDA</t>
         </is>
       </c>
       <c r="G803" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H803" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I803" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J803" s="3" t="n">
-        <v>45932</v>
+        <v>45681</v>
       </c>
       <c r="K803" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="804">
       <c r="A804" s="1" t="inlineStr">
         <is>
-          <t>SHAHNAGAR / CHOUPRA</t>
+          <t>SHAHNAGAR / TUDA</t>
         </is>
       </c>
       <c r="B804" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C804" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D804" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field for Community / Construction of Play field for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E804" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F804" s="1" t="inlineStr">
         <is>
-          <t>1709005057/AV/22012034658905 — खेल मैदान मे बाउंड्रीवाल निर्माण एवं समतलिकरण कार्य चौपरा</t>
+          <t>1709005051/IC/22012034888949 — SAMUDAIK SICHAI KOOP NIRMAN KARYA SAMUDAYAK SWACHHATA PARISAR KE PAAS TUDA</t>
         </is>
       </c>
       <c r="G804" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H804" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I804" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J804" s="3" t="n">
-        <v>45396</v>
+        <v>45681</v>
       </c>
       <c r="K804" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="805">
       <c r="A805" s="1" t="inlineStr">
         <is>
-          <t>SHAHNAGAR / CHOUPRA</t>
+          <t>SHAHNAGAR / SUDOUR</t>
         </is>
       </c>
       <c r="B805" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C805" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D805" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E805" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F805" s="1" t="inlineStr">
         <is>
-          <t>1709005057/IC/22012034891570 — kup nirman kary jagat pita budhdha adiwasi choupara</t>
+          <t>1709005053/IF/22012035331692 — कूप निर्माण कार्य मंधारी पिता समानुआ</t>
         </is>
       </c>
       <c r="G805" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H805" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I805" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J805" s="3" t="n">
-        <v>45761</v>
+        <v>45757</v>
       </c>
       <c r="K805" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="806">
       <c r="A806" s="1" t="inlineStr">
         <is>
-          <t>SHAHNAGAR / BISANI</t>
+          <t>SHAHNAGAR / MAHGUWAN CHHAKKA</t>
         </is>
       </c>
       <c r="B806" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C806" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D806" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E806" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F806" s="1" t="inlineStr">
         <is>
-          <t>1709005058/IF/22012035315773 — खेत तालाब श्याम सुंदर पिता नथुआ नाई</t>
+          <t>1709005054/IF/22012035613144 — Ek Bagiya Maa Ke Naam Dayarani/Santosh Singh</t>
         </is>
       </c>
       <c r="G806" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H806" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I806" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J806" s="3" t="n">
-        <v>45724</v>
+        <v>45885</v>
       </c>
       <c r="K806" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="807">
       <c r="A807" s="1" t="inlineStr">
         <is>
-          <t>SHAHNAGAR / SHAHPUR KHURD</t>
+          <t>SHAHNAGAR / MAHGUWAN CHHAKKA</t>
         </is>
       </c>
       <c r="B807" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C807" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D807" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E807" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F807" s="1" t="inlineStr">
         <is>
-          <t>1709005059/IF/22012035614091 — एक बगिया  माँ के नाम सपना गर्ग/अनिल गर्ग shahpur khurd</t>
+          <t>1709005054/IF/22012035613412 — Ek Bagiya Maa Ke Naam Lachhi Choudhary /Anil CHoudhary</t>
         </is>
       </c>
       <c r="G807" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H807" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I807" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J807" s="3" t="n">
         <v>45885</v>
       </c>
       <c r="K807" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="808">
       <c r="A808" s="1" t="inlineStr">
         <is>
-          <t>SHAHNAGAR / SHAHPUR KALA</t>
+          <t>SHAHNAGAR / MAHGUWAN CHHAKKA</t>
         </is>
       </c>
       <c r="B808" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C808" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D808" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E808" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F808" s="1" t="inlineStr">
         <is>
-          <t>1709005060/IF/22012035365182 — खेत तालाब निर्माण कार्य शिवचरण पिता धुन्नी यादव</t>
+          <t>1709005054/IF/22012035649074 — एक बगिया मां के नाम सहजरानी पति शिवपाल सिंह गौंड ग्राम हरवंशपुरा</t>
         </is>
       </c>
       <c r="G808" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H808" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I808" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J808" s="3" t="n">
-        <v>45761</v>
+        <v>45932</v>
       </c>
       <c r="K808" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="809">
       <c r="A809" s="1" t="inlineStr">
         <is>
-          <t>SHAHNAGAR / SHAHPUR KALA</t>
+          <t>SHAHNAGAR / CHOUPRA</t>
         </is>
       </c>
       <c r="B809" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C809" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D809" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Construction of Play field for Community / Construction of Play Ground for Government School for Community</t>
         </is>
       </c>
       <c r="E809" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F809" s="1" t="inlineStr">
         <is>
-          <t>1709005060/IF/22012035453250 — Dugwell Recharge Thakurdas Ke Pass</t>
+          <t>1709005057/AV/22012034658905 — खेल मैदान मे बाउंड्रीवाल निर्माण एवं समतलिकरण कार्य चौपरा</t>
         </is>
       </c>
       <c r="G809" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H809" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I809" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J809" s="3" t="n">
-        <v>45761</v>
+        <v>45396</v>
       </c>
       <c r="K809" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="810">
       <c r="A810" s="1" t="inlineStr">
         <is>
-          <t>SHAHNAGAR / RAMGADHA</t>
+          <t>SHAHNAGAR / CHOUPRA</t>
         </is>
       </c>
       <c r="B810" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C810" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D810" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E810" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F810" s="1" t="inlineStr">
         <is>
-          <t>1709005061/IF/22012035439876 — dugweel recharge ajay tiwari</t>
+          <t>1709005057/IC/22012034891570 — kup nirman kary jagat pita budhdha adiwasi choupara</t>
         </is>
       </c>
       <c r="G810" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H810" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I810" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J810" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K810" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="811">
       <c r="A811" s="1" t="inlineStr">
         <is>
-          <t>SHAHNAGAR / RAMGADHA</t>
+          <t>SHAHNAGAR / BISANI</t>
         </is>
       </c>
       <c r="B811" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C811" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D811" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-borewellrecharge for Indiv / Construction of Sand filter for Borewell recharge for Individual</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E811" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F811" s="1" t="inlineStr">
         <is>
-          <t>1709005061/IF/22012035450351 — dugweel recharje kandhi adiwasi</t>
+          <t>1709005058/IF/22012035315773 — खेत तालाब श्याम सुंदर पिता नथुआ नाई</t>
         </is>
       </c>
       <c r="G811" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H811" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I811" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J811" s="3" t="n">
-        <v>45761</v>
+        <v>45724</v>
       </c>
       <c r="K811" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="812">
       <c r="A812" s="1" t="inlineStr">
         <is>
-          <t>SHAHNAGAR / RAMGADHA</t>
+          <t>SHAHNAGAR / SHAHPUR KHURD</t>
         </is>
       </c>
       <c r="B812" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C812" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D812" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E812" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F812" s="1" t="inlineStr">
         <is>
-          <t>1709005061/IF/22012035544906 — Niji khet talab nirman kary santosh vishwkarma/ramadheen</t>
+          <t>1709005059/IF/22012035614091 — एक बगिया  माँ के नाम सपना गर्ग/अनिल गर्ग shahpur khurd</t>
         </is>
       </c>
       <c r="G812" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H812" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I812" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J812" s="3" t="n">
-        <v>45761</v>
+        <v>45885</v>
       </c>
       <c r="K812" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="813">
       <c r="A813" s="1" t="inlineStr">
         <is>
-          <t>SHAHNAGAR / ROHANIYA</t>
+          <t>SHAHNAGAR / SHAHPUR KALA</t>
         </is>
       </c>
       <c r="B813" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C813" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D813" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field for Community / Construction of Play field for Community</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E813" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F813" s="1" t="inlineStr">
         <is>
-          <t>1709005062/AV/22012034664511 — Khel Maidan Evam Samtalikaran Karya school paas rohaniya</t>
+          <t>1709005060/IF/22012035365182 — खेत तालाब निर्माण कार्य शिवचरण पिता धुन्नी यादव</t>
         </is>
       </c>
       <c r="G813" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H813" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I813" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J813" s="3" t="n">
-        <v>45683</v>
+        <v>45761</v>
       </c>
       <c r="K813" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="814">
       <c r="A814" s="1" t="inlineStr">
         <is>
-          <t>SHAHNAGAR / ROHANIYA</t>
+          <t>SHAHNAGAR / SHAHPUR KALA</t>
         </is>
       </c>
       <c r="B814" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C814" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D814" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E814" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F814" s="1" t="inlineStr">
         <is>
-          <t>1709005062/AV/22012034665161 — Shanti Dham Nirman Karya Bhatiya Talaiya Ke paas</t>
+          <t>1709005060/IF/22012035453250 — Dugwell Recharge Thakurdas Ke Pass</t>
         </is>
       </c>
       <c r="G814" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H814" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I814" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J814" s="3" t="n">
-        <v>45683</v>
+        <v>45761</v>
       </c>
       <c r="K814" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="815">
       <c r="A815" s="1" t="inlineStr">
         <is>
-          <t>SHAHNAGAR / ROHANIYA</t>
+          <t>SHAHNAGAR / RAMGADHA</t>
         </is>
       </c>
       <c r="B815" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C815" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D815" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E815" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F815" s="1" t="inlineStr">
         <is>
-          <t>1709005062/IF/22012035320914 — Khet Talab Nirman Karya Girja Bai/Sheetal Prasad</t>
+          <t>1709005061/IF/22012035439876 — dugweel recharge ajay tiwari</t>
         </is>
       </c>
       <c r="G815" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H815" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I815" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J815" s="3" t="n">
-        <v>45748</v>
+        <v>45761</v>
       </c>
       <c r="K815" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="816">
       <c r="A816" s="1" t="inlineStr">
         <is>
-          <t>SHAHNAGAR / ROHANIYA</t>
+          <t>SHAHNAGAR / RAMGADHA</t>
         </is>
       </c>
       <c r="B816" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C816" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D816" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Sand filter-borewellrecharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Borewell for Individual</t>
         </is>
       </c>
       <c r="E816" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F816" s="1" t="inlineStr">
         <is>
-          <t>1709005062/IF/22012035656235 — कपिलधारा कूप शैलेन्‍द्र कुमार पिता रामक्रपाल दुबे</t>
+          <t>1709005061/IF/22012035450351 — dugweel recharje kandhi adiwasi</t>
         </is>
       </c>
       <c r="G816" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H816" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I816" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J816" s="3" t="n">
-        <v>45932</v>
+        <v>45761</v>
       </c>
       <c r="K816" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="817">
       <c r="A817" s="1" t="inlineStr">
         <is>
-          <t>SHAHNAGAR / AMA</t>
+          <t>SHAHNAGAR / RAMGADHA</t>
         </is>
       </c>
       <c r="B817" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C817" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D817" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E817" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F817" s="1" t="inlineStr">
         <is>
-          <t>1709005064/IC/22012034886067 — NIRMALNEER GOUSHALA KE PASS</t>
+          <t>1709005061/IF/22012035544906 — Niji khet talab nirman kary santosh vishwkarma/ramadheen</t>
         </is>
       </c>
       <c r="G817" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H817" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I817" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J817" s="3" t="n">
-        <v>45567</v>
+        <v>45761</v>
       </c>
       <c r="K817" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="818">
       <c r="A818" s="1" t="inlineStr">
         <is>
-          <t>SHAHNAGAR / DEORI</t>
+          <t>SHAHNAGAR / ROHANIYA</t>
         </is>
       </c>
       <c r="B818" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C818" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D818" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Construction of Play field for Community / Construction of Play Ground for Government School for Community</t>
         </is>
       </c>
       <c r="E818" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F818" s="1" t="inlineStr">
         <is>
-          <t>1709005065/IF/22012035455247 — कपिलधारा कूप निर्माण कार्य रणजीत सिंह पिता राम लाल</t>
+          <t>1709005062/AV/22012034664511 — Khel Maidan Evam Samtalikaran Karya school paas rohaniya</t>
         </is>
       </c>
       <c r="G818" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H818" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I818" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J818" s="3" t="n">
-        <v>45761</v>
+        <v>45683</v>
       </c>
       <c r="K818" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="819">
       <c r="A819" s="1" t="inlineStr">
         <is>
-          <t>SHAHNAGAR / DEORI</t>
+          <t>SHAHNAGAR / ROHANIYA</t>
         </is>
       </c>
       <c r="B819" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C819" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D819" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E819" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F819" s="1" t="inlineStr">
         <is>
-          <t>1709005065/IF/22012035528269 — Khet Talab Deori Ramkhilwan/Ramlagan</t>
+          <t>1709005062/AV/22012034665161 — Shanti Dham Nirman Karya Bhatiya Talaiya Ke paas</t>
         </is>
       </c>
       <c r="G819" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H819" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I819" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J819" s="3" t="n">
-        <v>45761</v>
+        <v>45683</v>
       </c>
       <c r="K819" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="820">
       <c r="A820" s="1" t="inlineStr">
         <is>
-          <t>SHAHNAGAR / DEORI</t>
+          <t>SHAHNAGAR / ROHANIYA</t>
         </is>
       </c>
       <c r="B820" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C820" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D820" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E820" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F820" s="1" t="inlineStr">
         <is>
-          <t>1709005065/IF/22012035528456 — Khet Talab Deori Ramnaraya /ramawtar</t>
+          <t>1709005062/IF/22012035320914 — Khet Talab Nirman Karya Girja Bai/Sheetal Prasad</t>
         </is>
       </c>
       <c r="G820" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H820" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I820" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J820" s="3" t="n">
-        <v>45761</v>
+        <v>45748</v>
       </c>
       <c r="K820" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="821">
       <c r="A821" s="1" t="inlineStr">
         <is>
-          <t>SHAHNAGAR / DEORI</t>
+          <t>SHAHNAGAR / ROHANIYA</t>
         </is>
       </c>
       <c r="B821" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C821" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D821" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E821" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F821" s="1" t="inlineStr">
         <is>
-          <t>1709005065/IF/22012035555553 — खेत तालाब निर्माण रामनारायण/रामावतार देवरी</t>
+          <t>1709005062/IF/22012035656235 — कपिलधारा कूप शैलेन्‍द्र कुमार पिता रामक्रपाल दुबे</t>
         </is>
       </c>
       <c r="G821" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H821" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I821" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J821" s="3" t="n">
-        <v>45761</v>
+        <v>45932</v>
       </c>
       <c r="K821" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="822">
       <c r="A822" s="1" t="inlineStr">
         <is>
-          <t>SHAHNAGAR / SHAHNAGAR</t>
+          <t>SHAHNAGAR / AMA</t>
         </is>
       </c>
       <c r="B822" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C822" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D822" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E822" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F822" s="1" t="inlineStr">
         <is>
-          <t>1709005066/IF/22012035370633 — khet talab nirman kary  denesh kumar prajapati / bhaiya lal</t>
+          <t>1709005064/IC/22012034886067 — NIRMALNEER GOUSHALA KE PASS</t>
         </is>
       </c>
       <c r="G822" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H822" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I822" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J822" s="3" t="n">
-        <v>45761</v>
+        <v>45567</v>
       </c>
       <c r="K822" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="823">
       <c r="A823" s="1" t="inlineStr">
         <is>
-          <t>SHAHNAGAR / SHAHNAGAR</t>
+          <t>SHAHNAGAR / DEORI</t>
         </is>
       </c>
       <c r="B823" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C823" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D823" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E823" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F823" s="1" t="inlineStr">
         <is>
-          <t>1709005066/IF/22012035567553 — khet talab nirman karay irsad ali /nouser ali</t>
+          <t>1709005065/IF/22012035455247 — कपिलधारा कूप निर्माण कार्य रणजीत सिंह पिता राम लाल</t>
         </is>
       </c>
       <c r="G823" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H823" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I823" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J823" s="3" t="n">
-        <v>45817</v>
+        <v>45761</v>
       </c>
       <c r="K823" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="824">
       <c r="A824" s="1" t="inlineStr">
         <is>
-          <t>SHAHNAGAR / SUNGARAHA</t>
+          <t>SHAHNAGAR / DEORI</t>
         </is>
       </c>
       <c r="B824" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C824" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D824" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Farm Forestry-Fields Individuals / Block Plantation of Farm Forestry Trees in Fields for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E824" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F824" s="1" t="inlineStr">
         <is>
-          <t>1709005068/IF/22012035251011 — पौधरोपण कार्य केशु लाल /घसीटा  कुशवाहा  ग्राम सुंगरहा</t>
+          <t>1709005065/IF/22012035528269 — Khet Talab Deori Ramkhilwan/Ramlagan</t>
         </is>
       </c>
       <c r="G824" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H824" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I824" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J824" s="3" t="n">
-        <v>45451</v>
+        <v>45761</v>
       </c>
       <c r="K824" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="825">
       <c r="A825" s="1" t="inlineStr">
         <is>
-          <t>SHAHNAGAR / SUNGARAHA</t>
+          <t>SHAHNAGAR / DEORI</t>
         </is>
       </c>
       <c r="B825" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C825" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D825" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E825" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F825" s="1" t="inlineStr">
         <is>
-          <t>1709005068/IF/22012035521894 — Khet talab nirman Gulab bai</t>
+          <t>1709005065/IF/22012035528456 — Khet Talab Deori Ramnaraya /ramawtar</t>
         </is>
       </c>
       <c r="G825" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H825" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I825" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J825" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K825" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="826">
       <c r="A826" s="1" t="inlineStr">
         <is>
-          <t>SHAHNAGAR / PARASWARA</t>
+          <t>SHAHNAGAR / DEORI</t>
         </is>
       </c>
       <c r="B826" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C826" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D826" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E826" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F826" s="1" t="inlineStr">
         <is>
-          <t>1709005069/IF/22012035648838 — एक बगिया मां के नाम शीलारानी पति उत्‍तम सिंह ग्राम लुधगवां</t>
+          <t>1709005065/IF/22012035555553 — खेत तालाब निर्माण रामनारायण/रामावतार देवरी</t>
         </is>
       </c>
       <c r="G826" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H826" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I826" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J826" s="3" t="n">
-        <v>45932</v>
+        <v>45761</v>
       </c>
       <c r="K826" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="827">
       <c r="A827" s="1" t="inlineStr">
         <is>
-          <t>SHAHNAGAR / PARASWARA</t>
+          <t>SHAHNAGAR / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B827" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C827" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D827" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E827" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F827" s="1" t="inlineStr">
         <is>
-          <t>1709005069/IF/22012035648841 — एक बगिया मां के नाम शीलारानी पति उत्‍तम सिंह ग्राम लुधगवां</t>
+          <t>1709005066/IF/22012035370633 — khet talab nirman kary  denesh kumar prajapati / bhaiya lal</t>
         </is>
       </c>
       <c r="G827" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H827" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I827" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J827" s="3" t="n">
-        <v>45932</v>
+        <v>45761</v>
       </c>
       <c r="K827" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="828">
       <c r="A828" s="1" t="inlineStr">
         <is>
-          <t>SHAHNAGAR / KACHOURI</t>
+          <t>SHAHNAGAR / SHAHNAGAR</t>
         </is>
       </c>
       <c r="B828" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C828" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D828" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E828" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F828" s="1" t="inlineStr">
         <is>
-          <t>1709005070/IF/22012035325095 — Hitgrahi khet talab nirman karya Hari lal/Jagan pajapati</t>
+          <t>1709005066/IF/22012035567553 — khet talab nirman karay irsad ali /nouser ali</t>
         </is>
       </c>
       <c r="G828" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H828" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I828" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J828" s="3" t="n">
-        <v>45751</v>
+        <v>45817</v>
       </c>
       <c r="K828" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="829">
       <c r="A829" s="1" t="inlineStr">
         <is>
-          <t>SHAHNAGAR / KACHOURI</t>
+          <t>SHAHNAGAR / SUNGARAHA</t>
         </is>
       </c>
       <c r="B829" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C829" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D829" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Block Plantation-Farm Forestry-Fields Individuals / Agro Forestry Block Plantation for Individual</t>
         </is>
       </c>
       <c r="E829" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F829" s="1" t="inlineStr">
         <is>
-          <t>1709005070/IF/22012035358482 — Hitgrahi khet talab nirman karya kamlesh/bhajan kori</t>
+          <t>1709005068/IF/22012035251011 — पौधरोपण कार्य केशु लाल /घसीटा  कुशवाहा  ग्राम सुंगरहा</t>
         </is>
       </c>
       <c r="G829" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H829" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I829" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J829" s="3" t="n">
-        <v>45761</v>
+        <v>45451</v>
       </c>
       <c r="K829" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="830">
       <c r="A830" s="1" t="inlineStr">
         <is>
-          <t>SHAHNAGAR / KACHOURI</t>
+          <t>SHAHNAGAR / SUNGARAHA</t>
         </is>
       </c>
       <c r="B830" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C830" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D830" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E830" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F830" s="1" t="inlineStr">
         <is>
-          <t>1709005070/IF/22012035372135 — Hitgrahi khet talab nirman karya kamlesh kori/jagan</t>
+          <t>1709005068/IF/22012035521894 — Khet talab nirman Gulab bai</t>
         </is>
       </c>
       <c r="G830" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H830" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I830" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J830" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K830" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="831">
       <c r="A831" s="1" t="inlineStr">
         <is>
-          <t>SHAHNAGAR / NUNAGAR</t>
+          <t>SHAHNAGAR / PARASWARA</t>
         </is>
       </c>
       <c r="B831" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C831" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D831" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E831" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F831" s="1" t="inlineStr">
         <is>
-          <t>1709005071/WC/22012035284200 — रिचार्ज फिट मैदाबाई के कूप के पास नूना गर</t>
+          <t>1709005069/IF/22012035648838 — एक बगिया मां के नाम शीलारानी पति उत्‍तम सिंह ग्राम लुधगवां</t>
         </is>
       </c>
       <c r="G831" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H831" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I831" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J831" s="3" t="n">
-        <v>45761</v>
+        <v>45932</v>
       </c>
       <c r="K831" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="832">
       <c r="A832" s="1" t="inlineStr">
         <is>
-          <t>SHAHNAGAR / DHOUWAPURA</t>
+          <t>SHAHNAGAR / PARASWARA</t>
         </is>
       </c>
       <c r="B832" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C832" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D832" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E832" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F832" s="1" t="inlineStr">
         <is>
-          <t>1709005072/WC/22012035203560 — Samudayik parkuletion pond shanti dham ke pas bihariya</t>
+          <t>1709005069/IF/22012035648841 — एक बगिया मां के नाम शीलारानी पति उत्‍तम सिंह ग्राम लुधगवां</t>
         </is>
       </c>
       <c r="G832" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H832" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I832" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J832" s="3" t="n">
-        <v>45397</v>
+        <v>45932</v>
       </c>
       <c r="K832" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="833">
       <c r="A833" s="1" t="inlineStr">
         <is>
-          <t>SHAHNAGAR / DHOUWAPURA</t>
+          <t>SHAHNAGAR / KACHOURI</t>
         </is>
       </c>
       <c r="B833" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C833" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D833" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E833" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F833" s="1" t="inlineStr">
         <is>
-          <t>1709005072/WC/22012035203564 — Samudayik parkuletion pond patpariyan ke pas dhouwapura</t>
+          <t>1709005070/IF/22012035325095 — Hitgrahi khet talab nirman karya Hari lal/Jagan pajapati</t>
         </is>
       </c>
       <c r="G833" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H833" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I833" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J833" s="3" t="n">
-        <v>45396</v>
+        <v>45751</v>
       </c>
       <c r="K833" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="834">
       <c r="A834" s="1" t="inlineStr">
         <is>
-          <t>SHAHNAGAR / DHOUWAPURA</t>
+          <t>SHAHNAGAR / KACHOURI</t>
         </is>
       </c>
       <c r="B834" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C834" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D834" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E834" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F834" s="1" t="inlineStr">
         <is>
-          <t>1709005072/WC/22012035203565 — Samudayik parkuletion pond sundar singh ke khet pas</t>
+          <t>1709005070/IF/22012035358482 — Hitgrahi khet talab nirman karya kamlesh/bhajan kori</t>
         </is>
       </c>
       <c r="G834" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H834" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I834" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J834" s="3" t="n">
-        <v>45398</v>
+        <v>45761</v>
       </c>
       <c r="K834" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="835">
       <c r="A835" s="1" t="inlineStr">
         <is>
-          <t>SHAHNAGAR / DHOUWAPURA</t>
+          <t>SHAHNAGAR / KACHOURI</t>
         </is>
       </c>
       <c r="B835" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C835" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D835" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E835" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F835" s="1" t="inlineStr">
         <is>
-          <t>1709005072/WC/22012035284196 — jalganga Richarge pit koop choudhary mohalla dhouwapura</t>
+          <t>1709005070/IF/22012035372135 — Hitgrahi khet talab nirman karya kamlesh kori/jagan</t>
         </is>
       </c>
       <c r="G835" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H835" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I835" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J835" s="3" t="n">
-        <v>45771</v>
+        <v>45761</v>
       </c>
       <c r="K835" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="836">
       <c r="A836" s="1" t="inlineStr">
         <is>
-          <t>SHAHNAGAR / DEORA</t>
+          <t>SHAHNAGAR / NUNAGAR</t>
         </is>
       </c>
       <c r="B836" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C836" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D836" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
         </is>
       </c>
       <c r="E836" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F836" s="1" t="inlineStr">
         <is>
-          <t>1709005073/AV/22012034660737 — SHANTIDHAM HARIJAN MOHALLA BHATIYA MAI DEORA</t>
+          <t>1709005071/WC/22012035284200 — रिचार्ज फिट मैदाबाई के कूप के पास नूना गर</t>
         </is>
       </c>
       <c r="G836" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H836" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I836" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J836" s="3" t="n">
-        <v>45409</v>
+        <v>45761</v>
       </c>
       <c r="K836" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="837">
       <c r="A837" s="1" t="inlineStr">
         <is>
-          <t>SHAHNAGAR / DEORA</t>
+          <t>SHAHNAGAR / DHOUWAPURA</t>
         </is>
       </c>
       <c r="B837" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C837" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D837" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E837" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F837" s="1" t="inlineStr">
         <is>
-          <t>1709005073/IF/22012035308287 — खेत तालाब निर्माण कार्य तेजीलाल चौधरी/दरबारी लाल</t>
+          <t>1709005072/WC/22012035203560 — Samudayik parkuletion pond shanti dham ke pas bihariya</t>
         </is>
       </c>
       <c r="G837" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H837" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I837" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J837" s="3" t="n">
-        <v>45681</v>
+        <v>45397</v>
       </c>
       <c r="K837" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="838">
       <c r="A838" s="1" t="inlineStr">
         <is>
-          <t>SHAHNAGAR / DEORA</t>
+          <t>SHAHNAGAR / DHOUWAPURA</t>
         </is>
       </c>
       <c r="B838" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C838" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D838" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E838" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F838" s="1" t="inlineStr">
         <is>
-          <t>1709005073/IF/22012035369430 — खेत तालाब निर्माण कार्य तेजी लाल/दरवारी चौधरी</t>
+          <t>1709005072/WC/22012035203564 — Samudayik parkuletion pond patpariyan ke pas dhouwapura</t>
         </is>
       </c>
       <c r="G838" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H838" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I838" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J838" s="3" t="n">
-        <v>45761</v>
+        <v>45396</v>
       </c>
       <c r="K838" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="839">
       <c r="A839" s="1" t="inlineStr">
         <is>
-          <t>SHAHNAGAR / TALA</t>
+          <t>SHAHNAGAR / DHOUWAPURA</t>
         </is>
       </c>
       <c r="B839" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C839" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D839" s="1" t="inlineStr">
         <is>
-          <t>Wasteland Block Plantation-Forstry-Community / Wasteland Block Plantation of Forestry Trees for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E839" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F839" s="1" t="inlineStr">
         <is>
-          <t>1709005074/DP/22012034624390 — वृक्षारोपण कार्य मुरली भटिया जुरसिंघा</t>
+          <t>1709005072/WC/22012035203565 — Samudayik parkuletion pond sundar singh ke khet pas</t>
         </is>
       </c>
       <c r="G839" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H839" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I839" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J839" s="3" t="n">
-        <v>45396</v>
+        <v>45398</v>
       </c>
       <c r="K839" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="840">
       <c r="A840" s="1" t="inlineStr">
         <is>
-          <t>SHAHNAGAR / SARANGPUR</t>
+          <t>SHAHNAGAR / DHOUWAPURA</t>
         </is>
       </c>
       <c r="B840" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C840" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D840" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
         </is>
       </c>
       <c r="E840" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F840" s="1" t="inlineStr">
         <is>
-          <t>1709005075/IC/22012034891448 — nirmal neer nirman kary gaushala ke pass sarangpur</t>
+          <t>1709005072/WC/22012035284196 — jalganga Richarge pit koop choudhary mohalla dhouwapura</t>
         </is>
       </c>
       <c r="G840" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H840" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I840" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J840" s="3" t="n">
-        <v>45761</v>
+        <v>45771</v>
       </c>
       <c r="K840" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="841">
       <c r="A841" s="1" t="inlineStr">
         <is>
-          <t>SHAHNAGAR / SARANGPUR</t>
+          <t>SHAHNAGAR / DEORA</t>
         </is>
       </c>
       <c r="B841" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C841" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D841" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
+          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E841" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F841" s="1" t="inlineStr">
         <is>
-          <t>1709005075/IF/22012035643636 — एक बगिया मां के नाम आरती (अनीता) पति शारदा विश्‍वकर्मा ग्राम सलैया</t>
+          <t>1709005073/AV/22012034660737 — SHANTIDHAM HARIJAN MOHALLA BHATIYA MAI DEORA</t>
         </is>
       </c>
       <c r="G841" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H841" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I841" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J841" s="3" t="n">
-        <v>45885</v>
+        <v>45409</v>
       </c>
       <c r="K841" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="842">
       <c r="A842" s="1" t="inlineStr">
         <is>
-          <t>SHAHNAGAR / SARANGPUR</t>
+          <t>SHAHNAGAR / DEORA</t>
         </is>
       </c>
       <c r="B842" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C842" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D842" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E842" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F842" s="1" t="inlineStr">
         <is>
-          <t>1709005075/IF/22012035648862 — एक बगिया मां के नाम मीना बाई गुप्‍ता पति अजय ग्राम सारंगपुर</t>
+          <t>1709005073/IF/22012035308287 — खेत तालाब निर्माण कार्य तेजीलाल चौधरी/दरबारी लाल</t>
         </is>
       </c>
       <c r="G842" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H842" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I842" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J842" s="3" t="n">
-        <v>45932</v>
+        <v>45681</v>
       </c>
       <c r="K842" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="843">
       <c r="A843" s="1" t="inlineStr">
         <is>
-          <t>SHAHNAGAR / SARANGPUR</t>
+          <t>SHAHNAGAR / DEORA</t>
         </is>
       </c>
       <c r="B843" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C843" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D843" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E843" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F843" s="1" t="inlineStr">
         <is>
-          <t>1709005075/WC/22012035224913 — mini parculaion tank santosh yadav ke khet ke pass baki sarangpur</t>
+          <t>1709005073/IF/22012035369430 — खेत तालाब निर्माण कार्य तेजी लाल/दरवारी चौधरी</t>
         </is>
       </c>
       <c r="G843" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H843" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I843" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J843" s="3" t="n">
-        <v>45567</v>
+        <v>45761</v>
       </c>
       <c r="K843" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="844">
       <c r="A844" s="1" t="inlineStr">
         <is>
-          <t>SHAHNAGAR / RUPJHIR</t>
+          <t>SHAHNAGAR / TALA</t>
         </is>
       </c>
       <c r="B844" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C844" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D844" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Wasteland Block Plantation-Forstry-Community / Wasteland Block Plantation of Forestry Trees for Community</t>
         </is>
       </c>
       <c r="E844" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F844" s="1" t="inlineStr">
         <is>
-          <t>1709005076/WC/22012035244263 — रुपझिर - निजी खेततालाब परसोत्तम पिता फूलसिंह लोधी</t>
+          <t>1709005074/DP/22012034624390 — वृक्षारोपण कार्य मुरली भटिया जुरसिंघा</t>
         </is>
       </c>
       <c r="G844" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H844" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I844" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J844" s="3" t="n">
-        <v>45567</v>
+        <v>45396</v>
       </c>
       <c r="K844" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="845">
       <c r="A845" s="1" t="inlineStr">
         <is>
-          <t>SHAHNAGAR / RUPJHIR</t>
+          <t>SHAHNAGAR / SARANGPUR</t>
         </is>
       </c>
       <c r="B845" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C845" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D845" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E845" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F845" s="1" t="inlineStr">
         <is>
-          <t>1709005076/WC/22012035244264 — रुपझिर - निजी खेततालाब सोनेलाल पिता भकुआ यादव</t>
+          <t>1709005075/IC/22012034891448 — nirmal neer nirman kary gaushala ke pass sarangpur</t>
         </is>
       </c>
       <c r="G845" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H845" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I845" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J845" s="3" t="n">
-        <v>45567</v>
+        <v>45761</v>
       </c>
       <c r="K845" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="846">
       <c r="A846" s="1" t="inlineStr">
         <is>
-          <t>SHAHNAGAR / RUPJHIR</t>
+          <t>SHAHNAGAR / SARANGPUR</t>
         </is>
       </c>
       <c r="B846" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C846" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D846" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E846" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F846" s="1" t="inlineStr">
         <is>
-          <t>1709005076/WC/22012035244265 — रुपझिर - निजी खेततालाब धनिराम पिता नोनेलाल यादव</t>
+          <t>1709005075/IF/22012035643636 — एक बगिया मां के नाम आरती (अनीता) पति शारदा विश्‍वकर्मा ग्राम सलैया</t>
         </is>
       </c>
       <c r="G846" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H846" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I846" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J846" s="3" t="n">
-        <v>45567</v>
+        <v>45885</v>
       </c>
       <c r="K846" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="847">
       <c r="A847" s="1" t="inlineStr">
         <is>
-          <t>SHAHNAGAR / RUPJHIR</t>
+          <t>SHAHNAGAR / SARANGPUR</t>
         </is>
       </c>
       <c r="B847" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C847" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D847" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E847" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F847" s="1" t="inlineStr">
         <is>
-          <t>1709005076/WC/22012035244266 — रुपझिर - निजी खेततालाब चंद्रपाल सिंह पिता निरपत सिंह बुन्देला</t>
+          <t>1709005075/IF/22012035648862 — एक बगिया मां के नाम मीना बाई गुप्‍ता पति अजय ग्राम सारंगपुर</t>
         </is>
       </c>
       <c r="G847" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H847" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I847" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J847" s="3" t="n">
-        <v>45567</v>
+        <v>45932</v>
       </c>
       <c r="K847" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="848">
       <c r="A848" s="1" t="inlineStr">
         <is>
-          <t>SHAHNAGAR / RUPJHIR</t>
+          <t>SHAHNAGAR / SARANGPUR</t>
         </is>
       </c>
       <c r="B848" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C848" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D848" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E848" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F848" s="1" t="inlineStr">
         <is>
-          <t>1709005076/WC/22012035244268 — रुपझिर - परकुलेसन टैंक हरिजन मुहाल्ला के पीछे इमालिया</t>
+          <t>1709005075/WC/22012035224913 — mini parculaion tank santosh yadav ke khet ke pass baki sarangpur</t>
         </is>
       </c>
       <c r="G848" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H848" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I848" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J848" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K848" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="849">
       <c r="A849" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR / RUPJHIR</t>
         </is>
       </c>
       <c r="B849" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C849" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D849" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E849" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F849" s="1" t="inlineStr">
         <is>
-          <t>1709005076/WC/22012035244269 — रुपझिर - परकुलेसन टैंक पुराना निस्तारी तालाब के पास इमालिया</t>
+          <t>1709005076/WC/22012035244263 — रुपझिर - निजी खेततालाब परसोत्तम पिता फूलसिंह लोधी</t>
         </is>
       </c>
       <c r="G849" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H849" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I849" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J849" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K849" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="850">
       <c r="A850" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR / RUPJHIR</t>
         </is>
       </c>
       <c r="B850" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C850" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D850" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E850" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F850" s="1" t="inlineStr">
         <is>
-          <t>1709005076/WC/22012035244273 — रुपझिर - परकुलेसन टैंक डोहली रोड के पास हरिजन मुहल्ला इमालिया</t>
+          <t>1709005076/WC/22012035244264 — रुपझिर - निजी खेततालाब सोनेलाल पिता भकुआ यादव</t>
         </is>
       </c>
       <c r="G850" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H850" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I850" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J850" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K850" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="851">
       <c r="A851" s="1" t="inlineStr">
         <is>
           <t>SHAHNAGAR / RUPJHIR</t>
         </is>
       </c>
       <c r="B851" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C851" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D851" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E851" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F851" s="1" t="inlineStr">
         <is>
-          <t>1709005076/WC/22012035248535 — Parcoleshion Tank Nirman Harijan Muhalla Ke Peechhe Imaliya</t>
+          <t>1709005076/WC/22012035244265 — रुपझिर - निजी खेततालाब धनिराम पिता नोनेलाल यादव</t>
         </is>
       </c>
       <c r="G851" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H851" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I851" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J851" s="3" t="n">
-        <v>45682</v>
+        <v>45567</v>
       </c>
       <c r="K851" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="852">
       <c r="A852" s="1" t="inlineStr">
         <is>
-          <t>SHAHNAGAR / SHYAMGIRI</t>
+          <t>SHAHNAGAR / RUPJHIR</t>
         </is>
       </c>
       <c r="B852" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C852" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D852" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E852" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F852" s="1" t="inlineStr">
         <is>
-          <t>1709005078/IF/22012035303885 — निर्मल नीर कूप निर्माण खेर माता हार कुशमी</t>
+          <t>1709005076/WC/22012035244266 — रुपझिर - निजी खेततालाब चंद्रपाल सिंह पिता निरपत सिंह बुन्देला</t>
         </is>
       </c>
       <c r="G852" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H852" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I852" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J852" s="3" t="n">
-        <v>45683</v>
+        <v>45567</v>
       </c>
       <c r="K852" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="853">
       <c r="A853" s="1" t="inlineStr">
         <is>
-          <t>SHAHNAGAR / SHYAMGIRI</t>
+          <t>SHAHNAGAR / RUPJHIR</t>
         </is>
       </c>
       <c r="B853" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C853" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D853" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E853" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F853" s="1" t="inlineStr">
         <is>
-          <t>1709005078/IF/22012035346452 — खेत तालाब निर्माण कार्य संतोष सिंह / लक्षमन सिंह  श्यामगिरी</t>
+          <t>1709005076/WC/22012035244268 — रुपझिर - परकुलेसन टैंक हरिजन मुहाल्ला के पीछे इमालिया</t>
         </is>
       </c>
       <c r="G853" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H853" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I853" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J853" s="3" t="n">
-        <v>45761</v>
+        <v>45567</v>
       </c>
       <c r="K853" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="854">
       <c r="A854" s="1" t="inlineStr">
         <is>
-          <t>SHAHNAGAR / SHYAMGIRI</t>
+          <t>SHAHNAGAR / RUPJHIR</t>
         </is>
       </c>
       <c r="B854" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C854" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D854" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E854" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F854" s="1" t="inlineStr">
         <is>
-          <t>1709005078/IF/22012035349515 — खेत तालाब निर्माण कार्य कैलाश सिंह / मिट्ठू सिंह रोहनियां</t>
+          <t>1709005076/WC/22012035244269 — रुपझिर - परकुलेसन टैंक पुराना निस्तारी तालाब के पास इमालिया</t>
         </is>
       </c>
       <c r="G854" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H854" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I854" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J854" s="3" t="n">
-        <v>45761</v>
+        <v>45567</v>
       </c>
       <c r="K854" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="855">
       <c r="A855" s="1" t="inlineStr">
         <is>
-          <t>SHAHNAGAR / PONDIKALA</t>
+          <t>SHAHNAGAR / RUPJHIR</t>
         </is>
       </c>
       <c r="B855" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C855" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D855" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E855" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F855" s="1" t="inlineStr">
         <is>
-          <t>1709005079/IF/22012035501333 — डगविल रिचार्ज पिट संतोष के घर के पास पौंडिकला</t>
+          <t>1709005076/WC/22012035244273 — रुपझिर - परकुलेसन टैंक डोहली रोड के पास हरिजन मुहल्ला इमालिया</t>
         </is>
       </c>
       <c r="G855" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H855" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I855" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J855" s="3" t="n">
-        <v>45775</v>
+        <v>45567</v>
       </c>
       <c r="K855" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="856">
       <c r="A856" s="1" t="inlineStr">
         <is>
-          <t>SHAHNAGAR / MAINHA</t>
+          <t>SHAHNAGAR / RUPJHIR</t>
         </is>
       </c>
       <c r="B856" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C856" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D856" s="1" t="inlineStr">
         <is>
-          <t>Constr of Food grain storage / Construction of Food grain Storage Building for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E856" s="1" t="inlineStr">
         <is>
-          <t>Constr of Food Grain storage</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F856" s="1" t="inlineStr">
         <is>
-          <t>1709005080/AV/22012034656609 — fooder gowdown</t>
+          <t>1709005076/WC/22012035248535 — Parcoleshion Tank Nirman Harijan Muhalla Ke Peechhe Imaliya</t>
         </is>
       </c>
       <c r="G856" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H856" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I856" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J856" s="3" t="n">
-        <v>45426</v>
+        <v>45682</v>
       </c>
       <c r="K856" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="857">
       <c r="A857" s="1" t="inlineStr">
         <is>
-          <t>SHAHNAGAR / MAHGAWAN BARHO</t>
+          <t>SHAHNAGAR / SHYAMGIRI</t>
         </is>
       </c>
       <c r="B857" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C857" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D857" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E857" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F857" s="1" t="inlineStr">
         <is>
-          <t>1709005081/IF/22012035501323 — Dugwel recharge Ghanshyam Singh</t>
+          <t>1709005078/IF/22012035303885 — निर्मल नीर कूप निर्माण खेर माता हार कुशमी</t>
         </is>
       </c>
       <c r="G857" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H857" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I857" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J857" s="3" t="n">
-        <v>45777</v>
+        <v>45683</v>
       </c>
       <c r="K857" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="858">
       <c r="A858" s="1" t="inlineStr">
         <is>
-          <t>SHAHNAGAR / MAHGAWAN BARHO</t>
+          <t>SHAHNAGAR / SHYAMGIRI</t>
         </is>
       </c>
       <c r="B858" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C858" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D858" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E858" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F858" s="1" t="inlineStr">
         <is>
-          <t>1709005081/IF/22012035501822 — Dugwel recharge jageshwar Yadav</t>
+          <t>1709005078/IF/22012035346452 — खेत तालाब निर्माण कार्य संतोष सिंह / लक्षमन सिंह  श्यामगिरी</t>
         </is>
       </c>
       <c r="G858" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H858" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I858" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J858" s="3" t="n">
-        <v>45777</v>
+        <v>45761</v>
       </c>
       <c r="K858" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="859">
       <c r="A859" s="1" t="inlineStr">
         <is>
-          <t>SHAHNAGAR / MAHGAWAN BARHO</t>
+          <t>SHAHNAGAR / SHYAMGIRI</t>
         </is>
       </c>
       <c r="B859" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C859" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D859" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E859" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F859" s="1" t="inlineStr">
         <is>
-          <t>1709005081/IF/22012035501856 — Dugwel recharge purana Singh</t>
+          <t>1709005078/IF/22012035349515 — खेत तालाब निर्माण कार्य कैलाश सिंह / मिट्ठू सिंह रोहनियां</t>
         </is>
       </c>
       <c r="G859" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H859" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I859" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J859" s="3" t="n">
-        <v>45773</v>
+        <v>45761</v>
       </c>
       <c r="K859" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="860">
       <c r="A860" s="1" t="inlineStr">
         <is>
-          <t>SHAHNAGAR / JARGAWAN</t>
+          <t>SHAHNAGAR / PONDIKALA</t>
         </is>
       </c>
       <c r="B860" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C860" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D860" s="1" t="inlineStr">
         <is>
-          <t>Constr of CmpOnd wall for gov schools for Comm / Construction of Compound wall for government schools for Community</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E860" s="1" t="inlineStr">
         <is>
-          <t>Constr of Compound wall</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F860" s="1" t="inlineStr">
         <is>
-          <t>1709005082/AV/22012034662789 — Naveen Nirmal Neer Nirman Kary Siddhya Dham Ke Pass Jargawan</t>
+          <t>1709005079/IF/22012035501333 — डगविल रिचार्ज पिट संतोष के घर के पास पौंडिकला</t>
         </is>
       </c>
       <c r="G860" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H860" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I860" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J860" s="3" t="n">
-        <v>45567</v>
+        <v>45775</v>
       </c>
       <c r="K860" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="861">
       <c r="A861" s="1" t="inlineStr">
         <is>
-          <t>SHAHNAGAR / JARGAWAN</t>
+          <t>SHAHNAGAR / MAINHA</t>
         </is>
       </c>
       <c r="B861" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C861" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D861" s="1" t="inlineStr">
         <is>
-          <t>Boundary Line Plantation-Farm Forestry-Community / Boundary Line Plantation of Farm Forestry Trees for Community</t>
+          <t>Constr of Food grain storage / Construction of Food Grain Storage Building for Community</t>
         </is>
       </c>
       <c r="E861" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Constr of Food Grain storage</t>
         </is>
       </c>
       <c r="F861" s="1" t="inlineStr">
         <is>
-          <t>1709005082/DP/22012034625764 — Plantation karya chakdhai nadee ke pass kajagwan</t>
+          <t>1709005080/AV/22012034656609 — fooder gowdown</t>
         </is>
       </c>
       <c r="G861" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H861" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I861" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J861" s="3" t="n">
-        <v>45409</v>
+        <v>45426</v>
       </c>
       <c r="K861" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="862">
       <c r="A862" s="1" t="inlineStr">
         <is>
+          <t>SHAHNAGAR / MAHGAWAN BARHO</t>
+        </is>
+      </c>
+      <c r="B862" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C862" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D862" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
+        </is>
+      </c>
+      <c r="E862" s="1" t="inlineStr">
+        <is>
+          <t>Farm Pond</t>
+        </is>
+      </c>
+      <c r="F862" s="1" t="inlineStr">
+        <is>
+          <t>1709005081/IF/22012035501323 — Dugwel recharge Ghanshyam Singh</t>
+        </is>
+      </c>
+      <c r="G862" s="1" t="inlineStr">
+        <is>
+          <t>New</t>
+        </is>
+      </c>
+      <c r="H862" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I862" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J862" s="3" t="n">
+        <v>45777</v>
+      </c>
+      <c r="K862" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="863">
+      <c r="A863" s="1" t="inlineStr">
+        <is>
+          <t>SHAHNAGAR / MAHGAWAN BARHO</t>
+        </is>
+      </c>
+      <c r="B863" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C863" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D863" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
+        </is>
+      </c>
+      <c r="E863" s="1" t="inlineStr">
+        <is>
+          <t>Farm Pond</t>
+        </is>
+      </c>
+      <c r="F863" s="1" t="inlineStr">
+        <is>
+          <t>1709005081/IF/22012035501822 — Dugwel recharge jageshwar Yadav</t>
+        </is>
+      </c>
+      <c r="G863" s="1" t="inlineStr">
+        <is>
+          <t>New</t>
+        </is>
+      </c>
+      <c r="H863" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I863" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J863" s="3" t="n">
+        <v>45777</v>
+      </c>
+      <c r="K863" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="864">
+      <c r="A864" s="1" t="inlineStr">
+        <is>
+          <t>SHAHNAGAR / MAHGAWAN BARHO</t>
+        </is>
+      </c>
+      <c r="B864" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C864" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D864" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
+        </is>
+      </c>
+      <c r="E864" s="1" t="inlineStr">
+        <is>
+          <t>Farm Pond</t>
+        </is>
+      </c>
+      <c r="F864" s="1" t="inlineStr">
+        <is>
+          <t>1709005081/IF/22012035501856 — Dugwel recharge purana Singh</t>
+        </is>
+      </c>
+      <c r="G864" s="1" t="inlineStr">
+        <is>
+          <t>New</t>
+        </is>
+      </c>
+      <c r="H864" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I864" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J864" s="3" t="n">
+        <v>45773</v>
+      </c>
+      <c r="K864" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="865">
+      <c r="A865" s="1" t="inlineStr">
+        <is>
+          <t>SHAHNAGAR / JARGAWAN</t>
+        </is>
+      </c>
+      <c r="B865" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C865" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+        </is>
+      </c>
+      <c r="D865" s="1" t="inlineStr">
+        <is>
+          <t>Constr of CmpOnd wall for gov schools for Comm / Construction of Compound Wall for Government School for Community</t>
+        </is>
+      </c>
+      <c r="E865" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Compound wall</t>
+        </is>
+      </c>
+      <c r="F865" s="1" t="inlineStr">
+        <is>
+          <t>1709005082/AV/22012034662789 — Naveen Nirmal Neer Nirman Kary Siddhya Dham Ke Pass Jargawan</t>
+        </is>
+      </c>
+      <c r="G865" s="1" t="inlineStr">
+        <is>
+          <t>New</t>
+        </is>
+      </c>
+      <c r="H865" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I865" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J865" s="3" t="n">
+        <v>45567</v>
+      </c>
+      <c r="K865" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="866">
+      <c r="A866" s="1" t="inlineStr">
+        <is>
+          <t>SHAHNAGAR / JARGAWAN</t>
+        </is>
+      </c>
+      <c r="B866" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C866" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
+        </is>
+      </c>
+      <c r="D866" s="1" t="inlineStr">
+        <is>
+          <t>Boundary Line Plantation-Farm Forestry-Community / Line Plantation of Forestry Trees for Community</t>
+        </is>
+      </c>
+      <c r="E866" s="1" t="inlineStr">
+        <is>
+          <t>Plantation</t>
+        </is>
+      </c>
+      <c r="F866" s="1" t="inlineStr">
+        <is>
+          <t>1709005082/DP/22012034625764 — Plantation karya chakdhai nadee ke pass kajagwan</t>
+        </is>
+      </c>
+      <c r="G866" s="1" t="inlineStr">
+        <is>
+          <t>New</t>
+        </is>
+      </c>
+      <c r="H866" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I866" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J866" s="3" t="n">
+        <v>45409</v>
+      </c>
+      <c r="K866" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="867">
+      <c r="A867" s="1" t="inlineStr">
+        <is>
           <t>SHAHNAGAR / MULPARA</t>
         </is>
       </c>
-      <c r="B862" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C862" s="1" t="inlineStr">
+      <c r="B867" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C867" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
-      <c r="D862" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E862" s="1" t="inlineStr">
+      <c r="D867" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
+        </is>
+      </c>
+      <c r="E867" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
-      <c r="F862" s="1" t="inlineStr">
+      <c r="F867" s="1" t="inlineStr">
         <is>
           <t>1709005083/IF/22012035551031 — कपिलधारा कूप रिचार्ज पिट नथुवा/हल्के दहायत</t>
         </is>
       </c>
-      <c r="G862" s="1" t="inlineStr">
-[...10 lines deleted...]
-      <c r="J862" s="3" t="n">
+      <c r="G867" s="1" t="inlineStr">
+        <is>
+          <t>New</t>
+        </is>
+      </c>
+      <c r="H867" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I867" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J867" s="3" t="n">
         <v>45761</v>
       </c>
-      <c r="K862" s="3"/>
+      <c r="K867" s="3"/>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>
   <dc:subject/>
   <dc:creator/>