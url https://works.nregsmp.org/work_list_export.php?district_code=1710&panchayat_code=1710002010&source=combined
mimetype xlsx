--- v0 (2026-09-02)
+++ v1 (2026-10-20)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K466"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-02 05:30:14</t>
+          <t>Exported on: 2026-10-20 05:05:22</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: SAGAR</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -2391,51 +2391,51 @@
         <v>0</v>
       </c>
       <c r="J55" s="3" t="n">
         <v>43922</v>
       </c>
       <c r="K55" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="56">
       <c r="A56" s="1" t="inlineStr">
         <is>
           <t>KHURAI</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C56" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D56" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation - Shelter Belt for Individuals / Block Plantation of Shelter Belt Trees for Individuals</t>
+          <t>Block Plantation - Shelter Belt for Individuals / Line Plantation of Forestry Trees for Individual</t>
         </is>
       </c>
       <c r="E56" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F56" s="1" t="inlineStr">
         <is>
           <t>1710002010/IF/22012034585249 — वृक्षरोपण सरूप पिता परीक्षत</t>
         </is>
       </c>
       <c r="G56" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H56" s="2" t="n">
         <v>116265.03</v>
       </c>
       <c r="I56" s="2" t="n">
         <v>7488</v>
       </c>
       <c r="J56" s="3" t="n">
         <v>44512</v>
@@ -2626,51 +2626,51 @@
         <v>0</v>
       </c>
       <c r="J60" s="3" t="n">
         <v>43922</v>
       </c>
       <c r="K60" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="61">
       <c r="A61" s="1" t="inlineStr">
         <is>
           <t>KHURAI</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C61" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D61" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation - Shelter Belt for Individuals / Block Plantation of Shelter Belt Trees for Individuals</t>
+          <t>Block Plantation - Shelter Belt for Individuals / Line Plantation of Forestry Trees for Individual</t>
         </is>
       </c>
       <c r="E61" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F61" s="1" t="inlineStr">
         <is>
           <t>1710002010/IF/22012034592437 — वृक्षरोपण  muna ahirwar</t>
         </is>
       </c>
       <c r="G61" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H61" s="2" t="n">
         <v>116265.03</v>
       </c>
       <c r="I61" s="2" t="n">
         <v>14656</v>
       </c>
       <c r="J61" s="3" t="n">
         <v>44501</v>
@@ -3057,51 +3057,51 @@
         <v>0</v>
       </c>
       <c r="J69" s="3" t="n">
         <v>44665</v>
       </c>
       <c r="K69" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="70">
       <c r="A70" s="1" t="inlineStr">
         <is>
           <t>KHURAI</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C70" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D70" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E70" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F70" s="1" t="inlineStr">
         <is>
           <t>1710002010/IF/22012034985284 — kheth talab mohar sing</t>
         </is>
       </c>
       <c r="G70" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H70" s="2" t="n">
         <v>116607.32</v>
       </c>
       <c r="I70" s="2" t="n">
         <v>48426</v>
       </c>
       <c r="J70" s="3" t="n">
         <v>45097</v>
@@ -3249,51 +3249,51 @@
         <v>0</v>
       </c>
       <c r="J73" s="3" t="n">
         <v>44665</v>
       </c>
       <c r="K73" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="74">
       <c r="A74" s="1" t="inlineStr">
         <is>
           <t>KHURAI</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C74" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D74" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E74" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F74" s="1" t="inlineStr">
         <is>
           <t>1710002010/IF/22012034991788 — KHETH TALAB ganesh ram</t>
         </is>
       </c>
       <c r="G74" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H74" s="2" t="n">
         <v>356340.1</v>
       </c>
       <c r="I74" s="2" t="n">
         <v>63327</v>
       </c>
       <c r="J74" s="3" t="n">
         <v>45097</v>
@@ -3829,51 +3829,51 @@
       <c r="J85" s="3" t="n">
         <v>45733</v>
       </c>
       <c r="K85" s="3" t="n">
         <v>46189</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="86">
       <c r="A86" s="1" t="inlineStr">
         <is>
           <t>KHURAI</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C86" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D86" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E86" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F86" s="1" t="inlineStr">
         <is>
           <t>1710002010/IF/22012035317242 — Parvati Banjara Jangrai Kala khet Talab</t>
         </is>
       </c>
       <c r="G86" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H86" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I86" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J86" s="3" t="n">
         <v>45748</v>
@@ -3974,192 +3974,192 @@
       <c r="J88" s="3" t="n">
         <v>45795</v>
       </c>
       <c r="K88" s="3" t="n">
         <v>46164</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="89">
       <c r="A89" s="1" t="inlineStr">
         <is>
           <t>KHURAI</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C89" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D89" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E89" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F89" s="1" t="inlineStr">
         <is>
           <t>1710002010/IF/22012035410079 — KHETH TALAB  NARENDRA KUMAR</t>
         </is>
       </c>
       <c r="G89" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H89" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I89" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J89" s="3" t="n">
         <v>45762</v>
       </c>
       <c r="K89" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="90">
       <c r="A90" s="1" t="inlineStr">
         <is>
           <t>KHURAI</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C90" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D90" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E90" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F90" s="1" t="inlineStr">
         <is>
           <t>1710002010/IF/22012035414536 — Kheth Talab Saroj gram jagraikala</t>
         </is>
       </c>
       <c r="G90" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H90" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I90" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J90" s="3" t="n">
         <v>45764</v>
       </c>
       <c r="K90" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="91">
       <c r="A91" s="1" t="inlineStr">
         <is>
           <t>KHURAI</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C91" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D91" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E91" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F91" s="1" t="inlineStr">
         <is>
           <t>1710002010/IF/22012035414541 — Kheth Talab Saroj gram jagraikala</t>
         </is>
       </c>
       <c r="G91" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H91" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I91" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J91" s="3" t="n">
         <v>45764</v>
       </c>
       <c r="K91" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="92">
       <c r="A92" s="1" t="inlineStr">
         <is>
           <t>KHURAI</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C92" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D92" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E92" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F92" s="1" t="inlineStr">
         <is>
           <t>1710002010/IF/22012035521248 — Gram Jangrai Kala khet Talab Saroj</t>
         </is>
       </c>
       <c r="G92" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H92" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I92" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J92" s="3" t="n">
         <v>45764</v>
@@ -4358,98 +4358,98 @@
       <c r="J96" s="3" t="n">
         <v>45816</v>
       </c>
       <c r="K96" s="3" t="n">
         <v>46125</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="97">
       <c r="A97" s="1" t="inlineStr">
         <is>
           <t>KHURAI</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C97" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D97" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Biodrainage in Fields-Individuals / Block Plantation of Biodrainage Trees in Fields for Individuals</t>
+          <t>Block Plantation-Biodrainage in Fields-Individuals / Bio-drainage Plantation for Individual</t>
         </is>
       </c>
       <c r="E97" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F97" s="1" t="inlineStr">
         <is>
           <t>1710002010/IF/22012035615614 — Ek Bagiya Maa Ke Naam Nandni/Shyambihari Ravat Maheri Gp Naukheda</t>
         </is>
       </c>
       <c r="G97" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H97" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I97" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J97" s="3" t="n">
         <v>45884</v>
       </c>
       <c r="K97" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="98">
       <c r="A98" s="1" t="inlineStr">
         <is>
           <t>KHURAI</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C98" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D98" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Biodrainage in Fields-Individuals / Block Plantation of Biodrainage Trees in Fields for Individuals</t>
+          <t>Block Plantation-Biodrainage in Fields-Individuals / Bio-drainage Plantation for Individual</t>
         </is>
       </c>
       <c r="E98" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F98" s="1" t="inlineStr">
         <is>
           <t>1710002010/IF/22012035616574 — Ek bagiya maa ke Naam chandabai/somat</t>
         </is>
       </c>
       <c r="G98" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H98" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I98" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J98" s="3" t="n">
         <v>45884</v>
@@ -4474,51 +4474,51 @@
       </c>
       <c r="D99" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E99" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F99" s="1" t="inlineStr">
         <is>
           <t>1710002010/IF/22012035618196 — Ek bagiya man ke Naam ki chandabai/somat</t>
         </is>
       </c>
       <c r="G99" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H99" s="2" t="n">
         <v>264026.75</v>
       </c>
       <c r="I99" s="2" t="n">
-        <v>27666</v>
+        <v>42066</v>
       </c>
       <c r="J99" s="3" t="n">
         <v>45912</v>
       </c>
       <c r="K99" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="100">
       <c r="A100" s="1" t="inlineStr">
         <is>
           <t>KHURAI</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C100" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D100" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
@@ -9095,51 +9095,51 @@
       <c r="J193" s="3" t="n">
         <v>43994</v>
       </c>
       <c r="K193" s="3" t="n">
         <v>44182</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="194">
       <c r="A194" s="1" t="inlineStr">
         <is>
           <t>KHURAI</t>
         </is>
       </c>
       <c r="B194" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C194" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D194" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E194" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F194" s="1" t="inlineStr">
         <is>
           <t>1710002010/IF/IAY/2371108 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP2357681</t>
         </is>
       </c>
       <c r="G194" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H194" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I194" s="2" t="n">
         <v>14231</v>
       </c>
       <c r="J194" s="3" t="n">
         <v>45733</v>
@@ -10514,51 +10514,51 @@
       <c r="J222" s="3" t="n">
         <v>44445</v>
       </c>
       <c r="K222" s="3" t="n">
         <v>45617</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="223">
       <c r="A223" s="1" t="inlineStr">
         <is>
           <t>KHURAI</t>
         </is>
       </c>
       <c r="B223" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C223" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D223" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E223" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F223" s="1" t="inlineStr">
         <is>
           <t>1710002010/IF/IAY/2772758 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP5694381</t>
         </is>
       </c>
       <c r="G223" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H223" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I223" s="2" t="n">
         <v>5790</v>
       </c>
       <c r="J223" s="3" t="n">
         <v>44434</v>
@@ -12764,51 +12764,51 @@
       <c r="J268" s="3" t="n">
         <v>44645</v>
       </c>
       <c r="K268" s="3" t="n">
         <v>45432</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="269">
       <c r="A269" s="1" t="inlineStr">
         <is>
           <t>KHURAI</t>
         </is>
       </c>
       <c r="B269" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C269" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D269" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E269" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F269" s="1" t="inlineStr">
         <is>
           <t>1710002010/IF/IAY/3642210 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP5104539</t>
         </is>
       </c>
       <c r="G269" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H269" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I269" s="2" t="n">
         <v>2856</v>
       </c>
       <c r="J269" s="3" t="n">
         <v>44894</v>
@@ -13544,51 +13544,51 @@
       <c r="J284" s="3" t="n">
         <v>44937</v>
       </c>
       <c r="K284" s="3" t="n">
         <v>44969</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="285">
       <c r="A285" s="1" t="inlineStr">
         <is>
           <t>KHURAI</t>
         </is>
       </c>
       <c r="B285" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C285" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D285" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E285" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F285" s="1" t="inlineStr">
         <is>
           <t>1710002010/IF/IAY/3897491 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149294751</t>
         </is>
       </c>
       <c r="G285" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H285" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I285" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J285" s="3" t="n">
         <v>44678</v>
@@ -14324,98 +14324,98 @@
       <c r="J300" s="3" t="n">
         <v>45763</v>
       </c>
       <c r="K300" s="3" t="n">
         <v>46164</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="301">
       <c r="A301" s="1" t="inlineStr">
         <is>
           <t>KHURAI</t>
         </is>
       </c>
       <c r="B301" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C301" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D301" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E301" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F301" s="1" t="inlineStr">
         <is>
           <t>1710002010/IF/IAY/4661040 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP148644436</t>
         </is>
       </c>
       <c r="G301" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H301" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I301" s="2" t="n">
         <v>19071</v>
       </c>
       <c r="J301" s="3" t="n">
         <v>45733</v>
       </c>
       <c r="K301" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="302">
       <c r="A302" s="1" t="inlineStr">
         <is>
           <t>KHURAI</t>
         </is>
       </c>
       <c r="B302" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C302" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D302" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E302" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F302" s="1" t="inlineStr">
         <is>
           <t>1710002010/IF/IAY/4665401 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149837414</t>
         </is>
       </c>
       <c r="G302" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H302" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I302" s="2" t="n">
         <v>4959</v>
       </c>
       <c r="J302" s="3" t="n">
         <v>46172</v>
@@ -14516,51 +14516,51 @@
       <c r="J304" s="3" t="n">
         <v>45863</v>
       </c>
       <c r="K304" s="3" t="n">
         <v>46166</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="305">
       <c r="A305" s="1" t="inlineStr">
         <is>
           <t>KHURAI</t>
         </is>
       </c>
       <c r="B305" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C305" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D305" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E305" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F305" s="1" t="inlineStr">
         <is>
           <t>1710002010/IF/IAY/5166394 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149294848</t>
         </is>
       </c>
       <c r="G305" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H305" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I305" s="2" t="n">
         <v>19053</v>
       </c>
       <c r="J305" s="3" t="n">
         <v>45948</v>
@@ -14612,98 +14612,98 @@
       <c r="J306" s="3" t="n">
         <v>42766</v>
       </c>
       <c r="K306" s="3" t="n">
         <v>43252</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="307">
       <c r="A307" s="1" t="inlineStr">
         <is>
           <t>KHURAI</t>
         </is>
       </c>
       <c r="B307" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C307" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D307" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E307" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F307" s="1" t="inlineStr">
         <is>
           <t>1710002010/IF/IAY/5188737 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149294256</t>
         </is>
       </c>
       <c r="G307" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H307" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I307" s="2" t="n">
         <v>1827</v>
       </c>
       <c r="J307" s="3" t="n">
         <v>46129</v>
       </c>
       <c r="K307" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="308">
       <c r="A308" s="1" t="inlineStr">
         <is>
           <t>KHURAI</t>
         </is>
       </c>
       <c r="B308" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C308" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D308" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E308" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F308" s="1" t="inlineStr">
         <is>
           <t>1710002010/IF/IAY/5201650 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149294526</t>
         </is>
       </c>
       <c r="G308" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H308" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I308" s="2" t="n">
         <v>22707</v>
       </c>
       <c r="J308" s="3" t="n">
         <v>45836</v>
@@ -14755,51 +14755,51 @@
       <c r="J309" s="3" t="n">
         <v>45846</v>
       </c>
       <c r="K309" s="3" t="n">
         <v>46169</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="310">
       <c r="A310" s="1" t="inlineStr">
         <is>
           <t>KHURAI</t>
         </is>
       </c>
       <c r="B310" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C310" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D310" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E310" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F310" s="1" t="inlineStr">
         <is>
           <t>1710002010/IF/IAY/5215071 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151277991</t>
         </is>
       </c>
       <c r="G310" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H310" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I310" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J310" s="3" t="n">
         <v>46047</v>
@@ -14900,51 +14900,51 @@
       <c r="J312" s="3" t="n">
         <v>42766</v>
       </c>
       <c r="K312" s="3" t="n">
         <v>43525</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="313">
       <c r="A313" s="1" t="inlineStr">
         <is>
           <t>KHURAI</t>
         </is>
       </c>
       <c r="B313" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C313" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D313" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E313" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F313" s="1" t="inlineStr">
         <is>
           <t>1710002010/IF/IAY/5593286 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149294904</t>
         </is>
       </c>
       <c r="G313" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H313" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I313" s="2" t="n">
         <v>12789</v>
       </c>
       <c r="J313" s="3" t="n">
         <v>45924</v>
@@ -18241,51 +18241,51 @@
         <v>0</v>
       </c>
       <c r="J381" s="3" t="n">
         <v>43856</v>
       </c>
       <c r="K381" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="382">
       <c r="A382" s="1" t="inlineStr">
         <is>
           <t>KHURAI</t>
         </is>
       </c>
       <c r="B382" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C382" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D382" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E382" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F382" s="1" t="inlineStr">
         <is>
           <t>1710002010/RC/22012034543652 — CC ROAD DILIP BANJARA KE GHAR SE DHAMA KE GHAR KI OR BHAG 05 JAGRAIKALA</t>
         </is>
       </c>
       <c r="G382" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H382" s="2" t="n">
         <v>184000</v>
       </c>
       <c r="I382" s="2" t="n">
         <v>59547</v>
       </c>
       <c r="J382" s="3" t="n">
         <v>44558</v>
@@ -18580,98 +18580,98 @@
       <c r="J388" s="3" t="n">
         <v>44657</v>
       </c>
       <c r="K388" s="3" t="n">
         <v>44916</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="389">
       <c r="A389" s="1" t="inlineStr">
         <is>
           <t>KHURAI</t>
         </is>
       </c>
       <c r="B389" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C389" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D389" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E389" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F389" s="1" t="inlineStr">
         <is>
           <t>1710002010/RC/22012034626116 — CC ROAD HARNAM SING K GHAR SE SANJEEV K GHAR TAK</t>
         </is>
       </c>
       <c r="G389" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H389" s="2" t="n">
         <v>68000</v>
       </c>
       <c r="I389" s="2" t="n">
         <v>60996</v>
       </c>
       <c r="J389" s="3" t="n">
         <v>45040</v>
       </c>
       <c r="K389" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="390">
       <c r="A390" s="1" t="inlineStr">
         <is>
           <t>KHURAI</t>
         </is>
       </c>
       <c r="B390" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C390" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D390" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E390" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F390" s="1" t="inlineStr">
         <is>
           <t>1710002010/RC/22012034644288 — सी सी रोड निर्माण महेरी</t>
         </is>
       </c>
       <c r="G390" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H390" s="2" t="n">
         <v>33900</v>
       </c>
       <c r="I390" s="2" t="n">
         <v>31417</v>
       </c>
       <c r="J390" s="3" t="n">
         <v>45365</v>
@@ -18868,98 +18868,98 @@
         <v>0</v>
       </c>
       <c r="J394" s="3" t="n">
         <v>45397</v>
       </c>
       <c r="K394" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="395">
       <c r="A395" s="1" t="inlineStr">
         <is>
           <t>KHURAI</t>
         </is>
       </c>
       <c r="B395" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C395" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D395" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mitti Murram Roads for Community / Construction of Mitti Murram Roads for Community</t>
+          <t>Construction of Mitti Murram Roads for Community / Construction of Farm Roads for Community</t>
         </is>
       </c>
       <c r="E395" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F395" s="1" t="inlineStr">
         <is>
           <t>1710002010/RC/22012034825112 — सी सी रोड मेन रोड से शांति धानक के घर की ओर नाऊखेड़ा</t>
         </is>
       </c>
       <c r="G395" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H395" s="2" t="n">
         <v>15112</v>
       </c>
       <c r="I395" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J395" s="3" t="n">
         <v>45397</v>
       </c>
       <c r="K395" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="396">
       <c r="A396" s="1" t="inlineStr">
         <is>
           <t>KHURAI</t>
         </is>
       </c>
       <c r="B396" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C396" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D396" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E396" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F396" s="1" t="inlineStr">
         <is>
           <t>1710002010/RC/22012034836085 — CC ROAD NALI NIRMAN SHEVAK KURMI KE GHAR SE IMRAT DANGI KI OR</t>
         </is>
       </c>
       <c r="G396" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H396" s="2" t="n">
         <v>67500</v>
       </c>
       <c r="I396" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J396" s="3" t="n">
         <v>45485</v>
@@ -22127,145 +22127,145 @@
         <v>0</v>
       </c>
       <c r="J463" s="3" t="n">
         <v>44665</v>
       </c>
       <c r="K463" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="464">
       <c r="A464" s="1" t="inlineStr">
         <is>
           <t>KHURAI</t>
         </is>
       </c>
       <c r="B464" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C464" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D464" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E464" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F464" s="1" t="inlineStr">
         <is>
           <t>1710002010/WC/22012035296356 — JGSA2025 Recharge structure mandir ke pas naukheda</t>
         </is>
       </c>
       <c r="G464" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H464" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I464" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J464" s="3" t="n">
         <v>45762</v>
       </c>
       <c r="K464" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="465">
       <c r="A465" s="1" t="inlineStr">
         <is>
           <t>KHURAI</t>
         </is>
       </c>
       <c r="B465" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C465" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D465" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E465" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F465" s="1" t="inlineStr">
         <is>
           <t>1710002010/WC/22012035296375 — JGSA2025 Recharge structure gov.koop ke pas</t>
         </is>
       </c>
       <c r="G465" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H465" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I465" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J465" s="3" t="n">
         <v>45762</v>
       </c>
       <c r="K465" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="466">
       <c r="A466" s="1" t="inlineStr">
         <is>
           <t>KHURAI</t>
         </is>
       </c>
       <c r="B466" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C466" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D466" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E466" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F466" s="1" t="inlineStr">
         <is>
           <t>1710002010/WC/22012035296385 — JGSA2025 Recharge structure gov.koop ke pas</t>
         </is>
       </c>
       <c r="G466" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H466" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I466" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J466" s="3" t="n">
         <v>45762</v>