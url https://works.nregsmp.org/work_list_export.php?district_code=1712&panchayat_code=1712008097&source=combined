--- v0 (2026-09-07)
+++ v1 (2026-10-28)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K603"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-07 15:55:31</t>
+          <t>Exported on: 2026-10-28 07:21:18</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: SATNA</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -5250,51 +5250,51 @@
       <c r="J114" s="3" t="n">
         <v>45784</v>
       </c>
       <c r="K114" s="3" t="n">
         <v>46123</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="115">
       <c r="A115" s="1" t="inlineStr">
         <is>
           <t>MAIHAR</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C115" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D115" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E115" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F115" s="1" t="inlineStr">
         <is>
           <t>1712008097/IF/22012035342626 — Khet Talab Kary Bhunewshar yadav</t>
         </is>
       </c>
       <c r="G115" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H115" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I115" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J115" s="3" t="n">
         <v>45791</v>
@@ -5871,51 +5871,51 @@
       <c r="J127" s="3" t="n">
         <v>45802</v>
       </c>
       <c r="K127" s="3" t="n">
         <v>46163</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="128">
       <c r="A128" s="1" t="inlineStr">
         <is>
           <t>MAIHAR</t>
         </is>
       </c>
       <c r="B128" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C128" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D128" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E128" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F128" s="1" t="inlineStr">
         <is>
           <t>1712008097/IF/22012035526868 — Khet tabal Nirman Krya Arun Pal Singh</t>
         </is>
       </c>
       <c r="G128" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H128" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I128" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J128" s="3" t="n">
         <v>45761</v>
@@ -5987,51 +5987,51 @@
       </c>
       <c r="D130" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E130" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F130" s="1" t="inlineStr">
         <is>
           <t>1712008097/IF/22012035655963 — ek ma ki bagiya ka nam devvati yadav mp 12/008/097/002/751</t>
         </is>
       </c>
       <c r="G130" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H130" s="2" t="n">
         <v>168945.89</v>
       </c>
       <c r="I130" s="2" t="n">
-        <v>4403.98</v>
+        <v>4503.98</v>
       </c>
       <c r="J130" s="3" t="n">
         <v>46038</v>
       </c>
       <c r="K130" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="131">
       <c r="A131" s="1" t="inlineStr">
         <is>
           <t>MAIHAR</t>
         </is>
       </c>
       <c r="B131" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C131" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D131" s="1" t="inlineStr">
         <is>
           <t>Goat Shelter / Construction of Goat Shelter for Individuals</t>
@@ -8945,51 +8945,51 @@
       <c r="J191" s="3" t="n">
         <v>43003</v>
       </c>
       <c r="K191" s="3" t="n">
         <v>43435</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="192">
       <c r="A192" s="1" t="inlineStr">
         <is>
           <t>MAIHAR</t>
         </is>
       </c>
       <c r="B192" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C192" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D192" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E192" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F192" s="1" t="inlineStr">
         <is>
           <t>1712008097/IF/IAY/120014 — Construction of IAY House -IAY REG. NO. MP-12-008-097-002/19997</t>
         </is>
       </c>
       <c r="G192" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H192" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I192" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J192" s="3" t="n">
         <v>42380</v>
@@ -14137,51 +14137,51 @@
       <c r="J297" s="3" t="n">
         <v>44317</v>
       </c>
       <c r="K297" s="3" t="n">
         <v>44641</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="298">
       <c r="A298" s="1" t="inlineStr">
         <is>
           <t>MAIHAR</t>
         </is>
       </c>
       <c r="B298" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C298" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D298" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E298" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F298" s="1" t="inlineStr">
         <is>
           <t>1712008097/IF/IAY/2949531 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4331166</t>
         </is>
       </c>
       <c r="G298" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H298" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I298" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J298" s="3" t="n">
         <v>44124</v>
@@ -16095,51 +16095,51 @@
       <c r="J337" s="3" t="n">
         <v>44372</v>
       </c>
       <c r="K337" s="3" t="n">
         <v>44648</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="338">
       <c r="A338" s="1" t="inlineStr">
         <is>
           <t>MAIHAR</t>
         </is>
       </c>
       <c r="B338" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C338" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D338" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E338" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F338" s="1" t="inlineStr">
         <is>
           <t>1712008097/IF/IAY/3093851 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4157169</t>
         </is>
       </c>
       <c r="G338" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H338" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I338" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J338" s="3" t="n">
         <v>44162</v>
@@ -18690,51 +18690,51 @@
       <c r="J390" s="3" t="n">
         <v>44593</v>
       </c>
       <c r="K390" s="3" t="n">
         <v>44877</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="391">
       <c r="A391" s="1" t="inlineStr">
         <is>
           <t>MAIHAR</t>
         </is>
       </c>
       <c r="B391" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C391" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D391" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E391" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F391" s="1" t="inlineStr">
         <is>
           <t>1712008097/IF/IAY/3404477 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4348406</t>
         </is>
       </c>
       <c r="G391" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H391" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I391" s="2" t="n">
         <v>7590</v>
       </c>
       <c r="J391" s="3" t="n">
         <v>44608</v>
@@ -22363,51 +22363,51 @@
       <c r="J465" s="3" t="n">
         <v>42976</v>
       </c>
       <c r="K465" s="3" t="n">
         <v>43585</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="466">
       <c r="A466" s="1" t="inlineStr">
         <is>
           <t>MAIHAR</t>
         </is>
       </c>
       <c r="B466" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C466" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D466" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E466" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F466" s="1" t="inlineStr">
         <is>
           <t>1712008097/IF/IAY/991553 — Construction of IAY House -IAY REG. NO. MP1758446</t>
         </is>
       </c>
       <c r="G466" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H466" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I466" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J466" s="3" t="n">
         <v>42850</v>
@@ -23088,51 +23088,51 @@
         <v>0</v>
       </c>
       <c r="J480" s="3" t="n">
         <v>42880</v>
       </c>
       <c r="K480" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="481">
       <c r="A481" s="1" t="inlineStr">
         <is>
           <t>MAIHAR</t>
         </is>
       </c>
       <c r="B481" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C481" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D481" s="1" t="inlineStr">
         <is>
-          <t>Dev of Silvipasture Grassslands for Community / Development of Silvipasture Grassslands for Community</t>
+          <t>Dev of Silvipasture Grassslands for Community / Raising of Fodder Cultivation for Community</t>
         </is>
       </c>
       <c r="E481" s="1" t="inlineStr">
         <is>
           <t>Grass Land Development</t>
         </is>
       </c>
       <c r="F481" s="1" t="inlineStr">
         <is>
           <t>1712008097/LD/22012034472943 — charagaah nirman guashala ke paas banshipur</t>
         </is>
       </c>
       <c r="G481" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H481" s="2" t="n">
         <v>750924.49</v>
       </c>
       <c r="I481" s="2" t="n">
         <v>103004</v>
       </c>
       <c r="J481" s="3" t="n">
         <v>44113</v>
@@ -24912,120 +24912,120 @@
       <c r="J518" s="3" t="n">
         <v>45110</v>
       </c>
       <c r="K518" s="3" t="n">
         <v>45282</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="519">
       <c r="A519" s="1" t="inlineStr">
         <is>
           <t>MAIHAR</t>
         </is>
       </c>
       <c r="B519" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C519" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D519" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel / Mitti Murram Road for Community</t>
         </is>
       </c>
       <c r="E519" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F519" s="1" t="inlineStr">
         <is>
           <t>1712008097/RC/22012034677424 — pcc road bansipur</t>
         </is>
       </c>
       <c r="G519" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H519" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I519" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J519" s="3" t="n">
         <v>45201</v>
       </c>
       <c r="K519" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="520">
       <c r="A520" s="1" t="inlineStr">
         <is>
           <t>MAIHAR</t>
         </is>
       </c>
       <c r="B520" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C520" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D520" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E520" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F520" s="1" t="inlineStr">
         <is>
           <t>1712008097/RC/22012034836145 — pcc road  nirman kary Pradhan Mantri Sadak se Govind Dahiya ke ghar ki aur 115miter</t>
         </is>
       </c>
       <c r="G520" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H520" s="2" t="n">
         <v>75000</v>
       </c>
       <c r="I520" s="2" t="n">
-        <v>2805</v>
+        <v>3705</v>
       </c>
       <c r="J520" s="3" t="n">
         <v>45848</v>
       </c>
       <c r="K520" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="521">
       <c r="A521" s="1" t="inlineStr">
         <is>
           <t>MAIHAR</t>
         </is>
       </c>
       <c r="B521" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C521" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D521" s="1" t="inlineStr">
         <is>
           <t>Metal First coat / Construction of Gravel Road Roads for Community</t>
@@ -25298,51 +25298,51 @@
       <c r="J526" s="3" t="n">
         <v>45542</v>
       </c>
       <c r="K526" s="3" t="n">
         <v>45802</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="527">
       <c r="A527" s="1" t="inlineStr">
         <is>
           <t>MAIHAR</t>
         </is>
       </c>
       <c r="B527" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C527" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D527" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Masonry Greywater Drain for Community</t>
         </is>
       </c>
       <c r="E527" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F527" s="1" t="inlineStr">
         <is>
           <t>1712008097/RS/22012035133429 — nali nirman kary sohanlal kushwaha ke ghar se bhaiyalal ke ghar tak</t>
         </is>
       </c>
       <c r="G527" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H527" s="2" t="n">
         <v>99000</v>
       </c>
       <c r="I527" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J527" s="3" t="n">
         <v>45544</v>
@@ -27331,145 +27331,145 @@
       <c r="J569" s="3" t="n">
         <v>45288</v>
       </c>
       <c r="K569" s="3" t="n">
         <v>45802</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="570">
       <c r="A570" s="1" t="inlineStr">
         <is>
           <t>MAIHAR</t>
         </is>
       </c>
       <c r="B570" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C570" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D570" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Renovtion of Community Ponds for Comm / Rejuvenation of Pond for Community</t>
         </is>
       </c>
       <c r="E570" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F570" s="1" t="inlineStr">
         <is>
           <t>1712008097/WC/22012035093293 — rajha bandh par luish gate and best viyar nirman kary banshipur</t>
         </is>
       </c>
       <c r="G570" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H570" s="2" t="n">
         <v>157000</v>
       </c>
       <c r="I570" s="2" t="n">
         <v>102740</v>
       </c>
       <c r="J570" s="3" t="n">
         <v>45131</v>
       </c>
       <c r="K570" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="571">
       <c r="A571" s="1" t="inlineStr">
         <is>
           <t>MAIHAR</t>
         </is>
       </c>
       <c r="B571" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C571" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D571" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E571" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F571" s="1" t="inlineStr">
         <is>
           <t>1712008097/WC/22012035209654 — Amrit Sarovar Mau Bajariha Tola</t>
         </is>
       </c>
       <c r="G571" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H571" s="2" t="n">
         <v>1427000</v>
       </c>
       <c r="I571" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J571" s="3" t="n">
         <v>45451</v>
       </c>
       <c r="K571" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="572">
       <c r="A572" s="1" t="inlineStr">
         <is>
           <t>MAIHAR</t>
         </is>
       </c>
       <c r="B572" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C572" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D572" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E572" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F572" s="1" t="inlineStr">
         <is>
           <t>1712008097/WC/22012035209656 — Amrit Sarovar Mau Bajariha Tola</t>
         </is>
       </c>
       <c r="G572" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H572" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I572" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J572" s="3" t="n">
         <v>45451</v>
@@ -27566,51 +27566,51 @@
         <v>0</v>
       </c>
       <c r="J574" s="3" t="n">
         <v>45451</v>
       </c>
       <c r="K574" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="575">
       <c r="A575" s="1" t="inlineStr">
         <is>
           <t>MAIHAR</t>
         </is>
       </c>
       <c r="B575" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C575" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D575" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E575" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F575" s="1" t="inlineStr">
         <is>
           <t>1712008097/WC/22012035259233 — Percolation Tank Harijan Basti Banshipur</t>
         </is>
       </c>
       <c r="G575" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H575" s="2" t="n">
         <v>199682.47</v>
       </c>
       <c r="I575" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J575" s="3" t="n">
         <v>45751</v>