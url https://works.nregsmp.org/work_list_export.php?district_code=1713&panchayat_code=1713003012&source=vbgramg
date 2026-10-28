--- v0 (2026-09-05)
+++ v1 (2026-10-28)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K51"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-05 06:47:39</t>
+          <t>Exported on: 2026-10-28 15:45:30</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: REWA</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -273,51 +273,51 @@
       </c>
       <c r="K11" s="3" t="inlineStr">
         <is>
           <t>Work Completed Date</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>SIRMOUR</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>Constr of GP for community / Construction of Gram Panchayat/Panchayat Bhavan Building for Community</t>
+          <t>Constr of GP for community / Construction of Gram Panchayat Building for Community</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
           <t>Constr of GP Bhawan</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
           <t>1713003012/AV/22012034542586 — samudaic bhvan nirman deori</t>
         </is>
       </c>
       <c r="G12" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H12" s="2" t="n">
         <v>1039114.29</v>
       </c>
       <c r="I12" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="n">
         <v>44229</v>
@@ -1307,568 +1307,568 @@
         <v>0</v>
       </c>
       <c r="J33" s="3" t="n">
         <v>44571</v>
       </c>
       <c r="K33" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="1" t="inlineStr">
         <is>
           <t>SIRMOUR</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C34" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D34" s="1" t="inlineStr">
         <is>
-          <t>Constr of CmpOnd wall for gov schools for Comm / Construction of Compound wall for government schools for Community</t>
+          <t>Constr of CmpOnd wall for gov schools for Comm / Construction of Compound Wall for Government School for Community</t>
         </is>
       </c>
       <c r="E34" s="1" t="inlineStr">
         <is>
           <t>Constr of Compound wall</t>
         </is>
       </c>
       <c r="F34" s="1" t="inlineStr">
         <is>
           <t>1713003012/AV/22012034663057 — Boundary Wall Nirman Prathmik Shala Girbo Me</t>
         </is>
       </c>
       <c r="G34" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H34" s="2" t="n">
         <v>155000</v>
       </c>
       <c r="I34" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J34" s="3" t="n">
         <v>46213</v>
       </c>
       <c r="K34" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="1" t="inlineStr">
         <is>
           <t>SIRMOUR</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C35" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Drought Proofing</t>
         </is>
       </c>
       <c r="D35" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Groups / Construction of Irrigation Open Well for Groups</t>
+          <t>Construction of Irrigation Open Well for Groups / Construction of Irrigation Well for Groups</t>
         </is>
       </c>
       <c r="E35" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F35" s="1" t="inlineStr">
         <is>
           <t>1713003012/DP/22012034433552 — saarvjanik pey jal koop nirman gram girbo</t>
         </is>
       </c>
       <c r="G35" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H35" s="2" t="n">
         <v>445000</v>
       </c>
       <c r="I35" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J35" s="3" t="n">
         <v>43522</v>
       </c>
       <c r="K35" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
       <c r="A36" s="1" t="inlineStr">
         <is>
           <t>SIRMOUR</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C36" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D36" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E36" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F36" s="1" t="inlineStr">
         <is>
           <t>1713003012/IF/22012034439588 — KAPILDHARA KOOP NIRMAN SUKHLAL KOL</t>
         </is>
       </c>
       <c r="G36" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H36" s="2" t="n">
         <v>210000</v>
       </c>
       <c r="I36" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J36" s="3" t="n">
         <v>43528</v>
       </c>
       <c r="K36" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
       <c r="A37" s="1" t="inlineStr">
         <is>
           <t>SIRMOUR</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C37" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D37" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E37" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F37" s="1" t="inlineStr">
         <is>
           <t>1713003012/IF/22012034514756 — kapildhara koop nirman jayram agnihotri</t>
         </is>
       </c>
       <c r="G37" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H37" s="2" t="n">
         <v>210000</v>
       </c>
       <c r="I37" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J37" s="3" t="n">
         <v>43878</v>
       </c>
       <c r="K37" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
       <c r="A38" s="1" t="inlineStr">
         <is>
           <t>SIRMOUR</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C38" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D38" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E38" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F38" s="1" t="inlineStr">
         <is>
           <t>1713003012/IF/22012034514759 — kapildhara koop nirman dharamraj agnihotri</t>
         </is>
       </c>
       <c r="G38" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H38" s="2" t="n">
         <v>210000</v>
       </c>
       <c r="I38" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J38" s="3" t="n">
         <v>43878</v>
       </c>
       <c r="K38" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
       <c r="A39" s="1" t="inlineStr">
         <is>
           <t>SIRMOUR</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C39" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D39" s="1" t="inlineStr">
         <is>
-          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individuals</t>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
         </is>
       </c>
       <c r="E39" s="1" t="inlineStr">
         <is>
           <t>Cattle Shed</t>
         </is>
       </c>
       <c r="F39" s="1" t="inlineStr">
         <is>
           <t>1713003012/IF/22012034628896 — CATTLE SED NIRMAN DEVLAL S/O AAWDHBIHARI</t>
         </is>
       </c>
       <c r="G39" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H39" s="2" t="n">
         <v>101804.91</v>
       </c>
       <c r="I39" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J39" s="3" t="n">
         <v>44158</v>
       </c>
       <c r="K39" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
       <c r="A40" s="1" t="inlineStr">
         <is>
           <t>SIRMOUR</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C40" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D40" s="1" t="inlineStr">
         <is>
-          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individuals</t>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
         </is>
       </c>
       <c r="E40" s="1" t="inlineStr">
         <is>
           <t>Cattle Shed</t>
         </is>
       </c>
       <c r="F40" s="1" t="inlineStr">
         <is>
           <t>1713003012/IF/22012034628899 — CATTLE SED NIRMAN RAMKUSHAL S/O SHUKHILAL</t>
         </is>
       </c>
       <c r="G40" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H40" s="2" t="n">
         <v>101804.91</v>
       </c>
       <c r="I40" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J40" s="3" t="n">
         <v>44158</v>
       </c>
       <c r="K40" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
       <c r="A41" s="1" t="inlineStr">
         <is>
           <t>SIRMOUR</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C41" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D41" s="1" t="inlineStr">
         <is>
-          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individuals</t>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
         </is>
       </c>
       <c r="E41" s="1" t="inlineStr">
         <is>
           <t>Cattle Shed</t>
         </is>
       </c>
       <c r="F41" s="1" t="inlineStr">
         <is>
           <t>1713003012/IF/22012034628901 — CATTLE SED NIRMAN SHUKHLAL KOL S/O SUTAI KOL</t>
         </is>
       </c>
       <c r="G41" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H41" s="2" t="n">
         <v>101804.91</v>
       </c>
       <c r="I41" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J41" s="3" t="n">
         <v>44158</v>
       </c>
       <c r="K41" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
       <c r="A42" s="1" t="inlineStr">
         <is>
           <t>SIRMOUR</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C42" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D42" s="1" t="inlineStr">
         <is>
-          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individuals</t>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
         </is>
       </c>
       <c r="E42" s="1" t="inlineStr">
         <is>
           <t>Cattle Shed</t>
         </is>
       </c>
       <c r="F42" s="1" t="inlineStr">
         <is>
           <t>1713003012/IF/22012034669943 — पशु शेड पयस्वनी प्रसाद</t>
         </is>
       </c>
       <c r="G42" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H42" s="2" t="n">
         <v>101804.91</v>
       </c>
       <c r="I42" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J42" s="3" t="n">
         <v>44534</v>
       </c>
       <c r="K42" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="43">
       <c r="A43" s="1" t="inlineStr">
         <is>
           <t>SIRMOUR</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C43" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D43" s="1" t="inlineStr">
         <is>
-          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individuals</t>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
         </is>
       </c>
       <c r="E43" s="1" t="inlineStr">
         <is>
           <t>Cattle Shed</t>
         </is>
       </c>
       <c r="F43" s="1" t="inlineStr">
         <is>
           <t>1713003012/IF/22012034671801 — पशु शेड निर्माण संतोष तिवारी पिता रामकृपाल तिवारी</t>
         </is>
       </c>
       <c r="G43" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H43" s="2" t="n">
         <v>101804.91</v>
       </c>
       <c r="I43" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J43" s="3" t="n">
         <v>44534</v>
       </c>
       <c r="K43" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="44">
       <c r="A44" s="1" t="inlineStr">
         <is>
           <t>SIRMOUR</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C44" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D44" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E44" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F44" s="1" t="inlineStr">
         <is>
           <t>1713003012/IF/22012034692192 — खेत तालाब निर्माण दिलीप अग्निहोत्री</t>
         </is>
       </c>
       <c r="G44" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H44" s="2" t="n">
         <v>356340.1</v>
       </c>
       <c r="I44" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J44" s="3" t="n">
         <v>44708</v>
       </c>
       <c r="K44" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="45">
       <c r="A45" s="1" t="inlineStr">
         <is>
           <t>SIRMOUR</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C45" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D45" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E45" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F45" s="1" t="inlineStr">
         <is>
           <t>1713003012/IF/22012034978547 — खेत तालाब निर्माण ब्रह्मानंद</t>
         </is>
       </c>
       <c r="G45" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H45" s="2" t="n">
         <v>356340.1</v>
       </c>
       <c r="I45" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J45" s="3" t="n">
         <v>44708</v>
@@ -1918,239 +1918,239 @@
         <v>0</v>
       </c>
       <c r="J46" s="3" t="n">
         <v>46025</v>
       </c>
       <c r="K46" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="47">
       <c r="A47" s="1" t="inlineStr">
         <is>
           <t>SIRMOUR</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C47" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D47" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E47" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F47" s="1" t="inlineStr">
         <is>
           <t>1713003012/IF/IAY/5783957 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149821433</t>
         </is>
       </c>
       <c r="G47" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H47" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I47" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J47" s="3" t="n">
         <v>46146</v>
       </c>
       <c r="K47" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="48">
       <c r="A48" s="1" t="inlineStr">
         <is>
           <t>SIRMOUR</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C48" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D48" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E48" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F48" s="1" t="inlineStr">
         <is>
           <t>1713003012/IF/IAY/87038 — Construction of IAY House -IAY REG. NO. MP-13-003-012-003/158</t>
         </is>
       </c>
       <c r="G48" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H48" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I48" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J48" s="3" t="n">
         <v>42278</v>
       </c>
       <c r="K48" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="49">
       <c r="A49" s="1" t="inlineStr">
         <is>
           <t>SIRMOUR</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C49" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D49" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E49" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F49" s="1" t="inlineStr">
         <is>
           <t>1713003012/IF/IAY/87039 — Construction of IAY House -IAY REG. NO. MP-13-003-012-003/207</t>
         </is>
       </c>
       <c r="G49" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H49" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I49" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J49" s="3" t="n">
         <v>42278</v>
       </c>
       <c r="K49" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="50">
       <c r="A50" s="1" t="inlineStr">
         <is>
           <t>SIRMOUR</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C50" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D50" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E50" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F50" s="1" t="inlineStr">
         <is>
           <t>1713003012/RC/22012034550617 — Pcc Nirman Sivsahay Bunkar K Ghar Se Rajendra Mishra K Ghar Tak</t>
         </is>
       </c>
       <c r="G50" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H50" s="2" t="n">
         <v>57375</v>
       </c>
       <c r="I50" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J50" s="3" t="n">
         <v>44181</v>
       </c>
       <c r="K50" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="51">
       <c r="A51" s="1" t="inlineStr">
         <is>
           <t>SIRMOUR</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C51" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D51" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E51" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F51" s="1" t="inlineStr">
         <is>
           <t>1713003012/WC/22012034926930 — जल क्षमता में बृद्धि हेतु मेड उचाई मेड विस्तार देउरी  तालाब</t>
         </is>
       </c>
       <c r="G51" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H51" s="2" t="n">
         <v>579000</v>
       </c>
       <c r="I51" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J51" s="3" t="n">
         <v>44699</v>