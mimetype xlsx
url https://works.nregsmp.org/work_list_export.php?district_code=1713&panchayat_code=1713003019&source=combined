--- v0 (2026-09-07)
+++ v1 (2026-10-27)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K316"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-07 13:10:55</t>
+          <t>Exported on: 2026-10-27 00:48:34</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: REWA</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -4258,333 +4258,333 @@
       <c r="J94" s="3" t="n">
         <v>45487</v>
       </c>
       <c r="K94" s="3" t="n">
         <v>45530</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="95">
       <c r="A95" s="1" t="inlineStr">
         <is>
           <t>SIRMOUR</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C95" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D95" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Individual / Construction of NADEP Compost structure for Individual</t>
+          <t>Constr of NADEP Compost structure for Individual / Construction of NADEP Compost pit for Individual</t>
         </is>
       </c>
       <c r="E95" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F95" s="1" t="inlineStr">
         <is>
           <t>1713003019/IF/22012035318354 — Nadep Nirman Chhotelal Kushwaha Ke Ghar ke Pass</t>
         </is>
       </c>
       <c r="G95" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H95" s="2" t="n">
         <v>2500</v>
       </c>
       <c r="I95" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J95" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K95" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="96">
       <c r="A96" s="1" t="inlineStr">
         <is>
           <t>SIRMOUR</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C96" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D96" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Individual / Construction of NADEP Compost structure for Individual</t>
+          <t>Constr of NADEP Compost structure for Individual / Construction of NADEP Compost pit for Individual</t>
         </is>
       </c>
       <c r="E96" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F96" s="1" t="inlineStr">
         <is>
           <t>1713003019/IF/22012035318496 — Nadep Nirman Panchayat Bhavan Ke Pass</t>
         </is>
       </c>
       <c r="G96" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H96" s="2" t="n">
         <v>2500</v>
       </c>
       <c r="I96" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J96" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K96" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="97">
       <c r="A97" s="1" t="inlineStr">
         <is>
           <t>SIRMOUR</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C97" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D97" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Individual / Construction of NADEP Compost structure for Individual</t>
+          <t>Constr of NADEP Compost structure for Individual / Construction of NADEP Compost pit for Individual</t>
         </is>
       </c>
       <c r="E97" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F97" s="1" t="inlineStr">
         <is>
           <t>1713003019/IF/22012035318550 — Nadep Nirman Madhyamik Shala Ke Pass</t>
         </is>
       </c>
       <c r="G97" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H97" s="2" t="n">
         <v>2500</v>
       </c>
       <c r="I97" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J97" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K97" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="98">
       <c r="A98" s="1" t="inlineStr">
         <is>
           <t>SIRMOUR</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C98" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D98" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Individual / Construction of NADEP Compost structure for Individual</t>
+          <t>Constr of NADEP Compost structure for Individual / Construction of NADEP Compost pit for Individual</t>
         </is>
       </c>
       <c r="E98" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F98" s="1" t="inlineStr">
         <is>
           <t>1713003019/IF/22012035318623 — Nadep Nirman Ramkisor Dahiya Ke Ghar Ke Pass</t>
         </is>
       </c>
       <c r="G98" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H98" s="2" t="n">
         <v>2500</v>
       </c>
       <c r="I98" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J98" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K98" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="99">
       <c r="A99" s="1" t="inlineStr">
         <is>
           <t>SIRMOUR</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C99" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D99" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Individual / Construction of NADEP Compost structure for Individual</t>
+          <t>Constr of NADEP Compost structure for Individual / Construction of NADEP Compost pit for Individual</t>
         </is>
       </c>
       <c r="E99" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F99" s="1" t="inlineStr">
         <is>
           <t>1713003019/IF/22012035318681 — Nadep Nirman Chabilal Saket Ke Ghar Ke Pass</t>
         </is>
       </c>
       <c r="G99" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H99" s="2" t="n">
         <v>2500</v>
       </c>
       <c r="I99" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J99" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K99" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="100">
       <c r="A100" s="1" t="inlineStr">
         <is>
           <t>SIRMOUR</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C100" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D100" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Individual / Construction of NADEP Compost structure for Individual</t>
+          <t>Constr of NADEP Compost structure for Individual / Construction of NADEP Compost pit for Individual</t>
         </is>
       </c>
       <c r="E100" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F100" s="1" t="inlineStr">
         <is>
           <t>1713003019/IF/22012035318845 — Nadep Nirman Samudayik Bhavan Ke Pass</t>
         </is>
       </c>
       <c r="G100" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H100" s="2" t="n">
         <v>2500</v>
       </c>
       <c r="I100" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J100" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K100" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="101">
       <c r="A101" s="1" t="inlineStr">
         <is>
           <t>SIRMOUR</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C101" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D101" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Individual / Construction of NADEP Compost structure for Individual</t>
+          <t>Constr of NADEP Compost structure for Individual / Construction of NADEP Compost pit for Individual</t>
         </is>
       </c>
       <c r="E101" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F101" s="1" t="inlineStr">
         <is>
           <t>1713003019/IF/22012035318877 — Nadep Nirman Aganwadi Kendra no 2 Ke Pass</t>
         </is>
       </c>
       <c r="G101" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H101" s="2" t="n">
         <v>2500</v>
       </c>
       <c r="I101" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J101" s="3" t="n">
         <v>45748</v>
@@ -4636,51 +4636,51 @@
       <c r="J102" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K102" s="3" t="n">
         <v>46109</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="103">
       <c r="A103" s="1" t="inlineStr">
         <is>
           <t>SIRMOUR</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C103" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D103" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-borewellrecharge for Indiv / Construction of Sand filter for Borewell recharge for Individual</t>
+          <t>Constr of Sand filter-borewellrecharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Borewell for Individual</t>
         </is>
       </c>
       <c r="E103" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F103" s="1" t="inlineStr">
         <is>
           <t>1713003019/IF/22012035327846 — Khet Talab Nirman Babulal Kushwaha /Rambihari Kushwaha Ke Khet Me</t>
         </is>
       </c>
       <c r="G103" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H103" s="2" t="n">
         <v>147621.16</v>
       </c>
       <c r="I103" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J103" s="3" t="n">
         <v>45749</v>
@@ -4991,51 +4991,51 @@
       </c>
       <c r="D110" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E110" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F110" s="1" t="inlineStr">
         <is>
           <t>1713003019/IF/22012035601880 — Ek Bagiya maa ke naam Santoshi Singh W/o Rajendra Singh Job card 780b</t>
         </is>
       </c>
       <c r="G110" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H110" s="2" t="n">
         <v>266577.25</v>
       </c>
       <c r="I110" s="2" t="n">
-        <v>104466</v>
+        <v>112266</v>
       </c>
       <c r="J110" s="3" t="n">
         <v>45939</v>
       </c>
       <c r="K110" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="111">
       <c r="A111" s="1" t="inlineStr">
         <is>
           <t>SIRMOUR</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C111" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D111" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individuals</t>
@@ -5110,51 +5110,51 @@
         <v>0</v>
       </c>
       <c r="J112" s="3" t="n">
         <v>45797</v>
       </c>
       <c r="K112" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="113">
       <c r="A113" s="1" t="inlineStr">
         <is>
           <t>SIRMOUR</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C113" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D113" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Biodrainage in Fields-Individuals / Block Plantation of Biodrainage Trees in Fields for Individuals</t>
+          <t>Block Plantation-Biodrainage in Fields-Individuals / Bio-drainage Plantation for Individual</t>
         </is>
       </c>
       <c r="E113" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F113" s="1" t="inlineStr">
         <is>
           <t>1713003019/IF/22012035630602 — EK BBAGIYA  MAA KE NAME SAROJ SINGH/MUNNA</t>
         </is>
       </c>
       <c r="G113" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H113" s="2" t="n">
         <v>195659.93</v>
       </c>
       <c r="I113" s="2" t="n">
         <v>112429</v>
       </c>
       <c r="J113" s="3" t="n">
         <v>45953</v>
@@ -5179,51 +5179,51 @@
       </c>
       <c r="D114" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E114" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F114" s="1" t="inlineStr">
         <is>
           <t>1713003019/IF/22012035654320 — EK Bagiya Maa k naam Deepsikha Singh Jc 786</t>
         </is>
       </c>
       <c r="G114" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H114" s="2" t="n">
         <v>266578.64</v>
       </c>
       <c r="I114" s="2" t="n">
-        <v>153956</v>
+        <v>158156</v>
       </c>
       <c r="J114" s="3" t="n">
         <v>46026</v>
       </c>
       <c r="K114" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="115">
       <c r="A115" s="1" t="inlineStr">
         <is>
           <t>SIRMOUR</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C115" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D115" s="1" t="inlineStr">
         <is>
           <t>Cattle Shed / Construction of Cattle Shelter for Individuals</t>
@@ -13696,51 +13696,51 @@
         <v>0</v>
       </c>
       <c r="J288" s="3" t="n">
         <v>44306</v>
       </c>
       <c r="K288" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="289">
       <c r="A289" s="1" t="inlineStr">
         <is>
           <t>SIRMOUR</t>
         </is>
       </c>
       <c r="B289" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C289" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D289" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost Pit for Community</t>
         </is>
       </c>
       <c r="E289" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F289" s="1" t="inlineStr">
         <is>
           <t>1713003019/RS/22012034580365 — nadep nirman rajdhar kushwaha</t>
         </is>
       </c>
       <c r="G289" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H289" s="2" t="n">
         <v>1800</v>
       </c>
       <c r="I289" s="2" t="n">
         <v>26</v>
       </c>
       <c r="J289" s="3" t="n">
         <v>44482</v>