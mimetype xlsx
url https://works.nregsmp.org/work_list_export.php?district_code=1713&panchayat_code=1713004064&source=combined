--- v0 (2026-09-05)
+++ v1 (2026-10-22)
@@ -122,64 +122,64 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:K788"/>
+  <dimension ref="A1:K791"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-05 11:22:22</t>
+          <t>Exported on: 2026-10-22 12:51:25</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: REWA</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -2111,51 +2111,51 @@
       <c r="J49" s="3" t="n">
         <v>40430</v>
       </c>
       <c r="K49" s="3" t="n">
         <v>41263</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="50">
       <c r="A50" s="1" t="inlineStr">
         <is>
           <t>GANGEV</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C50" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Flood Control and Protection</t>
         </is>
       </c>
       <c r="D50" s="1" t="inlineStr">
         <is>
-          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
+          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood or Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E50" s="1" t="inlineStr">
         <is>
           <t>Works for Flood Control and Protection</t>
         </is>
       </c>
       <c r="F50" s="1" t="inlineStr">
         <is>
           <t>1713004064/FP/22012034638087 — Nali Nirman 500 Meter GP Garh</t>
         </is>
       </c>
       <c r="G50" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H50" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I50" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J50" s="3" t="n">
         <v>45318</v>
@@ -3032,73 +3032,73 @@
         <v>0</v>
       </c>
       <c r="J68" s="3" t="n">
         <v>43556</v>
       </c>
       <c r="K68" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="69">
       <c r="A69" s="1" t="inlineStr">
         <is>
           <t>GANGEV</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C69" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D69" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E69" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F69" s="1" t="inlineStr">
         <is>
           <t>1713004064/IF/22012034458277 — कपिलधारा कूप निर्माण वेवा आशा तिवारी पति हीरा लाल तिवारी के निजी भूमि में टी यस 146714/07</t>
         </is>
       </c>
       <c r="G69" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H69" s="2" t="n">
         <v>210000</v>
       </c>
       <c r="I69" s="2" t="n">
-        <v>28276</v>
+        <v>134276</v>
       </c>
       <c r="J69" s="3" t="n">
         <v>43520</v>
       </c>
       <c r="K69" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="70">
       <c r="A70" s="1" t="inlineStr">
         <is>
           <t>GANGEV</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C70" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D70" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen peripheral bund for indiv / Construction of Earthen peripheral/farm/field Bund for Individuals</t>
@@ -24178,51 +24178,51 @@
       <c r="J502" s="3" t="n">
         <v>45772</v>
       </c>
       <c r="K502" s="3" t="n">
         <v>45965</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="503">
       <c r="A503" s="1" t="inlineStr">
         <is>
           <t>GANGEV</t>
         </is>
       </c>
       <c r="B503" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C503" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D503" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E503" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F503" s="1" t="inlineStr">
         <is>
           <t>1713004064/IF/IAY/5316018 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP130478053</t>
         </is>
       </c>
       <c r="G503" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H503" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I503" s="2" t="n">
         <v>22707</v>
       </c>
       <c r="J503" s="3" t="n">
         <v>45756</v>
@@ -24960,540 +24960,548 @@
       <c r="J518" s="3" t="n">
         <v>45909</v>
       </c>
       <c r="K518" s="3" t="n">
         <v>46051</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="519">
       <c r="A519" s="1" t="inlineStr">
         <is>
           <t>GANGEV</t>
         </is>
       </c>
       <c r="B519" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C519" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D519" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E519" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F519" s="1" t="inlineStr">
         <is>
           <t>1713004064/IF/IAY/5943751 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP130476959</t>
         </is>
       </c>
       <c r="G519" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H519" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I519" s="2" t="n">
         <v>23488</v>
       </c>
       <c r="J519" s="3" t="n">
         <v>46140</v>
       </c>
       <c r="K519" s="3" t="n">
-        <v>46236</v>
+        <v>46288</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="520">
       <c r="A520" s="1" t="inlineStr">
         <is>
           <t>GANGEV</t>
         </is>
       </c>
       <c r="B520" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C520" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D520" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E520" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F520" s="1" t="inlineStr">
         <is>
           <t>1713004064/IF/IAY/5945190 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124767611</t>
         </is>
       </c>
       <c r="G520" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H520" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I520" s="2" t="n">
-        <v>18918</v>
+        <v>23118</v>
       </c>
       <c r="J520" s="3" t="n">
         <v>46140</v>
       </c>
-      <c r="K520" s="3"/>
+      <c r="K520" s="3" t="n">
+        <v>46288</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="521">
       <c r="A521" s="1" t="inlineStr">
         <is>
           <t>GANGEV</t>
         </is>
       </c>
       <c r="B521" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C521" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D521" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E521" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F521" s="1" t="inlineStr">
         <is>
           <t>1713004064/IF/IAY/5945368 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126874301</t>
         </is>
       </c>
       <c r="G521" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H521" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I521" s="2" t="n">
-        <v>15138</v>
+        <v>24438</v>
       </c>
       <c r="J521" s="3" t="n">
         <v>46140</v>
       </c>
-      <c r="K521" s="3"/>
+      <c r="K521" s="3" t="n">
+        <v>46278</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="522">
       <c r="A522" s="1" t="inlineStr">
         <is>
           <t>GANGEV</t>
         </is>
       </c>
       <c r="B522" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C522" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D522" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E522" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F522" s="1" t="inlineStr">
         <is>
           <t>1713004064/IF/IAY/5946402 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151219337</t>
         </is>
       </c>
       <c r="G522" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H522" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I522" s="2" t="n">
-        <v>20418</v>
+        <v>24618</v>
       </c>
       <c r="J522" s="3" t="n">
         <v>46140</v>
       </c>
-      <c r="K522" s="3"/>
+      <c r="K522" s="3" t="n">
+        <v>46288</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="523">
       <c r="A523" s="1" t="inlineStr">
         <is>
           <t>GANGEV</t>
         </is>
       </c>
       <c r="B523" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C523" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D523" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E523" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F523" s="1" t="inlineStr">
         <is>
           <t>1713004064/IF/IAY/5946790 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126001237</t>
         </is>
       </c>
       <c r="G523" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H523" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I523" s="2" t="n">
-        <v>19836</v>
+        <v>23490</v>
       </c>
       <c r="J523" s="3" t="n">
         <v>46140</v>
       </c>
       <c r="K523" s="3" t="n">
         <v>46236</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="524">
       <c r="A524" s="1" t="inlineStr">
         <is>
           <t>GANGEV</t>
         </is>
       </c>
       <c r="B524" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C524" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D524" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E524" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F524" s="1" t="inlineStr">
         <is>
           <t>1713004064/IF/IAY/5947259 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151208686</t>
         </is>
       </c>
       <c r="G524" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H524" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I524" s="2" t="n">
-        <v>19623</v>
+        <v>23823</v>
       </c>
       <c r="J524" s="3" t="n">
         <v>46104</v>
       </c>
-      <c r="K524" s="3"/>
+      <c r="K524" s="3" t="n">
+        <v>46288</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="525">
       <c r="A525" s="1" t="inlineStr">
         <is>
           <t>GANGEV</t>
         </is>
       </c>
       <c r="B525" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C525" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D525" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E525" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F525" s="1" t="inlineStr">
         <is>
           <t>1713004064/IF/IAY/5947523 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP130447845</t>
         </is>
       </c>
       <c r="G525" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H525" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I525" s="2" t="n">
         <v>15660</v>
       </c>
       <c r="J525" s="3" t="n">
         <v>46140</v>
       </c>
       <c r="K525" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="526">
       <c r="A526" s="1" t="inlineStr">
         <is>
           <t>GANGEV</t>
         </is>
       </c>
       <c r="B526" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C526" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D526" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E526" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F526" s="1" t="inlineStr">
         <is>
           <t>1713004064/IF/IAY/5948108 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP130450637</t>
         </is>
       </c>
       <c r="G526" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H526" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I526" s="2" t="n">
         <v>20703</v>
       </c>
       <c r="J526" s="3" t="n">
         <v>46140</v>
       </c>
       <c r="K526" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="527">
       <c r="A527" s="1" t="inlineStr">
         <is>
           <t>GANGEV</t>
         </is>
       </c>
       <c r="B527" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C527" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D527" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E527" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F527" s="1" t="inlineStr">
         <is>
           <t>1713004064/IF/IAY/5948261 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP130477236</t>
         </is>
       </c>
       <c r="G527" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H527" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I527" s="2" t="n">
         <v>15660</v>
       </c>
       <c r="J527" s="3" t="n">
         <v>46140</v>
       </c>
       <c r="K527" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="528">
       <c r="A528" s="1" t="inlineStr">
         <is>
           <t>GANGEV</t>
         </is>
       </c>
       <c r="B528" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C528" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D528" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E528" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F528" s="1" t="inlineStr">
         <is>
           <t>1713004064/IF/IAY/5948318 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP130478081</t>
         </is>
       </c>
       <c r="G528" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H528" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I528" s="2" t="n">
         <v>13050</v>
       </c>
       <c r="J528" s="3" t="n">
         <v>46132</v>
       </c>
       <c r="K528" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="529">
       <c r="A529" s="1" t="inlineStr">
         <is>
           <t>GANGEV</t>
         </is>
       </c>
       <c r="B529" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C529" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D529" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E529" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F529" s="1" t="inlineStr">
         <is>
           <t>1713004064/IF/IAY/6030202 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP130450682</t>
         </is>
       </c>
       <c r="G529" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H529" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I529" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J529" s="3" t="n">
         <v>45736</v>
       </c>
       <c r="K529" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="530">
       <c r="A530" s="1" t="inlineStr">
         <is>
           <t>GANGEV</t>
         </is>
       </c>
       <c r="B530" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C530" s="1" t="inlineStr">
@@ -25520,12593 +25528,12734 @@
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H530" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I530" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="J530" s="3" t="n">
         <v>42882</v>
       </c>
       <c r="K530" s="3" t="n">
         <v>43132</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="531">
       <c r="A531" s="1" t="inlineStr">
         <is>
           <t>GANGEV</t>
         </is>
       </c>
       <c r="B531" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C531" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D531" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E531" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F531" s="1" t="inlineStr">
         <is>
-          <t>1713004064/IF/IAY/831778 — Construction of IAY House -IAY REG. NO. MP1086736</t>
+          <t>1713004064/IF/IAY/6378871 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP130478036</t>
         </is>
       </c>
       <c r="G531" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H531" s="2" t="n">
-        <v>17100</v>
+        <v>27000</v>
       </c>
       <c r="I531" s="2" t="n">
-        <v>4128</v>
+        <v>0</v>
       </c>
       <c r="J531" s="3" t="n">
-        <v>42882</v>
-[...3 lines deleted...]
-      </c>
+        <v>46059</v>
+      </c>
+      <c r="K531" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="532">
       <c r="A532" s="1" t="inlineStr">
         <is>
           <t>GANGEV</t>
         </is>
       </c>
       <c r="B532" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C532" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D532" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E532" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F532" s="1" t="inlineStr">
         <is>
-          <t>1713004064/IF/IAY/832444 — Construction of IAY House -IAY REG. NO. MP1154344</t>
+          <t>1713004064/IF/IAY/6400344 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126112319</t>
         </is>
       </c>
       <c r="G532" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H532" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I532" s="2" t="n">
-        <v>15480</v>
+        <v>0</v>
       </c>
       <c r="J532" s="3" t="n">
-        <v>42880</v>
-[...3 lines deleted...]
-      </c>
+        <v>46309</v>
+      </c>
+      <c r="K532" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="533">
       <c r="A533" s="1" t="inlineStr">
         <is>
           <t>GANGEV</t>
         </is>
       </c>
       <c r="B533" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C533" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D533" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E533" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F533" s="1" t="inlineStr">
         <is>
-          <t>1713004064/IF/IAY/833497 — Construction of IAY House -IAY REG. NO. MP1242402</t>
+          <t>1713004064/IF/IAY/6401107 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151219526</t>
         </is>
       </c>
       <c r="G533" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H533" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I533" s="2" t="n">
-        <v>12668</v>
+        <v>0</v>
       </c>
       <c r="J533" s="3" t="n">
-        <v>42882</v>
-[...3 lines deleted...]
-      </c>
+        <v>45706</v>
+      </c>
+      <c r="K533" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="534">
       <c r="A534" s="1" t="inlineStr">
         <is>
           <t>GANGEV</t>
         </is>
       </c>
       <c r="B534" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C534" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D534" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E534" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F534" s="1" t="inlineStr">
         <is>
-          <t>1713004064/IF/IAY/834572 — Construction of IAY House -IAY REG. NO. MP1269403</t>
+          <t>1713004064/IF/IAY/831778 — Construction of IAY House -IAY REG. NO. MP1086736</t>
         </is>
       </c>
       <c r="G534" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H534" s="2" t="n">
-        <v>15480</v>
+        <v>17100</v>
       </c>
       <c r="I534" s="2" t="n">
-        <v>13626</v>
+        <v>4128</v>
       </c>
       <c r="J534" s="3" t="n">
         <v>42882</v>
       </c>
       <c r="K534" s="3" t="n">
-        <v>43592</v>
+        <v>44136</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="535">
       <c r="A535" s="1" t="inlineStr">
         <is>
           <t>GANGEV</t>
         </is>
       </c>
       <c r="B535" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C535" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D535" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E535" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F535" s="1" t="inlineStr">
         <is>
-          <t>1713004064/IF/IAY/838505 — Construction of IAY House -IAY REG. NO. MP1337238</t>
+          <t>1713004064/IF/IAY/832444 — Construction of IAY House -IAY REG. NO. MP1154344</t>
         </is>
       </c>
       <c r="G535" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H535" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I535" s="2" t="n">
-        <v>17028</v>
+        <v>15480</v>
       </c>
       <c r="J535" s="3" t="n">
-        <v>43052</v>
+        <v>42880</v>
       </c>
       <c r="K535" s="3" t="n">
         <v>43195</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="536">
       <c r="A536" s="1" t="inlineStr">
         <is>
           <t>GANGEV</t>
         </is>
       </c>
       <c r="B536" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C536" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D536" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E536" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F536" s="1" t="inlineStr">
         <is>
-          <t>1713004064/IF/IAY/839423 — Construction of IAY House -IAY REG. NO. MP1350532</t>
+          <t>1713004064/IF/IAY/833497 — Construction of IAY House -IAY REG. NO. MP1242402</t>
         </is>
       </c>
       <c r="G536" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H536" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I536" s="2" t="n">
-        <v>15308</v>
+        <v>12668</v>
       </c>
       <c r="J536" s="3" t="n">
         <v>42882</v>
       </c>
       <c r="K536" s="3" t="n">
-        <v>43179</v>
+        <v>43770</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="537">
       <c r="A537" s="1" t="inlineStr">
         <is>
           <t>GANGEV</t>
         </is>
       </c>
       <c r="B537" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C537" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D537" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E537" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F537" s="1" t="inlineStr">
         <is>
-          <t>1713004064/IF/IAY/840293 — Construction of IAY House -IAY REG. NO. MP1362222</t>
+          <t>1713004064/IF/IAY/834572 — Construction of IAY House -IAY REG. NO. MP1269403</t>
         </is>
       </c>
       <c r="G537" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H537" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I537" s="2" t="n">
-        <v>11180</v>
+        <v>13626</v>
       </c>
       <c r="J537" s="3" t="n">
-        <v>42880</v>
+        <v>42882</v>
       </c>
       <c r="K537" s="3" t="n">
         <v>43592</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="538">
       <c r="A538" s="1" t="inlineStr">
         <is>
           <t>GANGEV</t>
         </is>
       </c>
       <c r="B538" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C538" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D538" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E538" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F538" s="1" t="inlineStr">
         <is>
-          <t>1713004064/IF/IAY/840744 — Construction of IAY House -IAY REG. NO. MP1368387</t>
+          <t>1713004064/IF/IAY/838505 — Construction of IAY House -IAY REG. NO. MP1337238</t>
         </is>
       </c>
       <c r="G538" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H538" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I538" s="2" t="n">
-        <v>15480</v>
+        <v>17028</v>
       </c>
       <c r="J538" s="3" t="n">
-        <v>42882</v>
+        <v>43052</v>
       </c>
       <c r="K538" s="3" t="n">
-        <v>43174</v>
+        <v>43195</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="539">
       <c r="A539" s="1" t="inlineStr">
         <is>
           <t>GANGEV</t>
         </is>
       </c>
       <c r="B539" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C539" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D539" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E539" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F539" s="1" t="inlineStr">
         <is>
-          <t>1713004064/IF/IAY/842053 — Construction of IAY House -IAY REG. NO. MP1385109</t>
+          <t>1713004064/IF/IAY/839423 — Construction of IAY House -IAY REG. NO. MP1350532</t>
         </is>
       </c>
       <c r="G539" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H539" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I539" s="2" t="n">
         <v>15308</v>
       </c>
       <c r="J539" s="3" t="n">
-        <v>42880</v>
+        <v>42882</v>
       </c>
       <c r="K539" s="3" t="n">
         <v>43179</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="540">
       <c r="A540" s="1" t="inlineStr">
         <is>
           <t>GANGEV</t>
         </is>
       </c>
       <c r="B540" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C540" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D540" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E540" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F540" s="1" t="inlineStr">
         <is>
-          <t>1713004064/IF/IAY/842096 — Construction of IAY House -IAY REG. NO. MP1385664</t>
+          <t>1713004064/IF/IAY/840293 — Construction of IAY House -IAY REG. NO. MP1362222</t>
         </is>
       </c>
       <c r="G540" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H540" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I540" s="2" t="n">
-        <v>15660</v>
+        <v>11180</v>
       </c>
       <c r="J540" s="3" t="n">
-        <v>43038</v>
+        <v>42880</v>
       </c>
       <c r="K540" s="3" t="n">
-        <v>43373</v>
+        <v>43592</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="541">
       <c r="A541" s="1" t="inlineStr">
         <is>
           <t>GANGEV</t>
         </is>
       </c>
       <c r="B541" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C541" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D541" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E541" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F541" s="1" t="inlineStr">
         <is>
-          <t>1713004064/IF/IAY/883346 — Construction of IAY House -IAY REG. NO. MP1908658</t>
+          <t>1713004064/IF/IAY/840744 — Construction of IAY House -IAY REG. NO. MP1368387</t>
         </is>
       </c>
       <c r="G541" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H541" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I541" s="2" t="n">
-        <v>14620</v>
+        <v>15480</v>
       </c>
       <c r="J541" s="3" t="n">
-        <v>42858</v>
+        <v>42882</v>
       </c>
       <c r="K541" s="3" t="n">
         <v>43174</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="542">
       <c r="A542" s="1" t="inlineStr">
         <is>
           <t>GANGEV</t>
         </is>
       </c>
       <c r="B542" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C542" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D542" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E542" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F542" s="1" t="inlineStr">
         <is>
-          <t>1713004064/IF/IAY/884684 — Construction of IAY House -IAY REG. NO. MP1926937</t>
+          <t>1713004064/IF/IAY/842053 — Construction of IAY House -IAY REG. NO. MP1385109</t>
         </is>
       </c>
       <c r="G542" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H542" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I542" s="2" t="n">
-        <v>15480</v>
+        <v>15308</v>
       </c>
       <c r="J542" s="3" t="n">
-        <v>42882</v>
+        <v>42880</v>
       </c>
       <c r="K542" s="3" t="n">
-        <v>43174</v>
+        <v>43179</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="543">
       <c r="A543" s="1" t="inlineStr">
         <is>
           <t>GANGEV</t>
         </is>
       </c>
       <c r="B543" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C543" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D543" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E543" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F543" s="1" t="inlineStr">
         <is>
-          <t>1713004064/IF/IAY/884732 — Construction of IAY House -IAY REG. NO. MP1927559</t>
+          <t>1713004064/IF/IAY/842096 — Construction of IAY House -IAY REG. NO. MP1385664</t>
         </is>
       </c>
       <c r="G543" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H543" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I543" s="2" t="n">
-        <v>15480</v>
+        <v>15660</v>
       </c>
       <c r="J543" s="3" t="n">
-        <v>42880</v>
+        <v>43038</v>
       </c>
       <c r="K543" s="3" t="n">
-        <v>43179</v>
+        <v>43373</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="544">
       <c r="A544" s="1" t="inlineStr">
         <is>
           <t>GANGEV</t>
         </is>
       </c>
       <c r="B544" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C544" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D544" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E544" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F544" s="1" t="inlineStr">
         <is>
-          <t>1713004064/IF/IAY/889691 — Construction of IAY House -IAY REG. NO. MP1995616</t>
+          <t>1713004064/IF/IAY/883346 — Construction of IAY House -IAY REG. NO. MP1908658</t>
         </is>
       </c>
       <c r="G544" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H544" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I544" s="2" t="n">
-        <v>15308</v>
+        <v>14620</v>
       </c>
       <c r="J544" s="3" t="n">
-        <v>42880</v>
+        <v>42858</v>
       </c>
       <c r="K544" s="3" t="n">
-        <v>43169</v>
+        <v>43174</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="545">
       <c r="A545" s="1" t="inlineStr">
         <is>
           <t>GANGEV</t>
         </is>
       </c>
       <c r="B545" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C545" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D545" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E545" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F545" s="1" t="inlineStr">
         <is>
-          <t>1713004064/IF/IAY/894867 — Construction of IAY House -IAY REG. NO. MP2063965</t>
+          <t>1713004064/IF/IAY/884684 — Construction of IAY House -IAY REG. NO. MP1926937</t>
         </is>
       </c>
       <c r="G545" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H545" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I545" s="2" t="n">
-        <v>15136</v>
+        <v>15480</v>
       </c>
       <c r="J545" s="3" t="n">
         <v>42882</v>
       </c>
       <c r="K545" s="3" t="n">
         <v>43174</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="546">
       <c r="A546" s="1" t="inlineStr">
         <is>
           <t>GANGEV</t>
         </is>
       </c>
       <c r="B546" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C546" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D546" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E546" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F546" s="1" t="inlineStr">
         <is>
-          <t>1713004064/IF/IAY/895165 — Construction of IAY House -IAY REG. NO. MP2068076</t>
+          <t>1713004064/IF/IAY/884732 — Construction of IAY House -IAY REG. NO. MP1927559</t>
         </is>
       </c>
       <c r="G546" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H546" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I546" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="J546" s="3" t="n">
-        <v>42882</v>
+        <v>42880</v>
       </c>
       <c r="K546" s="3" t="n">
-        <v>43174</v>
+        <v>43179</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="547">
       <c r="A547" s="1" t="inlineStr">
         <is>
           <t>GANGEV</t>
         </is>
       </c>
       <c r="B547" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C547" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D547" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E547" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F547" s="1" t="inlineStr">
         <is>
-          <t>1713004064/IF/IAY/896115 — Construction of IAY House -IAY REG. NO. MP2082327</t>
+          <t>1713004064/IF/IAY/889691 — Construction of IAY House -IAY REG. NO. MP1995616</t>
         </is>
       </c>
       <c r="G547" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H547" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I547" s="2" t="n">
-        <v>15480</v>
+        <v>15308</v>
       </c>
       <c r="J547" s="3" t="n">
-        <v>42883</v>
+        <v>42880</v>
       </c>
       <c r="K547" s="3" t="n">
-        <v>43136</v>
+        <v>43169</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="548">
       <c r="A548" s="1" t="inlineStr">
         <is>
           <t>GANGEV</t>
         </is>
       </c>
       <c r="B548" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C548" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D548" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E548" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F548" s="1" t="inlineStr">
         <is>
-          <t>1713004064/IF/IAY/896202 — Construction of IAY House -IAY REG. NO. MP2083350</t>
+          <t>1713004064/IF/IAY/894867 — Construction of IAY House -IAY REG. NO. MP2063965</t>
         </is>
       </c>
       <c r="G548" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H548" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I548" s="2" t="n">
-        <v>14592</v>
+        <v>15136</v>
       </c>
       <c r="J548" s="3" t="n">
-        <v>42883</v>
+        <v>42882</v>
       </c>
       <c r="K548" s="3" t="n">
-        <v>43592</v>
+        <v>43174</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="549">
       <c r="A549" s="1" t="inlineStr">
         <is>
           <t>GANGEV</t>
         </is>
       </c>
       <c r="B549" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C549" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D549" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E549" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F549" s="1" t="inlineStr">
         <is>
-          <t>1713004064/IF/IAY/896267 — Construction of IAY House -IAY REG. NO. MP2084559</t>
+          <t>1713004064/IF/IAY/895165 — Construction of IAY House -IAY REG. NO. MP2068076</t>
         </is>
       </c>
       <c r="G549" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H549" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I549" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="J549" s="3" t="n">
-        <v>42858</v>
+        <v>42882</v>
       </c>
       <c r="K549" s="3" t="n">
-        <v>43133</v>
+        <v>43174</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="550">
       <c r="A550" s="1" t="inlineStr">
         <is>
           <t>GANGEV</t>
         </is>
       </c>
       <c r="B550" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C550" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D550" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E550" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F550" s="1" t="inlineStr">
         <is>
-          <t>1713004064/IF/IAY/897598 — Construction of IAY House -IAY REG. NO. MP2103345</t>
+          <t>1713004064/IF/IAY/896115 — Construction of IAY House -IAY REG. NO. MP2082327</t>
         </is>
       </c>
       <c r="G550" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H550" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I550" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="J550" s="3" t="n">
         <v>42883</v>
       </c>
       <c r="K550" s="3" t="n">
         <v>43136</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="551">
       <c r="A551" s="1" t="inlineStr">
         <is>
           <t>GANGEV</t>
         </is>
       </c>
       <c r="B551" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C551" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D551" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E551" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F551" s="1" t="inlineStr">
         <is>
-          <t>1713004064/IF/IAY/897743 — Construction of IAY House -IAY REG. NO. MP2105492</t>
+          <t>1713004064/IF/IAY/896202 — Construction of IAY House -IAY REG. NO. MP2083350</t>
         </is>
       </c>
       <c r="G551" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H551" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I551" s="2" t="n">
-        <v>15480</v>
+        <v>14592</v>
       </c>
       <c r="J551" s="3" t="n">
         <v>42883</v>
       </c>
       <c r="K551" s="3" t="n">
-        <v>43172</v>
+        <v>43592</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="552">
       <c r="A552" s="1" t="inlineStr">
         <is>
           <t>GANGEV</t>
         </is>
       </c>
       <c r="B552" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C552" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D552" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E552" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F552" s="1" t="inlineStr">
         <is>
-          <t>1713004064/IF/IAY/897898 — Construction of IAY House -IAY REG. NO. MP2107743</t>
+          <t>1713004064/IF/IAY/896267 — Construction of IAY House -IAY REG. NO. MP2084559</t>
         </is>
       </c>
       <c r="G552" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H552" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I552" s="2" t="n">
-        <v>14620</v>
+        <v>15480</v>
       </c>
       <c r="J552" s="3" t="n">
-        <v>42987</v>
+        <v>42858</v>
       </c>
       <c r="K552" s="3" t="n">
-        <v>43195</v>
+        <v>43133</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="553">
       <c r="A553" s="1" t="inlineStr">
         <is>
           <t>GANGEV</t>
         </is>
       </c>
       <c r="B553" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C553" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D553" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E553" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F553" s="1" t="inlineStr">
         <is>
-          <t>1713004064/IF/IAY/899958 — Construction of IAY House -IAY REG. NO. MP2136622</t>
+          <t>1713004064/IF/IAY/897598 — Construction of IAY House -IAY REG. NO. MP2103345</t>
         </is>
       </c>
       <c r="G553" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H553" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I553" s="2" t="n">
-        <v>15308</v>
+        <v>15480</v>
       </c>
       <c r="J553" s="3" t="n">
-        <v>42880</v>
+        <v>42883</v>
       </c>
       <c r="K553" s="3" t="n">
-        <v>43169</v>
+        <v>43136</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="554">
       <c r="A554" s="1" t="inlineStr">
         <is>
           <t>GANGEV</t>
         </is>
       </c>
       <c r="B554" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C554" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D554" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E554" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F554" s="1" t="inlineStr">
         <is>
-          <t>1713004064/IF/IAY/901641 — Construction of IAY House -IAY REG. NO. MP2158861</t>
+          <t>1713004064/IF/IAY/897743 — Construction of IAY House -IAY REG. NO. MP2105492</t>
         </is>
       </c>
       <c r="G554" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H554" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I554" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="J554" s="3" t="n">
         <v>42883</v>
       </c>
       <c r="K554" s="3" t="n">
-        <v>43174</v>
+        <v>43172</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="555">
       <c r="A555" s="1" t="inlineStr">
         <is>
           <t>GANGEV</t>
         </is>
       </c>
       <c r="B555" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C555" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D555" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E555" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F555" s="1" t="inlineStr">
         <is>
-          <t>1713004064/IF/IAY/903735 — Construction of IAY House -IAY REG. NO. MP2189275</t>
+          <t>1713004064/IF/IAY/897898 — Construction of IAY House -IAY REG. NO. MP2107743</t>
         </is>
       </c>
       <c r="G555" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H555" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I555" s="2" t="n">
-        <v>14448</v>
+        <v>14620</v>
       </c>
       <c r="J555" s="3" t="n">
-        <v>42883</v>
+        <v>42987</v>
       </c>
       <c r="K555" s="3" t="n">
-        <v>43076</v>
+        <v>43195</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="556">
       <c r="A556" s="1" t="inlineStr">
         <is>
           <t>GANGEV</t>
         </is>
       </c>
       <c r="B556" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C556" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D556" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E556" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F556" s="1" t="inlineStr">
         <is>
-          <t>1713004064/IF/IAY/928924 — Construction of IAY House -IAY REG. NO. MP2588184</t>
+          <t>1713004064/IF/IAY/899958 — Construction of IAY House -IAY REG. NO. MP2136622</t>
         </is>
       </c>
       <c r="G556" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H556" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I556" s="2" t="n">
-        <v>15136</v>
+        <v>15308</v>
       </c>
       <c r="J556" s="3" t="n">
         <v>42880</v>
       </c>
       <c r="K556" s="3" t="n">
         <v>43169</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="557">
       <c r="A557" s="1" t="inlineStr">
         <is>
           <t>GANGEV</t>
         </is>
       </c>
       <c r="B557" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C557" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D557" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E557" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F557" s="1" t="inlineStr">
         <is>
-          <t>1713004064/IF/IAY/933145 — Construction of IAY House -IAY REG. NO. MP2676349</t>
+          <t>1713004064/IF/IAY/901641 — Construction of IAY House -IAY REG. NO. MP2158861</t>
         </is>
       </c>
       <c r="G557" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H557" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I557" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="J557" s="3" t="n">
-        <v>42880</v>
+        <v>42883</v>
       </c>
       <c r="K557" s="3" t="n">
-        <v>43169</v>
+        <v>43174</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="558">
       <c r="A558" s="1" t="inlineStr">
         <is>
           <t>GANGEV</t>
         </is>
       </c>
       <c r="B558" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C558" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D558" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E558" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F558" s="1" t="inlineStr">
         <is>
-          <t>1713004064/IF/IAY/937650 — Construction of IAY House -IAY REG. NO. MP2776696</t>
+          <t>1713004064/IF/IAY/903735 — Construction of IAY House -IAY REG. NO. MP2189275</t>
         </is>
       </c>
       <c r="G558" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H558" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I558" s="2" t="n">
-        <v>15308</v>
+        <v>14448</v>
       </c>
       <c r="J558" s="3" t="n">
         <v>42883</v>
       </c>
       <c r="K558" s="3" t="n">
-        <v>43189</v>
+        <v>43076</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="559">
       <c r="A559" s="1" t="inlineStr">
         <is>
           <t>GANGEV</t>
         </is>
       </c>
       <c r="B559" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C559" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D559" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E559" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F559" s="1" t="inlineStr">
         <is>
-          <t>1713004064/IF/IAY/964304 — Construction of IAY House -IAY REG. NO. MP3402042</t>
+          <t>1713004064/IF/IAY/928924 — Construction of IAY House -IAY REG. NO. MP2588184</t>
         </is>
       </c>
       <c r="G559" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H559" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I559" s="2" t="n">
-        <v>15480</v>
+        <v>15136</v>
       </c>
       <c r="J559" s="3" t="n">
-        <v>42969</v>
+        <v>42880</v>
       </c>
       <c r="K559" s="3" t="n">
-        <v>43136</v>
+        <v>43169</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="560">
       <c r="A560" s="1" t="inlineStr">
         <is>
           <t>GANGEV</t>
         </is>
       </c>
       <c r="B560" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C560" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D560" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E560" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F560" s="1" t="inlineStr">
         <is>
-          <t>1713004064/IF/IAY/966171 — Construction of IAY House -IAY REG. NO. MP3450608</t>
+          <t>1713004064/IF/IAY/933145 — Construction of IAY House -IAY REG. NO. MP2676349</t>
         </is>
       </c>
       <c r="G560" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H560" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I560" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="J560" s="3" t="n">
         <v>42880</v>
       </c>
       <c r="K560" s="3" t="n">
-        <v>43174</v>
+        <v>43169</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="561">
       <c r="A561" s="1" t="inlineStr">
         <is>
           <t>GANGEV</t>
         </is>
       </c>
       <c r="B561" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C561" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D561" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E561" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F561" s="1" t="inlineStr">
         <is>
-          <t>1713004064/IF/IAY/966844 — Construction of IAY House -IAY REG. NO. MP3469099</t>
+          <t>1713004064/IF/IAY/937650 — Construction of IAY House -IAY REG. NO. MP2776696</t>
         </is>
       </c>
       <c r="G561" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H561" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I561" s="2" t="n">
-        <v>15480</v>
+        <v>15308</v>
       </c>
       <c r="J561" s="3" t="n">
         <v>42883</v>
       </c>
       <c r="K561" s="3" t="n">
-        <v>43151</v>
+        <v>43189</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="562">
       <c r="A562" s="1" t="inlineStr">
         <is>
           <t>GANGEV</t>
         </is>
       </c>
       <c r="B562" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C562" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D562" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E562" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F562" s="1" t="inlineStr">
         <is>
-          <t>1713004064/IF/IAY/978438 — Construction of IAY House -IAY REG. NO. MP3818464</t>
+          <t>1713004064/IF/IAY/964304 — Construction of IAY House -IAY REG. NO. MP3402042</t>
         </is>
       </c>
       <c r="G562" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H562" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I562" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="J562" s="3" t="n">
-        <v>43020</v>
+        <v>42969</v>
       </c>
       <c r="K562" s="3" t="n">
-        <v>43168</v>
+        <v>43136</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="563">
       <c r="A563" s="1" t="inlineStr">
         <is>
           <t>GANGEV</t>
         </is>
       </c>
       <c r="B563" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C563" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D563" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E563" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F563" s="1" t="inlineStr">
         <is>
-          <t>1713004064/IF/IAY/992099 — Construction of IAY House -IAY REG. NO. MP1996310</t>
+          <t>1713004064/IF/IAY/966171 — Construction of IAY House -IAY REG. NO. MP3450608</t>
         </is>
       </c>
       <c r="G563" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H563" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I563" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="J563" s="3" t="n">
-        <v>42979</v>
+        <v>42880</v>
       </c>
       <c r="K563" s="3" t="n">
-        <v>43195</v>
+        <v>43174</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="564">
       <c r="A564" s="1" t="inlineStr">
         <is>
           <t>GANGEV</t>
         </is>
       </c>
       <c r="B564" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C564" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D564" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E564" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F564" s="1" t="inlineStr">
         <is>
-          <t>1713004064/LD/1069 — शांति धाम का निर्माण गढ TS 1069</t>
+          <t>1713004064/IF/IAY/966844 — Construction of IAY House -IAY REG. NO. MP3469099</t>
         </is>
       </c>
       <c r="G564" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H564" s="2" t="n">
-        <v>467000</v>
+        <v>15480</v>
       </c>
       <c r="I564" s="2" t="n">
-        <v>352288</v>
+        <v>15480</v>
       </c>
       <c r="J564" s="3" t="n">
-        <v>40641</v>
+        <v>42883</v>
       </c>
       <c r="K564" s="3" t="n">
-        <v>41730</v>
+        <v>43151</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="565">
       <c r="A565" s="1" t="inlineStr">
         <is>
           <t>GANGEV</t>
         </is>
       </c>
       <c r="B565" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C565" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D565" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E565" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F565" s="1" t="inlineStr">
         <is>
-          <t>1713004064/LD/22012034242464 — Ts No. 1623 मेड बंधान निर्माण मोहनलाल चिकवा/रघुनाथ चिकवा</t>
+          <t>1713004064/IF/IAY/978438 — Construction of IAY House -IAY REG. NO. MP3818464</t>
         </is>
       </c>
       <c r="G565" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H565" s="2" t="n">
-        <v>39000</v>
+        <v>15480</v>
       </c>
       <c r="I565" s="2" t="n">
-        <v>0</v>
+        <v>15480</v>
       </c>
       <c r="J565" s="3" t="n">
-        <v>42344</v>
-[...1 lines deleted...]
-      <c r="K565" s="3"/>
+        <v>43020</v>
+      </c>
+      <c r="K565" s="3" t="n">
+        <v>43168</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="566">
       <c r="A566" s="1" t="inlineStr">
         <is>
           <t>GANGEV</t>
         </is>
       </c>
       <c r="B566" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C566" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D566" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E566" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F566" s="1" t="inlineStr">
         <is>
-          <t>1713004064/LD/22012034242466 — Ts No. 1622 मेड बंधान निर्माण राजेश विश्वकर्मा /ब्रिजवासी विश्वकर्मा</t>
+          <t>1713004064/IF/IAY/992099 — Construction of IAY House -IAY REG. NO. MP1996310</t>
         </is>
       </c>
       <c r="G566" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H566" s="2" t="n">
-        <v>29000</v>
+        <v>15480</v>
       </c>
       <c r="I566" s="2" t="n">
-        <v>0</v>
+        <v>15480</v>
       </c>
       <c r="J566" s="3" t="n">
-        <v>42231</v>
-[...1 lines deleted...]
-      <c r="K566" s="3"/>
+        <v>42979</v>
+      </c>
+      <c r="K566" s="3" t="n">
+        <v>43195</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="567">
       <c r="A567" s="1" t="inlineStr">
         <is>
           <t>GANGEV</t>
         </is>
       </c>
       <c r="B567" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C567" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Land Development</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D567" s="1" t="inlineStr">
         <is>
-          <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E567" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F567" s="1" t="inlineStr">
         <is>
-          <t>1713004064/LD/22012034242475 — Ts No. 1619 मेडबंधान निर्माण रमेश विश्‍वकर्मा/केमला विश्‍वकर्मा</t>
+          <t>1713004064/LD/1069 — शांति धाम का निर्माण गढ TS 1069</t>
         </is>
       </c>
       <c r="G567" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H567" s="2" t="n">
-        <v>29000</v>
+        <v>467000</v>
       </c>
       <c r="I567" s="2" t="n">
-        <v>0</v>
+        <v>352288</v>
       </c>
       <c r="J567" s="3" t="n">
-        <v>42231</v>
-[...1 lines deleted...]
-      <c r="K567" s="3"/>
+        <v>40641</v>
+      </c>
+      <c r="K567" s="3" t="n">
+        <v>41730</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="568">
       <c r="A568" s="1" t="inlineStr">
         <is>
           <t>GANGEV</t>
         </is>
       </c>
       <c r="B568" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C568" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D568" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E568" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F568" s="1" t="inlineStr">
         <is>
-          <t>1713004064/LD/22012034242478 — Ts No. 1621 मेडबंधान निर्माण राजीवलोचन/केमला विश्‍वकर्मा</t>
+          <t>1713004064/LD/22012034242464 — Ts No. 1623 मेड बंधान निर्माण मोहनलाल चिकवा/रघुनाथ चिकवा</t>
         </is>
       </c>
       <c r="G568" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H568" s="2" t="n">
-        <v>29000</v>
+        <v>39000</v>
       </c>
       <c r="I568" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J568" s="3" t="n">
-        <v>42231</v>
+        <v>42344</v>
       </c>
       <c r="K568" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="569">
       <c r="A569" s="1" t="inlineStr">
         <is>
           <t>GANGEV</t>
         </is>
       </c>
       <c r="B569" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C569" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D569" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E569" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F569" s="1" t="inlineStr">
         <is>
-          <t>1713004064/LD/22012034256311 — भूमि शिल्प निर्माण कार्य</t>
+          <t>1713004064/LD/22012034242466 — Ts No. 1622 मेड बंधान निर्माण राजेश विश्वकर्मा /ब्रिजवासी विश्वकर्मा</t>
         </is>
       </c>
       <c r="G569" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H569" s="2" t="n">
-        <v>0</v>
+        <v>29000</v>
       </c>
       <c r="I569" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J569" s="3" t="n">
-        <v>43195</v>
+        <v>42231</v>
       </c>
       <c r="K569" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="570">
       <c r="A570" s="1" t="inlineStr">
         <is>
           <t>GANGEV</t>
         </is>
       </c>
       <c r="B570" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C570" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D570" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
         </is>
       </c>
       <c r="E570" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F570" s="1" t="inlineStr">
         <is>
-          <t>1713004064/LD/22012034268590 — मेड बधान निर्माण छोटेलाल नामदेव पिता विशेषर टी एस 1620</t>
+          <t>1713004064/LD/22012034242475 — Ts No. 1619 मेडबंधान निर्माण रमेश विश्‍वकर्मा/केमला विश्‍वकर्मा</t>
         </is>
       </c>
       <c r="G570" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H570" s="2" t="n">
         <v>29000</v>
       </c>
       <c r="I570" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J570" s="3" t="n">
-        <v>42463</v>
+        <v>42231</v>
       </c>
       <c r="K570" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="571">
       <c r="A571" s="1" t="inlineStr">
         <is>
           <t>GANGEV</t>
         </is>
       </c>
       <c r="B571" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C571" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D571" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E571" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F571" s="1" t="inlineStr">
         <is>
-          <t>1713004064/LD/22012034268592 — मेड बधान निर्माण रामावतार विश्वकर्मा पिता जमुना प्रसाद टी एस 1618</t>
+          <t>1713004064/LD/22012034242478 — Ts No. 1621 मेडबंधान निर्माण राजीवलोचन/केमला विश्‍वकर्मा</t>
         </is>
       </c>
       <c r="G571" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H571" s="2" t="n">
-        <v>39000</v>
+        <v>29000</v>
       </c>
       <c r="I571" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J571" s="3" t="n">
-        <v>42463</v>
+        <v>42231</v>
       </c>
       <c r="K571" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="572">
       <c r="A572" s="1" t="inlineStr">
         <is>
           <t>GANGEV</t>
         </is>
       </c>
       <c r="B572" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C572" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D572" s="1" t="inlineStr">
         <is>
-          <t>Land Leveling / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E572" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F572" s="1" t="inlineStr">
         <is>
-          <t>1713004064/LD/22012034295561 — खेल मैदान चंदन बाग के पास टीएस 1154</t>
+          <t>1713004064/LD/22012034256311 — भूमि शिल्प निर्माण कार्य</t>
         </is>
       </c>
       <c r="G572" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H572" s="2" t="n">
-        <v>866000</v>
+        <v>0</v>
       </c>
       <c r="I572" s="2" t="n">
-        <v>719773</v>
+        <v>0</v>
       </c>
       <c r="J572" s="3" t="n">
-        <v>42737</v>
-[...3 lines deleted...]
-      </c>
+        <v>43195</v>
+      </c>
+      <c r="K572" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="573">
       <c r="A573" s="1" t="inlineStr">
         <is>
           <t>GANGEV</t>
         </is>
       </c>
       <c r="B573" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C573" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D573" s="1" t="inlineStr">
         <is>
-          <t>Crematorium / Construction of Crematorium for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E573" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F573" s="1" t="inlineStr">
         <is>
-          <t>1713004064/LD/22012034310208 — Shantidham Nirman gram garh 4317/146686/01</t>
+          <t>1713004064/LD/22012034268590 — मेड बधान निर्माण छोटेलाल नामदेव पिता विशेषर टी एस 1620</t>
         </is>
       </c>
       <c r="G573" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H573" s="2" t="n">
-        <v>245000</v>
+        <v>29000</v>
       </c>
       <c r="I573" s="2" t="n">
-        <v>241154.31</v>
+        <v>0</v>
       </c>
       <c r="J573" s="3" t="n">
-        <v>42837</v>
-[...3 lines deleted...]
-      </c>
+        <v>42463</v>
+      </c>
+      <c r="K573" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="574">
       <c r="A574" s="1" t="inlineStr">
         <is>
           <t>GANGEV</t>
         </is>
       </c>
       <c r="B574" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C574" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D574" s="1" t="inlineStr">
         <is>
-          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E574" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F574" s="1" t="inlineStr">
         <is>
-          <t>1713004064/RC/01 — जी.एस.बी.मार्ग निर्माण नईगढी मुख्‍यमार्ग से बौरे ट</t>
+          <t>1713004064/LD/22012034268592 — मेड बधान निर्माण रामावतार विश्वकर्मा पिता जमुना प्रसाद टी एस 1618</t>
         </is>
       </c>
       <c r="G574" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H574" s="2" t="n">
-        <v>437000</v>
+        <v>39000</v>
       </c>
       <c r="I574" s="2" t="n">
-        <v>605350</v>
+        <v>0</v>
       </c>
       <c r="J574" s="3" t="n">
-        <v>39563</v>
-[...3 lines deleted...]
-      </c>
+        <v>42463</v>
+      </c>
+      <c r="K574" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="575">
       <c r="A575" s="1" t="inlineStr">
         <is>
           <t>GANGEV</t>
         </is>
       </c>
       <c r="B575" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C575" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D575" s="1" t="inlineStr">
         <is>
-          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+          <t>Land Leveling / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E575" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F575" s="1" t="inlineStr">
         <is>
-          <t>1713004064/RC/02 — सइक एवं नाली निर्माण रामसेवक गुप्‍ता से N H 7 तक गढ</t>
+          <t>1713004064/LD/22012034295561 — खेल मैदान चंदन बाग के पास टीएस 1154</t>
         </is>
       </c>
       <c r="G575" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H575" s="2" t="n">
-        <v>455000</v>
+        <v>866000</v>
       </c>
       <c r="I575" s="2" t="n">
-        <v>21675</v>
+        <v>719773</v>
       </c>
       <c r="J575" s="3" t="n">
-        <v>39605</v>
+        <v>42737</v>
       </c>
       <c r="K575" s="3" t="n">
-        <v>42179</v>
+        <v>42931</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="576">
       <c r="A576" s="1" t="inlineStr">
         <is>
           <t>GANGEV</t>
         </is>
       </c>
       <c r="B576" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C576" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D576" s="1" t="inlineStr">
         <is>
-          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+          <t>Crematorium / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E576" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F576" s="1" t="inlineStr">
         <is>
-          <t>1713004064/RC/03 — पी सी सी रोड निर्माण हरिजन बस्‍ती गढ</t>
+          <t>1713004064/LD/22012034310208 — Shantidham Nirman gram garh 4317/146686/01</t>
         </is>
       </c>
       <c r="G576" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H576" s="2" t="n">
-        <v>281000</v>
+        <v>245000</v>
       </c>
       <c r="I576" s="2" t="n">
-        <v>221122</v>
+        <v>241154.31</v>
       </c>
       <c r="J576" s="3" t="n">
-        <v>39373</v>
+        <v>42837</v>
       </c>
       <c r="K576" s="3" t="n">
-        <v>41015</v>
+        <v>43231</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="577">
       <c r="A577" s="1" t="inlineStr">
         <is>
           <t>GANGEV</t>
         </is>
       </c>
       <c r="B577" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C577" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D577" s="1" t="inlineStr">
         <is>
-          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E577" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F577" s="1" t="inlineStr">
         <is>
-          <t>1713004064/RC/04 — ग्रेवल मार्ग  मुख्‍य मार्ग से उजनहाई टोला</t>
+          <t>1713004064/RC/01 — जी.एस.बी.मार्ग निर्माण नईगढी मुख्‍यमार्ग से बौरे ट</t>
         </is>
       </c>
       <c r="G577" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H577" s="2" t="n">
-        <v>478000</v>
+        <v>437000</v>
       </c>
       <c r="I577" s="2" t="n">
-        <v>61550</v>
+        <v>605350</v>
       </c>
       <c r="J577" s="3" t="n">
-        <v>39497</v>
-[...1 lines deleted...]
-      <c r="K577" s="3"/>
+        <v>39563</v>
+      </c>
+      <c r="K577" s="3" t="n">
+        <v>42179</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="578">
       <c r="A578" s="1" t="inlineStr">
         <is>
           <t>GANGEV</t>
         </is>
       </c>
       <c r="B578" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C578" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D578" s="1" t="inlineStr">
         <is>
-          <t>Mitti Murram Road / Construction of Mitti Murram Roads for Community</t>
+          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E578" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F578" s="1" t="inlineStr">
         <is>
-          <t>1713004064/RC/1590 — मिटटी मुरूमीकरण मार्ग निर्माण नईगढी रोड से शांतधिम</t>
+          <t>1713004064/RC/02 — सइक एवं नाली निर्माण रामसेवक गुप्‍ता से N H 7 तक गढ</t>
         </is>
       </c>
       <c r="G578" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H578" s="2" t="n">
-        <v>395000</v>
+        <v>455000</v>
       </c>
       <c r="I578" s="2" t="n">
-        <v>155572</v>
+        <v>21675</v>
       </c>
       <c r="J578" s="3" t="n">
-        <v>41337</v>
+        <v>39605</v>
       </c>
       <c r="K578" s="3" t="n">
-        <v>41493</v>
+        <v>42179</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="579">
       <c r="A579" s="1" t="inlineStr">
         <is>
           <t>GANGEV</t>
         </is>
       </c>
       <c r="B579" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C579" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D579" s="1" t="inlineStr">
         <is>
-          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
+          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E579" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F579" s="1" t="inlineStr">
         <is>
-          <t>1713004064/RC/1591 — अंतरिक रोड मिटटी एवं मुरमीकरण गढसीमासे अजय सिंह के</t>
+          <t>1713004064/RC/03 — पी सी सी रोड निर्माण हरिजन बस्‍ती गढ</t>
         </is>
       </c>
       <c r="G579" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H579" s="2" t="n">
-        <v>400000</v>
+        <v>281000</v>
       </c>
       <c r="I579" s="2" t="n">
-        <v>76586.52</v>
+        <v>221122</v>
       </c>
       <c r="J579" s="3" t="n">
-        <v>41068</v>
+        <v>39373</v>
       </c>
       <c r="K579" s="3" t="n">
-        <v>42620</v>
+        <v>41015</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="580">
       <c r="A580" s="1" t="inlineStr">
         <is>
           <t>GANGEV</t>
         </is>
       </c>
       <c r="B580" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C580" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D580" s="1" t="inlineStr">
         <is>
-          <t>Mitti Murram Road / Construction of Mitti Murram Roads for Community</t>
+          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E580" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F580" s="1" t="inlineStr">
         <is>
-          <t>1713004064/RC/1592 — मिटटी मुरूमीकरण मार्ग निर्माण सामुदायिक भवन से बरग</t>
+          <t>1713004064/RC/04 — ग्रेवल मार्ग  मुख्‍य मार्ग से उजनहाई टोला</t>
         </is>
       </c>
       <c r="G580" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H580" s="2" t="n">
-        <v>0</v>
+        <v>478000</v>
       </c>
       <c r="I580" s="2" t="n">
-        <v>140168</v>
+        <v>61550</v>
       </c>
       <c r="J580" s="3" t="n">
-        <v>41306</v>
-[...3 lines deleted...]
-      </c>
+        <v>39497</v>
+      </c>
+      <c r="K580" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="581">
       <c r="A581" s="1" t="inlineStr">
         <is>
           <t>GANGEV</t>
         </is>
       </c>
       <c r="B581" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C581" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D581" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Mitti Murram Road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E581" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F581" s="1" t="inlineStr">
         <is>
-          <t>1713004064/RC/175 — आन्‍तरिक पीसीसी रोड निर्माण बुसलामन के घर से कमलभा</t>
+          <t>1713004064/RC/1590 — मिटटी मुरूमीकरण मार्ग निर्माण नईगढी रोड से शांतधिम</t>
         </is>
       </c>
       <c r="G581" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H581" s="2" t="n">
-        <v>144000</v>
+        <v>395000</v>
       </c>
       <c r="I581" s="2" t="n">
-        <v>56222</v>
+        <v>155572</v>
       </c>
       <c r="J581" s="3" t="n">
-        <v>40954</v>
+        <v>41337</v>
       </c>
       <c r="K581" s="3" t="n">
-        <v>41047</v>
+        <v>41493</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="582">
       <c r="A582" s="1" t="inlineStr">
         <is>
           <t>GANGEV</t>
         </is>
       </c>
       <c r="B582" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C582" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D582" s="1" t="inlineStr">
         <is>
           <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E582" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F582" s="1" t="inlineStr">
         <is>
-          <t>1713004064/RC/22012034167488 — मिटटी एवं मुरमीकरण मार्ग गढ नईगढी रोड से शांतिधाम</t>
+          <t>1713004064/RC/1591 — अंतरिक रोड मिटटी एवं मुरमीकरण गढसीमासे अजय सिंह के</t>
         </is>
       </c>
       <c r="G582" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H582" s="2" t="n">
-        <v>395000</v>
+        <v>400000</v>
       </c>
       <c r="I582" s="2" t="n">
-        <v>274110.8</v>
+        <v>76586.52</v>
       </c>
       <c r="J582" s="3" t="n">
-        <v>41404</v>
+        <v>41068</v>
       </c>
       <c r="K582" s="3" t="n">
-        <v>41730</v>
+        <v>42620</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="583">
       <c r="A583" s="1" t="inlineStr">
         <is>
           <t>GANGEV</t>
         </is>
       </c>
       <c r="B583" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C583" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D583" s="1" t="inlineStr">
         <is>
-          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
+          <t>Mitti Murram Road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E583" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F583" s="1" t="inlineStr">
         <is>
-          <t>1713004064/RC/22012034167489 — मिटटी एवं मुामीकरण सामुदायिक भवन से बरगद के पेड तर</t>
+          <t>1713004064/RC/1592 — मिटटी मुरूमीकरण मार्ग निर्माण सामुदायिक भवन से बरग</t>
         </is>
       </c>
       <c r="G583" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H583" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I583" s="2" t="n">
-        <v>0</v>
+        <v>140168</v>
       </c>
       <c r="J583" s="3" t="n">
-        <v>41013</v>
-[...1 lines deleted...]
-      <c r="K583" s="3"/>
+        <v>41306</v>
+      </c>
+      <c r="K583" s="3" t="n">
+        <v>41498</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="584">
       <c r="A584" s="1" t="inlineStr">
         <is>
           <t>GANGEV</t>
         </is>
       </c>
       <c r="B584" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C584" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D584" s="1" t="inlineStr">
         <is>
-          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E584" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F584" s="1" t="inlineStr">
         <is>
-          <t>1713004064/RC/22012034167490 — मिटटी एवं मुामीकरण सामुदायिक भवन से बरगद के पेड तर</t>
+          <t>1713004064/RC/175 — आन्‍तरिक पीसीसी रोड निर्माण बुसलामन के घर से कमलभा</t>
         </is>
       </c>
       <c r="G584" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H584" s="2" t="n">
-        <v>395000</v>
+        <v>144000</v>
       </c>
       <c r="I584" s="2" t="n">
-        <v>232861.56</v>
+        <v>56222</v>
       </c>
       <c r="J584" s="3" t="n">
-        <v>41418</v>
+        <v>40954</v>
       </c>
       <c r="K584" s="3" t="n">
-        <v>41730</v>
+        <v>41047</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="585">
       <c r="A585" s="1" t="inlineStr">
         <is>
           <t>GANGEV</t>
         </is>
       </c>
       <c r="B585" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C585" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D585" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E585" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F585" s="1" t="inlineStr">
         <is>
-          <t>1713004064/RC/22012034202247 — Ts no 1640 खेत सडक अहिरान बस्‍ती से उज‍रहई टोला से</t>
+          <t>1713004064/RC/22012034167488 — मिटटी एवं मुरमीकरण मार्ग गढ नईगढी रोड से शांतिधाम</t>
         </is>
       </c>
       <c r="G585" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H585" s="2" t="n">
-        <v>943000</v>
+        <v>395000</v>
       </c>
       <c r="I585" s="2" t="n">
-        <v>583805.49</v>
+        <v>274110.8</v>
       </c>
       <c r="J585" s="3" t="n">
-        <v>41672</v>
+        <v>41404</v>
       </c>
       <c r="K585" s="3" t="n">
-        <v>42633</v>
+        <v>41730</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="586">
       <c r="A586" s="1" t="inlineStr">
         <is>
           <t>GANGEV</t>
         </is>
       </c>
       <c r="B586" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C586" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D586" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E586" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F586" s="1" t="inlineStr">
         <is>
-          <t>1713004064/RC/22012034202252 — Ts no 1669 खेत सडक गढ नईगढी रोड से उजनहाई टोला तरफ</t>
+          <t>1713004064/RC/22012034167489 — मिटटी एवं मुामीकरण सामुदायिक भवन से बरगद के पेड तर</t>
         </is>
       </c>
       <c r="G586" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H586" s="2" t="n">
-        <v>780000</v>
+        <v>0</v>
       </c>
       <c r="I586" s="2" t="n">
-        <v>525060.49</v>
+        <v>0</v>
       </c>
       <c r="J586" s="3" t="n">
-        <v>41672</v>
-[...3 lines deleted...]
-      </c>
+        <v>41013</v>
+      </c>
+      <c r="K586" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="587">
       <c r="A587" s="1" t="inlineStr">
         <is>
           <t>GANGEV</t>
         </is>
       </c>
       <c r="B587" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C587" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D587" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E587" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F587" s="1" t="inlineStr">
         <is>
-          <t>1713004064/RC/22012034263675 — Pcc road nirman 150 Mtr</t>
+          <t>1713004064/RC/22012034167490 — मिटटी एवं मुामीकरण सामुदायिक भवन से बरगद के पेड तर</t>
         </is>
       </c>
       <c r="G587" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H587" s="2" t="n">
-        <v>0</v>
+        <v>395000</v>
       </c>
       <c r="I587" s="2" t="n">
-        <v>0</v>
+        <v>232861.56</v>
       </c>
       <c r="J587" s="3" t="n">
-        <v>42030</v>
-[...1 lines deleted...]
-      <c r="K587" s="3"/>
+        <v>41418</v>
+      </c>
+      <c r="K587" s="3" t="n">
+        <v>41730</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="588">
       <c r="A588" s="1" t="inlineStr">
         <is>
           <t>GANGEV</t>
         </is>
       </c>
       <c r="B588" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C588" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D588" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E588" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F588" s="1" t="inlineStr">
         <is>
-          <t>1713004064/RC/22012034318255 — पीसीसी पासी टेाला से बसोर बस्‍ती तरफ 260 मी टीएस 1153</t>
+          <t>1713004064/RC/22012034202247 — Ts no 1640 खेत सडक अहिरान बस्‍ती से उज‍रहई टोला से</t>
         </is>
       </c>
       <c r="G588" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H588" s="2" t="n">
-        <v>116000</v>
+        <v>943000</v>
       </c>
       <c r="I588" s="2" t="n">
-        <v>110554</v>
+        <v>583805.49</v>
       </c>
       <c r="J588" s="3" t="n">
-        <v>42733</v>
+        <v>41672</v>
       </c>
       <c r="K588" s="3" t="n">
-        <v>42819</v>
+        <v>42633</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="589">
       <c r="A589" s="1" t="inlineStr">
         <is>
           <t>GANGEV</t>
         </is>
       </c>
       <c r="B589" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C589" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D589" s="1" t="inlineStr">
         <is>
           <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E589" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F589" s="1" t="inlineStr">
         <is>
-          <t>1713004064/RC/22012034319862 — सुदूर ग्राम संपर्क सडक सत्‍यराज सिंह के घर से पवन सिंह के घर तरफ</t>
+          <t>1713004064/RC/22012034202252 — Ts no 1669 खेत सडक गढ नईगढी रोड से उजनहाई टोला तरफ</t>
         </is>
       </c>
       <c r="G589" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H589" s="2" t="n">
-        <v>1100000</v>
+        <v>780000</v>
       </c>
       <c r="I589" s="2" t="n">
-        <v>1021620.5</v>
+        <v>525060.49</v>
       </c>
       <c r="J589" s="3" t="n">
-        <v>42768</v>
+        <v>41672</v>
       </c>
       <c r="K589" s="3" t="n">
-        <v>43231</v>
+        <v>42633</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="590">
       <c r="A590" s="1" t="inlineStr">
         <is>
           <t>GANGEV</t>
         </is>
       </c>
       <c r="B590" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C590" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D590" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E590" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F590" s="1" t="inlineStr">
         <is>
-          <t>1713004064/RC/22012034373193 — PCC Road Nirman Nali Sahit 200 Mtr</t>
+          <t>1713004064/RC/22012034263675 — Pcc road nirman 150 Mtr</t>
         </is>
       </c>
       <c r="G590" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H590" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I590" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J590" s="3" t="n">
-        <v>44188</v>
+        <v>42030</v>
       </c>
       <c r="K590" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="591">
       <c r="A591" s="1" t="inlineStr">
         <is>
           <t>GANGEV</t>
         </is>
       </c>
       <c r="B591" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C591" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D591" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E591" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F591" s="1" t="inlineStr">
         <is>
-          <t>1713004064/RC/22012034398376 — सी० सी० रोड निर्माण नईगढ़ी मुख्य मार्ग से अनिल सिंह के घर तरफ 200 मीटर टी यस 146714/06</t>
+          <t>1713004064/RC/22012034318255 — पीसीसी पासी टेाला से बसोर बस्‍ती तरफ 260 मी टीएस 1153</t>
         </is>
       </c>
       <c r="G591" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H591" s="2" t="n">
-        <v>102000</v>
+        <v>116000</v>
       </c>
       <c r="I591" s="2" t="n">
-        <v>95736</v>
+        <v>110554</v>
       </c>
       <c r="J591" s="3" t="n">
-        <v>43520</v>
+        <v>42733</v>
       </c>
       <c r="K591" s="3" t="n">
-        <v>43992</v>
+        <v>42819</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="592">
       <c r="A592" s="1" t="inlineStr">
         <is>
           <t>GANGEV</t>
         </is>
       </c>
       <c r="B592" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C592" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D592" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E592" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F592" s="1" t="inlineStr">
         <is>
-          <t>1713004064/RC/22012034398381 — पी सी सी रोड निर्माण एन एच २७ से तेलिया मार्ग में</t>
+          <t>1713004064/RC/22012034319862 — सुदूर ग्राम संपर्क सडक सत्‍यराज सिंह के घर से पवन सिंह के घर तरफ</t>
         </is>
       </c>
       <c r="G592" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H592" s="2" t="n">
-        <v>120000</v>
+        <v>1100000</v>
       </c>
       <c r="I592" s="2" t="n">
-        <v>0</v>
+        <v>1021620.5</v>
       </c>
       <c r="J592" s="3" t="n">
-        <v>43195</v>
-[...1 lines deleted...]
-      <c r="K592" s="3"/>
+        <v>42768</v>
+      </c>
+      <c r="K592" s="3" t="n">
+        <v>43231</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="593">
       <c r="A593" s="1" t="inlineStr">
         <is>
           <t>GANGEV</t>
         </is>
       </c>
       <c r="B593" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C593" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D593" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E593" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F593" s="1" t="inlineStr">
         <is>
-          <t>1713004064/RC/22012034440792 — सी सी रोड निर्माण N.H.27 से तेलिया मार्ग में ल०250 मी० टी यस 146714/8</t>
+          <t>1713004064/RC/22012034373193 — PCC Road Nirman Nali Sahit 200 Mtr</t>
         </is>
       </c>
       <c r="G593" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H593" s="2" t="n">
-        <v>127500</v>
+        <v>0</v>
       </c>
       <c r="I593" s="2" t="n">
-        <v>68112</v>
+        <v>0</v>
       </c>
       <c r="J593" s="3" t="n">
-        <v>43593</v>
-[...1 lines deleted...]
-      <c r="K593" s="3" t="n">
         <v>44188</v>
       </c>
+      <c r="K593" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="594">
       <c r="A594" s="1" t="inlineStr">
         <is>
           <t>GANGEV</t>
         </is>
       </c>
       <c r="B594" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C594" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D594" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E594" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F594" s="1" t="inlineStr">
         <is>
-          <t>1713004064/RC/22012034671152 — आर सी सी रोड निर्माण मनीष सोंधिया से विजय सोंधिया एवं उमर मोहम्द से राजकुमार के घर तरफ</t>
+          <t>1713004064/RC/22012034398376 — सी० सी० रोड निर्माण नईगढ़ी मुख्य मार्ग से अनिल सिंह के घर तरफ 200 मीटर टी यस 146714/06</t>
         </is>
       </c>
       <c r="G594" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H594" s="2" t="n">
-        <v>18000</v>
+        <v>102000</v>
       </c>
       <c r="I594" s="2" t="n">
-        <v>0</v>
+        <v>95736</v>
       </c>
       <c r="J594" s="3" t="n">
-        <v>45156</v>
-[...1 lines deleted...]
-      <c r="K594" s="3"/>
+        <v>43520</v>
+      </c>
+      <c r="K594" s="3" t="n">
+        <v>43992</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="595">
       <c r="A595" s="1" t="inlineStr">
         <is>
           <t>GANGEV</t>
         </is>
       </c>
       <c r="B595" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C595" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D595" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E595" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F595" s="1" t="inlineStr">
         <is>
-          <t>1713004064/RC/22012034676136 — PCC road Nirman karya 200 meter GP Garh</t>
+          <t>1713004064/RC/22012034398381 — पी सी सी रोड निर्माण एन एच २७ से तेलिया मार्ग में</t>
         </is>
       </c>
       <c r="G595" s="1" t="inlineStr">
         <is>
-          <t>New</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H595" s="2" t="n">
-        <v>0</v>
+        <v>120000</v>
       </c>
       <c r="I595" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J595" s="3" t="n">
-        <v>45319</v>
+        <v>43195</v>
       </c>
       <c r="K595" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="596">
       <c r="A596" s="1" t="inlineStr">
         <is>
           <t>GANGEV</t>
         </is>
       </c>
       <c r="B596" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C596" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D596" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E596" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F596" s="1" t="inlineStr">
         <is>
-          <t>1713004064/RC/22012034845201 — PCC Road Nirman Kaushal Prajapati k ghar se Nand Kishor Pandey ke ghar taraf</t>
+          <t>1713004064/RC/22012034440792 — सी सी रोड निर्माण N.H.27 से तेलिया मार्ग में ल०250 मी० टी यस 146714/8</t>
         </is>
       </c>
       <c r="G596" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H596" s="2" t="n">
-        <v>122000</v>
+        <v>127500</v>
       </c>
       <c r="I596" s="2" t="n">
-        <v>0</v>
+        <v>68112</v>
       </c>
       <c r="J596" s="3" t="n">
-        <v>45763</v>
-[...1 lines deleted...]
-      <c r="K596" s="3"/>
+        <v>43593</v>
+      </c>
+      <c r="K596" s="3" t="n">
+        <v>44188</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="597">
       <c r="A597" s="1" t="inlineStr">
         <is>
           <t>GANGEV</t>
         </is>
       </c>
       <c r="B597" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C597" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D597" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E597" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F597" s="1" t="inlineStr">
         <is>
-          <t>1713004064/RC/493 — पीसीसी सह नाली निर्माण तिवेणी गुप्‍ता के घर से बल्‍देव तिवारी के घर तक Ts 493</t>
+          <t>1713004064/RC/22012034671152 — आर सी सी रोड निर्माण मनीष सोंधिया से विजय सोंधिया एवं उमर मोहम्द से राजकुमार के घर तरफ</t>
         </is>
       </c>
       <c r="G597" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H597" s="2" t="n">
-        <v>493000</v>
+        <v>18000</v>
       </c>
       <c r="I597" s="2" t="n">
-        <v>91184</v>
+        <v>0</v>
       </c>
       <c r="J597" s="3" t="n">
-        <v>41264</v>
-[...3 lines deleted...]
-      </c>
+        <v>45156</v>
+      </c>
+      <c r="K597" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="598">
       <c r="A598" s="1" t="inlineStr">
         <is>
           <t>GANGEV</t>
         </is>
       </c>
       <c r="B598" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C598" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D598" s="1" t="inlineStr">
         <is>
-          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E598" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F598" s="1" t="inlineStr">
         <is>
-          <t>1713004064/RC/845 — ग्रेवल मार्ग निर्माण धाराबीभा सीमासे अजय सिंह के घ</t>
+          <t>1713004064/RC/22012034676136 — PCC road Nirman karya 200 meter GP Garh</t>
         </is>
       </c>
       <c r="G598" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>New</t>
         </is>
       </c>
       <c r="H598" s="2" t="n">
-        <v>386000</v>
+        <v>0</v>
       </c>
       <c r="I598" s="2" t="n">
-        <v>58076</v>
+        <v>0</v>
       </c>
       <c r="J598" s="3" t="n">
-        <v>41061</v>
-[...3 lines deleted...]
-      </c>
+        <v>45319</v>
+      </c>
+      <c r="K598" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="599">
       <c r="A599" s="1" t="inlineStr">
         <is>
           <t>GANGEV</t>
         </is>
       </c>
       <c r="B599" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C599" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D599" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E599" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F599" s="1" t="inlineStr">
         <is>
-          <t>1713004064/RS/100/018 — निर्मल भारत शौचालय निर्माण श्री सुखलाल  कोल घर मे TSNO 100/18</t>
+          <t>1713004064/RC/22012034845201 — PCC Road Nirman Kaushal Prajapati k ghar se Nand Kishor Pandey ke ghar taraf</t>
         </is>
       </c>
       <c r="G599" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H599" s="2" t="n">
+        <v>122000</v>
+      </c>
+      <c r="I599" s="2" t="n">
         <v>0</v>
       </c>
-      <c r="I599" s="2" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="J599" s="3" t="n">
-        <v>41298</v>
-[...3 lines deleted...]
-      </c>
+        <v>45763</v>
+      </c>
+      <c r="K599" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="600">
       <c r="A600" s="1" t="inlineStr">
         <is>
           <t>GANGEV</t>
         </is>
       </c>
       <c r="B600" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C600" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D600" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E600" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F600" s="1" t="inlineStr">
         <is>
-          <t>1713004064/RS/100/1 — निर्मल भारत शौचालय निर्माण श्री रामकष्‍ण साकेत के घर मे TSNO 100/1</t>
+          <t>1713004064/RC/493 — पीसीसी सह नाली निर्माण तिवेणी गुप्‍ता के घर से बल्‍देव तिवारी के घर तक Ts 493</t>
         </is>
       </c>
       <c r="G600" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H600" s="2" t="n">
-        <v>0</v>
+        <v>493000</v>
       </c>
       <c r="I600" s="2" t="n">
-        <v>4284</v>
+        <v>91184</v>
       </c>
       <c r="J600" s="3" t="n">
-        <v>41293</v>
+        <v>41264</v>
       </c>
       <c r="K600" s="3" t="n">
-        <v>41363</v>
+        <v>41730</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="601">
       <c r="A601" s="1" t="inlineStr">
         <is>
           <t>GANGEV</t>
         </is>
       </c>
       <c r="B601" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C601" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D601" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E601" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F601" s="1" t="inlineStr">
         <is>
-          <t>1713004064/RS/100/10 — निर्मल भारत शौचालय निर्माण श्री अच्‍छेलाल कोल के घर मे TSNO 100/10</t>
+          <t>1713004064/RC/845 — ग्रेवल मार्ग निर्माण धाराबीभा सीमासे अजय सिंह के घ</t>
         </is>
       </c>
       <c r="G601" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H601" s="2" t="n">
-        <v>0</v>
+        <v>386000</v>
       </c>
       <c r="I601" s="2" t="n">
-        <v>4284</v>
+        <v>58076</v>
       </c>
       <c r="J601" s="3" t="n">
-        <v>41298</v>
+        <v>41061</v>
       </c>
       <c r="K601" s="3" t="n">
-        <v>41363</v>
+        <v>42620</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="602">
       <c r="A602" s="1" t="inlineStr">
         <is>
           <t>GANGEV</t>
         </is>
       </c>
       <c r="B602" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C602" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D602" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E602" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F602" s="1" t="inlineStr">
         <is>
-          <t>1713004064/RS/100/11 — निर्मल भारत शौचालय निर्माण श्री राजबहोर कोल के घर मे TSNO 100/11</t>
+          <t>1713004064/RS/100/018 — निर्मल भारत शौचालय निर्माण श्री सुखलाल  कोल घर मे TSNO 100/18</t>
         </is>
       </c>
       <c r="G602" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H602" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I602" s="2" t="n">
-        <v>4284</v>
+        <v>3228</v>
       </c>
       <c r="J602" s="3" t="n">
-        <v>41293</v>
+        <v>41298</v>
       </c>
       <c r="K602" s="3" t="n">
         <v>41363</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="603">
       <c r="A603" s="1" t="inlineStr">
         <is>
           <t>GANGEV</t>
         </is>
       </c>
       <c r="B603" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C603" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D603" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E603" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F603" s="1" t="inlineStr">
         <is>
-          <t>1713004064/RS/100/12 — निर्मल भारत शौचालय निर्माण श्री चन्‍द्रसेन कोल के घर मे TSNO 100/12</t>
+          <t>1713004064/RS/100/1 — निर्मल भारत शौचालय निर्माण श्री रामकष्‍ण साकेत के घर मे TSNO 100/1</t>
         </is>
       </c>
       <c r="G603" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H603" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I603" s="2" t="n">
         <v>4284</v>
       </c>
       <c r="J603" s="3" t="n">
         <v>41293</v>
       </c>
       <c r="K603" s="3" t="n">
         <v>41363</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="604">
       <c r="A604" s="1" t="inlineStr">
         <is>
           <t>GANGEV</t>
         </is>
       </c>
       <c r="B604" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C604" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D604" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E604" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F604" s="1" t="inlineStr">
         <is>
-          <t>1713004064/RS/100/13 — निर्मल भारत शौचालय निर्माण श्री गौरीशंकर कोल के घर मे TSNO 100/13</t>
+          <t>1713004064/RS/100/10 — निर्मल भारत शौचालय निर्माण श्री अच्‍छेलाल कोल के घर मे TSNO 100/10</t>
         </is>
       </c>
       <c r="G604" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H604" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I604" s="2" t="n">
         <v>4284</v>
       </c>
       <c r="J604" s="3" t="n">
-        <v>41293</v>
+        <v>41298</v>
       </c>
       <c r="K604" s="3" t="n">
         <v>41363</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="605">
       <c r="A605" s="1" t="inlineStr">
         <is>
           <t>GANGEV</t>
         </is>
       </c>
       <c r="B605" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C605" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D605" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E605" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F605" s="1" t="inlineStr">
         <is>
-          <t>1713004064/RS/100/14 — निर्मल भारत शौचालय निर्माण श्री सुकला कोल के घर मे TSNO 100/14</t>
+          <t>1713004064/RS/100/11 — निर्मल भारत शौचालय निर्माण श्री राजबहोर कोल के घर मे TSNO 100/11</t>
         </is>
       </c>
       <c r="G605" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H605" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I605" s="2" t="n">
         <v>4284</v>
       </c>
       <c r="J605" s="3" t="n">
         <v>41293</v>
       </c>
       <c r="K605" s="3" t="n">
         <v>41363</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="606">
       <c r="A606" s="1" t="inlineStr">
         <is>
           <t>GANGEV</t>
         </is>
       </c>
       <c r="B606" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C606" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D606" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E606" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F606" s="1" t="inlineStr">
         <is>
-          <t>1713004064/RS/100/15 — निर्मल भारत शौचालय निर्माण श्री भगन्‍ते कोल घर मे TSNO 100/15</t>
+          <t>1713004064/RS/100/12 — निर्मल भारत शौचालय निर्माण श्री चन्‍द्रसेन कोल के घर मे TSNO 100/12</t>
         </is>
       </c>
       <c r="G606" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H606" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I606" s="2" t="n">
         <v>4284</v>
       </c>
       <c r="J606" s="3" t="n">
         <v>41293</v>
       </c>
       <c r="K606" s="3" t="n">
         <v>41363</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="607">
       <c r="A607" s="1" t="inlineStr">
         <is>
           <t>GANGEV</t>
         </is>
       </c>
       <c r="B607" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C607" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D607" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E607" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F607" s="1" t="inlineStr">
         <is>
-          <t>1713004064/RS/100/16 — मर्यादा अभियान अंतर्गत शौचालय निर्माण विजय कोल TS 100/16</t>
+          <t>1713004064/RS/100/13 — निर्मल भारत शौचालय निर्माण श्री गौरीशंकर कोल के घर मे TSNO 100/13</t>
         </is>
       </c>
       <c r="G607" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H607" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I607" s="2" t="n">
         <v>4284</v>
       </c>
       <c r="J607" s="3" t="n">
-        <v>41301</v>
+        <v>41293</v>
       </c>
       <c r="K607" s="3" t="n">
         <v>41363</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="608">
       <c r="A608" s="1" t="inlineStr">
         <is>
           <t>GANGEV</t>
         </is>
       </c>
       <c r="B608" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C608" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D608" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E608" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F608" s="1" t="inlineStr">
         <is>
-          <t>1713004064/RS/100/17 — मर्यादा अभियान अंतर्गत शौचालय निर्माण रामकिसोरकोल  TS 100/17</t>
+          <t>1713004064/RS/100/14 — निर्मल भारत शौचालय निर्माण श्री सुकला कोल के घर मे TSNO 100/14</t>
         </is>
       </c>
       <c r="G608" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H608" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I608" s="2" t="n">
         <v>4284</v>
       </c>
       <c r="J608" s="3" t="n">
         <v>41293</v>
       </c>
       <c r="K608" s="3" t="n">
         <v>41363</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="609">
       <c r="A609" s="1" t="inlineStr">
         <is>
           <t>GANGEV</t>
         </is>
       </c>
       <c r="B609" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C609" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D609" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E609" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F609" s="1" t="inlineStr">
         <is>
-          <t>1713004064/RS/100/18 — निर्मल भारत शौचालय निर्माण श्री कल्‍लू कोल के घर मे TSNO 100/18</t>
+          <t>1713004064/RS/100/15 — निर्मल भारत शौचालय निर्माण श्री भगन्‍ते कोल घर मे TSNO 100/15</t>
         </is>
       </c>
       <c r="G609" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H609" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I609" s="2" t="n">
         <v>4284</v>
       </c>
       <c r="J609" s="3" t="n">
-        <v>41298</v>
+        <v>41293</v>
       </c>
       <c r="K609" s="3" t="n">
         <v>41363</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="610">
       <c r="A610" s="1" t="inlineStr">
         <is>
           <t>GANGEV</t>
         </is>
       </c>
       <c r="B610" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C610" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D610" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E610" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F610" s="1" t="inlineStr">
         <is>
-          <t>1713004064/RS/100/19 — निर्मल भारत शौचालय निर्माण शंकर कोल घर मे TSNO 100/19</t>
+          <t>1713004064/RS/100/16 — मर्यादा अभियान अंतर्गत शौचालय निर्माण विजय कोल TS 100/16</t>
         </is>
       </c>
       <c r="G610" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H610" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I610" s="2" t="n">
         <v>4284</v>
       </c>
       <c r="J610" s="3" t="n">
-        <v>41293</v>
+        <v>41301</v>
       </c>
       <c r="K610" s="3" t="n">
         <v>41363</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="611">
       <c r="A611" s="1" t="inlineStr">
         <is>
           <t>GANGEV</t>
         </is>
       </c>
       <c r="B611" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C611" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D611" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E611" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F611" s="1" t="inlineStr">
         <is>
-          <t>1713004064/RS/100/2 — निर्मल भारत शौचालय निर्माण श्री लालबहादुर साकेत के घर मे TSNO 100/2</t>
+          <t>1713004064/RS/100/17 — मर्यादा अभियान अंतर्गत शौचालय निर्माण रामकिसोरकोल  TS 100/17</t>
         </is>
       </c>
       <c r="G611" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H611" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I611" s="2" t="n">
         <v>4284</v>
       </c>
       <c r="J611" s="3" t="n">
         <v>41293</v>
       </c>
       <c r="K611" s="3" t="n">
         <v>41363</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="612">
       <c r="A612" s="1" t="inlineStr">
         <is>
           <t>GANGEV</t>
         </is>
       </c>
       <c r="B612" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C612" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D612" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E612" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F612" s="1" t="inlineStr">
         <is>
-          <t>1713004064/RS/100/20 — निर्मल भारत शौचालय निर्माण भैयालाल घर मे TSNO 100/20</t>
+          <t>1713004064/RS/100/18 — निर्मल भारत शौचालय निर्माण श्री कल्‍लू कोल के घर मे TSNO 100/18</t>
         </is>
       </c>
       <c r="G612" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H612" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I612" s="2" t="n">
         <v>4284</v>
       </c>
       <c r="J612" s="3" t="n">
-        <v>41293</v>
+        <v>41298</v>
       </c>
       <c r="K612" s="3" t="n">
         <v>41363</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="613">
       <c r="A613" s="1" t="inlineStr">
         <is>
           <t>GANGEV</t>
         </is>
       </c>
       <c r="B613" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C613" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D613" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E613" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F613" s="1" t="inlineStr">
         <is>
-          <t>1713004064/RS/100/21 — निर्मल भारत शौचालय निर्माण रामसिया कोल  घर मे TSNO 100/21</t>
+          <t>1713004064/RS/100/19 — निर्मल भारत शौचालय निर्माण शंकर कोल घर मे TSNO 100/19</t>
         </is>
       </c>
       <c r="G613" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H613" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I613" s="2" t="n">
         <v>4284</v>
       </c>
       <c r="J613" s="3" t="n">
-        <v>41327</v>
+        <v>41293</v>
       </c>
       <c r="K613" s="3" t="n">
         <v>41363</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="614">
       <c r="A614" s="1" t="inlineStr">
         <is>
           <t>GANGEV</t>
         </is>
       </c>
       <c r="B614" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C614" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D614" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E614" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F614" s="1" t="inlineStr">
         <is>
-          <t>1713004064/RS/100/22 — निर्मल भारत शौचालय निर्माण दददी कोल  घर मे TSNO 100/22</t>
+          <t>1713004064/RS/100/2 — निर्मल भारत शौचालय निर्माण श्री लालबहादुर साकेत के घर मे TSNO 100/2</t>
         </is>
       </c>
       <c r="G614" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H614" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I614" s="2" t="n">
         <v>4284</v>
       </c>
       <c r="J614" s="3" t="n">
-        <v>41327</v>
+        <v>41293</v>
       </c>
       <c r="K614" s="3" t="n">
         <v>41363</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="615">
       <c r="A615" s="1" t="inlineStr">
         <is>
           <t>GANGEV</t>
         </is>
       </c>
       <c r="B615" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C615" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D615" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E615" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F615" s="1" t="inlineStr">
         <is>
-          <t>1713004064/RS/100/23 — निर्मल भारत शौचालय निर्माण रामजी कोल  घर मे TSNO 100/23</t>
+          <t>1713004064/RS/100/20 — निर्मल भारत शौचालय निर्माण भैयालाल घर मे TSNO 100/20</t>
         </is>
       </c>
       <c r="G615" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H615" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I615" s="2" t="n">
         <v>4284</v>
       </c>
       <c r="J615" s="3" t="n">
-        <v>41327</v>
+        <v>41293</v>
       </c>
       <c r="K615" s="3" t="n">
         <v>41363</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="616">
       <c r="A616" s="1" t="inlineStr">
         <is>
           <t>GANGEV</t>
         </is>
       </c>
       <c r="B616" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C616" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D616" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E616" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F616" s="1" t="inlineStr">
         <is>
-          <t>1713004064/RS/100/24 — निर्मल भारत शौचालय निर्माण भैयालाल कोल  घर मे TSNO 100/24</t>
+          <t>1713004064/RS/100/21 — निर्मल भारत शौचालय निर्माण रामसिया कोल  घर मे TSNO 100/21</t>
         </is>
       </c>
       <c r="G616" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H616" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I616" s="2" t="n">
         <v>4284</v>
       </c>
       <c r="J616" s="3" t="n">
         <v>41327</v>
       </c>
       <c r="K616" s="3" t="n">
         <v>41363</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="617">
       <c r="A617" s="1" t="inlineStr">
         <is>
           <t>GANGEV</t>
         </is>
       </c>
       <c r="B617" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C617" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D617" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E617" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F617" s="1" t="inlineStr">
         <is>
-          <t>1713004064/RS/100/25 — निर्मल भारत शौचालय निर्माण रावेन्‍द्र कोल  घर मे TSNO 100/25</t>
+          <t>1713004064/RS/100/22 — निर्मल भारत शौचालय निर्माण दददी कोल  घर मे TSNO 100/22</t>
         </is>
       </c>
       <c r="G617" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H617" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I617" s="2" t="n">
         <v>4284</v>
       </c>
       <c r="J617" s="3" t="n">
         <v>41327</v>
       </c>
       <c r="K617" s="3" t="n">
         <v>41363</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="618">
       <c r="A618" s="1" t="inlineStr">
         <is>
           <t>GANGEV</t>
         </is>
       </c>
       <c r="B618" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C618" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D618" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E618" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F618" s="1" t="inlineStr">
         <is>
-          <t>1713004064/RS/100/26 — निर्मल भारत शौचालय निर्माण प्रजापति कोल  घर मे TSNO 100/26</t>
+          <t>1713004064/RS/100/23 — निर्मल भारत शौचालय निर्माण रामजी कोल  घर मे TSNO 100/23</t>
         </is>
       </c>
       <c r="G618" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H618" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I618" s="2" t="n">
         <v>4284</v>
       </c>
       <c r="J618" s="3" t="n">
         <v>41327</v>
       </c>
       <c r="K618" s="3" t="n">
         <v>41363</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="619">
       <c r="A619" s="1" t="inlineStr">
         <is>
           <t>GANGEV</t>
         </is>
       </c>
       <c r="B619" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C619" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D619" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E619" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F619" s="1" t="inlineStr">
         <is>
-          <t>1713004064/RS/100/27 — निर्मल भारत शौचालय निर्माण सुकला प्रजापति घर मे TSNO 100/27</t>
+          <t>1713004064/RS/100/24 — निर्मल भारत शौचालय निर्माण भैयालाल कोल  घर मे TSNO 100/24</t>
         </is>
       </c>
       <c r="G619" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H619" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I619" s="2" t="n">
         <v>4284</v>
       </c>
       <c r="J619" s="3" t="n">
         <v>41327</v>
       </c>
       <c r="K619" s="3" t="n">
         <v>41363</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="620">
       <c r="A620" s="1" t="inlineStr">
         <is>
           <t>GANGEV</t>
         </is>
       </c>
       <c r="B620" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C620" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D620" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E620" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F620" s="1" t="inlineStr">
         <is>
-          <t>1713004064/RS/100/28 — निर्मल भारत शौचालय निर्माण रामनाथ प्रजापति घर मे TSNO 100/28</t>
+          <t>1713004064/RS/100/25 — निर्मल भारत शौचालय निर्माण रावेन्‍द्र कोल  घर मे TSNO 100/25</t>
         </is>
       </c>
       <c r="G620" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H620" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I620" s="2" t="n">
         <v>4284</v>
       </c>
       <c r="J620" s="3" t="n">
         <v>41327</v>
       </c>
       <c r="K620" s="3" t="n">
         <v>41363</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="621">
       <c r="A621" s="1" t="inlineStr">
         <is>
           <t>GANGEV</t>
         </is>
       </c>
       <c r="B621" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C621" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D621" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E621" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F621" s="1" t="inlineStr">
         <is>
-          <t>1713004064/RS/100/29 — निर्मल भारत शौचालय निर्माण राजेन्‍द्र प्रजापति घर मे TSNO 100/29</t>
+          <t>1713004064/RS/100/26 — निर्मल भारत शौचालय निर्माण प्रजापति कोल  घर मे TSNO 100/26</t>
         </is>
       </c>
       <c r="G621" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H621" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I621" s="2" t="n">
         <v>4284</v>
       </c>
       <c r="J621" s="3" t="n">
         <v>41327</v>
       </c>
       <c r="K621" s="3" t="n">
         <v>41363</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="622">
       <c r="A622" s="1" t="inlineStr">
         <is>
           <t>GANGEV</t>
         </is>
       </c>
       <c r="B622" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C622" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D622" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E622" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F622" s="1" t="inlineStr">
         <is>
-          <t>1713004064/RS/100/3 — निर्मल भारत शौचालय निर्माण श्री हीरालाल कोल के घर मे TSNO 100/3</t>
+          <t>1713004064/RS/100/27 — निर्मल भारत शौचालय निर्माण सुकला प्रजापति घर मे TSNO 100/27</t>
         </is>
       </c>
       <c r="G622" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H622" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I622" s="2" t="n">
         <v>4284</v>
       </c>
       <c r="J622" s="3" t="n">
-        <v>41293</v>
+        <v>41327</v>
       </c>
       <c r="K622" s="3" t="n">
         <v>41363</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="623">
       <c r="A623" s="1" t="inlineStr">
         <is>
           <t>GANGEV</t>
         </is>
       </c>
       <c r="B623" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C623" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D623" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E623" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F623" s="1" t="inlineStr">
         <is>
-          <t>1713004064/RS/100/30 — निर्मल भारत शौचालय निर्माण कैलाश प्रजापति घर मे TSNO 100/30</t>
+          <t>1713004064/RS/100/28 — निर्मल भारत शौचालय निर्माण रामनाथ प्रजापति घर मे TSNO 100/28</t>
         </is>
       </c>
       <c r="G623" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H623" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I623" s="2" t="n">
         <v>4284</v>
       </c>
       <c r="J623" s="3" t="n">
         <v>41327</v>
       </c>
       <c r="K623" s="3" t="n">
         <v>41363</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="624">
       <c r="A624" s="1" t="inlineStr">
         <is>
           <t>GANGEV</t>
         </is>
       </c>
       <c r="B624" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C624" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D624" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E624" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F624" s="1" t="inlineStr">
         <is>
-          <t>1713004064/RS/100/31 — निर्मल भारत शौचालय निर्माण जिगरी प्रजापति घर मे TSNO 100/31</t>
+          <t>1713004064/RS/100/29 — निर्मल भारत शौचालय निर्माण राजेन्‍द्र प्रजापति घर मे TSNO 100/29</t>
         </is>
       </c>
       <c r="G624" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H624" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I624" s="2" t="n">
         <v>4284</v>
       </c>
       <c r="J624" s="3" t="n">
         <v>41327</v>
       </c>
       <c r="K624" s="3" t="n">
         <v>41363</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="625">
       <c r="A625" s="1" t="inlineStr">
         <is>
           <t>GANGEV</t>
         </is>
       </c>
       <c r="B625" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C625" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D625" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E625" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F625" s="1" t="inlineStr">
         <is>
-          <t>1713004064/RS/100/32 — निर्मल भारत शौचालय निर्माण मिठाईलाल प्रजापति घर मे TSNO 100/32</t>
+          <t>1713004064/RS/100/3 — निर्मल भारत शौचालय निर्माण श्री हीरालाल कोल के घर मे TSNO 100/3</t>
         </is>
       </c>
       <c r="G625" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H625" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I625" s="2" t="n">
-        <v>3228</v>
+        <v>4284</v>
       </c>
       <c r="J625" s="3" t="n">
-        <v>41327</v>
+        <v>41293</v>
       </c>
       <c r="K625" s="3" t="n">
         <v>41363</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="626">
       <c r="A626" s="1" t="inlineStr">
         <is>
           <t>GANGEV</t>
         </is>
       </c>
       <c r="B626" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C626" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D626" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E626" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F626" s="1" t="inlineStr">
         <is>
-          <t>1713004064/RS/100/33 — निर्मल भारत शौचालय निर्माण वशिष्‍ठ कोल घर मे TSNO 100/33</t>
+          <t>1713004064/RS/100/30 — निर्मल भारत शौचालय निर्माण कैलाश प्रजापति घर मे TSNO 100/30</t>
         </is>
       </c>
       <c r="G626" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H626" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I626" s="2" t="n">
         <v>4284</v>
       </c>
       <c r="J626" s="3" t="n">
-        <v>41347</v>
+        <v>41327</v>
       </c>
       <c r="K626" s="3" t="n">
         <v>41363</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="627">
       <c r="A627" s="1" t="inlineStr">
         <is>
           <t>GANGEV</t>
         </is>
       </c>
       <c r="B627" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C627" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D627" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E627" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F627" s="1" t="inlineStr">
         <is>
-          <t>1713004064/RS/100/34 — निर्मल भारत शौचालय निर्माण लल्‍लू कोल घर मे TSNO 100/34</t>
+          <t>1713004064/RS/100/31 — निर्मल भारत शौचालय निर्माण जिगरी प्रजापति घर मे TSNO 100/31</t>
         </is>
       </c>
       <c r="G627" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H627" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I627" s="2" t="n">
         <v>4284</v>
       </c>
       <c r="J627" s="3" t="n">
-        <v>41331</v>
+        <v>41327</v>
       </c>
       <c r="K627" s="3" t="n">
         <v>41363</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="628">
       <c r="A628" s="1" t="inlineStr">
         <is>
           <t>GANGEV</t>
         </is>
       </c>
       <c r="B628" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C628" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D628" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E628" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F628" s="1" t="inlineStr">
         <is>
-          <t>1713004064/RS/100/35 — निर्मल भारत शौचालय निर्माण बैसाखू प्रजापति घर मे TSNO 100/35</t>
+          <t>1713004064/RS/100/32 — निर्मल भारत शौचालय निर्माण मिठाईलाल प्रजापति घर मे TSNO 100/32</t>
         </is>
       </c>
       <c r="G628" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H628" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I628" s="2" t="n">
-        <v>4284</v>
+        <v>3228</v>
       </c>
       <c r="J628" s="3" t="n">
-        <v>41331</v>
+        <v>41327</v>
       </c>
       <c r="K628" s="3" t="n">
         <v>41363</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="629">
       <c r="A629" s="1" t="inlineStr">
         <is>
           <t>GANGEV</t>
         </is>
       </c>
       <c r="B629" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C629" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D629" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E629" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F629" s="1" t="inlineStr">
         <is>
-          <t>1713004064/RS/100/36 — निर्मल भारत शौचालय निर्माण सन्‍तोष प्रजापति घर मे TSNO 100/36</t>
+          <t>1713004064/RS/100/33 — निर्मल भारत शौचालय निर्माण वशिष्‍ठ कोल घर मे TSNO 100/33</t>
         </is>
       </c>
       <c r="G629" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H629" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I629" s="2" t="n">
         <v>4284</v>
       </c>
       <c r="J629" s="3" t="n">
-        <v>41331</v>
+        <v>41347</v>
       </c>
       <c r="K629" s="3" t="n">
         <v>41363</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="630">
       <c r="A630" s="1" t="inlineStr">
         <is>
           <t>GANGEV</t>
         </is>
       </c>
       <c r="B630" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C630" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D630" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E630" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F630" s="1" t="inlineStr">
         <is>
-          <t>1713004064/RS/100/37 — निर्मल भारत शौचालय निर्माण गिरिजा प्रजापति घर मे TSNO 100/37</t>
+          <t>1713004064/RS/100/34 — निर्मल भारत शौचालय निर्माण लल्‍लू कोल घर मे TSNO 100/34</t>
         </is>
       </c>
       <c r="G630" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H630" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I630" s="2" t="n">
         <v>4284</v>
       </c>
       <c r="J630" s="3" t="n">
         <v>41331</v>
       </c>
       <c r="K630" s="3" t="n">
         <v>41363</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="631">
       <c r="A631" s="1" t="inlineStr">
         <is>
           <t>GANGEV</t>
         </is>
       </c>
       <c r="B631" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C631" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D631" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E631" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F631" s="1" t="inlineStr">
         <is>
-          <t>1713004064/RS/100/38 — निर्मल भारत शौचालय निर्माण ममता कोल घर मे TSNO 100/38</t>
+          <t>1713004064/RS/100/35 — निर्मल भारत शौचालय निर्माण बैसाखू प्रजापति घर मे TSNO 100/35</t>
         </is>
       </c>
       <c r="G631" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H631" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I631" s="2" t="n">
         <v>4284</v>
       </c>
       <c r="J631" s="3" t="n">
         <v>41331</v>
       </c>
       <c r="K631" s="3" t="n">
         <v>41363</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="632">
       <c r="A632" s="1" t="inlineStr">
         <is>
           <t>GANGEV</t>
         </is>
       </c>
       <c r="B632" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C632" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D632" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E632" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F632" s="1" t="inlineStr">
         <is>
-          <t>1713004064/RS/100/4 — निर्मल भारत शौचालय निर्माण श्री छोटेलाल कोल के घर मे TSNO 100/4</t>
+          <t>1713004064/RS/100/36 — निर्मल भारत शौचालय निर्माण सन्‍तोष प्रजापति घर मे TSNO 100/36</t>
         </is>
       </c>
       <c r="G632" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H632" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I632" s="2" t="n">
         <v>4284</v>
       </c>
       <c r="J632" s="3" t="n">
-        <v>41298</v>
+        <v>41331</v>
       </c>
       <c r="K632" s="3" t="n">
         <v>41363</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="633">
       <c r="A633" s="1" t="inlineStr">
         <is>
           <t>GANGEV</t>
         </is>
       </c>
       <c r="B633" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C633" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D633" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E633" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F633" s="1" t="inlineStr">
         <is>
-          <t>1713004064/RS/100/40 — निर्मल भारत शौचालय निर्माण रजनीश प्रजापति घर मे TSNO 100/40</t>
+          <t>1713004064/RS/100/37 — निर्मल भारत शौचालय निर्माण गिरिजा प्रजापति घर मे TSNO 100/37</t>
         </is>
       </c>
       <c r="G633" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H633" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I633" s="2" t="n">
-        <v>3228</v>
+        <v>4284</v>
       </c>
       <c r="J633" s="3" t="n">
         <v>41331</v>
       </c>
       <c r="K633" s="3" t="n">
         <v>41363</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="634">
       <c r="A634" s="1" t="inlineStr">
         <is>
           <t>GANGEV</t>
         </is>
       </c>
       <c r="B634" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C634" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D634" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E634" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F634" s="1" t="inlineStr">
         <is>
-          <t>1713004064/RS/100/41 — निर्मल भारत शौचालय निर्माण रामसहाय प्रजापति घर मे TSNO 100/41</t>
+          <t>1713004064/RS/100/38 — निर्मल भारत शौचालय निर्माण ममता कोल घर मे TSNO 100/38</t>
         </is>
       </c>
       <c r="G634" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H634" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I634" s="2" t="n">
-        <v>2700</v>
+        <v>4284</v>
       </c>
       <c r="J634" s="3" t="n">
-        <v>41348</v>
+        <v>41331</v>
       </c>
       <c r="K634" s="3" t="n">
         <v>41363</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="635">
       <c r="A635" s="1" t="inlineStr">
         <is>
           <t>GANGEV</t>
         </is>
       </c>
       <c r="B635" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C635" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D635" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E635" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F635" s="1" t="inlineStr">
         <is>
-          <t>1713004064/RS/100/42 — निर्मल भारत शौचालय निर्माण शिवप्रसाद प्रजापति घर मे TSNO 100/42</t>
+          <t>1713004064/RS/100/4 — निर्मल भारत शौचालय निर्माण श्री छोटेलाल कोल के घर मे TSNO 100/4</t>
         </is>
       </c>
       <c r="G635" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H635" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I635" s="2" t="n">
-        <v>2700</v>
+        <v>4284</v>
       </c>
       <c r="J635" s="3" t="n">
-        <v>41348</v>
+        <v>41298</v>
       </c>
       <c r="K635" s="3" t="n">
         <v>41363</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="636">
       <c r="A636" s="1" t="inlineStr">
         <is>
           <t>GANGEV</t>
         </is>
       </c>
       <c r="B636" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C636" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D636" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E636" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F636" s="1" t="inlineStr">
         <is>
-          <t>1713004064/RS/100/43 — निर्मल भारत शौचालय निर्माण देवेन्‍द्र कोल घर मे TSNO 100/43</t>
+          <t>1713004064/RS/100/40 — निर्मल भारत शौचालय निर्माण रजनीश प्रजापति घर मे TSNO 100/40</t>
         </is>
       </c>
       <c r="G636" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H636" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I636" s="2" t="n">
-        <v>4284</v>
+        <v>3228</v>
       </c>
       <c r="J636" s="3" t="n">
         <v>41331</v>
       </c>
       <c r="K636" s="3" t="n">
         <v>41363</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="637">
       <c r="A637" s="1" t="inlineStr">
         <is>
           <t>GANGEV</t>
         </is>
       </c>
       <c r="B637" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C637" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D637" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E637" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F637" s="1" t="inlineStr">
         <is>
-          <t>1713004064/RS/100/44 — मर्यादा अभियान अंतर्गत शौचालय निर्माण गोपाल कोल Ts 100/44</t>
+          <t>1713004064/RS/100/41 — निर्मल भारत शौचालय निर्माण रामसहाय प्रजापति घर मे TSNO 100/41</t>
         </is>
       </c>
       <c r="G637" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H637" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I637" s="2" t="n">
-        <v>4284</v>
+        <v>2700</v>
       </c>
       <c r="J637" s="3" t="n">
-        <v>41342</v>
+        <v>41348</v>
       </c>
       <c r="K637" s="3" t="n">
         <v>41363</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="638">
       <c r="A638" s="1" t="inlineStr">
         <is>
           <t>GANGEV</t>
         </is>
       </c>
       <c r="B638" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C638" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D638" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E638" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F638" s="1" t="inlineStr">
         <is>
-          <t>1713004064/RS/100/45 — मर्यादा अभियान अंतर्गत शौचालय निर्माण संभूबाई Ts 100/45</t>
+          <t>1713004064/RS/100/42 — निर्मल भारत शौचालय निर्माण शिवप्रसाद प्रजापति घर मे TSNO 100/42</t>
         </is>
       </c>
       <c r="G638" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H638" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I638" s="2" t="n">
-        <v>4284</v>
+        <v>2700</v>
       </c>
       <c r="J638" s="3" t="n">
-        <v>41337</v>
+        <v>41348</v>
       </c>
       <c r="K638" s="3" t="n">
         <v>41363</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="639">
       <c r="A639" s="1" t="inlineStr">
         <is>
           <t>GANGEV</t>
         </is>
       </c>
       <c r="B639" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C639" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D639" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E639" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F639" s="1" t="inlineStr">
         <is>
-          <t>1713004064/RS/100/46 — मर्यादा अभियान अंतर्गत शौचालय निर्माण दिलीप नार्अ  Ts 100/44</t>
+          <t>1713004064/RS/100/43 — निर्मल भारत शौचालय निर्माण देवेन्‍द्र कोल घर मे TSNO 100/43</t>
         </is>
       </c>
       <c r="G639" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H639" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I639" s="2" t="n">
         <v>4284</v>
       </c>
       <c r="J639" s="3" t="n">
-        <v>41342</v>
+        <v>41331</v>
       </c>
       <c r="K639" s="3" t="n">
         <v>41363</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="640">
       <c r="A640" s="1" t="inlineStr">
         <is>
           <t>GANGEV</t>
         </is>
       </c>
       <c r="B640" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C640" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D640" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E640" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F640" s="1" t="inlineStr">
         <is>
-          <t>1713004064/RS/100/47 — मर्यादा अभियान अंतर्गत शौचालय निर्माण सोभनाथ यादव Ts 100/47</t>
+          <t>1713004064/RS/100/44 — मर्यादा अभियान अंतर्गत शौचालय निर्माण गोपाल कोल Ts 100/44</t>
         </is>
       </c>
       <c r="G640" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H640" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I640" s="2" t="n">
         <v>4284</v>
       </c>
       <c r="J640" s="3" t="n">
-        <v>41348</v>
+        <v>41342</v>
       </c>
       <c r="K640" s="3" t="n">
         <v>41363</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="641">
       <c r="A641" s="1" t="inlineStr">
         <is>
           <t>GANGEV</t>
         </is>
       </c>
       <c r="B641" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C641" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D641" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E641" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F641" s="1" t="inlineStr">
         <is>
-          <t>1713004064/RS/100/48 — मर्यादा अभियान अंतर्गत शौचालय निर्माण रामसजीवन यादव Ts 100/48</t>
+          <t>1713004064/RS/100/45 — मर्यादा अभियान अंतर्गत शौचालय निर्माण संभूबाई Ts 100/45</t>
         </is>
       </c>
       <c r="G641" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H641" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I641" s="2" t="n">
         <v>4284</v>
       </c>
       <c r="J641" s="3" t="n">
-        <v>41348</v>
+        <v>41337</v>
       </c>
       <c r="K641" s="3" t="n">
         <v>41363</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="642">
       <c r="A642" s="1" t="inlineStr">
         <is>
           <t>GANGEV</t>
         </is>
       </c>
       <c r="B642" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C642" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D642" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E642" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F642" s="1" t="inlineStr">
         <is>
-          <t>1713004064/RS/100/49 — मर्यादा अभियान अंतर्गत शौचालय निर्माण ईश्‍वरदीन यादव  Ts 100/49</t>
+          <t>1713004064/RS/100/46 — मर्यादा अभियान अंतर्गत शौचालय निर्माण दिलीप नार्अ  Ts 100/44</t>
         </is>
       </c>
       <c r="G642" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H642" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I642" s="2" t="n">
         <v>4284</v>
       </c>
       <c r="J642" s="3" t="n">
-        <v>41347</v>
+        <v>41342</v>
       </c>
       <c r="K642" s="3" t="n">
         <v>41363</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="643">
       <c r="A643" s="1" t="inlineStr">
         <is>
           <t>GANGEV</t>
         </is>
       </c>
       <c r="B643" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C643" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D643" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E643" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F643" s="1" t="inlineStr">
         <is>
-          <t>1713004064/RS/100/50 — मर्यादा अभियान अंतर्गत शौचालय निर्माण राजेन्‍द्र नाई Ts 100/50</t>
+          <t>1713004064/RS/100/47 — मर्यादा अभियान अंतर्गत शौचालय निर्माण सोभनाथ यादव Ts 100/47</t>
         </is>
       </c>
       <c r="G643" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H643" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I643" s="2" t="n">
         <v>4284</v>
       </c>
       <c r="J643" s="3" t="n">
-        <v>41347</v>
+        <v>41348</v>
       </c>
       <c r="K643" s="3" t="n">
         <v>41363</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="644">
       <c r="A644" s="1" t="inlineStr">
         <is>
           <t>GANGEV</t>
         </is>
       </c>
       <c r="B644" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C644" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D644" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E644" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F644" s="1" t="inlineStr">
         <is>
-          <t>1713004064/RS/100/6 — निर्मल भारत शौचालय निर्माण श्री केमला कोल के घर मे TSNO 100/6</t>
+          <t>1713004064/RS/100/48 — मर्यादा अभियान अंतर्गत शौचालय निर्माण रामसजीवन यादव Ts 100/48</t>
         </is>
       </c>
       <c r="G644" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H644" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I644" s="2" t="n">
         <v>4284</v>
       </c>
       <c r="J644" s="3" t="n">
-        <v>41298</v>
+        <v>41348</v>
       </c>
       <c r="K644" s="3" t="n">
         <v>41363</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="645">
       <c r="A645" s="1" t="inlineStr">
         <is>
           <t>GANGEV</t>
         </is>
       </c>
       <c r="B645" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C645" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D645" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E645" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F645" s="1" t="inlineStr">
         <is>
-          <t>1713004064/RS/100/7 — निर्मल भारत शौचालय निर्माण श्री श्‍यामलाल कोल के घर मे TSNO 100/7</t>
+          <t>1713004064/RS/100/49 — मर्यादा अभियान अंतर्गत शौचालय निर्माण ईश्‍वरदीन यादव  Ts 100/49</t>
         </is>
       </c>
       <c r="G645" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H645" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I645" s="2" t="n">
         <v>4284</v>
       </c>
       <c r="J645" s="3" t="n">
-        <v>41293</v>
+        <v>41347</v>
       </c>
       <c r="K645" s="3" t="n">
         <v>41363</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="646">
       <c r="A646" s="1" t="inlineStr">
         <is>
           <t>GANGEV</t>
         </is>
       </c>
       <c r="B646" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C646" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D646" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E646" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F646" s="1" t="inlineStr">
         <is>
-          <t>1713004064/RS/100/8 — निर्मल भारत शौचालय निर्माण श्री समन कोल के घर मे TSNO 100/8</t>
+          <t>1713004064/RS/100/50 — मर्यादा अभियान अंतर्गत शौचालय निर्माण राजेन्‍द्र नाई Ts 100/50</t>
         </is>
       </c>
       <c r="G646" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H646" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I646" s="2" t="n">
         <v>4284</v>
       </c>
       <c r="J646" s="3" t="n">
-        <v>41298</v>
+        <v>41347</v>
       </c>
       <c r="K646" s="3" t="n">
         <v>41363</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="647">
       <c r="A647" s="1" t="inlineStr">
         <is>
           <t>GANGEV</t>
         </is>
       </c>
       <c r="B647" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C647" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D647" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E647" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F647" s="1" t="inlineStr">
         <is>
-          <t>1713004064/RS/100/9 — निर्मल भारत शौचालय निर्माण श्री छोटेलाल कोल के घर मे TSNO 100/9</t>
+          <t>1713004064/RS/100/6 — निर्मल भारत शौचालय निर्माण श्री केमला कोल के घर मे TSNO 100/6</t>
         </is>
       </c>
       <c r="G647" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H647" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I647" s="2" t="n">
-        <v>3228</v>
+        <v>4284</v>
       </c>
       <c r="J647" s="3" t="n">
-        <v>41296</v>
+        <v>41298</v>
       </c>
       <c r="K647" s="3" t="n">
         <v>41363</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="648">
       <c r="A648" s="1" t="inlineStr">
         <is>
           <t>GANGEV</t>
         </is>
       </c>
       <c r="B648" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C648" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D648" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E648" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F648" s="1" t="inlineStr">
         <is>
-          <t>1713004064/RS/15183 — मर्यादा अभियान अंतर्गत्‍ शौचालय निर्माण राकेश सोधि</t>
+          <t>1713004064/RS/100/7 — निर्मल भारत शौचालय निर्माण श्री श्‍यामलाल कोल के घर मे TSNO 100/7</t>
         </is>
       </c>
       <c r="G648" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H648" s="2" t="n">
-        <v>4400</v>
+        <v>0</v>
       </c>
       <c r="I648" s="2" t="n">
-        <v>1752</v>
+        <v>4284</v>
       </c>
       <c r="J648" s="3" t="n">
-        <v>41388</v>
+        <v>41293</v>
       </c>
       <c r="K648" s="3" t="n">
-        <v>41435</v>
+        <v>41363</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="649">
       <c r="A649" s="1" t="inlineStr">
         <is>
           <t>GANGEV</t>
         </is>
       </c>
       <c r="B649" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C649" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D649" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E649" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F649" s="1" t="inlineStr">
         <is>
-          <t>1713004064/RS/15207 — मर्यादा अभियान रामदास सोधिया शौचालय निर्माण</t>
+          <t>1713004064/RS/100/8 — निर्मल भारत शौचालय निर्माण श्री समन कोल के घर मे TSNO 100/8</t>
         </is>
       </c>
       <c r="G649" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H649" s="2" t="n">
-        <v>4400</v>
+        <v>0</v>
       </c>
       <c r="I649" s="2" t="n">
-        <v>1752</v>
+        <v>4284</v>
       </c>
       <c r="J649" s="3" t="n">
-        <v>41388</v>
+        <v>41298</v>
       </c>
       <c r="K649" s="3" t="n">
-        <v>41435</v>
+        <v>41363</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="650">
       <c r="A650" s="1" t="inlineStr">
         <is>
           <t>GANGEV</t>
         </is>
       </c>
       <c r="B650" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C650" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D650" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E650" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F650" s="1" t="inlineStr">
         <is>
-          <t>1713004064/RS/15208 — मर्यादा अभियान राजबहादर सोंधिया  शौचालय निर्माण</t>
+          <t>1713004064/RS/100/9 — निर्मल भारत शौचालय निर्माण श्री छोटेलाल कोल के घर मे TSNO 100/9</t>
         </is>
       </c>
       <c r="G650" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H650" s="2" t="n">
-        <v>4400</v>
+        <v>0</v>
       </c>
       <c r="I650" s="2" t="n">
-        <v>1752</v>
+        <v>3228</v>
       </c>
       <c r="J650" s="3" t="n">
-        <v>41388</v>
+        <v>41296</v>
       </c>
       <c r="K650" s="3" t="n">
-        <v>41435</v>
+        <v>41363</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="651">
       <c r="A651" s="1" t="inlineStr">
         <is>
           <t>GANGEV</t>
         </is>
       </c>
       <c r="B651" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C651" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D651" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E651" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F651" s="1" t="inlineStr">
         <is>
-          <t>1713004064/RS/15209 — मर्यादा अभियान शंकर कोल  शौचालय निर्माण</t>
+          <t>1713004064/RS/15183 — मर्यादा अभियान अंतर्गत्‍ शौचालय निर्माण राकेश सोधि</t>
         </is>
       </c>
       <c r="G651" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H651" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I651" s="2" t="n">
         <v>1752</v>
       </c>
       <c r="J651" s="3" t="n">
         <v>41388</v>
       </c>
       <c r="K651" s="3" t="n">
         <v>41435</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="652">
       <c r="A652" s="1" t="inlineStr">
         <is>
           <t>GANGEV</t>
         </is>
       </c>
       <c r="B652" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C652" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D652" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E652" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F652" s="1" t="inlineStr">
         <is>
-          <t>1713004064/RS/15210 — मर्यादा अभियान उमेश सोधिया शौचालय निर्माण</t>
+          <t>1713004064/RS/15207 — मर्यादा अभियान रामदास सोधिया शौचालय निर्माण</t>
         </is>
       </c>
       <c r="G652" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H652" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I652" s="2" t="n">
         <v>1752</v>
       </c>
       <c r="J652" s="3" t="n">
         <v>41388</v>
       </c>
       <c r="K652" s="3" t="n">
         <v>41435</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="653">
       <c r="A653" s="1" t="inlineStr">
         <is>
           <t>GANGEV</t>
         </is>
       </c>
       <c r="B653" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C653" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D653" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E653" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F653" s="1" t="inlineStr">
         <is>
-          <t>1713004064/RS/22012034197652 — मर्यादा अभियान अर्न्‍तगत शौचालय निर्माण बब्‍बू कोल</t>
+          <t>1713004064/RS/15208 — मर्यादा अभियान राजबहादर सोंधिया  शौचालय निर्माण</t>
         </is>
       </c>
       <c r="G653" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H653" s="2" t="n">
-        <v>5400</v>
+        <v>4400</v>
       </c>
       <c r="I653" s="2" t="n">
-        <v>2774</v>
+        <v>1752</v>
       </c>
       <c r="J653" s="3" t="n">
-        <v>41663</v>
+        <v>41388</v>
       </c>
       <c r="K653" s="3" t="n">
-        <v>41669</v>
+        <v>41435</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="654">
       <c r="A654" s="1" t="inlineStr">
         <is>
           <t>GANGEV</t>
         </is>
       </c>
       <c r="B654" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C654" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D654" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E654" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F654" s="1" t="inlineStr">
         <is>
-          <t>1713004064/RS/22012034197658 — नि0 भा0 शौचालय अकाली प्रजापति/वंशधारी प्रजापति Ts</t>
+          <t>1713004064/RS/15209 — मर्यादा अभियान शंकर कोल  शौचालय निर्माण</t>
         </is>
       </c>
       <c r="G654" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H654" s="2" t="n">
-        <v>5400</v>
+        <v>4400</v>
       </c>
       <c r="I654" s="2" t="n">
-        <v>2774</v>
+        <v>1752</v>
       </c>
       <c r="J654" s="3" t="n">
-        <v>41663</v>
+        <v>41388</v>
       </c>
       <c r="K654" s="3" t="n">
-        <v>41669</v>
+        <v>41435</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="655">
       <c r="A655" s="1" t="inlineStr">
         <is>
           <t>GANGEV</t>
         </is>
       </c>
       <c r="B655" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C655" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D655" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E655" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F655" s="1" t="inlineStr">
         <is>
-          <t>1713004064/RS/22012034197662 — मर्यादा अभियान अर्न्‍तगत शौचालय निर्माण छोटेलाल को</t>
+          <t>1713004064/RS/15210 — मर्यादा अभियान उमेश सोधिया शौचालय निर्माण</t>
         </is>
       </c>
       <c r="G655" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H655" s="2" t="n">
-        <v>5400</v>
+        <v>4400</v>
       </c>
       <c r="I655" s="2" t="n">
-        <v>2774</v>
+        <v>1752</v>
       </c>
       <c r="J655" s="3" t="n">
-        <v>41663</v>
+        <v>41388</v>
       </c>
       <c r="K655" s="3" t="n">
-        <v>41669</v>
+        <v>41435</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="656">
       <c r="A656" s="1" t="inlineStr">
         <is>
           <t>GANGEV</t>
         </is>
       </c>
       <c r="B656" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C656" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D656" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E656" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F656" s="1" t="inlineStr">
         <is>
-          <t>1713004064/RS/22012034216217 — निर्मल भारत शौचालय निर्माण रामजी रावत पिता कुमारे</t>
+          <t>1713004064/RS/22012034197652 — मर्यादा अभियान अर्न्‍तगत शौचालय निर्माण बब्‍बू कोल</t>
         </is>
       </c>
       <c r="G656" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H656" s="2" t="n">
-        <v>10000</v>
+        <v>5400</v>
       </c>
       <c r="I656" s="2" t="n">
-        <v>2482</v>
+        <v>2774</v>
       </c>
       <c r="J656" s="3" t="n">
-        <v>41710</v>
+        <v>41663</v>
       </c>
       <c r="K656" s="3" t="n">
-        <v>41716</v>
+        <v>41669</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="657">
       <c r="A657" s="1" t="inlineStr">
         <is>
           <t>GANGEV</t>
         </is>
       </c>
       <c r="B657" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C657" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D657" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E657" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F657" s="1" t="inlineStr">
         <is>
-          <t>1713004064/RS/22012034216233 — Ts no 1870/66 Maryada Nita singh/Durgish singh</t>
+          <t>1713004064/RS/22012034197658 — नि0 भा0 शौचालय अकाली प्रजापति/वंशधारी प्रजापति Ts</t>
         </is>
       </c>
       <c r="G657" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H657" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I657" s="2" t="n">
-        <v>2482</v>
+        <v>2774</v>
       </c>
       <c r="J657" s="3" t="n">
-        <v>41710</v>
+        <v>41663</v>
       </c>
       <c r="K657" s="3" t="n">
-        <v>41716</v>
+        <v>41669</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="658">
       <c r="A658" s="1" t="inlineStr">
         <is>
           <t>GANGEV</t>
         </is>
       </c>
       <c r="B658" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C658" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D658" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E658" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F658" s="1" t="inlineStr">
         <is>
-          <t>1713004064/RS/22012034216567 — मर्यादा शौचालय उमेश कोल पिता महावीर कोल</t>
+          <t>1713004064/RS/22012034197662 — मर्यादा अभियान अर्न्‍तगत शौचालय निर्माण छोटेलाल को</t>
         </is>
       </c>
       <c r="G658" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H658" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I658" s="2" t="n">
-        <v>2482</v>
+        <v>2774</v>
       </c>
       <c r="J658" s="3" t="n">
-        <v>41710</v>
+        <v>41663</v>
       </c>
       <c r="K658" s="3" t="n">
-        <v>41716</v>
+        <v>41669</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="659">
       <c r="A659" s="1" t="inlineStr">
         <is>
           <t>GANGEV</t>
         </is>
       </c>
       <c r="B659" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C659" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D659" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E659" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F659" s="1" t="inlineStr">
         <is>
-          <t>1713004064/RS/22012034216588 — मर्यादा शौचालय निर्माण फूलाबाई कहार पति केमला प्रस</t>
+          <t>1713004064/RS/22012034216217 — निर्मल भारत शौचालय निर्माण रामजी रावत पिता कुमारे</t>
         </is>
       </c>
       <c r="G659" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H659" s="2" t="n">
-        <v>5400</v>
+        <v>10000</v>
       </c>
       <c r="I659" s="2" t="n">
         <v>2482</v>
       </c>
       <c r="J659" s="3" t="n">
         <v>41710</v>
       </c>
       <c r="K659" s="3" t="n">
         <v>41716</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="660">
       <c r="A660" s="1" t="inlineStr">
         <is>
           <t>GANGEV</t>
         </is>
       </c>
       <c r="B660" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C660" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D660" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E660" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F660" s="1" t="inlineStr">
         <is>
-          <t>1713004064/RS/22012034216601 — मर्यादा शौचालय राजेश सिंह पिता नरेंद्र सिंह</t>
+          <t>1713004064/RS/22012034216233 — Ts no 1870/66 Maryada Nita singh/Durgish singh</t>
         </is>
       </c>
       <c r="G660" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H660" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I660" s="2" t="n">
         <v>2482</v>
       </c>
       <c r="J660" s="3" t="n">
         <v>41710</v>
       </c>
       <c r="K660" s="3" t="n">
         <v>41716</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="661">
       <c r="A661" s="1" t="inlineStr">
         <is>
           <t>GANGEV</t>
         </is>
       </c>
       <c r="B661" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C661" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D661" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E661" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F661" s="1" t="inlineStr">
         <is>
-          <t>1713004064/RS/22012034216608 — मर्याद शौचालय निर्माण सुनील सिंह पिता नारेंद्र सिं</t>
+          <t>1713004064/RS/22012034216567 — मर्यादा शौचालय उमेश कोल पिता महावीर कोल</t>
         </is>
       </c>
       <c r="G661" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H661" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I661" s="2" t="n">
         <v>2482</v>
       </c>
       <c r="J661" s="3" t="n">
         <v>41710</v>
       </c>
       <c r="K661" s="3" t="n">
         <v>41716</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="662">
       <c r="A662" s="1" t="inlineStr">
         <is>
           <t>GANGEV</t>
         </is>
       </c>
       <c r="B662" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C662" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D662" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E662" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F662" s="1" t="inlineStr">
         <is>
-          <t>1713004064/RS/22012034216611 — मर्यादा शौचालय निर्माण राधा देवी पति लोली कहार</t>
+          <t>1713004064/RS/22012034216588 — मर्यादा शौचालय निर्माण फूलाबाई कहार पति केमला प्रस</t>
         </is>
       </c>
       <c r="G662" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H662" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I662" s="2" t="n">
         <v>2482</v>
       </c>
       <c r="J662" s="3" t="n">
         <v>41710</v>
       </c>
       <c r="K662" s="3" t="n">
         <v>41716</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="663">
       <c r="A663" s="1" t="inlineStr">
         <is>
           <t>GANGEV</t>
         </is>
       </c>
       <c r="B663" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C663" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D663" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E663" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F663" s="1" t="inlineStr">
         <is>
-          <t>1713004064/RS/22012034266556 — Ts no 1870/71 NBA Shriniwas patel/Devsaran patel</t>
+          <t>1713004064/RS/22012034216601 — मर्यादा शौचालय राजेश सिंह पिता नरेंद्र सिंह</t>
         </is>
       </c>
       <c r="G663" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H663" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I663" s="2" t="n">
-        <v>1884</v>
+        <v>2482</v>
       </c>
       <c r="J663" s="3" t="n">
-        <v>41892</v>
+        <v>41710</v>
       </c>
       <c r="K663" s="3" t="n">
-        <v>41898</v>
+        <v>41716</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="664">
       <c r="A664" s="1" t="inlineStr">
         <is>
           <t>GANGEV</t>
         </is>
       </c>
       <c r="B664" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C664" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D664" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E664" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F664" s="1" t="inlineStr">
         <is>
-          <t>1713004064/RS/22012034266559 — Ts no 1870/74 NBA Kamlish soni/Ramashrya soni</t>
+          <t>1713004064/RS/22012034216608 — मर्याद शौचालय निर्माण सुनील सिंह पिता नारेंद्र सिं</t>
         </is>
       </c>
       <c r="G664" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H664" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I664" s="2" t="n">
-        <v>1884</v>
+        <v>2482</v>
       </c>
       <c r="J664" s="3" t="n">
-        <v>41892</v>
+        <v>41710</v>
       </c>
       <c r="K664" s="3" t="n">
-        <v>41898</v>
+        <v>41716</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="665">
       <c r="A665" s="1" t="inlineStr">
         <is>
           <t>GANGEV</t>
         </is>
       </c>
       <c r="B665" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C665" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D665" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E665" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F665" s="1" t="inlineStr">
         <is>
-          <t>1713004064/RS/22012034266560 — Ts no 1870/73 NBA MO. Jabbar baks/ Sher baks</t>
+          <t>1713004064/RS/22012034216611 — मर्यादा शौचालय निर्माण राधा देवी पति लोली कहार</t>
         </is>
       </c>
       <c r="G665" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H665" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I665" s="2" t="n">
-        <v>1884</v>
+        <v>2482</v>
       </c>
       <c r="J665" s="3" t="n">
-        <v>41892</v>
+        <v>41710</v>
       </c>
       <c r="K665" s="3" t="n">
-        <v>41898</v>
+        <v>41716</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="666">
       <c r="A666" s="1" t="inlineStr">
         <is>
           <t>GANGEV</t>
         </is>
       </c>
       <c r="B666" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C666" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D666" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E666" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F666" s="1" t="inlineStr">
         <is>
-          <t>1713004064/RS/22012034266561 — Ts no 1870/72 NBA Anil kumar singh/narendra singh</t>
+          <t>1713004064/RS/22012034266556 — Ts no 1870/71 NBA Shriniwas patel/Devsaran patel</t>
         </is>
       </c>
       <c r="G666" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H666" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I666" s="2" t="n">
         <v>1884</v>
       </c>
       <c r="J666" s="3" t="n">
         <v>41892</v>
       </c>
       <c r="K666" s="3" t="n">
         <v>41898</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="667">
       <c r="A667" s="1" t="inlineStr">
         <is>
           <t>GANGEV</t>
         </is>
       </c>
       <c r="B667" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C667" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D667" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E667" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F667" s="1" t="inlineStr">
         <is>
-          <t>1713004064/RS/22012034266562 — Ts no 1870/75 NBA Shambhu prasad gupta/Baldev pras</t>
+          <t>1713004064/RS/22012034266559 — Ts no 1870/74 NBA Kamlish soni/Ramashrya soni</t>
         </is>
       </c>
       <c r="G667" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H667" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I667" s="2" t="n">
         <v>1884</v>
       </c>
       <c r="J667" s="3" t="n">
         <v>41892</v>
       </c>
       <c r="K667" s="3" t="n">
         <v>41898</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="668">
       <c r="A668" s="1" t="inlineStr">
         <is>
           <t>GANGEV</t>
         </is>
       </c>
       <c r="B668" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C668" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D668" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E668" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F668" s="1" t="inlineStr">
         <is>
-          <t>1713004064/RS/22012034274071 — TS NO 1870/87 NBA PRITHVIRAJ SINGH/SUBRAN SINGH</t>
+          <t>1713004064/RS/22012034266560 — Ts no 1870/73 NBA MO. Jabbar baks/ Sher baks</t>
         </is>
       </c>
       <c r="G668" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H668" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I668" s="2" t="n">
-        <v>0</v>
+        <v>1884</v>
       </c>
       <c r="J668" s="3" t="n">
-        <v>41918</v>
-[...1 lines deleted...]
-      <c r="K668" s="3"/>
+        <v>41892</v>
+      </c>
+      <c r="K668" s="3" t="n">
+        <v>41898</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="669">
       <c r="A669" s="1" t="inlineStr">
         <is>
           <t>GANGEV</t>
         </is>
       </c>
       <c r="B669" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C669" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D669" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E669" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F669" s="1" t="inlineStr">
         <is>
-          <t>1713004064/RS/22012034274075 — TS NO 1870/91 NBA SARIF MO./SHER BAKS</t>
+          <t>1713004064/RS/22012034266561 — Ts no 1870/72 NBA Anil kumar singh/narendra singh</t>
         </is>
       </c>
       <c r="G669" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H669" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I669" s="2" t="n">
         <v>1884</v>
       </c>
       <c r="J669" s="3" t="n">
-        <v>41918</v>
+        <v>41892</v>
       </c>
       <c r="K669" s="3" t="n">
-        <v>41924</v>
+        <v>41898</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="670">
       <c r="A670" s="1" t="inlineStr">
         <is>
           <t>GANGEV</t>
         </is>
       </c>
       <c r="B670" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C670" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D670" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E670" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F670" s="1" t="inlineStr">
         <is>
-          <t>1713004064/RS/22012034274082 — TS NO 1870/90 NBA SAFI MO./AKBAR BAKS</t>
+          <t>1713004064/RS/22012034266562 — Ts no 1870/75 NBA Shambhu prasad gupta/Baldev pras</t>
         </is>
       </c>
       <c r="G670" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H670" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I670" s="2" t="n">
         <v>1884</v>
       </c>
       <c r="J670" s="3" t="n">
-        <v>41918</v>
-[...1 lines deleted...]
-      <c r="K670" s="3"/>
+        <v>41892</v>
+      </c>
+      <c r="K670" s="3" t="n">
+        <v>41898</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="671">
       <c r="A671" s="1" t="inlineStr">
         <is>
           <t>GANGEV</t>
         </is>
       </c>
       <c r="B671" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C671" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D671" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E671" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F671" s="1" t="inlineStr">
         <is>
-          <t>1713004064/RS/22012034274088 — TS NO 1870/95 NBA DIVAKAR SINGH/TEJPRATAP SINGH</t>
+          <t>1713004064/RS/22012034274071 — TS NO 1870/87 NBA PRITHVIRAJ SINGH/SUBRAN SINGH</t>
         </is>
       </c>
       <c r="G671" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H671" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I671" s="2" t="n">
-        <v>1884</v>
+        <v>0</v>
       </c>
       <c r="J671" s="3" t="n">
         <v>41918</v>
       </c>
-      <c r="K671" s="3" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="K671" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="672">
       <c r="A672" s="1" t="inlineStr">
         <is>
           <t>GANGEV</t>
         </is>
       </c>
       <c r="B672" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C672" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D672" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E672" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F672" s="1" t="inlineStr">
         <is>
-          <t>1713004064/RS/22012034274109 — TS NO 1870/92 NBA ABHILASH SINGH/SUBRAN SINGH</t>
+          <t>1713004064/RS/22012034274075 — TS NO 1870/91 NBA SARIF MO./SHER BAKS</t>
         </is>
       </c>
       <c r="G672" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H672" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I672" s="2" t="n">
         <v>1884</v>
       </c>
       <c r="J672" s="3" t="n">
-        <v>41925</v>
+        <v>41918</v>
       </c>
       <c r="K672" s="3" t="n">
-        <v>41985</v>
+        <v>41924</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="673">
       <c r="A673" s="1" t="inlineStr">
         <is>
           <t>GANGEV</t>
         </is>
       </c>
       <c r="B673" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C673" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D673" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E673" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F673" s="1" t="inlineStr">
         <is>
-          <t>1713004064/RS/22012034274111 — TS NO 1870/89 NBA MITILESH SINGH/SUBRAN SINGH</t>
+          <t>1713004064/RS/22012034274082 — TS NO 1870/90 NBA SAFI MO./AKBAR BAKS</t>
         </is>
       </c>
       <c r="G673" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H673" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I673" s="2" t="n">
-        <v>0</v>
+        <v>1884</v>
       </c>
       <c r="J673" s="3" t="n">
-        <v>41925</v>
+        <v>41918</v>
       </c>
       <c r="K673" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="674">
       <c r="A674" s="1" t="inlineStr">
         <is>
           <t>GANGEV</t>
         </is>
       </c>
       <c r="B674" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C674" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D674" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E674" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F674" s="1" t="inlineStr">
         <is>
-          <t>1713004064/RS/22012034274112 — TS NO 1870/88 NBA BALMIK PATEL/RAMESWER PATEL</t>
+          <t>1713004064/RS/22012034274088 — TS NO 1870/95 NBA DIVAKAR SINGH/TEJPRATAP SINGH</t>
         </is>
       </c>
       <c r="G674" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H674" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I674" s="2" t="n">
-        <v>0</v>
+        <v>1884</v>
       </c>
       <c r="J674" s="3" t="n">
         <v>41918</v>
       </c>
-      <c r="K674" s="3"/>
+      <c r="K674" s="3" t="n">
+        <v>41924</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="675">
       <c r="A675" s="1" t="inlineStr">
         <is>
           <t>GANGEV</t>
         </is>
       </c>
       <c r="B675" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C675" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D675" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E675" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F675" s="1" t="inlineStr">
         <is>
-          <t>1713004064/RS/22012034274114 — TS NO 1870/86 NBA KAMLISH SINGH/SUBRAN SINGH</t>
+          <t>1713004064/RS/22012034274109 — TS NO 1870/92 NBA ABHILASH SINGH/SUBRAN SINGH</t>
         </is>
       </c>
       <c r="G675" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H675" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I675" s="2" t="n">
-        <v>0</v>
+        <v>1884</v>
       </c>
       <c r="J675" s="3" t="n">
         <v>41925</v>
       </c>
-      <c r="K675" s="3"/>
+      <c r="K675" s="3" t="n">
+        <v>41985</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="676">
       <c r="A676" s="1" t="inlineStr">
         <is>
           <t>GANGEV</t>
         </is>
       </c>
       <c r="B676" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C676" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D676" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E676" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F676" s="1" t="inlineStr">
         <is>
-          <t>1713004064/RS/22012034274115 — TS NO 1870/84 NBA RAJBHAN KUSHWAHA/RAMAWATER</t>
+          <t>1713004064/RS/22012034274111 — TS NO 1870/89 NBA MITILESH SINGH/SUBRAN SINGH</t>
         </is>
       </c>
       <c r="G676" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H676" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I676" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J676" s="3" t="n">
-        <v>41918</v>
+        <v>41925</v>
       </c>
       <c r="K676" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="677">
       <c r="A677" s="1" t="inlineStr">
         <is>
           <t>GANGEV</t>
         </is>
       </c>
       <c r="B677" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C677" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D677" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E677" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F677" s="1" t="inlineStr">
         <is>
-          <t>1713004064/RS/22012034274116 — TS NO 1870/83 NBA JAGYALAL PATEL/RAGHUNATH PATEL</t>
+          <t>1713004064/RS/22012034274112 — TS NO 1870/88 NBA BALMIK PATEL/RAMESWER PATEL</t>
         </is>
       </c>
       <c r="G677" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H677" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I677" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J677" s="3" t="n">
-        <v>41925</v>
+        <v>41918</v>
       </c>
       <c r="K677" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="678">
       <c r="A678" s="1" t="inlineStr">
         <is>
           <t>GANGEV</t>
         </is>
       </c>
       <c r="B678" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C678" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D678" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E678" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F678" s="1" t="inlineStr">
         <is>
-          <t>1713004064/RS/22012034274120 — Ts no 1870/82 NBA GANESH PRASAD SAKET/BATOHI SAKET</t>
+          <t>1713004064/RS/22012034274114 — TS NO 1870/86 NBA KAMLISH SINGH/SUBRAN SINGH</t>
         </is>
       </c>
       <c r="G678" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H678" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I678" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J678" s="3" t="n">
-        <v>41918</v>
+        <v>41925</v>
       </c>
       <c r="K678" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="679">
       <c r="A679" s="1" t="inlineStr">
         <is>
           <t>GANGEV</t>
         </is>
       </c>
       <c r="B679" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C679" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D679" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E679" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F679" s="1" t="inlineStr">
         <is>
-          <t>1713004064/RS/22012034274121 — TS NO 1870/79 NBA BADRI PRASAD SAKET/JAGDEV SAKET</t>
+          <t>1713004064/RS/22012034274115 — TS NO 1870/84 NBA RAJBHAN KUSHWAHA/RAMAWATER</t>
         </is>
       </c>
       <c r="G679" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H679" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I679" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J679" s="3" t="n">
         <v>41918</v>
       </c>
       <c r="K679" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="680">
       <c r="A680" s="1" t="inlineStr">
         <is>
           <t>GANGEV</t>
         </is>
       </c>
       <c r="B680" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C680" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D680" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E680" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F680" s="1" t="inlineStr">
         <is>
-          <t>1713004064/RS/22012034274123 — TS NO 1870/77 NBA MAHENDRA SONDHIYA/LOLI KAHAR</t>
+          <t>1713004064/RS/22012034274116 — TS NO 1870/83 NBA JAGYALAL PATEL/RAGHUNATH PATEL</t>
         </is>
       </c>
       <c r="G680" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H680" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I680" s="2" t="n">
-        <v>1884</v>
+        <v>0</v>
       </c>
       <c r="J680" s="3" t="n">
         <v>41925</v>
       </c>
-      <c r="K680" s="3" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="K680" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="681">
       <c r="A681" s="1" t="inlineStr">
         <is>
           <t>GANGEV</t>
         </is>
       </c>
       <c r="B681" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C681" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D681" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E681" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F681" s="1" t="inlineStr">
         <is>
-          <t>1713004064/RS/22012034274124 — TS NO 1870/80 NBA SHIVMOHAN SAKET/JAGDEV SAKET</t>
+          <t>1713004064/RS/22012034274120 — Ts no 1870/82 NBA GANESH PRASAD SAKET/BATOHI SAKET</t>
         </is>
       </c>
       <c r="G681" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H681" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I681" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J681" s="3" t="n">
         <v>41918</v>
       </c>
       <c r="K681" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="682">
       <c r="A682" s="1" t="inlineStr">
         <is>
           <t>GANGEV</t>
         </is>
       </c>
       <c r="B682" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C682" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D682" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E682" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F682" s="1" t="inlineStr">
         <is>
-          <t>1713004064/RS/22012034274129 — TS NO 1870/81 NBA BHOLA SAKET/MATHURA PRASAD SAKET</t>
+          <t>1713004064/RS/22012034274121 — TS NO 1870/79 NBA BADRI PRASAD SAKET/JAGDEV SAKET</t>
         </is>
       </c>
       <c r="G682" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H682" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I682" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J682" s="3" t="n">
         <v>41918</v>
       </c>
       <c r="K682" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="683">
       <c r="A683" s="1" t="inlineStr">
         <is>
           <t>GANGEV</t>
         </is>
       </c>
       <c r="B683" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C683" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D683" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E683" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F683" s="1" t="inlineStr">
         <is>
-          <t>1713004064/RS/22012034274131 — TS NO 1870/76 NBA SANTOSH SONDHIYA/ KEMLA SONDHIYA</t>
+          <t>1713004064/RS/22012034274123 — TS NO 1870/77 NBA MAHENDRA SONDHIYA/LOLI KAHAR</t>
         </is>
       </c>
       <c r="G683" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H683" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I683" s="2" t="n">
         <v>1884</v>
       </c>
       <c r="J683" s="3" t="n">
         <v>41925</v>
       </c>
       <c r="K683" s="3" t="n">
         <v>41985</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="684">
       <c r="A684" s="1" t="inlineStr">
         <is>
           <t>GANGEV</t>
         </is>
       </c>
       <c r="B684" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C684" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D684" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E684" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F684" s="1" t="inlineStr">
         <is>
-          <t>1713004064/RS/22012034316314 — शौचालय मरम्‍मत रामसजीवन बसोर पिता बुंदा बसोर</t>
+          <t>1713004064/RS/22012034274124 — TS NO 1870/80 NBA SHIVMOHAN SAKET/JAGDEV SAKET</t>
         </is>
       </c>
       <c r="G684" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H684" s="2" t="n">
-        <v>11500</v>
+        <v>5400</v>
       </c>
       <c r="I684" s="2" t="n">
-        <v>3006</v>
+        <v>0</v>
       </c>
       <c r="J684" s="3" t="n">
-        <v>42768</v>
-[...3 lines deleted...]
-      </c>
+        <v>41918</v>
+      </c>
+      <c r="K684" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="685">
       <c r="A685" s="1" t="inlineStr">
         <is>
           <t>GANGEV</t>
         </is>
       </c>
       <c r="B685" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C685" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D685" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E685" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F685" s="1" t="inlineStr">
         <is>
-          <t>1713004064/RS/22012034316376 — शौचालय मरम्‍मत सोभनाथ बसोर पिता बुंदा बसोर</t>
+          <t>1713004064/RS/22012034274129 — TS NO 1870/81 NBA BHOLA SAKET/MATHURA PRASAD SAKET</t>
         </is>
       </c>
       <c r="G685" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H685" s="2" t="n">
-        <v>11500</v>
+        <v>5400</v>
       </c>
       <c r="I685" s="2" t="n">
-        <v>11078.5</v>
+        <v>0</v>
       </c>
       <c r="J685" s="3" t="n">
-        <v>42746</v>
-[...3 lines deleted...]
-      </c>
+        <v>41918</v>
+      </c>
+      <c r="K685" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="686">
       <c r="A686" s="1" t="inlineStr">
         <is>
           <t>GANGEV</t>
         </is>
       </c>
       <c r="B686" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C686" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D686" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E686" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F686" s="1" t="inlineStr">
         <is>
-          <t>1713004064/RS/22012034316378 — शौचालय छोटेलाल स्‍वीपर पिता भैयालाल</t>
+          <t>1713004064/RS/22012034274131 — TS NO 1870/76 NBA SANTOSH SONDHIYA/ KEMLA SONDHIYA</t>
         </is>
       </c>
       <c r="G686" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H686" s="2" t="n">
-        <v>11700</v>
+        <v>5400</v>
       </c>
       <c r="I686" s="2" t="n">
-        <v>11078.5</v>
+        <v>1884</v>
       </c>
       <c r="J686" s="3" t="n">
-        <v>42746</v>
+        <v>41925</v>
       </c>
       <c r="K686" s="3" t="n">
-        <v>43393</v>
+        <v>41985</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="687">
       <c r="A687" s="1" t="inlineStr">
         <is>
           <t>GANGEV</t>
         </is>
       </c>
       <c r="B687" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C687" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D687" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E687" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F687" s="1" t="inlineStr">
         <is>
-          <t>1713004064/RS/22012034316379 — शौचालय मरम्‍मत राजू बक्‍स पिता लल्‍लू बक्‍स</t>
+          <t>1713004064/RS/22012034316314 — शौचालय मरम्‍मत रामसजीवन बसोर पिता बुंदा बसोर</t>
         </is>
       </c>
       <c r="G687" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H687" s="2" t="n">
         <v>11500</v>
       </c>
       <c r="I687" s="2" t="n">
-        <v>11078.5</v>
+        <v>3006</v>
       </c>
       <c r="J687" s="3" t="n">
-        <v>42746</v>
+        <v>42768</v>
       </c>
       <c r="K687" s="3" t="n">
-        <v>43378</v>
+        <v>44602</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="688">
       <c r="A688" s="1" t="inlineStr">
         <is>
           <t>GANGEV</t>
         </is>
       </c>
       <c r="B688" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C688" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D688" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E688" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F688" s="1" t="inlineStr">
         <is>
-          <t>1713004064/RS/22012034316380 — शौचालय मरम्‍मत लल्‍लू बक्‍स पिता कल्‍लू बक्‍स</t>
+          <t>1713004064/RS/22012034316376 — शौचालय मरम्‍मत सोभनाथ बसोर पिता बुंदा बसोर</t>
         </is>
       </c>
       <c r="G688" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H688" s="2" t="n">
         <v>11500</v>
       </c>
       <c r="I688" s="2" t="n">
-        <v>10577.5</v>
+        <v>11078.5</v>
       </c>
       <c r="J688" s="3" t="n">
         <v>42746</v>
       </c>
       <c r="K688" s="3" t="n">
         <v>43378</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="689">
       <c r="A689" s="1" t="inlineStr">
         <is>
           <t>GANGEV</t>
         </is>
       </c>
       <c r="B689" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C689" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D689" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E689" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F689" s="1" t="inlineStr">
         <is>
-          <t>1713004064/RS/22012034316381 — शौचालय मरम्‍मत प्रदीप सिंह पिता यादवेंद्र सिंह</t>
+          <t>1713004064/RS/22012034316378 — शौचालय छोटेलाल स्‍वीपर पिता भैयालाल</t>
         </is>
       </c>
       <c r="G689" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H689" s="2" t="n">
-        <v>11500</v>
+        <v>11700</v>
       </c>
       <c r="I689" s="2" t="n">
-        <v>11211.5</v>
+        <v>11078.5</v>
       </c>
       <c r="J689" s="3" t="n">
         <v>42746</v>
       </c>
       <c r="K689" s="3" t="n">
-        <v>42830</v>
+        <v>43393</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="690">
       <c r="A690" s="1" t="inlineStr">
         <is>
           <t>GANGEV</t>
         </is>
       </c>
       <c r="B690" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C690" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D690" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E690" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F690" s="1" t="inlineStr">
         <is>
-          <t>1713004064/RS/22012034316383 — शौचालय मरम्‍मत श्‍यामवती पांडेय / उमेश पांडेय</t>
+          <t>1713004064/RS/22012034316379 — शौचालय मरम्‍मत राजू बक्‍स पिता लल्‍लू बक्‍स</t>
         </is>
       </c>
       <c r="G690" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H690" s="2" t="n">
         <v>11500</v>
       </c>
       <c r="I690" s="2" t="n">
-        <v>10911.5</v>
+        <v>11078.5</v>
       </c>
       <c r="J690" s="3" t="n">
         <v>42746</v>
       </c>
       <c r="K690" s="3" t="n">
         <v>43378</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="691">
       <c r="A691" s="1" t="inlineStr">
         <is>
           <t>GANGEV</t>
         </is>
       </c>
       <c r="B691" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C691" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D691" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E691" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F691" s="1" t="inlineStr">
         <is>
-          <t>1713004064/RS/22012034316385 — शौचालय मरम्‍मत शौकत अली पिता जाफर बक्‍स</t>
+          <t>1713004064/RS/22012034316380 — शौचालय मरम्‍मत लल्‍लू बक्‍स पिता कल्‍लू बक्‍स</t>
         </is>
       </c>
       <c r="G691" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H691" s="2" t="n">
         <v>11500</v>
       </c>
       <c r="I691" s="2" t="n">
-        <v>9909.5</v>
+        <v>10577.5</v>
       </c>
       <c r="J691" s="3" t="n">
         <v>42746</v>
       </c>
       <c r="K691" s="3" t="n">
-        <v>43393</v>
+        <v>43378</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="692">
       <c r="A692" s="1" t="inlineStr">
         <is>
           <t>GANGEV</t>
         </is>
       </c>
       <c r="B692" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C692" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D692" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E692" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F692" s="1" t="inlineStr">
         <is>
-          <t>1713004064/RS/22012034316386 — शौचालय मरम्‍मत बडकी कोल / सज्‍जू कोल</t>
+          <t>1713004064/RS/22012034316381 — शौचालय मरम्‍मत प्रदीप सिंह पिता यादवेंद्र सिंह</t>
         </is>
       </c>
       <c r="G692" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H692" s="2" t="n">
         <v>11500</v>
       </c>
       <c r="I692" s="2" t="n">
-        <v>10911.5</v>
+        <v>11211.5</v>
       </c>
       <c r="J692" s="3" t="n">
         <v>42746</v>
       </c>
       <c r="K692" s="3" t="n">
-        <v>43378</v>
+        <v>42830</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="693">
       <c r="A693" s="1" t="inlineStr">
         <is>
           <t>GANGEV</t>
         </is>
       </c>
       <c r="B693" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C693" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D693" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E693" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F693" s="1" t="inlineStr">
         <is>
-          <t>1713004064/RS/22012034316410 — शौचालय मरम्‍मत जितेंद्र तिवारी पिता कौशल तिवारी</t>
+          <t>1713004064/RS/22012034316383 — शौचालय मरम्‍मत श्‍यामवती पांडेय / उमेश पांडेय</t>
         </is>
       </c>
       <c r="G693" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H693" s="2" t="n">
         <v>11500</v>
       </c>
       <c r="I693" s="2" t="n">
-        <v>11378.5</v>
+        <v>10911.5</v>
       </c>
       <c r="J693" s="3" t="n">
         <v>42746</v>
       </c>
       <c r="K693" s="3" t="n">
-        <v>42845</v>
+        <v>43378</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="694">
       <c r="A694" s="1" t="inlineStr">
         <is>
           <t>GANGEV</t>
         </is>
       </c>
       <c r="B694" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C694" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D694" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E694" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F694" s="1" t="inlineStr">
         <is>
-          <t>1713004064/RS/22012034316412 — शौचालय मरम्‍मत रामकली कोल / रामसिया कोल</t>
+          <t>1713004064/RS/22012034316385 — शौचालय मरम्‍मत शौकत अली पिता जाफर बक्‍स</t>
         </is>
       </c>
       <c r="G694" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H694" s="2" t="n">
         <v>11500</v>
       </c>
       <c r="I694" s="2" t="n">
-        <v>3006</v>
+        <v>9909.5</v>
       </c>
       <c r="J694" s="3" t="n">
-        <v>42768</v>
+        <v>42746</v>
       </c>
       <c r="K694" s="3" t="n">
-        <v>44142</v>
+        <v>43393</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="695">
       <c r="A695" s="1" t="inlineStr">
         <is>
           <t>GANGEV</t>
         </is>
       </c>
       <c r="B695" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C695" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D695" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E695" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F695" s="1" t="inlineStr">
         <is>
-          <t>1713004064/RS/22012034316415 — शौचालय मरम्‍मत मो रफीक पिता शाकिर माे</t>
+          <t>1713004064/RS/22012034316386 — शौचालय मरम्‍मत बडकी कोल / सज्‍जू कोल</t>
         </is>
       </c>
       <c r="G695" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H695" s="2" t="n">
         <v>11500</v>
       </c>
       <c r="I695" s="2" t="n">
-        <v>11378.5</v>
+        <v>10911.5</v>
       </c>
       <c r="J695" s="3" t="n">
         <v>42746</v>
       </c>
       <c r="K695" s="3" t="n">
-        <v>43565</v>
+        <v>43378</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="696">
       <c r="A696" s="1" t="inlineStr">
         <is>
           <t>GANGEV</t>
         </is>
       </c>
       <c r="B696" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C696" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D696" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E696" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F696" s="1" t="inlineStr">
         <is>
-          <t>1713004064/RS/22012034319237 — शौचालय मरम्‍मत राकेश पिता अगनू गुप्‍ता</t>
+          <t>1713004064/RS/22012034316410 — शौचालय मरम्‍मत जितेंद्र तिवारी पिता कौशल तिवारी</t>
         </is>
       </c>
       <c r="G696" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H696" s="2" t="n">
         <v>11500</v>
       </c>
       <c r="I696" s="2" t="n">
-        <v>11078.5</v>
+        <v>11378.5</v>
       </c>
       <c r="J696" s="3" t="n">
-        <v>42768</v>
+        <v>42746</v>
       </c>
       <c r="K696" s="3" t="n">
-        <v>43393</v>
+        <v>42845</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="697">
       <c r="A697" s="1" t="inlineStr">
         <is>
           <t>GANGEV</t>
         </is>
       </c>
       <c r="B697" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C697" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D697" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E697" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F697" s="1" t="inlineStr">
         <is>
-          <t>1713004064/RS/22012034319239 — शौचालय मरम्‍मत शान मोहम्‍मद पिता कुतुबुददीन</t>
+          <t>1713004064/RS/22012034316412 — शौचालय मरम्‍मत रामकली कोल / रामसिया कोल</t>
         </is>
       </c>
       <c r="G697" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H697" s="2" t="n">
         <v>11500</v>
       </c>
       <c r="I697" s="2" t="n">
-        <v>0</v>
+        <v>3006</v>
       </c>
       <c r="J697" s="3" t="n">
-        <v>42754</v>
-[...1 lines deleted...]
-      <c r="K697" s="3"/>
+        <v>42768</v>
+      </c>
+      <c r="K697" s="3" t="n">
+        <v>44142</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="698">
       <c r="A698" s="1" t="inlineStr">
         <is>
           <t>GANGEV</t>
         </is>
       </c>
       <c r="B698" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C698" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D698" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E698" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F698" s="1" t="inlineStr">
         <is>
-          <t>1713004064/RS/22012034319240 — शौचालय मरम्‍मत राजेश पिता अगनू गुप्‍ता</t>
+          <t>1713004064/RS/22012034316415 — शौचालय मरम्‍मत मो रफीक पिता शाकिर माे</t>
         </is>
       </c>
       <c r="G698" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H698" s="2" t="n">
         <v>11500</v>
       </c>
       <c r="I698" s="2" t="n">
-        <v>7377.5</v>
+        <v>11378.5</v>
       </c>
       <c r="J698" s="3" t="n">
-        <v>42768</v>
+        <v>42746</v>
       </c>
       <c r="K698" s="3" t="n">
-        <v>43701</v>
+        <v>43565</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="699">
       <c r="A699" s="1" t="inlineStr">
         <is>
           <t>GANGEV</t>
         </is>
       </c>
       <c r="B699" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C699" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D699" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E699" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F699" s="1" t="inlineStr">
         <is>
-          <t>1713004064/RS/22012034319253 — शौचालय मरम्‍मत अशोक पिता रामखेलावन सोनी</t>
+          <t>1713004064/RS/22012034319237 — शौचालय मरम्‍मत राकेश पिता अगनू गुप्‍ता</t>
         </is>
       </c>
       <c r="G699" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H699" s="2" t="n">
         <v>11500</v>
       </c>
       <c r="I699" s="2" t="n">
-        <v>2004</v>
+        <v>11078.5</v>
       </c>
       <c r="J699" s="3" t="n">
         <v>42768</v>
       </c>
       <c r="K699" s="3" t="n">
-        <v>44142</v>
+        <v>43393</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="700">
       <c r="A700" s="1" t="inlineStr">
         <is>
           <t>GANGEV</t>
         </is>
       </c>
       <c r="B700" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C700" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D700" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E700" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F700" s="1" t="inlineStr">
         <is>
-          <t>1713004064/RS/22012034319254 — शौचालय मरम्‍मत अनिल पिता गैवी गुप्‍ता</t>
+          <t>1713004064/RS/22012034319239 — शौचालय मरम्‍मत शान मोहम्‍मद पिता कुतुबुददीन</t>
         </is>
       </c>
       <c r="G700" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H700" s="2" t="n">
         <v>11500</v>
       </c>
       <c r="I700" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J700" s="3" t="n">
         <v>42754</v>
       </c>
       <c r="K700" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="701">
       <c r="A701" s="1" t="inlineStr">
         <is>
           <t>GANGEV</t>
         </is>
       </c>
       <c r="B701" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C701" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D701" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E701" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F701" s="1" t="inlineStr">
         <is>
-          <t>1713004064/RS/22012034319255 — शौचालय मरम्‍मत रीना पति राजनारायण गुप्‍ता</t>
+          <t>1713004064/RS/22012034319240 — शौचालय मरम्‍मत राजेश पिता अगनू गुप्‍ता</t>
         </is>
       </c>
       <c r="G701" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H701" s="2" t="n">
         <v>11500</v>
       </c>
       <c r="I701" s="2" t="n">
-        <v>11078.5</v>
+        <v>7377.5</v>
       </c>
       <c r="J701" s="3" t="n">
-        <v>42841</v>
+        <v>42768</v>
       </c>
       <c r="K701" s="3" t="n">
-        <v>43378</v>
+        <v>43701</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="702">
       <c r="A702" s="1" t="inlineStr">
         <is>
           <t>GANGEV</t>
         </is>
       </c>
       <c r="B702" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C702" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D702" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E702" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F702" s="1" t="inlineStr">
         <is>
-          <t>1713004064/RS/22012034319259 — शौचालय मरम्‍मत रामायण पिता वंशीलाल गुप्‍ता</t>
+          <t>1713004064/RS/22012034319253 — शौचालय मरम्‍मत अशोक पिता रामखेलावन सोनी</t>
         </is>
       </c>
       <c r="G702" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H702" s="2" t="n">
         <v>11500</v>
       </c>
       <c r="I702" s="2" t="n">
-        <v>11078.5</v>
+        <v>2004</v>
       </c>
       <c r="J702" s="3" t="n">
         <v>42768</v>
       </c>
       <c r="K702" s="3" t="n">
-        <v>43378</v>
+        <v>44142</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="703">
       <c r="A703" s="1" t="inlineStr">
         <is>
           <t>GANGEV</t>
         </is>
       </c>
       <c r="B703" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C703" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D703" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E703" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F703" s="1" t="inlineStr">
         <is>
-          <t>1713004064/RS/22012034319262 — शौचालय मरम्‍मत रामबहोर पिता मोहन पासी</t>
+          <t>1713004064/RS/22012034319254 — शौचालय मरम्‍मत अनिल पिता गैवी गुप्‍ता</t>
         </is>
       </c>
       <c r="G703" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H703" s="2" t="n">
         <v>11500</v>
       </c>
       <c r="I703" s="2" t="n">
-        <v>10376.5</v>
+        <v>0</v>
       </c>
       <c r="J703" s="3" t="n">
-        <v>42785</v>
-[...3 lines deleted...]
-      </c>
+        <v>42754</v>
+      </c>
+      <c r="K703" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="704">
       <c r="A704" s="1" t="inlineStr">
         <is>
           <t>GANGEV</t>
         </is>
       </c>
       <c r="B704" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C704" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D704" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E704" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F704" s="1" t="inlineStr">
         <is>
-          <t>1713004064/RS/22012034319271 — शौचालय मरम्‍मत इंद्रवली सिंह पिता वंशपती सिंह</t>
+          <t>1713004064/RS/22012034319255 — शौचालय मरम्‍मत रीना पति राजनारायण गुप्‍ता</t>
         </is>
       </c>
       <c r="G704" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H704" s="2" t="n">
         <v>11500</v>
       </c>
       <c r="I704" s="2" t="n">
-        <v>3006</v>
+        <v>11078.5</v>
       </c>
       <c r="J704" s="3" t="n">
-        <v>42768</v>
+        <v>42841</v>
       </c>
       <c r="K704" s="3" t="n">
-        <v>44142</v>
+        <v>43378</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="705">
       <c r="A705" s="1" t="inlineStr">
         <is>
           <t>GANGEV</t>
         </is>
       </c>
       <c r="B705" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C705" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D705" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E705" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F705" s="1" t="inlineStr">
         <is>
-          <t>1713004064/RS/22012034319275 — शौचालय मरम्‍मत गुलबसिया पति ब्रजवासी विश्‍वकर्मा</t>
+          <t>1713004064/RS/22012034319259 — शौचालय मरम्‍मत रामायण पिता वंशीलाल गुप्‍ता</t>
         </is>
       </c>
       <c r="G705" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H705" s="2" t="n">
         <v>11500</v>
       </c>
       <c r="I705" s="2" t="n">
         <v>11078.5</v>
       </c>
       <c r="J705" s="3" t="n">
-        <v>42841</v>
+        <v>42768</v>
       </c>
       <c r="K705" s="3" t="n">
-        <v>43393</v>
+        <v>43378</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="706">
       <c r="A706" s="1" t="inlineStr">
         <is>
           <t>GANGEV</t>
         </is>
       </c>
       <c r="B706" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C706" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D706" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E706" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F706" s="1" t="inlineStr">
         <is>
-          <t>1713004064/RS/22012034325753 — Toilet work Ramji kol Ramdev Kol</t>
+          <t>1713004064/RS/22012034319262 — शौचालय मरम्‍मत रामबहोर पिता मोहन पासी</t>
         </is>
       </c>
       <c r="G706" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H706" s="2" t="n">
         <v>11500</v>
       </c>
       <c r="I706" s="2" t="n">
         <v>10376.5</v>
       </c>
       <c r="J706" s="3" t="n">
         <v>42785</v>
       </c>
       <c r="K706" s="3" t="n">
         <v>42830</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="707">
       <c r="A707" s="1" t="inlineStr">
         <is>
           <t>GANGEV</t>
         </is>
       </c>
       <c r="B707" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C707" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D707" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E707" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F707" s="1" t="inlineStr">
         <is>
-          <t>1713004064/RS/22012034325754 — Toilet work Buddhsen s/o Yganarayan soni</t>
+          <t>1713004064/RS/22012034319271 — शौचालय मरम्‍मत इंद्रवली सिंह पिता वंशपती सिंह</t>
         </is>
       </c>
       <c r="G707" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H707" s="2" t="n">
         <v>11500</v>
       </c>
       <c r="I707" s="2" t="n">
-        <v>10076.5</v>
+        <v>3006</v>
       </c>
       <c r="J707" s="3" t="n">
-        <v>42785</v>
+        <v>42768</v>
       </c>
       <c r="K707" s="3" t="n">
-        <v>43393</v>
+        <v>44142</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="708">
       <c r="A708" s="1" t="inlineStr">
         <is>
           <t>GANGEV</t>
         </is>
       </c>
       <c r="B708" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C708" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D708" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E708" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F708" s="1" t="inlineStr">
         <is>
-          <t>1713004064/RS/22012034325756 — Toilet work  Lalmani s/o Bhola Kumhar</t>
+          <t>1713004064/RS/22012034319275 — शौचालय मरम्‍मत गुलबसिया पति ब्रजवासी विश्‍वकर्मा</t>
         </is>
       </c>
       <c r="G708" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H708" s="2" t="n">
         <v>11500</v>
       </c>
       <c r="I708" s="2" t="n">
-        <v>10376.5</v>
+        <v>11078.5</v>
       </c>
       <c r="J708" s="3" t="n">
-        <v>42785</v>
+        <v>42841</v>
       </c>
       <c r="K708" s="3" t="n">
-        <v>44298</v>
+        <v>43393</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="709">
       <c r="A709" s="1" t="inlineStr">
         <is>
           <t>GANGEV</t>
         </is>
       </c>
       <c r="B709" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C709" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D709" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E709" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F709" s="1" t="inlineStr">
         <is>
-          <t>1713004064/RS/22012034325757 — Toilet work Shmbhu s/o Jagan pasi</t>
+          <t>1713004064/RS/22012034325753 — Toilet work Ramji kol Ramdev Kol</t>
         </is>
       </c>
       <c r="G709" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H709" s="2" t="n">
         <v>11500</v>
       </c>
       <c r="I709" s="2" t="n">
-        <v>18749</v>
+        <v>10376.5</v>
       </c>
       <c r="J709" s="3" t="n">
         <v>42785</v>
       </c>
-      <c r="K709" s="3"/>
+      <c r="K709" s="3" t="n">
+        <v>42830</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="710">
       <c r="A710" s="1" t="inlineStr">
         <is>
           <t>GANGEV</t>
         </is>
       </c>
       <c r="B710" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C710" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D710" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E710" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F710" s="1" t="inlineStr">
         <is>
-          <t>1713004064/RS/22012034325758 — Toilet work Dinesh s/o Ramkhelawan Kushwaha</t>
+          <t>1713004064/RS/22012034325754 — Toilet work Buddhsen s/o Yganarayan soni</t>
         </is>
       </c>
       <c r="G710" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H710" s="2" t="n">
         <v>11500</v>
       </c>
       <c r="I710" s="2" t="n">
         <v>10076.5</v>
       </c>
       <c r="J710" s="3" t="n">
         <v>42785</v>
       </c>
       <c r="K710" s="3" t="n">
-        <v>43378</v>
+        <v>43393</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="711">
       <c r="A711" s="1" t="inlineStr">
         <is>
           <t>GANGEV</t>
         </is>
       </c>
       <c r="B711" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C711" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D711" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E711" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F711" s="1" t="inlineStr">
         <is>
-          <t>1713004064/RS/22012034325761 — Toilet work Ramshary s/o Mohan Pasi</t>
+          <t>1713004064/RS/22012034325756 — Toilet work  Lalmani s/o Bhola Kumhar</t>
         </is>
       </c>
       <c r="G711" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H711" s="2" t="n">
         <v>11500</v>
       </c>
       <c r="I711" s="2" t="n">
-        <v>11078.5</v>
+        <v>10376.5</v>
       </c>
       <c r="J711" s="3" t="n">
         <v>42785</v>
       </c>
       <c r="K711" s="3" t="n">
-        <v>43393</v>
+        <v>44298</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="712">
       <c r="A712" s="1" t="inlineStr">
         <is>
           <t>GANGEV</t>
         </is>
       </c>
       <c r="B712" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C712" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D712" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E712" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F712" s="1" t="inlineStr">
         <is>
-          <t>1713004064/RS/22012034325762 — Toilet work vishnu s/o akali prajapati</t>
+          <t>1713004064/RS/22012034325757 — Toilet work Shmbhu s/o Jagan pasi</t>
         </is>
       </c>
       <c r="G712" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H712" s="2" t="n">
         <v>11500</v>
       </c>
       <c r="I712" s="2" t="n">
-        <v>2004</v>
+        <v>18749</v>
       </c>
       <c r="J712" s="3" t="n">
         <v>42785</v>
       </c>
-      <c r="K712" s="3" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="K712" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="713">
       <c r="A713" s="1" t="inlineStr">
         <is>
           <t>GANGEV</t>
         </is>
       </c>
       <c r="B713" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C713" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D713" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E713" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F713" s="1" t="inlineStr">
         <is>
-          <t>1713004064/RS/22012034325763 — Toilet work Munni chhakodi pasi</t>
+          <t>1713004064/RS/22012034325758 — Toilet work Dinesh s/o Ramkhelawan Kushwaha</t>
         </is>
       </c>
       <c r="G713" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H713" s="2" t="n">
         <v>11500</v>
       </c>
       <c r="I713" s="2" t="n">
-        <v>10376.5</v>
+        <v>10076.5</v>
       </c>
       <c r="J713" s="3" t="n">
         <v>42785</v>
       </c>
       <c r="K713" s="3" t="n">
-        <v>42830</v>
+        <v>43378</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="714">
       <c r="A714" s="1" t="inlineStr">
         <is>
           <t>GANGEV</t>
         </is>
       </c>
       <c r="B714" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C714" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D714" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E714" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F714" s="1" t="inlineStr">
         <is>
-          <t>1713004064/RS/22012034325764 — Toilet work Premwati Umesh soni</t>
+          <t>1713004064/RS/22012034325761 — Toilet work Ramshary s/o Mohan Pasi</t>
         </is>
       </c>
       <c r="G714" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H714" s="2" t="n">
         <v>11500</v>
       </c>
       <c r="I714" s="2" t="n">
-        <v>9374.5</v>
+        <v>11078.5</v>
       </c>
       <c r="J714" s="3" t="n">
         <v>42785</v>
       </c>
       <c r="K714" s="3" t="n">
-        <v>42830</v>
+        <v>43393</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="715">
       <c r="A715" s="1" t="inlineStr">
         <is>
           <t>GANGEV</t>
         </is>
       </c>
       <c r="B715" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C715" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D715" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E715" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F715" s="1" t="inlineStr">
         <is>
-          <t>1713004064/RS/22012034325765 — Toilet work Mo.Sabir s/o Sakir mohd.</t>
+          <t>1713004064/RS/22012034325762 — Toilet work vishnu s/o akali prajapati</t>
         </is>
       </c>
       <c r="G715" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H715" s="2" t="n">
         <v>11500</v>
       </c>
       <c r="I715" s="2" t="n">
-        <v>10376.5</v>
+        <v>2004</v>
       </c>
       <c r="J715" s="3" t="n">
         <v>42785</v>
       </c>
       <c r="K715" s="3" t="n">
-        <v>43565</v>
+        <v>44142</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="716">
       <c r="A716" s="1" t="inlineStr">
         <is>
           <t>GANGEV</t>
         </is>
       </c>
       <c r="B716" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C716" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D716" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E716" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F716" s="1" t="inlineStr">
         <is>
-          <t>1713004064/RS/22012034325883 — Toilet work Mo.Mumtaj w/o Nizam Mohd.</t>
+          <t>1713004064/RS/22012034325763 — Toilet work Munni chhakodi pasi</t>
         </is>
       </c>
       <c r="G716" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H716" s="2" t="n">
         <v>11500</v>
       </c>
       <c r="I716" s="2" t="n">
         <v>10376.5</v>
       </c>
       <c r="J716" s="3" t="n">
         <v>42785</v>
       </c>
       <c r="K716" s="3" t="n">
         <v>42830</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="717">
       <c r="A717" s="1" t="inlineStr">
         <is>
           <t>GANGEV</t>
         </is>
       </c>
       <c r="B717" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C717" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D717" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E717" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F717" s="1" t="inlineStr">
         <is>
-          <t>1713004064/RS/22012034326592 — Toilet work Badhki Aadiwasi w/o Budhsen Aadiwasi</t>
+          <t>1713004064/RS/22012034325764 — Toilet work Premwati Umesh soni</t>
         </is>
       </c>
       <c r="G717" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H717" s="2" t="n">
         <v>11500</v>
       </c>
       <c r="I717" s="2" t="n">
-        <v>7557.5</v>
+        <v>9374.5</v>
       </c>
       <c r="J717" s="3" t="n">
-        <v>42804</v>
+        <v>42785</v>
       </c>
       <c r="K717" s="3" t="n">
-        <v>43701</v>
+        <v>42830</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="718">
       <c r="A718" s="1" t="inlineStr">
         <is>
           <t>GANGEV</t>
         </is>
       </c>
       <c r="B718" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C718" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D718" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E718" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F718" s="1" t="inlineStr">
         <is>
-          <t>1713004064/RS/22012034326594 — Toilet work Ramdev Kol s/o Ganpati Kol</t>
+          <t>1713004064/RS/22012034325765 — Toilet work Mo.Sabir s/o Sakir mohd.</t>
         </is>
       </c>
       <c r="G718" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H718" s="2" t="n">
         <v>11500</v>
       </c>
       <c r="I718" s="2" t="n">
-        <v>11378.5</v>
+        <v>10376.5</v>
       </c>
       <c r="J718" s="3" t="n">
-        <v>42804</v>
+        <v>42785</v>
       </c>
       <c r="K718" s="3" t="n">
-        <v>42830</v>
+        <v>43565</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="719">
       <c r="A719" s="1" t="inlineStr">
         <is>
           <t>GANGEV</t>
         </is>
       </c>
       <c r="B719" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C719" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D719" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E719" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F719" s="1" t="inlineStr">
         <is>
-          <t>1713004064/RS/22012034326605 — Toilet work Daddi Kol s/o Gokul Kol</t>
+          <t>1713004064/RS/22012034325883 — Toilet work Mo.Mumtaj w/o Nizam Mohd.</t>
         </is>
       </c>
       <c r="G719" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H719" s="2" t="n">
         <v>11500</v>
       </c>
       <c r="I719" s="2" t="n">
-        <v>3006</v>
+        <v>10376.5</v>
       </c>
       <c r="J719" s="3" t="n">
-        <v>42789</v>
+        <v>42785</v>
       </c>
       <c r="K719" s="3" t="n">
-        <v>44602</v>
+        <v>42830</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="720">
       <c r="A720" s="1" t="inlineStr">
         <is>
           <t>GANGEV</t>
         </is>
       </c>
       <c r="B720" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C720" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D720" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E720" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F720" s="1" t="inlineStr">
         <is>
-          <t>1713004064/RS/22012034326606 — Toilet work Babbu Kol s/o Ramdev Kol</t>
+          <t>1713004064/RS/22012034326592 — Toilet work Badhki Aadiwasi w/o Budhsen Aadiwasi</t>
         </is>
       </c>
       <c r="G720" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H720" s="2" t="n">
         <v>11500</v>
       </c>
       <c r="I720" s="2" t="n">
-        <v>11378.5</v>
+        <v>7557.5</v>
       </c>
       <c r="J720" s="3" t="n">
-        <v>42789</v>
+        <v>42804</v>
       </c>
       <c r="K720" s="3" t="n">
-        <v>44602</v>
+        <v>43701</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="721">
       <c r="A721" s="1" t="inlineStr">
         <is>
           <t>GANGEV</t>
         </is>
       </c>
       <c r="B721" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C721" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D721" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E721" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F721" s="1" t="inlineStr">
         <is>
-          <t>1713004064/RS/22012034326608 — Toilet work Umesh Kushwaha s/o Ayodhaya Kushwaha</t>
+          <t>1713004064/RS/22012034326594 — Toilet work Ramdev Kol s/o Ganpati Kol</t>
         </is>
       </c>
       <c r="G721" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H721" s="2" t="n">
         <v>11500</v>
       </c>
       <c r="I721" s="2" t="n">
-        <v>10376.5</v>
+        <v>11378.5</v>
       </c>
       <c r="J721" s="3" t="n">
-        <v>42789</v>
+        <v>42804</v>
       </c>
       <c r="K721" s="3" t="n">
         <v>42830</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="722">
       <c r="A722" s="1" t="inlineStr">
         <is>
           <t>GANGEV</t>
         </is>
       </c>
       <c r="B722" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C722" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D722" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E722" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F722" s="1" t="inlineStr">
         <is>
-          <t>1713004064/RS/22012034326609 — Toilet work Kailash Rawat s/o Chotelal Rawat</t>
+          <t>1713004064/RS/22012034326605 — Toilet work Daddi Kol s/o Gokul Kol</t>
         </is>
       </c>
       <c r="G722" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H722" s="2" t="n">
         <v>11500</v>
       </c>
       <c r="I722" s="2" t="n">
         <v>3006</v>
       </c>
       <c r="J722" s="3" t="n">
         <v>42789</v>
       </c>
       <c r="K722" s="3" t="n">
         <v>44602</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="723">
       <c r="A723" s="1" t="inlineStr">
         <is>
           <t>GANGEV</t>
         </is>
       </c>
       <c r="B723" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C723" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D723" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E723" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F723" s="1" t="inlineStr">
         <is>
-          <t>1713004064/RS/22012034326610 — Toilet work Ramesh Wishvakarmas/o Kemla Wishvakarma</t>
+          <t>1713004064/RS/22012034326606 — Toilet work Babbu Kol s/o Ramdev Kol</t>
         </is>
       </c>
       <c r="G723" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H723" s="2" t="n">
         <v>11500</v>
       </c>
       <c r="I723" s="2" t="n">
         <v>11378.5</v>
       </c>
       <c r="J723" s="3" t="n">
         <v>42789</v>
       </c>
       <c r="K723" s="3" t="n">
         <v>44602</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="724">
       <c r="A724" s="1" t="inlineStr">
         <is>
           <t>GANGEV</t>
         </is>
       </c>
       <c r="B724" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C724" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D724" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E724" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F724" s="1" t="inlineStr">
         <is>
-          <t>1713004064/RS/22012034326612 — Toilet work Shivprasad Gupta s/o Bholamuneem Gupta</t>
+          <t>1713004064/RS/22012034326608 — Toilet work Umesh Kushwaha s/o Ayodhaya Kushwaha</t>
         </is>
       </c>
       <c r="G724" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H724" s="2" t="n">
         <v>11500</v>
       </c>
       <c r="I724" s="2" t="n">
-        <v>11378.5</v>
+        <v>10376.5</v>
       </c>
       <c r="J724" s="3" t="n">
-        <v>42804</v>
+        <v>42789</v>
       </c>
       <c r="K724" s="3" t="n">
         <v>42830</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="725">
       <c r="A725" s="1" t="inlineStr">
         <is>
           <t>GANGEV</t>
         </is>
       </c>
       <c r="B725" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C725" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D725" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E725" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F725" s="1" t="inlineStr">
         <is>
-          <t>1713004064/RS/22012034326632 — Toilet work Lalman Kol s/o Kemla Kol</t>
+          <t>1713004064/RS/22012034326609 — Toilet work Kailash Rawat s/o Chotelal Rawat</t>
         </is>
       </c>
       <c r="G725" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H725" s="2" t="n">
         <v>11500</v>
       </c>
       <c r="I725" s="2" t="n">
-        <v>11078.5</v>
+        <v>3006</v>
       </c>
       <c r="J725" s="3" t="n">
-        <v>42804</v>
+        <v>42789</v>
       </c>
       <c r="K725" s="3" t="n">
-        <v>43378</v>
+        <v>44602</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="726">
       <c r="A726" s="1" t="inlineStr">
         <is>
           <t>GANGEV</t>
         </is>
       </c>
       <c r="B726" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C726" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D726" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E726" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F726" s="1" t="inlineStr">
         <is>
-          <t>1713004064/RS/22012034326855 — Toilet Work Suneeta Brajesh Kushwaha</t>
+          <t>1713004064/RS/22012034326610 — Toilet work Ramesh Wishvakarmas/o Kemla Wishvakarma</t>
         </is>
       </c>
       <c r="G726" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H726" s="2" t="n">
         <v>11500</v>
       </c>
       <c r="I726" s="2" t="n">
-        <v>11078.5</v>
+        <v>11378.5</v>
       </c>
       <c r="J726" s="3" t="n">
-        <v>42804</v>
+        <v>42789</v>
       </c>
       <c r="K726" s="3" t="n">
-        <v>43378</v>
+        <v>44602</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="727">
       <c r="A727" s="1" t="inlineStr">
         <is>
           <t>GANGEV</t>
         </is>
       </c>
       <c r="B727" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C727" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D727" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E727" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F727" s="1" t="inlineStr">
         <is>
-          <t>1713004064/RS/22012034331192 — Toilet Maintinance work Rajendra Panday s/o Umashankar Panday Amt.11500</t>
+          <t>1713004064/RS/22012034326612 — Toilet work Shivprasad Gupta s/o Bholamuneem Gupta</t>
         </is>
       </c>
       <c r="G727" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H727" s="2" t="n">
         <v>11500</v>
       </c>
       <c r="I727" s="2" t="n">
-        <v>11078.5</v>
+        <v>11378.5</v>
       </c>
       <c r="J727" s="3" t="n">
-        <v>42841</v>
+        <v>42804</v>
       </c>
       <c r="K727" s="3" t="n">
-        <v>43378</v>
+        <v>42830</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="728">
       <c r="A728" s="1" t="inlineStr">
         <is>
           <t>GANGEV</t>
         </is>
       </c>
       <c r="B728" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C728" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D728" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E728" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F728" s="1" t="inlineStr">
         <is>
-          <t>1713004064/RS/22012034331194 — Toilet Maintinance work Dasrath Kushwaha s/o Hindlal Kushwaha Amt.11500</t>
+          <t>1713004064/RS/22012034326632 — Toilet work Lalman Kol s/o Kemla Kol</t>
         </is>
       </c>
       <c r="G728" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H728" s="2" t="n">
         <v>11500</v>
       </c>
       <c r="I728" s="2" t="n">
-        <v>11168.5</v>
+        <v>11078.5</v>
       </c>
       <c r="J728" s="3" t="n">
-        <v>42879</v>
+        <v>42804</v>
       </c>
       <c r="K728" s="3" t="n">
         <v>43378</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="729">
       <c r="A729" s="1" t="inlineStr">
         <is>
           <t>GANGEV</t>
         </is>
       </c>
       <c r="B729" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C729" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D729" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E729" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F729" s="1" t="inlineStr">
         <is>
-          <t>1713004064/RS/22012034331196 — Toilet Maintinance work Nandlal Kushwaha s/o Ramraj Kushwaha</t>
+          <t>1713004064/RS/22012034326855 — Toilet Work Suneeta Brajesh Kushwaha</t>
         </is>
       </c>
       <c r="G729" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H729" s="2" t="n">
         <v>11500</v>
       </c>
       <c r="I729" s="2" t="n">
-        <v>11168.5</v>
+        <v>11078.5</v>
       </c>
       <c r="J729" s="3" t="n">
-        <v>42879</v>
+        <v>42804</v>
       </c>
       <c r="K729" s="3" t="n">
         <v>43378</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="730">
       <c r="A730" s="1" t="inlineStr">
         <is>
           <t>GANGEV</t>
         </is>
       </c>
       <c r="B730" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C730" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D730" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E730" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F730" s="1" t="inlineStr">
         <is>
-          <t>1713004064/RS/22012034331199 — Toilet Maintinance work Ramkishor Saket s/o Motilal Saket Amt.11500</t>
+          <t>1713004064/RS/22012034331192 — Toilet Maintinance work Rajendra Panday s/o Umashankar Panday Amt.11500</t>
         </is>
       </c>
       <c r="G730" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H730" s="2" t="n">
         <v>11500</v>
       </c>
       <c r="I730" s="2" t="n">
         <v>11078.5</v>
       </c>
       <c r="J730" s="3" t="n">
         <v>42841</v>
       </c>
       <c r="K730" s="3" t="n">
         <v>43378</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="731">
       <c r="A731" s="1" t="inlineStr">
         <is>
           <t>GANGEV</t>
         </is>
       </c>
       <c r="B731" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C731" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D731" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E731" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F731" s="1" t="inlineStr">
         <is>
-          <t>1713004064/RS/22012034331201 — Toilet Maintinance work Jeepu Rawat s/o Bhagent Kol Amt.11500</t>
+          <t>1713004064/RS/22012034331194 — Toilet Maintinance work Dasrath Kushwaha s/o Hindlal Kushwaha Amt.11500</t>
         </is>
       </c>
       <c r="G731" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H731" s="2" t="n">
         <v>11500</v>
       </c>
       <c r="I731" s="2" t="n">
-        <v>11078.5</v>
+        <v>11168.5</v>
       </c>
       <c r="J731" s="3" t="n">
-        <v>42841</v>
+        <v>42879</v>
       </c>
       <c r="K731" s="3" t="n">
         <v>43378</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="732">
       <c r="A732" s="1" t="inlineStr">
         <is>
           <t>GANGEV</t>
         </is>
       </c>
       <c r="B732" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C732" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D732" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E732" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F732" s="1" t="inlineStr">
         <is>
-          <t>1713004064/RS/22012034331204 — Toilet Maintinace work Rajkali Vishkarma s/o Suresh Vishkarma Amt.11500</t>
+          <t>1713004064/RS/22012034331196 — Toilet Maintinance work Nandlal Kushwaha s/o Ramraj Kushwaha</t>
         </is>
       </c>
       <c r="G732" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H732" s="2" t="n">
         <v>11500</v>
       </c>
       <c r="I732" s="2" t="n">
-        <v>11078.5</v>
+        <v>11168.5</v>
       </c>
       <c r="J732" s="3" t="n">
-        <v>42841</v>
+        <v>42879</v>
       </c>
       <c r="K732" s="3" t="n">
         <v>43378</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="733">
       <c r="A733" s="1" t="inlineStr">
         <is>
           <t>GANGEV</t>
         </is>
       </c>
       <c r="B733" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C733" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D733" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E733" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F733" s="1" t="inlineStr">
         <is>
-          <t>1713004064/RS/22012034331205 — Toilet Maintinance work Govind Kol s/o Heeralal work Amt.11500</t>
+          <t>1713004064/RS/22012034331199 — Toilet Maintinance work Ramkishor Saket s/o Motilal Saket Amt.11500</t>
         </is>
       </c>
       <c r="G733" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H733" s="2" t="n">
         <v>11500</v>
       </c>
       <c r="I733" s="2" t="n">
-        <v>3096</v>
+        <v>11078.5</v>
       </c>
       <c r="J733" s="3" t="n">
-        <v>42879</v>
+        <v>42841</v>
       </c>
       <c r="K733" s="3" t="n">
-        <v>44142</v>
+        <v>43378</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="734">
       <c r="A734" s="1" t="inlineStr">
         <is>
           <t>GANGEV</t>
         </is>
       </c>
       <c r="B734" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C734" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D734" s="1" t="inlineStr">
         <is>
-          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E734" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F734" s="1" t="inlineStr">
         <is>
-          <t>1713004064/RS/22012034331362 — Toilet Maintinance work Rajbahor Prjapati s/o Ramkishor Prjapati Amt.8800</t>
+          <t>1713004064/RS/22012034331201 — Toilet Maintinance work Jeepu Rawat s/o Bhagent Kol Amt.11500</t>
         </is>
       </c>
       <c r="G734" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H734" s="2" t="n">
-        <v>8800</v>
+        <v>11500</v>
       </c>
       <c r="I734" s="2" t="n">
-        <v>7131</v>
+        <v>11078.5</v>
       </c>
       <c r="J734" s="3" t="n">
         <v>42841</v>
       </c>
       <c r="K734" s="3" t="n">
-        <v>43701</v>
+        <v>43378</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="735">
       <c r="A735" s="1" t="inlineStr">
         <is>
           <t>GANGEV</t>
         </is>
       </c>
       <c r="B735" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C735" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D735" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E735" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F735" s="1" t="inlineStr">
         <is>
-          <t>1713004064/RS/22012034331364 — Toilet Maintinance work Rajkumar Kushwaha s/o Ramkishor Kushwaha Amt.8800</t>
+          <t>1713004064/RS/22012034331204 — Toilet Maintinace work Rajkali Vishkarma s/o Suresh Vishkarma Amt.11500</t>
         </is>
       </c>
       <c r="G735" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H735" s="2" t="n">
-        <v>8800</v>
+        <v>11500</v>
       </c>
       <c r="I735" s="2" t="n">
-        <v>8767.5</v>
+        <v>11078.5</v>
       </c>
       <c r="J735" s="3" t="n">
-        <v>42837</v>
+        <v>42841</v>
       </c>
       <c r="K735" s="3" t="n">
         <v>43378</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="736">
       <c r="A736" s="1" t="inlineStr">
         <is>
           <t>GANGEV</t>
         </is>
       </c>
       <c r="B736" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C736" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D736" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E736" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F736" s="1" t="inlineStr">
         <is>
-          <t>1713004064/RS/22012034331365 — Toilet Maintinance work Saaptun nisha w/o Saukat ali Amt.8800</t>
+          <t>1713004064/RS/22012034331205 — Toilet Maintinance work Govind Kol s/o Heeralal work Amt.11500</t>
         </is>
       </c>
       <c r="G736" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H736" s="2" t="n">
-        <v>8800</v>
+        <v>11500</v>
       </c>
       <c r="I736" s="2" t="n">
-        <v>3006</v>
+        <v>3096</v>
       </c>
       <c r="J736" s="3" t="n">
-        <v>42841</v>
+        <v>42879</v>
       </c>
       <c r="K736" s="3" t="n">
-        <v>44602</v>
+        <v>44142</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="737">
       <c r="A737" s="1" t="inlineStr">
         <is>
           <t>GANGEV</t>
         </is>
       </c>
       <c r="B737" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C737" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D737" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E737" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F737" s="1" t="inlineStr">
         <is>
-          <t>1713004064/RS/22012034331368 — Toilet Maintinance work Ramkrishan Saket s/o Lolar Saket Amt.8800</t>
+          <t>1713004064/RS/22012034331362 — Toilet Maintinance work Rajbahor Prjapati s/o Ramkishor Prjapati Amt.8800</t>
         </is>
       </c>
       <c r="G737" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H737" s="2" t="n">
         <v>8800</v>
       </c>
       <c r="I737" s="2" t="n">
-        <v>3006</v>
+        <v>7131</v>
       </c>
       <c r="J737" s="3" t="n">
         <v>42841</v>
       </c>
       <c r="K737" s="3" t="n">
-        <v>44142</v>
+        <v>43701</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="738">
       <c r="A738" s="1" t="inlineStr">
         <is>
           <t>GANGEV</t>
         </is>
       </c>
       <c r="B738" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C738" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D738" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E738" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F738" s="1" t="inlineStr">
         <is>
-          <t>1713004064/RS/22012034331370 — Toilet Maintinance workPhoolchand Kol s/o Kallu Kol AMT.8800</t>
+          <t>1713004064/RS/22012034331364 — Toilet Maintinance work Rajkumar Kushwaha s/o Ramkishor Kushwaha Amt.8800</t>
         </is>
       </c>
       <c r="G738" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H738" s="2" t="n">
         <v>8800</v>
       </c>
       <c r="I738" s="2" t="n">
-        <v>3006</v>
+        <v>8767.5</v>
       </c>
       <c r="J738" s="3" t="n">
-        <v>42841</v>
+        <v>42837</v>
       </c>
       <c r="K738" s="3" t="n">
-        <v>44141</v>
+        <v>43378</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="739">
       <c r="A739" s="1" t="inlineStr">
         <is>
           <t>GANGEV</t>
         </is>
       </c>
       <c r="B739" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C739" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D739" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E739" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F739" s="1" t="inlineStr">
         <is>
-          <t>1713004064/RS/22012034331372 — Toilet Maintinance work Mangla Kol s/o Pintu Kol Amt.8800</t>
+          <t>1713004064/RS/22012034331365 — Toilet Maintinance work Saaptun nisha w/o Saukat ali Amt.8800</t>
         </is>
       </c>
       <c r="G739" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H739" s="2" t="n">
         <v>8800</v>
       </c>
       <c r="I739" s="2" t="n">
         <v>3006</v>
       </c>
       <c r="J739" s="3" t="n">
         <v>42841</v>
       </c>
       <c r="K739" s="3" t="n">
-        <v>44142</v>
+        <v>44602</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="740">
       <c r="A740" s="1" t="inlineStr">
         <is>
           <t>GANGEV</t>
         </is>
       </c>
       <c r="B740" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C740" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D740" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E740" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F740" s="1" t="inlineStr">
         <is>
-          <t>1713004064/RS/22012034331373 — Toilet Maintinance work  Mo. Firoj s/o Sardar Baks Amt.8800</t>
+          <t>1713004064/RS/22012034331368 — Toilet Maintinance work Ramkrishan Saket s/o Lolar Saket Amt.8800</t>
         </is>
       </c>
       <c r="G740" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H740" s="2" t="n">
         <v>8800</v>
       </c>
       <c r="I740" s="2" t="n">
         <v>3006</v>
       </c>
       <c r="J740" s="3" t="n">
         <v>42841</v>
       </c>
       <c r="K740" s="3" t="n">
-        <v>44141</v>
+        <v>44142</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="741">
       <c r="A741" s="1" t="inlineStr">
         <is>
           <t>GANGEV</t>
         </is>
       </c>
       <c r="B741" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C741" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D741" s="1" t="inlineStr">
         <is>
-          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E741" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F741" s="1" t="inlineStr">
         <is>
-          <t>1713004064/RS/22012034331375 — Toilet Maintinance work Rosan Kol s/o Rambahor Kol Amt. 8800</t>
+          <t>1713004064/RS/22012034331370 — Toilet Maintinance workPhoolchand Kol s/o Kallu Kol AMT.8800</t>
         </is>
       </c>
       <c r="G741" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H741" s="2" t="n">
         <v>8800</v>
       </c>
       <c r="I741" s="2" t="n">
-        <v>7131</v>
+        <v>3006</v>
       </c>
       <c r="J741" s="3" t="n">
         <v>42841</v>
       </c>
       <c r="K741" s="3" t="n">
-        <v>43701</v>
+        <v>44141</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="742">
       <c r="A742" s="1" t="inlineStr">
         <is>
           <t>GANGEV</t>
         </is>
       </c>
       <c r="B742" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C742" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D742" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E742" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F742" s="1" t="inlineStr">
         <is>
-          <t>1713004064/RS/22012034331377 — Toilet Maintinance work Indralal Kol s/o Rambahor Kol Amt.8800</t>
+          <t>1713004064/RS/22012034331372 — Toilet Maintinance work Mangla Kol s/o Pintu Kol Amt.8800</t>
         </is>
       </c>
       <c r="G742" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H742" s="2" t="n">
         <v>8800</v>
       </c>
       <c r="I742" s="2" t="n">
-        <v>7377.5</v>
+        <v>3006</v>
       </c>
       <c r="J742" s="3" t="n">
         <v>42841</v>
       </c>
       <c r="K742" s="3" t="n">
-        <v>43701</v>
+        <v>44142</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="743">
       <c r="A743" s="1" t="inlineStr">
         <is>
           <t>GANGEV</t>
         </is>
       </c>
       <c r="B743" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C743" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D743" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E743" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F743" s="1" t="inlineStr">
         <is>
-          <t>1713004064/RS/22012034331378 — Toilet Maintinance work Ramnaresh Kol s/o Ganpati Kol Amt.8800</t>
+          <t>1713004064/RS/22012034331373 — Toilet Maintinance work  Mo. Firoj s/o Sardar Baks Amt.8800</t>
         </is>
       </c>
       <c r="G743" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H743" s="2" t="n">
         <v>8800</v>
       </c>
       <c r="I743" s="2" t="n">
-        <v>7557.5</v>
+        <v>3006</v>
       </c>
       <c r="J743" s="3" t="n">
         <v>42841</v>
       </c>
       <c r="K743" s="3" t="n">
-        <v>43701</v>
+        <v>44141</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="744">
       <c r="A744" s="1" t="inlineStr">
         <is>
           <t>GANGEV</t>
         </is>
       </c>
       <c r="B744" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C744" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D744" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E744" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F744" s="1" t="inlineStr">
         <is>
-          <t>1713004064/RS/22012034331379 — Toilet Maintinance work Mo.Jahid s/o Sakir Amt.8800</t>
+          <t>1713004064/RS/22012034331375 — Toilet Maintinance work Rosan Kol s/o Rambahor Kol Amt. 8800</t>
         </is>
       </c>
       <c r="G744" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H744" s="2" t="n">
         <v>8800</v>
       </c>
       <c r="I744" s="2" t="n">
-        <v>8797.5</v>
+        <v>7131</v>
       </c>
       <c r="J744" s="3" t="n">
         <v>42841</v>
       </c>
       <c r="K744" s="3" t="n">
-        <v>43504</v>
+        <v>43701</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="745">
       <c r="A745" s="1" t="inlineStr">
         <is>
           <t>GANGEV</t>
         </is>
       </c>
       <c r="B745" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C745" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D745" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E745" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F745" s="1" t="inlineStr">
         <is>
-          <t>1713004064/RS/22012034331380 — Toilet Maintinance work Shankar Kol s/o Heeralal Kol Amt.8800</t>
+          <t>1713004064/RS/22012034331377 — Toilet Maintinance work Indralal Kol s/o Rambahor Kol Amt.8800</t>
         </is>
       </c>
       <c r="G745" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H745" s="2" t="n">
         <v>8800</v>
       </c>
       <c r="I745" s="2" t="n">
-        <v>3006</v>
+        <v>7377.5</v>
       </c>
       <c r="J745" s="3" t="n">
         <v>42841</v>
       </c>
       <c r="K745" s="3" t="n">
-        <v>44142</v>
+        <v>43701</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="746">
       <c r="A746" s="1" t="inlineStr">
         <is>
           <t>GANGEV</t>
         </is>
       </c>
       <c r="B746" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C746" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D746" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E746" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F746" s="1" t="inlineStr">
         <is>
-          <t>1713004064/RS/22012034331382 — Toilet Maintinance work Bhiyalal Kol s/o Chote Kol Amt. 8800</t>
+          <t>1713004064/RS/22012034331378 — Toilet Maintinance work Ramnaresh Kol s/o Ganpati Kol Amt.8800</t>
         </is>
       </c>
       <c r="G746" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H746" s="2" t="n">
         <v>8800</v>
       </c>
       <c r="I746" s="2" t="n">
-        <v>3006</v>
+        <v>7557.5</v>
       </c>
       <c r="J746" s="3" t="n">
         <v>42841</v>
       </c>
       <c r="K746" s="3" t="n">
-        <v>44142</v>
+        <v>43701</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="747">
       <c r="A747" s="1" t="inlineStr">
         <is>
           <t>GANGEV</t>
         </is>
       </c>
       <c r="B747" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C747" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D747" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E747" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F747" s="1" t="inlineStr">
         <is>
-          <t>1713004064/RS/22012034331383 — Toilet Maintinance workManraj Kol s/o Ramwati Kol Amt. 8800</t>
+          <t>1713004064/RS/22012034331379 — Toilet Maintinance work Mo.Jahid s/o Sakir Amt.8800</t>
         </is>
       </c>
       <c r="G747" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H747" s="2" t="n">
         <v>8800</v>
       </c>
       <c r="I747" s="2" t="n">
-        <v>7557.5</v>
+        <v>8797.5</v>
       </c>
       <c r="J747" s="3" t="n">
         <v>42841</v>
       </c>
       <c r="K747" s="3" t="n">
-        <v>43701</v>
+        <v>43504</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="748">
       <c r="A748" s="1" t="inlineStr">
         <is>
           <t>GANGEV</t>
         </is>
       </c>
       <c r="B748" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C748" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D748" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E748" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F748" s="1" t="inlineStr">
         <is>
-          <t>1713004064/RS/22012034331384 — Toilet Maintinance work Sukhlal Kol s/o Chitu Kol Amt. 8800</t>
+          <t>1713004064/RS/22012034331380 — Toilet Maintinance work Shankar Kol s/o Heeralal Kol Amt.8800</t>
         </is>
       </c>
       <c r="G748" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H748" s="2" t="n">
         <v>8800</v>
       </c>
       <c r="I748" s="2" t="n">
-        <v>7557.5</v>
+        <v>3006</v>
       </c>
       <c r="J748" s="3" t="n">
         <v>42841</v>
       </c>
       <c r="K748" s="3" t="n">
-        <v>43701</v>
+        <v>44142</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="749">
       <c r="A749" s="1" t="inlineStr">
         <is>
           <t>GANGEV</t>
         </is>
       </c>
       <c r="B749" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C749" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D749" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E749" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F749" s="1" t="inlineStr">
         <is>
-          <t>1713004064/RS/22012034349815 — Toilet Maintinance work bitol pasi w/o jagdish pasi Amt.11500</t>
+          <t>1713004064/RS/22012034331382 — Toilet Maintinance work Bhiyalal Kol s/o Chote Kol Amt. 8800</t>
         </is>
       </c>
       <c r="G749" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H749" s="2" t="n">
-        <v>11500</v>
+        <v>8800</v>
       </c>
       <c r="I749" s="2" t="n">
-        <v>8372.5</v>
+        <v>3006</v>
       </c>
       <c r="J749" s="3" t="n">
-        <v>42901</v>
-[...1 lines deleted...]
-      <c r="K749" s="3"/>
+        <v>42841</v>
+      </c>
+      <c r="K749" s="3" t="n">
+        <v>44142</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="750">
       <c r="A750" s="1" t="inlineStr">
         <is>
           <t>GANGEV</t>
         </is>
       </c>
       <c r="B750" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C750" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D750" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E750" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F750" s="1" t="inlineStr">
         <is>
-          <t>1713004064/RS/22012034349987 — Toilet Maintinance work shivkumar basor s/o chhotelal basor  Amt.11500</t>
+          <t>1713004064/RS/22012034331383 — Toilet Maintinance workManraj Kol s/o Ramwati Kol Amt. 8800</t>
         </is>
       </c>
       <c r="G750" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H750" s="2" t="n">
-        <v>11500</v>
+        <v>8800</v>
       </c>
       <c r="I750" s="2" t="n">
-        <v>3096</v>
+        <v>7557.5</v>
       </c>
       <c r="J750" s="3" t="n">
-        <v>42906</v>
+        <v>42841</v>
       </c>
       <c r="K750" s="3" t="n">
-        <v>44142</v>
+        <v>43701</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="751">
       <c r="A751" s="1" t="inlineStr">
         <is>
           <t>GANGEV</t>
         </is>
       </c>
       <c r="B751" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C751" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D751" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E751" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F751" s="1" t="inlineStr">
         <is>
-          <t>1713004064/RS/22012034350140 — toilet maintinance work umesh kol s/o mathura kol amount 11500</t>
+          <t>1713004064/RS/22012034331384 — Toilet Maintinance work Sukhlal Kol s/o Chitu Kol Amt. 8800</t>
         </is>
       </c>
       <c r="G751" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H751" s="2" t="n">
-        <v>11500</v>
+        <v>8800</v>
       </c>
       <c r="I751" s="2" t="n">
-        <v>10136.5</v>
+        <v>7557.5</v>
       </c>
       <c r="J751" s="3" t="n">
-        <v>42906</v>
+        <v>42841</v>
       </c>
       <c r="K751" s="3" t="n">
-        <v>43393</v>
+        <v>43701</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="752">
       <c r="A752" s="1" t="inlineStr">
         <is>
           <t>GANGEV</t>
         </is>
       </c>
       <c r="B752" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C752" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D752" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E752" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F752" s="1" t="inlineStr">
         <is>
-          <t>1713004064/RS/22012034350145 — toilet maintinance work santlal gupta s/o biharilal gupta amount 11500</t>
+          <t>1713004064/RS/22012034349815 — Toilet Maintinance work bitol pasi w/o jagdish pasi Amt.11500</t>
         </is>
       </c>
       <c r="G752" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H752" s="2" t="n">
         <v>11500</v>
       </c>
       <c r="I752" s="2" t="n">
-        <v>3096</v>
+        <v>8372.5</v>
       </c>
       <c r="J752" s="3" t="n">
-        <v>42906</v>
-[...3 lines deleted...]
-      </c>
+        <v>42901</v>
+      </c>
+      <c r="K752" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="753">
       <c r="A753" s="1" t="inlineStr">
         <is>
           <t>GANGEV</t>
         </is>
       </c>
       <c r="B753" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C753" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D753" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E753" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F753" s="1" t="inlineStr">
         <is>
-          <t>1713004064/RS/22012034350149 — toilet maintinance work rajesh kol s/o jhalla kol amount 11500</t>
+          <t>1713004064/RS/22012034349987 — Toilet Maintinance work shivkumar basor s/o chhotelal basor  Amt.11500</t>
         </is>
       </c>
       <c r="G753" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H753" s="2" t="n">
         <v>11500</v>
       </c>
       <c r="I753" s="2" t="n">
-        <v>11168.5</v>
+        <v>3096</v>
       </c>
       <c r="J753" s="3" t="n">
         <v>42906</v>
       </c>
       <c r="K753" s="3" t="n">
-        <v>43378</v>
+        <v>44142</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="754">
       <c r="A754" s="1" t="inlineStr">
         <is>
           <t>GANGEV</t>
         </is>
       </c>
       <c r="B754" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C754" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D754" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E754" s="1" t="inlineStr">
         <is>
-          <t>Community Sanitary Complex</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F754" s="1" t="inlineStr">
         <is>
-          <t>1713004064/RS/22012034488750 — सामुदायिक शौचालय का निर्माण मुख्य रोड बाजार परिसर के पास</t>
+          <t>1713004064/RS/22012034350140 — toilet maintinance work umesh kol s/o mathura kol amount 11500</t>
         </is>
       </c>
       <c r="G754" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H754" s="2" t="n">
-        <v>53000</v>
+        <v>11500</v>
       </c>
       <c r="I754" s="2" t="n">
-        <v>0</v>
+        <v>10136.5</v>
       </c>
       <c r="J754" s="3" t="n">
-        <v>44029</v>
-[...1 lines deleted...]
-      <c r="K754" s="3"/>
+        <v>42906</v>
+      </c>
+      <c r="K754" s="3" t="n">
+        <v>43393</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="755">
       <c r="A755" s="1" t="inlineStr">
         <is>
           <t>GANGEV</t>
         </is>
       </c>
       <c r="B755" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C755" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D755" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E755" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F755" s="1" t="inlineStr">
         <is>
-          <t>1713004064/RS/22012034559608 — नाडेप निर्माण उमर मोहम्‍मद के घर के पास</t>
+          <t>1713004064/RS/22012034350145 — toilet maintinance work santlal gupta s/o biharilal gupta amount 11500</t>
         </is>
       </c>
       <c r="G755" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H755" s="2" t="n">
-        <v>2000</v>
+        <v>11500</v>
       </c>
       <c r="I755" s="2" t="n">
-        <v>0</v>
+        <v>3096</v>
       </c>
       <c r="J755" s="3" t="n">
-        <v>44449</v>
-[...1 lines deleted...]
-      <c r="K755" s="3"/>
+        <v>42906</v>
+      </c>
+      <c r="K755" s="3" t="n">
+        <v>44142</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="756">
       <c r="A756" s="1" t="inlineStr">
         <is>
           <t>GANGEV</t>
         </is>
       </c>
       <c r="B756" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C756" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D756" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E756" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F756" s="1" t="inlineStr">
         <is>
-          <t>1713004064/RS/22012034559610 — नाडेप निर्माण आंगनवाडी भवन के पास मोजराटोला</t>
+          <t>1713004064/RS/22012034350149 — toilet maintinance work rajesh kol s/o jhalla kol amount 11500</t>
         </is>
       </c>
       <c r="G756" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H756" s="2" t="n">
-        <v>2000</v>
+        <v>11500</v>
       </c>
       <c r="I756" s="2" t="n">
-        <v>0</v>
+        <v>11168.5</v>
       </c>
       <c r="J756" s="3" t="n">
-        <v>44300</v>
-[...1 lines deleted...]
-      <c r="K756" s="3"/>
+        <v>42906</v>
+      </c>
+      <c r="K756" s="3" t="n">
+        <v>43378</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="757">
       <c r="A757" s="1" t="inlineStr">
         <is>
           <t>GANGEV</t>
         </is>
       </c>
       <c r="B757" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C757" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D757" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex</t>
         </is>
       </c>
       <c r="E757" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Community Sanitary Complex</t>
         </is>
       </c>
       <c r="F757" s="1" t="inlineStr">
         <is>
-          <t>1713004064/RS/22012034559613 — नाडेप निर्माण लालमणि विश्‍वकर्मा के घर के पास कछियान टोला</t>
+          <t>1713004064/RS/22012034488750 — सामुदायिक शौचालय का निर्माण मुख्य रोड बाजार परिसर के पास</t>
         </is>
       </c>
       <c r="G757" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H757" s="2" t="n">
-        <v>2000</v>
+        <v>53000</v>
       </c>
       <c r="I757" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J757" s="3" t="n">
-        <v>44300</v>
+        <v>44029</v>
       </c>
       <c r="K757" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="758">
       <c r="A758" s="1" t="inlineStr">
         <is>
           <t>GANGEV</t>
         </is>
       </c>
       <c r="B758" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C758" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D758" s="1" t="inlineStr">
         <is>
-          <t>Construction of Multi Unit Toilets for School / Construction of Multi Unit Toilets for School</t>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E758" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F758" s="1" t="inlineStr">
         <is>
-          <t>1713004064/RS/22012034633867 — सामुदायिक स्‍वच्‍छता परिसर (शौचालय) निर्माण थाना परिसर गढ</t>
+          <t>1713004064/RS/22012034559608 — नाडेप निर्माण उमर मोहम्‍मद के घर के पास</t>
         </is>
       </c>
       <c r="G758" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H758" s="2" t="n">
-        <v>100000</v>
+        <v>2000</v>
       </c>
       <c r="I758" s="2" t="n">
-        <v>73201</v>
+        <v>0</v>
       </c>
       <c r="J758" s="3" t="n">
-        <v>44566</v>
-[...3 lines deleted...]
-      </c>
+        <v>44449</v>
+      </c>
+      <c r="K758" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="759">
       <c r="A759" s="1" t="inlineStr">
         <is>
           <t>GANGEV</t>
         </is>
       </c>
       <c r="B759" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C759" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D759" s="1" t="inlineStr">
         <is>
-          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E759" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F759" s="1" t="inlineStr">
         <is>
-          <t>1713004064/RS/22012035120673 — सोक पिट निर्माण कार्य गढ़ मे H S school</t>
+          <t>1713004064/RS/22012034559610 — नाडेप निर्माण आंगनवाडी भवन के पास मोजराटोला</t>
         </is>
       </c>
       <c r="G759" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H759" s="2" t="n">
-        <v>12000</v>
+        <v>2000</v>
       </c>
       <c r="I759" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J759" s="3" t="n">
-        <v>45272</v>
+        <v>44300</v>
       </c>
       <c r="K759" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="760">
       <c r="A760" s="1" t="inlineStr">
         <is>
           <t>GANGEV</t>
         </is>
       </c>
       <c r="B760" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C760" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D760" s="1" t="inlineStr">
         <is>
-          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E760" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F760" s="1" t="inlineStr">
         <is>
-          <t>1713004064/RS/22012035120674 — रिचार्ज पिट निर्माण रामप्रकाश गुप्ता के घर के पास गढ़</t>
+          <t>1713004064/RS/22012034559613 — नाडेप निर्माण लालमणि विश्‍वकर्मा के घर के पास कछियान टोला</t>
         </is>
       </c>
       <c r="G760" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H760" s="2" t="n">
-        <v>12000</v>
+        <v>2000</v>
       </c>
       <c r="I760" s="2" t="n">
-        <v>11829</v>
+        <v>0</v>
       </c>
       <c r="J760" s="3" t="n">
-        <v>45283</v>
-[...3 lines deleted...]
-      </c>
+        <v>44300</v>
+      </c>
+      <c r="K760" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="761">
       <c r="A761" s="1" t="inlineStr">
         <is>
           <t>GANGEV</t>
         </is>
       </c>
       <c r="B761" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C761" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D761" s="1" t="inlineStr">
         <is>
-          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+          <t>Construction of Multi Unit Toilets for School / Construction of Multi Unit Toilets for School</t>
         </is>
       </c>
       <c r="E761" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F761" s="1" t="inlineStr">
         <is>
-          <t>1713004064/RS/22012035120675 — सोक पिट निर्माण कार्य नारेन्द्र सिंह के घर के पास</t>
+          <t>1713004064/RS/22012034633867 — सामुदायिक स्‍वच्‍छता परिसर (शौचालय) निर्माण थाना परिसर गढ</t>
         </is>
       </c>
       <c r="G761" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H761" s="2" t="n">
-        <v>12000</v>
+        <v>100000</v>
       </c>
       <c r="I761" s="2" t="n">
-        <v>11581</v>
+        <v>73201</v>
       </c>
       <c r="J761" s="3" t="n">
-        <v>45283</v>
+        <v>44566</v>
       </c>
       <c r="K761" s="3" t="n">
-        <v>45603</v>
+        <v>45418</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="762">
       <c r="A762" s="1" t="inlineStr">
         <is>
           <t>GANGEV</t>
         </is>
       </c>
       <c r="B762" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C762" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D762" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E762" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F762" s="1" t="inlineStr">
         <is>
-          <t>1713004064/RS/22012035120676 — नाडेप निर्माण शासकीय बालिका H.S. स्कूल गढ़</t>
+          <t>1713004064/RS/22012035120673 — सोक पिट निर्माण कार्य गढ़ मे H S school</t>
         </is>
       </c>
       <c r="G762" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H762" s="2" t="n">
-        <v>2000</v>
+        <v>12000</v>
       </c>
       <c r="I762" s="2" t="n">
-        <v>1713</v>
+        <v>0</v>
       </c>
       <c r="J762" s="3" t="n">
-        <v>45283</v>
-[...3 lines deleted...]
-      </c>
+        <v>45272</v>
+      </c>
+      <c r="K762" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="763">
       <c r="A763" s="1" t="inlineStr">
         <is>
           <t>GANGEV</t>
         </is>
       </c>
       <c r="B763" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C763" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D763" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E763" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F763" s="1" t="inlineStr">
         <is>
-          <t>1713004064/RS/22012035120679 — नडेप निर्माण शासकीय बालक H.S. स्कूल गढ़</t>
+          <t>1713004064/RS/22012035120674 — रिचार्ज पिट निर्माण रामप्रकाश गुप्ता के घर के पास गढ़</t>
         </is>
       </c>
       <c r="G763" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H763" s="2" t="n">
-        <v>2000</v>
+        <v>12000</v>
       </c>
       <c r="I763" s="2" t="n">
-        <v>1850</v>
+        <v>11829</v>
       </c>
       <c r="J763" s="3" t="n">
         <v>45283</v>
       </c>
       <c r="K763" s="3" t="n">
         <v>45603</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="764">
       <c r="A764" s="1" t="inlineStr">
         <is>
           <t>GANGEV</t>
         </is>
       </c>
       <c r="B764" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C764" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D764" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E764" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F764" s="1" t="inlineStr">
         <is>
-          <t>1713004064/RS/22012035120680 — नडेप निर्माण पुलिस स्टेशन गढ़ मे</t>
+          <t>1713004064/RS/22012035120675 — सोक पिट निर्माण कार्य नारेन्द्र सिंह के घर के पास</t>
         </is>
       </c>
       <c r="G764" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H764" s="2" t="n">
-        <v>2000</v>
+        <v>12000</v>
       </c>
       <c r="I764" s="2" t="n">
-        <v>1934</v>
+        <v>11581</v>
       </c>
       <c r="J764" s="3" t="n">
         <v>45283</v>
       </c>
       <c r="K764" s="3" t="n">
         <v>45603</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="765">
       <c r="A765" s="1" t="inlineStr">
         <is>
           <t>GANGEV</t>
         </is>
       </c>
       <c r="B765" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C765" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Bharat Nirman Sewa Kendra</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D765" s="1" t="inlineStr">
         <is>
-          <t>New Construction / Construction of Gram Panchayat/Panchayat Bhavan Building for Community</t>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E765" s="1" t="inlineStr">
         <is>
-          <t>Constr of GP Bhawan</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F765" s="1" t="inlineStr">
         <is>
-          <t>1713004064/SK/1304 — Bharat Nirman Rajeev Gandhi Sewa Kendra,GARH</t>
+          <t>1713004064/RS/22012035120676 — नाडेप निर्माण शासकीय बालिका H.S. स्कूल गढ़</t>
         </is>
       </c>
       <c r="G765" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H765" s="2" t="n">
-        <v>1485000</v>
+        <v>2000</v>
       </c>
       <c r="I765" s="2" t="n">
-        <v>1035687.14</v>
+        <v>1713</v>
       </c>
       <c r="J765" s="3" t="n">
-        <v>41577</v>
+        <v>45283</v>
       </c>
       <c r="K765" s="3" t="n">
-        <v>42913</v>
+        <v>45603</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="766">
       <c r="A766" s="1" t="inlineStr">
         <is>
           <t>GANGEV</t>
         </is>
       </c>
       <c r="B766" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C766" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D766" s="1" t="inlineStr">
         <is>
-          <t>Mini Percolation tank / Construction of Mini Percolation Tank for Community</t>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E766" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F766" s="1" t="inlineStr">
         <is>
-          <t>1713004064/WC/01 — शोक पिट हौदी निर्माण 10 नग गढ</t>
+          <t>1713004064/RS/22012035120679 — नडेप निर्माण शासकीय बालक H.S. स्कूल गढ़</t>
         </is>
       </c>
       <c r="G766" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H766" s="2" t="n">
-        <v>16000</v>
+        <v>2000</v>
       </c>
       <c r="I766" s="2" t="n">
-        <v>87220</v>
+        <v>1850</v>
       </c>
       <c r="J766" s="3" t="n">
-        <v>39575</v>
+        <v>45283</v>
       </c>
       <c r="K766" s="3" t="n">
-        <v>42179</v>
+        <v>45603</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="767">
       <c r="A767" s="1" t="inlineStr">
         <is>
           <t>GANGEV</t>
         </is>
       </c>
       <c r="B767" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C767" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D767" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E767" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F767" s="1" t="inlineStr">
         <is>
-          <t>1713004064/WC/02 — सार्वजनिक कुप निर्माण स्‍कुल एवं थाना के पीछे</t>
+          <t>1713004064/RS/22012035120680 — नडेप निर्माण पुलिस स्टेशन गढ़ मे</t>
         </is>
       </c>
       <c r="G767" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H767" s="2" t="n">
-        <v>131000</v>
+        <v>2000</v>
       </c>
       <c r="I767" s="2" t="n">
-        <v>0</v>
+        <v>1934</v>
       </c>
       <c r="J767" s="3" t="n">
-        <v>39540</v>
-[...1 lines deleted...]
-      <c r="K767" s="3"/>
+        <v>45283</v>
+      </c>
+      <c r="K767" s="3" t="n">
+        <v>45603</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="768">
       <c r="A768" s="1" t="inlineStr">
         <is>
           <t>GANGEV</t>
         </is>
       </c>
       <c r="B768" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C768" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Bharat Nirman Sewa Kendra</t>
         </is>
       </c>
       <c r="D768" s="1" t="inlineStr">
         <is>
-          <t>Artificial Recharge of Well Through Sand Filter / Construction of Sand filter for openwell recharge for Community</t>
+          <t>New Construction / Construction of Gram Panchayat/Panchayat Bhavan Building for Community</t>
         </is>
       </c>
       <c r="E768" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Constr of GP Bhawan</t>
         </is>
       </c>
       <c r="F768" s="1" t="inlineStr">
         <is>
-          <t>1713004064/WC/22012034292955 — कपिलधारा कूप निर्माण शिवम् सिंह पिता राजेश सिंह टी.एस. 210</t>
+          <t>1713004064/SK/1304 — Bharat Nirman Rajeev Gandhi Sewa Kendra,GARH</t>
         </is>
       </c>
       <c r="G768" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H768" s="2" t="n">
-        <v>435000</v>
+        <v>1485000</v>
       </c>
       <c r="I768" s="2" t="n">
-        <v>380177.75</v>
+        <v>1035687.14</v>
       </c>
       <c r="J768" s="3" t="n">
-        <v>42504</v>
+        <v>41577</v>
       </c>
       <c r="K768" s="3" t="n">
-        <v>42939</v>
+        <v>42913</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="769">
       <c r="A769" s="1" t="inlineStr">
         <is>
           <t>GANGEV</t>
         </is>
       </c>
       <c r="B769" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C769" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D769" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Mini Percolation tank / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E769" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F769" s="1" t="inlineStr">
         <is>
-          <t>1713004064/WC/22012034820693 — Construction of roof Water Harvesting Nirman CFT Bhawan Garh</t>
+          <t>1713004064/WC/01 — शोक पिट हौदी निर्माण 10 नग गढ</t>
         </is>
       </c>
       <c r="G769" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H769" s="2" t="n">
-        <v>8000</v>
+        <v>16000</v>
       </c>
       <c r="I769" s="2" t="n">
-        <v>6948</v>
+        <v>87220</v>
       </c>
       <c r="J769" s="3" t="n">
-        <v>44515</v>
+        <v>39575</v>
       </c>
       <c r="K769" s="3" t="n">
-        <v>44888</v>
+        <v>42179</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="770">
       <c r="A770" s="1" t="inlineStr">
         <is>
           <t>GANGEV</t>
         </is>
       </c>
       <c r="B770" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C770" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D770" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E770" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F770" s="1" t="inlineStr">
         <is>
-          <t>1713004064/WC/22012034820725 — रिर्चाज पिट निर्माण सी एफ टी भवन के पास पांस</t>
+          <t>1713004064/WC/02 — सार्वजनिक कुप निर्माण स्‍कुल एवं थाना के पीछे</t>
         </is>
       </c>
       <c r="G770" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H770" s="2" t="n">
-        <v>11000</v>
+        <v>131000</v>
       </c>
       <c r="I770" s="2" t="n">
-        <v>11387</v>
+        <v>0</v>
       </c>
       <c r="J770" s="3" t="n">
-        <v>44515</v>
-[...3 lines deleted...]
-      </c>
+        <v>39540</v>
+      </c>
+      <c r="K770" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="771">
       <c r="A771" s="1" t="inlineStr">
         <is>
           <t>GANGEV</t>
         </is>
       </c>
       <c r="B771" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C771" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D771" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Artificial Recharge of Well Through Sand Filter / Construction of Sand filter for openwell recharge for Community</t>
         </is>
       </c>
       <c r="E771" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F771" s="1" t="inlineStr">
         <is>
-          <t>1713004064/WC/22012034820732 — रिर्चाज पिट निर्माण सी एफ टी परिसर में</t>
+          <t>1713004064/WC/22012034292955 — कपिलधारा कूप निर्माण शिवम् सिंह पिता राजेश सिंह टी.एस. 210</t>
         </is>
       </c>
       <c r="G771" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H771" s="2" t="n">
-        <v>11000</v>
+        <v>435000</v>
       </c>
       <c r="I771" s="2" t="n">
-        <v>9071</v>
+        <v>380177.75</v>
       </c>
       <c r="J771" s="3" t="n">
-        <v>44515</v>
+        <v>42504</v>
       </c>
       <c r="K771" s="3" t="n">
-        <v>44888</v>
+        <v>42939</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="772">
       <c r="A772" s="1" t="inlineStr">
         <is>
           <t>GANGEV</t>
         </is>
       </c>
       <c r="B772" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C772" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D772" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E772" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F772" s="1" t="inlineStr">
         <is>
-          <t>1713004064/WC/22012034820751 — रिचार्ज पिट निर्माण चन्‍दन बांग मंदिर के पास</t>
+          <t>1713004064/WC/22012034820693 — Construction of roof Water Harvesting Nirman CFT Bhawan Garh</t>
         </is>
       </c>
       <c r="G772" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H772" s="2" t="n">
-        <v>11000</v>
+        <v>8000</v>
       </c>
       <c r="I772" s="2" t="n">
-        <v>0</v>
+        <v>6948</v>
       </c>
       <c r="J772" s="3" t="n">
-        <v>44300</v>
-[...1 lines deleted...]
-      <c r="K772" s="3"/>
+        <v>44515</v>
+      </c>
+      <c r="K772" s="3" t="n">
+        <v>44888</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="773">
       <c r="A773" s="1" t="inlineStr">
         <is>
           <t>GANGEV</t>
         </is>
       </c>
       <c r="B773" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C773" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D773" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E773" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F773" s="1" t="inlineStr">
         <is>
-          <t>1713004064/WC/22012034820753 — रिर्चाज पिट निर्माण हाई स्‍कूल के पास गढ</t>
+          <t>1713004064/WC/22012034820725 — रिर्चाज पिट निर्माण सी एफ टी भवन के पास पांस</t>
         </is>
       </c>
       <c r="G773" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H773" s="2" t="n">
         <v>11000</v>
       </c>
       <c r="I773" s="2" t="n">
-        <v>0</v>
+        <v>11387</v>
       </c>
       <c r="J773" s="3" t="n">
-        <v>44300</v>
-[...1 lines deleted...]
-      <c r="K773" s="3"/>
+        <v>44515</v>
+      </c>
+      <c r="K773" s="3" t="n">
+        <v>44888</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="774">
       <c r="A774" s="1" t="inlineStr">
         <is>
           <t>GANGEV</t>
         </is>
       </c>
       <c r="B774" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C774" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D774" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E774" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F774" s="1" t="inlineStr">
         <is>
-          <t>1713004064/WC/22012034820754 — रिर्चाज पिट निर्माण मोजरा टोला हरिजन बस्‍ती के पास</t>
+          <t>1713004064/WC/22012034820732 — रिर्चाज पिट निर्माण सी एफ टी परिसर में</t>
         </is>
       </c>
       <c r="G774" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H774" s="2" t="n">
         <v>11000</v>
       </c>
       <c r="I774" s="2" t="n">
-        <v>0</v>
+        <v>9071</v>
       </c>
       <c r="J774" s="3" t="n">
-        <v>44300</v>
-[...1 lines deleted...]
-      <c r="K774" s="3"/>
+        <v>44515</v>
+      </c>
+      <c r="K774" s="3" t="n">
+        <v>44888</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="775">
       <c r="A775" s="1" t="inlineStr">
         <is>
           <t>GANGEV</t>
         </is>
       </c>
       <c r="B775" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C775" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D775" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E775" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F775" s="1" t="inlineStr">
         <is>
-          <t>1713004064/WC/22012035165561 — सार्वजनिक कूप निर्माण मंगल पटेल के घर के पास मोजरा टोला</t>
+          <t>1713004064/WC/22012034820751 — रिचार्ज पिट निर्माण चन्‍दन बांग मंदिर के पास</t>
         </is>
       </c>
       <c r="G775" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H775" s="2" t="n">
-        <v>0</v>
+        <v>11000</v>
       </c>
       <c r="I775" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J775" s="3" t="n">
-        <v>45318</v>
+        <v>44300</v>
       </c>
       <c r="K775" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="776">
       <c r="A776" s="1" t="inlineStr">
         <is>
           <t>GANGEV</t>
         </is>
       </c>
       <c r="B776" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C776" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D776" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E776" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F776" s="1" t="inlineStr">
         <is>
-          <t>1713004064/WC/22012035295376 — Construction of Dugwell Recharge Pit Ashok Pandey Ke Koop Ke Pass G P Garh</t>
+          <t>1713004064/WC/22012034820753 — रिर्चाज पिट निर्माण हाई स्‍कूल के पास गढ</t>
         </is>
       </c>
       <c r="G776" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H776" s="2" t="n">
-        <v>2000</v>
+        <v>11000</v>
       </c>
       <c r="I776" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J776" s="3" t="n">
-        <v>45761</v>
+        <v>44300</v>
       </c>
       <c r="K776" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="777">
       <c r="A777" s="1" t="inlineStr">
         <is>
           <t>GANGEV</t>
         </is>
       </c>
       <c r="B777" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C777" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D777" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-Borewell recharge for Comm / Construction of Sand filter for borewell recharge for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E777" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F777" s="1" t="inlineStr">
         <is>
-          <t>1713004064/WC/22012035295390 — Construction of Tubewel Recharge Pit Pani Tanki Ke Bore Well  Ke Pass G P Garh</t>
+          <t>1713004064/WC/22012034820754 — रिर्चाज पिट निर्माण मोजरा टोला हरिजन बस्‍ती के पास</t>
         </is>
       </c>
       <c r="G777" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H777" s="2" t="n">
-        <v>2000</v>
+        <v>11000</v>
       </c>
       <c r="I777" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J777" s="3" t="n">
-        <v>45761</v>
+        <v>44300</v>
       </c>
       <c r="K777" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="778">
       <c r="A778" s="1" t="inlineStr">
         <is>
           <t>GANGEV</t>
         </is>
       </c>
       <c r="B778" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C778" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D778" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
         </is>
       </c>
       <c r="E778" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F778" s="1" t="inlineStr">
         <is>
-          <t>1713004064/WC/590 — सार्वजनिक कूप निर्माण देवी मंदिर के पास TS 590</t>
+          <t>1713004064/WC/22012035165561 — सार्वजनिक कूप निर्माण मंगल पटेल के घर के पास मोजरा टोला</t>
         </is>
       </c>
       <c r="G778" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H778" s="2" t="n">
-        <v>269000</v>
+        <v>0</v>
       </c>
       <c r="I778" s="2" t="n">
-        <v>233712</v>
+        <v>0</v>
       </c>
       <c r="J778" s="3" t="n">
-        <v>40634</v>
-[...3 lines deleted...]
-      </c>
+        <v>45318</v>
+      </c>
+      <c r="K778" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="779">
       <c r="A779" s="1" t="inlineStr">
         <is>
           <t>GANGEV</t>
         </is>
       </c>
       <c r="B779" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C779" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D779" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
         </is>
       </c>
       <c r="E779" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F779" s="1" t="inlineStr">
         <is>
-          <t>1713004064/WC/675 — कपिलधारा कूप निर्माण मगंलदीन पटेल के खेत मे  T S 675</t>
+          <t>1713004064/WC/22012035295376 — Construction of Dugwell Recharge Pit Ashok Pandey Ke Koop Ke Pass G P Garh</t>
         </is>
       </c>
       <c r="G779" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H779" s="2" t="n">
-        <v>378000</v>
+        <v>2000</v>
       </c>
       <c r="I779" s="2" t="n">
-        <v>136848</v>
+        <v>0</v>
       </c>
       <c r="J779" s="3" t="n">
-        <v>41012</v>
-[...3 lines deleted...]
-      </c>
+        <v>45761</v>
+      </c>
+      <c r="K779" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="780">
       <c r="A780" s="1" t="inlineStr">
         <is>
           <t>GANGEV</t>
         </is>
       </c>
       <c r="B780" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C780" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D780" s="1" t="inlineStr">
         <is>
-          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
+          <t>Constr of Sand filter-Borewell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Borewell for Community</t>
         </is>
       </c>
       <c r="E780" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F780" s="1" t="inlineStr">
         <is>
-          <t>1713004064/WC/9993661360 — Ts No.1603 कपिलधारा कूप निर्माण रामावतार विश्‍वकर्मा/जमुना विश्‍वकर्मा</t>
+          <t>1713004064/WC/22012035295390 — Construction of Tubewel Recharge Pit Pani Tanki Ke Bore Well  Ke Pass G P Garh</t>
         </is>
       </c>
       <c r="G780" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H780" s="2" t="n">
-        <v>435000</v>
+        <v>2000</v>
       </c>
       <c r="I780" s="2" t="n">
-        <v>380769.9</v>
+        <v>0</v>
       </c>
       <c r="J780" s="3" t="n">
-        <v>42362</v>
-[...3 lines deleted...]
-      </c>
+        <v>45761</v>
+      </c>
+      <c r="K780" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="781">
       <c r="A781" s="1" t="inlineStr">
         <is>
           <t>GANGEV</t>
         </is>
       </c>
       <c r="B781" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C781" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D781" s="1" t="inlineStr">
         <is>
-          <t>Artificial Recharge of Well Through Sand Filter / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E781" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F781" s="1" t="inlineStr">
         <is>
-          <t>1713004064/WC/9993661369 — Ts No. 1604/794 कपिलधारा कूप निर्माण भूपेन्‍द्र/संजय कुमार पाण्‍डेय</t>
+          <t>1713004064/WC/590 — सार्वजनिक कूप निर्माण देवी मंदिर के पास TS 590</t>
         </is>
       </c>
       <c r="G781" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H781" s="2" t="n">
-        <v>435000</v>
+        <v>269000</v>
       </c>
       <c r="I781" s="2" t="n">
-        <v>407880.75</v>
+        <v>233712</v>
       </c>
       <c r="J781" s="3" t="n">
-        <v>42362</v>
+        <v>40634</v>
       </c>
       <c r="K781" s="3" t="n">
-        <v>42938</v>
+        <v>41730</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="782">
       <c r="A782" s="1" t="inlineStr">
         <is>
           <t>GANGEV</t>
         </is>
       </c>
       <c r="B782" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C782" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D782" s="1" t="inlineStr">
         <is>
-          <t>Artificial Recharge of Well Through Sand Filter / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E782" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F782" s="1" t="inlineStr">
         <is>
-          <t>1713004064/WC/9993661373 — Ts No. 1602 कपिलधारा कूप निर्माण मोहनलाल चिकवा/रघुनाथ प्रसाद चिकवा</t>
+          <t>1713004064/WC/675 — कपिलधारा कूप निर्माण मगंलदीन पटेल के खेत मे  T S 675</t>
         </is>
       </c>
       <c r="G782" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H782" s="2" t="n">
-        <v>435000</v>
+        <v>378000</v>
       </c>
       <c r="I782" s="2" t="n">
-        <v>369433.75</v>
+        <v>136848</v>
       </c>
       <c r="J782" s="3" t="n">
-        <v>42363</v>
+        <v>41012</v>
       </c>
       <c r="K782" s="3" t="n">
-        <v>42936</v>
+        <v>41044</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="783">
       <c r="A783" s="1" t="inlineStr">
         <is>
           <t>GANGEV</t>
         </is>
       </c>
       <c r="B783" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C783" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D783" s="1" t="inlineStr">
         <is>
-          <t>Artificial Recharge of Well Through Sand Filter / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E783" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F783" s="1" t="inlineStr">
         <is>
-          <t>1713004064/WC/9993666756 — कपिलधारा कूप निर्माण फूलबाई कहार पत्नी केमला प्रसाद टी यस 2339</t>
+          <t>1713004064/WC/9993661360 — Ts No.1603 कपिलधारा कूप निर्माण रामावतार विश्‍वकर्मा/जमुना विश्‍वकर्मा</t>
         </is>
       </c>
       <c r="G783" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H783" s="2" t="n">
         <v>435000</v>
       </c>
       <c r="I783" s="2" t="n">
-        <v>382738.75</v>
+        <v>380769.9</v>
       </c>
       <c r="J783" s="3" t="n">
-        <v>42423</v>
+        <v>42362</v>
       </c>
       <c r="K783" s="3" t="n">
         <v>42936</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="784">
       <c r="A784" s="1" t="inlineStr">
         <is>
           <t>GANGEV</t>
         </is>
       </c>
       <c r="B784" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C784" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D784" s="1" t="inlineStr">
         <is>
           <t>Artificial Recharge of Well Through Sand Filter / Construction of Sand filter for openwell recharge for Community</t>
         </is>
       </c>
       <c r="E784" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F784" s="1" t="inlineStr">
         <is>
-          <t>1713004064/WC/9993666758 — कपिलधारा कूप निर्माण रम्मी धोबी पत्नी छंगे धोबी टी यस 2336</t>
+          <t>1713004064/WC/9993661369 — Ts No. 1604/794 कपिलधारा कूप निर्माण भूपेन्‍द्र/संजय कुमार पाण्‍डेय</t>
         </is>
       </c>
       <c r="G784" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H784" s="2" t="n">
         <v>435000</v>
       </c>
       <c r="I784" s="2" t="n">
-        <v>400201.75</v>
+        <v>407880.75</v>
       </c>
       <c r="J784" s="3" t="n">
-        <v>42421</v>
+        <v>42362</v>
       </c>
       <c r="K784" s="3" t="n">
-        <v>42936</v>
+        <v>42938</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="785">
       <c r="A785" s="1" t="inlineStr">
         <is>
           <t>GANGEV</t>
         </is>
       </c>
       <c r="B785" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C785" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D785" s="1" t="inlineStr">
         <is>
           <t>Artificial Recharge of Well Through Sand Filter / Construction of Sand filter for openwell recharge for Community</t>
         </is>
       </c>
       <c r="E785" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F785" s="1" t="inlineStr">
         <is>
-          <t>1713004064/WC/9993666801 — कपिलधारा कूप निर्माण अशोक कुमार पिता बृजमोहन पाण्डेय टी यस 2337</t>
+          <t>1713004064/WC/9993661373 — Ts No. 1602 कपिलधारा कूप निर्माण मोहनलाल चिकवा/रघुनाथ प्रसाद चिकवा</t>
         </is>
       </c>
       <c r="G785" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H785" s="2" t="n">
         <v>435000</v>
       </c>
       <c r="I785" s="2" t="n">
-        <v>385925.75</v>
+        <v>369433.75</v>
       </c>
       <c r="J785" s="3" t="n">
-        <v>42421</v>
+        <v>42363</v>
       </c>
       <c r="K785" s="3" t="n">
         <v>42936</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="786">
       <c r="A786" s="1" t="inlineStr">
         <is>
           <t>GANGEV</t>
         </is>
       </c>
       <c r="B786" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C786" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D786" s="1" t="inlineStr">
         <is>
-          <t>Underground Dyke / Construction of Underground Dykes for Community</t>
+          <t>Artificial Recharge of Well Through Sand Filter / Construction of Sand filter for openwell recharge for Community</t>
         </is>
       </c>
       <c r="E786" s="1" t="inlineStr">
         <is>
-          <t>Underground Dyke for Ground Water Recharge</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F786" s="1" t="inlineStr">
         <is>
-          <t>1713004064/WC/9993673497 — कपिलधारा कूप जगन्नाथ पटेल पिता रामस्वरूप टी एस 2388</t>
+          <t>1713004064/WC/9993666756 — कपिलधारा कूप निर्माण फूलबाई कहार पत्नी केमला प्रसाद टी यस 2339</t>
         </is>
       </c>
       <c r="G786" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H786" s="2" t="n">
         <v>435000</v>
       </c>
       <c r="I786" s="2" t="n">
-        <v>0</v>
+        <v>382738.75</v>
       </c>
       <c r="J786" s="3" t="n">
-        <v>42461</v>
-[...1 lines deleted...]
-      <c r="K786" s="3"/>
+        <v>42423</v>
+      </c>
+      <c r="K786" s="3" t="n">
+        <v>42936</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="787">
       <c r="A787" s="1" t="inlineStr">
         <is>
           <t>GANGEV</t>
         </is>
       </c>
       <c r="B787" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C787" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D787" s="1" t="inlineStr">
         <is>
-          <t>Underground Dyke / Construction of Underground Dykes for Community</t>
+          <t>Artificial Recharge of Well Through Sand Filter / Construction of Sand filter for openwell recharge for Community</t>
         </is>
       </c>
       <c r="E787" s="1" t="inlineStr">
         <is>
-          <t>Underground Dyke for Ground Water Recharge</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F787" s="1" t="inlineStr">
         <is>
-          <t>1713004064/WC/9993673840 — कपिलधारा कूप राजाराम तिवारी पिता राम प्रसाद  टी एस 2335</t>
+          <t>1713004064/WC/9993666758 — कपिलधारा कूप निर्माण रम्मी धोबी पत्नी छंगे धोबी टी यस 2336</t>
         </is>
       </c>
       <c r="G787" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H787" s="2" t="n">
         <v>435000</v>
       </c>
       <c r="I787" s="2" t="n">
-        <v>0</v>
+        <v>400201.75</v>
       </c>
       <c r="J787" s="3" t="n">
-        <v>42463</v>
-[...1 lines deleted...]
-      <c r="K787" s="3"/>
+        <v>42421</v>
+      </c>
+      <c r="K787" s="3" t="n">
+        <v>42936</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="788">
       <c r="A788" s="1" t="inlineStr">
         <is>
           <t>GANGEV</t>
         </is>
       </c>
       <c r="B788" s="1" t="inlineStr">
         <is>
+          <t>2015-2016</t>
+        </is>
+      </c>
+      <c r="C788" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D788" s="1" t="inlineStr">
+        <is>
+          <t>Artificial Recharge of Well Through Sand Filter / Construction of Sand filter for openwell recharge for Community</t>
+        </is>
+      </c>
+      <c r="E788" s="1" t="inlineStr">
+        <is>
+          <t>Well Recharge</t>
+        </is>
+      </c>
+      <c r="F788" s="1" t="inlineStr">
+        <is>
+          <t>1713004064/WC/9993666801 — कपिलधारा कूप निर्माण अशोक कुमार पिता बृजमोहन पाण्डेय टी यस 2337</t>
+        </is>
+      </c>
+      <c r="G788" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H788" s="2" t="n">
+        <v>435000</v>
+      </c>
+      <c r="I788" s="2" t="n">
+        <v>385925.75</v>
+      </c>
+      <c r="J788" s="3" t="n">
+        <v>42421</v>
+      </c>
+      <c r="K788" s="3" t="n">
+        <v>42936</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="789">
+      <c r="A789" s="1" t="inlineStr">
+        <is>
+          <t>GANGEV</t>
+        </is>
+      </c>
+      <c r="B789" s="1" t="inlineStr">
+        <is>
+          <t>2016-2017</t>
+        </is>
+      </c>
+      <c r="C789" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D789" s="1" t="inlineStr">
+        <is>
+          <t>Underground Dyke / Construction of Underground Dykes for Community</t>
+        </is>
+      </c>
+      <c r="E789" s="1" t="inlineStr">
+        <is>
+          <t>Underground Dyke for Ground Water Recharge</t>
+        </is>
+      </c>
+      <c r="F789" s="1" t="inlineStr">
+        <is>
+          <t>1713004064/WC/9993673497 — कपिलधारा कूप जगन्नाथ पटेल पिता रामस्वरूप टी एस 2388</t>
+        </is>
+      </c>
+      <c r="G789" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H789" s="2" t="n">
+        <v>435000</v>
+      </c>
+      <c r="I789" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J789" s="3" t="n">
+        <v>42461</v>
+      </c>
+      <c r="K789" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="790">
+      <c r="A790" s="1" t="inlineStr">
+        <is>
+          <t>GANGEV</t>
+        </is>
+      </c>
+      <c r="B790" s="1" t="inlineStr">
+        <is>
+          <t>2016-2017</t>
+        </is>
+      </c>
+      <c r="C790" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D790" s="1" t="inlineStr">
+        <is>
+          <t>Underground Dyke / Construction of Underground Dykes for Community</t>
+        </is>
+      </c>
+      <c r="E790" s="1" t="inlineStr">
+        <is>
+          <t>Underground Dyke for Ground Water Recharge</t>
+        </is>
+      </c>
+      <c r="F790" s="1" t="inlineStr">
+        <is>
+          <t>1713004064/WC/9993673840 — कपिलधारा कूप राजाराम तिवारी पिता राम प्रसाद  टी एस 2335</t>
+        </is>
+      </c>
+      <c r="G790" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H790" s="2" t="n">
+        <v>435000</v>
+      </c>
+      <c r="I790" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J790" s="3" t="n">
+        <v>42463</v>
+      </c>
+      <c r="K790" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="791">
+      <c r="A791" s="1" t="inlineStr">
+        <is>
+          <t>GANGEV</t>
+        </is>
+      </c>
+      <c r="B791" s="1" t="inlineStr">
+        <is>
           <t>2010-2011</t>
         </is>
       </c>
-      <c r="C788" s="1" t="inlineStr">
+      <c r="C791" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
-      <c r="D788" s="1" t="inlineStr">
+      <c r="D791" s="1" t="inlineStr">
         <is>
           <t>Bitumen Top / Construction of Bitumen Top Roads for Community</t>
         </is>
       </c>
-      <c r="E788" s="1" t="inlineStr">
+      <c r="E791" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
-      <c r="F788" s="1" t="inlineStr">
+      <c r="F791" s="1" t="inlineStr">
         <is>
           <t>1713/RC/2079 — G.S.B. रोड निर्माण कार्य गढ से सोहरवा मार्ग जनपद पंचायत गंगेव</t>
         </is>
       </c>
-      <c r="G788" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H788" s="2" t="n">
+      <c r="G791" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H791" s="2" t="n">
         <v>2503000</v>
       </c>
-      <c r="I788" s="2" t="n">
+      <c r="I791" s="2" t="n">
         <v>1594912</v>
       </c>
-      <c r="J788" s="3" t="n">
+      <c r="J791" s="3" t="n">
         <v>40509</v>
       </c>
-      <c r="K788" s="3" t="n">
+      <c r="K791" s="3" t="n">
         <v>42620</v>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>