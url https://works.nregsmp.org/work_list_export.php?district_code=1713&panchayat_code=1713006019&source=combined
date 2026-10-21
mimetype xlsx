--- v0 (2026-08-31)
+++ v1 (2026-10-21)
@@ -122,64 +122,64 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:K324"/>
+  <dimension ref="A1:K328"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-08-31 04:39:57</t>
+          <t>Exported on: 2026-10-21 14:29:03</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: REWA</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -557,51 +557,51 @@
         <v>0</v>
       </c>
       <c r="J17" s="3" t="n">
         <v>43569</v>
       </c>
       <c r="K17" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
           <t>MAUGANJ</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>Constr of GP for community / Construction of Gram Panchayat/Panchayat Bhavan Building for Community</t>
+          <t>Constr of GP for community / Construction of Gram Panchayat Building for Community</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
           <t>Constr of GP Bhawan</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
           <t>1713006019/AV/22012034509099 — sabajanik chabutara nirmad lohada nadi ke kinare pipal ke ped ke pas</t>
         </is>
       </c>
       <c r="G18" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H18" s="2" t="n">
         <v>33000</v>
       </c>
       <c r="I18" s="2" t="n">
         <v>28500</v>
       </c>
       <c r="J18" s="3" t="n">
         <v>44036</v>
@@ -2624,51 +2624,51 @@
       <c r="J60" s="3" t="n">
         <v>43153</v>
       </c>
       <c r="K60" s="3" t="n">
         <v>43235</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="61">
       <c r="A61" s="1" t="inlineStr">
         <is>
           <t>MAUGANJ</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C61" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D61" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E61" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F61" s="1" t="inlineStr">
         <is>
           <t>1713006019/IF/IAY/2183337 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP1352850</t>
         </is>
       </c>
       <c r="G61" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H61" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I61" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J61" s="3" t="n">
         <v>43645</v>
@@ -3210,51 +3210,51 @@
       <c r="J72" s="3" t="n">
         <v>44364</v>
       </c>
       <c r="K72" s="3" t="n">
         <v>44527</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="73">
       <c r="A73" s="1" t="inlineStr">
         <is>
           <t>MAUGANJ</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C73" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D73" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E73" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F73" s="1" t="inlineStr">
         <is>
           <t>1713006019/IF/IAY/3136108 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4531909</t>
         </is>
       </c>
       <c r="G73" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H73" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I73" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J73" s="3" t="n">
         <v>44113</v>
@@ -3992,78 +3992,80 @@
       <c r="J88" s="3" t="n">
         <v>44602</v>
       </c>
       <c r="K88" s="3" t="n">
         <v>44798</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="89">
       <c r="A89" s="1" t="inlineStr">
         <is>
           <t>MAUGANJ</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C89" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D89" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E89" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F89" s="1" t="inlineStr">
         <is>
           <t>1713006019/IF/IAY/3593980 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP5508051</t>
         </is>
       </c>
       <c r="G89" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H89" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I89" s="2" t="n">
         <v>14340</v>
       </c>
       <c r="J89" s="3" t="n">
         <v>44618</v>
       </c>
-      <c r="K89" s="3"/>
+      <c r="K89" s="3" t="n">
+        <v>46278</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="90">
       <c r="A90" s="1" t="inlineStr">
         <is>
           <t>MAUGANJ</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C90" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D90" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E90" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
@@ -4137,51 +4139,51 @@
       <c r="J91" s="3" t="n">
         <v>44816</v>
       </c>
       <c r="K91" s="3" t="n">
         <v>45056</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="92">
       <c r="A92" s="1" t="inlineStr">
         <is>
           <t>MAUGANJ</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C92" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D92" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E92" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F92" s="1" t="inlineStr">
         <is>
           <t>1713006019/IF/IAY/4279948 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123649699</t>
         </is>
       </c>
       <c r="G92" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H92" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I92" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J92" s="3" t="n">
         <v>44724</v>
@@ -6240,78 +6242,80 @@
       <c r="J134" s="3" t="n">
         <v>45583</v>
       </c>
       <c r="K134" s="3" t="n">
         <v>45737</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="135">
       <c r="A135" s="1" t="inlineStr">
         <is>
           <t>MAUGANJ</t>
         </is>
       </c>
       <c r="B135" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C135" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D135" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E135" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F135" s="1" t="inlineStr">
         <is>
           <t>1713006019/IF/IAY/4639276 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP130864505</t>
         </is>
       </c>
       <c r="G135" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H135" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I135" s="2" t="n">
         <v>22572</v>
       </c>
       <c r="J135" s="3" t="n">
         <v>45573</v>
       </c>
-      <c r="K135" s="3"/>
+      <c r="K135" s="3" t="n">
+        <v>46310</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="136">
       <c r="A136" s="1" t="inlineStr">
         <is>
           <t>MAUGANJ</t>
         </is>
       </c>
       <c r="B136" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C136" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D136" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E136" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
@@ -6532,78 +6536,80 @@
       <c r="J140" s="3" t="n">
         <v>45659</v>
       </c>
       <c r="K140" s="3" t="n">
         <v>45797</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="141">
       <c r="A141" s="1" t="inlineStr">
         <is>
           <t>MAUGANJ</t>
         </is>
       </c>
       <c r="B141" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C141" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D141" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E141" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F141" s="1" t="inlineStr">
         <is>
           <t>1713006019/IF/IAY/4867339 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP130864111</t>
         </is>
       </c>
       <c r="G141" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H141" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I141" s="2" t="n">
         <v>23229</v>
       </c>
       <c r="J141" s="3" t="n">
         <v>45763</v>
       </c>
-      <c r="K141" s="3"/>
+      <c r="K141" s="3" t="n">
+        <v>46310</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="142">
       <c r="A142" s="1" t="inlineStr">
         <is>
           <t>MAUGANJ</t>
         </is>
       </c>
       <c r="B142" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C142" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D142" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E142" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
@@ -6677,51 +6683,51 @@
       <c r="J143" s="3" t="n">
         <v>42768</v>
       </c>
       <c r="K143" s="3" t="n">
         <v>43213</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="144">
       <c r="A144" s="1" t="inlineStr">
         <is>
           <t>MAUGANJ</t>
         </is>
       </c>
       <c r="B144" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C144" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D144" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E144" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F144" s="1" t="inlineStr">
         <is>
           <t>1713006019/IF/IAY/5391111 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121746423</t>
         </is>
       </c>
       <c r="G144" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H144" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I144" s="2" t="n">
         <v>17748</v>
       </c>
       <c r="J144" s="3" t="n">
         <v>45809</v>
@@ -6920,145 +6926,145 @@
       <c r="J148" s="3" t="n">
         <v>45763</v>
       </c>
       <c r="K148" s="3" t="n">
         <v>45934</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="149">
       <c r="A149" s="1" t="inlineStr">
         <is>
           <t>MAUGANJ</t>
         </is>
       </c>
       <c r="B149" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C149" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D149" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E149" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F149" s="1" t="inlineStr">
         <is>
           <t>1713006019/IF/IAY/5396930 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123649401</t>
         </is>
       </c>
       <c r="G149" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H149" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I149" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J149" s="3" t="n">
         <v>45722</v>
       </c>
       <c r="K149" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="150">
       <c r="A150" s="1" t="inlineStr">
         <is>
           <t>MAUGANJ</t>
         </is>
       </c>
       <c r="B150" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C150" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D150" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E150" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F150" s="1" t="inlineStr">
         <is>
           <t>1713006019/IF/IAY/5397802 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP130864115</t>
         </is>
       </c>
       <c r="G150" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H150" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I150" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J150" s="3" t="n">
         <v>45722</v>
       </c>
       <c r="K150" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="151">
       <c r="A151" s="1" t="inlineStr">
         <is>
           <t>MAUGANJ</t>
         </is>
       </c>
       <c r="B151" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C151" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D151" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E151" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F151" s="1" t="inlineStr">
         <is>
           <t>1713006019/IF/IAY/5397807 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP130864931</t>
         </is>
       </c>
       <c r="G151" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H151" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I151" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J151" s="3" t="n">
         <v>45736</v>
@@ -7306,73 +7312,73 @@
       <c r="J156" s="3" t="n">
         <v>45864</v>
       </c>
       <c r="K156" s="3" t="n">
         <v>46029</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="157">
       <c r="A157" s="1" t="inlineStr">
         <is>
           <t>MAUGANJ</t>
         </is>
       </c>
       <c r="B157" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C157" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D157" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E157" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F157" s="1" t="inlineStr">
         <is>
           <t>1713006019/IF/IAY/5402251 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123075493</t>
         </is>
       </c>
       <c r="G157" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H157" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I157" s="2" t="n">
-        <v>0</v>
+        <v>16800</v>
       </c>
       <c r="J157" s="3" t="n">
         <v>45722</v>
       </c>
       <c r="K157" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="158">
       <c r="A158" s="1" t="inlineStr">
         <is>
           <t>MAUGANJ</t>
         </is>
       </c>
       <c r="B158" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C158" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D158" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -7402,78 +7408,80 @@
       <c r="J158" s="3" t="n">
         <v>45769</v>
       </c>
       <c r="K158" s="3" t="n">
         <v>46070</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="159">
       <c r="A159" s="1" t="inlineStr">
         <is>
           <t>MAUGANJ</t>
         </is>
       </c>
       <c r="B159" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C159" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D159" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E159" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F159" s="1" t="inlineStr">
         <is>
           <t>1713006019/IF/IAY/5409270 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123073617</t>
         </is>
       </c>
       <c r="G159" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H159" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I159" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="J159" s="3" t="n">
         <v>45970</v>
       </c>
-      <c r="K159" s="3"/>
+      <c r="K159" s="3" t="n">
+        <v>46310</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="160">
       <c r="A160" s="1" t="inlineStr">
         <is>
           <t>MAUGANJ</t>
         </is>
       </c>
       <c r="B160" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C160" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D160" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E160" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
@@ -7694,120 +7702,120 @@
       <c r="J164" s="3" t="n">
         <v>45868</v>
       </c>
       <c r="K164" s="3" t="n">
         <v>46029</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="165">
       <c r="A165" s="1" t="inlineStr">
         <is>
           <t>MAUGANJ</t>
         </is>
       </c>
       <c r="B165" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C165" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D165" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E165" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F165" s="1" t="inlineStr">
         <is>
           <t>1713006019/IF/IAY/5469110 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123396511</t>
         </is>
       </c>
       <c r="G165" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H165" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I165" s="2" t="n">
-        <v>3915</v>
+        <v>24615</v>
       </c>
       <c r="J165" s="3" t="n">
         <v>46182</v>
       </c>
       <c r="K165" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="166">
       <c r="A166" s="1" t="inlineStr">
         <is>
           <t>MAUGANJ</t>
         </is>
       </c>
       <c r="B166" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C166" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D166" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E166" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F166" s="1" t="inlineStr">
         <is>
           <t>1713006019/IF/IAY/5472231 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123395923</t>
         </is>
       </c>
       <c r="G166" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H166" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I166" s="2" t="n">
-        <v>3915</v>
+        <v>12315</v>
       </c>
       <c r="J166" s="3" t="n">
         <v>46182</v>
       </c>
       <c r="K166" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="167">
       <c r="A167" s="1" t="inlineStr">
         <is>
           <t>MAUGANJ</t>
         </is>
       </c>
       <c r="B167" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C167" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D167" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
@@ -7886,51 +7894,51 @@
       <c r="J168" s="3" t="n">
         <v>45863</v>
       </c>
       <c r="K168" s="3" t="n">
         <v>46029</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="169">
       <c r="A169" s="1" t="inlineStr">
         <is>
           <t>MAUGANJ</t>
         </is>
       </c>
       <c r="B169" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C169" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D169" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E169" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F169" s="1" t="inlineStr">
         <is>
           <t>1713006019/IF/IAY/5541128 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP120963623</t>
         </is>
       </c>
       <c r="G169" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H169" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I169" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J169" s="3" t="n">
         <v>45722</v>
@@ -8031,98 +8039,98 @@
       <c r="J171" s="3" t="n">
         <v>45785</v>
       </c>
       <c r="K171" s="3" t="n">
         <v>46029</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="172">
       <c r="A172" s="1" t="inlineStr">
         <is>
           <t>MAUGANJ</t>
         </is>
       </c>
       <c r="B172" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C172" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D172" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E172" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F172" s="1" t="inlineStr">
         <is>
           <t>1713006019/IF/IAY/5597901 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123655275</t>
         </is>
       </c>
       <c r="G172" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H172" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I172" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J172" s="3" t="n">
         <v>45722</v>
       </c>
       <c r="K172" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="173">
       <c r="A173" s="1" t="inlineStr">
         <is>
           <t>MAUGANJ</t>
         </is>
       </c>
       <c r="B173" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C173" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D173" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E173" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F173" s="1" t="inlineStr">
         <is>
           <t>1713006019/IF/IAY/5598701 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124357129</t>
         </is>
       </c>
       <c r="G173" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H173" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I173" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J173" s="3" t="n">
         <v>45722</v>
@@ -8419,51 +8427,51 @@
       <c r="J179" s="3" t="n">
         <v>45864</v>
       </c>
       <c r="K179" s="3" t="n">
         <v>46029</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="180">
       <c r="A180" s="1" t="inlineStr">
         <is>
           <t>MAUGANJ</t>
         </is>
       </c>
       <c r="B180" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C180" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D180" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E180" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F180" s="1" t="inlineStr">
         <is>
           <t>1713006019/IF/IAY/5678354 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123649201</t>
         </is>
       </c>
       <c r="G180" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H180" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I180" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J180" s="3" t="n">
         <v>45728</v>
@@ -8662,125 +8670,129 @@
       <c r="J184" s="3" t="n">
         <v>45895</v>
       </c>
       <c r="K184" s="3" t="n">
         <v>46046</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="185">
       <c r="A185" s="1" t="inlineStr">
         <is>
           <t>MAUGANJ</t>
         </is>
       </c>
       <c r="B185" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C185" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D185" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E185" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F185" s="1" t="inlineStr">
         <is>
           <t>1713006019/IF/IAY/5716039 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP120858422</t>
         </is>
       </c>
       <c r="G185" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H185" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I185" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="J185" s="3" t="n">
         <v>46042</v>
       </c>
-      <c r="K185" s="3"/>
+      <c r="K185" s="3" t="n">
+        <v>46310</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="186">
       <c r="A186" s="1" t="inlineStr">
         <is>
           <t>MAUGANJ</t>
         </is>
       </c>
       <c r="B186" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C186" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D186" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E186" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F186" s="1" t="inlineStr">
         <is>
           <t>1713006019/IF/IAY/5722822 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122568822</t>
         </is>
       </c>
       <c r="G186" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H186" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I186" s="2" t="n">
         <v>21402</v>
       </c>
       <c r="J186" s="3" t="n">
         <v>45970</v>
       </c>
-      <c r="K186" s="3"/>
+      <c r="K186" s="3" t="n">
+        <v>46310</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="187">
       <c r="A187" s="1" t="inlineStr">
         <is>
           <t>MAUGANJ</t>
         </is>
       </c>
       <c r="B187" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C187" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D187" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E187" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
@@ -8805,454 +8817,458 @@
       <c r="J187" s="3" t="n">
         <v>45892</v>
       </c>
       <c r="K187" s="3" t="n">
         <v>46129</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="188">
       <c r="A188" s="1" t="inlineStr">
         <is>
           <t>MAUGANJ</t>
         </is>
       </c>
       <c r="B188" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C188" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D188" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E188" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F188" s="1" t="inlineStr">
         <is>
           <t>1713006019/IF/IAY/5724471 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124345647</t>
         </is>
       </c>
       <c r="G188" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H188" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I188" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J188" s="3" t="n">
         <v>45735</v>
       </c>
       <c r="K188" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="189">
       <c r="A189" s="1" t="inlineStr">
         <is>
           <t>MAUGANJ</t>
         </is>
       </c>
       <c r="B189" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C189" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D189" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E189" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F189" s="1" t="inlineStr">
         <is>
           <t>1713006019/IF/IAY/5726140 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123119836</t>
         </is>
       </c>
       <c r="G189" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H189" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I189" s="2" t="n">
-        <v>0</v>
+        <v>18900</v>
       </c>
       <c r="J189" s="3" t="n">
         <v>45722</v>
       </c>
       <c r="K189" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="190">
       <c r="A190" s="1" t="inlineStr">
         <is>
           <t>MAUGANJ</t>
         </is>
       </c>
       <c r="B190" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C190" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D190" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E190" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F190" s="1" t="inlineStr">
         <is>
           <t>1713006019/IF/IAY/5727209 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP120928254</t>
         </is>
       </c>
       <c r="G190" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H190" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I190" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J190" s="3" t="n">
         <v>45790</v>
       </c>
       <c r="K190" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="191">
       <c r="A191" s="1" t="inlineStr">
         <is>
           <t>MAUGANJ</t>
         </is>
       </c>
       <c r="B191" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C191" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D191" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E191" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F191" s="1" t="inlineStr">
         <is>
           <t>1713006019/IF/IAY/5732313 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121424250</t>
         </is>
       </c>
       <c r="G191" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H191" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I191" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J191" s="3" t="n">
         <v>45735</v>
       </c>
       <c r="K191" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="192">
       <c r="A192" s="1" t="inlineStr">
         <is>
           <t>MAUGANJ</t>
         </is>
       </c>
       <c r="B192" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C192" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D192" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E192" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F192" s="1" t="inlineStr">
         <is>
           <t>1713006019/IF/IAY/5734637 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121433519</t>
         </is>
       </c>
       <c r="G192" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H192" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I192" s="2" t="n">
         <v>21402</v>
       </c>
       <c r="J192" s="3" t="n">
         <v>46038</v>
       </c>
-      <c r="K192" s="3"/>
+      <c r="K192" s="3" t="n">
+        <v>46310</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="193">
       <c r="A193" s="1" t="inlineStr">
         <is>
           <t>MAUGANJ</t>
         </is>
       </c>
       <c r="B193" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C193" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D193" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E193" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F193" s="1" t="inlineStr">
         <is>
           <t>1713006019/IF/IAY/5751485 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123122045</t>
         </is>
       </c>
       <c r="G193" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H193" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I193" s="2" t="n">
         <v>15660</v>
       </c>
       <c r="J193" s="3" t="n">
         <v>45970</v>
       </c>
       <c r="K193" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="194">
       <c r="A194" s="1" t="inlineStr">
         <is>
           <t>MAUGANJ</t>
         </is>
       </c>
       <c r="B194" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C194" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D194" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E194" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F194" s="1" t="inlineStr">
         <is>
           <t>1713006019/IF/IAY/5800933 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123652208</t>
         </is>
       </c>
       <c r="G194" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H194" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I194" s="2" t="n">
-        <v>0</v>
+        <v>23100</v>
       </c>
       <c r="J194" s="3" t="n">
         <v>45790</v>
       </c>
       <c r="K194" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="195">
       <c r="A195" s="1" t="inlineStr">
         <is>
           <t>MAUGANJ</t>
         </is>
       </c>
       <c r="B195" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C195" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D195" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E195" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F195" s="1" t="inlineStr">
         <is>
           <t>1713006019/IF/IAY/5800985 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123645234</t>
         </is>
       </c>
       <c r="G195" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H195" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I195" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J195" s="3" t="n">
         <v>45713</v>
       </c>
       <c r="K195" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="196">
       <c r="A196" s="1" t="inlineStr">
         <is>
           <t>MAUGANJ</t>
         </is>
       </c>
       <c r="B196" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C196" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D196" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E196" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F196" s="1" t="inlineStr">
         <is>
           <t>1713006019/IF/IAY/5801007 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP120961118</t>
         </is>
       </c>
       <c r="G196" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H196" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I196" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="J196" s="3" t="n">
         <v>46058</v>
       </c>
-      <c r="K196" s="3"/>
+      <c r="K196" s="3" t="n">
+        <v>46310</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="197">
       <c r="A197" s="1" t="inlineStr">
         <is>
           <t>MAUGANJ</t>
         </is>
       </c>
       <c r="B197" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C197" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D197" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E197" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
@@ -9277,6174 +9293,6362 @@
       <c r="J197" s="3" t="n">
         <v>46069</v>
       </c>
       <c r="K197" s="3" t="n">
         <v>46129</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="198">
       <c r="A198" s="1" t="inlineStr">
         <is>
           <t>MAUGANJ</t>
         </is>
       </c>
       <c r="B198" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C198" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D198" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E198" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F198" s="1" t="inlineStr">
         <is>
           <t>1713006019/IF/IAY/5870423 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124345198</t>
         </is>
       </c>
       <c r="G198" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H198" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I198" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J198" s="3" t="n">
         <v>45735</v>
       </c>
       <c r="K198" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="199">
       <c r="A199" s="1" t="inlineStr">
         <is>
           <t>MAUGANJ</t>
         </is>
       </c>
       <c r="B199" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C199" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D199" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E199" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F199" s="1" t="inlineStr">
         <is>
           <t>1713006019/IF/IAY/5870424 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123051404</t>
         </is>
       </c>
       <c r="G199" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H199" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I199" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J199" s="3" t="n">
         <v>45735</v>
       </c>
       <c r="K199" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="200">
       <c r="A200" s="1" t="inlineStr">
         <is>
           <t>MAUGANJ</t>
         </is>
       </c>
       <c r="B200" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C200" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D200" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E200" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F200" s="1" t="inlineStr">
         <is>
           <t>1713006019/IF/IAY/5870425 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121346320</t>
         </is>
       </c>
       <c r="G200" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H200" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I200" s="2" t="n">
         <v>19575</v>
       </c>
       <c r="J200" s="3" t="n">
         <v>46038</v>
       </c>
       <c r="K200" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="201">
       <c r="A201" s="1" t="inlineStr">
         <is>
           <t>MAUGANJ</t>
         </is>
       </c>
       <c r="B201" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C201" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D201" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E201" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F201" s="1" t="inlineStr">
         <is>
           <t>1713006019/IF/IAY/5870444 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127179642</t>
         </is>
       </c>
       <c r="G201" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H201" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I201" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J201" s="3" t="n">
         <v>45728</v>
       </c>
       <c r="K201" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="202">
       <c r="A202" s="1" t="inlineStr">
         <is>
           <t>MAUGANJ</t>
         </is>
       </c>
       <c r="B202" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C202" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D202" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E202" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F202" s="1" t="inlineStr">
         <is>
           <t>1713006019/IF/IAY/5969479 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123104118</t>
         </is>
       </c>
       <c r="G202" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H202" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I202" s="2" t="n">
-        <v>0</v>
+        <v>21000</v>
       </c>
       <c r="J202" s="3" t="n">
         <v>45727</v>
       </c>
       <c r="K202" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="203">
       <c r="A203" s="1" t="inlineStr">
         <is>
           <t>MAUGANJ</t>
         </is>
       </c>
       <c r="B203" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C203" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D203" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E203" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F203" s="1" t="inlineStr">
         <is>
           <t>1713006019/IF/IAY/6104312 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123116105</t>
         </is>
       </c>
       <c r="G203" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H203" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I203" s="2" t="n">
-        <v>3654</v>
+        <v>24654</v>
       </c>
       <c r="J203" s="3" t="n">
         <v>46181</v>
       </c>
       <c r="K203" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="204">
       <c r="A204" s="1" t="inlineStr">
         <is>
           <t>MAUGANJ</t>
         </is>
       </c>
       <c r="B204" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C204" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D204" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E204" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F204" s="1" t="inlineStr">
         <is>
           <t>1713006019/IF/IAY/6106093 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121608596</t>
         </is>
       </c>
       <c r="G204" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H204" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I204" s="2" t="n">
-        <v>0</v>
+        <v>18600</v>
       </c>
       <c r="J204" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K204" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="205">
       <c r="A205" s="1" t="inlineStr">
         <is>
           <t>MAUGANJ</t>
         </is>
       </c>
       <c r="B205" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C205" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D205" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E205" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F205" s="1" t="inlineStr">
         <is>
-          <t>1713006019/IF/IAY/652919 — Construction of IAY House -IAY REG. NO. MP1159600</t>
+          <t>1713006019/IF/IAY/6383496 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123118189</t>
         </is>
       </c>
       <c r="G205" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H205" s="2" t="n">
-        <v>15030</v>
+        <v>27000</v>
       </c>
       <c r="I205" s="2" t="n">
-        <v>15480</v>
+        <v>0</v>
       </c>
       <c r="J205" s="3" t="n">
-        <v>42854</v>
-[...3 lines deleted...]
-      </c>
+        <v>45722</v>
+      </c>
+      <c r="K205" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="206">
       <c r="A206" s="1" t="inlineStr">
         <is>
           <t>MAUGANJ</t>
         </is>
       </c>
       <c r="B206" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C206" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D206" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E206" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F206" s="1" t="inlineStr">
         <is>
-          <t>1713006019/IF/IAY/653068 — Construction of IAY House -IAY REG. NO. MP1337197</t>
+          <t>1713006019/IF/IAY/6383870 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124331868</t>
         </is>
       </c>
       <c r="G206" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H206" s="2" t="n">
-        <v>15030</v>
+        <v>27000</v>
       </c>
       <c r="I206" s="2" t="n">
-        <v>6708</v>
+        <v>0</v>
       </c>
       <c r="J206" s="3" t="n">
-        <v>42853</v>
-[...3 lines deleted...]
-      </c>
+        <v>45728</v>
+      </c>
+      <c r="K206" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="207">
       <c r="A207" s="1" t="inlineStr">
         <is>
           <t>MAUGANJ</t>
         </is>
       </c>
       <c r="B207" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C207" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D207" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E207" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F207" s="1" t="inlineStr">
         <is>
-          <t>1713006019/IF/IAY/698802 — Construction of IAY House -IAY REG. NO. MP1414054</t>
+          <t>1713006019/IF/IAY/6385012 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123676335</t>
         </is>
       </c>
       <c r="G207" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H207" s="2" t="n">
-        <v>15030</v>
+        <v>27000</v>
       </c>
       <c r="I207" s="2" t="n">
-        <v>15480</v>
+        <v>0</v>
       </c>
       <c r="J207" s="3" t="n">
-        <v>43024</v>
-[...3 lines deleted...]
-      </c>
+        <v>45748</v>
+      </c>
+      <c r="K207" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="208">
       <c r="A208" s="1" t="inlineStr">
         <is>
           <t>MAUGANJ</t>
         </is>
       </c>
       <c r="B208" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C208" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D208" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E208" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F208" s="1" t="inlineStr">
         <is>
-          <t>1713006019/IF/IAY/698952 — Construction of IAY House -IAY REG. NO. MP1415918</t>
+          <t>1713006019/IF/IAY/6386098 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123112178</t>
         </is>
       </c>
       <c r="G208" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H208" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I208" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J208" s="3" t="n">
-        <v>42814</v>
+        <v>45748</v>
       </c>
       <c r="K208" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="209">
       <c r="A209" s="1" t="inlineStr">
         <is>
           <t>MAUGANJ</t>
         </is>
       </c>
       <c r="B209" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C209" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D209" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E209" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F209" s="1" t="inlineStr">
         <is>
-          <t>1713006019/IF/IAY/88127 — Construction of IAY House -IAY REG. NO. MP-13-006-019-001/88</t>
+          <t>1713006019/IF/IAY/652919 — Construction of IAY House -IAY REG. NO. MP1159600</t>
         </is>
       </c>
       <c r="G209" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H209" s="2" t="n">
-        <v>14310</v>
+        <v>15030</v>
       </c>
       <c r="I209" s="2" t="n">
-        <v>11720</v>
+        <v>15480</v>
       </c>
       <c r="J209" s="3" t="n">
-        <v>42634</v>
+        <v>42854</v>
       </c>
       <c r="K209" s="3" t="n">
-        <v>43159</v>
+        <v>43128</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="210">
       <c r="A210" s="1" t="inlineStr">
         <is>
           <t>MAUGANJ</t>
         </is>
       </c>
       <c r="B210" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C210" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D210" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E210" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F210" s="1" t="inlineStr">
         <is>
-          <t>1713006019/IF/IAY/88128 — Construction of IAY House -IAY REG. NO. MP-13-006-019-002/39</t>
+          <t>1713006019/IF/IAY/653068 — Construction of IAY House -IAY REG. NO. MP1337197</t>
         </is>
       </c>
       <c r="G210" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H210" s="2" t="n">
-        <v>14310</v>
+        <v>15030</v>
       </c>
       <c r="I210" s="2" t="n">
-        <v>14906</v>
+        <v>6708</v>
       </c>
       <c r="J210" s="3" t="n">
-        <v>42698</v>
+        <v>42853</v>
       </c>
       <c r="K210" s="3" t="n">
-        <v>43214</v>
+        <v>43163</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="211">
       <c r="A211" s="1" t="inlineStr">
         <is>
           <t>MAUGANJ</t>
         </is>
       </c>
       <c r="B211" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C211" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D211" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E211" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F211" s="1" t="inlineStr">
         <is>
-          <t>1713006019/LD/001/हिडवार — नाली निमार्ण कार्य हरिजन बस्‍ती टर्रा टोला सडक के किनारे</t>
+          <t>1713006019/IF/IAY/698802 — Construction of IAY House -IAY REG. NO. MP1414054</t>
         </is>
       </c>
       <c r="G211" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H211" s="2" t="n">
-        <v>478000</v>
+        <v>15030</v>
       </c>
       <c r="I211" s="2" t="n">
-        <v>392449</v>
+        <v>15480</v>
       </c>
       <c r="J211" s="3" t="n">
-        <v>40092</v>
+        <v>43024</v>
       </c>
       <c r="K211" s="3" t="n">
-        <v>40949</v>
+        <v>43213</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="212">
       <c r="A212" s="1" t="inlineStr">
         <is>
           <t>MAUGANJ</t>
         </is>
       </c>
       <c r="B212" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C212" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D212" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E212" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F212" s="1" t="inlineStr">
         <is>
-          <t>1713006019/LD/1/हिडवार — निर्मल वटिका B.P.L 50 हितग्राही के यहा</t>
+          <t>1713006019/IF/IAY/698952 — Construction of IAY House -IAY REG. NO. MP1415918</t>
         </is>
       </c>
       <c r="G212" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H212" s="2" t="n">
-        <v>250000</v>
+        <v>27000</v>
       </c>
       <c r="I212" s="2" t="n">
-        <v>133792</v>
+        <v>0</v>
       </c>
       <c r="J212" s="3" t="n">
-        <v>40352</v>
-[...3 lines deleted...]
-      </c>
+        <v>42814</v>
+      </c>
+      <c r="K212" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="213">
       <c r="A213" s="1" t="inlineStr">
         <is>
           <t>MAUGANJ</t>
         </is>
       </c>
       <c r="B213" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C213" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D213" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E213" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F213" s="1" t="inlineStr">
         <is>
-          <t>1713006019/LD/22012034249566 — खेल मैदान पू0मा0वि0</t>
+          <t>1713006019/IF/IAY/88127 — Construction of IAY House -IAY REG. NO. MP-13-006-019-001/88</t>
         </is>
       </c>
       <c r="G213" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H213" s="2" t="n">
-        <v>533000</v>
+        <v>14310</v>
       </c>
       <c r="I213" s="2" t="n">
-        <v>95100</v>
+        <v>11720</v>
       </c>
       <c r="J213" s="3" t="n">
-        <v>42390</v>
+        <v>42634</v>
       </c>
       <c r="K213" s="3" t="n">
-        <v>43238</v>
+        <v>43159</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="214">
       <c r="A214" s="1" t="inlineStr">
         <is>
           <t>MAUGANJ</t>
         </is>
       </c>
       <c r="B214" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C214" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D214" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E214" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F214" s="1" t="inlineStr">
         <is>
-          <t>1713006019/LD/22012034256624 — भूमि शिल्प निर्माण कार्य</t>
+          <t>1713006019/IF/IAY/88128 — Construction of IAY House -IAY REG. NO. MP-13-006-019-002/39</t>
         </is>
       </c>
       <c r="G214" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H214" s="2" t="n">
-        <v>0</v>
+        <v>14310</v>
       </c>
       <c r="I214" s="2" t="n">
-        <v>0</v>
+        <v>14906</v>
       </c>
       <c r="J214" s="3" t="n">
-        <v>42474</v>
-[...1 lines deleted...]
-      <c r="K214" s="3"/>
+        <v>42698</v>
+      </c>
+      <c r="K214" s="3" t="n">
+        <v>43214</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="215">
       <c r="A215" s="1" t="inlineStr">
         <is>
           <t>MAUGANJ</t>
         </is>
       </c>
       <c r="B215" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C215" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D215" s="1" t="inlineStr">
         <is>
-          <t>Crematorium / Construction of Crematorium for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E215" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F215" s="1" t="inlineStr">
         <is>
-          <t>1713006019/LD/22012034294638 — शांतिधाम निर्माण हिडवार</t>
+          <t>1713006019/LD/001/हिडवार — नाली निमार्ण कार्य हरिजन बस्‍ती टर्रा टोला सडक के किनारे</t>
         </is>
       </c>
       <c r="G215" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H215" s="2" t="n">
-        <v>369000</v>
+        <v>478000</v>
       </c>
       <c r="I215" s="2" t="n">
-        <v>85055</v>
+        <v>392449</v>
       </c>
       <c r="J215" s="3" t="n">
-        <v>42726</v>
+        <v>40092</v>
       </c>
       <c r="K215" s="3" t="n">
-        <v>43163</v>
+        <v>40949</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="216">
       <c r="A216" s="1" t="inlineStr">
         <is>
           <t>MAUGANJ</t>
         </is>
       </c>
       <c r="B216" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C216" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D216" s="1" t="inlineStr">
         <is>
-          <t>Wasteland Block Plantation-Forstry-Community / Wasteland Block Plantation of Forestry Trees for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E216" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F216" s="1" t="inlineStr">
         <is>
-          <t>1713006019/LD/22012034520167 — briksha ropan shaskiya school hidwar me</t>
+          <t>1713006019/LD/1/हिडवार — निर्मल वटिका B.P.L 50 हितग्राही के यहा</t>
         </is>
       </c>
       <c r="G216" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H216" s="2" t="n">
-        <v>0</v>
+        <v>250000</v>
       </c>
       <c r="I216" s="2" t="n">
-        <v>0</v>
+        <v>133792</v>
       </c>
       <c r="J216" s="3" t="n">
-        <v>43935</v>
-[...1 lines deleted...]
-      <c r="K216" s="3"/>
+        <v>40352</v>
+      </c>
+      <c r="K216" s="3" t="n">
+        <v>41188</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="217">
       <c r="A217" s="1" t="inlineStr">
         <is>
           <t>MAUGANJ</t>
         </is>
       </c>
       <c r="B217" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C217" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D217" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E217" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F217" s="1" t="inlineStr">
         <is>
-          <t>1713006019/LD/2/हिडवार — निर्मल वटिका B.P.L 50 हितग्राही के यहा</t>
+          <t>1713006019/LD/22012034249566 — खेल मैदान पू0मा0वि0</t>
         </is>
       </c>
       <c r="G217" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H217" s="2" t="n">
-        <v>250000</v>
+        <v>533000</v>
       </c>
       <c r="I217" s="2" t="n">
-        <v>67198</v>
+        <v>95100</v>
       </c>
       <c r="J217" s="3" t="n">
-        <v>40352</v>
+        <v>42390</v>
       </c>
       <c r="K217" s="3" t="n">
-        <v>41188</v>
+        <v>43238</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="218">
       <c r="A218" s="1" t="inlineStr">
         <is>
           <t>MAUGANJ</t>
         </is>
       </c>
       <c r="B218" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C218" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D218" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E218" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F218" s="1" t="inlineStr">
         <is>
-          <t>1713006019/LD/3/हिडवार — निर्मल वटिका B.P.L 50 हितग्राही के यहा 3</t>
+          <t>1713006019/LD/22012034256624 — भूमि शिल्प निर्माण कार्य</t>
         </is>
       </c>
       <c r="G218" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H218" s="2" t="n">
-        <v>250000</v>
+        <v>0</v>
       </c>
       <c r="I218" s="2" t="n">
-        <v>92958</v>
+        <v>0</v>
       </c>
       <c r="J218" s="3" t="n">
-        <v>40378</v>
-[...3 lines deleted...]
-      </c>
+        <v>42474</v>
+      </c>
+      <c r="K218" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="219">
       <c r="A219" s="1" t="inlineStr">
         <is>
           <t>MAUGANJ</t>
         </is>
       </c>
       <c r="B219" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C219" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D219" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Crematorium / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E219" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F219" s="1" t="inlineStr">
         <is>
-          <t>1713006019/LD/4/हिडवार — निर्मल वटिका B.P.L 18 हितग्राही के यहा</t>
+          <t>1713006019/LD/22012034294638 — शांतिधाम निर्माण हिडवार</t>
         </is>
       </c>
       <c r="G219" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H219" s="2" t="n">
-        <v>90000</v>
+        <v>369000</v>
       </c>
       <c r="I219" s="2" t="n">
-        <v>12104</v>
+        <v>85055</v>
       </c>
       <c r="J219" s="3" t="n">
-        <v>40392</v>
+        <v>42726</v>
       </c>
       <c r="K219" s="3" t="n">
-        <v>41188</v>
+        <v>43163</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="220">
       <c r="A220" s="1" t="inlineStr">
         <is>
           <t>MAUGANJ</t>
         </is>
       </c>
       <c r="B220" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C220" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D220" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Wasteland Block Plantation-Forstry-Community / Wasteland Block Plantation of Forestry Trees for Community</t>
         </is>
       </c>
       <c r="E220" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F220" s="1" t="inlineStr">
         <is>
-          <t>1713006019/LD/4/ हिडवार — क्रीडांगन कार्य प्रा0पा0 ढढनी में खेल मैदान</t>
+          <t>1713006019/LD/22012034520167 — briksha ropan shaskiya school hidwar me</t>
         </is>
       </c>
       <c r="G220" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H220" s="2" t="n">
-        <v>165000</v>
+        <v>0</v>
       </c>
       <c r="I220" s="2" t="n">
-        <v>43677</v>
+        <v>0</v>
       </c>
       <c r="J220" s="3" t="n">
-        <v>40627</v>
-[...3 lines deleted...]
-      </c>
+        <v>43935</v>
+      </c>
+      <c r="K220" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="221">
       <c r="A221" s="1" t="inlineStr">
         <is>
           <t>MAUGANJ</t>
         </is>
       </c>
       <c r="B221" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C221" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D221" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E221" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F221" s="1" t="inlineStr">
         <is>
-          <t>1713006019/RC/001हिडवार — पी.सी.सी.रोड निमार्ण चाक रोड हर्राटोला से बस्‍ती पुल तक पं. हिडवार</t>
+          <t>1713006019/LD/2/हिडवार — निर्मल वटिका B.P.L 50 हितग्राही के यहा</t>
         </is>
       </c>
       <c r="G221" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H221" s="2" t="n">
-        <v>282000</v>
+        <v>250000</v>
       </c>
       <c r="I221" s="2" t="n">
-        <v>253982</v>
+        <v>67198</v>
       </c>
       <c r="J221" s="3" t="n">
-        <v>39279</v>
+        <v>40352</v>
       </c>
       <c r="K221" s="3" t="n">
-        <v>39304</v>
+        <v>41188</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="222">
       <c r="A222" s="1" t="inlineStr">
         <is>
           <t>MAUGANJ</t>
         </is>
       </c>
       <c r="B222" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C222" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D222" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E222" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F222" s="1" t="inlineStr">
         <is>
-          <t>1713006019/RC/22012034174994 — pcc रोड एवं  नाली निर्माण  तालाब बस्‍ती से पंचायत</t>
+          <t>1713006019/LD/3/हिडवार — निर्मल वटिका B.P.L 50 हितग्राही के यहा 3</t>
         </is>
       </c>
       <c r="G222" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H222" s="2" t="n">
-        <v>135000</v>
+        <v>250000</v>
       </c>
       <c r="I222" s="2" t="n">
-        <v>67547</v>
+        <v>92958</v>
       </c>
       <c r="J222" s="3" t="n">
-        <v>41470</v>
+        <v>40378</v>
       </c>
       <c r="K222" s="3" t="n">
-        <v>42825</v>
+        <v>41188</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="223">
       <c r="A223" s="1" t="inlineStr">
         <is>
           <t>MAUGANJ</t>
         </is>
       </c>
       <c r="B223" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C223" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D223" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E223" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F223" s="1" t="inlineStr">
         <is>
-          <t>1713006019/RC/22012034183549 — नाली सहित पीसीसी हरि0 वस्‍ती चाक रोड से छोटेलाल सा</t>
+          <t>1713006019/LD/4/हिडवार — निर्मल वटिका B.P.L 18 हितग्राही के यहा</t>
         </is>
       </c>
       <c r="G223" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H223" s="2" t="n">
-        <v>135000</v>
+        <v>90000</v>
       </c>
       <c r="I223" s="2" t="n">
-        <v>122867</v>
+        <v>12104</v>
       </c>
       <c r="J223" s="3" t="n">
-        <v>41540</v>
+        <v>40392</v>
       </c>
       <c r="K223" s="3" t="n">
-        <v>42081</v>
+        <v>41188</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="224">
       <c r="A224" s="1" t="inlineStr">
         <is>
           <t>MAUGANJ</t>
         </is>
       </c>
       <c r="B224" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C224" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D224" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E224" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F224" s="1" t="inlineStr">
         <is>
-          <t>1713006019/RC/22012034212169 — खेत सडक निर्माण यादव बस्‍ती से गल्‍ला कोल के खेत त</t>
+          <t>1713006019/LD/4/ हिडवार — क्रीडांगन कार्य प्रा0पा0 ढढनी में खेल मैदान</t>
         </is>
       </c>
       <c r="G224" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H224" s="2" t="n">
-        <v>530767</v>
+        <v>165000</v>
       </c>
       <c r="I224" s="2" t="n">
-        <v>3504</v>
+        <v>43677</v>
       </c>
       <c r="J224" s="3" t="n">
-        <v>41704</v>
+        <v>40627</v>
       </c>
       <c r="K224" s="3" t="n">
-        <v>42618</v>
+        <v>42024</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="225">
       <c r="A225" s="1" t="inlineStr">
         <is>
           <t>MAUGANJ</t>
         </is>
       </c>
       <c r="B225" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C225" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D225" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E225" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F225" s="1" t="inlineStr">
         <is>
-          <t>1713006019/RC/22012034263906 — PCC Road Niman 150 Mtr</t>
+          <t>1713006019/RC/001हिडवार — पी.सी.सी.रोड निमार्ण चाक रोड हर्राटोला से बस्‍ती पुल तक पं. हिडवार</t>
         </is>
       </c>
       <c r="G225" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H225" s="2" t="n">
-        <v>0</v>
+        <v>282000</v>
       </c>
       <c r="I225" s="2" t="n">
-        <v>0</v>
+        <v>253982</v>
       </c>
       <c r="J225" s="3" t="n">
-        <v>42030</v>
-[...1 lines deleted...]
-      <c r="K225" s="3"/>
+        <v>39279</v>
+      </c>
+      <c r="K225" s="3" t="n">
+        <v>39304</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="226">
       <c r="A226" s="1" t="inlineStr">
         <is>
           <t>MAUGANJ</t>
         </is>
       </c>
       <c r="B226" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C226" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D226" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E226" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F226" s="1" t="inlineStr">
         <is>
-          <t>1713006019/RC/22012034312339 — पीसीसी सह नाली रामलल्‍लू पाण्‍डेय के घर से रविनाथ पाण्‍डेय के घर तक</t>
+          <t>1713006019/RC/22012034174994 — pcc रोड एवं  नाली निर्माण  तालाब बस्‍ती से पंचायत</t>
         </is>
       </c>
       <c r="G226" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H226" s="2" t="n">
-        <v>243000</v>
+        <v>135000</v>
       </c>
       <c r="I226" s="2" t="n">
-        <v>0</v>
+        <v>67547</v>
       </c>
       <c r="J226" s="3" t="n">
-        <v>42493</v>
-[...1 lines deleted...]
-      <c r="K226" s="3"/>
+        <v>41470</v>
+      </c>
+      <c r="K226" s="3" t="n">
+        <v>42825</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="227">
       <c r="A227" s="1" t="inlineStr">
         <is>
           <t>MAUGANJ</t>
         </is>
       </c>
       <c r="B227" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C227" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D227" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E227" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F227" s="1" t="inlineStr">
         <is>
-          <t>1713006019/RC/22012034324776 — पीसीसी सह नाली रामलल्लू पाण्डेय के घर से रविनाथ पाण्डेय के घर तक</t>
+          <t>1713006019/RC/22012034183549 — नाली सहित पीसीसी हरि0 वस्‍ती चाक रोड से छोटेलाल सा</t>
         </is>
       </c>
       <c r="G227" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H227" s="2" t="n">
-        <v>243000</v>
+        <v>135000</v>
       </c>
       <c r="I227" s="2" t="n">
-        <v>70666</v>
+        <v>122867</v>
       </c>
       <c r="J227" s="3" t="n">
-        <v>42768</v>
+        <v>41540</v>
       </c>
       <c r="K227" s="3" t="n">
-        <v>43787</v>
+        <v>42081</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="228">
       <c r="A228" s="1" t="inlineStr">
         <is>
           <t>MAUGANJ</t>
         </is>
       </c>
       <c r="B228" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C228" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D228" s="1" t="inlineStr">
         <is>
           <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E228" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F228" s="1" t="inlineStr">
         <is>
-          <t>1713006019/RC/22012034325308 — सुदूर ग्राम संपर्क सडक कार्य पाडर सीएफटी भवन से नन्दनपुर पहुंच मार्ग की ओर</t>
+          <t>1713006019/RC/22012034212169 — खेत सडक निर्माण यादव बस्‍ती से गल्‍ला कोल के खेत त</t>
         </is>
       </c>
       <c r="G228" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H228" s="2" t="n">
-        <v>1488000</v>
+        <v>530767</v>
       </c>
       <c r="I228" s="2" t="n">
-        <v>0</v>
+        <v>3504</v>
       </c>
       <c r="J228" s="3" t="n">
-        <v>42770</v>
-[...1 lines deleted...]
-      <c r="K228" s="3"/>
+        <v>41704</v>
+      </c>
+      <c r="K228" s="3" t="n">
+        <v>42618</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="229">
       <c r="A229" s="1" t="inlineStr">
         <is>
           <t>MAUGANJ</t>
         </is>
       </c>
       <c r="B229" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C229" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D229" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E229" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F229" s="1" t="inlineStr">
         <is>
-          <t>1713006019/RC/22012034327006 — sudoor gram sampark sadak nirman karya pandeytola ramlallo pandey ke ghar se shanti dham pahuch marg</t>
+          <t>1713006019/RC/22012034263906 — PCC Road Niman 150 Mtr</t>
         </is>
       </c>
       <c r="G229" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H229" s="2" t="n">
-        <v>1224000</v>
+        <v>0</v>
       </c>
       <c r="I229" s="2" t="n">
-        <v>808042.76</v>
+        <v>0</v>
       </c>
       <c r="J229" s="3" t="n">
-        <v>42798</v>
-[...3 lines deleted...]
-      </c>
+        <v>42030</v>
+      </c>
+      <c r="K229" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="230">
       <c r="A230" s="1" t="inlineStr">
         <is>
           <t>MAUGANJ</t>
         </is>
       </c>
       <c r="B230" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C230" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D230" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E230" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F230" s="1" t="inlineStr">
         <is>
-          <t>1713006019/RC/22012034373736 — Pcc road nirman nali sahit 200 Mtr</t>
+          <t>1713006019/RC/22012034312339 — पीसीसी सह नाली रामलल्‍लू पाण्‍डेय के घर से रविनाथ पाण्‍डेय के घर तक</t>
         </is>
       </c>
       <c r="G230" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H230" s="2" t="n">
-        <v>0</v>
+        <v>243000</v>
       </c>
       <c r="I230" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J230" s="3" t="n">
-        <v>43010</v>
+        <v>42493</v>
       </c>
       <c r="K230" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="231">
       <c r="A231" s="1" t="inlineStr">
         <is>
           <t>MAUGANJ</t>
         </is>
       </c>
       <c r="B231" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C231" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D231" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E231" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F231" s="1" t="inlineStr">
         <is>
-          <t>1713006019/RC/22012034386211 — PCC NIRMAN KARYA MAHAVEER SAHU KE GHAR SE LOHADA NADI KI OR</t>
+          <t>1713006019/RC/22012034324776 — पीसीसी सह नाली रामलल्लू पाण्डेय के घर से रविनाथ पाण्डेय के घर तक</t>
         </is>
       </c>
       <c r="G231" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H231" s="2" t="n">
-        <v>120300</v>
+        <v>243000</v>
       </c>
       <c r="I231" s="2" t="n">
-        <v>71685</v>
+        <v>70666</v>
       </c>
       <c r="J231" s="3" t="n">
-        <v>43168</v>
-[...1 lines deleted...]
-      <c r="K231" s="3"/>
+        <v>42768</v>
+      </c>
+      <c r="K231" s="3" t="n">
+        <v>43787</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="232">
       <c r="A232" s="1" t="inlineStr">
         <is>
           <t>MAUGANJ</t>
         </is>
       </c>
       <c r="B232" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C232" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D232" s="1" t="inlineStr">
         <is>
           <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E232" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F232" s="1" t="inlineStr">
         <is>
-          <t>1713006019/RC/22012034387154 — PCC NIRMAN KARYA SHIVPRASAD PATHAK KE GHAR SE PRATHMIK PATHASHALA DHADHANI KI OR</t>
+          <t>1713006019/RC/22012034325308 — सुदूर ग्राम संपर्क सडक कार्य पाडर सीएफटी भवन से नन्दनपुर पहुंच मार्ग की ओर</t>
         </is>
       </c>
       <c r="G232" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H232" s="2" t="n">
-        <v>77000</v>
+        <v>1488000</v>
       </c>
       <c r="I232" s="2" t="n">
-        <v>37464</v>
+        <v>0</v>
       </c>
       <c r="J232" s="3" t="n">
-        <v>43194</v>
-[...3 lines deleted...]
-      </c>
+        <v>42770</v>
+      </c>
+      <c r="K232" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="233">
       <c r="A233" s="1" t="inlineStr">
         <is>
           <t>MAUGANJ</t>
         </is>
       </c>
       <c r="B233" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C233" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D233" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E233" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F233" s="1" t="inlineStr">
         <is>
-          <t>1713006019/RC/22012034440329 — PCC SADAK NIRMAN KARYA LALLU KE GHAR SE RAMNIWAS KE GHAR TAK</t>
+          <t>1713006019/RC/22012034327006 — sudoor gram sampark sadak nirman karya pandeytola ramlallo pandey ke ghar se shanti dham pahuch marg</t>
         </is>
       </c>
       <c r="G233" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H233" s="2" t="n">
-        <v>0</v>
+        <v>1224000</v>
       </c>
       <c r="I233" s="2" t="n">
-        <v>0</v>
+        <v>808042.76</v>
       </c>
       <c r="J233" s="3" t="n">
-        <v>43569</v>
-[...1 lines deleted...]
-      <c r="K233" s="3"/>
+        <v>42798</v>
+      </c>
+      <c r="K233" s="3" t="n">
+        <v>43702</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="234">
       <c r="A234" s="1" t="inlineStr">
         <is>
           <t>MAUGANJ</t>
         </is>
       </c>
       <c r="B234" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C234" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D234" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E234" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F234" s="1" t="inlineStr">
         <is>
-          <t>1713006019/RC/22012034466608 — nali nirman karya ramsiya ke ghar ke pas se lekar rammilan pandey ke ghar ki or</t>
+          <t>1713006019/RC/22012034373736 — Pcc road nirman nali sahit 200 Mtr</t>
         </is>
       </c>
       <c r="G234" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H234" s="2" t="n">
-        <v>51000</v>
+        <v>0</v>
       </c>
       <c r="I234" s="2" t="n">
-        <v>29568</v>
+        <v>0</v>
       </c>
       <c r="J234" s="3" t="n">
-        <v>43665</v>
-[...3 lines deleted...]
-      </c>
+        <v>43010</v>
+      </c>
+      <c r="K234" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="235">
       <c r="A235" s="1" t="inlineStr">
         <is>
           <t>MAUGANJ</t>
         </is>
       </c>
       <c r="B235" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C235" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D235" s="1" t="inlineStr">
         <is>
-          <t>Construction of WBM Roads for Community / Construction of WBM Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel / Mitti Murram Road for Community</t>
         </is>
       </c>
       <c r="E235" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F235" s="1" t="inlineStr">
         <is>
-          <t>1713006019/RC/22012034523836 — sudoor sadak nirman Ramai Kori ke ghar se prathmik pathsala dhadni ki or</t>
+          <t>1713006019/RC/22012034386211 — PCC NIRMAN KARYA MAHAVEER SAHU KE GHAR SE LOHADA NADI KI OR</t>
         </is>
       </c>
       <c r="G235" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H235" s="2" t="n">
-        <v>1461263.57</v>
+        <v>120300</v>
       </c>
       <c r="I235" s="2" t="n">
-        <v>0</v>
+        <v>71685</v>
       </c>
       <c r="J235" s="3" t="n">
-        <v>43935</v>
+        <v>43168</v>
       </c>
       <c r="K235" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="236">
       <c r="A236" s="1" t="inlineStr">
         <is>
           <t>MAUGANJ</t>
         </is>
       </c>
       <c r="B236" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C236" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D236" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E236" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F236" s="1" t="inlineStr">
         <is>
-          <t>1713006019/RC/22012034603824 — NALI NIRMAN KARYA HINDWAR TARRA ME DHADHANI</t>
+          <t>1713006019/RC/22012034387154 — PCC NIRMAN KARYA SHIVPRASAD PATHAK KE GHAR SE PRATHMIK PATHASHALA DHADHANI KI OR</t>
         </is>
       </c>
       <c r="G236" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H236" s="2" t="n">
-        <v>611000</v>
+        <v>77000</v>
       </c>
       <c r="I236" s="2" t="n">
-        <v>0</v>
+        <v>37464</v>
       </c>
       <c r="J236" s="3" t="n">
-        <v>44300</v>
-[...1 lines deleted...]
-      <c r="K236" s="3"/>
+        <v>43194</v>
+      </c>
+      <c r="K236" s="3" t="n">
+        <v>44042</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="237">
       <c r="A237" s="1" t="inlineStr">
         <is>
           <t>MAUGANJ</t>
         </is>
       </c>
       <c r="B237" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C237" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D237" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E237" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F237" s="1" t="inlineStr">
         <is>
-          <t>1713006019/RC/22012034633844 — NALI NIRMAN KARYA PANNALAL SAHU KE GHR SE SAUKHILAL SAHU KE GHAR KI OR</t>
+          <t>1713006019/RC/22012034440329 — PCC SADAK NIRMAN KARYA LALLU KE GHAR SE RAMNIWAS KE GHAR TAK</t>
         </is>
       </c>
       <c r="G237" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H237" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I237" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J237" s="3" t="n">
-        <v>45021</v>
+        <v>43569</v>
       </c>
       <c r="K237" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="238">
       <c r="A238" s="1" t="inlineStr">
         <is>
           <t>MAUGANJ</t>
         </is>
       </c>
       <c r="B238" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C238" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D238" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E238" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F238" s="1" t="inlineStr">
         <is>
-          <t>1713006019/RC/9/हिडवार — पीसीसी एवं नाली निर्माण महावीर के घर के पास यादव बस्‍ती की ओर ग्राम ढढनी (कनवर्जन</t>
+          <t>1713006019/RC/22012034466608 — nali nirman karya ramsiya ke ghar ke pas se lekar rammilan pandey ke ghar ki or</t>
         </is>
       </c>
       <c r="G238" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H238" s="2" t="n">
-        <v>142000</v>
+        <v>51000</v>
       </c>
       <c r="I238" s="2" t="n">
-        <v>124921</v>
+        <v>29568</v>
       </c>
       <c r="J238" s="3" t="n">
-        <v>40947</v>
+        <v>43665</v>
       </c>
       <c r="K238" s="3" t="n">
-        <v>41932</v>
+        <v>43707</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="239">
       <c r="A239" s="1" t="inlineStr">
         <is>
           <t>MAUGANJ</t>
         </is>
       </c>
       <c r="B239" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C239" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D239" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Construction of WBM Roads for Community / Construction of WBM Roads for Community</t>
         </is>
       </c>
       <c r="E239" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F239" s="1" t="inlineStr">
         <is>
-          <t>1713006019/RS/22012034327004 — suchalay ka niramn bhupendra pandey ke ghar me</t>
+          <t>1713006019/RC/22012034523836 — sudoor sadak nirman Ramai Kori ke ghar se prathmik pathsala dhadni ki or</t>
         </is>
       </c>
       <c r="G239" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H239" s="2" t="n">
-        <v>12000</v>
+        <v>1461263.57</v>
       </c>
       <c r="I239" s="2" t="n">
-        <v>11935</v>
+        <v>0</v>
       </c>
       <c r="J239" s="3" t="n">
-        <v>42794</v>
-[...3 lines deleted...]
-      </c>
+        <v>43935</v>
+      </c>
+      <c r="K239" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="240">
       <c r="A240" s="1" t="inlineStr">
         <is>
           <t>MAUGANJ</t>
         </is>
       </c>
       <c r="B240" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C240" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D240" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E240" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F240" s="1" t="inlineStr">
         <is>
-          <t>1713006019/RS/22012034327006 — SAUCHALAY KA NIRMAN PRAMILA PANDEY KE GHAR ME</t>
+          <t>1713006019/RC/22012034603824 — NALI NIRMAN KARYA HINDWAR TARRA ME DHADHANI</t>
         </is>
       </c>
       <c r="G240" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H240" s="2" t="n">
-        <v>12000</v>
+        <v>611000</v>
       </c>
       <c r="I240" s="2" t="n">
-        <v>12000</v>
+        <v>0</v>
       </c>
       <c r="J240" s="3" t="n">
-        <v>42798</v>
-[...3 lines deleted...]
-      </c>
+        <v>44300</v>
+      </c>
+      <c r="K240" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="241">
       <c r="A241" s="1" t="inlineStr">
         <is>
           <t>MAUGANJ</t>
         </is>
       </c>
       <c r="B241" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C241" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D241" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E241" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F241" s="1" t="inlineStr">
         <is>
-          <t>1713006019/RS/22012034327013 — sauchalay ka nirman siddhanath pandey ke ghar me</t>
+          <t>1713006019/RC/22012034633844 — NALI NIRMAN KARYA PANNALAL SAHU KE GHR SE SAUKHILAL SAHU KE GHAR KI OR</t>
         </is>
       </c>
       <c r="G241" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H241" s="2" t="n">
-        <v>12000</v>
+        <v>0</v>
       </c>
       <c r="I241" s="2" t="n">
-        <v>12000</v>
+        <v>0</v>
       </c>
       <c r="J241" s="3" t="n">
-        <v>42798</v>
-[...3 lines deleted...]
-      </c>
+        <v>45021</v>
+      </c>
+      <c r="K241" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="242">
       <c r="A242" s="1" t="inlineStr">
         <is>
           <t>MAUGANJ</t>
         </is>
       </c>
       <c r="B242" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C242" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D242" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E242" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F242" s="1" t="inlineStr">
         <is>
-          <t>1713006019/RS/22012034327015 — sauchalay ka nirman ashok pandey ke ghar me</t>
+          <t>1713006019/RC/9/हिडवार — पीसीसी एवं नाली निर्माण महावीर के घर के पास यादव बस्‍ती की ओर ग्राम ढढनी (कनवर्जन</t>
         </is>
       </c>
       <c r="G242" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H242" s="2" t="n">
-        <v>12000</v>
+        <v>142000</v>
       </c>
       <c r="I242" s="2" t="n">
-        <v>1902</v>
+        <v>124921</v>
       </c>
       <c r="J242" s="3" t="n">
-        <v>42794</v>
+        <v>40947</v>
       </c>
       <c r="K242" s="3" t="n">
-        <v>42970</v>
+        <v>41932</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="243">
       <c r="A243" s="1" t="inlineStr">
         <is>
           <t>MAUGANJ</t>
         </is>
       </c>
       <c r="B243" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C243" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D243" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E243" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F243" s="1" t="inlineStr">
         <is>
-          <t>1713006019/RS/22012034327017 — sauchalay ka nirman ramprapanna oandey ke ghar me</t>
+          <t>1713006019/RS/22012034327004 — suchalay ka niramn bhupendra pandey ke ghar me</t>
         </is>
       </c>
       <c r="G243" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H243" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I243" s="2" t="n">
-        <v>12000</v>
+        <v>11935</v>
       </c>
       <c r="J243" s="3" t="n">
         <v>42794</v>
       </c>
       <c r="K243" s="3" t="n">
-        <v>43143</v>
+        <v>42938</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="244">
       <c r="A244" s="1" t="inlineStr">
         <is>
           <t>MAUGANJ</t>
         </is>
       </c>
       <c r="B244" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C244" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D244" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E244" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F244" s="1" t="inlineStr">
         <is>
-          <t>1713006019/RS/22012034327021 — sauchalay ka nirman ravishankar pandey ke ghar me</t>
+          <t>1713006019/RS/22012034327006 — SAUCHALAY KA NIRMAN PRAMILA PANDEY KE GHAR ME</t>
         </is>
       </c>
       <c r="G244" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H244" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I244" s="2" t="n">
-        <v>0</v>
+        <v>12000</v>
       </c>
       <c r="J244" s="3" t="n">
-        <v>42767</v>
-[...1 lines deleted...]
-      <c r="K244" s="3"/>
+        <v>42798</v>
+      </c>
+      <c r="K244" s="3" t="n">
+        <v>42877</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="245">
       <c r="A245" s="1" t="inlineStr">
         <is>
           <t>MAUGANJ</t>
         </is>
       </c>
       <c r="B245" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C245" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D245" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E245" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F245" s="1" t="inlineStr">
         <is>
-          <t>1713006019/RS/22012034331277 — sauchalay ka nirman krishnakumar ke ghar me</t>
+          <t>1713006019/RS/22012034327013 — sauchalay ka nirman siddhanath pandey ke ghar me</t>
         </is>
       </c>
       <c r="G245" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H245" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I245" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="J245" s="3" t="n">
-        <v>42887</v>
+        <v>42798</v>
       </c>
       <c r="K245" s="3" t="n">
-        <v>42906</v>
+        <v>42938</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="246">
       <c r="A246" s="1" t="inlineStr">
         <is>
           <t>MAUGANJ</t>
         </is>
       </c>
       <c r="B246" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C246" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D246" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E246" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F246" s="1" t="inlineStr">
         <is>
-          <t>1713006019/RS/22012034331288 — sauchalay ka nirman dhirendra pandey ke ghar me</t>
+          <t>1713006019/RS/22012034327015 — sauchalay ka nirman ashok pandey ke ghar me</t>
         </is>
       </c>
       <c r="G246" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H246" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I246" s="2" t="n">
-        <v>0</v>
+        <v>1902</v>
       </c>
       <c r="J246" s="3" t="n">
-        <v>42795</v>
-[...1 lines deleted...]
-      <c r="K246" s="3"/>
+        <v>42794</v>
+      </c>
+      <c r="K246" s="3" t="n">
+        <v>42970</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="247">
       <c r="A247" s="1" t="inlineStr">
         <is>
           <t>MAUGANJ</t>
         </is>
       </c>
       <c r="B247" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C247" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D247" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E247" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F247" s="1" t="inlineStr">
         <is>
-          <t>1713006019/RS/22012034331291 — sauchalay ka nirman suresh prasad pandey ke ghar me</t>
+          <t>1713006019/RS/22012034327017 — sauchalay ka nirman ramprapanna oandey ke ghar me</t>
         </is>
       </c>
       <c r="G247" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H247" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I247" s="2" t="n">
-        <v>0</v>
+        <v>12000</v>
       </c>
       <c r="J247" s="3" t="n">
-        <v>42795</v>
-[...1 lines deleted...]
-      <c r="K247" s="3"/>
+        <v>42794</v>
+      </c>
+      <c r="K247" s="3" t="n">
+        <v>43143</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="248">
       <c r="A248" s="1" t="inlineStr">
         <is>
           <t>MAUGANJ</t>
         </is>
       </c>
       <c r="B248" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C248" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D248" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E248" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F248" s="1" t="inlineStr">
         <is>
-          <t>1713006019/RS/22012034331299 — sauchalay ka nirman chhathilal sen ke ghar me</t>
+          <t>1713006019/RS/22012034327021 — sauchalay ka nirman ravishankar pandey ke ghar me</t>
         </is>
       </c>
       <c r="G248" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H248" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I248" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J248" s="3" t="n">
-        <v>42795</v>
+        <v>42767</v>
       </c>
       <c r="K248" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="249">
       <c r="A249" s="1" t="inlineStr">
         <is>
           <t>MAUGANJ</t>
         </is>
       </c>
       <c r="B249" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C249" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D249" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E249" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F249" s="1" t="inlineStr">
         <is>
-          <t>1713006019/RS/22012034331303 — sauchalay ka nirman suryawati tiwari ke ghar me</t>
+          <t>1713006019/RS/22012034331277 — sauchalay ka nirman krishnakumar ke ghar me</t>
         </is>
       </c>
       <c r="G249" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H249" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I249" s="2" t="n">
-        <v>0</v>
+        <v>12000</v>
       </c>
       <c r="J249" s="3" t="n">
-        <v>42795</v>
-[...1 lines deleted...]
-      <c r="K249" s="3"/>
+        <v>42887</v>
+      </c>
+      <c r="K249" s="3" t="n">
+        <v>42906</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="250">
       <c r="A250" s="1" t="inlineStr">
         <is>
           <t>MAUGANJ</t>
         </is>
       </c>
       <c r="B250" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C250" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D250" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E250" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F250" s="1" t="inlineStr">
         <is>
-          <t>1713006019/RS/22012034331308 — sauchalauy ka nirman rajesh pandey ke ghar me</t>
+          <t>1713006019/RS/22012034331288 — sauchalay ka nirman dhirendra pandey ke ghar me</t>
         </is>
       </c>
       <c r="G250" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H250" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I250" s="2" t="n">
-        <v>12000</v>
+        <v>0</v>
       </c>
       <c r="J250" s="3" t="n">
-        <v>42903</v>
-[...3 lines deleted...]
-      </c>
+        <v>42795</v>
+      </c>
+      <c r="K250" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="251">
       <c r="A251" s="1" t="inlineStr">
         <is>
           <t>MAUGANJ</t>
         </is>
       </c>
       <c r="B251" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C251" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D251" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E251" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F251" s="1" t="inlineStr">
         <is>
-          <t>1713006019/RS/22012034331313 — sauchalay ka nirman suryadhar pandey ke ghar me</t>
+          <t>1713006019/RS/22012034331291 — sauchalay ka nirman suresh prasad pandey ke ghar me</t>
         </is>
       </c>
       <c r="G251" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H251" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I251" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J251" s="3" t="n">
         <v>42795</v>
       </c>
       <c r="K251" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="252">
       <c r="A252" s="1" t="inlineStr">
         <is>
           <t>MAUGANJ</t>
         </is>
       </c>
       <c r="B252" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C252" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D252" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E252" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F252" s="1" t="inlineStr">
         <is>
-          <t>1713006019/RS/22012034331346 — sauchalay ka nirman ramji saket ke ghar me</t>
+          <t>1713006019/RS/22012034331299 — sauchalay ka nirman chhathilal sen ke ghar me</t>
         </is>
       </c>
       <c r="G252" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H252" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I252" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J252" s="3" t="n">
         <v>42795</v>
       </c>
       <c r="K252" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="253">
       <c r="A253" s="1" t="inlineStr">
         <is>
           <t>MAUGANJ</t>
         </is>
       </c>
       <c r="B253" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C253" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D253" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E253" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F253" s="1" t="inlineStr">
         <is>
-          <t>1713006019/RS/22012034331351 — SAUCHALAY KA NIRMAN RAMESH KUMAR SAKET KE GHAE ME</t>
+          <t>1713006019/RS/22012034331303 — sauchalay ka nirman suryawati tiwari ke ghar me</t>
         </is>
       </c>
       <c r="G253" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H253" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I253" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J253" s="3" t="n">
         <v>42795</v>
       </c>
       <c r="K253" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="254">
       <c r="A254" s="1" t="inlineStr">
         <is>
           <t>MAUGANJ</t>
         </is>
       </c>
       <c r="B254" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C254" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D254" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E254" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F254" s="1" t="inlineStr">
         <is>
-          <t>1713006019/RS/22012034331367 — sauchalay ka nirman rambhuwan ke ghae me</t>
+          <t>1713006019/RS/22012034331308 — sauchalauy ka nirman rajesh pandey ke ghar me</t>
         </is>
       </c>
       <c r="G254" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H254" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I254" s="2" t="n">
-        <v>1800</v>
+        <v>12000</v>
       </c>
       <c r="J254" s="3" t="n">
-        <v>42836</v>
+        <v>42903</v>
       </c>
       <c r="K254" s="3" t="n">
-        <v>43600</v>
+        <v>42938</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="255">
       <c r="A255" s="1" t="inlineStr">
         <is>
           <t>MAUGANJ</t>
         </is>
       </c>
       <c r="B255" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C255" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D255" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E255" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F255" s="1" t="inlineStr">
         <is>
-          <t>1713006019/RS/22012034333054 — sauchalay ka nirman satyanarayan ke ghar me</t>
+          <t>1713006019/RS/22012034331313 — sauchalay ka nirman suryadhar pandey ke ghar me</t>
         </is>
       </c>
       <c r="G255" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H255" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I255" s="2" t="n">
-        <v>10200</v>
+        <v>0</v>
       </c>
       <c r="J255" s="3" t="n">
-        <v>42819</v>
-[...3 lines deleted...]
-      </c>
+        <v>42795</v>
+      </c>
+      <c r="K255" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="256">
       <c r="A256" s="1" t="inlineStr">
         <is>
           <t>MAUGANJ</t>
         </is>
       </c>
       <c r="B256" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C256" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D256" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E256" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F256" s="1" t="inlineStr">
         <is>
-          <t>1713006019/RS/22012034333066 — sauchalay ka nirman arjun pandey ke ghar me</t>
+          <t>1713006019/RS/22012034331346 — sauchalay ka nirman ramji saket ke ghar me</t>
         </is>
       </c>
       <c r="G256" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H256" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I256" s="2" t="n">
-        <v>11100</v>
+        <v>0</v>
       </c>
       <c r="J256" s="3" t="n">
-        <v>42812</v>
-[...3 lines deleted...]
-      </c>
+        <v>42795</v>
+      </c>
+      <c r="K256" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="257">
       <c r="A257" s="1" t="inlineStr">
         <is>
           <t>MAUGANJ</t>
         </is>
       </c>
       <c r="B257" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C257" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D257" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E257" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F257" s="1" t="inlineStr">
         <is>
-          <t>1713006019/RS/22012034335437 — sauchalay ka nirman krishna kumar pandey ke ghar me</t>
+          <t>1713006019/RS/22012034331351 — SAUCHALAY KA NIRMAN RAMESH KUMAR SAKET KE GHAE ME</t>
         </is>
       </c>
       <c r="G257" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H257" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I257" s="2" t="n">
-        <v>12000</v>
+        <v>0</v>
       </c>
       <c r="J257" s="3" t="n">
-        <v>42836</v>
-[...3 lines deleted...]
-      </c>
+        <v>42795</v>
+      </c>
+      <c r="K257" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="258">
       <c r="A258" s="1" t="inlineStr">
         <is>
           <t>MAUGANJ</t>
         </is>
       </c>
       <c r="B258" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C258" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D258" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E258" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F258" s="1" t="inlineStr">
         <is>
-          <t>1713006019/RS/22012034335442 — sauchalay ka nirman ganpati prajapati ke ghar me</t>
+          <t>1713006019/RS/22012034331367 — sauchalay ka nirman rambhuwan ke ghae me</t>
         </is>
       </c>
       <c r="G258" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H258" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I258" s="2" t="n">
-        <v>11100</v>
+        <v>1800</v>
       </c>
       <c r="J258" s="3" t="n">
         <v>42836</v>
       </c>
       <c r="K258" s="3" t="n">
-        <v>42865</v>
+        <v>43600</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="259">
       <c r="A259" s="1" t="inlineStr">
         <is>
           <t>MAUGANJ</t>
         </is>
       </c>
       <c r="B259" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C259" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D259" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E259" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F259" s="1" t="inlineStr">
         <is>
-          <t>1713006019/RS/22012034335451 — sauchalay ka nawinikaran yogendra pandey ke ghar me</t>
+          <t>1713006019/RS/22012034333054 — sauchalay ka nirman satyanarayan ke ghar me</t>
         </is>
       </c>
       <c r="G259" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H259" s="2" t="n">
-        <v>9800</v>
+        <v>12000</v>
       </c>
       <c r="I259" s="2" t="n">
-        <v>1800</v>
+        <v>10200</v>
       </c>
       <c r="J259" s="3" t="n">
-        <v>42836</v>
+        <v>42819</v>
       </c>
       <c r="K259" s="3" t="n">
-        <v>45056</v>
+        <v>42938</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="260">
       <c r="A260" s="1" t="inlineStr">
         <is>
           <t>MAUGANJ</t>
         </is>
       </c>
       <c r="B260" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C260" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D260" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E260" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F260" s="1" t="inlineStr">
         <is>
-          <t>1713006019/RS/22012034346983 — sauchalay ka nirman satrudhan ke ghar me</t>
+          <t>1713006019/RS/22012034333066 — sauchalay ka nirman arjun pandey ke ghar me</t>
         </is>
       </c>
       <c r="G260" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H260" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I260" s="2" t="n">
-        <v>1800</v>
+        <v>11100</v>
       </c>
       <c r="J260" s="3" t="n">
-        <v>42874</v>
+        <v>42812</v>
       </c>
       <c r="K260" s="3" t="n">
-        <v>42970</v>
+        <v>42840</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="261">
       <c r="A261" s="1" t="inlineStr">
         <is>
           <t>MAUGANJ</t>
         </is>
       </c>
       <c r="B261" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C261" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D261" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E261" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F261" s="1" t="inlineStr">
         <is>
-          <t>1713006019/RS/22012034347748 — sauchalay ka nawinikaran ramchandra saket ke ghar me</t>
+          <t>1713006019/RS/22012034335437 — sauchalay ka nirman krishna kumar pandey ke ghar me</t>
         </is>
       </c>
       <c r="G261" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H261" s="2" t="n">
-        <v>9800</v>
+        <v>12000</v>
       </c>
       <c r="I261" s="2" t="n">
-        <v>8900</v>
+        <v>12000</v>
       </c>
       <c r="J261" s="3" t="n">
-        <v>42877</v>
+        <v>42836</v>
       </c>
       <c r="K261" s="3" t="n">
         <v>42938</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="262">
       <c r="A262" s="1" t="inlineStr">
         <is>
           <t>MAUGANJ</t>
         </is>
       </c>
       <c r="B262" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C262" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D262" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E262" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F262" s="1" t="inlineStr">
         <is>
-          <t>1713006019/RS/22012034347755 — sauchalay ka nawinikaran ramyash pandey ke ghar me</t>
+          <t>1713006019/RS/22012034335442 — sauchalay ka nirman ganpati prajapati ke ghar me</t>
         </is>
       </c>
       <c r="G262" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H262" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I262" s="2" t="n">
-        <v>9800</v>
+        <v>11100</v>
       </c>
       <c r="J262" s="3" t="n">
-        <v>42867</v>
+        <v>42836</v>
       </c>
       <c r="K262" s="3" t="n">
-        <v>42938</v>
+        <v>42865</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="263">
       <c r="A263" s="1" t="inlineStr">
         <is>
           <t>MAUGANJ</t>
         </is>
       </c>
       <c r="B263" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C263" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D263" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E263" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F263" s="1" t="inlineStr">
         <is>
-          <t>1713006019/RS/22012034347941 — SAUCHALAY KA NIRMAN SHYAMACHARAN KE GHAR ME</t>
+          <t>1713006019/RS/22012034335451 — sauchalay ka nawinikaran yogendra pandey ke ghar me</t>
         </is>
       </c>
       <c r="G263" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H263" s="2" t="n">
-        <v>12000</v>
+        <v>9800</v>
       </c>
       <c r="I263" s="2" t="n">
-        <v>11850</v>
+        <v>1800</v>
       </c>
       <c r="J263" s="3" t="n">
-        <v>42867</v>
+        <v>42836</v>
       </c>
       <c r="K263" s="3" t="n">
-        <v>42938</v>
+        <v>45056</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="264">
       <c r="A264" s="1" t="inlineStr">
         <is>
           <t>MAUGANJ</t>
         </is>
       </c>
       <c r="B264" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C264" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D264" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E264" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F264" s="1" t="inlineStr">
         <is>
-          <t>1713006019/RS/22012034347942 — SAUCHALAY KA NIRMAN SATYANARAYAN PANDEY KE GHAR ME</t>
+          <t>1713006019/RS/22012034346983 — sauchalay ka nirman satrudhan ke ghar me</t>
         </is>
       </c>
       <c r="G264" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H264" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I264" s="2" t="n">
-        <v>12000</v>
+        <v>1800</v>
       </c>
       <c r="J264" s="3" t="n">
-        <v>42867</v>
+        <v>42874</v>
       </c>
       <c r="K264" s="3" t="n">
-        <v>43214</v>
+        <v>42970</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="265">
       <c r="A265" s="1" t="inlineStr">
         <is>
           <t>MAUGANJ</t>
         </is>
       </c>
       <c r="B265" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C265" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D265" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E265" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F265" s="1" t="inlineStr">
         <is>
-          <t>1713006019/RS/22012034348208 — sauchalay ka nirman santosh sahu ke ghar me</t>
+          <t>1713006019/RS/22012034347748 — sauchalay ka nawinikaran ramchandra saket ke ghar me</t>
         </is>
       </c>
       <c r="G265" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H265" s="2" t="n">
-        <v>12000</v>
+        <v>9800</v>
       </c>
       <c r="I265" s="2" t="n">
-        <v>12000</v>
+        <v>8900</v>
       </c>
       <c r="J265" s="3" t="n">
-        <v>42879</v>
+        <v>42877</v>
       </c>
       <c r="K265" s="3" t="n">
         <v>42938</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="266">
       <c r="A266" s="1" t="inlineStr">
         <is>
           <t>MAUGANJ</t>
         </is>
       </c>
       <c r="B266" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C266" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D266" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E266" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F266" s="1" t="inlineStr">
         <is>
-          <t>1713006019/RS/22012034348215 — sauchalay ka nirman saukhilal kol ke ghar me</t>
+          <t>1713006019/RS/22012034347755 — sauchalay ka nawinikaran ramyash pandey ke ghar me</t>
         </is>
       </c>
       <c r="G266" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H266" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I266" s="2" t="n">
-        <v>11100</v>
+        <v>9800</v>
       </c>
       <c r="J266" s="3" t="n">
-        <v>42879</v>
+        <v>42867</v>
       </c>
       <c r="K266" s="3" t="n">
-        <v>42896</v>
+        <v>42938</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="267">
       <c r="A267" s="1" t="inlineStr">
         <is>
           <t>MAUGANJ</t>
         </is>
       </c>
       <c r="B267" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C267" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D267" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E267" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F267" s="1" t="inlineStr">
         <is>
-          <t>1713006019/RS/22012034353120 — sauchalay ka nirman vinod kumar kori ke ghar me</t>
+          <t>1713006019/RS/22012034347941 — SAUCHALAY KA NIRMAN SHYAMACHARAN KE GHAR ME</t>
         </is>
       </c>
       <c r="G267" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H267" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I267" s="2" t="n">
-        <v>12000</v>
+        <v>11850</v>
       </c>
       <c r="J267" s="3" t="n">
-        <v>42902</v>
+        <v>42867</v>
       </c>
       <c r="K267" s="3" t="n">
         <v>42938</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="268">
       <c r="A268" s="1" t="inlineStr">
         <is>
           <t>MAUGANJ</t>
         </is>
       </c>
       <c r="B268" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C268" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D268" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E268" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F268" s="1" t="inlineStr">
         <is>
-          <t>1713006019/RS/22012034353281 — sauchalay ka nirman kumbhika prasad pandey ke ghar me</t>
+          <t>1713006019/RS/22012034347942 — SAUCHALAY KA NIRMAN SATYANARAYAN PANDEY KE GHAR ME</t>
         </is>
       </c>
       <c r="G268" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H268" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I268" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="J268" s="3" t="n">
-        <v>42856</v>
+        <v>42867</v>
       </c>
       <c r="K268" s="3" t="n">
-        <v>42938</v>
+        <v>43214</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="269">
       <c r="A269" s="1" t="inlineStr">
         <is>
           <t>MAUGANJ</t>
         </is>
       </c>
       <c r="B269" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C269" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D269" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E269" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F269" s="1" t="inlineStr">
         <is>
-          <t>1713006019/RS/22012034353380 — sauchalay ka nirman mukesh pandey ke ghar me</t>
+          <t>1713006019/RS/22012034348208 — sauchalay ka nirman santosh sahu ke ghar me</t>
         </is>
       </c>
       <c r="G269" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H269" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I269" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="J269" s="3" t="n">
-        <v>42903</v>
+        <v>42879</v>
       </c>
       <c r="K269" s="3" t="n">
         <v>42938</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="270">
       <c r="A270" s="1" t="inlineStr">
         <is>
           <t>MAUGANJ</t>
         </is>
       </c>
       <c r="B270" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C270" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D270" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E270" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F270" s="1" t="inlineStr">
         <is>
-          <t>1713006019/RS/22012034353932 — sauchalay ka nirman ramkrishna prajapati ke ghar me</t>
+          <t>1713006019/RS/22012034348215 — sauchalay ka nirman saukhilal kol ke ghar me</t>
         </is>
       </c>
       <c r="G270" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H270" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I270" s="2" t="n">
-        <v>12000</v>
+        <v>11100</v>
       </c>
       <c r="J270" s="3" t="n">
-        <v>42906</v>
+        <v>42879</v>
       </c>
       <c r="K270" s="3" t="n">
-        <v>42938</v>
+        <v>42896</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="271">
       <c r="A271" s="1" t="inlineStr">
         <is>
           <t>MAUGANJ</t>
         </is>
       </c>
       <c r="B271" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C271" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D271" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E271" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F271" s="1" t="inlineStr">
         <is>
-          <t>1713006019/RS/22012034354578 — sauchalay ka nirman shyamlal ke ghar me</t>
+          <t>1713006019/RS/22012034353120 — sauchalay ka nirman vinod kumar kori ke ghar me</t>
         </is>
       </c>
       <c r="G271" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H271" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I271" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="J271" s="3" t="n">
-        <v>42856</v>
+        <v>42902</v>
       </c>
       <c r="K271" s="3" t="n">
         <v>42938</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="272">
       <c r="A272" s="1" t="inlineStr">
         <is>
           <t>MAUGANJ</t>
         </is>
       </c>
       <c r="B272" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C272" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D272" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E272" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F272" s="1" t="inlineStr">
         <is>
-          <t>1713006019/RS/22012034355255 — sauchalay ka nawinikaran hridaynarayan ke ghar me</t>
+          <t>1713006019/RS/22012034353281 — sauchalay ka nirman kumbhika prasad pandey ke ghar me</t>
         </is>
       </c>
       <c r="G272" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H272" s="2" t="n">
-        <v>9800</v>
+        <v>12000</v>
       </c>
       <c r="I272" s="2" t="n">
-        <v>9800</v>
+        <v>12000</v>
       </c>
       <c r="J272" s="3" t="n">
-        <v>42912</v>
+        <v>42856</v>
       </c>
       <c r="K272" s="3" t="n">
         <v>42938</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="273">
       <c r="A273" s="1" t="inlineStr">
         <is>
           <t>MAUGANJ</t>
         </is>
       </c>
       <c r="B273" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C273" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D273" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E273" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F273" s="1" t="inlineStr">
         <is>
-          <t>1713006019/RS/22012034355270 — sauchalay ka nirman bhimlal ke ghar me</t>
+          <t>1713006019/RS/22012034353380 — sauchalay ka nirman mukesh pandey ke ghar me</t>
         </is>
       </c>
       <c r="G273" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H273" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I273" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="J273" s="3" t="n">
-        <v>42912</v>
+        <v>42903</v>
       </c>
       <c r="K273" s="3" t="n">
         <v>42938</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="274">
       <c r="A274" s="1" t="inlineStr">
         <is>
           <t>MAUGANJ</t>
         </is>
       </c>
       <c r="B274" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C274" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D274" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E274" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F274" s="1" t="inlineStr">
         <is>
-          <t>1713006019/RS/22012034358515 — sauchalay ka nirman lilavati ke ghar me</t>
+          <t>1713006019/RS/22012034353932 — sauchalay ka nirman ramkrishna prajapati ke ghar me</t>
         </is>
       </c>
       <c r="G274" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H274" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I274" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="J274" s="3" t="n">
-        <v>42930</v>
+        <v>42906</v>
       </c>
       <c r="K274" s="3" t="n">
-        <v>43143</v>
+        <v>42938</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="275">
       <c r="A275" s="1" t="inlineStr">
         <is>
           <t>MAUGANJ</t>
         </is>
       </c>
       <c r="B275" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C275" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D275" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E275" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F275" s="1" t="inlineStr">
         <is>
-          <t>1713006019/RS/22012034359200 — sauchalay marammat ram bakas ke ghar me</t>
+          <t>1713006019/RS/22012034354578 — sauchalay ka nirman shyamlal ke ghar me</t>
         </is>
       </c>
       <c r="G275" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H275" s="2" t="n">
-        <v>9800</v>
+        <v>12000</v>
       </c>
       <c r="I275" s="2" t="n">
-        <v>0</v>
+        <v>12000</v>
       </c>
       <c r="J275" s="3" t="n">
-        <v>42645</v>
-[...1 lines deleted...]
-      <c r="K275" s="3"/>
+        <v>42856</v>
+      </c>
+      <c r="K275" s="3" t="n">
+        <v>42938</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="276">
       <c r="A276" s="1" t="inlineStr">
         <is>
           <t>MAUGANJ</t>
         </is>
       </c>
       <c r="B276" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C276" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D276" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E276" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F276" s="1" t="inlineStr">
         <is>
-          <t>1713006019/RS/22012034359565 — sauchalay ka nirman ramayan prasad pandey ke ghar me</t>
+          <t>1713006019/RS/22012034355255 — sauchalay ka nawinikaran hridaynarayan ke ghar me</t>
         </is>
       </c>
       <c r="G276" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H276" s="2" t="n">
         <v>9800</v>
       </c>
       <c r="I276" s="2" t="n">
         <v>9800</v>
       </c>
       <c r="J276" s="3" t="n">
-        <v>42933</v>
+        <v>42912</v>
       </c>
       <c r="K276" s="3" t="n">
-        <v>43143</v>
+        <v>42938</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="277">
       <c r="A277" s="1" t="inlineStr">
         <is>
           <t>MAUGANJ</t>
         </is>
       </c>
       <c r="B277" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C277" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D277" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E277" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F277" s="1" t="inlineStr">
         <is>
-          <t>1713006019/RS/22012034360106 — sauchalay ka nirman ramlali tiwari ke ghar me</t>
+          <t>1713006019/RS/22012034355270 — sauchalay ka nirman bhimlal ke ghar me</t>
         </is>
       </c>
       <c r="G277" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H277" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I277" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="J277" s="3" t="n">
+        <v>42912</v>
+      </c>
+      <c r="K277" s="3" t="n">
         <v>42938</v>
-      </c>
-[...1 lines deleted...]
-        <v>43214</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="278">
       <c r="A278" s="1" t="inlineStr">
         <is>
           <t>MAUGANJ</t>
         </is>
       </c>
       <c r="B278" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C278" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D278" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E278" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F278" s="1" t="inlineStr">
         <is>
-          <t>1713006019/RS/22012034360731 — sauchalay ka nirman rajendra kumar pandey ke ghar me</t>
+          <t>1713006019/RS/22012034358515 — sauchalay ka nirman lilavati ke ghar me</t>
         </is>
       </c>
       <c r="G278" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H278" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I278" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="J278" s="3" t="n">
-        <v>42917</v>
+        <v>42930</v>
       </c>
       <c r="K278" s="3" t="n">
-        <v>43215</v>
+        <v>43143</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="279">
       <c r="A279" s="1" t="inlineStr">
         <is>
           <t>MAUGANJ</t>
         </is>
       </c>
       <c r="B279" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C279" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D279" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E279" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F279" s="1" t="inlineStr">
         <is>
-          <t>1713006019/RS/22012034360733 — sauchalay lka nirman vidhyawati tiwari ke ghar me</t>
+          <t>1713006019/RS/22012034359200 — sauchalay marammat ram bakas ke ghar me</t>
         </is>
       </c>
       <c r="G279" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H279" s="2" t="n">
-        <v>12000</v>
+        <v>9800</v>
       </c>
       <c r="I279" s="2" t="n">
-        <v>12000</v>
+        <v>0</v>
       </c>
       <c r="J279" s="3" t="n">
-        <v>42856</v>
-[...3 lines deleted...]
-      </c>
+        <v>42645</v>
+      </c>
+      <c r="K279" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="280">
       <c r="A280" s="1" t="inlineStr">
         <is>
           <t>MAUGANJ</t>
         </is>
       </c>
       <c r="B280" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C280" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D280" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E280" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F280" s="1" t="inlineStr">
         <is>
-          <t>1713006019/RS/22012034361608 — sauchalay ka nirman ravendra narayan tiwari ke ghar</t>
+          <t>1713006019/RS/22012034359565 — sauchalay ka nirman ramayan prasad pandey ke ghar me</t>
         </is>
       </c>
       <c r="G280" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H280" s="2" t="n">
-        <v>12000</v>
+        <v>9800</v>
       </c>
       <c r="I280" s="2" t="n">
-        <v>12000</v>
+        <v>9800</v>
       </c>
       <c r="J280" s="3" t="n">
-        <v>42942</v>
+        <v>42933</v>
       </c>
       <c r="K280" s="3" t="n">
-        <v>43215</v>
+        <v>43143</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="281">
       <c r="A281" s="1" t="inlineStr">
         <is>
           <t>MAUGANJ</t>
         </is>
       </c>
       <c r="B281" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C281" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D281" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E281" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F281" s="1" t="inlineStr">
         <is>
-          <t>1713006019/RS/22012034361609 — sauchalay ka nawinikaran ramji pandey ke ghar me</t>
+          <t>1713006019/RS/22012034360106 — sauchalay ka nirman ramlali tiwari ke ghar me</t>
         </is>
       </c>
       <c r="G281" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H281" s="2" t="n">
-        <v>9800</v>
+        <v>12000</v>
       </c>
       <c r="I281" s="2" t="n">
-        <v>9800</v>
+        <v>12000</v>
       </c>
       <c r="J281" s="3" t="n">
-        <v>42941</v>
+        <v>42938</v>
       </c>
       <c r="K281" s="3" t="n">
-        <v>42957</v>
+        <v>43214</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="282">
       <c r="A282" s="1" t="inlineStr">
         <is>
           <t>MAUGANJ</t>
         </is>
       </c>
       <c r="B282" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C282" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D282" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E282" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F282" s="1" t="inlineStr">
         <is>
-          <t>1713006019/RS/22012034361684 — sauchalay ka nirman bhaiyalal saket ke ghar me</t>
+          <t>1713006019/RS/22012034360731 — sauchalay ka nirman rajendra kumar pandey ke ghar me</t>
         </is>
       </c>
       <c r="G282" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H282" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I282" s="2" t="n">
-        <v>0</v>
+        <v>12000</v>
       </c>
       <c r="J282" s="3" t="n">
         <v>42917</v>
       </c>
-      <c r="K282" s="3"/>
+      <c r="K282" s="3" t="n">
+        <v>43215</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="283">
       <c r="A283" s="1" t="inlineStr">
         <is>
           <t>MAUGANJ</t>
         </is>
       </c>
       <c r="B283" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C283" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D283" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E283" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F283" s="1" t="inlineStr">
         <is>
-          <t>1713006019/RS/22012034362079 — sauchalay ka nirman ramvati pandey ke ghar me</t>
+          <t>1713006019/RS/22012034360733 — sauchalay lka nirman vidhyawati tiwari ke ghar me</t>
         </is>
       </c>
       <c r="G283" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H283" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I283" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="J283" s="3" t="n">
-        <v>42917</v>
+        <v>42856</v>
       </c>
       <c r="K283" s="3" t="n">
-        <v>43215</v>
+        <v>42957</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="284">
       <c r="A284" s="1" t="inlineStr">
         <is>
           <t>MAUGANJ</t>
         </is>
       </c>
       <c r="B284" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C284" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D284" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E284" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F284" s="1" t="inlineStr">
         <is>
-          <t>1713006019/RS/22012034362082 — sauchalay ka nirman chhathila sen ke ghar me</t>
+          <t>1713006019/RS/22012034361608 — sauchalay ka nirman ravendra narayan tiwari ke ghar</t>
         </is>
       </c>
       <c r="G284" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H284" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I284" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="J284" s="3" t="n">
-        <v>42945</v>
+        <v>42942</v>
       </c>
       <c r="K284" s="3" t="n">
         <v>43215</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="285">
       <c r="A285" s="1" t="inlineStr">
         <is>
           <t>MAUGANJ</t>
         </is>
       </c>
       <c r="B285" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C285" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D285" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E285" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F285" s="1" t="inlineStr">
         <is>
-          <t>1713006019/RS/22012034362083 — sauchalay ka nawinikaran mahesh prasad pandey ke ghar me</t>
+          <t>1713006019/RS/22012034361609 — sauchalay ka nawinikaran ramji pandey ke ghar me</t>
         </is>
       </c>
       <c r="G285" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H285" s="2" t="n">
         <v>9800</v>
       </c>
       <c r="I285" s="2" t="n">
         <v>9800</v>
       </c>
       <c r="J285" s="3" t="n">
-        <v>42944</v>
+        <v>42941</v>
       </c>
       <c r="K285" s="3" t="n">
-        <v>42964</v>
+        <v>42957</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="286">
       <c r="A286" s="1" t="inlineStr">
         <is>
           <t>MAUGANJ</t>
         </is>
       </c>
       <c r="B286" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C286" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D286" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E286" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F286" s="1" t="inlineStr">
         <is>
-          <t>1713006019/RS/22012034362732 — sauchalay ka nirman keshav prasad pandey ke ghar me</t>
+          <t>1713006019/RS/22012034361684 — sauchalay ka nirman bhaiyalal saket ke ghar me</t>
         </is>
       </c>
       <c r="G286" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H286" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I286" s="2" t="n">
-        <v>12000</v>
+        <v>0</v>
       </c>
       <c r="J286" s="3" t="n">
         <v>42917</v>
       </c>
-      <c r="K286" s="3" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="K286" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="287">
       <c r="A287" s="1" t="inlineStr">
         <is>
           <t>MAUGANJ</t>
         </is>
       </c>
       <c r="B287" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C287" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D287" s="1" t="inlineStr">
         <is>
-          <t>Stone Bund / Construction of Stone peripheral/farm/field Bund for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E287" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F287" s="1" t="inlineStr">
         <is>
-          <t>1713006019/WC/01/हिडवार — कपिल धारा कुप निर्माण रामसिया तिवारी के खेत मे</t>
+          <t>1713006019/RS/22012034362079 — sauchalay ka nirman ramvati pandey ke ghar me</t>
         </is>
       </c>
       <c r="G287" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H287" s="2" t="n">
-        <v>175000</v>
+        <v>12000</v>
       </c>
       <c r="I287" s="2" t="n">
-        <v>140420</v>
+        <v>12000</v>
       </c>
       <c r="J287" s="3" t="n">
-        <v>39521</v>
+        <v>42917</v>
       </c>
       <c r="K287" s="3" t="n">
-        <v>40996</v>
+        <v>43215</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="288">
       <c r="A288" s="1" t="inlineStr">
         <is>
           <t>MAUGANJ</t>
         </is>
       </c>
       <c r="B288" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C288" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D288" s="1" t="inlineStr">
         <is>
-          <t>Stone Bund / Construction of Stone peripheral/farm/field Bund for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E288" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F288" s="1" t="inlineStr">
         <is>
-          <t>1713006019/WC/02/हिडवार — कपिल श्धारा कुप निर्माण रामसखा के खेत मे</t>
+          <t>1713006019/RS/22012034362082 — sauchalay ka nirman chhathila sen ke ghar me</t>
         </is>
       </c>
       <c r="G288" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H288" s="2" t="n">
-        <v>96000</v>
+        <v>12000</v>
       </c>
       <c r="I288" s="2" t="n">
-        <v>82672</v>
+        <v>12000</v>
       </c>
       <c r="J288" s="3" t="n">
-        <v>39446</v>
+        <v>42945</v>
       </c>
       <c r="K288" s="3" t="n">
-        <v>40996</v>
+        <v>43215</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="289">
       <c r="A289" s="1" t="inlineStr">
         <is>
           <t>MAUGANJ</t>
         </is>
       </c>
       <c r="B289" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C289" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D289" s="1" t="inlineStr">
         <is>
-          <t>Stone Bund / Construction of Stone peripheral/farm/field Bund for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E289" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F289" s="1" t="inlineStr">
         <is>
-          <t>1713006019/WC/02/ हिडवार — कपिल धारा कुप निर्माण रामसरण तिवारी के खेत मे</t>
+          <t>1713006019/RS/22012034362083 — sauchalay ka nawinikaran mahesh prasad pandey ke ghar me</t>
         </is>
       </c>
       <c r="G289" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H289" s="2" t="n">
-        <v>97000</v>
+        <v>9800</v>
       </c>
       <c r="I289" s="2" t="n">
-        <v>0</v>
+        <v>9800</v>
       </c>
       <c r="J289" s="3" t="n">
-        <v>39689</v>
-[...1 lines deleted...]
-      <c r="K289" s="3"/>
+        <v>42944</v>
+      </c>
+      <c r="K289" s="3" t="n">
+        <v>42964</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="290">
       <c r="A290" s="1" t="inlineStr">
         <is>
           <t>MAUGANJ</t>
         </is>
       </c>
       <c r="B290" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C290" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D290" s="1" t="inlineStr">
         <is>
-          <t>Stone Bund / Construction of Stone peripheral/farm/field Bund for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E290" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F290" s="1" t="inlineStr">
         <is>
-          <t>1713006019/WC/03/हिडवार — आदिवासी वस्‍ती पेयजल वार्ड क्र0 2</t>
+          <t>1713006019/RS/22012034362732 — sauchalay ka nirman keshav prasad pandey ke ghar me</t>
         </is>
       </c>
       <c r="G290" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H290" s="2" t="n">
-        <v>96000</v>
+        <v>12000</v>
       </c>
       <c r="I290" s="2" t="n">
-        <v>155588</v>
+        <v>12000</v>
       </c>
       <c r="J290" s="3" t="n">
-        <v>39461</v>
+        <v>42917</v>
       </c>
       <c r="K290" s="3" t="n">
-        <v>40996</v>
+        <v>43215</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="291">
       <c r="A291" s="1" t="inlineStr">
         <is>
           <t>MAUGANJ</t>
         </is>
       </c>
       <c r="B291" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C291" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D291" s="1" t="inlineStr">
         <is>
           <t>Stone Bund / Construction of Stone peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E291" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F291" s="1" t="inlineStr">
         <is>
-          <t>1713006019/WC/04/ हिडवार — कपिल धारा कूप निमार्ण भोला प्रसाद पाण्‍डेय के खेत में</t>
+          <t>1713006019/WC/01/हिडवार — कपिल धारा कुप निर्माण रामसिया तिवारी के खेत मे</t>
         </is>
       </c>
       <c r="G291" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H291" s="2" t="n">
-        <v>176000</v>
+        <v>175000</v>
       </c>
       <c r="I291" s="2" t="n">
-        <v>152752</v>
+        <v>140420</v>
       </c>
       <c r="J291" s="3" t="n">
-        <v>39587</v>
+        <v>39521</v>
       </c>
       <c r="K291" s="3" t="n">
         <v>40996</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="292">
       <c r="A292" s="1" t="inlineStr">
         <is>
           <t>MAUGANJ</t>
         </is>
       </c>
       <c r="B292" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C292" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D292" s="1" t="inlineStr">
         <is>
           <t>Stone Bund / Construction of Stone peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E292" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F292" s="1" t="inlineStr">
         <is>
-          <t>1713006019/WC/05/ हिडवार — कपिल धारा कूप निमार्ण रामपती पाण्‍डेय के खेत में</t>
+          <t>1713006019/WC/02/हिडवार — कपिल श्धारा कुप निर्माण रामसखा के खेत मे</t>
         </is>
       </c>
       <c r="G292" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H292" s="2" t="n">
-        <v>175000</v>
+        <v>96000</v>
       </c>
       <c r="I292" s="2" t="n">
-        <v>166461</v>
+        <v>82672</v>
       </c>
       <c r="J292" s="3" t="n">
-        <v>39587</v>
+        <v>39446</v>
       </c>
       <c r="K292" s="3" t="n">
-        <v>40947</v>
+        <v>40996</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="293">
       <c r="A293" s="1" t="inlineStr">
         <is>
           <t>MAUGANJ</t>
         </is>
       </c>
       <c r="B293" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C293" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D293" s="1" t="inlineStr">
         <is>
-          <t>Sub Surface Dam / Construction of Underground Dykes for Community</t>
+          <t>Stone Bund / Construction of Stone peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E293" s="1" t="inlineStr">
         <is>
-          <t>Underground Dyke for Ground Water Recharge</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F293" s="1" t="inlineStr">
         <is>
-          <t>1713006019/WC/22012034357755 — BORI BANDHAN KARYA LOHADA NALA ME</t>
+          <t>1713006019/WC/02/ हिडवार — कपिल धारा कुप निर्माण रामसरण तिवारी के खेत मे</t>
         </is>
       </c>
       <c r="G293" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H293" s="2" t="n">
-        <v>9000</v>
+        <v>97000</v>
       </c>
       <c r="I293" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J293" s="3" t="n">
-        <v>42978</v>
+        <v>39689</v>
       </c>
       <c r="K293" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="294">
       <c r="A294" s="1" t="inlineStr">
         <is>
           <t>MAUGANJ</t>
         </is>
       </c>
       <c r="B294" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C294" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D294" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of Earthen graded Bund for Com / Repair and Maintenance of Earthen graded Bund for Community</t>
+          <t>Stone Bund / Construction of Stone peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E294" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of Bund</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F294" s="1" t="inlineStr">
         <is>
-          <t>1713006019/WC/22012034783821 — lohada nala trenching hidwar</t>
+          <t>1713006019/WC/03/हिडवार — आदिवासी वस्‍ती पेयजल वार्ड क्र0 2</t>
         </is>
       </c>
       <c r="G294" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H294" s="2" t="n">
-        <v>1439816</v>
+        <v>96000</v>
       </c>
       <c r="I294" s="2" t="n">
-        <v>76502</v>
+        <v>155588</v>
       </c>
       <c r="J294" s="3" t="n">
-        <v>45191</v>
-[...1 lines deleted...]
-      <c r="K294" s="3"/>
+        <v>39461</v>
+      </c>
+      <c r="K294" s="3" t="n">
+        <v>40996</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="295">
       <c r="A295" s="1" t="inlineStr">
         <is>
           <t>MAUGANJ</t>
         </is>
       </c>
       <c r="B295" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C295" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D295" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
+          <t>Stone Bund / Construction of Stone peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E295" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F295" s="1" t="inlineStr">
         <is>
-          <t>1713006019/WC/22012034896656 — CTR Med bandhan</t>
+          <t>1713006019/WC/04/ हिडवार — कपिल धारा कूप निमार्ण भोला प्रसाद पाण्‍डेय के खेत में</t>
         </is>
       </c>
       <c r="G295" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H295" s="2" t="n">
-        <v>0</v>
+        <v>176000</v>
       </c>
       <c r="I295" s="2" t="n">
-        <v>0</v>
+        <v>152752</v>
       </c>
       <c r="J295" s="3" t="n">
-        <v>44665</v>
-[...1 lines deleted...]
-      <c r="K295" s="3"/>
+        <v>39587</v>
+      </c>
+      <c r="K295" s="3" t="n">
+        <v>40996</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="296">
       <c r="A296" s="1" t="inlineStr">
         <is>
           <t>MAUGANJ</t>
         </is>
       </c>
       <c r="B296" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C296" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D296" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Stone Bund / Construction of Stone peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E296" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F296" s="1" t="inlineStr">
         <is>
-          <t>1713006019/WC/22012034936489 — रिचार्जपिट निर्माण  कार्य फूलमती माता के मंदिर के पास ग्राम पंचायत हिड्वर के अंतर्गत</t>
+          <t>1713006019/WC/05/ हिडवार — कपिल धारा कूप निमार्ण रामपती पाण्‍डेय के खेत में</t>
         </is>
       </c>
       <c r="G296" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H296" s="2" t="n">
-        <v>2500</v>
+        <v>175000</v>
       </c>
       <c r="I296" s="2" t="n">
-        <v>2400</v>
+        <v>166461</v>
       </c>
       <c r="J296" s="3" t="n">
-        <v>44660</v>
+        <v>39587</v>
       </c>
       <c r="K296" s="3" t="n">
-        <v>44778</v>
+        <v>40947</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="297">
       <c r="A297" s="1" t="inlineStr">
         <is>
           <t>MAUGANJ</t>
         </is>
       </c>
       <c r="B297" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C297" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D297" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Sub Surface Dam / Construction of Underground Dykes for Community</t>
         </is>
       </c>
       <c r="E297" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Underground Dyke for Ground Water Recharge</t>
         </is>
       </c>
       <c r="F297" s="1" t="inlineStr">
         <is>
-          <t>1713006019/WC/22012034936502 — रिचार्जपिट निर्माण  कार्य शासकीय स्कुल  ग्राम पंचायत हिड्वर के अंतर्गत</t>
+          <t>1713006019/WC/22012034357755 — BORI BANDHAN KARYA LOHADA NALA ME</t>
         </is>
       </c>
       <c r="G297" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H297" s="2" t="n">
-        <v>2500</v>
+        <v>9000</v>
       </c>
       <c r="I297" s="2" t="n">
-        <v>2040</v>
+        <v>0</v>
       </c>
       <c r="J297" s="3" t="n">
-        <v>44660</v>
-[...3 lines deleted...]
-      </c>
+        <v>42978</v>
+      </c>
+      <c r="K297" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="298">
       <c r="A298" s="1" t="inlineStr">
         <is>
           <t>MAUGANJ</t>
         </is>
       </c>
       <c r="B298" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C298" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D298" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Repair &amp; Maint of Earthen graded Bund for Com / Repair and Maintenance of Earthen graded Bund for Community</t>
         </is>
       </c>
       <c r="E298" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Repair &amp; Maint of Bund</t>
         </is>
       </c>
       <c r="F298" s="1" t="inlineStr">
         <is>
-          <t>1713006019/WC/22012034936508 — रिचार्जपिट निर्माण  कार्य श्रीनारायण के घर के पास  ग्राम पंचायत हिड्वर के अंतर्गत</t>
+          <t>1713006019/WC/22012034783821 — lohada nala trenching hidwar</t>
         </is>
       </c>
       <c r="G298" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H298" s="2" t="n">
-        <v>2500</v>
+        <v>1439816</v>
       </c>
       <c r="I298" s="2" t="n">
-        <v>0</v>
+        <v>76502</v>
       </c>
       <c r="J298" s="3" t="n">
-        <v>44657</v>
+        <v>45191</v>
       </c>
       <c r="K298" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="299">
       <c r="A299" s="1" t="inlineStr">
         <is>
           <t>MAUGANJ</t>
         </is>
       </c>
       <c r="B299" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C299" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D299" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
         </is>
       </c>
       <c r="E299" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F299" s="1" t="inlineStr">
         <is>
-          <t>1713006019/WC/22012034936520 — रिचार्जपिट निर्माण  कार्य  प्राथमिक पाठशाला  ग्राम पंचायत हिड्वर के अंतर्गत</t>
+          <t>1713006019/WC/22012034896656 — CTR Med bandhan</t>
         </is>
       </c>
       <c r="G299" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H299" s="2" t="n">
-        <v>2500</v>
+        <v>0</v>
       </c>
       <c r="I299" s="2" t="n">
-        <v>2040</v>
+        <v>0</v>
       </c>
       <c r="J299" s="3" t="n">
-        <v>44660</v>
-[...3 lines deleted...]
-      </c>
+        <v>44665</v>
+      </c>
+      <c r="K299" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="300">
       <c r="A300" s="1" t="inlineStr">
         <is>
           <t>MAUGANJ</t>
         </is>
       </c>
       <c r="B300" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C300" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D300" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Community Ponds for Comm / Repair and maintenance of Community Water Harvesting Ponds for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E300" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F300" s="1" t="inlineStr">
         <is>
-          <t>1713006019/WC/22012034943796 — जीर्णोद्वार हिड्वार तालाब निर्माण कार्य ग्राम पंचायत हिड्वार</t>
+          <t>1713006019/WC/22012034936489 — रिचार्जपिट निर्माण  कार्य फूलमती माता के मंदिर के पास ग्राम पंचायत हिड्वर के अंतर्गत</t>
         </is>
       </c>
       <c r="G300" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H300" s="2" t="n">
-        <v>258000</v>
+        <v>2500</v>
       </c>
       <c r="I300" s="2" t="n">
-        <v>93339</v>
+        <v>2400</v>
       </c>
       <c r="J300" s="3" t="n">
-        <v>44662</v>
+        <v>44660</v>
       </c>
       <c r="K300" s="3" t="n">
-        <v>45433</v>
+        <v>44778</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="301">
       <c r="A301" s="1" t="inlineStr">
         <is>
           <t>MAUGANJ</t>
         </is>
       </c>
       <c r="B301" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C301" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D301" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E301" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F301" s="1" t="inlineStr">
         <is>
-          <t>1713006019/WC/22012034997840 — NALA BUND</t>
+          <t>1713006019/WC/22012034936502 — रिचार्जपिट निर्माण  कार्य शासकीय स्कुल  ग्राम पंचायत हिड्वर के अंतर्गत</t>
         </is>
       </c>
       <c r="G301" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H301" s="2" t="n">
-        <v>0</v>
+        <v>2500</v>
       </c>
       <c r="I301" s="2" t="n">
-        <v>0</v>
+        <v>2040</v>
       </c>
       <c r="J301" s="3" t="n">
-        <v>44788</v>
-[...1 lines deleted...]
-      <c r="K301" s="3"/>
+        <v>44660</v>
+      </c>
+      <c r="K301" s="3" t="n">
+        <v>44778</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="302">
       <c r="A302" s="1" t="inlineStr">
         <is>
           <t>MAUGANJ</t>
         </is>
       </c>
       <c r="B302" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C302" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D302" s="1" t="inlineStr">
         <is>
-          <t>Construction of Earthen Spur for Community / Construction of Earthen Spur for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E302" s="1" t="inlineStr">
         <is>
-          <t>Construction of  Spur</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F302" s="1" t="inlineStr">
         <is>
-          <t>1713006019/WC/22012034998013 — percolation Tank</t>
+          <t>1713006019/WC/22012034936508 — रिचार्जपिट निर्माण  कार्य श्रीनारायण के घर के पास  ग्राम पंचायत हिड्वर के अंतर्गत</t>
         </is>
       </c>
       <c r="G302" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H302" s="2" t="n">
-        <v>0</v>
+        <v>2500</v>
       </c>
       <c r="I302" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J302" s="3" t="n">
-        <v>44789</v>
+        <v>44657</v>
       </c>
       <c r="K302" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="303">
       <c r="A303" s="1" t="inlineStr">
         <is>
           <t>MAUGANJ</t>
         </is>
       </c>
       <c r="B303" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C303" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D303" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E303" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F303" s="1" t="inlineStr">
         <is>
-          <t>1713006019/WC/22012035170150 — Contraction of recharge pits for community</t>
+          <t>1713006019/WC/22012034936520 — रिचार्जपिट निर्माण  कार्य  प्राथमिक पाठशाला  ग्राम पंचायत हिड्वर के अंतर्गत</t>
         </is>
       </c>
       <c r="G303" s="1" t="inlineStr">
         <is>
-          <t>New</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H303" s="2" t="n">
-        <v>0</v>
+        <v>2500</v>
       </c>
       <c r="I303" s="2" t="n">
-        <v>0</v>
+        <v>2040</v>
       </c>
       <c r="J303" s="3" t="n">
-        <v>45396</v>
-[...1 lines deleted...]
-      <c r="K303" s="3"/>
+        <v>44660</v>
+      </c>
+      <c r="K303" s="3" t="n">
+        <v>45056</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="304">
       <c r="A304" s="1" t="inlineStr">
         <is>
           <t>MAUGANJ</t>
         </is>
       </c>
       <c r="B304" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C304" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Renovation of traditional water bodies</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D304" s="1" t="inlineStr">
         <is>
-          <t>Strengthening of Embankment / Construction of Embankment for community</t>
+          <t>Repair &amp; maint of Community Ponds for Comm / Repair and maintenance of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E304" s="1" t="inlineStr">
         <is>
-          <t>Renovation of traditional water bodies</t>
+          <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F304" s="1" t="inlineStr">
         <is>
-          <t>1713006019/WH/001/ हिडवार — सोख्‍ता गडढ़ा निर्माण हरिजन वस्‍ती वार्ड क्र0 11 ढढनी मे        मे</t>
+          <t>1713006019/WC/22012034943796 — जीर्णोद्वार हिड्वार तालाब निर्माण कार्य ग्राम पंचायत हिड्वार</t>
         </is>
       </c>
       <c r="G304" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H304" s="2" t="n">
-        <v>13000</v>
+        <v>258000</v>
       </c>
       <c r="I304" s="2" t="n">
-        <v>5920</v>
+        <v>93339</v>
       </c>
       <c r="J304" s="3" t="n">
-        <v>39650</v>
+        <v>44662</v>
       </c>
       <c r="K304" s="3" t="n">
-        <v>40640</v>
+        <v>45433</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="305">
       <c r="A305" s="1" t="inlineStr">
         <is>
           <t>MAUGANJ</t>
         </is>
       </c>
       <c r="B305" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C305" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Renovation of traditional water bodies</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D305" s="1" t="inlineStr">
         <is>
-          <t>Strengthening of Embankment / Construction of Embankment for community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E305" s="1" t="inlineStr">
         <is>
-          <t>Renovation of traditional water bodies</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F305" s="1" t="inlineStr">
         <is>
-          <t>1713006019/WH/002/ हिडवार — सोख्‍ता गडढ़ा निर्माण हरिजन वस्‍ती वार्ड क्र0 11 मे</t>
+          <t>1713006019/WC/22012034997840 — NALA BUND</t>
         </is>
       </c>
       <c r="G305" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H305" s="2" t="n">
-        <v>8600</v>
+        <v>0</v>
       </c>
       <c r="I305" s="2" t="n">
-        <v>5968</v>
+        <v>0</v>
       </c>
       <c r="J305" s="3" t="n">
-        <v>39648</v>
+        <v>44788</v>
       </c>
       <c r="K305" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="306">
       <c r="A306" s="1" t="inlineStr">
         <is>
           <t>MAUGANJ</t>
         </is>
       </c>
       <c r="B306" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C306" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Renovation of traditional water bodies</t>
+          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D306" s="1" t="inlineStr">
         <is>
-          <t>Strengthening of Embankment / Construction of Embankment for community</t>
+          <t>Construction of Earthen Spur for Community / Construction of Earthen Spur for Community</t>
         </is>
       </c>
       <c r="E306" s="1" t="inlineStr">
         <is>
-          <t>Renovation of traditional water bodies</t>
+          <t>Construction of  Spur</t>
         </is>
       </c>
       <c r="F306" s="1" t="inlineStr">
         <is>
-          <t>1713006019/WH/003/ हिडवार — सोख्‍ता गडढ़ा निर्माण वार्ड क्र0 10 मे        मे</t>
+          <t>1713006019/WC/22012034998013 — percolation Tank</t>
         </is>
       </c>
       <c r="G306" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H306" s="2" t="n">
-        <v>13100</v>
+        <v>0</v>
       </c>
       <c r="I306" s="2" t="n">
-        <v>5935</v>
+        <v>0</v>
       </c>
       <c r="J306" s="3" t="n">
-        <v>39643</v>
-[...3 lines deleted...]
-      </c>
+        <v>44789</v>
+      </c>
+      <c r="K306" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="307">
       <c r="A307" s="1" t="inlineStr">
         <is>
           <t>MAUGANJ</t>
         </is>
       </c>
       <c r="B307" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C307" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Renovation of traditional water bodies</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D307" s="1" t="inlineStr">
         <is>
-          <t>Strengthening of Embankment / Construction of Embankment for community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E307" s="1" t="inlineStr">
         <is>
-          <t>Renovation of traditional water bodies</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F307" s="1" t="inlineStr">
         <is>
-          <t>1713006019/WH/004/ हिडवार — सोख्‍ता गडढ़ा निर्माण वार्ड क्र0 1 मे        मे</t>
+          <t>1713006019/WC/22012035170150 — Contraction of recharge pits for community</t>
         </is>
       </c>
       <c r="G307" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>New</t>
         </is>
       </c>
       <c r="H307" s="2" t="n">
-        <v>13000</v>
+        <v>0</v>
       </c>
       <c r="I307" s="2" t="n">
-        <v>8440</v>
+        <v>0</v>
       </c>
       <c r="J307" s="3" t="n">
-        <v>39643</v>
-[...3 lines deleted...]
-      </c>
+        <v>45396</v>
+      </c>
+      <c r="K307" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="308">
       <c r="A308" s="1" t="inlineStr">
         <is>
           <t>MAUGANJ</t>
         </is>
       </c>
       <c r="B308" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C308" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D308" s="1" t="inlineStr">
         <is>
           <t>Strengthening of Embankment / Construction of Embankment for community</t>
         </is>
       </c>
       <c r="E308" s="1" t="inlineStr">
         <is>
           <t>Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="F308" s="1" t="inlineStr">
         <is>
-          <t>1713006019/WH/005/हिडबार — सोख्‍ता गडढ़ा निर्माण भागवत के घर के पास</t>
+          <t>1713006019/WH/001/ हिडवार — सोख्‍ता गडढ़ा निर्माण हरिजन वस्‍ती वार्ड क्र0 11 ढढनी मे        मे</t>
         </is>
       </c>
       <c r="G308" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H308" s="2" t="n">
         <v>13000</v>
       </c>
       <c r="I308" s="2" t="n">
-        <v>8840</v>
+        <v>5920</v>
       </c>
       <c r="J308" s="3" t="n">
-        <v>39643</v>
+        <v>39650</v>
       </c>
       <c r="K308" s="3" t="n">
-        <v>39671</v>
+        <v>40640</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="309">
       <c r="A309" s="1" t="inlineStr">
         <is>
           <t>MAUGANJ</t>
         </is>
       </c>
       <c r="B309" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C309" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D309" s="1" t="inlineStr">
         <is>
           <t>Strengthening of Embankment / Construction of Embankment for community</t>
         </is>
       </c>
       <c r="E309" s="1" t="inlineStr">
         <is>
           <t>Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="F309" s="1" t="inlineStr">
         <is>
-          <t>1713006019/WH/006/हिडबार — सोख्‍ता गडढ़ा निर्माण मिथिला प्रसााद पाण्‍डेय के घर के पास वार्ड क्र0 05</t>
+          <t>1713006019/WH/002/ हिडवार — सोख्‍ता गडढ़ा निर्माण हरिजन वस्‍ती वार्ड क्र0 11 मे</t>
         </is>
       </c>
       <c r="G309" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H309" s="2" t="n">
-        <v>13000</v>
+        <v>8600</v>
       </c>
       <c r="I309" s="2" t="n">
-        <v>9110</v>
+        <v>5968</v>
       </c>
       <c r="J309" s="3" t="n">
-        <v>39643</v>
-[...3 lines deleted...]
-      </c>
+        <v>39648</v>
+      </c>
+      <c r="K309" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="310">
       <c r="A310" s="1" t="inlineStr">
         <is>
           <t>MAUGANJ</t>
         </is>
       </c>
       <c r="B310" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C310" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D310" s="1" t="inlineStr">
         <is>
           <t>Strengthening of Embankment / Construction of Embankment for community</t>
         </is>
       </c>
       <c r="E310" s="1" t="inlineStr">
         <is>
           <t>Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="F310" s="1" t="inlineStr">
         <is>
-          <t>1713006019/WH/007/हिडबार — सोख्‍ता गडढ़ा निर्माण वार्ड क्र0 1 हिडबार</t>
+          <t>1713006019/WH/003/ हिडवार — सोख्‍ता गडढ़ा निर्माण वार्ड क्र0 10 मे        मे</t>
         </is>
       </c>
       <c r="G310" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H310" s="2" t="n">
-        <v>13000</v>
+        <v>13100</v>
       </c>
       <c r="I310" s="2" t="n">
-        <v>7600</v>
+        <v>5935</v>
       </c>
       <c r="J310" s="3" t="n">
-        <v>39629</v>
+        <v>39643</v>
       </c>
       <c r="K310" s="3" t="n">
         <v>39671</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="311">
       <c r="A311" s="1" t="inlineStr">
         <is>
           <t>MAUGANJ</t>
         </is>
       </c>
       <c r="B311" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C311" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D311" s="1" t="inlineStr">
         <is>
           <t>Strengthening of Embankment / Construction of Embankment for community</t>
         </is>
       </c>
       <c r="E311" s="1" t="inlineStr">
         <is>
           <t>Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="F311" s="1" t="inlineStr">
         <is>
-          <t>1713006019/WH/008/हिडबार — सोख्‍ता गडढ़ा निर्माण वार्ड क्र0 03 हिडबार</t>
+          <t>1713006019/WH/004/ हिडवार — सोख्‍ता गडढ़ा निर्माण वार्ड क्र0 1 मे        मे</t>
         </is>
       </c>
       <c r="G311" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H311" s="2" t="n">
         <v>13000</v>
       </c>
       <c r="I311" s="2" t="n">
-        <v>11260</v>
+        <v>8440</v>
       </c>
       <c r="J311" s="3" t="n">
-        <v>39629</v>
+        <v>39643</v>
       </c>
       <c r="K311" s="3" t="n">
         <v>39671</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="312">
       <c r="A312" s="1" t="inlineStr">
         <is>
           <t>MAUGANJ</t>
         </is>
       </c>
       <c r="B312" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C312" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D312" s="1" t="inlineStr">
         <is>
           <t>Strengthening of Embankment / Construction of Embankment for community</t>
         </is>
       </c>
       <c r="E312" s="1" t="inlineStr">
         <is>
           <t>Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="F312" s="1" t="inlineStr">
         <is>
-          <t>1713006019/WH/009/हिडबार — सोख्‍ता गडढ़ा निर्माण प्राथिमक पाठशाला हिडबार</t>
+          <t>1713006019/WH/005/हिडबार — सोख्‍ता गडढ़ा निर्माण भागवत के घर के पास</t>
         </is>
       </c>
       <c r="G312" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H312" s="2" t="n">
         <v>13000</v>
       </c>
       <c r="I312" s="2" t="n">
-        <v>7996</v>
+        <v>8840</v>
       </c>
       <c r="J312" s="3" t="n">
-        <v>39629</v>
+        <v>39643</v>
       </c>
       <c r="K312" s="3" t="n">
         <v>39671</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="313">
       <c r="A313" s="1" t="inlineStr">
         <is>
           <t>MAUGANJ</t>
         </is>
       </c>
       <c r="B313" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C313" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D313" s="1" t="inlineStr">
         <is>
           <t>Strengthening of Embankment / Construction of Embankment for community</t>
         </is>
       </c>
       <c r="E313" s="1" t="inlineStr">
         <is>
           <t>Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="F313" s="1" t="inlineStr">
         <is>
-          <t>1713006019/WH/010/हिडबार — सोख्‍ता गडढ़ा निर्माण पंचायत भवन के पास हिडबार</t>
+          <t>1713006019/WH/006/हिडबार — सोख्‍ता गडढ़ा निर्माण मिथिला प्रसााद पाण्‍डेय के घर के पास वार्ड क्र0 05</t>
         </is>
       </c>
       <c r="G313" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H313" s="2" t="n">
-        <v>13100</v>
+        <v>13000</v>
       </c>
       <c r="I313" s="2" t="n">
-        <v>8295</v>
+        <v>9110</v>
       </c>
       <c r="J313" s="3" t="n">
-        <v>39622</v>
+        <v>39643</v>
       </c>
       <c r="K313" s="3" t="n">
         <v>39671</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="314">
       <c r="A314" s="1" t="inlineStr">
         <is>
           <t>MAUGANJ</t>
         </is>
       </c>
       <c r="B314" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C314" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D314" s="1" t="inlineStr">
         <is>
           <t>Strengthening of Embankment / Construction of Embankment for community</t>
         </is>
       </c>
       <c r="E314" s="1" t="inlineStr">
         <is>
           <t>Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="F314" s="1" t="inlineStr">
         <is>
-          <t>1713006019/WH/011/हिडबार — सोख्‍ता गडढ़ा निर्माण वार्ड क्र0 7 हरि0वस्‍ती में हिडबार</t>
+          <t>1713006019/WH/007/हिडबार — सोख्‍ता गडढ़ा निर्माण वार्ड क्र0 1 हिडबार</t>
         </is>
       </c>
       <c r="G314" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H314" s="2" t="n">
-        <v>13100</v>
+        <v>13000</v>
       </c>
       <c r="I314" s="2" t="n">
-        <v>6995</v>
+        <v>7600</v>
       </c>
       <c r="J314" s="3" t="n">
         <v>39629</v>
       </c>
       <c r="K314" s="3" t="n">
         <v>39671</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="315">
       <c r="A315" s="1" t="inlineStr">
         <is>
           <t>MAUGANJ</t>
         </is>
       </c>
       <c r="B315" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C315" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D315" s="1" t="inlineStr">
         <is>
           <t>Strengthening of Embankment / Construction of Embankment for community</t>
         </is>
       </c>
       <c r="E315" s="1" t="inlineStr">
         <is>
           <t>Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="F315" s="1" t="inlineStr">
         <is>
-          <t>1713006019/WH/012/हिडबार — सोख्‍ता गडढ़ा निर्माण वार्ड क्र02 हरि0वस्‍ती में हिडबार</t>
+          <t>1713006019/WH/008/हिडबार — सोख्‍ता गडढ़ा निर्माण वार्ड क्र0 03 हिडबार</t>
         </is>
       </c>
       <c r="G315" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H315" s="2" t="n">
         <v>13000</v>
       </c>
       <c r="I315" s="2" t="n">
-        <v>8210</v>
+        <v>11260</v>
       </c>
       <c r="J315" s="3" t="n">
         <v>39629</v>
       </c>
       <c r="K315" s="3" t="n">
         <v>39671</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="316">
       <c r="A316" s="1" t="inlineStr">
         <is>
           <t>MAUGANJ</t>
         </is>
       </c>
       <c r="B316" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C316" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D316" s="1" t="inlineStr">
         <is>
           <t>Strengthening of Embankment / Construction of Embankment for community</t>
         </is>
       </c>
       <c r="E316" s="1" t="inlineStr">
         <is>
           <t>Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="F316" s="1" t="inlineStr">
         <is>
-          <t>1713006019/WH/013/हिडबार — सोख्‍ता गडढ़ा निर्माण वार्ड क्र015  में</t>
+          <t>1713006019/WH/009/हिडबार — सोख्‍ता गडढ़ा निर्माण प्राथिमक पाठशाला हिडबार</t>
         </is>
       </c>
       <c r="G316" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H316" s="2" t="n">
         <v>13000</v>
       </c>
       <c r="I316" s="2" t="n">
-        <v>5535</v>
+        <v>7996</v>
       </c>
       <c r="J316" s="3" t="n">
-        <v>39636</v>
+        <v>39629</v>
       </c>
       <c r="K316" s="3" t="n">
         <v>39671</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="317">
       <c r="A317" s="1" t="inlineStr">
         <is>
           <t>MAUGANJ</t>
         </is>
       </c>
       <c r="B317" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C317" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D317" s="1" t="inlineStr">
         <is>
           <t>Strengthening of Embankment / Construction of Embankment for community</t>
         </is>
       </c>
       <c r="E317" s="1" t="inlineStr">
         <is>
           <t>Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="F317" s="1" t="inlineStr">
         <is>
-          <t>1713006019/WH/014/ हिडबार — सोख्‍ता गडढ़ा निर्माण वार्ड क्र0 12  ढढनी मे</t>
+          <t>1713006019/WH/010/हिडबार — सोख्‍ता गडढ़ा निर्माण पंचायत भवन के पास हिडबार</t>
         </is>
       </c>
       <c r="G317" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H317" s="2" t="n">
-        <v>13000</v>
+        <v>13100</v>
       </c>
       <c r="I317" s="2" t="n">
-        <v>7180</v>
+        <v>8295</v>
       </c>
       <c r="J317" s="3" t="n">
-        <v>39641</v>
-[...1 lines deleted...]
-      <c r="K317" s="3"/>
+        <v>39622</v>
+      </c>
+      <c r="K317" s="3" t="n">
+        <v>39671</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="318">
       <c r="A318" s="1" t="inlineStr">
         <is>
           <t>MAUGANJ</t>
         </is>
       </c>
       <c r="B318" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C318" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>D--RURAL INFRASTUCTURE / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D318" s="1" t="inlineStr">
         <is>
-          <t>Excavation / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Strengthening of Embankment / Construction of Embankment for community</t>
         </is>
       </c>
       <c r="E318" s="1" t="inlineStr">
         <is>
           <t>Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="F318" s="1" t="inlineStr">
         <is>
-          <t>1713006019/WH/015/हिडवार — सोख्‍ता गडढ़ा निर्माण प्राथमिक पाढशाला ढढनी</t>
+          <t>1713006019/WH/011/हिडबार — सोख्‍ता गडढ़ा निर्माण वार्ड क्र0 7 हरि0वस्‍ती में हिडबार</t>
         </is>
       </c>
       <c r="G318" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H318" s="2" t="n">
-        <v>13000</v>
+        <v>13100</v>
       </c>
       <c r="I318" s="2" t="n">
-        <v>9740</v>
+        <v>6995</v>
       </c>
       <c r="J318" s="3" t="n">
-        <v>39636</v>
+        <v>39629</v>
       </c>
       <c r="K318" s="3" t="n">
         <v>39671</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="319">
       <c r="A319" s="1" t="inlineStr">
         <is>
           <t>MAUGANJ</t>
         </is>
       </c>
       <c r="B319" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C319" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>D--RURAL INFRASTUCTURE / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D319" s="1" t="inlineStr">
         <is>
-          <t>Excavation / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Strengthening of Embankment / Construction of Embankment for community</t>
         </is>
       </c>
       <c r="E319" s="1" t="inlineStr">
         <is>
           <t>Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="F319" s="1" t="inlineStr">
         <is>
-          <t>1713006019/WH/016/हिडवार — सोख्‍ता गडढ़ा निर्माण हरिजन वस्‍ती वार्ड के0 14 ढढनी</t>
+          <t>1713006019/WH/012/हिडबार — सोख्‍ता गडढ़ा निर्माण वार्ड क्र02 हरि0वस्‍ती में हिडबार</t>
         </is>
       </c>
       <c r="G319" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H319" s="2" t="n">
         <v>13000</v>
       </c>
       <c r="I319" s="2" t="n">
-        <v>8280</v>
+        <v>8210</v>
       </c>
       <c r="J319" s="3" t="n">
-        <v>39657</v>
+        <v>39629</v>
       </c>
       <c r="K319" s="3" t="n">
         <v>39671</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="320">
       <c r="A320" s="1" t="inlineStr">
         <is>
           <t>MAUGANJ</t>
         </is>
       </c>
       <c r="B320" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C320" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>D--RURAL INFRASTUCTURE / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D320" s="1" t="inlineStr">
         <is>
-          <t>Excavation / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Strengthening of Embankment / Construction of Embankment for community</t>
         </is>
       </c>
       <c r="E320" s="1" t="inlineStr">
         <is>
           <t>Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="F320" s="1" t="inlineStr">
         <is>
-          <t>1713006019/WH/017/हिडवार — सोख्‍ता गडढ़ा निर्माण साहू वस्‍ती वार्ड क्र012 ढढनी</t>
+          <t>1713006019/WH/013/हिडबार — सोख्‍ता गडढ़ा निर्माण वार्ड क्र015  में</t>
         </is>
       </c>
       <c r="G320" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H320" s="2" t="n">
         <v>13000</v>
       </c>
       <c r="I320" s="2" t="n">
-        <v>7280</v>
+        <v>5535</v>
       </c>
       <c r="J320" s="3" t="n">
-        <v>39657</v>
+        <v>39636</v>
       </c>
       <c r="K320" s="3" t="n">
-        <v>40640</v>
+        <v>39671</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="321">
       <c r="A321" s="1" t="inlineStr">
         <is>
           <t>MAUGANJ</t>
         </is>
       </c>
       <c r="B321" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C321" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>D--RURAL INFRASTUCTURE / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D321" s="1" t="inlineStr">
         <is>
-          <t>Excavation / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Strengthening of Embankment / Construction of Embankment for community</t>
         </is>
       </c>
       <c r="E321" s="1" t="inlineStr">
         <is>
           <t>Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="F321" s="1" t="inlineStr">
         <is>
-          <t>1713006019/WH/018/हिडवार — सोख्‍ता गडढ़ा निर्माण वैकल्‍िपक शाला हिडवार</t>
+          <t>1713006019/WH/014/ हिडबार — सोख्‍ता गडढ़ा निर्माण वार्ड क्र0 12  ढढनी मे</t>
         </is>
       </c>
       <c r="G321" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H321" s="2" t="n">
         <v>13000</v>
       </c>
       <c r="I321" s="2" t="n">
-        <v>8210</v>
+        <v>7180</v>
       </c>
       <c r="J321" s="3" t="n">
-        <v>39615</v>
-[...3 lines deleted...]
-      </c>
+        <v>39641</v>
+      </c>
+      <c r="K321" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="322">
       <c r="A322" s="1" t="inlineStr">
         <is>
           <t>MAUGANJ</t>
         </is>
       </c>
       <c r="B322" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C322" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D322" s="1" t="inlineStr">
         <is>
-          <t>Renovation / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Excavation / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E322" s="1" t="inlineStr">
         <is>
           <t>Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="F322" s="1" t="inlineStr">
         <is>
-          <t>1713006019/WH/19958717 — talab jal kshmta vistarikaran shaskiya talab hidwar</t>
+          <t>1713006019/WH/015/हिडवार — सोख्‍ता गडढ़ा निर्माण प्राथमिक पाढशाला ढढनी</t>
         </is>
       </c>
       <c r="G322" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H322" s="2" t="n">
-        <v>144000</v>
+        <v>13000</v>
       </c>
       <c r="I322" s="2" t="n">
-        <v>1200</v>
+        <v>9740</v>
       </c>
       <c r="J322" s="3" t="n">
-        <v>42874</v>
+        <v>39636</v>
       </c>
       <c r="K322" s="3" t="n">
-        <v>43445</v>
+        <v>39671</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="323">
       <c r="A323" s="1" t="inlineStr">
         <is>
           <t>MAUGANJ</t>
         </is>
       </c>
       <c r="B323" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C323" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Renovation of traditional water bodies</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D323" s="1" t="inlineStr">
         <is>
-          <t>Strengthening of Embankment / Construction of Embankment for community</t>
+          <t>Excavation / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E323" s="1" t="inlineStr">
         <is>
           <t>Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="F323" s="1" t="inlineStr">
         <is>
-          <t>1713006019/WH/6 — स्‍टाप डैम सुद़ढीकरण रिटर्निग बाल सह मिट़टी भराई क</t>
+          <t>1713006019/WH/016/हिडवार — सोख्‍ता गडढ़ा निर्माण हरिजन वस्‍ती वार्ड के0 14 ढढनी</t>
         </is>
       </c>
       <c r="G323" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H323" s="2" t="n">
-        <v>498000</v>
+        <v>13000</v>
       </c>
       <c r="I323" s="2" t="n">
-        <v>360416</v>
+        <v>8280</v>
       </c>
       <c r="J323" s="3" t="n">
-        <v>41046</v>
+        <v>39657</v>
       </c>
       <c r="K323" s="3" t="n">
-        <v>42617</v>
+        <v>39671</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="324">
       <c r="A324" s="1" t="inlineStr">
         <is>
           <t>MAUGANJ</t>
         </is>
       </c>
       <c r="B324" s="1" t="inlineStr">
         <is>
+          <t>2008-2009</t>
+        </is>
+      </c>
+      <c r="C324" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+        </is>
+      </c>
+      <c r="D324" s="1" t="inlineStr">
+        <is>
+          <t>Excavation / Renovation of Community Water Harvesting Ponds for Community</t>
+        </is>
+      </c>
+      <c r="E324" s="1" t="inlineStr">
+        <is>
+          <t>Renovation of traditional water bodies</t>
+        </is>
+      </c>
+      <c r="F324" s="1" t="inlineStr">
+        <is>
+          <t>1713006019/WH/017/हिडवार — सोख्‍ता गडढ़ा निर्माण साहू वस्‍ती वार्ड क्र012 ढढनी</t>
+        </is>
+      </c>
+      <c r="G324" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H324" s="2" t="n">
+        <v>13000</v>
+      </c>
+      <c r="I324" s="2" t="n">
+        <v>7280</v>
+      </c>
+      <c r="J324" s="3" t="n">
+        <v>39657</v>
+      </c>
+      <c r="K324" s="3" t="n">
+        <v>40640</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="325">
+      <c r="A325" s="1" t="inlineStr">
+        <is>
+          <t>MAUGANJ</t>
+        </is>
+      </c>
+      <c r="B325" s="1" t="inlineStr">
+        <is>
+          <t>2008-2009</t>
+        </is>
+      </c>
+      <c r="C325" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+        </is>
+      </c>
+      <c r="D325" s="1" t="inlineStr">
+        <is>
+          <t>Excavation / Renovation of Community Water Harvesting Ponds for Community</t>
+        </is>
+      </c>
+      <c r="E325" s="1" t="inlineStr">
+        <is>
+          <t>Renovation of traditional water bodies</t>
+        </is>
+      </c>
+      <c r="F325" s="1" t="inlineStr">
+        <is>
+          <t>1713006019/WH/018/हिडवार — सोख्‍ता गडढ़ा निर्माण वैकल्‍िपक शाला हिडवार</t>
+        </is>
+      </c>
+      <c r="G325" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H325" s="2" t="n">
+        <v>13000</v>
+      </c>
+      <c r="I325" s="2" t="n">
+        <v>8210</v>
+      </c>
+      <c r="J325" s="3" t="n">
+        <v>39615</v>
+      </c>
+      <c r="K325" s="3" t="n">
+        <v>39671</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="326">
+      <c r="A326" s="1" t="inlineStr">
+        <is>
+          <t>MAUGANJ</t>
+        </is>
+      </c>
+      <c r="B326" s="1" t="inlineStr">
+        <is>
+          <t>2017-2018</t>
+        </is>
+      </c>
+      <c r="C326" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+        </is>
+      </c>
+      <c r="D326" s="1" t="inlineStr">
+        <is>
+          <t>Renovation / Renovation of Community Water Harvesting Ponds for Community</t>
+        </is>
+      </c>
+      <c r="E326" s="1" t="inlineStr">
+        <is>
+          <t>Renovation of traditional water bodies</t>
+        </is>
+      </c>
+      <c r="F326" s="1" t="inlineStr">
+        <is>
+          <t>1713006019/WH/19958717 — talab jal kshmta vistarikaran shaskiya talab hidwar</t>
+        </is>
+      </c>
+      <c r="G326" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H326" s="2" t="n">
+        <v>144000</v>
+      </c>
+      <c r="I326" s="2" t="n">
+        <v>1200</v>
+      </c>
+      <c r="J326" s="3" t="n">
+        <v>42874</v>
+      </c>
+      <c r="K326" s="3" t="n">
+        <v>43445</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="327">
+      <c r="A327" s="1" t="inlineStr">
+        <is>
+          <t>MAUGANJ</t>
+        </is>
+      </c>
+      <c r="B327" s="1" t="inlineStr">
+        <is>
+          <t>2012-2013</t>
+        </is>
+      </c>
+      <c r="C327" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Renovation of traditional water bodies</t>
+        </is>
+      </c>
+      <c r="D327" s="1" t="inlineStr">
+        <is>
+          <t>Strengthening of Embankment / Construction of Embankment for community</t>
+        </is>
+      </c>
+      <c r="E327" s="1" t="inlineStr">
+        <is>
+          <t>Renovation of traditional water bodies</t>
+        </is>
+      </c>
+      <c r="F327" s="1" t="inlineStr">
+        <is>
+          <t>1713006019/WH/6 — स्‍टाप डैम सुद़ढीकरण रिटर्निग बाल सह मिट़टी भराई क</t>
+        </is>
+      </c>
+      <c r="G327" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H327" s="2" t="n">
+        <v>498000</v>
+      </c>
+      <c r="I327" s="2" t="n">
+        <v>360416</v>
+      </c>
+      <c r="J327" s="3" t="n">
+        <v>41046</v>
+      </c>
+      <c r="K327" s="3" t="n">
+        <v>42617</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="328">
+      <c r="A328" s="1" t="inlineStr">
+        <is>
+          <t>MAUGANJ</t>
+        </is>
+      </c>
+      <c r="B328" s="1" t="inlineStr">
+        <is>
           <t>2011-2012</t>
         </is>
       </c>
-      <c r="C324" s="1" t="inlineStr">
+      <c r="C328" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
-      <c r="D324" s="1" t="inlineStr">
+      <c r="D328" s="1" t="inlineStr">
         <is>
           <t>Excavation / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
-      <c r="E324" s="1" t="inlineStr">
+      <c r="E328" s="1" t="inlineStr">
         <is>
           <t>Renovation of traditional water bodies</t>
         </is>
       </c>
-      <c r="F324" s="1" t="inlineStr">
+      <c r="F328" s="1" t="inlineStr">
         <is>
           <t>1713006019/WH/8/हिडवार — लोहदा नाला में जल व्रद्वि</t>
         </is>
       </c>
-      <c r="G324" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H324" s="2" t="n">
+      <c r="G328" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H328" s="2" t="n">
         <v>203000</v>
       </c>
-      <c r="I324" s="2" t="n">
+      <c r="I328" s="2" t="n">
         <v>165506</v>
       </c>
-      <c r="J324" s="3" t="n">
+      <c r="J328" s="3" t="n">
         <v>40644</v>
       </c>
-      <c r="K324" s="3" t="n">
+      <c r="K328" s="3" t="n">
         <v>40844</v>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>